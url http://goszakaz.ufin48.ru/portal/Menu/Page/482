--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -6,1170 +6,717 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21901"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Централизация закупок 2026_ОКУ\График ЦЗ на 2026 год\НА САЙТ_ЦЗ_ОКУ_2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E7BE0FB1-1C5C-47A4-8506-13348456D6C3}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AA29823C-AF95-4C1F-B90C-BE2985A342BB}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{90AF0564-2292-477B-8EC9-10461764C038}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{28540E72-0850-48D5-9618-3DAA28CB0054}"/>
   </bookViews>
   <sheets>
-    <sheet name="ЦЗ_МАЙ " sheetId="1" r:id="rId1"/>
+    <sheet name="ЦЗ_ИЮЛЬ " sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ЦЗ_МАЙ '!$A$6:$U$123</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'ЦЗ_МАЙ '!$B$2:$P$124</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ЦЗ_ИЮЛЬ '!$A$6:$U$6</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'ЦЗ_ИЮЛЬ '!$B$2:$P$58</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J122" i="1" l="1"/>
-[...77 lines deleted...]
-  <c r="K55" i="1"/>
+  <c r="A54" i="1" l="1"/>
+  <c r="K56" i="1"/>
+  <c r="L56" i="1"/>
+  <c r="M56" i="1"/>
+  <c r="N56" i="1"/>
+  <c r="J56" i="1"/>
+  <c r="N53" i="1"/>
+  <c r="M53" i="1"/>
+  <c r="L53" i="1"/>
+  <c r="K53" i="1"/>
+  <c r="J53" i="1"/>
+  <c r="K55" i="1" l="1"/>
   <c r="L55" i="1"/>
   <c r="M55" i="1"/>
   <c r="N55" i="1"/>
+  <c r="J54" i="1"/>
   <c r="J55" i="1"/>
-  <c r="K120" i="1" l="1"/>
-[...86 lines deleted...]
-  <c r="N120" i="1"/>
+  <c r="I54" i="1"/>
+  <c r="N51" i="1"/>
+  <c r="M51" i="1"/>
+  <c r="L51" i="1"/>
+  <c r="K51" i="1"/>
+  <c r="J51" i="1"/>
+  <c r="N49" i="1"/>
+  <c r="M49" i="1"/>
+  <c r="L49" i="1"/>
+  <c r="K49" i="1"/>
+  <c r="J49" i="1"/>
+  <c r="N47" i="1"/>
+  <c r="M47" i="1"/>
+  <c r="L47" i="1"/>
+  <c r="K47" i="1"/>
+  <c r="J47" i="1"/>
+  <c r="N45" i="1"/>
+  <c r="M45" i="1"/>
+  <c r="L45" i="1"/>
+  <c r="K45" i="1"/>
+  <c r="J45" i="1"/>
+  <c r="N43" i="1"/>
+  <c r="M43" i="1"/>
+  <c r="L43" i="1"/>
+  <c r="K43" i="1"/>
+  <c r="J43" i="1"/>
+  <c r="N41" i="1"/>
+  <c r="M41" i="1"/>
+  <c r="L41" i="1"/>
+  <c r="K41" i="1"/>
+  <c r="J41" i="1"/>
+  <c r="N39" i="1"/>
+  <c r="M39" i="1"/>
+  <c r="L39" i="1"/>
+  <c r="K39" i="1"/>
+  <c r="J39" i="1"/>
+  <c r="N37" i="1"/>
+  <c r="M37" i="1"/>
+  <c r="L37" i="1"/>
+  <c r="K37" i="1"/>
+  <c r="J37" i="1"/>
+  <c r="N32" i="1"/>
+  <c r="M32" i="1"/>
+  <c r="L32" i="1"/>
+  <c r="K32" i="1"/>
+  <c r="J32" i="1"/>
+  <c r="N30" i="1"/>
+  <c r="M30" i="1"/>
+  <c r="L30" i="1"/>
+  <c r="K30" i="1"/>
+  <c r="J30" i="1"/>
+  <c r="N27" i="1"/>
+  <c r="M27" i="1"/>
+  <c r="L27" i="1"/>
+  <c r="K27" i="1"/>
+  <c r="J27" i="1"/>
+  <c r="N21" i="1"/>
+  <c r="M21" i="1"/>
+  <c r="L21" i="1"/>
+  <c r="K21" i="1"/>
+  <c r="J21" i="1"/>
+  <c r="N19" i="1"/>
+  <c r="M19" i="1"/>
+  <c r="L19" i="1"/>
+  <c r="K19" i="1"/>
+  <c r="J19" i="1"/>
+  <c r="N17" i="1"/>
+  <c r="N54" i="1" s="1"/>
+  <c r="M17" i="1"/>
+  <c r="M54" i="1" s="1"/>
+  <c r="L17" i="1"/>
+  <c r="L54" i="1" s="1"/>
+  <c r="K17" i="1"/>
+  <c r="K54" i="1" s="1"/>
+  <c r="J17" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="748" uniqueCount="271">
-[...663 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="307" uniqueCount="135">
   <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) товаров (работ, услуг) для областных нужд на май 2026 года в разрезе заказчиков 
-по состоянию на 18.05.2026
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) товаров (работ, услуг) для областных нужд на июль 2026 года в разрезе заказчиков 
+по состоянию на 01.07.2026
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="22"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(версия 3)</t>
+      <t>(версия 1)</t>
     </r>
   </si>
   <si>
-    <t>262482500508548250100103200002120244</t>
-[...11 lines deleted...]
-    <t>262482500508548250100103330002120244</t>
+    <t>Наименование заказчика</t>
+  </si>
+  <si>
+    <t>ИНН заказчика</t>
+  </si>
+  <si>
+    <t>Наименование объекта закупки</t>
+  </si>
+  <si>
+    <t>Наименование национального проекта</t>
+  </si>
+  <si>
+    <t>Наименование 
+федерального проекта</t>
+  </si>
+  <si>
+    <t>Наименование 
+государственной программы 
+Липецкой области</t>
+  </si>
+  <si>
+    <t>Идентификационный код закупки</t>
+  </si>
+  <si>
+    <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности 
+ОК 034-2014 
+(КПЕС 2008) 
+(ОКПД2)</t>
+  </si>
+  <si>
+    <t>Н(М)ЦК, руб.</t>
+  </si>
+  <si>
+    <t>Источник финансирования</t>
+  </si>
+  <si>
+    <t>Предполагаемая дата размещения (месяц)</t>
+  </si>
+  <si>
+    <t>Способ определения поставщика (подрядчика, исполнителя)</t>
+  </si>
+  <si>
+    <t>Всего, руб.</t>
+  </si>
+  <si>
+    <t>федеральный бюджет, руб.</t>
+  </si>
+  <si>
+    <t>областной 
+бюджет, руб.</t>
+  </si>
+  <si>
+    <t>внебюджетные средства, руб.</t>
+  </si>
+  <si>
+    <t>июль</t>
+  </si>
+  <si>
+    <t>Министерство здравоохранения Липецкой области</t>
+  </si>
+  <si>
+    <t>Оказание услуг по проведению аттестации, технического контроля сегментов ЗОКИИ РС ЕГИСЗ в учреждениях сферы здравоохранения, а также аудит медицинских информационных систем с разработкой типовых комплектов документов для категорирования.</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Государственная программа "Развитие здравоохранения Липецкой области"</t>
+  </si>
+  <si>
+    <t>262482500508548250100104270007490242</t>
+  </si>
+  <si>
+    <t>74.90.20.149</t>
+  </si>
+  <si>
+    <t>эл. аукцион</t>
+  </si>
+  <si>
+    <t>Поставка лекарственного препарата для медицинского применения Тиотропия бромид для социального обеспечения граждан.</t>
   </si>
   <si>
     <t>262482500508548250100103250002120323</t>
   </si>
   <si>
-    <t>262482500508548250100103650002120323</t>
-[...20 lines deleted...]
-    <t>262482500508548250100104100002120323</t>
+    <t>21.20</t>
+  </si>
+  <si>
+    <t>Поставка лекарственного препарата для медицинского применения дабигатрана этексилат.</t>
+  </si>
+  <si>
+    <t>Национальный проект "Продолжительная и активная жизнь"</t>
+  </si>
+  <si>
+    <t>Федеральный проект "Борьба с сердечно-сосудистыми заболеваниями"</t>
+  </si>
+  <si>
+    <t>262482500508548250100102000002120244</t>
+  </si>
+  <si>
+    <t>21.20.10.131</t>
+  </si>
+  <si>
+    <t>Поставка лекарственного препарата для медицинского применения тикагрелор.</t>
+  </si>
+  <si>
+    <t>262482500508548250100102020002120244</t>
+  </si>
+  <si>
+    <t>Поставка лекарственного препарата для медицинского применения Вандетаниб для социального обеспечения граждан.</t>
+  </si>
+  <si>
+    <t>262482500508548250100102250002120323</t>
+  </si>
+  <si>
+    <t>21.20.10.211</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Поставка лекарственного препарата для медицинского применения Устекинумаб раствор для подкожного введения 90 мг/мл </t>
+  </si>
+  <si>
+    <t>Поставка лекарственного препарата для медицинского применения Цинакальцет таблетки покрытые  оболочкой 30 мг</t>
+  </si>
+  <si>
+    <t>21.20.21.120</t>
+  </si>
+  <si>
+    <t>Поставка лекарственного препарата для медицинского применения алирокумаб.</t>
+  </si>
+  <si>
+    <t>262482500508548250100105020002120244</t>
+  </si>
+  <si>
+    <t>21.20.10.149</t>
+  </si>
+  <si>
+    <t>Поставка лекарственного препарата для медицинского применения инсулин лизпро для социального обеспечения граждан.</t>
+  </si>
+  <si>
+    <t>262482500508548250100104550002120323</t>
   </si>
   <si>
     <t>21.20.10.119</t>
   </si>
   <si>
-    <t>262482500508548250100104120002120323</t>
-[...111 lines deleted...]
-    <t>Итого: 85 закупок для нужд 29 заказчиков</t>
+    <t>Поставка лекарственного препарата для медицинского применения инсулин лизпро двухфазный для социального обеспечения граждан.</t>
+  </si>
+  <si>
+    <t>262482500508548250100104560002120323</t>
+  </si>
+  <si>
+    <t>Поставка лекарственного препарата для медицинского применения инсулин растворимый человеческий генно-инженерный для социального обеспечения граждан.</t>
+  </si>
+  <si>
+    <t>262482500508548250100104570002120323</t>
+  </si>
+  <si>
+    <t>Всего 11 закупок</t>
+  </si>
+  <si>
+    <t>ГБУ ДО ЛО "Спортивная школа олимпийского резерва" имени Александра Митрофановича Никулина</t>
+  </si>
+  <si>
+    <t>Поставка винтовок спортивных малокалиберных</t>
+  </si>
+  <si>
+    <t>Государственная программа "Развитие физической культуры и спорта Липецкой области"</t>
+  </si>
+  <si>
+    <t>262481700360948170100100190002540244</t>
+  </si>
+  <si>
+    <t>25.40.1</t>
+  </si>
+  <si>
+    <t>Всего 1 закупка</t>
+  </si>
+  <si>
+    <t>ОБУ "Управление градостроительства Липецкой области"</t>
+  </si>
+  <si>
+    <t>Поставка цифровой картографической продукции изготовленной на основе топографических материалов масштаба 1:500 планшетного архива территории города Липецка общей площадью 16,5 км2</t>
+  </si>
+  <si>
+    <t>Государственная программа "Обеспечение жителей Липецкой области качественным жильем, социальной и инженерной инфраструктурой"</t>
+  </si>
+  <si>
+    <t>262482614338448250100100100005811244</t>
+  </si>
+  <si>
+    <t>ГУЗ "Липецкий областной онкологический диспансер"</t>
+  </si>
+  <si>
+    <t>Поставка лекарственного препарата для медицинского применения Энзалутамид</t>
+  </si>
+  <si>
+    <t>262482300645348230100103080002120244</t>
+  </si>
+  <si>
+    <t>Поставка лекарственного препарата для медицинского применения Кабозантиниб</t>
+  </si>
+  <si>
+    <t>262482300645348230100103020002120244</t>
+  </si>
+  <si>
+    <t>Поставка лекарственного препарата для медицинского применения Пембролизумаб</t>
+  </si>
+  <si>
+    <t>262482300645348230100102960002120244</t>
+  </si>
+  <si>
+    <t>Поставка лекарственного препарата для медицинского применения Осимертиниб</t>
+  </si>
+  <si>
+    <t>262482300645348230100102930002120244</t>
+  </si>
+  <si>
+    <t>Поставка лекарственного препарата для медицинского применения Дурвалумаб</t>
+  </si>
+  <si>
+    <t>262482300645348230100102970012120244</t>
+  </si>
+  <si>
+    <t>Всего 5 закупкок</t>
+  </si>
+  <si>
+    <t>ГУЗ "Липецкий областной центр инфекционных болезней"</t>
+  </si>
+  <si>
+    <t>Поставка лекарственного препарата для медицинского применения БУЛЕВИРТИД</t>
+  </si>
+  <si>
+    <t>262482602241448260100100410002120244</t>
+  </si>
+  <si>
+    <t>21.20.10.194</t>
+  </si>
+  <si>
+    <t>Поставка лекарственного препарата для медицинского применения БИКТЕГРАВИР+ТЕНОФОВИР АЛАФЕНАМИД+ЭМТРИЦИТАБИН</t>
+  </si>
+  <si>
+    <t>262482602241448260100100440002120244</t>
+  </si>
+  <si>
+    <t>Всего 2 закупки</t>
+  </si>
+  <si>
+    <t>ГУЗ "Липецкая городская больница скорой медицинской помощи №1"</t>
+  </si>
+  <si>
+    <t>Поставка набора реагентов для КДЛ</t>
+  </si>
+  <si>
+    <t>262482605051748260100102940002120244</t>
+  </si>
+  <si>
+    <t>21.20.23.110-00002393</t>
+  </si>
+  <si>
+    <t>ОБУ "Информационно-технический центр"</t>
+  </si>
+  <si>
+    <t>Государственная программа "Эффективное государственное управление и развитие муниципальной службы в Липецкой области"</t>
+  </si>
+  <si>
+    <t>262482305273148230100100260006203244</t>
+  </si>
+  <si>
+    <t>62.03</t>
+  </si>
+  <si>
+    <t>Поставка накопителей данных внутренние</t>
+  </si>
+  <si>
+    <t>262482305273148230100100350002620244</t>
+  </si>
+  <si>
+    <t>26.20</t>
+  </si>
+  <si>
+    <t>262482305273148230100100410006201244</t>
+  </si>
+  <si>
+    <t xml:space="preserve">62.01 </t>
+  </si>
+  <si>
+    <t>Поставка услуг по предоставлению сертификатов активации сервиса технической поддержки</t>
+  </si>
+  <si>
+    <t>262482305273148230100100400006202244</t>
+  </si>
+  <si>
+    <t>62.02</t>
+  </si>
+  <si>
+    <t>Всего 4 закупки</t>
+  </si>
+  <si>
+    <t>ГОБПОУ "Липецкий колледж индустрии сервиса"</t>
+  </si>
+  <si>
+    <t>Оказание услуг по обеспечению студентов горячим питанием</t>
+  </si>
+  <si>
+    <t>262482403051548240100100030005629244</t>
+  </si>
+  <si>
+    <t>56.29</t>
+  </si>
+  <si>
+    <t>эл. конкурс</t>
+  </si>
+  <si>
+    <t>ГУЗ "Данковская центральная районная больница"</t>
+  </si>
+  <si>
+    <t>Оказание услуг по обеспечению лечебным питанием больных на 2 полугодие 2026 года</t>
+  </si>
+  <si>
+    <t>262480300262048030100101140015629244</t>
+  </si>
+  <si>
+    <t>56.29.19.000</t>
+  </si>
+  <si>
+    <t>ГОБПОУ "Липецкий колледж строительства, архитектуры 
+и отраслевых технологий"</t>
+  </si>
+  <si>
+    <t>Поставка тахеометра</t>
+  </si>
+  <si>
+    <t>Государственная программа "Развитие образования Липецкой области"</t>
+  </si>
+  <si>
+    <t>26.51</t>
+  </si>
+  <si>
+    <t>Министерство социальной политики Липецкой области</t>
+  </si>
+  <si>
+    <t>Государственная программа "Социальная поддержка граждан, реализация семейно-демографической политики Липецкой области"</t>
+  </si>
+  <si>
+    <t>262482501342448250100100020006203246</t>
+  </si>
+  <si>
+    <t>ГУЗ "Липецкий областной наркологический диспансер"</t>
+  </si>
+  <si>
+    <t>Поставка оборудования для анализа методом газовой хроматографии</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	
+262482400308548240100100120002660244</t>
+  </si>
+  <si>
+    <t>26.60.12.119</t>
+  </si>
+  <si>
+    <t>ГОБПОУ "Елецкий колледж экономики, промышленности и отраслевых технологий"</t>
+  </si>
+  <si>
+    <t>Оказание охранных услуг</t>
+  </si>
+  <si>
+    <t>ОКУ "Управление по материально-техническому обеспечению деятельности мировых судей Липецкой области"</t>
+  </si>
+  <si>
+    <t>Государственная программа "Обеспечение общественной безопасности населения и территории Липецкой области"</t>
+  </si>
+  <si>
+    <t>262482612144748260100100450000000242</t>
+  </si>
+  <si>
+    <t>2 закупки в рамках нац.проектов</t>
+  </si>
+  <si>
+    <t>0 закупок, относящихся к категории "Прочие"</t>
+  </si>
+  <si>
+    <t>Оказание услуг технической поддержки и сопровождения информационной системы "Система внутреннего контроля Правительства Липецкой области (СВК)"</t>
+  </si>
+  <si>
+    <t>Поставка услуг по доработке информационной системы "Информационно-аналитическая система жилищно-коммунального хозяйства Липецкой области"</t>
+  </si>
+  <si>
+    <t>Оказание услуг по сопровождению, технической поддержке и сервисному обслуживанию Программного комплекса "Катарсис"</t>
+  </si>
+  <si>
+    <t>Оказание услуг по проведению периодического (технического) контроля уровня защиты информации и техническому сопровождению системы защиты информации аттестованной информационной системы областного казенного учреждения "Управление по материально-техническому обеспечению деятельности мировых судей Липецкой области"</t>
+  </si>
+  <si>
+    <t>Министерство цифрового развития и искусcтвенного интеллекта Липецкой области</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Оказание услуг по расширению функционала единой системы электронного документооборота Правительства Липецкой области и исполнительных органов власти Липецкой области. </t>
+  </si>
+  <si>
+    <t>262482614682948260100100010006202242</t>
+  </si>
+  <si>
+    <t>июнь</t>
+  </si>
+  <si>
+    <t>31 закупка в рамках гос.программ</t>
+  </si>
+  <si>
+    <t>Итого: 33 закупки для нужд 15 заказчиков</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="#,##0.00_ ;\-#,##0.00\ "/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="22"/>
       <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="22"/>
+      <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="17"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="22"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -1179,1140 +726,963 @@
       <b/>
       <sz val="20"/>
       <color indexed="17"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="9" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="11"/>
-      <color theme="1"/>
-[...42 lines deleted...]
-      <sz val="22"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE2EFDA"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="22"/>
+        <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.79998168889431442"/>
+        <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="43">
+  <borders count="40">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...2 lines deleted...]
-      <bottom style="thin">
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...4 lines deleted...]
-      </right>
+      <left/>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...14 lines deleted...]
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...79 lines deleted...]
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...13 lines deleted...]
-    <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
-        <color indexed="64"/>
-[...234 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
-[...12 lines deleted...]
-    </xf>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="32">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="15" fillId="0" borderId="32">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="32">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="141">
+  <cellXfs count="117">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="5" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="14" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="5" borderId="14" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="15" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="6" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="6" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="7" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="5" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="19" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="5" borderId="19" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="20" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="33" xfId="3" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="3" borderId="33" xfId="4" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="3" borderId="33" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="7" borderId="33" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="3" borderId="34" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="4" fontId="11" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="6" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="7" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="16" fillId="6" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="12" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="17" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="4" fontId="14" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="14" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="19" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="2" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="2" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...52 lines deleted...]
-    <xf numFmtId="43" fontId="3" fillId="0" borderId="0" xfId="7" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="4" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...282 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="10" fillId="6" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="8">
-[...3 lines deleted...]
-    <cellStyle name="xl200" xfId="3" xr:uid="{0961B484-4C55-4BB7-BB09-D5217B152B6A}"/>
+  <cellStyles count="6">
+    <cellStyle name="xl198" xfId="5" xr:uid="{B2A8AA3F-6CD6-41E7-85F3-A897CBBE1219}"/>
+    <cellStyle name="xl199" xfId="3" xr:uid="{DA9845F5-D310-4545-B736-A6F5DDCACE71}"/>
+    <cellStyle name="xl200" xfId="4" xr:uid="{300E275B-0686-4484-AF5B-6B13146A56E7}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{E86B9D11-CD18-4A6C-9630-8005E349CB8B}"/>
-[...1 lines deleted...]
-    <cellStyle name="Финансовый 2" xfId="5" xr:uid="{50B7E05A-1B25-4D86-857F-A5F7254B711F}"/>
+    <cellStyle name="Обычный 2" xfId="2" xr:uid="{1724F390-1D02-4AE8-ACC5-805A96E8E279}"/>
+    <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -2587,5343 +1957,2457 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54CBDB06-AADC-44E2-AC0D-7E20E3043F91}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D9421AD4-2AD9-4560-8AD9-81D80D219347}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:U124"/>
+  <dimension ref="A2:U61"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="42" zoomScaleNormal="34" zoomScaleSheetLayoutView="42" workbookViewId="0">
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="B1" zoomScale="44" zoomScaleNormal="34" zoomScaleSheetLayoutView="44" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B2" sqref="B2:P2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="27.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9" style="107" hidden="1" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="22" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="8.42578125" style="44" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="45.28515625" style="111" customWidth="1"/>
+    <col min="3" max="3" width="24" style="111" customWidth="1"/>
+    <col min="4" max="4" width="67.85546875" style="112" customWidth="1"/>
+    <col min="5" max="6" width="48.7109375" style="112" customWidth="1"/>
+    <col min="7" max="7" width="48.7109375" style="113" customWidth="1"/>
+    <col min="8" max="8" width="60.5703125" style="114" customWidth="1"/>
+    <col min="9" max="9" width="39.7109375" style="114" customWidth="1"/>
+    <col min="10" max="10" width="32.28515625" style="112" customWidth="1"/>
+    <col min="11" max="14" width="32.28515625" style="115" customWidth="1"/>
+    <col min="15" max="15" width="30.42578125" style="115" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="31.28515625" style="115" customWidth="1"/>
+    <col min="17" max="17" width="63.85546875" style="2" customWidth="1"/>
+    <col min="18" max="19" width="9.140625" style="3"/>
+    <col min="20" max="20" width="25.140625" style="4" customWidth="1"/>
+    <col min="21" max="21" width="41.85546875" style="3" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:21" ht="123" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...22 lines deleted...]
-      <c r="C3" s="123" t="s">
+    <row r="2" spans="2:21" ht="123" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+    </row>
+    <row r="3" spans="2:21" ht="74.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="123" t="s">
+      <c r="C3" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="125" t="s">
+      <c r="D3" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="125" t="s">
+      <c r="E3" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="125" t="s">
+      <c r="F3" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="127" t="s">
+      <c r="G3" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="125" t="s">
+      <c r="H3" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="129" t="s">
+      <c r="I3" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="131" t="s">
+      <c r="J3" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="131"/>
-[...2 lines deleted...]
-      <c r="O3" s="129" t="s">
+      <c r="K3" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="P3" s="132" t="s">
+      <c r="L3" s="10"/>
+      <c r="M3" s="10"/>
+      <c r="N3" s="10"/>
+      <c r="O3" s="9" t="s">
         <v>11</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="K4" s="45" t="s">
+      <c r="P3" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="L4" s="45" t="s">
+    </row>
+    <row r="4" spans="2:21" ht="164.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="12"/>
+      <c r="C4" s="13"/>
+      <c r="D4" s="13"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="14"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="15"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="16"/>
+      <c r="K4" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="M4" s="45" t="s">
+      <c r="L4" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="N4" s="45" t="s">
+      <c r="M4" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="O4" s="130"/>
-[...3 lines deleted...]
-      <c r="B5" s="134" t="s">
+      <c r="N4" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="O4" s="16"/>
+      <c r="P4" s="18"/>
+    </row>
+    <row r="5" spans="2:21" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="20"/>
+      <c r="D5" s="20"/>
+      <c r="E5" s="20"/>
+      <c r="F5" s="20"/>
+      <c r="G5" s="20"/>
+      <c r="H5" s="20"/>
+      <c r="I5" s="20"/>
+      <c r="J5" s="20"/>
+      <c r="K5" s="20"/>
+      <c r="L5" s="20"/>
+      <c r="M5" s="20"/>
+      <c r="N5" s="20"/>
+      <c r="O5" s="20"/>
+      <c r="P5" s="21"/>
+    </row>
+    <row r="6" spans="2:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="23">
+        <v>4825005085</v>
+      </c>
+      <c r="D6" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="H6" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="I6" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="J6" s="26">
+        <v>10800000</v>
+      </c>
+      <c r="K6" s="26">
+        <v>10800000</v>
+      </c>
+      <c r="L6" s="26">
+        <v>0</v>
+      </c>
+      <c r="M6" s="26">
+        <v>10800000</v>
+      </c>
+      <c r="N6" s="26">
+        <v>0</v>
+      </c>
+      <c r="O6" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="P6" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="U6" s="28"/>
+    </row>
+    <row r="7" spans="2:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="29"/>
+      <c r="C7" s="30"/>
+      <c r="D7" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="G7" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="H7" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="I7" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="33">
+        <v>8877099</v>
+      </c>
+      <c r="K7" s="33">
+        <v>8877099</v>
+      </c>
+      <c r="L7" s="33">
+        <v>3951427.2</v>
+      </c>
+      <c r="M7" s="33">
+        <v>4925671.8</v>
+      </c>
+      <c r="N7" s="33">
+        <v>0</v>
+      </c>
+      <c r="O7" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="P7" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="U7" s="28"/>
+    </row>
+    <row r="8" spans="2:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="29"/>
+      <c r="C8" s="30"/>
+      <c r="D8" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="E8" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="G8" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="H8" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="I8" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="J8" s="36">
+        <v>24486000</v>
+      </c>
+      <c r="K8" s="36">
+        <v>24486000</v>
+      </c>
+      <c r="L8" s="36">
+        <v>22282260</v>
+      </c>
+      <c r="M8" s="36">
+        <v>2203740</v>
+      </c>
+      <c r="N8" s="36">
+        <v>0</v>
+      </c>
+      <c r="O8" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="P8" s="116" t="s">
+        <v>24</v>
+      </c>
+      <c r="U8" s="28"/>
+    </row>
+    <row r="9" spans="2:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="29"/>
+      <c r="C9" s="30"/>
+      <c r="D9" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="F9" s="35" t="s">
+        <v>30</v>
+      </c>
+      <c r="G9" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="H9" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="I9" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="36">
+        <v>11827760</v>
+      </c>
+      <c r="K9" s="36">
+        <v>11827760</v>
+      </c>
+      <c r="L9" s="36">
+        <v>10763261.6</v>
+      </c>
+      <c r="M9" s="36">
+        <v>1064498.4000000004</v>
+      </c>
+      <c r="N9" s="36">
+        <v>0</v>
+      </c>
+      <c r="O9" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="P9" s="116" t="s">
+        <v>24</v>
+      </c>
+      <c r="U9" s="28"/>
+    </row>
+    <row r="10" spans="2:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="29"/>
+      <c r="C10" s="30"/>
+      <c r="D10" s="31" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="H10" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="I10" s="31" t="s">
+        <v>37</v>
+      </c>
+      <c r="J10" s="33">
+        <v>6097502.4000000004</v>
+      </c>
+      <c r="K10" s="33">
+        <v>6097502.4000000004</v>
+      </c>
+      <c r="L10" s="33">
+        <v>0</v>
+      </c>
+      <c r="M10" s="33">
+        <v>6097502.4000000004</v>
+      </c>
+      <c r="N10" s="33">
+        <v>0</v>
+      </c>
+      <c r="O10" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="P10" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="U10" s="28"/>
+    </row>
+    <row r="11" spans="2:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="29"/>
+      <c r="C11" s="30"/>
+      <c r="D11" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="E11" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="G11" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="H11" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="I11" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="33">
+        <v>8275248</v>
+      </c>
+      <c r="K11" s="33">
+        <v>8275248</v>
+      </c>
+      <c r="L11" s="33">
+        <v>0</v>
+      </c>
+      <c r="M11" s="33">
+        <v>8275248</v>
+      </c>
+      <c r="N11" s="33">
+        <v>0</v>
+      </c>
+      <c r="O11" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="P11" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="U11" s="28"/>
+    </row>
+    <row r="12" spans="2:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="29"/>
+      <c r="C12" s="30"/>
+      <c r="D12" s="31" t="s">
+        <v>39</v>
+      </c>
+      <c r="E12" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="H12" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="I12" s="31" t="s">
+        <v>40</v>
+      </c>
+      <c r="J12" s="33">
+        <v>8236704</v>
+      </c>
+      <c r="K12" s="33">
+        <v>8236704</v>
+      </c>
+      <c r="L12" s="33">
+        <v>0</v>
+      </c>
+      <c r="M12" s="33">
+        <v>8236704</v>
+      </c>
+      <c r="N12" s="33">
+        <v>0</v>
+      </c>
+      <c r="O12" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="P12" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="U12" s="28"/>
+    </row>
+    <row r="13" spans="2:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="29"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="31" t="s">
+        <v>41</v>
+      </c>
+      <c r="E13" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F13" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="G13" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="H13" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="I13" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="J13" s="33">
+        <v>9252012</v>
+      </c>
+      <c r="K13" s="33">
+        <v>9252012</v>
+      </c>
+      <c r="L13" s="33">
+        <v>0</v>
+      </c>
+      <c r="M13" s="33">
+        <v>9252012</v>
+      </c>
+      <c r="N13" s="33">
+        <v>0</v>
+      </c>
+      <c r="O13" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="P13" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="U13" s="28"/>
+    </row>
+    <row r="14" spans="2:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="29"/>
+      <c r="C14" s="30"/>
+      <c r="D14" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="E14" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="H14" s="32" t="s">
+        <v>45</v>
+      </c>
+      <c r="I14" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="J14" s="33">
+        <v>17591850</v>
+      </c>
+      <c r="K14" s="33">
+        <v>17591850</v>
+      </c>
+      <c r="L14" s="33">
+        <v>0</v>
+      </c>
+      <c r="M14" s="33">
+        <v>17591850</v>
+      </c>
+      <c r="N14" s="33">
+        <v>0</v>
+      </c>
+      <c r="O14" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="P14" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="U14" s="28"/>
+    </row>
+    <row r="15" spans="2:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="29"/>
+      <c r="C15" s="30"/>
+      <c r="D15" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="H15" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="I15" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="J15" s="33">
+        <v>6479550</v>
+      </c>
+      <c r="K15" s="33">
+        <v>6479550</v>
+      </c>
+      <c r="L15" s="33">
+        <v>0</v>
+      </c>
+      <c r="M15" s="33">
+        <v>6479550</v>
+      </c>
+      <c r="N15" s="33">
+        <v>0</v>
+      </c>
+      <c r="O15" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="P15" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="U15" s="28"/>
+    </row>
+    <row r="16" spans="2:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="38"/>
+      <c r="C16" s="39"/>
+      <c r="D16" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="E16" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="F16" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="G16" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="H16" s="41" t="s">
+        <v>50</v>
+      </c>
+      <c r="I16" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="J16" s="42">
+        <v>10317000</v>
+      </c>
+      <c r="K16" s="42">
+        <v>10317000</v>
+      </c>
+      <c r="L16" s="42">
+        <v>0</v>
+      </c>
+      <c r="M16" s="42">
+        <v>10317000</v>
+      </c>
+      <c r="N16" s="42">
+        <v>0</v>
+      </c>
+      <c r="O16" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="P16" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="U16" s="28"/>
+    </row>
+    <row r="17" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="44">
+        <v>11</v>
+      </c>
+      <c r="B17" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="C17" s="46"/>
+      <c r="D17" s="47"/>
+      <c r="E17" s="48"/>
+      <c r="F17" s="48"/>
+      <c r="G17" s="48"/>
+      <c r="H17" s="48"/>
+      <c r="I17" s="48"/>
+      <c r="J17" s="49">
+        <f>SUM(J6:J16)</f>
+        <v>122240725.40000001</v>
+      </c>
+      <c r="K17" s="49">
+        <f t="shared" ref="K17:N17" si="0">SUM(K6:K16)</f>
+        <v>122240725.40000001</v>
+      </c>
+      <c r="L17" s="49">
+        <f t="shared" si="0"/>
+        <v>36996948.799999997</v>
+      </c>
+      <c r="M17" s="49">
+        <f t="shared" si="0"/>
+        <v>85243776.599999994</v>
+      </c>
+      <c r="N17" s="49">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="O17" s="49"/>
+      <c r="P17" s="50"/>
+    </row>
+    <row r="18" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="51" t="s">
+        <v>52</v>
+      </c>
+      <c r="C18" s="52">
+        <v>4817003609</v>
+      </c>
+      <c r="D18" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="E18" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="H18" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="I18" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="J18" s="26">
+        <v>11800000</v>
+      </c>
+      <c r="K18" s="26">
+        <v>11800000</v>
+      </c>
+      <c r="L18" s="26">
+        <v>0</v>
+      </c>
+      <c r="M18" s="26">
+        <v>11800000</v>
+      </c>
+      <c r="N18" s="26">
+        <v>0</v>
+      </c>
+      <c r="O18" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="P18" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="U18" s="28"/>
+    </row>
+    <row r="19" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="44">
+        <v>1</v>
+      </c>
+      <c r="B19" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="C19" s="46"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="48"/>
+      <c r="F19" s="48"/>
+      <c r="G19" s="48"/>
+      <c r="H19" s="48"/>
+      <c r="I19" s="48"/>
+      <c r="J19" s="49">
+        <f>SUM(J18)</f>
+        <v>11800000</v>
+      </c>
+      <c r="K19" s="49">
+        <f t="shared" ref="K19:N19" si="1">SUM(K18)</f>
+        <v>11800000</v>
+      </c>
+      <c r="L19" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M19" s="49">
+        <f t="shared" si="1"/>
+        <v>11800000</v>
+      </c>
+      <c r="N19" s="49">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="O19" s="49"/>
+      <c r="P19" s="50"/>
+    </row>
+    <row r="20" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" s="52">
+        <v>4826143384</v>
+      </c>
+      <c r="D20" s="24" t="s">
         <v>59</v>
       </c>
-      <c r="C5" s="135"/>
-[...33 lines deleted...]
-      <c r="H6" s="86" t="s">
+      <c r="E20" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="F20" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G20" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="H20" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="I20" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="J20" s="26">
+        <v>33500000</v>
+      </c>
+      <c r="K20" s="26">
+        <v>33500000</v>
+      </c>
+      <c r="L20" s="26">
+        <v>0</v>
+      </c>
+      <c r="M20" s="26">
+        <v>33500000</v>
+      </c>
+      <c r="N20" s="26">
+        <v>0</v>
+      </c>
+      <c r="O20" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="I6" s="86" t="s">
-[...27 lines deleted...]
-      <c r="A7" s="107">
+      <c r="P20" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="U20" s="28"/>
+    </row>
+    <row r="21" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="44">
         <v>1</v>
       </c>
-      <c r="B7" s="30" t="s">
-[...51 lines deleted...]
-      <c r="H8" s="40" t="s">
+      <c r="B21" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="C21" s="54"/>
+      <c r="D21" s="55"/>
+      <c r="E21" s="56"/>
+      <c r="F21" s="56"/>
+      <c r="G21" s="56"/>
+      <c r="H21" s="56"/>
+      <c r="I21" s="56"/>
+      <c r="J21" s="57">
+        <f>SUM(J20)</f>
+        <v>33500000</v>
+      </c>
+      <c r="K21" s="57">
+        <f t="shared" ref="K21:N21" si="2">SUM(K20)</f>
+        <v>33500000</v>
+      </c>
+      <c r="L21" s="57">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M21" s="57">
+        <f t="shared" si="2"/>
+        <v>33500000</v>
+      </c>
+      <c r="N21" s="57">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="O21" s="57"/>
+      <c r="P21" s="58"/>
+    </row>
+    <row r="22" spans="1:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="22" t="s">
+        <v>62</v>
+      </c>
+      <c r="C22" s="23">
+        <v>4823006453</v>
+      </c>
+      <c r="D22" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="E22" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="F22" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G22" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="I22" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="J22" s="26">
+        <v>15417763.199999999</v>
+      </c>
+      <c r="K22" s="26">
+        <v>15417763.199999999</v>
+      </c>
+      <c r="L22" s="26">
+        <v>0</v>
+      </c>
+      <c r="M22" s="26">
+        <v>0</v>
+      </c>
+      <c r="N22" s="26">
+        <v>15417763.199999999</v>
+      </c>
+      <c r="O22" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="I8" s="40" t="s">
+      <c r="P22" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="U22" s="28"/>
+    </row>
+    <row r="23" spans="1:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="29"/>
+      <c r="C23" s="30"/>
+      <c r="D23" s="31" t="s">
+        <v>65</v>
+      </c>
+      <c r="E23" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F23" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="G23" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="I23" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="J23" s="33">
+        <v>10077110.4</v>
+      </c>
+      <c r="K23" s="33">
+        <v>10077110.4</v>
+      </c>
+      <c r="L23" s="33">
+        <v>0</v>
+      </c>
+      <c r="M23" s="33">
+        <v>0</v>
+      </c>
+      <c r="N23" s="33">
+        <v>10077110.4</v>
+      </c>
+      <c r="O23" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="J8" s="39">
-[...23 lines deleted...]
-      <c r="A9" s="107">
+      <c r="P23" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="U23" s="28"/>
+    </row>
+    <row r="24" spans="1:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="29"/>
+      <c r="C24" s="30"/>
+      <c r="D24" s="31" t="s">
+        <v>67</v>
+      </c>
+      <c r="E24" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F24" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="G24" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" s="32" t="s">
+        <v>68</v>
+      </c>
+      <c r="I24" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="J24" s="33">
+        <v>33880000</v>
+      </c>
+      <c r="K24" s="33">
+        <v>33880000</v>
+      </c>
+      <c r="L24" s="33">
+        <v>0</v>
+      </c>
+      <c r="M24" s="33">
+        <v>0</v>
+      </c>
+      <c r="N24" s="33">
+        <v>33880000</v>
+      </c>
+      <c r="O24" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="P24" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="U24" s="28"/>
+    </row>
+    <row r="25" spans="1:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="29"/>
+      <c r="C25" s="30"/>
+      <c r="D25" s="31" t="s">
+        <v>69</v>
+      </c>
+      <c r="E25" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F25" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="G25" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" s="32" t="s">
+        <v>70</v>
+      </c>
+      <c r="I25" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="J25" s="33">
+        <v>8289296.4000000004</v>
+      </c>
+      <c r="K25" s="33">
+        <v>8289296.4000000004</v>
+      </c>
+      <c r="L25" s="33">
+        <v>0</v>
+      </c>
+      <c r="M25" s="33">
+        <v>0</v>
+      </c>
+      <c r="N25" s="33">
+        <v>8289296.4000000004</v>
+      </c>
+      <c r="O25" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="P25" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="U25" s="28"/>
+    </row>
+    <row r="26" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="38"/>
+      <c r="C26" s="39"/>
+      <c r="D26" s="40" t="s">
+        <v>71</v>
+      </c>
+      <c r="E26" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="F26" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="G26" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" s="41" t="s">
+        <v>72</v>
+      </c>
+      <c r="I26" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="J26" s="42">
+        <v>9493994.0999999996</v>
+      </c>
+      <c r="K26" s="42">
+        <v>9493994.0999999996</v>
+      </c>
+      <c r="L26" s="42">
+        <v>0</v>
+      </c>
+      <c r="M26" s="42">
+        <v>0</v>
+      </c>
+      <c r="N26" s="42">
+        <v>9493994.0999999996</v>
+      </c>
+      <c r="O26" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="P26" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="U26" s="28"/>
+    </row>
+    <row r="27" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="44">
+        <v>5</v>
+      </c>
+      <c r="B27" s="59" t="s">
+        <v>73</v>
+      </c>
+      <c r="C27" s="60"/>
+      <c r="D27" s="61"/>
+      <c r="E27" s="62"/>
+      <c r="F27" s="62"/>
+      <c r="G27" s="62"/>
+      <c r="H27" s="62"/>
+      <c r="I27" s="62"/>
+      <c r="J27" s="63">
+        <f>SUM(J22:J26)</f>
+        <v>77158164.099999994</v>
+      </c>
+      <c r="K27" s="63">
+        <f t="shared" ref="K27:N27" si="3">SUM(K22:K26)</f>
+        <v>77158164.099999994</v>
+      </c>
+      <c r="L27" s="63">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="M27" s="63">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N27" s="63">
+        <f t="shared" si="3"/>
+        <v>77158164.099999994</v>
+      </c>
+      <c r="O27" s="63"/>
+      <c r="P27" s="64"/>
+    </row>
+    <row r="28" spans="1:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="22" t="s">
+        <v>74</v>
+      </c>
+      <c r="C28" s="23">
+        <v>4826022414</v>
+      </c>
+      <c r="D28" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="E28" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="F28" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G28" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="H28" s="25" t="s">
+        <v>76</v>
+      </c>
+      <c r="I28" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="J28" s="26">
+        <v>6845256</v>
+      </c>
+      <c r="K28" s="26">
+        <v>6845256</v>
+      </c>
+      <c r="L28" s="26">
+        <v>0</v>
+      </c>
+      <c r="M28" s="26">
+        <v>0</v>
+      </c>
+      <c r="N28" s="26">
+        <v>6845256</v>
+      </c>
+      <c r="O28" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="P28" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="U28" s="28"/>
+    </row>
+    <row r="29" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="38"/>
+      <c r="C29" s="39"/>
+      <c r="D29" s="40" t="s">
+        <v>78</v>
+      </c>
+      <c r="E29" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="F29" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="G29" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="H29" s="41" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="40" t="s">
+        <v>77</v>
+      </c>
+      <c r="J29" s="42">
+        <v>4215600</v>
+      </c>
+      <c r="K29" s="42">
+        <v>4215600</v>
+      </c>
+      <c r="L29" s="42">
+        <v>0</v>
+      </c>
+      <c r="M29" s="42">
+        <v>0</v>
+      </c>
+      <c r="N29" s="42">
+        <v>4215600</v>
+      </c>
+      <c r="O29" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="P29" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="U29" s="28"/>
+    </row>
+    <row r="30" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="44">
+        <v>2</v>
+      </c>
+      <c r="B30" s="65" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" s="66"/>
+      <c r="D30" s="67"/>
+      <c r="E30" s="68"/>
+      <c r="F30" s="68"/>
+      <c r="G30" s="68"/>
+      <c r="H30" s="68"/>
+      <c r="I30" s="68"/>
+      <c r="J30" s="69">
+        <f>SUM(J28:J29)</f>
+        <v>11060856</v>
+      </c>
+      <c r="K30" s="69">
+        <f t="shared" ref="K30:N30" si="4">SUM(K28:K29)</f>
+        <v>11060856</v>
+      </c>
+      <c r="L30" s="69">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M30" s="69">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N30" s="69">
+        <f t="shared" si="4"/>
+        <v>11060856</v>
+      </c>
+      <c r="O30" s="69"/>
+      <c r="P30" s="70"/>
+    </row>
+    <row r="31" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C31" s="52">
+        <v>4826050517</v>
+      </c>
+      <c r="D31" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="E31" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="F31" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G31" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="I31" s="24" t="s">
+        <v>84</v>
+      </c>
+      <c r="J31" s="26">
+        <v>3951309.4</v>
+      </c>
+      <c r="K31" s="26">
+        <v>3951309.4</v>
+      </c>
+      <c r="L31" s="26">
+        <v>0</v>
+      </c>
+      <c r="M31" s="26">
+        <v>0</v>
+      </c>
+      <c r="N31" s="26">
+        <v>3951309.4</v>
+      </c>
+      <c r="O31" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="P31" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="U31" s="28"/>
+    </row>
+    <row r="32" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="44">
         <v>1</v>
       </c>
-      <c r="B9" s="30" t="s">
-[...36 lines deleted...]
-      <c r="C10" s="110">
+      <c r="B32" s="53" t="s">
+        <v>57</v>
+      </c>
+      <c r="C32" s="54"/>
+      <c r="D32" s="55"/>
+      <c r="E32" s="56"/>
+      <c r="F32" s="56"/>
+      <c r="G32" s="56"/>
+      <c r="H32" s="56"/>
+      <c r="I32" s="56"/>
+      <c r="J32" s="57">
+        <f>SUM(J31)</f>
+        <v>3951309.4</v>
+      </c>
+      <c r="K32" s="57">
+        <f t="shared" ref="K32:N32" si="5">SUM(K31)</f>
+        <v>3951309.4</v>
+      </c>
+      <c r="L32" s="57">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="M32" s="57">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N32" s="57">
+        <f t="shared" si="5"/>
+        <v>3951309.4</v>
+      </c>
+      <c r="O32" s="57"/>
+      <c r="P32" s="58"/>
+    </row>
+    <row r="33" spans="1:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="22" t="s">
+        <v>85</v>
+      </c>
+      <c r="C33" s="23">
+        <v>4823052731</v>
+      </c>
+      <c r="D33" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="E33" s="24"/>
+      <c r="F33" s="24"/>
+      <c r="G33" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="H33" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="I33" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="J33" s="26">
+        <v>10885800</v>
+      </c>
+      <c r="K33" s="26">
+        <v>10885800</v>
+      </c>
+      <c r="L33" s="26">
+        <v>0</v>
+      </c>
+      <c r="M33" s="26">
+        <v>10885800</v>
+      </c>
+      <c r="N33" s="26">
+        <v>0</v>
+      </c>
+      <c r="O33" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="P33" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="U33" s="28"/>
+    </row>
+    <row r="34" spans="1:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="29"/>
+      <c r="C34" s="30"/>
+      <c r="D34" s="31" t="s">
+        <v>89</v>
+      </c>
+      <c r="E34" s="31"/>
+      <c r="F34" s="31"/>
+      <c r="G34" s="31" t="s">
+        <v>86</v>
+      </c>
+      <c r="H34" s="32" t="s">
+        <v>90</v>
+      </c>
+      <c r="I34" s="31" t="s">
+        <v>91</v>
+      </c>
+      <c r="J34" s="33">
+        <v>9579898.6699999999</v>
+      </c>
+      <c r="K34" s="33">
+        <v>9579898.6699999999</v>
+      </c>
+      <c r="L34" s="33">
+        <v>0</v>
+      </c>
+      <c r="M34" s="33">
+        <v>9579898.6699999999</v>
+      </c>
+      <c r="N34" s="33">
+        <v>0</v>
+      </c>
+      <c r="O34" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="P34" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="U34" s="28"/>
+    </row>
+    <row r="35" spans="1:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="29"/>
+      <c r="C35" s="30"/>
+      <c r="D35" s="31" t="s">
+        <v>126</v>
+      </c>
+      <c r="E35" s="31"/>
+      <c r="F35" s="31"/>
+      <c r="G35" s="31" t="s">
+        <v>86</v>
+      </c>
+      <c r="H35" s="32" t="s">
+        <v>92</v>
+      </c>
+      <c r="I35" s="31" t="s">
+        <v>93</v>
+      </c>
+      <c r="J35" s="33">
+        <v>4215000</v>
+      </c>
+      <c r="K35" s="33">
+        <v>4215000</v>
+      </c>
+      <c r="L35" s="33">
+        <v>0</v>
+      </c>
+      <c r="M35" s="33">
+        <v>4215000</v>
+      </c>
+      <c r="N35" s="33">
+        <v>0</v>
+      </c>
+      <c r="O35" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="P35" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="U35" s="28"/>
+    </row>
+    <row r="36" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="38"/>
+      <c r="C36" s="39"/>
+      <c r="D36" s="40" t="s">
+        <v>94</v>
+      </c>
+      <c r="E36" s="40"/>
+      <c r="F36" s="40"/>
+      <c r="G36" s="40" t="s">
+        <v>86</v>
+      </c>
+      <c r="H36" s="41" t="s">
+        <v>95</v>
+      </c>
+      <c r="I36" s="40" t="s">
+        <v>96</v>
+      </c>
+      <c r="J36" s="42">
+        <v>3524449.4</v>
+      </c>
+      <c r="K36" s="42">
+        <v>3524449.4</v>
+      </c>
+      <c r="L36" s="42">
+        <v>0</v>
+      </c>
+      <c r="M36" s="42">
+        <v>3524449.4</v>
+      </c>
+      <c r="N36" s="42">
+        <v>0</v>
+      </c>
+      <c r="O36" s="41" t="s">
+        <v>17</v>
+      </c>
+      <c r="P36" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="U36" s="28"/>
+    </row>
+    <row r="37" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="44">
+        <v>4</v>
+      </c>
+      <c r="B37" s="65" t="s">
+        <v>97</v>
+      </c>
+      <c r="C37" s="66"/>
+      <c r="D37" s="67"/>
+      <c r="E37" s="68"/>
+      <c r="F37" s="68"/>
+      <c r="G37" s="68"/>
+      <c r="H37" s="68"/>
+      <c r="I37" s="68"/>
+      <c r="J37" s="69">
+        <f>SUM(J33:J36)</f>
+        <v>28205148.07</v>
+      </c>
+      <c r="K37" s="69">
+        <f t="shared" ref="K37:N37" si="6">SUM(K33:K36)</f>
+        <v>28205148.07</v>
+      </c>
+      <c r="L37" s="69">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="M37" s="69">
+        <f t="shared" si="6"/>
+        <v>28205148.07</v>
+      </c>
+      <c r="N37" s="69">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="O37" s="69"/>
+      <c r="P37" s="70"/>
+    </row>
+    <row r="38" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="51" t="s">
+        <v>98</v>
+      </c>
+      <c r="C38" s="52">
+        <v>4824030515</v>
+      </c>
+      <c r="D38" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="E38" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="F38" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G38" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H38" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="I38" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="J38" s="26">
+        <v>3284684</v>
+      </c>
+      <c r="K38" s="26">
+        <v>3284684</v>
+      </c>
+      <c r="L38" s="26">
+        <v>0</v>
+      </c>
+      <c r="M38" s="26">
+        <v>3284684</v>
+      </c>
+      <c r="N38" s="26">
+        <v>0</v>
+      </c>
+      <c r="O38" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="P38" s="27" t="s">
+        <v>102</v>
+      </c>
+      <c r="U38" s="28"/>
+    </row>
+    <row r="39" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="44">
+        <v>1</v>
+      </c>
+      <c r="B39" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="C39" s="46"/>
+      <c r="D39" s="47"/>
+      <c r="E39" s="48"/>
+      <c r="F39" s="48"/>
+      <c r="G39" s="48"/>
+      <c r="H39" s="48"/>
+      <c r="I39" s="48"/>
+      <c r="J39" s="49">
+        <f>SUM(J38)</f>
+        <v>3284684</v>
+      </c>
+      <c r="K39" s="49">
+        <f t="shared" ref="K39:N39" si="7">SUM(K38)</f>
+        <v>3284684</v>
+      </c>
+      <c r="L39" s="49">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="M39" s="49">
+        <f t="shared" si="7"/>
+        <v>3284684</v>
+      </c>
+      <c r="N39" s="49">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="O39" s="49"/>
+      <c r="P39" s="50"/>
+    </row>
+    <row r="40" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="51" t="s">
+        <v>103</v>
+      </c>
+      <c r="C40" s="52">
         <v>4803002620</v>
       </c>
-      <c r="D10" s="38" t="s">
-[...11 lines deleted...]
-      <c r="H10" s="40" t="s">
+      <c r="D40" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="E40" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="F40" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G40" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H40" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="I40" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="J40" s="26">
+        <v>24016500</v>
+      </c>
+      <c r="K40" s="26">
+        <v>24016500</v>
+      </c>
+      <c r="L40" s="26">
+        <v>0</v>
+      </c>
+      <c r="M40" s="26">
+        <v>0</v>
+      </c>
+      <c r="N40" s="26">
+        <v>24016500</v>
+      </c>
+      <c r="O40" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="I10" s="40" t="s">
+      <c r="P40" s="27" t="s">
+        <v>102</v>
+      </c>
+      <c r="U40" s="28"/>
+    </row>
+    <row r="41" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="44">
+        <v>1</v>
+      </c>
+      <c r="B41" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="C41" s="46"/>
+      <c r="D41" s="47"/>
+      <c r="E41" s="48"/>
+      <c r="F41" s="48"/>
+      <c r="G41" s="48"/>
+      <c r="H41" s="48"/>
+      <c r="I41" s="48"/>
+      <c r="J41" s="49">
+        <f>SUM(J40)</f>
+        <v>24016500</v>
+      </c>
+      <c r="K41" s="49">
+        <f t="shared" ref="K41:N41" si="8">SUM(K40)</f>
+        <v>24016500</v>
+      </c>
+      <c r="L41" s="49">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="M41" s="49">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N41" s="49">
+        <f t="shared" si="8"/>
+        <v>24016500</v>
+      </c>
+      <c r="O41" s="49"/>
+      <c r="P41" s="50"/>
+    </row>
+    <row r="42" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="51" t="s">
+        <v>107</v>
+      </c>
+      <c r="C42" s="52">
+        <v>4824010692</v>
+      </c>
+      <c r="D42" s="24" t="s">
+        <v>108</v>
+      </c>
+      <c r="E42" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="F42" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G42" s="24" t="s">
+        <v>109</v>
+      </c>
+      <c r="H42" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="I42" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="J42" s="26">
+        <v>4875000</v>
+      </c>
+      <c r="K42" s="26">
+        <v>4875000</v>
+      </c>
+      <c r="L42" s="26">
+        <v>0</v>
+      </c>
+      <c r="M42" s="26">
+        <v>4875000</v>
+      </c>
+      <c r="N42" s="26">
+        <v>0</v>
+      </c>
+      <c r="O42" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="J10" s="39">
-[...28 lines deleted...]
-      <c r="E11" s="73" t="s">
+      <c r="P42" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="U42" s="28"/>
+    </row>
+    <row r="43" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="44">
+        <v>1</v>
+      </c>
+      <c r="B43" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="C43" s="46"/>
+      <c r="D43" s="47"/>
+      <c r="E43" s="48"/>
+      <c r="F43" s="48"/>
+      <c r="G43" s="48"/>
+      <c r="H43" s="48"/>
+      <c r="I43" s="48"/>
+      <c r="J43" s="49">
+        <f>SUM(J42)</f>
+        <v>4875000</v>
+      </c>
+      <c r="K43" s="49">
+        <f t="shared" ref="K43:N43" si="9">SUM(K42)</f>
+        <v>4875000</v>
+      </c>
+      <c r="L43" s="49">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="M43" s="49">
+        <f t="shared" si="9"/>
+        <v>4875000</v>
+      </c>
+      <c r="N43" s="49">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="O43" s="49"/>
+      <c r="P43" s="50"/>
+    </row>
+    <row r="44" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="51" t="s">
+        <v>111</v>
+      </c>
+      <c r="C44" s="52">
+        <v>4825013424</v>
+      </c>
+      <c r="D44" s="24" t="s">
+        <v>127</v>
+      </c>
+      <c r="E44" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="F44" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G44" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="H44" s="25" t="s">
+        <v>113</v>
+      </c>
+      <c r="I44" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="J44" s="26">
+        <v>12295000</v>
+      </c>
+      <c r="K44" s="26">
+        <v>12295000</v>
+      </c>
+      <c r="L44" s="26">
+        <v>0</v>
+      </c>
+      <c r="M44" s="26">
+        <v>12295000</v>
+      </c>
+      <c r="N44" s="26">
+        <v>0</v>
+      </c>
+      <c r="O44" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="F11" s="73" t="s">
+      <c r="P44" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="U44" s="28"/>
+    </row>
+    <row r="45" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="44">
+        <v>1</v>
+      </c>
+      <c r="B45" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="C45" s="46"/>
+      <c r="D45" s="47"/>
+      <c r="E45" s="48"/>
+      <c r="F45" s="48"/>
+      <c r="G45" s="48"/>
+      <c r="H45" s="48"/>
+      <c r="I45" s="48"/>
+      <c r="J45" s="49">
+        <f>SUM(J44)</f>
+        <v>12295000</v>
+      </c>
+      <c r="K45" s="49">
+        <f t="shared" ref="K45:N45" si="10">SUM(K44)</f>
+        <v>12295000</v>
+      </c>
+      <c r="L45" s="49">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="M45" s="49">
+        <f t="shared" si="10"/>
+        <v>12295000</v>
+      </c>
+      <c r="N45" s="49">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="O45" s="49"/>
+      <c r="P45" s="50"/>
+    </row>
+    <row r="46" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="51" t="s">
+        <v>114</v>
+      </c>
+      <c r="C46" s="52">
+        <v>4824003085</v>
+      </c>
+      <c r="D46" s="24" t="s">
+        <v>115</v>
+      </c>
+      <c r="E46" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="F46" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G46" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="H46" s="25" t="s">
+        <v>116</v>
+      </c>
+      <c r="I46" s="24" t="s">
+        <v>117</v>
+      </c>
+      <c r="J46" s="26">
+        <v>4200000</v>
+      </c>
+      <c r="K46" s="26">
+        <v>4200000</v>
+      </c>
+      <c r="L46" s="26">
+        <v>0</v>
+      </c>
+      <c r="M46" s="26">
+        <v>0</v>
+      </c>
+      <c r="N46" s="26">
+        <v>4200000</v>
+      </c>
+      <c r="O46" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="G11" s="73" t="s">
+      <c r="P46" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="U46" s="28"/>
+    </row>
+    <row r="47" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="44">
+        <v>1</v>
+      </c>
+      <c r="B47" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="C47" s="46"/>
+      <c r="D47" s="47"/>
+      <c r="E47" s="48"/>
+      <c r="F47" s="48"/>
+      <c r="G47" s="48"/>
+      <c r="H47" s="48"/>
+      <c r="I47" s="48"/>
+      <c r="J47" s="49">
+        <f>SUM(J46)</f>
+        <v>4200000</v>
+      </c>
+      <c r="K47" s="49">
+        <f t="shared" ref="K47:N47" si="11">SUM(K46)</f>
+        <v>4200000</v>
+      </c>
+      <c r="L47" s="49">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="M47" s="49">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="N47" s="49">
+        <f t="shared" si="11"/>
+        <v>4200000</v>
+      </c>
+      <c r="O47" s="49"/>
+      <c r="P47" s="50"/>
+    </row>
+    <row r="48" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="51" t="s">
+        <v>118</v>
+      </c>
+      <c r="C48" s="52">
+        <v>4821012973</v>
+      </c>
+      <c r="D48" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="E48" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="F48" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="G48" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H48" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="I48" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="J48" s="26">
+        <v>4820284.8</v>
+      </c>
+      <c r="K48" s="26">
+        <v>4820284.8</v>
+      </c>
+      <c r="L48" s="26">
+        <v>0</v>
+      </c>
+      <c r="M48" s="26">
+        <v>4820284.8</v>
+      </c>
+      <c r="N48" s="26">
+        <v>0</v>
+      </c>
+      <c r="O48" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="H11" s="46" t="s">
+      <c r="P48" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="U48" s="28"/>
+    </row>
+    <row r="49" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="44">
+        <v>1</v>
+      </c>
+      <c r="B49" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="C49" s="46"/>
+      <c r="D49" s="47"/>
+      <c r="E49" s="48"/>
+      <c r="F49" s="48"/>
+      <c r="G49" s="48"/>
+      <c r="H49" s="48"/>
+      <c r="I49" s="48"/>
+      <c r="J49" s="49">
+        <f>SUM(J48)</f>
+        <v>4820284.8</v>
+      </c>
+      <c r="K49" s="49">
+        <f t="shared" ref="K49:N49" si="12">SUM(K48)</f>
+        <v>4820284.8</v>
+      </c>
+      <c r="L49" s="49">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="M49" s="49">
+        <f t="shared" si="12"/>
+        <v>4820284.8</v>
+      </c>
+      <c r="N49" s="49">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="O49" s="49"/>
+      <c r="P49" s="50"/>
+    </row>
+    <row r="50" spans="1:21" ht="212.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B50" s="71" t="s">
+        <v>120</v>
+      </c>
+      <c r="C50" s="72">
+        <v>4826121447</v>
+      </c>
+      <c r="D50" s="73" t="s">
+        <v>128</v>
+      </c>
+      <c r="E50" s="73" t="s">
+        <v>20</v>
+      </c>
+      <c r="F50" s="73" t="s">
+        <v>20</v>
+      </c>
+      <c r="G50" s="73" t="s">
+        <v>121</v>
+      </c>
+      <c r="H50" s="74" t="s">
+        <v>122</v>
+      </c>
+      <c r="I50" s="73">
+        <v>74.900000000000006</v>
+      </c>
+      <c r="J50" s="75">
+        <v>19237485.670000002</v>
+      </c>
+      <c r="K50" s="75">
+        <v>19237485.670000002</v>
+      </c>
+      <c r="L50" s="75">
+        <v>0</v>
+      </c>
+      <c r="M50" s="75">
+        <v>19237485.670000002</v>
+      </c>
+      <c r="N50" s="75">
+        <v>0</v>
+      </c>
+      <c r="O50" s="74" t="s">
         <v>17</v>
       </c>
-      <c r="I11" s="73" t="s">
-[...26 lines deleted...]
-      <c r="A12" s="107">
+      <c r="P50" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="U50" s="28"/>
+    </row>
+    <row r="51" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="44">
+        <v>1</v>
+      </c>
+      <c r="B51" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="C51" s="46"/>
+      <c r="D51" s="47"/>
+      <c r="E51" s="48"/>
+      <c r="F51" s="48"/>
+      <c r="G51" s="48"/>
+      <c r="H51" s="48"/>
+      <c r="I51" s="48"/>
+      <c r="J51" s="49">
+        <f>SUM(J50)</f>
+        <v>19237485.670000002</v>
+      </c>
+      <c r="K51" s="49">
+        <f t="shared" ref="K51:N51" si="13">SUM(K50)</f>
+        <v>19237485.670000002</v>
+      </c>
+      <c r="L51" s="49">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M51" s="49">
+        <f t="shared" si="13"/>
+        <v>19237485.670000002</v>
+      </c>
+      <c r="N51" s="49">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="O51" s="49"/>
+      <c r="P51" s="50"/>
+    </row>
+    <row r="52" spans="1:21" ht="212.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="71" t="s">
+        <v>129</v>
+      </c>
+      <c r="C52" s="72">
+        <v>4826146829</v>
+      </c>
+      <c r="D52" s="73" t="s">
+        <v>130</v>
+      </c>
+      <c r="E52" s="73" t="s">
+        <v>20</v>
+      </c>
+      <c r="F52" s="73" t="s">
+        <v>20</v>
+      </c>
+      <c r="G52" s="73" t="s">
+        <v>86</v>
+      </c>
+      <c r="H52" s="74" t="s">
+        <v>131</v>
+      </c>
+      <c r="I52" s="73" t="s">
+        <v>96</v>
+      </c>
+      <c r="J52" s="75">
+        <v>3200000</v>
+      </c>
+      <c r="K52" s="75">
+        <v>3200000</v>
+      </c>
+      <c r="L52" s="75">
+        <v>0</v>
+      </c>
+      <c r="M52" s="75">
+        <v>3200000</v>
+      </c>
+      <c r="N52" s="75">
+        <v>0</v>
+      </c>
+      <c r="O52" s="74" t="s">
+        <v>132</v>
+      </c>
+      <c r="P52" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="U52" s="28"/>
+    </row>
+    <row r="53" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="44">
+        <v>1</v>
+      </c>
+      <c r="B53" s="45" t="s">
+        <v>57</v>
+      </c>
+      <c r="C53" s="46"/>
+      <c r="D53" s="47"/>
+      <c r="E53" s="48"/>
+      <c r="F53" s="48"/>
+      <c r="G53" s="48"/>
+      <c r="H53" s="48"/>
+      <c r="I53" s="48"/>
+      <c r="J53" s="49">
+        <f>SUM(J52)</f>
+        <v>3200000</v>
+      </c>
+      <c r="K53" s="49">
+        <f t="shared" ref="K53:N53" si="14">SUM(K52)</f>
+        <v>3200000</v>
+      </c>
+      <c r="L53" s="49">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="M53" s="49">
+        <f t="shared" si="14"/>
+        <v>3200000</v>
+      </c>
+      <c r="N53" s="49">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="O53" s="49"/>
+      <c r="P53" s="50"/>
+    </row>
+    <row r="54" spans="1:21" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="44">
+        <f>SUM(A6:A53)</f>
+        <v>33</v>
+      </c>
+      <c r="B54" s="77" t="s">
+        <v>134</v>
+      </c>
+      <c r="C54" s="78"/>
+      <c r="D54" s="78"/>
+      <c r="E54" s="79"/>
+      <c r="F54" s="80"/>
+      <c r="G54" s="80"/>
+      <c r="H54" s="81"/>
+      <c r="I54" s="82">
+        <f>I57+I56+I55</f>
+        <v>33</v>
+      </c>
+      <c r="J54" s="83">
+        <f>J17+J19+J21+J27+J30+J32+J37+J39+J41+J43+J45+J47+J49+J51</f>
+        <v>360645157.44000006</v>
+      </c>
+      <c r="K54" s="83">
+        <f t="shared" ref="K54:N54" si="15">K17+K19+K21+K27+K30+K32+K37+K39+K41+K43+K45+K47+K49+K51</f>
+        <v>360645157.44000006</v>
+      </c>
+      <c r="L54" s="83">
+        <f t="shared" si="15"/>
+        <v>36996948.799999997</v>
+      </c>
+      <c r="M54" s="83">
+        <f t="shared" si="15"/>
+        <v>203261379.13999999</v>
+      </c>
+      <c r="N54" s="83">
+        <f t="shared" si="15"/>
+        <v>120386829.5</v>
+      </c>
+      <c r="O54" s="84"/>
+      <c r="P54" s="85"/>
+    </row>
+    <row r="55" spans="1:21" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B55" s="86" t="s">
+        <v>123</v>
+      </c>
+      <c r="C55" s="87"/>
+      <c r="D55" s="87"/>
+      <c r="E55" s="87"/>
+      <c r="F55" s="88"/>
+      <c r="G55" s="88"/>
+      <c r="H55" s="88"/>
+      <c r="I55" s="89">
         <v>2</v>
       </c>
-      <c r="B12" s="30" t="s">
-[...1142 lines deleted...]
-      <c r="L38" s="71">
+      <c r="J55" s="90">
+        <f>SUBTOTAL(9,J8:J9)</f>
+        <v>36313760</v>
+      </c>
+      <c r="K55" s="90">
+        <f t="shared" ref="K55:N55" si="16">SUBTOTAL(9,K8:K9)</f>
+        <v>36313760</v>
+      </c>
+      <c r="L55" s="90">
+        <f t="shared" si="16"/>
+        <v>33045521.600000001</v>
+      </c>
+      <c r="M55" s="90">
+        <f t="shared" si="16"/>
+        <v>3268238.4000000004</v>
+      </c>
+      <c r="N55" s="90">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="O55" s="90"/>
+      <c r="P55" s="91"/>
+    </row>
+    <row r="56" spans="1:21" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B56" s="92" t="s">
+        <v>133</v>
+      </c>
+      <c r="C56" s="93"/>
+      <c r="D56" s="93"/>
+      <c r="E56" s="94"/>
+      <c r="F56" s="95"/>
+      <c r="G56" s="95"/>
+      <c r="H56" s="95"/>
+      <c r="I56" s="96">
+        <v>31</v>
+      </c>
+      <c r="J56" s="97">
+        <f>J6+J7+J10+J11+J12+J13+J14+J15+J16+J18+J20+J22+J23+J24+J25+J26+J28+J29+J31+J33+J34+J35+J36+J38+J40+J42+J44+J46+J48+J50+J52</f>
+        <v>327531397.44000006</v>
+      </c>
+      <c r="K56" s="97">
+        <f t="shared" ref="K56:N56" si="17">K6+K7+K10+K11+K12+K13+K14+K15+K16+K18+K20+K22+K23+K24+K25+K26+K28+K29+K31+K33+K34+K35+K36+K38+K40+K42+K44+K46+K48+K50+K52</f>
+        <v>327531397.44000006</v>
+      </c>
+      <c r="L56" s="97">
+        <f t="shared" si="17"/>
         <v>3951427.2</v>
       </c>
-      <c r="M38" s="71">
-[...1428 lines deleted...]
-      <c r="L71" s="27">
+      <c r="M56" s="97">
         <f t="shared" si="17"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="M71" s="27">
+        <v>203193140.74000001</v>
+      </c>
+      <c r="N56" s="97">
         <f t="shared" si="17"/>
-        <v>12696461.120000001</v>
-[...708 lines deleted...]
-      <c r="H88" s="3" t="s">
+        <v>120386829.5</v>
+      </c>
+      <c r="O56" s="97"/>
+      <c r="P56" s="98"/>
+    </row>
+    <row r="57" spans="1:21" ht="69.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B57" s="99" t="s">
         <v>124</v>
       </c>
-      <c r="I88" s="4" t="s">
-[...1518 lines deleted...]
-      <c r="P124" s="37"/>
+      <c r="C57" s="100"/>
+      <c r="D57" s="100"/>
+      <c r="E57" s="100"/>
+      <c r="F57" s="101"/>
+      <c r="G57" s="101"/>
+      <c r="H57" s="101"/>
+      <c r="I57" s="102">
+        <v>0</v>
+      </c>
+      <c r="J57" s="103">
+        <v>0</v>
+      </c>
+      <c r="K57" s="103">
+        <v>0</v>
+      </c>
+      <c r="L57" s="103">
+        <v>0</v>
+      </c>
+      <c r="M57" s="103">
+        <v>0</v>
+      </c>
+      <c r="N57" s="103">
+        <v>0</v>
+      </c>
+      <c r="O57" s="103"/>
+      <c r="P57" s="104"/>
+    </row>
+    <row r="58" spans="1:21" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B58" s="105"/>
+      <c r="C58" s="106"/>
+      <c r="D58" s="106"/>
+      <c r="E58" s="107"/>
+      <c r="F58" s="108"/>
+      <c r="G58" s="108"/>
+      <c r="H58" s="107"/>
+      <c r="I58" s="107"/>
+      <c r="J58" s="107"/>
+      <c r="K58" s="107"/>
+      <c r="L58" s="107"/>
+      <c r="M58" s="108"/>
+      <c r="N58" s="108"/>
+      <c r="O58" s="109"/>
+      <c r="P58" s="110"/>
+    </row>
+    <row r="61" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="J61" s="115"/>
     </row>
   </sheetData>
-  <mergeCells count="44">
-[...15 lines deleted...]
-    <mergeCell ref="B120:E120"/>
+  <mergeCells count="24">
+    <mergeCell ref="B54:E54"/>
+    <mergeCell ref="B56:E56"/>
+    <mergeCell ref="B22:B26"/>
+    <mergeCell ref="C22:C26"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="B33:B36"/>
+    <mergeCell ref="C33:C36"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="O3:O4"/>
+    <mergeCell ref="P3:P4"/>
+    <mergeCell ref="B5:P5"/>
+    <mergeCell ref="B6:B16"/>
+    <mergeCell ref="C6:C16"/>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
-    <mergeCell ref="K3:N3"/>
-[...16 lines deleted...]
-    <mergeCell ref="C24:C49"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="эл. аукцион; эл. конкурс" sqref="P124 P64:P65 P79 P85:P86 P58:P62 P90:P92 P94 P96 P98 P111:P112 P105 P107:P109 P100:P103 P25:P49 P70" xr:uid="{CE65AC86-F721-4CA3-82F0-FB64FA909B1F}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="эл. аукцион; эл. конкурс" sqref="P58 P33 P40 P22 P13:P14 P18 P20 P31 P44 P46 P48 P50 P52" xr:uid="{A4A57165-76EF-4319-8B6D-A5C35D9F56AD}">
       <formula1>"эл. аукцион, эл. конкурс, запрос котировок в эл. форме"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="25" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>ЦЗ_МАЙ </vt:lpstr>
-      <vt:lpstr>'ЦЗ_МАЙ '!Область_печати</vt:lpstr>
+      <vt:lpstr>ЦЗ_ИЮЛЬ </vt:lpstr>
+      <vt:lpstr>'ЦЗ_ИЮЛЬ '!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>u1505</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>