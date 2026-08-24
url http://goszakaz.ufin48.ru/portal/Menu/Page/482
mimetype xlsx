--- v1 (2026-07-08)
+++ v2 (2026-08-24)
@@ -6,603 +6,603 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21901"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Централизация закупок 2026_ОКУ\График ЦЗ на 2026 год\НА САЙТ_ЦЗ_ОКУ_2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AA29823C-AF95-4C1F-B90C-BE2985A342BB}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AEAD0975-F46B-4C7B-8984-EF221871C26A}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{28540E72-0850-48D5-9618-3DAA28CB0054}"/>
   </bookViews>
   <sheets>
-    <sheet name="ЦЗ_ИЮЛЬ " sheetId="1" r:id="rId1"/>
+    <sheet name="ЦЗ_АВГУСТ" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'ЦЗ_ИЮЛЬ '!$A$6:$U$6</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'ЦЗ_ИЮЛЬ '!$B$2:$P$58</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ЦЗ_АВГУСТ!$A$6:$U$54</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">ЦЗ_АВГУСТ!$B$2:$P$55</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A54" i="1" l="1"/>
-[...5 lines deleted...]
-  <c r="N53" i="1"/>
+  <c r="K54" i="1" l="1"/>
+  <c r="L54" i="1"/>
+  <c r="M54" i="1"/>
+  <c r="N54" i="1"/>
+  <c r="J54" i="1"/>
+  <c r="K53" i="1"/>
+  <c r="L53" i="1"/>
   <c r="M53" i="1"/>
-  <c r="L53" i="1"/>
-  <c r="K53" i="1"/>
   <c r="J53" i="1"/>
-  <c r="K55" i="1" l="1"/>
-[...16 lines deleted...]
-  <c r="N47" i="1"/>
+  <c r="A51" i="1"/>
+  <c r="N50" i="1"/>
+  <c r="M50" i="1"/>
+  <c r="L50" i="1"/>
+  <c r="K50" i="1"/>
+  <c r="J50" i="1"/>
+  <c r="N47" i="1" l="1"/>
   <c r="M47" i="1"/>
   <c r="L47" i="1"/>
   <c r="K47" i="1"/>
   <c r="J47" i="1"/>
   <c r="N45" i="1"/>
   <c r="M45" i="1"/>
   <c r="L45" i="1"/>
   <c r="K45" i="1"/>
   <c r="J45" i="1"/>
-  <c r="N43" i="1"/>
+  <c r="K22" i="1"/>
+  <c r="L22" i="1"/>
+  <c r="M22" i="1"/>
+  <c r="N22" i="1"/>
+  <c r="J22" i="1"/>
+  <c r="N43" i="1" l="1"/>
   <c r="M43" i="1"/>
   <c r="L43" i="1"/>
   <c r="K43" i="1"/>
   <c r="J43" i="1"/>
+  <c r="N52" i="1" l="1"/>
+  <c r="M52" i="1"/>
+  <c r="L52" i="1"/>
+  <c r="K52" i="1"/>
+  <c r="J52" i="1"/>
+  <c r="K41" i="1"/>
+  <c r="L41" i="1"/>
+  <c r="M41" i="1"/>
   <c r="N41" i="1"/>
-  <c r="M41" i="1"/>
-[...1 lines deleted...]
-  <c r="K41" i="1"/>
   <c r="J41" i="1"/>
+  <c r="K26" i="1"/>
+  <c r="L26" i="1"/>
+  <c r="M26" i="1"/>
+  <c r="N26" i="1"/>
+  <c r="J26" i="1"/>
+  <c r="K39" i="1"/>
+  <c r="L39" i="1"/>
+  <c r="M39" i="1"/>
   <c r="N39" i="1"/>
-  <c r="M39" i="1"/>
-[...1 lines deleted...]
-  <c r="K39" i="1"/>
   <c r="J39" i="1"/>
+  <c r="K37" i="1"/>
+  <c r="L37" i="1"/>
+  <c r="M37" i="1"/>
   <c r="N37" i="1"/>
-  <c r="M37" i="1"/>
-[...1 lines deleted...]
-  <c r="K37" i="1"/>
   <c r="J37" i="1"/>
-  <c r="N32" i="1"/>
-[...23 lines deleted...]
-  <c r="J19" i="1"/>
+  <c r="K35" i="1"/>
+  <c r="L35" i="1"/>
+  <c r="M35" i="1"/>
+  <c r="N35" i="1"/>
+  <c r="J35" i="1"/>
+  <c r="K24" i="1"/>
+  <c r="L24" i="1"/>
+  <c r="M24" i="1"/>
+  <c r="J24" i="1"/>
+  <c r="K28" i="1"/>
+  <c r="L28" i="1"/>
+  <c r="M28" i="1"/>
+  <c r="N28" i="1"/>
+  <c r="J28" i="1"/>
+  <c r="K33" i="1"/>
+  <c r="L33" i="1"/>
+  <c r="M33" i="1"/>
+  <c r="N33" i="1"/>
+  <c r="J33" i="1"/>
+  <c r="K31" i="1"/>
+  <c r="L31" i="1"/>
+  <c r="M31" i="1"/>
+  <c r="N31" i="1"/>
+  <c r="J31" i="1"/>
+  <c r="K17" i="1"/>
+  <c r="L17" i="1"/>
+  <c r="M17" i="1"/>
   <c r="N17" i="1"/>
-  <c r="N54" i="1" s="1"/>
-[...5 lines deleted...]
-  <c r="K54" i="1" s="1"/>
   <c r="J17" i="1"/>
+  <c r="N23" i="1"/>
+  <c r="J51" i="1" l="1"/>
+  <c r="N24" i="1"/>
+  <c r="N53" i="1"/>
+  <c r="N51" i="1" l="1"/>
+  <c r="K51" i="1"/>
+  <c r="L51" i="1"/>
+  <c r="M51" i="1"/>
+  <c r="I51" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="307" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="287" uniqueCount="133">
+  <si>
+    <t>Наименование заказчика</t>
+  </si>
+  <si>
+    <t>ИНН заказчика</t>
+  </si>
+  <si>
+    <t>Наименование объекта закупки</t>
+  </si>
+  <si>
+    <t>Наименование национального проекта</t>
+  </si>
+  <si>
+    <t>Наименование 
+федерального проекта</t>
+  </si>
+  <si>
+    <t>Наименование 
+государственной программы 
+Липецкой области</t>
+  </si>
+  <si>
+    <t>Идентификационный код закупки</t>
+  </si>
+  <si>
+    <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности 
+ОК 034-2014 
+(КПЕС 2008) 
+(ОКПД2)</t>
+  </si>
+  <si>
+    <t>Н(М)ЦК, руб.</t>
+  </si>
+  <si>
+    <t>Источник финансирования</t>
+  </si>
+  <si>
+    <t>Предполагаемая дата размещения (месяц)</t>
+  </si>
+  <si>
+    <t>Способ определения поставщика (подрядчика, исполнителя)</t>
+  </si>
+  <si>
+    <t>Всего, руб.</t>
+  </si>
+  <si>
+    <t>федеральный бюджет, руб.</t>
+  </si>
+  <si>
+    <t>областной 
+бюджет, руб.</t>
+  </si>
+  <si>
+    <t>внебюджетные средства, руб.</t>
+  </si>
+  <si>
+    <t>Министерство здравоохранения Липецкой области</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Государственная программа "Развитие здравоохранения Липецкой области"</t>
+  </si>
+  <si>
+    <t>эл. аукцион</t>
+  </si>
+  <si>
+    <t>Государственная программа "Развитие физической культуры и спорта Липецкой области"</t>
+  </si>
+  <si>
+    <t>Всего 1 закупка</t>
+  </si>
+  <si>
+    <t>62.03</t>
+  </si>
+  <si>
+    <t>ОКУ "Управление по материально-техническому обеспечению деятельности мировых судей Липецкой области"</t>
+  </si>
+  <si>
+    <t>Государственная программа "Обеспечение общественной безопасности населения и территории Липецкой области"</t>
+  </si>
+  <si>
+    <t>Поставка иммунобиологического лекарственного препарата для медицинского применения вакцина для профилактики гриппа [инактивированная].</t>
+  </si>
+  <si>
+    <t>Всего 2 закупки</t>
+  </si>
+  <si>
+    <t>21.20.10.214</t>
+  </si>
+  <si>
+    <t>26.60.11.119</t>
+  </si>
+  <si>
+    <t>ГУЗ "Липецкая городская больница скорой медицинской помощи №1"</t>
+  </si>
+  <si>
+    <t>август</t>
+  </si>
+  <si>
+    <t>262482605051748260100103140003313244</t>
+  </si>
+  <si>
+    <t>33.13.12.000</t>
+  </si>
+  <si>
+    <t>262482605051748260100103350001086244</t>
+  </si>
+  <si>
+    <t>10.86.10.191</t>
+  </si>
+  <si>
+    <t>262482605051748260100102940012120244</t>
+  </si>
+  <si>
+    <t>262482500508548250100104270007490242</t>
+  </si>
+  <si>
+    <t>74.90.20.149</t>
+  </si>
+  <si>
+    <t>262482500508548250100106240002120323</t>
+  </si>
+  <si>
+    <t>21.20.10.181</t>
+  </si>
+  <si>
+    <t>262482500508548250100106250002120323</t>
+  </si>
+  <si>
+    <t>21.20.10.184</t>
+  </si>
+  <si>
+    <t>262482500508548250100106260002120323</t>
+  </si>
+  <si>
+    <t>21.20.10.213</t>
+  </si>
+  <si>
+    <t>262482500508548250100106270002120323</t>
+  </si>
+  <si>
+    <t>262482500508548250100106190007490242</t>
+  </si>
+  <si>
+    <t>74.90.20.140</t>
+  </si>
+  <si>
+    <t>262482500508548250100106320002620242</t>
+  </si>
+  <si>
+    <t>26.20.14.100</t>
+  </si>
+  <si>
+    <t>262482500508548250100106340002120323</t>
+  </si>
+  <si>
+    <t>Медицинские изделия компьютерные томографы рентгеновские спиральные с многорядным детектором (многосрезовые) (системы рентгеновской компьютерной томографии всего тела), ввод в эксплуатацию медицинских изделий, обучение правилам эксплуатации специалистов, эксплуатирующих медицинские изделия, и специалистов, осуществляющих техническое обслуживание медицинских изделий.</t>
+  </si>
+  <si>
+    <t>Национальный проект "Продолжительная и активная жизнь"</t>
+  </si>
+  <si>
+    <t>Федеральный проект "Модернизация первичного звена здравоохранения Российской Федерации"</t>
+  </si>
+  <si>
+    <t>262482500508548250100106360002660244</t>
+  </si>
+  <si>
+    <t>262482500508548250100101430002910244</t>
+  </si>
+  <si>
+    <t>262482500508548250100105770002120244</t>
+  </si>
+  <si>
+    <t>21.20.21.120</t>
+  </si>
+  <si>
+    <t>ОКУ "Дорожное агентство Липецкой области"</t>
+  </si>
+  <si>
+    <t>Оказание услуг по предоставлению доступа к программному обеспечению "Система оперативного управления "Эталон" (по модели SaaS)</t>
+  </si>
+  <si>
+    <t>Государственная программа "Развитие транспортной системы Липецкой области"</t>
+  </si>
+  <si>
+    <t>52.21.22.000</t>
+  </si>
+  <si>
+    <t>ОКУ "Управление  ГПСС Липецкой области"</t>
+  </si>
+  <si>
+    <t>Работы по расширению региональной автоматизированной системы централизованного оповещения в Липецкой области</t>
+  </si>
+  <si>
+    <t>262482607473348260100100330000000242</t>
+  </si>
+  <si>
+    <t>26.30
+84.25</t>
+  </si>
+  <si>
+    <t>Министерство транспорта и дорожного хозяйства Липецкой области</t>
+  </si>
+  <si>
+    <t>Работы по развитию государственной информационной системы "Интеллектуальная транспортная система Липецкой городской агломерации"</t>
+  </si>
+  <si>
+    <t>Национальный проект "Инфраструктура для жизни"</t>
+  </si>
+  <si>
+    <t>Федеральный проект "Общесистемные меры развития дорожного хозяйства"</t>
+  </si>
+  <si>
+    <t>262482605628348260100100030006201246</t>
+  </si>
+  <si>
+    <t>62.01</t>
+  </si>
+  <si>
+    <t>ГУЗ "Липецкий областной наркологический диспансер"</t>
+  </si>
+  <si>
+    <t>Оборудование для анализа методом газовой хроматографии</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	
+262482400308548240100100120002660244</t>
+  </si>
+  <si>
+    <t>26.60.12.119</t>
+  </si>
+  <si>
+    <t>ГБУ ДО ЛО "Спортивная школа олимпийского резерва" имени Александра Митрофановича Никулина</t>
+  </si>
+  <si>
+    <t>Поставка винтовок спортивных малокалиберных</t>
+  </si>
+  <si>
+    <t>262481700360948170100100190002540244</t>
+  </si>
+  <si>
+    <t>25.40.1</t>
+  </si>
+  <si>
+    <t>ОБУ "Управление градостроительства Липецкой области"</t>
+  </si>
+  <si>
+    <t>Поставка цифровой картографической продукции изготовленной на основе топографических материалов масштаба 1:500 планшетного архива территории города Липецка общей площадью 16,5 км2</t>
+  </si>
+  <si>
+    <t>Государственная программа "Обеспечение жителей Липецкой области качественным жильем, социальной и инженерной инфраструктурой"</t>
+  </si>
+  <si>
+    <t>262482614338448250100100100005811244</t>
+  </si>
+  <si>
+    <t>ГОБПОУ "Грязинский технический колледж"</t>
+  </si>
+  <si>
+    <t>Капитальный ремонт  крыши здания  ГОБПОУ "ГТК" расположенного по адресу: г. Грязи, ул. Марины  Расковой, д. 21.  I этап</t>
+  </si>
+  <si>
+    <t>Государственная программа "Развитие образования Липецкой области"</t>
+  </si>
+  <si>
+    <t>262480200353248020100100200004391243</t>
+  </si>
+  <si>
+    <t>43.91</t>
+  </si>
+  <si>
+    <t>Оказание услуг по по технической поддержке и сопровождению подсистемы обеспечения информационной безопасности и контролю защиты информации объекта критической информационной инфраструктуры информационной системы "Титул-2005"</t>
+  </si>
+  <si>
+    <t>Министерство социальной политики Липецкой области</t>
+  </si>
+  <si>
+    <t>Государственная программа "Социальная поддержка граждан, реализация семейно-демографической политики Липецкой области"</t>
+  </si>
+  <si>
+    <t>262482501342448250100100020006203246</t>
+  </si>
+  <si>
+    <t>Оказание услуг почтовой связи по пересылке почтовых отправлений</t>
+  </si>
+  <si>
+    <t>262482612144748260100100060005310244</t>
+  </si>
+  <si>
+    <t>53.10</t>
+  </si>
+  <si>
+    <t>Всего 11 закупок</t>
+  </si>
+  <si>
+    <t>3 закупки в рамках нац.проектов</t>
+  </si>
+  <si>
+    <t>Оказание услуг по техническому обслуживанию и ремонту рентгеновского оборудования</t>
+  </si>
+  <si>
+    <t>Поставка смеси энтеральной</t>
+  </si>
+  <si>
+    <t>Поставка наборов реагентов для КДЛ</t>
+  </si>
+  <si>
+    <t>Оказание услуг по проведению аттестации, технического контроля сегментов ЗОКИИ РС ЕГИСЗ в учреждениях сферы здравоохранения, а также аудит медицинских информационных систем с разработкой типовых комплектов документов для категорирования</t>
+  </si>
+  <si>
+    <t>Поставка лекарственного препарата для медицинского применения ланреотид для социального обеспечения граждан.</t>
+  </si>
+  <si>
+    <t>Поставка лекарственного препарата для медицинского применения этелкальцетид для социального обеспечения граждан.</t>
+  </si>
+  <si>
+    <t>Поставка лекарственного препарата для медицинского применения сипонимод для социального обеспечения граждан.</t>
+  </si>
+  <si>
+    <t>Поставка лекарственного препарата для медицинского применения упадацитиниб для социального обеспечения граждан.</t>
+  </si>
+  <si>
+    <t>Поставка сервера</t>
+  </si>
+  <si>
+    <t>Поставка лекарственного препарата для медицинского применения секукинумаб для социального обеспечения граждан.</t>
+  </si>
+  <si>
+    <t>ГУЗ "Липецкая областная психиатрическая больница"</t>
+  </si>
+  <si>
+    <t>Медицинское изделие (Система магнитной нейростимуляции), ввод в эксплуатацию медицинского изделия, обучение правилам эксплуатации специалистов, эксплуатирующих медицинское изделие, и специалистов, осуществляющих техническое обслуживание медицинского изделия</t>
+  </si>
+  <si>
+    <t>26.60.00.000</t>
+  </si>
+  <si>
+    <t>262480200258548020100102360002660244</t>
+  </si>
+  <si>
+    <t>262482605051748260100103670002120244</t>
+  </si>
+  <si>
+    <t>21.20.23.110</t>
+  </si>
+  <si>
+    <t>Поставка набора реагентов для быстрого количественного определения сердечного тропонина (cTn I) иммунофлуоресцентным методом</t>
+  </si>
+  <si>
+    <t>Всего 4 закупки</t>
+  </si>
+  <si>
+    <t>ГУЗ "Задонская центральная районная больница"</t>
+  </si>
+  <si>
+    <t>Оказание услуг по ремонту оборудования, включая замену запасных частей (Установка рентгенодиагностическая телеуправляемая цифровая ОМЕГА по ТУ 9442-001-91526802-2011 с заменой рентгеновской трубки)</t>
+  </si>
+  <si>
+    <t>ОБУ "Эксплуатационно-технический центр управления делами Правительства Липецкой области"</t>
+  </si>
+  <si>
+    <t>262482614395548260100100630018010244</t>
+  </si>
+  <si>
+    <t>ОКУ "УКС Липецкой области"</t>
+  </si>
+  <si>
+    <t>262482600871648260100100790004329414</t>
+  </si>
+  <si>
+    <t>43.29.19.190</t>
+  </si>
+  <si>
+    <t>43.29.19.191</t>
+  </si>
+  <si>
+    <t>21 закупка в рамках гос.программ</t>
+  </si>
   <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) товаров (работ, услуг) для областных нужд на июль 2026 года в разрезе заказчиков 
-по состоянию на 01.07.2026
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) товаров (работ, услуг) для областных нужд на август 2026 года в разрезе заказчиков 
+по состоянию на 17.08.2026
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="22"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(версия 1)</t>
+      <t>(версия 2)</t>
     </r>
   </si>
   <si>
-    <t>Наименование заказчика</t>
-[...359 lines deleted...]
-    <t>ГОБПОУ "Елецкий колледж экономики, промышленности и отраслевых технологий"</t>
+    <t>Итого: 30 закупок для нужд 15 заказчиков</t>
+  </si>
+  <si>
+    <t>Оказание услуг по проведению периодического контроля уровня защиты информации и оценке соответствия значимого объекта критической информационной инфраструктуры - Государственной информационной системы в сфере здравоохранения Липецкой области "Региональный сегмент единой государственной информационной системы в сфере здравоохранения"</t>
+  </si>
+  <si>
+    <t>"Выполнение работ по объекту: "Создание женских консультаций, в том числе в составе других организаций, для оказания медицинской помощи женщинам, в том числе проживающим в сельской местности, поселках городского типа, малых городах. Женская консультация ГУЗ "Данковская центральная районная больница""</t>
+  </si>
+  <si>
+    <t>"Выполнение работ по объекту: "Создание женских консультаций, в том числе в составе других организаций, для оказания медицинской помощи женщинам, в том числе проживающим в сельской местности, поселках городского типа, малых городах. Женская консультация ГУЗ "Липецкая районная больница""</t>
+  </si>
+  <si>
+    <t>Поставка автомобиля для доставки пациентов в медицинские организации, медицинских работников до места жительства пациентов, а также для перевозки биологических материалов для исследований, доставки лекарственных препаратов до жителей отдаленных районов (автомобиль легковой).</t>
+  </si>
+  <si>
+    <t>Оказание услуг по сопровождению, технической поддержке и сервисному обслуживанию Программного комплекса "Катарсис"</t>
   </si>
   <si>
     <t>Оказание охранных услуг</t>
   </si>
   <si>
-    <t>ОКУ "Управление по материально-техническому обеспечению деятельности мировых судей Липецкой области"</t>
-[...41 lines deleted...]
-    <t>Итого: 33 закупки для нужд 15 заказчиков</t>
+    <t>6 закупок, относящихся к категории "Прочие"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.00_ ;\-#,##0.00\ "/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -733,95 +733,89 @@
     <font>
       <b/>
       <sz val="20"/>
       <color theme="9" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE2EFDA"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="40">
+  <borders count="43">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -898,81 +892,50 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...29 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -1060,208 +1023,85 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...27 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
-[...9 lines deleted...]
-      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
-        <color indexed="64"/>
-[...55 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...24 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1274,405 +1114,600 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="32">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="32">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="15" fillId="0" borderId="20">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="20">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="117">
+  <cellXfs count="111">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="4" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="5" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="4" fontId="9" fillId="5" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="5" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="5" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...44 lines deleted...]
-    <xf numFmtId="49" fontId="9" fillId="5" borderId="16" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="13" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...62 lines deleted...]
-    <xf numFmtId="4" fontId="13" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="13" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="6" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="6" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="17" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="3" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="3" borderId="3" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="3" borderId="9" xfId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="35" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="35" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="36" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="36" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="5" borderId="36" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="6" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="6" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="35" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="35" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="5" borderId="35" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="39" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="6" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="5" borderId="40" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="11" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="33" xfId="3" applyFont="1" applyFill="1" applyBorder="1">
-[...103 lines deleted...]
-    <xf numFmtId="49" fontId="10" fillId="6" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="xl198" xfId="5" xr:uid="{B2A8AA3F-6CD6-41E7-85F3-A897CBBE1219}"/>
     <cellStyle name="xl199" xfId="3" xr:uid="{DA9845F5-D310-4545-B736-A6F5DDCACE71}"/>
     <cellStyle name="xl200" xfId="4" xr:uid="{300E275B-0686-4484-AF5B-6B13146A56E7}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2" xr:uid="{1724F390-1D02-4AE8-ACC5-805A96E8E279}"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1961,2453 +1996,2334 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D9421AD4-2AD9-4560-8AD9-81D80D219347}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A2:U61"/>
+  <dimension ref="A2:U58"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="B1" zoomScale="44" zoomScaleNormal="34" zoomScaleSheetLayoutView="44" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="4" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B2" sqref="B2:P2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="27.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.42578125" style="44" hidden="1" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="22" max="16384" width="9.140625" style="3"/>
+    <col min="1" max="1" width="8.140625" style="10" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="45.28515625" style="35" customWidth="1"/>
+    <col min="3" max="3" width="24" style="35" customWidth="1"/>
+    <col min="4" max="4" width="67.85546875" style="36" customWidth="1"/>
+    <col min="5" max="6" width="48.7109375" style="36" customWidth="1"/>
+    <col min="7" max="7" width="48.7109375" style="37" customWidth="1"/>
+    <col min="8" max="8" width="60.5703125" style="38" customWidth="1"/>
+    <col min="9" max="9" width="39.7109375" style="38" customWidth="1"/>
+    <col min="10" max="10" width="32.28515625" style="36" customWidth="1"/>
+    <col min="11" max="14" width="32.28515625" style="39" customWidth="1"/>
+    <col min="15" max="15" width="30.42578125" style="39" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="31.28515625" style="39" customWidth="1"/>
+    <col min="17" max="17" width="63.85546875" style="1" customWidth="1"/>
+    <col min="18" max="19" width="9.140625" style="2"/>
+    <col min="20" max="20" width="25.140625" style="3" customWidth="1"/>
+    <col min="21" max="21" width="41.85546875" style="2" customWidth="1"/>
+    <col min="22" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:21" ht="123" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="1" t="s">
-[...15 lines deleted...]
-      <c r="P2" s="1"/>
+      <c r="B2" s="97" t="s">
+        <v>124</v>
+      </c>
+      <c r="C2" s="97"/>
+      <c r="D2" s="97"/>
+      <c r="E2" s="97"/>
+      <c r="F2" s="97"/>
+      <c r="G2" s="97"/>
+      <c r="H2" s="97"/>
+      <c r="I2" s="97"/>
+      <c r="J2" s="97"/>
+      <c r="K2" s="97"/>
+      <c r="L2" s="97"/>
+      <c r="M2" s="97"/>
+      <c r="N2" s="97"/>
+      <c r="O2" s="97"/>
+      <c r="P2" s="97"/>
     </row>
     <row r="3" spans="2:21" ht="74.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="5" t="s">
+      <c r="B3" s="98" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="100" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="6" t="s">
+      <c r="D3" s="100" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="6" t="s">
+      <c r="E3" s="102" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="7" t="s">
+      <c r="F3" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="7" t="s">
+      <c r="G3" s="102" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="7" t="s">
+      <c r="H3" s="104" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="8" t="s">
+      <c r="I3" s="102" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="7" t="s">
+      <c r="J3" s="106" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="9" t="s">
+      <c r="K3" s="108" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="10" t="s">
+      <c r="L3" s="108"/>
+      <c r="M3" s="108"/>
+      <c r="N3" s="108"/>
+      <c r="O3" s="106" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="10"/>
-[...2 lines deleted...]
-      <c r="O3" s="9" t="s">
+      <c r="P3" s="109" t="s">
         <v>11</v>
       </c>
-      <c r="P3" s="11" t="s">
+    </row>
+    <row r="4" spans="2:21" ht="164.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B4" s="99"/>
+      <c r="C4" s="101"/>
+      <c r="D4" s="101"/>
+      <c r="E4" s="103"/>
+      <c r="F4" s="103"/>
+      <c r="G4" s="103"/>
+      <c r="H4" s="105"/>
+      <c r="I4" s="103"/>
+      <c r="J4" s="107"/>
+      <c r="K4" s="4" t="s">
         <v>12</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="K4" s="17" t="s">
+      <c r="L4" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="L4" s="17" t="s">
+      <c r="M4" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="M4" s="17" t="s">
+      <c r="N4" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="N4" s="17" t="s">
+      <c r="O4" s="107"/>
+      <c r="P4" s="110"/>
+    </row>
+    <row r="5" spans="2:21" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="91" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="92"/>
+      <c r="D5" s="92"/>
+      <c r="E5" s="92"/>
+      <c r="F5" s="92"/>
+      <c r="G5" s="92"/>
+      <c r="H5" s="92"/>
+      <c r="I5" s="92"/>
+      <c r="J5" s="92"/>
+      <c r="K5" s="92"/>
+      <c r="L5" s="92"/>
+      <c r="M5" s="92"/>
+      <c r="N5" s="92"/>
+      <c r="O5" s="92"/>
+      <c r="P5" s="93"/>
+    </row>
+    <row r="6" spans="2:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="85" t="s">
         <v>16</v>
       </c>
-      <c r="O4" s="16"/>
-[...22 lines deleted...]
-      <c r="B6" s="22" t="s">
+      <c r="C6" s="88">
+        <v>4825005085</v>
+      </c>
+      <c r="D6" s="63" t="s">
+        <v>100</v>
+      </c>
+      <c r="E6" s="63" t="s">
+        <v>17</v>
+      </c>
+      <c r="F6" s="63" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" s="63" t="s">
         <v>18</v>
       </c>
-      <c r="C6" s="23">
-[...2 lines deleted...]
-      <c r="D6" s="24" t="s">
+      <c r="H6" s="63" t="s">
+        <v>36</v>
+      </c>
+      <c r="I6" s="64" t="s">
+        <v>37</v>
+      </c>
+      <c r="J6" s="65">
+        <v>10800000</v>
+      </c>
+      <c r="K6" s="65">
+        <v>10800000</v>
+      </c>
+      <c r="L6" s="65">
+        <v>0</v>
+      </c>
+      <c r="M6" s="65">
+        <v>10800000</v>
+      </c>
+      <c r="N6" s="65">
+        <v>0</v>
+      </c>
+      <c r="O6" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="P6" s="72" t="s">
         <v>19</v>
       </c>
-      <c r="E6" s="24" t="s">
+      <c r="U6" s="5"/>
+    </row>
+    <row r="7" spans="2:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="86"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G7" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="I7" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="J7" s="8">
+        <v>3983760</v>
+      </c>
+      <c r="K7" s="8">
+        <v>3983760</v>
+      </c>
+      <c r="L7" s="8">
+        <v>3983760</v>
+      </c>
+      <c r="M7" s="8">
+        <v>0</v>
+      </c>
+      <c r="N7" s="8">
+        <v>0</v>
+      </c>
+      <c r="O7" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="P7" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="U7" s="5"/>
+    </row>
+    <row r="8" spans="2:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="86"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G8" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H8" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="I8" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="J8" s="8">
+        <v>3161862</v>
+      </c>
+      <c r="K8" s="8">
+        <v>3161862</v>
+      </c>
+      <c r="L8" s="8">
+        <v>3161862</v>
+      </c>
+      <c r="M8" s="8">
+        <v>0</v>
+      </c>
+      <c r="N8" s="8">
+        <v>0</v>
+      </c>
+      <c r="O8" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="P8" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="U8" s="5"/>
+    </row>
+    <row r="9" spans="2:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="86"/>
+      <c r="C9" s="89"/>
+      <c r="D9" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G9" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H9" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="J9" s="8">
+        <v>16324862.4</v>
+      </c>
+      <c r="K9" s="8">
+        <v>16324862.4</v>
+      </c>
+      <c r="L9" s="8">
+        <v>0</v>
+      </c>
+      <c r="M9" s="8">
+        <v>16324862.4</v>
+      </c>
+      <c r="N9" s="8">
+        <v>0</v>
+      </c>
+      <c r="O9" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="P9" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="U9" s="5"/>
+    </row>
+    <row r="10" spans="2:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="86"/>
+      <c r="C10" s="89"/>
+      <c r="D10" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G10" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H10" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="I10" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="J10" s="8">
+        <v>6130200</v>
+      </c>
+      <c r="K10" s="8">
+        <v>6130200</v>
+      </c>
+      <c r="L10" s="8">
+        <v>6130200</v>
+      </c>
+      <c r="M10" s="8">
+        <v>0</v>
+      </c>
+      <c r="N10" s="8">
+        <v>0</v>
+      </c>
+      <c r="O10" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="P10" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="U10" s="5"/>
+    </row>
+    <row r="11" spans="2:21" ht="195" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="86"/>
+      <c r="C11" s="89"/>
+      <c r="D11" s="6" t="s">
+        <v>126</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F11" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H11" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="I11" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="J11" s="8">
+        <v>10585000</v>
+      </c>
+      <c r="K11" s="8">
+        <v>10585000</v>
+      </c>
+      <c r="L11" s="8">
+        <v>0</v>
+      </c>
+      <c r="M11" s="8">
+        <v>10585000</v>
+      </c>
+      <c r="N11" s="8">
+        <v>0</v>
+      </c>
+      <c r="O11" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="P11" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="U11" s="5"/>
+    </row>
+    <row r="12" spans="2:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="86"/>
+      <c r="C12" s="89"/>
+      <c r="D12" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H12" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="I12" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J12" s="8">
+        <v>9290790</v>
+      </c>
+      <c r="K12" s="8">
+        <v>9290790</v>
+      </c>
+      <c r="L12" s="8">
+        <v>0</v>
+      </c>
+      <c r="M12" s="8">
+        <v>9290790</v>
+      </c>
+      <c r="N12" s="8">
+        <v>0</v>
+      </c>
+      <c r="O12" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="P12" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="U12" s="5"/>
+    </row>
+    <row r="13" spans="2:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="86"/>
+      <c r="C13" s="89"/>
+      <c r="D13" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="I13" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="8">
+        <v>15113973.5</v>
+      </c>
+      <c r="K13" s="8">
+        <v>15113973.5</v>
+      </c>
+      <c r="L13" s="8">
+        <v>9215837.5</v>
+      </c>
+      <c r="M13" s="8">
+        <v>5898136</v>
+      </c>
+      <c r="N13" s="8">
+        <v>0</v>
+      </c>
+      <c r="O13" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="P13" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="U13" s="5"/>
+    </row>
+    <row r="14" spans="2:21" ht="203.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="86"/>
+      <c r="C14" s="89"/>
+      <c r="D14" s="66" t="s">
+        <v>50</v>
+      </c>
+      <c r="E14" s="66" t="s">
+        <v>51</v>
+      </c>
+      <c r="F14" s="66" t="s">
+        <v>52</v>
+      </c>
+      <c r="G14" s="67" t="s">
+        <v>17</v>
+      </c>
+      <c r="H14" s="68" t="s">
+        <v>53</v>
+      </c>
+      <c r="I14" s="68" t="s">
+        <v>28</v>
+      </c>
+      <c r="J14" s="67">
+        <v>89522714.239999995</v>
+      </c>
+      <c r="K14" s="67">
+        <v>89522714.239999995</v>
+      </c>
+      <c r="L14" s="67">
+        <v>83972305.957119986</v>
+      </c>
+      <c r="M14" s="67">
+        <v>5550408.2828800082</v>
+      </c>
+      <c r="N14" s="67">
+        <v>0</v>
+      </c>
+      <c r="O14" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="P14" s="73" t="s">
+        <v>19</v>
+      </c>
+      <c r="U14" s="5"/>
+    </row>
+    <row r="15" spans="2:21" ht="203.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="86"/>
+      <c r="C15" s="89"/>
+      <c r="D15" s="66" t="s">
+        <v>129</v>
+      </c>
+      <c r="E15" s="66" t="s">
+        <v>51</v>
+      </c>
+      <c r="F15" s="66" t="s">
+        <v>52</v>
+      </c>
+      <c r="G15" s="67" t="s">
+        <v>17</v>
+      </c>
+      <c r="H15" s="68" t="s">
+        <v>54</v>
+      </c>
+      <c r="I15" s="68">
+        <v>37558</v>
+      </c>
+      <c r="J15" s="67">
+        <v>3692580</v>
+      </c>
+      <c r="K15" s="67">
+        <v>3692580</v>
+      </c>
+      <c r="L15" s="67">
+        <v>3463640.04</v>
+      </c>
+      <c r="M15" s="67">
+        <v>228939.95999999996</v>
+      </c>
+      <c r="N15" s="67">
+        <v>0</v>
+      </c>
+      <c r="O15" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="P15" s="73" t="s">
+        <v>19</v>
+      </c>
+      <c r="U15" s="5"/>
+    </row>
+    <row r="16" spans="2:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="87"/>
+      <c r="C16" s="90"/>
+      <c r="D16" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H16" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="I16" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="J16" s="8">
+        <v>10784760.4</v>
+      </c>
+      <c r="K16" s="8">
+        <v>10784760.4</v>
+      </c>
+      <c r="L16" s="8">
+        <v>0</v>
+      </c>
+      <c r="M16" s="8">
+        <v>10784760.4</v>
+      </c>
+      <c r="N16" s="8">
+        <v>0</v>
+      </c>
+      <c r="O16" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="P16" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="U16" s="5"/>
+    </row>
+    <row r="17" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="10">
+        <v>11</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>95</v>
+      </c>
+      <c r="C17" s="12"/>
+      <c r="D17" s="13"/>
+      <c r="E17" s="14"/>
+      <c r="F17" s="14"/>
+      <c r="G17" s="14"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="15">
+        <f>SUM(J6:J16)</f>
+        <v>179390502.53999999</v>
+      </c>
+      <c r="K17" s="15">
+        <f>SUM(K6:K16)</f>
+        <v>179390502.53999999</v>
+      </c>
+      <c r="L17" s="15">
+        <f>SUM(L6:L16)</f>
+        <v>109927605.49711999</v>
+      </c>
+      <c r="M17" s="15">
+        <f>SUM(M6:M16)</f>
+        <v>69462897.042880014</v>
+      </c>
+      <c r="N17" s="15">
+        <f>SUM(N6:N16)</f>
+        <v>0</v>
+      </c>
+      <c r="O17" s="15"/>
+      <c r="P17" s="16"/>
+    </row>
+    <row r="18" spans="1:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="85" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" s="88">
+        <v>4826050517</v>
+      </c>
+      <c r="D18" s="57" t="s">
+        <v>97</v>
+      </c>
+      <c r="E18" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="58" t="s">
+        <v>31</v>
+      </c>
+      <c r="I18" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="J18" s="59">
+        <v>8067966.5999999996</v>
+      </c>
+      <c r="K18" s="59">
+        <v>8067966.5999999996</v>
+      </c>
+      <c r="L18" s="59">
+        <v>0</v>
+      </c>
+      <c r="M18" s="59">
+        <v>0</v>
+      </c>
+      <c r="N18" s="59">
+        <v>8067966.5999999996</v>
+      </c>
+      <c r="O18" s="59" t="s">
+        <v>30</v>
+      </c>
+      <c r="P18" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="U18" s="5"/>
+    </row>
+    <row r="19" spans="1:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="86"/>
+      <c r="C19" s="89"/>
+      <c r="D19" s="57" t="s">
+        <v>98</v>
+      </c>
+      <c r="E19" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="57" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="58" t="s">
+        <v>33</v>
+      </c>
+      <c r="I19" s="57" t="s">
+        <v>34</v>
+      </c>
+      <c r="J19" s="59">
+        <v>4617390.24</v>
+      </c>
+      <c r="K19" s="59">
+        <v>4617390.24</v>
+      </c>
+      <c r="L19" s="59">
+        <v>0</v>
+      </c>
+      <c r="M19" s="59">
+        <v>0</v>
+      </c>
+      <c r="N19" s="59">
+        <v>4617390.24</v>
+      </c>
+      <c r="O19" s="59" t="s">
+        <v>30</v>
+      </c>
+      <c r="P19" s="74" t="s">
+        <v>19</v>
+      </c>
+      <c r="U19" s="5"/>
+    </row>
+    <row r="20" spans="1:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="86"/>
+      <c r="C20" s="89"/>
+      <c r="D20" s="55" t="s">
+        <v>99</v>
+      </c>
+      <c r="E20" s="55" t="s">
+        <v>17</v>
+      </c>
+      <c r="F20" s="55" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="H20" s="55" t="s">
+        <v>35</v>
+      </c>
+      <c r="I20" s="61" t="s">
+        <v>17</v>
+      </c>
+      <c r="J20" s="61">
+        <v>6431963.6500000004</v>
+      </c>
+      <c r="K20" s="61">
+        <v>6431963.6500000004</v>
+      </c>
+      <c r="L20" s="61">
+        <v>0</v>
+      </c>
+      <c r="M20" s="61">
+        <v>0</v>
+      </c>
+      <c r="N20" s="61">
+        <v>6431963.6500000004</v>
+      </c>
+      <c r="O20" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="P20" s="75" t="s">
+        <v>19</v>
+      </c>
+      <c r="U20" s="5"/>
+    </row>
+    <row r="21" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="87"/>
+      <c r="C21" s="90"/>
+      <c r="D21" s="55" t="s">
+        <v>113</v>
+      </c>
+      <c r="E21" s="55" t="s">
+        <v>17</v>
+      </c>
+      <c r="F21" s="55" t="s">
+        <v>17</v>
+      </c>
+      <c r="G21" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="H21" s="55" t="s">
+        <v>111</v>
+      </c>
+      <c r="I21" s="61" t="s">
+        <v>112</v>
+      </c>
+      <c r="J21" s="61">
+        <v>4195230.4000000004</v>
+      </c>
+      <c r="K21" s="61">
+        <v>4195230.4000000004</v>
+      </c>
+      <c r="L21" s="61">
+        <v>0</v>
+      </c>
+      <c r="M21" s="61">
+        <v>0</v>
+      </c>
+      <c r="N21" s="61">
+        <v>4195230.4000000004</v>
+      </c>
+      <c r="O21" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="P21" s="75" t="s">
+        <v>19</v>
+      </c>
+      <c r="U21" s="5"/>
+    </row>
+    <row r="22" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="10">
+        <v>4</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="C22" s="12"/>
+      <c r="D22" s="13"/>
+      <c r="E22" s="14"/>
+      <c r="F22" s="14"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="15">
+        <f>SUM(J18:J21)</f>
+        <v>23312550.890000001</v>
+      </c>
+      <c r="K22" s="15">
+        <f t="shared" ref="K22:N22" si="0">SUM(K18:K21)</f>
+        <v>23312550.890000001</v>
+      </c>
+      <c r="L22" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="M22" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N22" s="15">
+        <f t="shared" si="0"/>
+        <v>23312550.890000001</v>
+      </c>
+      <c r="O22" s="15"/>
+      <c r="P22" s="16"/>
+    </row>
+    <row r="23" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B23" s="54" t="s">
+        <v>71</v>
+      </c>
+      <c r="C23" s="55">
+        <v>4824003085</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G23" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H23" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="I23" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="J23" s="8">
+        <v>11497241.24</v>
+      </c>
+      <c r="K23" s="8">
+        <v>11497241.24</v>
+      </c>
+      <c r="L23" s="8">
+        <v>0</v>
+      </c>
+      <c r="M23" s="8">
+        <v>4200000</v>
+      </c>
+      <c r="N23" s="8">
+        <f>K23-M23</f>
+        <v>7297241.2400000002</v>
+      </c>
+      <c r="O23" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="P23" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="U23" s="5"/>
+    </row>
+    <row r="24" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="10">
+        <v>1</v>
+      </c>
+      <c r="B24" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C24" s="12"/>
+      <c r="D24" s="13"/>
+      <c r="E24" s="14"/>
+      <c r="F24" s="14"/>
+      <c r="G24" s="14"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="14"/>
+      <c r="J24" s="15">
+        <f>SUM(J23)</f>
+        <v>11497241.24</v>
+      </c>
+      <c r="K24" s="15">
+        <f t="shared" ref="K24:N24" si="1">SUM(K23)</f>
+        <v>11497241.24</v>
+      </c>
+      <c r="L24" s="15">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M24" s="15">
+        <f t="shared" si="1"/>
+        <v>4200000</v>
+      </c>
+      <c r="N24" s="15">
+        <f t="shared" si="1"/>
+        <v>7297241.2400000002</v>
+      </c>
+      <c r="O24" s="15"/>
+      <c r="P24" s="16"/>
+    </row>
+    <row r="25" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="54" t="s">
+        <v>89</v>
+      </c>
+      <c r="C25" s="55">
+        <v>4825013424</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F25" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G25" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="H25" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="I25" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="J25" s="8">
+        <v>12295000</v>
+      </c>
+      <c r="K25" s="8">
+        <v>12295000</v>
+      </c>
+      <c r="L25" s="8">
+        <v>0</v>
+      </c>
+      <c r="M25" s="8">
+        <v>12295000</v>
+      </c>
+      <c r="N25" s="8">
+        <v>0</v>
+      </c>
+      <c r="O25" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="P25" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="U25" s="5"/>
+    </row>
+    <row r="26" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="10">
+        <v>1</v>
+      </c>
+      <c r="B26" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C26" s="12"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="14"/>
+      <c r="F26" s="14"/>
+      <c r="G26" s="14"/>
+      <c r="H26" s="14"/>
+      <c r="I26" s="14"/>
+      <c r="J26" s="15">
+        <f>SUM(J25)</f>
+        <v>12295000</v>
+      </c>
+      <c r="K26" s="15">
+        <f t="shared" ref="K26:N26" si="2">SUM(K25)</f>
+        <v>12295000</v>
+      </c>
+      <c r="L26" s="15">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M26" s="15">
+        <f t="shared" si="2"/>
+        <v>12295000</v>
+      </c>
+      <c r="N26" s="15">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="O26" s="15"/>
+      <c r="P26" s="16"/>
+    </row>
+    <row r="27" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="54" t="s">
+        <v>65</v>
+      </c>
+      <c r="C27" s="55">
+        <v>4826056283</v>
+      </c>
+      <c r="D27" s="66" t="s">
+        <v>66</v>
+      </c>
+      <c r="E27" s="66" t="s">
+        <v>67</v>
+      </c>
+      <c r="F27" s="66" t="s">
+        <v>68</v>
+      </c>
+      <c r="G27" s="67" t="s">
+        <v>59</v>
+      </c>
+      <c r="H27" s="68" t="s">
+        <v>69</v>
+      </c>
+      <c r="I27" s="68" t="s">
+        <v>70</v>
+      </c>
+      <c r="J27" s="67">
+        <v>247873098.93000001</v>
+      </c>
+      <c r="K27" s="67">
+        <v>247873098.93000001</v>
+      </c>
+      <c r="L27" s="67">
+        <v>214390500</v>
+      </c>
+      <c r="M27" s="67">
+        <v>33482598.93</v>
+      </c>
+      <c r="N27" s="67">
+        <v>0</v>
+      </c>
+      <c r="O27" s="67" t="s">
+        <v>30</v>
+      </c>
+      <c r="P27" s="73" t="s">
+        <v>19</v>
+      </c>
+      <c r="U27" s="5"/>
+    </row>
+    <row r="28" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="10">
+        <v>1</v>
+      </c>
+      <c r="B28" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C28" s="12"/>
+      <c r="D28" s="13"/>
+      <c r="E28" s="14"/>
+      <c r="F28" s="14"/>
+      <c r="G28" s="14"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="14"/>
+      <c r="J28" s="15">
+        <f>SUM(J27)</f>
+        <v>247873098.93000001</v>
+      </c>
+      <c r="K28" s="15">
+        <f t="shared" ref="K28:N28" si="3">SUM(K27)</f>
+        <v>247873098.93000001</v>
+      </c>
+      <c r="L28" s="15">
+        <f t="shared" si="3"/>
+        <v>214390500</v>
+      </c>
+      <c r="M28" s="15">
+        <f t="shared" si="3"/>
+        <v>33482598.93</v>
+      </c>
+      <c r="N28" s="15">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="O28" s="15"/>
+      <c r="P28" s="16"/>
+    </row>
+    <row r="29" spans="1:21" ht="150" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="85" t="s">
+        <v>57</v>
+      </c>
+      <c r="C29" s="88">
+        <v>4826129728</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G29" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="H29" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I29" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="J29" s="8">
+        <v>4300000</v>
+      </c>
+      <c r="K29" s="8">
+        <v>4300000</v>
+      </c>
+      <c r="L29" s="8">
+        <v>0</v>
+      </c>
+      <c r="M29" s="8">
+        <v>4300000</v>
+      </c>
+      <c r="N29" s="8">
+        <v>0</v>
+      </c>
+      <c r="O29" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="P29" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="U29" s="5"/>
+    </row>
+    <row r="30" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="87"/>
+      <c r="C30" s="90"/>
+      <c r="D30" s="69" t="s">
+        <v>88</v>
+      </c>
+      <c r="E30" s="69" t="s">
+        <v>17</v>
+      </c>
+      <c r="F30" s="69" t="s">
+        <v>17</v>
+      </c>
+      <c r="G30" s="69" t="s">
+        <v>59</v>
+      </c>
+      <c r="H30" s="70" t="s">
+        <v>17</v>
+      </c>
+      <c r="I30" s="69" t="s">
+        <v>60</v>
+      </c>
+      <c r="J30" s="71">
+        <v>3009800</v>
+      </c>
+      <c r="K30" s="71">
+        <v>3009800</v>
+      </c>
+      <c r="L30" s="71">
+        <v>0</v>
+      </c>
+      <c r="M30" s="71">
+        <v>3009800</v>
+      </c>
+      <c r="N30" s="71">
+        <v>0</v>
+      </c>
+      <c r="O30" s="71" t="s">
+        <v>30</v>
+      </c>
+      <c r="P30" s="76" t="s">
+        <v>19</v>
+      </c>
+      <c r="U30" s="5"/>
+    </row>
+    <row r="31" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="10">
+        <v>2</v>
+      </c>
+      <c r="B31" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="C31" s="12"/>
+      <c r="D31" s="13"/>
+      <c r="E31" s="14"/>
+      <c r="F31" s="14"/>
+      <c r="G31" s="14"/>
+      <c r="H31" s="14"/>
+      <c r="I31" s="14"/>
+      <c r="J31" s="15">
+        <f>SUM(J29:J30)</f>
+        <v>7309800</v>
+      </c>
+      <c r="K31" s="15">
+        <f t="shared" ref="K31:N31" si="4">SUM(K29:K30)</f>
+        <v>7309800</v>
+      </c>
+      <c r="L31" s="15">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M31" s="15">
+        <f t="shared" si="4"/>
+        <v>7309800</v>
+      </c>
+      <c r="N31" s="15">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="O31" s="15"/>
+      <c r="P31" s="16"/>
+    </row>
+    <row r="32" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="54" t="s">
+        <v>61</v>
+      </c>
+      <c r="C32" s="55">
+        <v>4826074733</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="H32" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="I32" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="J32" s="8">
+        <v>10000000</v>
+      </c>
+      <c r="K32" s="8">
+        <v>10000000</v>
+      </c>
+      <c r="L32" s="8">
+        <v>0</v>
+      </c>
+      <c r="M32" s="8">
+        <v>10000000</v>
+      </c>
+      <c r="N32" s="8">
+        <v>0</v>
+      </c>
+      <c r="O32" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="P32" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="U32" s="5"/>
+    </row>
+    <row r="33" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="10">
+        <v>1</v>
+      </c>
+      <c r="B33" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C33" s="12"/>
+      <c r="D33" s="13"/>
+      <c r="E33" s="14"/>
+      <c r="F33" s="14"/>
+      <c r="G33" s="14"/>
+      <c r="H33" s="14"/>
+      <c r="I33" s="14"/>
+      <c r="J33" s="15">
+        <f>SUM(J32)</f>
+        <v>10000000</v>
+      </c>
+      <c r="K33" s="15">
+        <f t="shared" ref="K33:N33" si="5">SUM(K32)</f>
+        <v>10000000</v>
+      </c>
+      <c r="L33" s="15">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="M33" s="15">
+        <f t="shared" si="5"/>
+        <v>10000000</v>
+      </c>
+      <c r="N33" s="15">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="O33" s="15"/>
+      <c r="P33" s="16"/>
+    </row>
+    <row r="34" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B34" s="54" t="s">
+        <v>75</v>
+      </c>
+      <c r="C34" s="55">
+        <v>4817003609</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="E34" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F34" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G34" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="F6" s="24" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="24" t="s">
+      <c r="H34" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="I34" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="J34" s="8">
+        <v>11800000</v>
+      </c>
+      <c r="K34" s="8">
+        <v>11800000</v>
+      </c>
+      <c r="L34" s="8">
+        <v>0</v>
+      </c>
+      <c r="M34" s="8">
+        <v>11800000</v>
+      </c>
+      <c r="N34" s="8">
+        <v>0</v>
+      </c>
+      <c r="O34" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="P34" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="U34" s="5"/>
+    </row>
+    <row r="35" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="10">
+        <v>1</v>
+      </c>
+      <c r="B35" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="H6" s="25" t="s">
-[...2 lines deleted...]
-      <c r="I6" s="24" t="s">
+      <c r="C35" s="12"/>
+      <c r="D35" s="13"/>
+      <c r="E35" s="14"/>
+      <c r="F35" s="14"/>
+      <c r="G35" s="14"/>
+      <c r="H35" s="14"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="15">
+        <f>SUM(J34)</f>
+        <v>11800000</v>
+      </c>
+      <c r="K35" s="15">
+        <f t="shared" ref="K35:N35" si="6">SUM(K34)</f>
+        <v>11800000</v>
+      </c>
+      <c r="L35" s="15">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="M35" s="15">
+        <f t="shared" si="6"/>
+        <v>11800000</v>
+      </c>
+      <c r="N35" s="15">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="O35" s="15"/>
+      <c r="P35" s="16"/>
+    </row>
+    <row r="36" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B36" s="77" t="s">
+        <v>79</v>
+      </c>
+      <c r="C36" s="62">
+        <v>4826143384</v>
+      </c>
+      <c r="D36" s="63" t="s">
+        <v>80</v>
+      </c>
+      <c r="E36" s="63" t="s">
+        <v>17</v>
+      </c>
+      <c r="F36" s="63" t="s">
+        <v>17</v>
+      </c>
+      <c r="G36" s="63" t="s">
+        <v>81</v>
+      </c>
+      <c r="H36" s="64" t="s">
+        <v>82</v>
+      </c>
+      <c r="I36" s="7"/>
+      <c r="J36" s="65">
+        <v>33500000</v>
+      </c>
+      <c r="K36" s="65">
+        <v>33500000</v>
+      </c>
+      <c r="L36" s="65">
+        <v>0</v>
+      </c>
+      <c r="M36" s="65">
+        <v>33500000</v>
+      </c>
+      <c r="N36" s="65">
+        <v>0</v>
+      </c>
+      <c r="O36" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="P36" s="72" t="s">
+        <v>19</v>
+      </c>
+      <c r="U36" s="5"/>
+    </row>
+    <row r="37" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="10">
+        <v>1</v>
+      </c>
+      <c r="B37" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C37" s="12"/>
+      <c r="D37" s="13"/>
+      <c r="E37" s="14"/>
+      <c r="F37" s="14"/>
+      <c r="G37" s="14"/>
+      <c r="H37" s="14"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="15">
+        <f>SUM(J36)</f>
+        <v>33500000</v>
+      </c>
+      <c r="K37" s="15">
+        <f t="shared" ref="K37:N37" si="7">SUM(K36)</f>
+        <v>33500000</v>
+      </c>
+      <c r="L37" s="15">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="M37" s="15">
+        <f t="shared" si="7"/>
+        <v>33500000</v>
+      </c>
+      <c r="N37" s="15">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="O37" s="15"/>
+      <c r="P37" s="16"/>
+    </row>
+    <row r="38" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B38" s="78" t="s">
+        <v>83</v>
+      </c>
+      <c r="C38" s="56">
+        <v>4802003532</v>
+      </c>
+      <c r="D38" s="69" t="s">
+        <v>84</v>
+      </c>
+      <c r="E38" s="69" t="s">
+        <v>17</v>
+      </c>
+      <c r="F38" s="69" t="s">
+        <v>17</v>
+      </c>
+      <c r="G38" s="69" t="s">
+        <v>85</v>
+      </c>
+      <c r="H38" s="70" t="s">
+        <v>86</v>
+      </c>
+      <c r="I38" s="69" t="s">
+        <v>87</v>
+      </c>
+      <c r="J38" s="71">
+        <v>9940510.5199999996</v>
+      </c>
+      <c r="K38" s="71">
+        <v>9940510.5199999996</v>
+      </c>
+      <c r="L38" s="71">
+        <v>0</v>
+      </c>
+      <c r="M38" s="71">
+        <v>9940510.5199999996</v>
+      </c>
+      <c r="N38" s="71">
+        <v>0</v>
+      </c>
+      <c r="O38" s="71" t="s">
+        <v>30</v>
+      </c>
+      <c r="P38" s="76" t="s">
+        <v>19</v>
+      </c>
+      <c r="U38" s="5"/>
+    </row>
+    <row r="39" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="10">
+        <v>1</v>
+      </c>
+      <c r="B39" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C39" s="12"/>
+      <c r="D39" s="13"/>
+      <c r="E39" s="14"/>
+      <c r="F39" s="14"/>
+      <c r="G39" s="14"/>
+      <c r="H39" s="14"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="15">
+        <f>SUM(J38)</f>
+        <v>9940510.5199999996</v>
+      </c>
+      <c r="K39" s="15">
+        <f t="shared" ref="K39:N39" si="8">SUM(K38)</f>
+        <v>9940510.5199999996</v>
+      </c>
+      <c r="L39" s="15">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="M39" s="15">
+        <f t="shared" si="8"/>
+        <v>9940510.5199999996</v>
+      </c>
+      <c r="N39" s="15">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="O39" s="15"/>
+      <c r="P39" s="16"/>
+    </row>
+    <row r="40" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B40" s="54" t="s">
         <v>23</v>
       </c>
-      <c r="J6" s="26">
-[...17 lines deleted...]
-      <c r="P6" s="27" t="s">
+      <c r="C40" s="55">
+        <v>4826121447</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F40" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G40" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="U6" s="28"/>
-[...13 lines deleted...]
-      <c r="G7" s="31" t="s">
+      <c r="H40" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="I40" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="J40" s="8">
+        <v>19900000</v>
+      </c>
+      <c r="K40" s="8">
+        <v>19900000</v>
+      </c>
+      <c r="L40" s="8">
+        <v>0</v>
+      </c>
+      <c r="M40" s="8">
+        <v>19900000</v>
+      </c>
+      <c r="N40" s="8">
+        <v>0</v>
+      </c>
+      <c r="O40" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="P40" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="U40" s="5"/>
+    </row>
+    <row r="41" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="10">
+        <v>1</v>
+      </c>
+      <c r="B41" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="H7" s="32" t="s">
+      <c r="C41" s="12"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="14"/>
+      <c r="F41" s="14"/>
+      <c r="G41" s="14"/>
+      <c r="H41" s="14"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="15">
+        <f>SUM(J40)</f>
+        <v>19900000</v>
+      </c>
+      <c r="K41" s="15">
+        <f t="shared" ref="K41:N41" si="9">SUM(K40)</f>
+        <v>19900000</v>
+      </c>
+      <c r="L41" s="15">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="M41" s="15">
+        <f t="shared" si="9"/>
+        <v>19900000</v>
+      </c>
+      <c r="N41" s="15">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="O41" s="15"/>
+      <c r="P41" s="16"/>
+    </row>
+    <row r="42" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B42" s="79" t="s">
+        <v>107</v>
+      </c>
+      <c r="C42" s="80">
+        <v>4802002585</v>
+      </c>
+      <c r="D42" s="81" t="s">
+        <v>108</v>
+      </c>
+      <c r="E42" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="F42" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="G42" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="H42" s="82" t="s">
+        <v>110</v>
+      </c>
+      <c r="I42" s="81" t="s">
+        <v>109</v>
+      </c>
+      <c r="J42" s="83">
+        <v>7453500</v>
+      </c>
+      <c r="K42" s="83">
+        <v>7453500</v>
+      </c>
+      <c r="L42" s="83">
+        <v>0</v>
+      </c>
+      <c r="M42" s="83">
+        <v>0</v>
+      </c>
+      <c r="N42" s="83">
+        <v>7453500</v>
+      </c>
+      <c r="O42" s="83" t="s">
+        <v>30</v>
+      </c>
+      <c r="P42" s="84" t="s">
+        <v>19</v>
+      </c>
+      <c r="U42" s="5"/>
+    </row>
+    <row r="43" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="10">
+        <v>1</v>
+      </c>
+      <c r="B43" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C43" s="12"/>
+      <c r="D43" s="13"/>
+      <c r="E43" s="14"/>
+      <c r="F43" s="14"/>
+      <c r="G43" s="14"/>
+      <c r="H43" s="14"/>
+      <c r="I43" s="14"/>
+      <c r="J43" s="15">
+        <f>SUM(J42)</f>
+        <v>7453500</v>
+      </c>
+      <c r="K43" s="15">
+        <f t="shared" ref="K43:N43" si="10">SUM(K42)</f>
+        <v>7453500</v>
+      </c>
+      <c r="L43" s="15">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="M43" s="15">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="N43" s="15">
+        <f t="shared" si="10"/>
+        <v>7453500</v>
+      </c>
+      <c r="O43" s="15"/>
+      <c r="P43" s="16"/>
+    </row>
+    <row r="44" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B44" s="54" t="s">
+        <v>115</v>
+      </c>
+      <c r="C44" s="55">
+        <v>4808002630</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F44" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G44" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H44" s="7"/>
+      <c r="I44" s="6"/>
+      <c r="J44" s="8">
+        <v>3482333.33</v>
+      </c>
+      <c r="K44" s="8">
+        <v>3482333.33</v>
+      </c>
+      <c r="L44" s="8">
+        <v>0</v>
+      </c>
+      <c r="M44" s="8">
+        <v>3482333.33</v>
+      </c>
+      <c r="N44" s="8">
+        <v>0</v>
+      </c>
+      <c r="O44" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="P44" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="U44" s="5"/>
+    </row>
+    <row r="45" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="10">
+        <v>1</v>
+      </c>
+      <c r="B45" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C45" s="12"/>
+      <c r="D45" s="13"/>
+      <c r="E45" s="14"/>
+      <c r="F45" s="14"/>
+      <c r="G45" s="14"/>
+      <c r="H45" s="14"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="15">
+        <f>SUM(J44)</f>
+        <v>3482333.33</v>
+      </c>
+      <c r="K45" s="15">
+        <f t="shared" ref="K45:N45" si="11">SUM(K44)</f>
+        <v>3482333.33</v>
+      </c>
+      <c r="L45" s="15">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="M45" s="15">
+        <f t="shared" si="11"/>
+        <v>3482333.33</v>
+      </c>
+      <c r="N45" s="15">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="O45" s="15"/>
+      <c r="P45" s="16"/>
+    </row>
+    <row r="46" spans="1:21" ht="150" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="79" t="s">
+        <v>117</v>
+      </c>
+      <c r="C46" s="80">
+        <v>4826143955</v>
+      </c>
+      <c r="D46" s="81" t="s">
+        <v>131</v>
+      </c>
+      <c r="E46" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="F46" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="G46" s="81" t="s">
+        <v>17</v>
+      </c>
+      <c r="H46" s="82" t="s">
+        <v>118</v>
+      </c>
+      <c r="I46" s="81"/>
+      <c r="J46" s="83">
+        <v>22873228.079999998</v>
+      </c>
+      <c r="K46" s="83">
+        <v>22873228.079999998</v>
+      </c>
+      <c r="L46" s="83">
+        <v>0</v>
+      </c>
+      <c r="M46" s="83">
+        <v>22873228.079999998</v>
+      </c>
+      <c r="N46" s="83">
+        <v>0</v>
+      </c>
+      <c r="O46" s="83" t="s">
+        <v>30</v>
+      </c>
+      <c r="P46" s="84" t="s">
+        <v>19</v>
+      </c>
+      <c r="U46" s="5"/>
+    </row>
+    <row r="47" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="10">
+        <v>1</v>
+      </c>
+      <c r="B47" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C47" s="12"/>
+      <c r="D47" s="13"/>
+      <c r="E47" s="14"/>
+      <c r="F47" s="14"/>
+      <c r="G47" s="14"/>
+      <c r="H47" s="14"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="15">
+        <f>SUM(J46)</f>
+        <v>22873228.079999998</v>
+      </c>
+      <c r="K47" s="15">
+        <f t="shared" ref="K47:N47" si="12">SUM(K46)</f>
+        <v>22873228.079999998</v>
+      </c>
+      <c r="L47" s="15">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="M47" s="15">
+        <f t="shared" si="12"/>
+        <v>22873228.079999998</v>
+      </c>
+      <c r="N47" s="15">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="O47" s="15"/>
+      <c r="P47" s="16"/>
+    </row>
+    <row r="48" spans="1:21" ht="168" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B48" s="85" t="s">
+        <v>119</v>
+      </c>
+      <c r="C48" s="88">
+        <v>4826008716</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F48" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G48" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H48" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="I48" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="J48" s="8">
+        <v>5181226.24</v>
+      </c>
+      <c r="K48" s="8">
+        <v>5181226.24</v>
+      </c>
+      <c r="L48" s="8">
+        <v>0</v>
+      </c>
+      <c r="M48" s="8">
+        <v>5181226.24</v>
+      </c>
+      <c r="N48" s="8">
+        <v>0</v>
+      </c>
+      <c r="O48" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="P48" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="U48" s="5"/>
+    </row>
+    <row r="49" spans="1:21" ht="168" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="87"/>
+      <c r="C49" s="90"/>
+      <c r="D49" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F49" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G49" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="H49" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="I49" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="J49" s="8">
+        <v>4761025.03</v>
+      </c>
+      <c r="K49" s="8">
+        <v>4761025.03</v>
+      </c>
+      <c r="L49" s="8">
+        <v>0</v>
+      </c>
+      <c r="M49" s="8">
+        <v>4761025.03</v>
+      </c>
+      <c r="N49" s="8">
+        <v>0</v>
+      </c>
+      <c r="O49" s="8" t="s">
+        <v>30</v>
+      </c>
+      <c r="P49" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="U49" s="5"/>
+    </row>
+    <row r="50" spans="1:21" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="10">
+        <v>2</v>
+      </c>
+      <c r="B50" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="I7" s="31" t="s">
-[...34 lines deleted...]
-      <c r="F8" s="35" t="s">
+      <c r="C50" s="12"/>
+      <c r="D50" s="13"/>
+      <c r="E50" s="14"/>
+      <c r="F50" s="14"/>
+      <c r="G50" s="14"/>
+      <c r="H50" s="14"/>
+      <c r="I50" s="14"/>
+      <c r="J50" s="15">
+        <f>SUM(J48:J49)</f>
+        <v>9942251.2699999996</v>
+      </c>
+      <c r="K50" s="15">
+        <f t="shared" ref="K50:N50" si="13">SUM(K48:K49)</f>
+        <v>9942251.2699999996</v>
+      </c>
+      <c r="L50" s="15">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M50" s="15">
+        <f t="shared" si="13"/>
+        <v>9942251.2699999996</v>
+      </c>
+      <c r="N50" s="15">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="O50" s="15"/>
+      <c r="P50" s="16"/>
+    </row>
+    <row r="51" spans="1:21" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="10">
+        <f>SUM(A4:A50)</f>
         <v>30</v>
       </c>
-      <c r="G8" s="36" t="s">
+      <c r="B51" s="94" t="s">
+        <v>125</v>
+      </c>
+      <c r="C51" s="95"/>
+      <c r="D51" s="95"/>
+      <c r="E51" s="96"/>
+      <c r="F51" s="40"/>
+      <c r="G51" s="40"/>
+      <c r="H51" s="41"/>
+      <c r="I51" s="42">
+        <f>I54+I53+I52</f>
+        <v>30</v>
+      </c>
+      <c r="J51" s="43">
+        <f>J17+J22+J24+J26+J28+J31+J33+J35+J37+J39+J41+J43+J45+J47+J50</f>
+        <v>610570016.80000007</v>
+      </c>
+      <c r="K51" s="43">
+        <f>K52+K53+K54</f>
+        <v>610570016.80000007</v>
+      </c>
+      <c r="L51" s="43">
+        <f t="shared" ref="L51:N51" si="14">L52+L53+L54</f>
+        <v>324318105.49712002</v>
+      </c>
+      <c r="M51" s="43">
+        <f t="shared" si="14"/>
+        <v>248188619.17287999</v>
+      </c>
+      <c r="N51" s="43">
+        <f t="shared" si="14"/>
+        <v>38063292.130000003</v>
+      </c>
+      <c r="O51" s="43"/>
+      <c r="P51" s="44"/>
+    </row>
+    <row r="52" spans="1:21" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="48" t="s">
+        <v>96</v>
+      </c>
+      <c r="C52" s="49"/>
+      <c r="D52" s="49"/>
+      <c r="E52" s="50"/>
+      <c r="F52" s="17"/>
+      <c r="G52" s="17"/>
+      <c r="H52" s="17"/>
+      <c r="I52" s="18">
+        <v>3</v>
+      </c>
+      <c r="J52" s="19">
+        <f>J14+J15+J27</f>
+        <v>341088393.17000002</v>
+      </c>
+      <c r="K52" s="19">
+        <f>K14+K15+K27</f>
+        <v>341088393.17000002</v>
+      </c>
+      <c r="L52" s="19">
+        <f>L14+L15+L27</f>
+        <v>301826445.99712002</v>
+      </c>
+      <c r="M52" s="19">
+        <f>M14+M15+M27</f>
+        <v>39261947.172880009</v>
+      </c>
+      <c r="N52" s="19">
+        <f>N14+N15+N27</f>
+        <v>0</v>
+      </c>
+      <c r="O52" s="19"/>
+      <c r="P52" s="20"/>
+    </row>
+    <row r="53" spans="1:21" ht="69.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="45" t="s">
+        <v>123</v>
+      </c>
+      <c r="C53" s="46"/>
+      <c r="D53" s="46"/>
+      <c r="E53" s="47"/>
+      <c r="F53" s="21"/>
+      <c r="G53" s="21"/>
+      <c r="H53" s="21"/>
+      <c r="I53" s="22">
         <v>21</v>
       </c>
-      <c r="H8" s="37" t="s">
-[...1898 lines deleted...]
-      <c r="O52" s="74" t="s">
+      <c r="J53" s="23">
+        <f>J6+J7+J8+J9+J10+J11+J12+J13+J16+J29+J30+J32+J23+J34+J36+J38+J25+J40+J44+J48+J49</f>
+        <v>215842344.66000006</v>
+      </c>
+      <c r="K53" s="23">
+        <f t="shared" ref="K53:N53" si="15">K6+K7+K8+K9+K10+K11+K12+K13+K16+K29+K30+K32+K23+K34+K36+K38+K25+K40+K44+K48+K49</f>
+        <v>215842344.66000006</v>
+      </c>
+      <c r="L53" s="23">
+        <f t="shared" si="15"/>
+        <v>22491659.5</v>
+      </c>
+      <c r="M53" s="23">
+        <f t="shared" si="15"/>
+        <v>186053443.92000002</v>
+      </c>
+      <c r="N53" s="23">
+        <f t="shared" si="15"/>
+        <v>7297241.2400000002</v>
+      </c>
+      <c r="O53" s="23"/>
+      <c r="P53" s="24"/>
+    </row>
+    <row r="54" spans="1:21" ht="69.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B54" s="51" t="s">
         <v>132</v>
       </c>
-      <c r="P52" s="76" t="s">
-[...103 lines deleted...]
-      <c r="L55" s="90">
+      <c r="C54" s="52"/>
+      <c r="D54" s="52"/>
+      <c r="E54" s="53"/>
+      <c r="F54" s="25"/>
+      <c r="G54" s="25"/>
+      <c r="H54" s="25"/>
+      <c r="I54" s="26">
+        <v>6</v>
+      </c>
+      <c r="J54" s="27">
+        <f>J18+J19+J20+J21+J42+J46</f>
+        <v>53639278.969999999</v>
+      </c>
+      <c r="K54" s="27">
+        <f t="shared" ref="K54:N54" si="16">K18+K19+K20+K21+K42+K46</f>
+        <v>53639278.969999999</v>
+      </c>
+      <c r="L54" s="27">
         <f t="shared" si="16"/>
-        <v>33045521.600000001</v>
-[...1 lines deleted...]
-      <c r="M55" s="90">
+        <v>0</v>
+      </c>
+      <c r="M54" s="27">
         <f t="shared" si="16"/>
-        <v>3268238.4000000004</v>
-[...1 lines deleted...]
-      <c r="N55" s="90">
+        <v>22873228.079999998</v>
+      </c>
+      <c r="N54" s="27">
         <f t="shared" si="16"/>
-        <v>0</v>
-[...89 lines deleted...]
-      <c r="J61" s="115"/>
+        <v>30766050.890000001</v>
+      </c>
+      <c r="O54" s="27"/>
+      <c r="P54" s="28"/>
+    </row>
+    <row r="55" spans="1:21" ht="28.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B55" s="29"/>
+      <c r="C55" s="30"/>
+      <c r="D55" s="30"/>
+      <c r="E55" s="31"/>
+      <c r="F55" s="32"/>
+      <c r="G55" s="32"/>
+      <c r="H55" s="31"/>
+      <c r="I55" s="31"/>
+      <c r="J55" s="31"/>
+      <c r="K55" s="31"/>
+      <c r="L55" s="31"/>
+      <c r="M55" s="32"/>
+      <c r="N55" s="32"/>
+      <c r="O55" s="33"/>
+      <c r="P55" s="34"/>
+    </row>
+    <row r="58" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="J58" s="39"/>
     </row>
   </sheetData>
-  <mergeCells count="24">
-[...10 lines deleted...]
-    <mergeCell ref="P3:P4"/>
+  <mergeCells count="23">
+    <mergeCell ref="C48:C49"/>
     <mergeCell ref="B5:P5"/>
-    <mergeCell ref="B6:B16"/>
-    <mergeCell ref="C6:C16"/>
+    <mergeCell ref="B51:E51"/>
     <mergeCell ref="B2:P2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
+    <mergeCell ref="K3:N3"/>
+    <mergeCell ref="O3:O4"/>
+    <mergeCell ref="P3:P4"/>
+    <mergeCell ref="B48:B49"/>
+    <mergeCell ref="B6:B16"/>
+    <mergeCell ref="C6:C16"/>
+    <mergeCell ref="B29:B30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="B18:B21"/>
+    <mergeCell ref="C18:C21"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="эл. аукцион; эл. конкурс" sqref="P58 P33 P40 P22 P13:P14 P18 P20 P31 P44 P46 P48 P50 P52" xr:uid="{A4A57165-76EF-4319-8B6D-A5C35D9F56AD}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="эл. аукцион; эл. конкурс" sqref="P55 P32 P6 P42 P23 P34 P36 P38 P29:P30 P25 P40 P20 P44 P46 P49" xr:uid="{A4A57165-76EF-4319-8B6D-A5C35D9F56AD}">
       <formula1>"эл. аукцион, эл. конкурс, запрос котировок в эл. форме"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0" right="0" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="25" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>ЦЗ_ИЮЛЬ </vt:lpstr>
-      <vt:lpstr>'ЦЗ_ИЮЛЬ '!Область_печати</vt:lpstr>
+      <vt:lpstr>ЦЗ_АВГУСТ</vt:lpstr>
+      <vt:lpstr>ЦЗ_АВГУСТ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>u1505</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>