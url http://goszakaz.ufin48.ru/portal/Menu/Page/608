--- v0 (2025-12-07)
+++ v1 (2026-07-08)
@@ -3,413 +3,265 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2025 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Централизация закупок_2025\2025_МЗ\МКУ\Декабрь\ОКУ\На сайт\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ИТ_2026\7. Июль_2026\03.07.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1226F144-96B7-44FD-8E61-DE624C1D1657}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7C51FC1D-9703-485F-96F1-AD70CB743A4A}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ДЕКАБРЬ_IT" sheetId="1" r:id="rId1"/>
+    <sheet name="ИЮЛЬ_IT" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ДЕКАБРЬ_IT!$A$1:$S$32</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ИЮЛЬ_IT!$A$4:$U$12</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">ИЮЛЬ_IT!$A$1:$R$12</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="O29" i="1" l="1"/>
-[...9 lines deleted...]
-  <c r="L29" i="1" l="1"/>
+  <c r="M9" i="1" l="1"/>
+  <c r="N12" i="1" l="1"/>
+  <c r="O12" i="1"/>
+  <c r="P12" i="1"/>
+  <c r="Q12" i="1"/>
+  <c r="M12" i="1"/>
+  <c r="O9" i="1"/>
+  <c r="P9" i="1"/>
+  <c r="Q9" i="1"/>
+  <c r="N9" i="1"/>
+  <c r="L9" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="41">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Наименование заказчика</t>
   </si>
   <si>
     <t>ИНН заказчика</t>
   </si>
   <si>
     <t>Наименование объекта закупки</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>Идентификационный код закупки</t>
   </si>
   <si>
     <t>Товар (работа. услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>Источник
 финансирования</t>
   </si>
   <si>
-    <t>Предполагаемая дата размещения (месяц)</t>
-[...1 lines deleted...]
-  <si>
     <t>Способ определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
     <t>внебюджетные средства, руб.</t>
   </si>
   <si>
     <t>Наименование муниципального образования</t>
   </si>
   <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
-    <t>город Липецк</t>
-[...1 lines deleted...]
-  <si>
     <t>местный 
 бюджет, руб.</t>
   </si>
   <si>
     <t>Н(М)ЦК, руб.</t>
   </si>
   <si>
     <t>Всего, руб.</t>
   </si>
   <si>
     <t>федеральный
 бюджет, руб.</t>
   </si>
   <si>
-    <t>Администрация города Липецка</t>
-[...1 lines deleted...]
-  <si>
     <t>эл. аукцион</t>
   </si>
   <si>
     <t>№ пункта Перечня товаров, работ, услуг в сфере ИТ,ЗИиС для муниципальных нужд (Постановление Правительства ЛО от 15.08.2023 № 431)</t>
   </si>
   <si>
-    <t xml:space="preserve"> -</t>
-[...201 lines deleted...]
-    <t>0 закупок в рамках гос.программ</t>
+    <t>Липецкий муниципальный округ</t>
+  </si>
+  <si>
+    <t>Поставка ноутбуков</t>
+  </si>
+  <si>
+    <t>263481300411148130100100290002620244</t>
+  </si>
+  <si>
+    <t>26.20.11.110</t>
+  </si>
+  <si>
+    <t>МБОУ СШ С. ИЛЬИНО</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) 
-в сфере информационных технологий, защиты информации и связи на декабрь 2025 года,
+в сфере информационных технологий, защиты информации и связи на июль 2026 года,
 осуществляемого ОКУ "Управление по размещению госзаказа Липецкой области"
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(версия 1)</t>
+      <t>(версия 0)</t>
     </r>
   </si>
   <si>
-    <t>МКУ "ЦБ ДО администрации г. Липецка"</t>
-[...14 lines deleted...]
-    <t>26.20</t>
+    <t>июль</t>
+  </si>
+  <si>
+    <t>0 закупок в рамках нац.проектов</t>
+  </si>
+  <si>
+    <t>город Липецк</t>
+  </si>
+  <si>
+    <t>МБОУ СОШ №77 г. Липецка</t>
+  </si>
+  <si>
+    <t>Поставка моноблоков</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -</t>
+  </si>
+  <si>
+    <t>263482402345148240100100160012620244</t>
+  </si>
+  <si>
+    <t>26.20.15.000</t>
+  </si>
+  <si>
+    <t>0 закупок в рамках гос.программ</t>
+  </si>
+  <si>
+    <t>МБОУ №32 г. Липецка</t>
+  </si>
+  <si>
+    <t>Поставка интерактивных панелей</t>
+  </si>
+  <si>
+    <t>263482603156048260100100100002620244</t>
+  </si>
+  <si>
+    <t>26.20.13.000</t>
+  </si>
+  <si>
+    <r>
+      <t>Итого: 3 закупки для нужд</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> 3 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="20"/>
+        <color indexed="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t>заказчиков</t>
+    </r>
+  </si>
+  <si>
+    <t>3 закупки, относящаяся к категории "Прочие"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -543,59 +395,59 @@
     <font>
       <b/>
       <sz val="20"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
+      <sz val="20"/>
+      <color rgb="FF008000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="20"/>
-      <color rgb="FF008000"/>
+      <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -877,65 +729,50 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...13 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
@@ -972,309 +809,299 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="19">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="11" fillId="0" borderId="19">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="19">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="2" fontId="11" fillId="0" borderId="19">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="19">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="18" fillId="0" borderId="19">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="10" fillId="3" borderId="12" xfId="3" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="3" borderId="12" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="3" borderId="18" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="13" fillId="7" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="12" fillId="7" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="7" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="4" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="15" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="22" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="7" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="4" fontId="23" fillId="6" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="6" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="6" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="22" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="6" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="4" fontId="7" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="12">
     <cellStyle name="xl191" xfId="6" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="xl198" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="xl199" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="xl200" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="xl25" xfId="9" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="xl34" xfId="10" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Обычный 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Обычный 3 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Обычный 4" xfId="7" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Обычный 5" xfId="11" xr:uid="{DA5C6BE1-79A0-414C-9B60-0053BA05BC93}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF008000"/>
     </mruColors>
   </colors>
   <extLst>
@@ -1540,1777 +1367,576 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:V32"/>
+  <dimension ref="A1:U12"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="41" zoomScaleNormal="41" zoomScaleSheetLayoutView="40" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="40" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K7" sqref="K7"/>
+      <selection pane="bottomLeft" activeCell="A10" sqref="A10:E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.5703125" customWidth="1"/>
     <col min="3" max="3" width="45" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" customWidth="1"/>
     <col min="5" max="5" width="87.5703125" customWidth="1"/>
     <col min="6" max="6" width="38.85546875" customWidth="1"/>
     <col min="7" max="9" width="34.85546875" customWidth="1"/>
     <col min="10" max="10" width="53.42578125" customWidth="1"/>
     <col min="11" max="11" width="39.7109375" customWidth="1"/>
     <col min="12" max="17" width="32.140625" customWidth="1"/>
-    <col min="18" max="18" width="32.140625" hidden="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="20" max="20" width="25.140625" customWidth="1"/>
+    <col min="18" max="18" width="28.28515625" customWidth="1"/>
+    <col min="19" max="19" width="25.140625" customWidth="1"/>
+    <col min="20" max="20" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="54.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="S1" s="43"/>
+    <row r="1" spans="1:21" ht="54.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
+      <c r="Q1" s="36"/>
+      <c r="R1" s="36"/>
     </row>
-    <row r="2" spans="1:19" ht="126" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...20 lines deleted...]
-      <c r="S2" s="65"/>
+    <row r="2" spans="1:21" ht="126" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
+      <c r="R2" s="56"/>
     </row>
-    <row r="3" spans="1:19" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B3" s="74" t="s">
+    <row r="3" spans="1:21" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="65" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="37" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="37" t="s">
+        <v>3</v>
+      </c>
+      <c r="F3" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" s="37" t="s">
+        <v>4</v>
+      </c>
+      <c r="H3" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="I3" s="37" t="s">
+        <v>6</v>
+      </c>
+      <c r="J3" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="K3" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="L3" s="61" t="s">
+        <v>15</v>
+      </c>
+      <c r="M3" s="67" t="s">
+        <v>9</v>
+      </c>
+      <c r="N3" s="68"/>
+      <c r="O3" s="68"/>
+      <c r="P3" s="68"/>
+      <c r="Q3" s="69"/>
+      <c r="R3" s="63" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21" ht="140.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="58"/>
+      <c r="B4" s="66"/>
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="38"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N4" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="O4" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C3" s="44" t="s">
+      <c r="P4" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="Q4" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="R4" s="64"/>
+    </row>
+    <row r="5" spans="1:21" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="46"/>
+      <c r="C5" s="46"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46"/>
+      <c r="G5" s="46"/>
+      <c r="H5" s="46"/>
+      <c r="I5" s="46"/>
+      <c r="J5" s="46"/>
+      <c r="K5" s="46"/>
+      <c r="L5" s="46"/>
+      <c r="M5" s="46"/>
+      <c r="N5" s="46"/>
+      <c r="O5" s="46"/>
+      <c r="P5" s="46"/>
+      <c r="Q5" s="46"/>
+      <c r="R5" s="47"/>
+    </row>
+    <row r="6" spans="1:21" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="17">
         <v>1</v>
       </c>
-      <c r="D3" s="44" t="s">
+      <c r="B6" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" s="16">
+        <v>4824023451</v>
+      </c>
+      <c r="E6" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="F6" s="30">
+        <v>1</v>
+      </c>
+      <c r="G6" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="H6" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" s="33" t="s">
+        <v>32</v>
+      </c>
+      <c r="K6" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="L6" s="34">
+        <v>803736.7</v>
+      </c>
+      <c r="M6" s="34">
+        <v>803736.7</v>
+      </c>
+      <c r="N6" s="34">
+        <v>0</v>
+      </c>
+      <c r="O6" s="34">
+        <v>803736.7</v>
+      </c>
+      <c r="P6" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="34">
+        <v>0</v>
+      </c>
+      <c r="R6" s="35" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="17">
         <v>2</v>
       </c>
-      <c r="E3" s="44" t="s">
+      <c r="B7" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" s="16">
+        <v>4826031560</v>
+      </c>
+      <c r="E7" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" s="30">
+        <v>16</v>
+      </c>
+      <c r="G7" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="H7" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="I7" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="J7" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="K7" s="33" t="s">
+        <v>38</v>
+      </c>
+      <c r="L7" s="34">
+        <v>1453999.98</v>
+      </c>
+      <c r="M7" s="34">
+        <v>1453999.98</v>
+      </c>
+      <c r="N7" s="34">
+        <v>0</v>
+      </c>
+      <c r="O7" s="34">
+        <v>1453999.98</v>
+      </c>
+      <c r="P7" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="34">
+        <v>0</v>
+      </c>
+      <c r="R7" s="35" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="17">
         <v>3</v>
       </c>
-      <c r="F3" s="44" t="s">
+      <c r="B8" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="16">
+        <v>4813004111</v>
+      </c>
+      <c r="E8" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="F8" s="30">
+        <v>1</v>
+      </c>
+      <c r="G8" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="H8" s="31" t="s">
+        <v>31</v>
+      </c>
+      <c r="I8" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="J8" s="33" t="s">
         <v>22</v>
       </c>
-      <c r="G3" s="44" t="s">
-[...28 lines deleted...]
-        <v>11</v>
+      <c r="K8" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="L8" s="34">
+        <v>988350</v>
+      </c>
+      <c r="M8" s="34">
+        <v>988350</v>
+      </c>
+      <c r="N8" s="34">
+        <v>0</v>
+      </c>
+      <c r="O8" s="34">
+        <v>0</v>
+      </c>
+      <c r="P8" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="34">
+        <v>988350</v>
+      </c>
+      <c r="R8" s="35" t="s">
+        <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:19" ht="140.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...28 lines deleted...]
-      <c r="S4" s="73"/>
+    <row r="9" spans="1:21" s="10" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="52"/>
+      <c r="C9" s="52"/>
+      <c r="D9" s="52"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="19"/>
+      <c r="G9" s="1"/>
+      <c r="H9" s="1"/>
+      <c r="I9" s="2"/>
+      <c r="J9" s="3"/>
+      <c r="K9" s="3"/>
+      <c r="L9" s="4">
+        <f>SUM(L10:L12)</f>
+        <v>3</v>
+      </c>
+      <c r="M9" s="5">
+        <f>SUM(L6:L8)</f>
+        <v>3246086.6799999997</v>
+      </c>
+      <c r="N9" s="5">
+        <f>SUM(N6:N8)</f>
+        <v>0</v>
+      </c>
+      <c r="O9" s="5">
+        <f t="shared" ref="O9:Q9" si="0">SUM(O6:O8)</f>
+        <v>2257736.6799999997</v>
+      </c>
+      <c r="P9" s="5">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="Q9" s="5">
+        <f t="shared" si="0"/>
+        <v>988350</v>
+      </c>
+      <c r="R9" s="6"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
     </row>
-    <row r="5" spans="1:19" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...20 lines deleted...]
-      <c r="S5" s="54"/>
+    <row r="10" spans="1:21" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="40"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="40"/>
+      <c r="E10" s="41"/>
+      <c r="F10" s="20"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="8"/>
+      <c r="K10" s="7"/>
+      <c r="L10" s="21">
+        <v>0</v>
+      </c>
+      <c r="M10" s="22">
+        <v>0</v>
+      </c>
+      <c r="N10" s="22">
+        <v>0</v>
+      </c>
+      <c r="O10" s="22">
+        <v>0</v>
+      </c>
+      <c r="P10" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="22">
+        <v>0</v>
+      </c>
+      <c r="R10" s="9"/>
     </row>
-    <row r="6" spans="1:19" ht="111" customHeight="1" x14ac:dyDescent="0.25">
-[...56 lines deleted...]
-      </c>
+    <row r="11" spans="1:21" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="42" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="43"/>
+      <c r="C11" s="43"/>
+      <c r="D11" s="43"/>
+      <c r="E11" s="44"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="24"/>
+      <c r="H11" s="24"/>
+      <c r="I11" s="24"/>
+      <c r="J11" s="25"/>
+      <c r="K11" s="24"/>
+      <c r="L11" s="25">
+        <v>0</v>
+      </c>
+      <c r="M11" s="26">
+        <v>0</v>
+      </c>
+      <c r="N11" s="26">
+        <v>0</v>
+      </c>
+      <c r="O11" s="26">
+        <v>0</v>
+      </c>
+      <c r="P11" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="26">
+        <v>0</v>
+      </c>
+      <c r="R11" s="27"/>
     </row>
-    <row r="7" spans="1:19" ht="111" customHeight="1" x14ac:dyDescent="0.25">
-[...59 lines deleted...]
-      <c r="A8" s="18">
+    <row r="12" spans="1:21" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" s="49"/>
+      <c r="C12" s="49"/>
+      <c r="D12" s="49"/>
+      <c r="E12" s="50"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="13"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="13"/>
+      <c r="L12" s="13">
         <v>3</v>
       </c>
-      <c r="B8" s="78" t="s">
-[...1373 lines deleted...]
-      <c r="O32" s="16">
+      <c r="M12" s="15">
+        <f>SUM(M6:M8)</f>
+        <v>3246086.6799999997</v>
+      </c>
+      <c r="N12" s="15">
+        <f t="shared" ref="N12:Q12" si="1">SUM(N6:N8)</f>
+        <v>0</v>
+      </c>
+      <c r="O12" s="15">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="P32" s="16">
+        <v>2257736.6799999997</v>
+      </c>
+      <c r="P12" s="15">
         <f t="shared" si="1"/>
-        <v>22705062.180000003</v>
-[...1 lines deleted...]
-      <c r="Q32" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="15">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="S32" s="17"/>
+        <v>988350</v>
+      </c>
+      <c r="R12" s="29"/>
     </row>
   </sheetData>
-  <mergeCells count="22">
-[...2 lines deleted...]
-    <mergeCell ref="A2:S2"/>
+  <mergeCells count="21">
+    <mergeCell ref="A12:E12"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="A2:R2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
-    <mergeCell ref="S3:S4"/>
+    <mergeCell ref="R3:R4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="M3:Q3"/>
-    <mergeCell ref="L1:S1"/>
+    <mergeCell ref="L1:R1"/>
     <mergeCell ref="F3:F4"/>
-    <mergeCell ref="A30:E30"/>
-[...2 lines deleted...]
-    <mergeCell ref="R3:R4"/>
+    <mergeCell ref="A10:E10"/>
+    <mergeCell ref="A11:E11"/>
+    <mergeCell ref="A5:R5"/>
   </mergeCells>
   <phoneticPr fontId="17" type="noConversion"/>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="эл. аукцион; эл. конкурс" sqref="S29:S32" xr:uid="{00000000-0002-0000-0000-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="эл. аукцион; эл. конкурс" sqref="R9:R11" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"эл. аукцион, эл. конкурс"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="22" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>ДЕКАБРЬ_IT</vt:lpstr>
-      <vt:lpstr>ДЕКАБРЬ_IT!Область_печати</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_IT</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_IT!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>u1605</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>