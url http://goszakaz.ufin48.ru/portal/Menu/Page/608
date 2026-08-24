--- v1 (2026-07-08)
+++ v2 (2026-08-24)
@@ -3,96 +3,96 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ИТ_2026\7. Июль_2026\03.07.2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ИТ_2026\8. Август_2026\21.08.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7C51FC1D-9703-485F-96F1-AD70CB743A4A}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B85522AE-6930-494D-9627-96C554C658F3}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ИЮЛЬ_IT" sheetId="1" r:id="rId1"/>
+    <sheet name="АВГУСТ_IT" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ИЮЛЬ_IT!$A$4:$U$12</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ИЮЛЬ_IT!$A$1:$R$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">АВГУСТ_IT!$A$4:$U$21</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">АВГУСТ_IT!$A$1:$R$21</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="M9" i="1" l="1"/>
-[...9 lines deleted...]
-  <c r="L9" i="1" l="1"/>
+  <c r="N21" i="1" l="1"/>
+  <c r="O21" i="1"/>
+  <c r="P21" i="1"/>
+  <c r="Q21" i="1"/>
+  <c r="M21" i="1"/>
+  <c r="O18" i="1"/>
+  <c r="P18" i="1"/>
+  <c r="Q18" i="1"/>
+  <c r="N18" i="1"/>
+  <c r="M18" i="1"/>
+  <c r="L18" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="52" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="69">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Наименование заказчика</t>
   </si>
   <si>
     <t>ИНН заказчика</t>
   </si>
   <si>
     <t>Наименование объекта закупки</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
@@ -117,151 +117,238 @@
   <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
     <t>местный 
 бюджет, руб.</t>
   </si>
   <si>
     <t>Н(М)ЦК, руб.</t>
   </si>
   <si>
     <t>Всего, руб.</t>
   </si>
   <si>
     <t>федеральный
 бюджет, руб.</t>
   </si>
   <si>
     <t>эл. аукцион</t>
   </si>
   <si>
     <t>№ пункта Перечня товаров, работ, услуг в сфере ИТ,ЗИиС для муниципальных нужд (Постановление Правительства ЛО от 15.08.2023 № 431)</t>
   </si>
   <si>
-    <t>Липецкий муниципальный округ</t>
-[...11 lines deleted...]
-    <t>МБОУ СШ С. ИЛЬИНО</t>
+    <t>0 закупок в рамках нац.проектов</t>
+  </si>
+  <si>
+    <t>0 закупок в рамках гос.программ</t>
+  </si>
+  <si>
+    <t>август</t>
+  </si>
+  <si>
+    <t>город Липецк</t>
+  </si>
+  <si>
+    <t>МБОУ СШ №72 г. Липецка</t>
+  </si>
+  <si>
+    <t>Поставка светодиодного экрана для актового зала со сборкой и установкой</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -</t>
+  </si>
+  <si>
+    <t>п.15</t>
+  </si>
+  <si>
+    <t>263482402263448240100100030002620244</t>
+  </si>
+  <si>
+    <t>26.11.22.200-00000001</t>
+  </si>
+  <si>
+    <t>МБОУ СШ №63 г. Липецка</t>
+  </si>
+  <si>
+    <t>Поставка компьютерной техники</t>
+  </si>
+  <si>
+    <t>п.1</t>
+  </si>
+  <si>
+    <t>263482402111948240100100240002620244</t>
+  </si>
+  <si>
+    <t>26.20.15.000;
+26.20.16.110;
+26.20.16.170;
+26.20.17.110</t>
+  </si>
+  <si>
+    <t>МБОУ «Гимназия № 11 г. Ельца»</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>263482100725048210100100070002611244</t>
+  </si>
+  <si>
+    <t>город Елец</t>
+  </si>
+  <si>
+    <t>Поставка светодиодного дисплея</t>
+  </si>
+  <si>
+    <t>Поставка интерактивных панелей</t>
+  </si>
+  <si>
+    <t>п. 16</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> - </t>
+  </si>
+  <si>
+    <t>Администрация города Липецка</t>
+  </si>
+  <si>
+    <t>Оказание услуг по предоставлению неисключительных прав</t>
+  </si>
+  <si>
+    <t>п. 24</t>
+  </si>
+  <si>
+    <t>Оказание услуг по предоставлению неисключительного права (лицензии) на сертифицированное програмное обеспечение средства анализа защищенности</t>
+  </si>
+  <si>
+    <t>Оказание услуг по аттестации объекта информатизации на соответствие требованиям в области защиты информации</t>
+  </si>
+  <si>
+    <t>Департамент финансов администрации города Липецка</t>
+  </si>
+  <si>
+    <t>п.22</t>
+  </si>
+  <si>
+    <t>МБОУ СШ №10 им. И. Свиридова г. Липецка</t>
+  </si>
+  <si>
+    <t>Поставка интерактивной панели</t>
+  </si>
+  <si>
+    <t>263482401807448240100100150002620244</t>
+  </si>
+  <si>
+    <t>26.20.13.000</t>
+  </si>
+  <si>
+    <t>МБОУ СШ №70 г. Липецка</t>
+  </si>
+  <si>
+    <t>263482402126048240100100350002620244</t>
+  </si>
+  <si>
+    <t>26.20.13.000-00000002</t>
+  </si>
+  <si>
+    <t>263482401792348240100100170002620244</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) 
-в сфере информационных технологий, защиты информации и связи на июль 2026 года,
+в сфере информационных технологий, защиты информации и связи на август 2026 года,
 осуществляемого ОКУ "Управление по размещению госзаказа Липецкой области"
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(версия 0)</t>
+      <t>(версия 2)</t>
     </r>
   </si>
   <si>
-    <t>июль</t>
-[...35 lines deleted...]
-    <t>26.20.13.000</t>
+    <t>Поставка катририджей для офисной техники</t>
+  </si>
+  <si>
+    <t>МБОУ Лицей №66 г. Липецка</t>
+  </si>
+  <si>
+    <t>Липецкий муниципальный округ</t>
+  </si>
+  <si>
+    <t>МБОУ СШ С. ИЛЬИНО</t>
+  </si>
+  <si>
+    <t>Поставка ноутбуков</t>
+  </si>
+  <si>
+    <t>263481300411148130100100400002620244</t>
+  </si>
+  <si>
+    <t>26.20.11.110</t>
+  </si>
+  <si>
+    <t>запрос котировок</t>
   </si>
   <si>
     <r>
-      <t>Итого: 3 закупки для нужд</t>
+      <t>Итого: 12 закупок для нужд</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t xml:space="preserve"> 3 </t>
+      <t xml:space="preserve"> 9 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="20"/>
         <color indexed="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>заказчиков</t>
     </r>
   </si>
   <si>
-    <t>3 закупки, относящаяся к категории "Прочие"</t>
+    <t>12 закупок, относящаяся к категории "Прочие"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -958,151 +1045,151 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="23" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="23" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...64 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="12">
     <cellStyle name="xl191" xfId="6" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="xl198" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="xl199" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="xl200" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="xl25" xfId="9" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="xl34" xfId="10" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Обычный 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Обычный 3 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Обычный 4" xfId="7" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Обычный 5" xfId="11" xr:uid="{DA5C6BE1-79A0-414C-9B60-0053BA05BC93}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF008000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -1367,576 +1454,1080 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:U12"/>
+  <dimension ref="A1:U21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="40" zoomScaleNormal="40" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A10" sqref="A10:E10"/>
+      <pane ySplit="4" topLeftCell="A12" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="29.5703125" customWidth="1"/>
     <col min="3" max="3" width="45" customWidth="1"/>
     <col min="4" max="4" width="23.85546875" customWidth="1"/>
     <col min="5" max="5" width="87.5703125" customWidth="1"/>
     <col min="6" max="6" width="38.85546875" customWidth="1"/>
     <col min="7" max="9" width="34.85546875" customWidth="1"/>
     <col min="10" max="10" width="53.42578125" customWidth="1"/>
     <col min="11" max="11" width="39.7109375" customWidth="1"/>
     <col min="12" max="17" width="32.140625" customWidth="1"/>
     <col min="18" max="18" width="28.28515625" customWidth="1"/>
     <col min="19" max="19" width="25.140625" customWidth="1"/>
     <col min="20" max="20" width="17.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="54.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-      <c r="R1" s="36"/>
+    <row r="1" spans="1:18" ht="54.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="L1" s="60"/>
+      <c r="M1" s="60"/>
+      <c r="N1" s="60"/>
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+      <c r="R1" s="60"/>
     </row>
-    <row r="2" spans="1:21" ht="126" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...19 lines deleted...]
-      <c r="R2" s="56"/>
+    <row r="2" spans="1:18" ht="126" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="43"/>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
+      <c r="R2" s="44"/>
     </row>
-    <row r="3" spans="1:21" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B3" s="65" t="s">
+    <row r="3" spans="1:18" ht="74.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="37" t="s">
+      <c r="C3" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="37" t="s">
+      <c r="D3" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="37" t="s">
+      <c r="E3" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="37" t="s">
+      <c r="F3" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="37" t="s">
+      <c r="G3" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="H3" s="37" t="s">
+      <c r="H3" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="37" t="s">
+      <c r="I3" s="47" t="s">
         <v>6</v>
       </c>
-      <c r="J3" s="59" t="s">
+      <c r="J3" s="49" t="s">
         <v>7</v>
       </c>
-      <c r="K3" s="37" t="s">
+      <c r="K3" s="47" t="s">
         <v>8</v>
       </c>
-      <c r="L3" s="61" t="s">
+      <c r="L3" s="51" t="s">
         <v>15</v>
       </c>
-      <c r="M3" s="67" t="s">
+      <c r="M3" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="N3" s="68"/>
-[...3 lines deleted...]
-      <c r="R3" s="63" t="s">
+      <c r="N3" s="58"/>
+      <c r="O3" s="58"/>
+      <c r="P3" s="58"/>
+      <c r="Q3" s="59"/>
+      <c r="R3" s="53" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:21" ht="140.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...11 lines deleted...]
-      <c r="L4" s="62"/>
+    <row r="4" spans="1:18" ht="140.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="46"/>
+      <c r="B4" s="56"/>
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="48"/>
+      <c r="L4" s="52"/>
       <c r="M4" s="11" t="s">
         <v>16</v>
       </c>
       <c r="N4" s="11" t="s">
         <v>17</v>
       </c>
       <c r="O4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="P4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="Q4" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="R4" s="64"/>
+      <c r="R4" s="54"/>
     </row>
-    <row r="5" spans="1:21" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...19 lines deleted...]
-      <c r="R5" s="47"/>
+    <row r="5" spans="1:18" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="67" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="68"/>
+      <c r="C5" s="68"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="68"/>
+      <c r="N5" s="68"/>
+      <c r="O5" s="68"/>
+      <c r="P5" s="68"/>
+      <c r="Q5" s="68"/>
+      <c r="R5" s="69"/>
     </row>
-    <row r="6" spans="1:21" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:18" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="17">
         <v>1</v>
       </c>
       <c r="B6" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="D6" s="16">
+        <v>4824022634</v>
+      </c>
+      <c r="E6" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" s="30" t="s">
+        <v>27</v>
+      </c>
+      <c r="G6" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="H6" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="I6" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="33" t="s">
         <v>28</v>
       </c>
-      <c r="C6" s="16" t="s">
+      <c r="K6" s="33" t="s">
         <v>29</v>
       </c>
-      <c r="D6" s="16">
-[...22 lines deleted...]
-      </c>
       <c r="L6" s="34">
-        <v>803736.7</v>
+        <v>2000000</v>
       </c>
       <c r="M6" s="34">
-        <v>803736.7</v>
+        <v>2000000</v>
       </c>
       <c r="N6" s="34">
         <v>0</v>
       </c>
       <c r="O6" s="34">
-        <v>803736.7</v>
+        <v>2000000</v>
       </c>
       <c r="P6" s="34">
         <v>0</v>
       </c>
       <c r="Q6" s="34">
         <v>0</v>
       </c>
       <c r="R6" s="35" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="7" spans="1:21" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:18" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="17">
         <v>2</v>
       </c>
       <c r="B7" s="28" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="C7" s="16" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D7" s="16">
-        <v>4826031560</v>
+        <v>4824021119</v>
       </c>
       <c r="E7" s="16" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>31</v>
+      </c>
+      <c r="F7" s="30" t="s">
+        <v>32</v>
       </c>
       <c r="G7" s="31" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H7" s="31" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="I7" s="32" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J7" s="33" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="K7" s="33" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="L7" s="34">
-        <v>1453999.98</v>
+        <v>1895949.93</v>
       </c>
       <c r="M7" s="34">
-        <v>1453999.98</v>
+        <v>1895949.93</v>
       </c>
       <c r="N7" s="34">
         <v>0</v>
       </c>
       <c r="O7" s="34">
-        <v>1453999.98</v>
+        <v>1895949.93</v>
       </c>
       <c r="P7" s="34">
         <v>0</v>
       </c>
       <c r="Q7" s="34">
         <v>0</v>
       </c>
       <c r="R7" s="35" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="8" spans="1:21" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:18" ht="120" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="17">
         <v>3</v>
       </c>
       <c r="B8" s="28" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="C8" s="16" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D8" s="16">
-        <v>4813004111</v>
+        <v>4824021119</v>
       </c>
       <c r="E8" s="16" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>40</v>
+      </c>
+      <c r="F8" s="30" t="s">
+        <v>41</v>
       </c>
       <c r="G8" s="31" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H8" s="31" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="I8" s="32" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="J8" s="33" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="K8" s="33" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="L8" s="34">
-        <v>988350</v>
+        <v>706500</v>
       </c>
       <c r="M8" s="34">
-        <v>988350</v>
+        <v>706500</v>
       </c>
       <c r="N8" s="34">
         <v>0</v>
       </c>
       <c r="O8" s="34">
-        <v>0</v>
+        <v>706500</v>
       </c>
       <c r="P8" s="34">
         <v>0</v>
       </c>
       <c r="Q8" s="34">
-        <v>988350</v>
+        <v>0</v>
       </c>
       <c r="R8" s="35" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="9" spans="1:21" s="10" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="51" t="s">
+    <row r="9" spans="1:18" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="17">
+        <v>4</v>
+      </c>
+      <c r="B9" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" s="16">
+        <v>4826001213</v>
+      </c>
+      <c r="E9" s="16" t="s">
+        <v>44</v>
+      </c>
+      <c r="F9" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="G9" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="H9" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="I9" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="K9" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="L9" s="34">
+        <v>126800</v>
+      </c>
+      <c r="M9" s="34">
+        <v>126800</v>
+      </c>
+      <c r="N9" s="34">
+        <v>0</v>
+      </c>
+      <c r="O9" s="34">
+        <v>126800</v>
+      </c>
+      <c r="P9" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="34">
+        <v>0</v>
+      </c>
+      <c r="R9" s="35" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="17">
+        <v>5</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D10" s="16">
+        <v>4826001213</v>
+      </c>
+      <c r="E10" s="16" t="s">
+        <v>46</v>
+      </c>
+      <c r="F10" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="G10" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="H10" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="I10" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="J10" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="K10" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="L10" s="34">
+        <v>418600</v>
+      </c>
+      <c r="M10" s="34">
+        <v>418600</v>
+      </c>
+      <c r="N10" s="34">
+        <v>0</v>
+      </c>
+      <c r="O10" s="34">
+        <v>418600</v>
+      </c>
+      <c r="P10" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="34">
+        <v>0</v>
+      </c>
+      <c r="R10" s="35" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="17">
+        <v>6</v>
+      </c>
+      <c r="B11" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D11" s="16">
+        <v>4826001213</v>
+      </c>
+      <c r="E11" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="F11" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="G11" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="H11" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="I11" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="K11" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="L11" s="34">
+        <v>1580122</v>
+      </c>
+      <c r="M11" s="34">
+        <v>1580122</v>
+      </c>
+      <c r="N11" s="34">
+        <v>0</v>
+      </c>
+      <c r="O11" s="34">
+        <v>1580122</v>
+      </c>
+      <c r="P11" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="34">
+        <v>0</v>
+      </c>
+      <c r="R11" s="35" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="17">
+        <v>7</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="16" t="s">
+        <v>48</v>
+      </c>
+      <c r="D12" s="16">
+        <v>4826044859</v>
+      </c>
+      <c r="E12" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="F12" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="G12" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="H12" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="I12" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="K12" s="33" t="s">
+        <v>26</v>
+      </c>
+      <c r="L12" s="34">
+        <v>492168.22</v>
+      </c>
+      <c r="M12" s="34">
+        <v>492168.22</v>
+      </c>
+      <c r="N12" s="34">
+        <v>0</v>
+      </c>
+      <c r="O12" s="34">
+        <v>492168.22</v>
+      </c>
+      <c r="P12" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="34">
+        <v>0</v>
+      </c>
+      <c r="R12" s="35" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="17">
+        <v>8</v>
+      </c>
+      <c r="B13" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="16" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" s="16">
+        <v>4824018074</v>
+      </c>
+      <c r="E13" s="16" t="s">
+        <v>51</v>
+      </c>
+      <c r="F13" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="G13" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="H13" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="I13" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="33" t="s">
+        <v>52</v>
+      </c>
+      <c r="K13" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="L13" s="34">
+        <v>542000</v>
+      </c>
+      <c r="M13" s="34">
+        <v>542000</v>
+      </c>
+      <c r="N13" s="34">
+        <v>0</v>
+      </c>
+      <c r="O13" s="34">
+        <v>542000</v>
+      </c>
+      <c r="P13" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="34">
+        <v>0</v>
+      </c>
+      <c r="R13" s="35" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="17">
+        <v>9</v>
+      </c>
+      <c r="B14" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" s="16" t="s">
+        <v>54</v>
+      </c>
+      <c r="D14" s="16">
+        <v>4824021260</v>
+      </c>
+      <c r="E14" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="F14" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="G14" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="H14" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="I14" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="K14" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="L14" s="34">
+        <v>3569770.05</v>
+      </c>
+      <c r="M14" s="34">
+        <v>3569770.05</v>
+      </c>
+      <c r="N14" s="34">
+        <v>0</v>
+      </c>
+      <c r="O14" s="34">
+        <v>3569770.05</v>
+      </c>
+      <c r="P14" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="34">
+        <v>0</v>
+      </c>
+      <c r="R14" s="35" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="17">
+        <v>10</v>
+      </c>
+      <c r="B15" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="16" t="s">
+        <v>60</v>
+      </c>
+      <c r="D15" s="16">
+        <v>4824017923</v>
+      </c>
+      <c r="E15" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="G15" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="H15" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="I15" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="K15" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="L15" s="34">
+        <v>3331785.38</v>
+      </c>
+      <c r="M15" s="34">
+        <v>3331785.38</v>
+      </c>
+      <c r="N15" s="34">
+        <v>0</v>
+      </c>
+      <c r="O15" s="34">
+        <v>3331785.38</v>
+      </c>
+      <c r="P15" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="34">
+        <v>0</v>
+      </c>
+      <c r="R15" s="35" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="17">
+        <v>11</v>
+      </c>
+      <c r="B16" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" s="16">
+        <v>4821007250</v>
+      </c>
+      <c r="E16" s="16" t="s">
         <v>39</v>
       </c>
-      <c r="B9" s="52"/>
-[...25 lines deleted...]
-      <c r="P9" s="5">
+      <c r="F16" s="30">
+        <v>15</v>
+      </c>
+      <c r="G16" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="H16" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="I16" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="J16" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="K16" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="L16" s="34">
+        <v>1998202.22</v>
+      </c>
+      <c r="M16" s="34">
+        <v>1998202.22</v>
+      </c>
+      <c r="N16" s="34">
+        <v>0</v>
+      </c>
+      <c r="O16" s="34">
+        <v>0</v>
+      </c>
+      <c r="P16" s="34">
+        <v>1998202.22</v>
+      </c>
+      <c r="Q16" s="34">
+        <v>0</v>
+      </c>
+      <c r="R16" s="35" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" ht="120" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="17">
+        <v>12</v>
+      </c>
+      <c r="B17" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" s="16" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" s="16">
+        <v>4813004111</v>
+      </c>
+      <c r="E17" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F17" s="30">
+        <v>1</v>
+      </c>
+      <c r="G17" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="H17" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="I17" s="32" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="K17" s="33" t="s">
+        <v>65</v>
+      </c>
+      <c r="L17" s="34">
+        <v>988350</v>
+      </c>
+      <c r="M17" s="34">
+        <v>988350</v>
+      </c>
+      <c r="N17" s="34">
+        <v>0</v>
+      </c>
+      <c r="O17" s="34">
+        <v>0</v>
+      </c>
+      <c r="P17" s="34">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="34">
+        <v>988350</v>
+      </c>
+      <c r="R17" s="35" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" s="10" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="39" t="s">
+        <v>67</v>
+      </c>
+      <c r="B18" s="40"/>
+      <c r="C18" s="40"/>
+      <c r="D18" s="40"/>
+      <c r="E18" s="41"/>
+      <c r="F18" s="19"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="3"/>
+      <c r="K18" s="3"/>
+      <c r="L18" s="4">
+        <f>SUM(L19:L21)</f>
+        <v>12</v>
+      </c>
+      <c r="M18" s="5">
+        <f>SUM(L6:L17)</f>
+        <v>17650247.799999997</v>
+      </c>
+      <c r="N18" s="5">
+        <f>SUM(N6:N17)</f>
+        <v>0</v>
+      </c>
+      <c r="O18" s="5">
+        <f t="shared" ref="O18:Q18" si="0">SUM(O6:O17)</f>
+        <v>14663695.579999998</v>
+      </c>
+      <c r="P18" s="5">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="Q9" s="5">
+        <v>1998202.22</v>
+      </c>
+      <c r="Q18" s="5">
         <f t="shared" si="0"/>
         <v>988350</v>
       </c>
-      <c r="R9" s="6"/>
-[...2 lines deleted...]
-      <c r="U9"/>
+      <c r="R18" s="6"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
     </row>
-    <row r="10" spans="1:21" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
-[...31 lines deleted...]
-      <c r="R10" s="9"/>
+    <row r="19" spans="1:21" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="61" t="s">
+        <v>20</v>
+      </c>
+      <c r="B19" s="62"/>
+      <c r="C19" s="62"/>
+      <c r="D19" s="62"/>
+      <c r="E19" s="63"/>
+      <c r="F19" s="20"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="8"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="21">
+        <v>0</v>
+      </c>
+      <c r="M19" s="22">
+        <v>0</v>
+      </c>
+      <c r="N19" s="22">
+        <v>0</v>
+      </c>
+      <c r="O19" s="22">
+        <v>0</v>
+      </c>
+      <c r="P19" s="22">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="22">
+        <v>0</v>
+      </c>
+      <c r="R19" s="9"/>
     </row>
-    <row r="11" spans="1:21" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
-[...31 lines deleted...]
-      <c r="R11" s="27"/>
+    <row r="20" spans="1:21" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="64" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" s="65"/>
+      <c r="C20" s="65"/>
+      <c r="D20" s="65"/>
+      <c r="E20" s="66"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="24"/>
+      <c r="H20" s="24"/>
+      <c r="I20" s="24"/>
+      <c r="J20" s="25"/>
+      <c r="K20" s="24"/>
+      <c r="L20" s="25">
+        <v>0</v>
+      </c>
+      <c r="M20" s="26">
+        <v>0</v>
+      </c>
+      <c r="N20" s="26">
+        <v>0</v>
+      </c>
+      <c r="O20" s="26">
+        <v>0</v>
+      </c>
+      <c r="P20" s="26">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="26">
+        <v>0</v>
+      </c>
+      <c r="R20" s="27"/>
     </row>
-    <row r="12" spans="1:21" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...24 lines deleted...]
-      <c r="O12" s="15">
+    <row r="21" spans="1:21" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="36" t="s">
+        <v>68</v>
+      </c>
+      <c r="B21" s="37"/>
+      <c r="C21" s="37"/>
+      <c r="D21" s="37"/>
+      <c r="E21" s="38"/>
+      <c r="F21" s="18"/>
+      <c r="G21" s="13"/>
+      <c r="H21" s="13"/>
+      <c r="I21" s="13"/>
+      <c r="J21" s="14"/>
+      <c r="K21" s="13"/>
+      <c r="L21" s="13">
+        <v>12</v>
+      </c>
+      <c r="M21" s="15">
+        <f>SUM(M6:M17)</f>
+        <v>17650247.799999997</v>
+      </c>
+      <c r="N21" s="15">
+        <f t="shared" ref="N21:Q21" si="1">SUM(N6:N17)</f>
+        <v>0</v>
+      </c>
+      <c r="O21" s="15">
         <f t="shared" si="1"/>
-        <v>2257736.6799999997</v>
-[...1 lines deleted...]
-      <c r="P12" s="15">
+        <v>14663695.579999998</v>
+      </c>
+      <c r="P21" s="15">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="Q12" s="15">
+        <v>1998202.22</v>
+      </c>
+      <c r="Q21" s="15">
         <f t="shared" si="1"/>
         <v>988350</v>
       </c>
-      <c r="R12" s="29"/>
+      <c r="R21" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="21">
-    <mergeCell ref="A12:E12"/>
-    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="L1:R1"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="A19:E19"/>
+    <mergeCell ref="A20:E20"/>
+    <mergeCell ref="A5:R5"/>
+    <mergeCell ref="A21:E21"/>
+    <mergeCell ref="A18:E18"/>
     <mergeCell ref="A2:R2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="R3:R4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="M3:Q3"/>
-    <mergeCell ref="L1:R1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:R5"/>
   </mergeCells>
   <phoneticPr fontId="17" type="noConversion"/>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="эл. аукцион; эл. конкурс" sqref="R9:R11" xr:uid="{00000000-0002-0000-0000-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="эл. аукцион; эл. конкурс" sqref="R18:R20" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>"эл. аукцион, эл. конкурс"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="22" fitToHeight="0" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>ИЮЛЬ_IT</vt:lpstr>
-      <vt:lpstr>ИЮЛЬ_IT!Область_печати</vt:lpstr>
+      <vt:lpstr>АВГУСТ_IT</vt:lpstr>
+      <vt:lpstr>АВГУСТ_IT!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>u1605</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>