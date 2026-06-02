--- v0 (2025-12-07)
+++ v1 (2026-06-02)
@@ -1,1109 +1,2475 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10716"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009A65A0">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="3031"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusTitlePage0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:position w:val="-61"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="3810000" cy="904875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1" name="Консультант Плюс"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3810000" cy="904875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A65A0">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="8335"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusTitlePage0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:t>Распоряжение Правительства РФ от 30.10.2021 N 3096-р</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(ред. от 18.08.2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:t>&lt;Об утверждении перечня товаров, работ, услуг, закупки которых могут осуществляться в соответствии с пунктом 30 части 1 статьи 93 Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальн</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:t>ых нужд"&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009A65A0">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="3031"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusTitlePage0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Документ предоставлен </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId7" w:tooltip="Ссылка на КонсультантПлюс">
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <w:t>КонсультантПлюс</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <w:br/>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <w:br/>
+              </w:r>
+            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:tooltip="Ссылка на КонсультантПлюс">
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <w:t>www.consultant.ru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:br/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:sectPr w:rsidR="009A65A0">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="841" w:right="595" w:bottom="841" w:left="595" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>ПРАВИТЕЛЬСТВО РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>РАСПОРЯЖЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>от 30 октября 2021 г. N 3096-р</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRPr="00312FF0" w:rsidRDefault="00312FF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009A65A0">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:tooltip="Распоряжение Правительства РФ от 18.08.2023 N 2230-р &lt;О внесении изменений в распоряжение Правительства РФ от 30.10.2021 N 3096-р&gt; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>распоряжения</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 18.08.2023 N 2230-р)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00312FF0">
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">1. Утвердить прилагаемый </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P22" w:history="1">
-        <w:r w:rsidRPr="00312FF0">
+      <w:hyperlink w:anchor="P24" w:tooltip="ПЕРЕЧЕНЬ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
           <w:t>перечень</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00312FF0">
+      <w:r>
         <w:t xml:space="preserve"> товаров, работ, услуг, закупки которых могут осуществляться в соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId4" w:history="1">
-        <w:r w:rsidRPr="00312FF0">
+      <w:hyperlink r:id="rId10" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) ------------ Недействующая редакция {Кон">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
           <w:t>пунктом 30 части 1 статьи 93</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00312FF0">
+      <w:r>
         <w:t xml:space="preserve"> Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRPr="00312FF0" w:rsidRDefault="00312FF0">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00312FF0">
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>2. Настоящее распоряжение вступает в силу с 1 января 2022 г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Председатель Правительства</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:t>Председа</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тель Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>М.МИШУСТИН</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Утвержден</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>распоряжением Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>от 30 октября 2021 г. N 3096-р</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="P22"/>
+      <w:bookmarkStart w:id="1" w:name="P24"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>ПЕРЕЧЕНЬ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ТОВАРОВ, РАБОТ, УСЛУГ, ЗАКУПКИ КОТОРЫХ МОГУТ ОСУЩЕСТВЛЯТЬСЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>В СООТВЕТСТВИИ С ПУНКТОМ 30 ЧАСТИ 1 СТАТЬИ 93 ФЕДЕРАЛЬНОГО</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ЗАКОНА "О КОНТРАКТНОЙ СИСТЕМЕ В СФЕРЕ ЗАКУПОК ТОВАРОВ,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>РАБОТ, УСЛУГ ДЛЯ ОБЕСПЕЧЕНИЯ ГОСУДАРСТВЕННЫХ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>И МУНИЦИПАЛЬНЫХ НУЖД"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...30 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009A65A0">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список измен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>яющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:tooltip="Распоряжение Правительства РФ от 18.08.2023 N 2230-р &lt;О внесении изменений в распоряжение Правительства РФ от 30.10.2021 N 3096-р&gt; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>распоряжения</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 18.08.2023 N 2230-р)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. Технологическое оборудование в соответствии с нормативами, предусмотренными законодательством Российской Федерации о выборах и референдумах (кабина для тайного голосования, специально оборудованное место для тайного голосования, стационарный, переносной</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ящики для голосования, накопитель для бюллетеней комплекса обработки избирательных бюллетеней), составляющие и запасные части к нему</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Запасные части и расходные материалы к оргтехнике (многофункциональным </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>устройствам, копировально-множительной технике, сканерам, принтерам, шредерам, ламинаторам, вырубщикам для фотографий)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>3. Машины печатные, запасные части и расходные материалы к ним</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>4. Машины брошюровочные переплетные, запасные части и расходные материалы к ним</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>5. Калькуляторы электронные</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>6. Носители информации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>7. Средства связи</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>8. Мешки и (или) пакеты, используемые для упаковки, сейф-пакеты</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>9. Бумага для печати</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...2 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>10. Конверты, карточки, коробки почтовые, почтовые марки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">11. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Гофроящики</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>12. Шпагаты</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13. Нити для прошивки документов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>14. Оснастки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>15. Печати, штампы, штемпели, краска штемпельная</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>16. Пломбы для опечатывания и опломбирования, устройства пломбировочные, плом</w:t>
+      </w:r>
+      <w:r>
+        <w:t>бировочный материал, принадлежности для пломбирования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">17. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ламинационные</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> пакеты, пленка для ламинирования документов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>18. Бейджи, ленты для бейджей</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>19. Вывески, стенды, указатели</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>20. Шкафы металлические, ящики металлические</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>21. Сейфы, предназначенные для хра</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нения документов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>22. Фонари</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>23. Лампочки</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>24. Батареи аккумуляторные</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>25. Удлинители</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>10. Конверты, карточки, коробки почтовые, почтовые марки</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">11. </w:t>
+        <w:t>26. Источники бесперебойного питания</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>27. Горюче-смазочные материалы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>28. Вода питьевая</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>29. Стаканы для воды одноразового использования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>30. Дезинфицирующие средства кожные, де</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">зинфицирующие средства для обработки помещений, поверхностей, перчатки латексные, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Гофроящики</w:t>
+        <w:t>нитриловые</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-[...63 lines deleted...]
-        <w:t xml:space="preserve">17. </w:t>
+      <w:r>
+        <w:t>, виниловые, полиэтиленовые, маски одноразового использования, маски многоразового использования, респираторы, накидки одноразового использования, халаты одноразово</w:t>
+      </w:r>
+      <w:r>
+        <w:t>го использования, защитные очки для лица, защитные экраны (щитки) для лица, защитные перегородки-экраны, термометры бесконтактные, мешки для сбора отходов защитных средств</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>31. Сигнальные ленты</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>32. Услуги по изготовлению бюллетеней, открепительных удостовер</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ений, бумаги для удостоверений, бланочной продукции, протоколов, увеличенных форм протоколов, сводных таблиц, специальных знаков (марок), трафаретов для заполнения бюллетеней избирателями (участниками референдума), являющимися инвалидами по зрению</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>33. Услу</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ги по изготовлению печатной продукции, связанной с подготовкой и проведением выборов, референдума (плакаты, брошюры, буклеты, книги, в том числе с текстами законов и иных нормативных и правовых актов в сфере избирательного права и права на участие в рефере</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ндуме, печатная продукция обучающего и информационного характера)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>34. Услуги по изготовлению, размещению, монтажу, демонтажу информационных материалов, конструкций для размещения информационных материалов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>35. Услуги по созданию (изготовлению, производству,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> редактированию), размещению и демонстрации, трансляции видеороликов, аудиороликов информационного характера</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>36. Услуги по организации видеонаблюдения, трансляции изображения в информационно-телекоммуникационной сети "Интернет", хранению видеозаписей</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:tooltip="Распоряжение Правительства РФ от 18.08.2023 N 2230-р &lt;О внесении изменений в распоряжение Правительства РФ от 30.10.2021 N 3096-р&gt; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>распоряжения</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 18.08.2023 N 2230-р)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>37. Услуги по справочно-информационному обслуживанию по вопросам реализации избирательных прав и прав на участие в референдуме граждан, услуги центров обработки телефонных вызовов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>38. Услуги по организации и проведению брифингов, совещаний</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>39. Услуги, связанные с реализацией мероприятий по информационно-разъяснительной деятельности комиссий, услуги информационных агентств</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>40. Услуги по профессиональной подготовке членов комиссий и и</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ных участников избирательного (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>Ламинационные</w:t>
+        <w:t>референдумного</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> пакеты, пленка для </w:t>
+        <w:t>) процесса</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>41. Услуги по разработке, доработке, модернизации, сопровождению и технической поддержке программного обеспечения для обеспечения полномочий избирательных комиссий, комиссий референдумов, для професси</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ональной подготовки членов избирательных комиссий, комиссий референдумов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>42. Услуги по изготовлению, доставке, ремонту, хранению технологического оборудования (кабина для тайного голосования, специально оборудованное место для тайного голосования, стациона</w:t>
+      </w:r>
+      <w:r>
+        <w:t>рный, переносной ящики для голосования, накопитель для бюллетеней комплекса обработки избирательных бюллетеней), составляющих и запасных частей к нему</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>43. Услуги по изготовлению и доставке технических средств подсчета голосов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>44. Услуги, связанные с ремонт</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ом, техническим обслуживанием, эксплуатацией, организацией использования, транспортировкой, хранением технических средств подсчета голосов, подготовкой операторов технических средств подсчета голосов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>45. Услуги, связанные с ремонтом, техническим обслуживанием, эксплуатацией компьютерной техники, компьютерного и периферийного компьютерного оборудования, машин печатных, брошюровочных, переплетных, оргтехники, коммуникационного оборудования</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">46. Услуги по </w:t>
+      </w:r>
+      <w:r>
+        <w:t>заправке картриджей</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>47. Услуги по перевозке пассажиров, приему, обработке, хранению, доставке документации, грузов сухопутным, водным и воздушным транспортом, услуги по обработке грузов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>48. Погрузо-разгрузочные работы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>49. Услуги почтовой связи, услуги курь</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ерские, услуги фельдъегерской связи и специальной связи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>50. Услуги телекоммуникационные</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>51. Услуги по обработке поверхностей и уборке помещений</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">52. Услуги по переводу жестового языка (сурдопереводу, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>ламинирования</w:t>
+        <w:t>тифлосурдопереводу</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> документов</w:t>
-[...441 lines deleted...]
-      <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...13 lines deleted...]
-        <w:spacing w:before="220"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>53. Услуги гостиниц и аналогичные усл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>уги по предоставлению временного жилья (в случае необходимости предоставления временного жилья членам комиссий)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>54. Услуги по подготовке документов (комплектование, каталогизация, хранение и восстановление) для сдачи в архивы, включая цифровые архивы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00312FF0" w:rsidRDefault="00312FF0">
-[...15 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal"/>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002B7FBD" w:rsidRDefault="00312FF0"/>
-    <w:sectPr w:rsidR="002B7FBD" w:rsidSect="00FD04BE">
+    <w:sectPr w:rsidR="009A65A0">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00B55541" w:rsidRDefault="00B55541">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00B55541" w:rsidRDefault="00B55541">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblCellMar>
+        <w:left w:w="40" w:type="dxa"/>
+        <w:right w:w="40" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3369"/>
+      <w:gridCol w:w="3470"/>
+      <w:gridCol w:w="3368"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="009A65A0">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1663"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1650" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:noProof/>
+              <w:color w:val="F58220"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>КонсультантПлюс</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>надежная правовая поддержка</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1700" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:hyperlink r:id="rId1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>www.consultant.ru</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1650" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Страница </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>5</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> из </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>5</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblCellMar>
+        <w:left w:w="40" w:type="dxa"/>
+        <w:right w:w="40" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3369"/>
+      <w:gridCol w:w="3470"/>
+      <w:gridCol w:w="3368"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="009A65A0">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1663"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1650" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:noProof/>
+              <w:color w:val="F58220"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>КонсультантПлюс</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>надежная правовая поддержка</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1700" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:hyperlink r:id="rId1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>www.consultant.ru</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1650" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Страница </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>5</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> из </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>5</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="00B55541" w:rsidRDefault="00B55541">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="00B55541" w:rsidRDefault="00B55541">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="40" w:type="dxa"/>
+        <w:right w:w="40" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5787"/>
+      <w:gridCol w:w="4929"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="009A65A0">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1683"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2700" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Распоряжение Правительства РФ от 30.10.2021 N 3096-р</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>(ред. от 18.08.2023)</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t xml:space="preserve">&lt;Об утверждении перечня товаров, работ, </w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>услуг,...</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2300" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Документ предоставлен </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId1" w:tooltip="КонсультантПлюс - надежная правовая система">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="40" w:type="dxa"/>
+        <w:right w:w="40" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5512"/>
+      <w:gridCol w:w="4695"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="009A65A0">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1683"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2700" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Распоряжение Правительства РФ от 30.10.2021 N 3096-р</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>(ред. от 18.08.2023)</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t xml:space="preserve">&lt;Об утверждении перечня товаров, работ, </w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>усл</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>уг,...</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2300" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="009A65A0" w:rsidRDefault="00B55541">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Документ предоставлен </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId1" w:tooltip="КонсультантПлюс - надежная правовая система">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="009A65A0" w:rsidRDefault="009A65A0">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="96"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00312FF0"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00D37727"/>
+    <w:rsidRoot w:val="009A65A0"/>
+    <w:rsid w:val="004B452E"/>
+    <w:rsid w:val="009A65A0"/>
+    <w:rsid w:val="00B55541"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F6E8002C-44CF-440C-8431-3FD9FAE00BC6}"/>
+  <w15:docId w15:val="{6F13E5FE-B0C7-4CC7-B1BE-9F265C04D7D3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1431,254 +2797,507 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
-    <w:rsid w:val="00312FF0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
     <w:name w:val="ConsPlusTitle"/>
-    <w:rsid w:val="00312FF0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell">
+    <w:name w:val="ConsPlusCell"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
+    <w:name w:val="ConsPlusDocList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
     <w:name w:val="ConsPlusTitlePage"/>
-    <w:rsid w:val="00312FF0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList0">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal0">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat0">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle0">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell0">
+    <w:name w:val="ConsPlusCell"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList0">
+    <w:name w:val="ConsPlusDocList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage0">
+    <w:name w:val="ConsPlusTitlePage"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm0">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList1">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList2">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B452E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004B452E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004B452E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004B452E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=FC39A11D62EE7AB1348B1E250534500980A36174FA2109D5A8AB1FBFC27EB60680BF512E7B7DBF329D5B16FEF82A1D93EFBFDAAFEA04C4e7H" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455288&amp;date=12.01.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455288&amp;date=12.01.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=12.01.2026&amp;dst=2924&amp;field=134" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455288&amp;date=12.01.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1787,72 +3406,56 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5607</Characters>
+  <Pages>5</Pages>
+  <Words>1265</Words>
+  <Characters>7211</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>46</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company/>
+  <Company>КонсультантПлюс Версия 4025.00.30</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6577</CharactersWithSpaces>
+  <CharactersWithSpaces>8460</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title>Распоряжение Правительства РФ от 30.10.2021 N 3096-р
+(ред. от 18.08.2023)
+&lt;Об утверждении перечня товаров, работ, услуг, закупки которых могут осуществляться в соответствии с пунктом 30 части 1 статьи 93 Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд"&gt;</dc:title>
+  <dc:creator>u1554</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>