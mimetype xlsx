--- v0 (2025-12-07)
+++ v1 (2026-07-09)
@@ -4,97 +4,101 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2025 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Централизация закупок_2025\2025_МЗ\МКУ\Июль\04.07.2025\На Сайт\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Июль\03.07.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3076BAC1-D252-4A23-B746-72B3322D5A09}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BCDBA693-0F3E-4107-B4E9-64F853D4B7EB}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ИЮЛЬ_СЗ" sheetId="6" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ИЮЛЬ_СЗ!$Q$5:$R$10</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ИЮЛЬ_СЗ!$A$1:$Q$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ИЮЛЬ_СЗ!$Q$7:$R$12</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">ИЮЛЬ_СЗ!$A$1:$Q$12</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K9" i="6" l="1"/>
-[...4 lines deleted...]
-  <c r="J9" i="6"/>
+  <c r="J8" i="6" l="1"/>
+  <c r="K7" i="6"/>
   <c r="K6" i="6"/>
-  <c r="L6" i="6"/>
-[...3 lines deleted...]
-  <c r="J6" i="6"/>
   <c r="K5" i="6"/>
-  <c r="J5" i="6" l="1"/>
+  <c r="L10" i="6"/>
+  <c r="M10" i="6"/>
+  <c r="N10" i="6"/>
+  <c r="O10" i="6"/>
+  <c r="J10" i="6"/>
+  <c r="L8" i="6"/>
+  <c r="M8" i="6"/>
+  <c r="N8" i="6"/>
+  <c r="O8" i="6"/>
+  <c r="K10" i="6" l="1"/>
+  <c r="K8" i="6" s="1"/>
+  <c r="N11" i="6"/>
+  <c r="M11" i="6"/>
+  <c r="O11" i="6"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="38">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
   <si>
@@ -116,137 +120,147 @@
     <t>внебюджетные средства, руб.</t>
   </si>
   <si>
     <t>Источник финансирования</t>
   </si>
   <si>
     <t>Наименование 
 объекта закупки</t>
   </si>
   <si>
     <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
     <t>0 закупок в рамках нац.проектов</t>
   </si>
   <si>
     <t>Наименование координатора</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование заказчиков </t>
   </si>
   <si>
     <t>Перечень заказчиков</t>
   </si>
   <si>
-    <t>0 закупок в рамках гос.программы</t>
-[...1 lines deleted...]
-  <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
-    <t>МКУ "Центр компетенции в сфере бухгалтерского учета и муниципального заказа Краснинского муниципального района"</t>
-[...1 lines deleted...]
-  <si>
     <t>−</t>
   </si>
   <si>
-    <t xml:space="preserve">Согласовано:
-[...1 lines deleted...]
-А.В. Денисов                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                            </t>
+    <t>апрель</t>
   </si>
   <si>
     <t>эл.  аукцион</t>
   </si>
   <si>
     <t>1. МБДОУ детский сад ''Антошка'' д.Дегтевая 
 2. МБДОУ детский сад ''Чебурашка'' с. Суходол
 3 .МБДОУ детский сад ''Солнышко'' с. Решетова -Дуброво"
 4 .МБДОУ детский сад ''Ромашка'' п.Лески
 5. МБОУ ДО ЦРТ с. Красное
 6. МБОУ ДО ''ДЮСШ'' с.. Красное
 7. МБДОУ детский сад ''Солнышко'' с. Ищеино
 8. МБДОУ детский сад ''Солнышко" с. Красное
 9. МБОУ СШ с.Верхнедрезгалово
 10. МБОУ СШ п.Лески
 11. МБДОУ детский сад''Малыш'' с. Красное
 12. МБОУ СШ с.Решетово-Дуброво
 13. МБУДО ''ДШИ с. Красное"'
 14. МБУК ''Краснинская ЦБС''
 15. МБОУ СШ с. Сотниково
 16. МБОУ СОШ с. Красное</t>
   </si>
   <si>
-    <t>Поставка бумаги для офисной техниеи</t>
-[...13 lines deleted...]
-    <t>Итого 1 закупка, в т.ч.</t>
+    <t xml:space="preserve">Согласовано:
+Заместитель  директора МКУ "Центр компетенции в сфере бухгалтерского учета и муниципального заказа Краснинского муниципального округа"   
+А.В. Денисов                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                            </t>
+  </si>
+  <si>
+    <t>МКУ "Центр компетенции в сфере бухгалтерского учета и муниципального заказа Краснинского муниципального округа"</t>
+  </si>
+  <si>
+    <t>Поставка мяса говядины бескостной замороженной</t>
+  </si>
+  <si>
+    <t>10.11</t>
+  </si>
+  <si>
+    <t>Поставка молока</t>
+  </si>
+  <si>
+    <t>10.51</t>
+  </si>
+  <si>
+    <t>0 закупок, относящихся к категории "Прочие"</t>
+  </si>
+  <si>
+    <t>Поставка хлеба</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные образовательные учреждения -4</t>
+  </si>
+  <si>
+    <t>Итого 3 закупки, в т.ч.</t>
+  </si>
+  <si>
+    <t>3 закупки в рамках гос.программы</t>
+  </si>
+  <si>
+    <t>Государственная программа "Развитие образования Липецкой области"</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График определения поставщика (подрядчика, исполнителя) посредством совместных закупок товаров (работ, услуг) на июль 2025 года,   
-[...1 lines deleted...]
-по состоянию на 04.07.2025 года 
+      <t xml:space="preserve">График определения поставщика (подрядчика, исполнителя) посредством совместных закупок товаров (работ, услуг) на июль 2026 года,   
+осуществляемого МКУ "Центр компетенции в сфере бухгалтерского учета и муниципального заказа Краснинского муниципального округа"
+по состоянию на 03.07.2026 года 
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(версия 1)</t>
+      <t>(версия 0)</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>июль</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -341,52 +355,61 @@
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="24"/>
       <color theme="9" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="24"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
       <sz val="14"/>
-      <color theme="1"/>
+      <color theme="9" tint="-0.499984740745262"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="9" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
@@ -611,215 +634,221 @@
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="10" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="4" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1074,403 +1103,514 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R14"/>
+  <dimension ref="A1:R16"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="28" workbookViewId="0">
-      <selection activeCell="O21" sqref="O21"/>
+      <selection activeCell="J9" sqref="J9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.5703125" style="27" customWidth="1"/>
+    <col min="1" max="1" width="8.5703125" style="23" customWidth="1"/>
     <col min="2" max="2" width="41.42578125" style="3" customWidth="1"/>
     <col min="3" max="3" width="45.140625" style="3" customWidth="1"/>
     <col min="4" max="4" width="45.140625" style="3" hidden="1" customWidth="1"/>
-    <col min="5" max="5" width="45.140625" style="27" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="10" max="15" width="27.140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="45.140625" style="23" customWidth="1"/>
+    <col min="6" max="7" width="29.7109375" style="23" customWidth="1"/>
+    <col min="8" max="8" width="29.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="36.42578125" style="23" customWidth="1"/>
+    <col min="10" max="15" width="30" style="2" customWidth="1"/>
     <col min="16" max="16" width="28.140625" style="2" hidden="1" customWidth="1"/>
-    <col min="17" max="17" width="25.140625" style="24" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="19" max="16384" width="9.140625" style="24"/>
+    <col min="17" max="17" width="25.140625" style="22" customWidth="1"/>
+    <col min="18" max="18" width="16.28515625" style="22" bestFit="1" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="120" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="N1" s="44" t="s">
-[...5 lines deleted...]
-      <c r="R1" s="41"/>
+      <c r="N1" s="42" t="s">
+        <v>25</v>
+      </c>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="31"/>
     </row>
     <row r="2" spans="1:18" ht="129.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="45" t="s">
-[...17 lines deleted...]
-      <c r="Q2" s="46"/>
+      <c r="A2" s="43" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="43"/>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="44"/>
     </row>
     <row r="3" spans="1:18" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="55" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="49" t="s">
+      <c r="A3" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="47" t="s">
         <v>17</v>
       </c>
-      <c r="C3" s="49" t="s">
+      <c r="C3" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="49" t="s">
+      <c r="D3" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="E3" s="49" t="s">
+      <c r="E3" s="47" t="s">
         <v>14</v>
       </c>
-      <c r="F3" s="49" t="s">
+      <c r="F3" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="G3" s="49" t="s">
+      <c r="G3" s="47" t="s">
         <v>4</v>
       </c>
-      <c r="H3" s="49" t="s">
+      <c r="H3" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="49" t="s">
+      <c r="I3" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="J3" s="51" t="s">
+      <c r="J3" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="K3" s="51" t="s">
+      <c r="K3" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="L3" s="51"/>
-[...3 lines deleted...]
-      <c r="P3" s="51" t="s">
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
+      <c r="O3" s="49"/>
+      <c r="P3" s="49" t="s">
         <v>6</v>
       </c>
-      <c r="Q3" s="53" t="s">
+      <c r="Q3" s="51" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="125.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="56"/>
-[...9 lines deleted...]
-      <c r="K4" s="32" t="s">
+      <c r="A4" s="54"/>
+      <c r="B4" s="48"/>
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="L4" s="32" t="s">
+      <c r="L4" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="32" t="s">
+      <c r="M4" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="N4" s="32" t="s">
+      <c r="N4" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="O4" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="52"/>
+    </row>
+    <row r="5" spans="1:18" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="33">
+        <v>1</v>
+      </c>
+      <c r="B5" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="D5" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" s="36" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="O4" s="32" t="s">
-[...3 lines deleted...]
-      <c r="Q4" s="54"/>
+      <c r="G5" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="H5" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="J5" s="39">
+        <v>649997.4</v>
+      </c>
+      <c r="K5" s="39">
+        <f>SUM(L5:O5)</f>
+        <v>649997.4</v>
+      </c>
+      <c r="L5" s="39">
+        <v>649997.4</v>
+      </c>
+      <c r="M5" s="39">
+        <v>0</v>
+      </c>
+      <c r="N5" s="39">
+        <v>0</v>
+      </c>
+      <c r="O5" s="39">
+        <v>0</v>
+      </c>
+      <c r="P5" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q5" s="40" t="s">
+        <v>23</v>
+      </c>
     </row>
-    <row r="5" spans="1:18" ht="118.5" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B5" s="26" t="s">
+    <row r="6" spans="1:18" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="33">
+        <v>2</v>
+      </c>
+      <c r="B6" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="H6" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="J6" s="39">
+        <v>202620</v>
+      </c>
+      <c r="K6" s="39">
+        <f>SUM(L6:O6)</f>
+        <v>202620</v>
+      </c>
+      <c r="L6" s="39">
+        <v>202620</v>
+      </c>
+      <c r="M6" s="39">
+        <v>0</v>
+      </c>
+      <c r="N6" s="39">
+        <v>0</v>
+      </c>
+      <c r="O6" s="39">
+        <v>0</v>
+      </c>
+      <c r="P6" s="39" t="s">
         <v>22</v>
       </c>
-      <c r="C5" s="28" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="29" t="s">
+      <c r="Q6" s="40" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="33">
+        <v>3</v>
+      </c>
+      <c r="B7" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="E5" s="28" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="42" t="s">
+      <c r="C7" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="H7" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="J7" s="39">
+        <v>58707.6</v>
+      </c>
+      <c r="K7" s="39">
+        <f>SUM(L7:O7)</f>
+        <v>58707.6</v>
+      </c>
+      <c r="L7" s="39">
+        <v>58707.6</v>
+      </c>
+      <c r="M7" s="39">
+        <v>0</v>
+      </c>
+      <c r="N7" s="39">
+        <v>0</v>
+      </c>
+      <c r="O7" s="39">
+        <v>0</v>
+      </c>
+      <c r="P7" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q7" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="G5" s="42" t="s">
-[...33 lines deleted...]
-      </c>
     </row>
-    <row r="6" spans="1:18" s="27" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="47" t="s">
+    <row r="8" spans="1:18" s="23" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="46"/>
+      <c r="C8" s="46"/>
+      <c r="D8" s="46"/>
+      <c r="E8" s="10"/>
+      <c r="F8" s="10"/>
+      <c r="G8" s="10"/>
+      <c r="H8" s="10"/>
+      <c r="I8" s="10"/>
+      <c r="J8" s="11">
+        <f>SUM(J5:J7)</f>
+        <v>911325</v>
+      </c>
+      <c r="K8" s="11">
+        <f>K9+K10+K11</f>
+        <v>911325</v>
+      </c>
+      <c r="L8" s="11">
+        <f t="shared" ref="K8:O8" si="0">SUM(L5:L7)</f>
+        <v>911325</v>
+      </c>
+      <c r="M8" s="11">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N8" s="11">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="O8" s="11">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="P8" s="25"/>
+      <c r="Q8" s="26"/>
+    </row>
+    <row r="9" spans="1:18" s="23" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="28"/>
+      <c r="C9" s="28"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="8">
+        <v>0</v>
+      </c>
+      <c r="K9" s="8">
+        <v>0</v>
+      </c>
+      <c r="L9" s="8">
+        <v>0</v>
+      </c>
+      <c r="M9" s="8">
+        <v>0</v>
+      </c>
+      <c r="N9" s="8">
+        <v>0</v>
+      </c>
+      <c r="O9" s="8">
+        <v>0</v>
+      </c>
+      <c r="P9" s="12"/>
+      <c r="Q9" s="14"/>
+    </row>
+    <row r="10" spans="1:18" s="23" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="30"/>
+      <c r="C10" s="30"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="9">
+        <f>J7+J6+J5</f>
+        <v>911325</v>
+      </c>
+      <c r="K10" s="9">
+        <f t="shared" ref="K10:O10" si="1">K7+K6+K5</f>
+        <v>911325</v>
+      </c>
+      <c r="L10" s="9">
+        <f t="shared" si="1"/>
+        <v>911325</v>
+      </c>
+      <c r="M10" s="9">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N10" s="9">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="O10" s="9">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="P10" s="13"/>
+      <c r="Q10" s="15"/>
+    </row>
+    <row r="11" spans="1:18" s="23" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="55" t="s">
         <v>31</v>
       </c>
-      <c r="B6" s="48"/>
-[...32 lines deleted...]
-      <c r="Q6" s="34"/>
+      <c r="B11" s="56"/>
+      <c r="C11" s="56"/>
+      <c r="D11" s="57"/>
+      <c r="E11" s="57"/>
+      <c r="F11" s="57"/>
+      <c r="G11" s="57"/>
+      <c r="H11" s="57"/>
+      <c r="I11" s="57"/>
+      <c r="J11" s="58">
+        <v>0</v>
+      </c>
+      <c r="K11" s="58">
+        <v>0</v>
+      </c>
+      <c r="L11" s="58">
+        <v>0</v>
+      </c>
+      <c r="M11" s="58">
+        <f t="shared" ref="M11:O11" si="2">M7</f>
+        <v>0</v>
+      </c>
+      <c r="N11" s="58">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="O11" s="58">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P11" s="16"/>
+      <c r="Q11" s="17"/>
     </row>
-    <row r="7" spans="1:18" s="27" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-      <c r="Q7" s="15"/>
+    <row r="12" spans="1:18" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="18"/>
+      <c r="B12" s="19"/>
+      <c r="C12" s="19"/>
+      <c r="D12" s="19"/>
+      <c r="E12" s="19"/>
+      <c r="F12" s="19"/>
+      <c r="G12" s="19"/>
+      <c r="H12" s="19"/>
+      <c r="I12" s="19"/>
+      <c r="J12" s="20"/>
+      <c r="K12" s="20"/>
+      <c r="L12" s="21"/>
+      <c r="M12" s="21"/>
+      <c r="N12" s="21"/>
+      <c r="O12" s="21"/>
+      <c r="P12" s="21"/>
+      <c r="Q12" s="21"/>
     </row>
-    <row r="8" spans="1:18" s="27" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-      <c r="Q8" s="16"/>
+    <row r="13" spans="1:18" x14ac:dyDescent="0.25">
+      <c r="R13" s="4"/>
     </row>
-    <row r="9" spans="1:18" s="27" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...60 lines deleted...]
-    <row r="14" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="N1:Q1"/>
     <mergeCell ref="A2:Q2"/>
-    <mergeCell ref="A6:D6"/>
+    <mergeCell ref="A8:D8"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="27" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>