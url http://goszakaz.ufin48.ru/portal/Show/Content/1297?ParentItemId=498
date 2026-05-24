--- v0 (2025-12-07)
+++ v1 (2026-05-24)
@@ -1,399 +1,285 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21901"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2025 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Централизация закупок_2025\2025_МЗ\МКУ\Декабрь\05.12.2025\На Сайт\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Май\15.05.2026\На Сайт\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DAFA7856-9CB0-4AFE-9FAC-9357030D6630}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7407C970-FCF5-4C9C-B0A5-B65FF3B44062}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ДЕКАБРЬ_ЦЗ" sheetId="1" r:id="rId1"/>
+    <sheet name="МАЙ_ЦЗ" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ДЕКАБРЬ_ЦЗ!$A$1:$Q$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">МАЙ_ЦЗ!$A$1:$Q$13</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K23" i="1" l="1"/>
-[...43 lines deleted...]
-  <c r="K10" i="1"/>
+  <c r="K10" i="1" l="1"/>
+  <c r="J10" i="1"/>
+  <c r="K8" i="1"/>
+  <c r="K6" i="1"/>
+  <c r="L13" i="1" l="1"/>
+  <c r="M13" i="1"/>
+  <c r="N13" i="1"/>
+  <c r="J13" i="1"/>
+  <c r="O9" i="1" l="1"/>
+  <c r="N9" i="1"/>
+  <c r="M9" i="1"/>
+  <c r="L9" i="1"/>
+  <c r="J9" i="1"/>
   <c r="K9" i="1"/>
-  <c r="K8" i="1"/>
-[...2 lines deleted...]
-  <c r="P14" i="1" l="1"/>
+  <c r="J7" i="1" l="1"/>
+  <c r="P13" i="1" l="1"/>
+  <c r="N7" i="1" l="1"/>
+  <c r="N10" i="1" s="1"/>
+  <c r="M7" i="1"/>
+  <c r="M10" i="1" s="1"/>
+  <c r="L7" i="1"/>
+  <c r="L10" i="1" s="1"/>
+  <c r="O6" i="1"/>
+  <c r="O13" i="1" s="1"/>
+  <c r="K13" i="1" l="1"/>
+  <c r="O7" i="1"/>
+  <c r="O10" i="1" s="1"/>
+  <c r="K7" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="129" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="40">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Наименование заказчика</t>
-  </si>
-[...1 lines deleted...]
-    <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
+    <t>Предполагаемая дата размещения (месяц)</t>
+  </si>
+  <si>
     <t>ИНН заказчика</t>
   </si>
   <si>
     <t>новая закупка</t>
   </si>
   <si>
     <t>скорректированная закупка</t>
   </si>
   <si>
-    <t>Всего, руб.</t>
+    <t>федеральный бюджет, руб.</t>
   </si>
   <si>
     <t>внебюджетные средства, руб.</t>
   </si>
   <si>
     <t>Источник финансирования</t>
   </si>
   <si>
     <t>Наименование 
 объекта закупки</t>
   </si>
   <si>
     <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
-    <t>областной
+    <t>эл. аукцион</t>
+  </si>
+  <si>
+    <t>местный 
 бюджет, руб.</t>
   </si>
   <si>
-    <t>местный
+    <t>Всего, 
+руб.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -</t>
+  </si>
+  <si>
+    <t>областной 
 бюджет, руб.</t>
   </si>
   <si>
+    <t>Наименование национального проекта/ государственной программы РФ</t>
+  </si>
+  <si>
+    <t>0 закупок в рамках гос.программ</t>
+  </si>
+  <si>
     <t>Всего 1 закупка</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">эл. аукцион </t>
   </si>
   <si>
     <t>Идентификационный код 
 закупки</t>
   </si>
   <si>
-    <t>апрель</t>
-[...6 lines deleted...]
-бюджет, руб.</t>
+    <r>
+      <t>Согласовано:
+Начальник Муниципального казенного учреждения "Центр компетенций в сфере муниципальных закупок"</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">
+Т.Н. Миленина</t>
+    </r>
   </si>
   <si>
     <t>Управление дорог, транспорта и благоустройства администрации городского округа город Елец</t>
   </si>
   <si>
-    <t>4821051066</t>
-[...35 lines deleted...]
-    <t>Оказание услуг по охране территории городского кладбища</t>
+    <t>февраль</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 0 закупки в рамках нац.проектов</t>
+  </si>
+  <si>
+    <t>263482105106648210100100110024211244</t>
+  </si>
+  <si>
+    <t>42.11.20.300</t>
+  </si>
+  <si>
+    <t>Выполнение работ по нанесению дорожной разметки на автомобильных дорогах городского округа город Елец</t>
+  </si>
+  <si>
+    <t>Управление протокола и обеспечения деятельности администрации городского округа город Елец</t>
+  </si>
+  <si>
+    <t>Охранные услуги</t>
   </si>
   <si>
     <t>80.10</t>
   </si>
   <si>
-    <t>МБУ "Благоустройство"</t>
-[...34 lines deleted...]
-  <si>
     <t>запрос котировок</t>
   </si>
   <si>
+    <t>263482104818348210100100050038010244</t>
+  </si>
+  <si>
+    <t>май</t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на декабрь 2025 года, 
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на май 2026 года, 
 осуществляемого Муниципальным казенным учреждением "Центр компетенций в сфере муниципальных закупок" городского округа город Елец
-по состоянию на 05.12.2025 года
+по состоянию на 15.05.2026 года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(версия 2)</t>
     </r>
   </si>
   <si>
-    <t>253482102180148210100100300002910244</t>
-[...64 lines deleted...]
-Т.Н. Миленина</t>
+    <t>Итого 2 закупки для 2 заказчиков, в т.ч.</t>
+  </si>
+  <si>
+    <t>2 закупки, относящихся к категории "Прочие"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
-    <numFmt numFmtId="167" formatCode="[$-419]mmmm\ yyyy;@"/>
+    <numFmt numFmtId="167" formatCode="dd/mm/yyyy\ hh:mm"/>
+    <numFmt numFmtId="168" formatCode="#0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="31">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -452,937 +338,973 @@
       <b/>
       <i/>
       <sz val="24"/>
       <color theme="9" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="36"/>
-[...5 lines deleted...]
-      <b/>
       <sz val="18"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF008000"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF008000"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman Cyr&quot;, serif"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial Cyr&quot;, sans-serif"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF008000"/>
+      <name val="Arial Cyr&quot;, sans-serif"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="36"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="7">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
-        <bgColor indexed="64"/>
-[...10 lines deleted...]
-        <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF99CCFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="35">
+  <borders count="31">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-        <color indexed="64"/>
+      <left style="thin">
+        <color rgb="FF000000"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...2 lines deleted...]
-      <right style="medium">
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...16 lines deleted...]
-      </top>
+      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...61 lines deleted...]
-      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...18 lines deleted...]
-      <left/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...5 lines deleted...]
-      <left/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
-        <color indexed="64"/>
-[...46 lines deleted...]
-      <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...35 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="3">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="0" borderId="3">
+      <alignment vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="3">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="5" borderId="3">
+      <alignment vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="7" borderId="3">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="3">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="3">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="3">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="3">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="14" fontId="19" fillId="0" borderId="3">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="3">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="0" borderId="3">
+      <alignment vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="5" borderId="3">
+      <alignment vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="3">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="167" fontId="19" fillId="0" borderId="3">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="168" fontId="19" fillId="0" borderId="3">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="108">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="14" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="4" fontId="2" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="4" fontId="10" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="16" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...119 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="8" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="8" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="8" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="3" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="25" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="13" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="14" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...49 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="8">
-[...3 lines deleted...]
-    <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+  <cellStyles count="36">
+    <cellStyle name="br" xfId="23" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="col" xfId="22" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Normal" xfId="34" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="st17" xfId="18" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="st18" xfId="9" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="st19" xfId="17" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="st20" xfId="12" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="st21" xfId="20" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="st22" xfId="10" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="st23" xfId="19" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="style0" xfId="24" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="td" xfId="25" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="tr" xfId="21" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
+    <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
+    <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
+    <cellStyle name="xl24" xfId="16" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
+    <cellStyle name="xl25" xfId="26" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
+    <cellStyle name="xl26" xfId="27" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
+    <cellStyle name="xl27" xfId="28" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
+    <cellStyle name="xl28" xfId="15" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
+    <cellStyle name="xl29" xfId="29" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
+    <cellStyle name="xl30" xfId="13" xr:uid="{00000000-0005-0000-0000-000017000000}"/>
+    <cellStyle name="xl31" xfId="11" xr:uid="{00000000-0005-0000-0000-000018000000}"/>
+    <cellStyle name="xl32" xfId="30" xr:uid="{00000000-0005-0000-0000-000019000000}"/>
+    <cellStyle name="xl33" xfId="31" xr:uid="{00000000-0005-0000-0000-00001A000000}"/>
+    <cellStyle name="xl35" xfId="32" xr:uid="{00000000-0005-0000-0000-00001B000000}"/>
+    <cellStyle name="xl36" xfId="33" xr:uid="{00000000-0005-0000-0000-00001C000000}"/>
+    <cellStyle name="xl48" xfId="7" xr:uid="{00000000-0005-0000-0000-00001D000000}"/>
+    <cellStyle name="xl49" xfId="8" xr:uid="{00000000-0005-0000-0000-00001E000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
-[...1 lines deleted...]
-    <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000020000000}"/>
+    <cellStyle name="Обычный 3" xfId="14" xr:uid="{00000000-0005-0000-0000-000021000000}"/>
+    <cellStyle name="Финансовый" xfId="35" builtinId="3"/>
+    <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000023000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFEE6E2"/>
+      <color rgb="FFFFCCCC"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1624,1319 +1546,1343 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q94"/>
+  <dimension ref="A1:OY74"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="N1" sqref="N1:Q1"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="D1" zoomScale="50" zoomScaleNormal="46" zoomScaleSheetLayoutView="50" workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J14" sqref="J14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="6.5703125" style="28" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="18" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="9.140625" style="14"/>
+    <col min="2" max="2" width="35.85546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="21.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="86.85546875" style="14" customWidth="1"/>
+    <col min="5" max="6" width="32.5703125" style="14" customWidth="1"/>
+    <col min="7" max="7" width="32.5703125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="54.85546875" style="3" customWidth="1"/>
+    <col min="9" max="9" width="39.5703125" style="14" customWidth="1"/>
+    <col min="10" max="15" width="32.42578125" style="4" customWidth="1"/>
+    <col min="16" max="16" width="28.5703125" style="4" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="27.42578125" style="4" customWidth="1"/>
+    <col min="18" max="18" width="16.28515625" style="26" customWidth="1"/>
+    <col min="19" max="103" width="9.140625" style="26"/>
+    <col min="104" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="Q1" s="71"/>
+    <row r="1" spans="1:415" ht="131.25" customHeight="1">
+      <c r="M1" s="16"/>
+      <c r="N1" s="54" t="s">
+        <v>24</v>
+      </c>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
     </row>
-    <row r="2" spans="1:17" ht="127.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="Q2" s="76"/>
+    <row r="2" spans="1:415" ht="129.75" customHeight="1" thickBot="1">
+      <c r="A2" s="61" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
     </row>
-    <row r="3" spans="1:17" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B3" s="82" t="s">
+    <row r="3" spans="1:415" s="13" customFormat="1" ht="67.900000000000006" customHeight="1">
+      <c r="A3" s="67" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="82" t="s">
+      <c r="C3" s="57" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="82" t="s">
+      <c r="D3" s="57" t="s">
         <v>13</v>
       </c>
-      <c r="E3" s="82" t="s">
+      <c r="E3" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" s="57" t="s">
+        <v>4</v>
+      </c>
+      <c r="G3" s="57" t="s">
+        <v>5</v>
+      </c>
+      <c r="H3" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="I3" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="82" t="s">
-[...2 lines deleted...]
-      <c r="G3" s="82" t="s">
+      <c r="J3" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="K3" s="64" t="s">
+        <v>12</v>
+      </c>
+      <c r="L3" s="65"/>
+      <c r="M3" s="65"/>
+      <c r="N3" s="65"/>
+      <c r="O3" s="66"/>
+      <c r="P3" s="59" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="99" t="s">
-[...15 lines deleted...]
-      <c r="P3" s="72" t="s">
+      <c r="Q3" s="62" t="s">
+        <v>14</v>
+      </c>
+      <c r="R3" s="26"/>
+      <c r="S3" s="26"/>
+      <c r="T3" s="26"/>
+      <c r="U3" s="26"/>
+      <c r="V3" s="26"/>
+      <c r="W3" s="26"/>
+      <c r="X3" s="26"/>
+      <c r="Y3" s="26"/>
+      <c r="Z3" s="26"/>
+      <c r="AA3" s="26"/>
+      <c r="AB3" s="26"/>
+      <c r="AC3" s="26"/>
+      <c r="AD3" s="26"/>
+      <c r="AE3" s="26"/>
+      <c r="AF3" s="26"/>
+      <c r="AG3" s="26"/>
+      <c r="AH3" s="26"/>
+      <c r="AI3" s="26"/>
+      <c r="AJ3" s="26"/>
+      <c r="AK3" s="26"/>
+      <c r="AL3" s="26"/>
+      <c r="AM3" s="26"/>
+      <c r="AN3" s="26"/>
+      <c r="AO3" s="26"/>
+      <c r="AP3" s="26"/>
+      <c r="AQ3" s="26"/>
+      <c r="AR3" s="26"/>
+      <c r="AS3" s="26"/>
+      <c r="AT3" s="26"/>
+      <c r="AU3" s="26"/>
+      <c r="AV3" s="26"/>
+      <c r="AW3" s="26"/>
+      <c r="AX3" s="26"/>
+      <c r="AY3" s="26"/>
+      <c r="AZ3" s="26"/>
+      <c r="BA3" s="26"/>
+      <c r="BB3" s="26"/>
+      <c r="BC3" s="26"/>
+      <c r="BD3" s="26"/>
+      <c r="BE3" s="26"/>
+      <c r="BF3" s="26"/>
+      <c r="BG3" s="26"/>
+      <c r="BH3" s="26"/>
+      <c r="BI3" s="26"/>
+      <c r="BJ3" s="26"/>
+      <c r="BK3" s="26"/>
+      <c r="BL3" s="26"/>
+      <c r="BM3" s="26"/>
+      <c r="BN3" s="26"/>
+      <c r="BO3" s="26"/>
+      <c r="BP3" s="26"/>
+      <c r="BQ3" s="26"/>
+      <c r="BR3" s="26"/>
+      <c r="BS3" s="26"/>
+      <c r="BT3" s="26"/>
+      <c r="BU3" s="26"/>
+      <c r="BV3" s="26"/>
+      <c r="BW3" s="26"/>
+      <c r="BX3" s="26"/>
+      <c r="BY3" s="26"/>
+      <c r="BZ3" s="26"/>
+      <c r="CA3" s="26"/>
+      <c r="CB3" s="26"/>
+      <c r="CC3" s="26"/>
+      <c r="CD3" s="26"/>
+      <c r="CE3" s="26"/>
+      <c r="CF3" s="26"/>
+      <c r="CG3" s="26"/>
+      <c r="CH3" s="26"/>
+      <c r="CI3" s="26"/>
+      <c r="CJ3" s="26"/>
+      <c r="CK3" s="26"/>
+      <c r="CL3" s="26"/>
+      <c r="CM3" s="26"/>
+      <c r="CN3" s="26"/>
+      <c r="CO3" s="26"/>
+      <c r="CP3" s="26"/>
+      <c r="CQ3" s="26"/>
+      <c r="CR3" s="26"/>
+      <c r="CS3" s="26"/>
+      <c r="CT3" s="26"/>
+      <c r="CU3" s="26"/>
+      <c r="CV3" s="26"/>
+      <c r="CW3" s="26"/>
+      <c r="CX3" s="26"/>
+      <c r="CY3" s="26"/>
+      <c r="HQ3" s="26"/>
+      <c r="HR3" s="26"/>
+      <c r="HS3" s="26"/>
+      <c r="HT3" s="26"/>
+      <c r="HU3" s="26"/>
+      <c r="HV3" s="26"/>
+      <c r="HW3" s="26"/>
+      <c r="HX3" s="26"/>
+      <c r="HY3" s="26"/>
+      <c r="HZ3" s="26"/>
+      <c r="IA3" s="26"/>
+      <c r="IB3" s="26"/>
+      <c r="IC3" s="26"/>
+      <c r="ID3" s="26"/>
+      <c r="IE3" s="26"/>
+      <c r="IF3" s="26"/>
+      <c r="IG3" s="26"/>
+      <c r="IH3" s="26"/>
+      <c r="II3" s="26"/>
+      <c r="IJ3" s="26"/>
+      <c r="IK3" s="26"/>
+      <c r="IL3" s="26"/>
+      <c r="IM3" s="26"/>
+      <c r="IN3" s="26"/>
+      <c r="IO3" s="26"/>
+      <c r="IP3" s="26"/>
+      <c r="IQ3" s="26"/>
+      <c r="IR3" s="26"/>
+      <c r="IS3" s="26"/>
+      <c r="IT3" s="26"/>
+      <c r="IU3" s="26"/>
+    </row>
+    <row r="4" spans="1:415" s="13" customFormat="1" ht="148.5" customHeight="1" thickBot="1">
+      <c r="A4" s="68"/>
+      <c r="B4" s="58"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="L4" s="27" t="s">
+        <v>10</v>
+      </c>
+      <c r="M4" s="27" t="s">
+        <v>19</v>
+      </c>
+      <c r="N4" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="O4" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="63"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26"/>
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="26"/>
+      <c r="AA4" s="26"/>
+      <c r="AB4" s="26"/>
+      <c r="AC4" s="26"/>
+      <c r="AD4" s="26"/>
+      <c r="AE4" s="26"/>
+      <c r="AF4" s="26"/>
+      <c r="AG4" s="26"/>
+      <c r="AH4" s="26"/>
+      <c r="AI4" s="26"/>
+      <c r="AJ4" s="26"/>
+      <c r="AK4" s="26"/>
+      <c r="AL4" s="26"/>
+      <c r="AM4" s="26"/>
+      <c r="AN4" s="26"/>
+      <c r="AO4" s="26"/>
+      <c r="AP4" s="26"/>
+      <c r="AQ4" s="26"/>
+      <c r="AR4" s="26"/>
+      <c r="AS4" s="26"/>
+      <c r="AT4" s="26"/>
+      <c r="AU4" s="26"/>
+      <c r="AV4" s="26"/>
+      <c r="AW4" s="26"/>
+      <c r="AX4" s="26"/>
+      <c r="AY4" s="26"/>
+      <c r="AZ4" s="26"/>
+      <c r="BA4" s="26"/>
+      <c r="BB4" s="26"/>
+      <c r="BC4" s="26"/>
+      <c r="BD4" s="26"/>
+      <c r="BE4" s="26"/>
+      <c r="BF4" s="26"/>
+      <c r="BG4" s="26"/>
+      <c r="BH4" s="26"/>
+      <c r="BI4" s="26"/>
+      <c r="BJ4" s="26"/>
+      <c r="BK4" s="26"/>
+      <c r="BL4" s="26"/>
+      <c r="BM4" s="26"/>
+      <c r="BN4" s="26"/>
+      <c r="BO4" s="26"/>
+      <c r="BP4" s="26"/>
+      <c r="BQ4" s="26"/>
+      <c r="BR4" s="26"/>
+      <c r="BS4" s="26"/>
+      <c r="BT4" s="26"/>
+      <c r="BU4" s="26"/>
+      <c r="BV4" s="26"/>
+      <c r="BW4" s="26"/>
+      <c r="BX4" s="26"/>
+      <c r="BY4" s="26"/>
+      <c r="BZ4" s="26"/>
+      <c r="CA4" s="26"/>
+      <c r="CB4" s="26"/>
+      <c r="CC4" s="26"/>
+      <c r="CD4" s="26"/>
+      <c r="CE4" s="26"/>
+      <c r="CF4" s="26"/>
+      <c r="CG4" s="26"/>
+      <c r="CH4" s="26"/>
+      <c r="CI4" s="26"/>
+      <c r="CJ4" s="26"/>
+      <c r="CK4" s="26"/>
+      <c r="CL4" s="26"/>
+      <c r="CM4" s="26"/>
+      <c r="CN4" s="26"/>
+      <c r="CO4" s="26"/>
+      <c r="CP4" s="26"/>
+      <c r="CQ4" s="26"/>
+      <c r="CR4" s="26"/>
+      <c r="CS4" s="26"/>
+      <c r="CT4" s="26"/>
+      <c r="CU4" s="26"/>
+      <c r="CV4" s="26"/>
+      <c r="CW4" s="26"/>
+      <c r="CX4" s="26"/>
+      <c r="CY4" s="26"/>
+      <c r="CZ4" s="26"/>
+      <c r="DA4" s="26"/>
+      <c r="DB4" s="26"/>
+      <c r="DC4" s="26"/>
+      <c r="DD4" s="26"/>
+      <c r="DE4" s="26"/>
+      <c r="DF4" s="26"/>
+      <c r="DG4" s="26"/>
+      <c r="DH4" s="26"/>
+      <c r="DI4" s="26"/>
+      <c r="DJ4" s="26"/>
+      <c r="DK4" s="26"/>
+      <c r="DL4" s="26"/>
+      <c r="DM4" s="26"/>
+      <c r="DN4" s="26"/>
+      <c r="DO4" s="26"/>
+      <c r="DP4" s="26"/>
+      <c r="DQ4" s="26"/>
+      <c r="DR4" s="26"/>
+      <c r="DS4" s="26"/>
+      <c r="DT4" s="26"/>
+      <c r="DU4" s="26"/>
+      <c r="DV4" s="26"/>
+      <c r="DW4" s="26"/>
+      <c r="DX4" s="26"/>
+      <c r="DY4" s="26"/>
+      <c r="DZ4" s="26"/>
+      <c r="EA4" s="26"/>
+      <c r="EB4" s="26"/>
+      <c r="EC4" s="26"/>
+      <c r="ED4" s="26"/>
+      <c r="EE4" s="26"/>
+      <c r="EF4" s="26"/>
+      <c r="EG4" s="26"/>
+      <c r="EH4" s="26"/>
+      <c r="EI4" s="26"/>
+      <c r="EJ4" s="26"/>
+      <c r="EK4" s="26"/>
+      <c r="EL4" s="26"/>
+      <c r="EM4" s="26"/>
+      <c r="EN4" s="26"/>
+      <c r="EO4" s="26"/>
+      <c r="EP4" s="26"/>
+      <c r="EQ4" s="26"/>
+      <c r="ER4" s="26"/>
+      <c r="ES4" s="26"/>
+      <c r="ET4" s="26"/>
+      <c r="EU4" s="26"/>
+      <c r="EV4" s="26"/>
+      <c r="EW4" s="26"/>
+      <c r="EX4" s="26"/>
+      <c r="EY4" s="26"/>
+      <c r="EZ4" s="26"/>
+      <c r="FA4" s="26"/>
+      <c r="FB4" s="26"/>
+      <c r="FC4" s="26"/>
+      <c r="FD4" s="26"/>
+      <c r="FE4" s="26"/>
+      <c r="FF4" s="26"/>
+      <c r="FG4" s="26"/>
+      <c r="FH4" s="26"/>
+      <c r="FI4" s="26"/>
+      <c r="FJ4" s="26"/>
+      <c r="FK4" s="26"/>
+      <c r="FL4" s="26"/>
+      <c r="FM4" s="26"/>
+      <c r="FN4" s="26"/>
+      <c r="FO4" s="26"/>
+      <c r="FP4" s="26"/>
+      <c r="FQ4" s="26"/>
+      <c r="FR4" s="26"/>
+      <c r="FS4" s="26"/>
+      <c r="FT4" s="26"/>
+      <c r="FU4" s="26"/>
+      <c r="FV4" s="26"/>
+      <c r="FW4" s="26"/>
+      <c r="FX4" s="26"/>
+      <c r="FY4" s="26"/>
+      <c r="FZ4" s="26"/>
+      <c r="GA4" s="26"/>
+      <c r="GB4" s="26"/>
+      <c r="GC4" s="26"/>
+      <c r="GD4" s="26"/>
+      <c r="GE4" s="26"/>
+      <c r="GF4" s="26"/>
+      <c r="GG4" s="26"/>
+      <c r="GH4" s="26"/>
+      <c r="GI4" s="26"/>
+      <c r="GJ4" s="26"/>
+      <c r="GK4" s="26"/>
+      <c r="GL4" s="26"/>
+      <c r="GM4" s="26"/>
+      <c r="GN4" s="26"/>
+      <c r="GO4" s="26"/>
+      <c r="GP4" s="26"/>
+      <c r="GQ4" s="26"/>
+      <c r="GR4" s="26"/>
+      <c r="GS4" s="26"/>
+      <c r="GT4" s="26"/>
+      <c r="GU4" s="26"/>
+      <c r="GV4" s="26"/>
+      <c r="GW4" s="26"/>
+      <c r="GX4" s="26"/>
+      <c r="GY4" s="26"/>
+      <c r="GZ4" s="26"/>
+      <c r="HA4" s="26"/>
+      <c r="HB4" s="26"/>
+      <c r="HC4" s="26"/>
+      <c r="HD4" s="26"/>
+      <c r="HE4" s="26"/>
+      <c r="HF4" s="26"/>
+      <c r="HG4" s="26"/>
+      <c r="HH4" s="26"/>
+      <c r="HI4" s="26"/>
+      <c r="HJ4" s="26"/>
+      <c r="HK4" s="26"/>
+      <c r="HL4" s="26"/>
+      <c r="HM4" s="26"/>
+      <c r="HN4" s="26"/>
+      <c r="HO4" s="26"/>
+      <c r="HP4" s="26"/>
+      <c r="HQ4" s="26"/>
+      <c r="HR4" s="26"/>
+      <c r="HS4" s="26"/>
+      <c r="HT4" s="26"/>
+      <c r="HU4" s="26"/>
+      <c r="HV4" s="26"/>
+      <c r="HW4" s="26"/>
+      <c r="HX4" s="26"/>
+      <c r="HY4" s="26"/>
+      <c r="HZ4" s="26"/>
+      <c r="IA4" s="26"/>
+      <c r="IB4" s="26"/>
+      <c r="IC4" s="26"/>
+      <c r="ID4" s="26"/>
+      <c r="IE4" s="26"/>
+      <c r="IF4" s="26"/>
+      <c r="IG4" s="26"/>
+      <c r="IH4" s="26"/>
+      <c r="II4" s="26"/>
+      <c r="IJ4" s="26"/>
+      <c r="IK4" s="26"/>
+      <c r="IL4" s="26"/>
+      <c r="IM4" s="26"/>
+      <c r="IN4" s="26"/>
+      <c r="IO4" s="26"/>
+      <c r="IP4" s="26"/>
+      <c r="IQ4" s="26"/>
+      <c r="IR4" s="26"/>
+      <c r="IS4" s="26"/>
+      <c r="IT4" s="26"/>
+      <c r="IU4" s="26"/>
+      <c r="IV4" s="26"/>
+      <c r="IW4" s="26"/>
+      <c r="IX4" s="26"/>
+      <c r="IY4" s="26"/>
+      <c r="IZ4" s="26"/>
+      <c r="JA4" s="26"/>
+      <c r="JB4" s="26"/>
+      <c r="JC4" s="26"/>
+      <c r="JD4" s="26"/>
+      <c r="JE4" s="26"/>
+      <c r="JF4" s="26"/>
+      <c r="JG4" s="26"/>
+      <c r="JH4" s="26"/>
+      <c r="JI4" s="26"/>
+      <c r="JJ4" s="26"/>
+      <c r="JK4" s="26"/>
+      <c r="JL4" s="26"/>
+      <c r="JM4" s="26"/>
+      <c r="JN4" s="26"/>
+      <c r="JO4" s="26"/>
+      <c r="JP4" s="26"/>
+      <c r="JQ4" s="26"/>
+      <c r="JR4" s="26"/>
+      <c r="JS4" s="26"/>
+      <c r="JT4" s="26"/>
+      <c r="JU4" s="26"/>
+      <c r="JV4" s="26"/>
+      <c r="JW4" s="26"/>
+      <c r="JX4" s="26"/>
+      <c r="JY4" s="26"/>
+      <c r="JZ4" s="26"/>
+      <c r="KA4" s="26"/>
+      <c r="KB4" s="26"/>
+      <c r="KC4" s="26"/>
+      <c r="KD4" s="26"/>
+      <c r="KE4" s="26"/>
+      <c r="KF4" s="26"/>
+      <c r="KG4" s="26"/>
+      <c r="KH4" s="26"/>
+      <c r="KI4" s="26"/>
+      <c r="KJ4" s="26"/>
+      <c r="KK4" s="26"/>
+      <c r="KL4" s="26"/>
+      <c r="KM4" s="26"/>
+      <c r="KN4" s="26"/>
+      <c r="KO4" s="26"/>
+      <c r="KP4" s="26"/>
+      <c r="KQ4" s="26"/>
+      <c r="KR4" s="26"/>
+      <c r="KS4" s="26"/>
+      <c r="KT4" s="26"/>
+      <c r="KU4" s="26"/>
+      <c r="KV4" s="26"/>
+      <c r="KW4" s="26"/>
+      <c r="KX4" s="26"/>
+      <c r="KY4" s="26"/>
+      <c r="KZ4" s="26"/>
+      <c r="LA4" s="26"/>
+      <c r="LB4" s="26"/>
+      <c r="LC4" s="26"/>
+      <c r="LD4" s="26"/>
+      <c r="LE4" s="26"/>
+      <c r="LF4" s="26"/>
+      <c r="LG4" s="26"/>
+      <c r="LH4" s="26"/>
+      <c r="LI4" s="26"/>
+      <c r="LJ4" s="26"/>
+      <c r="LK4" s="26"/>
+      <c r="LL4" s="26"/>
+      <c r="LM4" s="26"/>
+      <c r="LN4" s="26"/>
+      <c r="LO4" s="26"/>
+      <c r="LP4" s="26"/>
+      <c r="LQ4" s="26"/>
+      <c r="LR4" s="26"/>
+      <c r="LS4" s="26"/>
+      <c r="LT4" s="26"/>
+      <c r="LU4" s="26"/>
+      <c r="LV4" s="26"/>
+      <c r="LW4" s="26"/>
+      <c r="LX4" s="26"/>
+      <c r="LY4" s="26"/>
+      <c r="LZ4" s="26"/>
+      <c r="MA4" s="26"/>
+      <c r="MB4" s="26"/>
+      <c r="MC4" s="26"/>
+      <c r="MD4" s="26"/>
+      <c r="ME4" s="26"/>
+      <c r="MF4" s="26"/>
+      <c r="MG4" s="26"/>
+      <c r="MH4" s="26"/>
+      <c r="MI4" s="26"/>
+      <c r="MJ4" s="26"/>
+      <c r="MK4" s="26"/>
+      <c r="ML4" s="26"/>
+      <c r="MM4" s="26"/>
+      <c r="MN4" s="26"/>
+      <c r="MO4" s="26"/>
+      <c r="MP4" s="26"/>
+      <c r="MQ4" s="26"/>
+      <c r="MR4" s="26"/>
+      <c r="MS4" s="26"/>
+      <c r="MT4" s="26"/>
+      <c r="MU4" s="26"/>
+      <c r="MV4" s="26"/>
+      <c r="MW4" s="26"/>
+      <c r="MX4" s="26"/>
+      <c r="MY4" s="26"/>
+      <c r="MZ4" s="26"/>
+      <c r="NA4" s="26"/>
+      <c r="NB4" s="26"/>
+      <c r="NC4" s="26"/>
+      <c r="ND4" s="26"/>
+      <c r="NE4" s="26"/>
+      <c r="NF4" s="26"/>
+      <c r="NG4" s="26"/>
+      <c r="NH4" s="26"/>
+      <c r="NI4" s="26"/>
+      <c r="NJ4" s="26"/>
+      <c r="NK4" s="26"/>
+      <c r="NL4" s="26"/>
+      <c r="NM4" s="26"/>
+      <c r="NN4" s="26"/>
+      <c r="NO4" s="26"/>
+      <c r="NP4" s="26"/>
+      <c r="NQ4" s="26"/>
+      <c r="NR4" s="26"/>
+      <c r="NS4" s="26"/>
+      <c r="NT4" s="26"/>
+      <c r="NU4" s="26"/>
+      <c r="NV4" s="26"/>
+      <c r="NW4" s="26"/>
+      <c r="NX4" s="26"/>
+      <c r="NY4" s="26"/>
+      <c r="NZ4" s="26"/>
+      <c r="OA4" s="26"/>
+      <c r="OB4" s="26"/>
+      <c r="OC4" s="26"/>
+      <c r="OD4" s="26"/>
+      <c r="OE4" s="26"/>
+      <c r="OF4" s="26"/>
+      <c r="OG4" s="26"/>
+      <c r="OH4" s="26"/>
+      <c r="OI4" s="26"/>
+      <c r="OJ4" s="26"/>
+      <c r="OK4" s="26"/>
+      <c r="OL4" s="26"/>
+      <c r="OM4" s="26"/>
+      <c r="ON4" s="26"/>
+      <c r="OO4" s="26"/>
+      <c r="OP4" s="26"/>
+      <c r="OQ4" s="26"/>
+      <c r="OR4" s="26"/>
+      <c r="OS4" s="26"/>
+      <c r="OT4" s="26"/>
+      <c r="OU4" s="26"/>
+      <c r="OV4" s="26"/>
+      <c r="OW4" s="26"/>
+      <c r="OX4" s="26"/>
+      <c r="OY4" s="26"/>
+    </row>
+    <row r="5" spans="1:415" s="35" customFormat="1" ht="60" customHeight="1" thickBot="1">
+      <c r="A5" s="73" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="74"/>
+      <c r="C5" s="74"/>
+      <c r="D5" s="74"/>
+      <c r="E5" s="74"/>
+      <c r="F5" s="74"/>
+      <c r="G5" s="74"/>
+      <c r="H5" s="74"/>
+      <c r="I5" s="74"/>
+      <c r="J5" s="74"/>
+      <c r="K5" s="74"/>
+      <c r="L5" s="74"/>
+      <c r="M5" s="74"/>
+      <c r="N5" s="74"/>
+      <c r="O5" s="74"/>
+      <c r="P5" s="74"/>
+      <c r="Q5" s="75"/>
+      <c r="R5" s="37"/>
+      <c r="S5" s="37"/>
+      <c r="T5" s="37"/>
+      <c r="U5" s="37"/>
+      <c r="V5" s="37"/>
+      <c r="W5" s="37"/>
+      <c r="X5" s="37"/>
+      <c r="Y5" s="37"/>
+      <c r="Z5" s="37"/>
+      <c r="AA5" s="37"/>
+      <c r="AB5" s="37"/>
+      <c r="AC5" s="37"/>
+      <c r="AD5" s="37"/>
+      <c r="AE5" s="37"/>
+      <c r="AF5" s="37"/>
+      <c r="AG5" s="37"/>
+      <c r="AH5" s="37"/>
+      <c r="AI5" s="37"/>
+      <c r="AJ5" s="37"/>
+      <c r="AK5" s="37"/>
+      <c r="AL5" s="37"/>
+      <c r="AM5" s="37"/>
+      <c r="AN5" s="37"/>
+      <c r="AO5" s="37"/>
+      <c r="AP5" s="37"/>
+      <c r="AQ5" s="37"/>
+      <c r="AR5" s="37"/>
+      <c r="AS5" s="37"/>
+      <c r="AT5" s="37"/>
+      <c r="AU5" s="37"/>
+      <c r="AV5" s="37"/>
+      <c r="AW5" s="37"/>
+      <c r="AX5" s="37"/>
+      <c r="AY5" s="37"/>
+      <c r="AZ5" s="37"/>
+      <c r="BA5" s="37"/>
+      <c r="BB5" s="37"/>
+      <c r="BC5" s="37"/>
+      <c r="BD5" s="37"/>
+      <c r="BE5" s="37"/>
+      <c r="BF5" s="37"/>
+      <c r="BG5" s="37"/>
+      <c r="BH5" s="37"/>
+      <c r="BI5" s="37"/>
+      <c r="BJ5" s="37"/>
+      <c r="BK5" s="37"/>
+      <c r="BL5" s="37"/>
+      <c r="BM5" s="37"/>
+      <c r="BN5" s="37"/>
+      <c r="BO5" s="37"/>
+      <c r="BP5" s="37"/>
+      <c r="BQ5" s="37"/>
+      <c r="BR5" s="37"/>
+      <c r="BS5" s="37"/>
+      <c r="BT5" s="37"/>
+      <c r="BU5" s="37"/>
+      <c r="BV5" s="37"/>
+      <c r="BW5" s="37"/>
+      <c r="BX5" s="37"/>
+      <c r="BY5" s="37"/>
+      <c r="BZ5" s="37"/>
+      <c r="CA5" s="37"/>
+      <c r="CB5" s="37"/>
+      <c r="CC5" s="37"/>
+      <c r="CD5" s="37"/>
+      <c r="CE5" s="37"/>
+      <c r="CF5" s="37"/>
+      <c r="CG5" s="37"/>
+      <c r="CH5" s="37"/>
+      <c r="CI5" s="37"/>
+      <c r="CJ5" s="37"/>
+      <c r="CK5" s="37"/>
+      <c r="CL5" s="37"/>
+      <c r="CM5" s="37"/>
+      <c r="CN5" s="37"/>
+      <c r="CO5" s="37"/>
+      <c r="CP5" s="37"/>
+      <c r="CQ5" s="37"/>
+      <c r="CR5" s="37"/>
+      <c r="CS5" s="37"/>
+      <c r="CT5" s="37"/>
+      <c r="CU5" s="37"/>
+      <c r="CV5" s="37"/>
+      <c r="CW5" s="37"/>
+      <c r="CX5" s="37"/>
+      <c r="CY5" s="37"/>
+    </row>
+    <row r="6" spans="1:415" s="13" customFormat="1" ht="101.25" customHeight="1" thickBot="1">
+      <c r="A6" s="32">
+        <v>1</v>
+      </c>
+      <c r="B6" s="52" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="53">
+        <v>4821051066</v>
+      </c>
+      <c r="D6" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="G6" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="H6" s="49" t="s">
+        <v>28</v>
+      </c>
+      <c r="I6" s="49" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="50">
+        <v>6970366.6799999997</v>
+      </c>
+      <c r="K6" s="50">
+        <f>SUM(L6:O6)</f>
+        <v>6970366.6799999997</v>
+      </c>
+      <c r="L6" s="50">
+        <v>0</v>
+      </c>
+      <c r="M6" s="50">
+        <v>0</v>
+      </c>
+      <c r="N6" s="50">
+        <v>6970366.6799999997</v>
+      </c>
+      <c r="O6" s="50">
+        <f t="shared" ref="O6" si="0">SUM(P6:S6)</f>
+        <v>0</v>
+      </c>
+      <c r="P6" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q6" s="51" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:415" s="31" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
+      <c r="A7" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="Q3" s="74" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B7" s="70"/>
+      <c r="C7" s="28"/>
+      <c r="D7" s="28"/>
+      <c r="E7" s="29"/>
+      <c r="F7" s="29"/>
+      <c r="G7" s="29"/>
+      <c r="H7" s="29"/>
+      <c r="I7" s="29"/>
+      <c r="J7" s="30">
+        <f t="shared" ref="J7:O7" si="1">SUM(J6:J6)</f>
+        <v>6970366.6799999997</v>
+      </c>
+      <c r="K7" s="30">
+        <f t="shared" si="1"/>
+        <v>6970366.6799999997</v>
+      </c>
+      <c r="L7" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M7" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N7" s="30">
+        <f t="shared" si="1"/>
+        <v>6970366.6799999997</v>
+      </c>
+      <c r="O7" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="P7" s="33"/>
+      <c r="Q7" s="39"/>
     </row>
-    <row r="4" spans="1:17" ht="139.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...26 lines deleted...]
-      <c r="Q4" s="75"/>
+    <row r="8" spans="1:415" s="13" customFormat="1" ht="101.25" customHeight="1" thickBot="1">
+      <c r="A8" s="32">
+        <v>1</v>
+      </c>
+      <c r="B8" s="52" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="53">
+        <v>4821048183</v>
+      </c>
+      <c r="D8" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="E8" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="G8" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="H8" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="I8" s="49" t="s">
+        <v>33</v>
+      </c>
+      <c r="J8" s="50">
+        <v>226226.88</v>
+      </c>
+      <c r="K8" s="50">
+        <f>SUM(L8:O8)</f>
+        <v>226226.88</v>
+      </c>
+      <c r="L8" s="50">
+        <v>0</v>
+      </c>
+      <c r="M8" s="50">
+        <v>0</v>
+      </c>
+      <c r="N8" s="50">
+        <v>226226.88</v>
+      </c>
+      <c r="O8" s="50">
+        <v>0</v>
+      </c>
+      <c r="P8" s="48"/>
+      <c r="Q8" s="51" t="s">
+        <v>34</v>
+      </c>
     </row>
-    <row r="5" spans="1:17" s="23" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="Q5" s="98"/>
+    <row r="9" spans="1:415" s="31" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
+      <c r="A9" s="69" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="70"/>
+      <c r="C9" s="28"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="29"/>
+      <c r="F9" s="29"/>
+      <c r="G9" s="29"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="30">
+        <f t="shared" ref="J9:O9" si="2">SUM(J8:J8)</f>
+        <v>226226.88</v>
+      </c>
+      <c r="K9" s="30">
+        <f t="shared" si="2"/>
+        <v>226226.88</v>
+      </c>
+      <c r="L9" s="30">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M9" s="30">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N9" s="30">
+        <f t="shared" si="2"/>
+        <v>226226.88</v>
+      </c>
+      <c r="O9" s="30">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P9" s="30"/>
+      <c r="Q9" s="39"/>
     </row>
-    <row r="6" spans="1:17" s="22" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E6" s="50" t="s">
+    <row r="10" spans="1:415" s="13" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A10" s="71" t="s">
+        <v>38</v>
+      </c>
+      <c r="B10" s="72"/>
+      <c r="C10" s="72"/>
+      <c r="D10" s="72"/>
+      <c r="E10" s="40"/>
+      <c r="F10" s="40"/>
+      <c r="G10" s="40"/>
+      <c r="H10" s="41"/>
+      <c r="I10" s="41"/>
+      <c r="J10" s="42">
+        <f>SUM(J7,J9,)</f>
+        <v>7196593.5599999996</v>
+      </c>
+      <c r="K10" s="42">
+        <f>K11+K12+K13</f>
+        <v>7196593.5599999996</v>
+      </c>
+      <c r="L10" s="42">
+        <f t="shared" ref="K10:O10" si="3">SUM(L7,L9,)</f>
+        <v>0</v>
+      </c>
+      <c r="M10" s="42">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N10" s="42">
+        <f t="shared" si="3"/>
+        <v>7196593.5599999996</v>
+      </c>
+      <c r="O10" s="42">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="P10" s="43"/>
+      <c r="Q10" s="44"/>
+    </row>
+    <row r="11" spans="1:415" s="13" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A11" s="17" t="s">
         <v>27</v>
       </c>
-      <c r="F6" s="50" t="s">
-[...33 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="9"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="19">
+        <v>0</v>
+      </c>
+      <c r="K11" s="19">
+        <v>0</v>
+      </c>
+      <c r="L11" s="19">
+        <v>0</v>
+      </c>
+      <c r="M11" s="19">
+        <v>0</v>
+      </c>
+      <c r="N11" s="19">
+        <v>0</v>
+      </c>
+      <c r="O11" s="19">
+        <v>0</v>
+      </c>
+      <c r="P11" s="34"/>
+      <c r="Q11" s="45"/>
     </row>
-    <row r="7" spans="1:17" s="22" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.25">
-[...45 lines deleted...]
-      </c>
+    <row r="12" spans="1:415" s="13" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A12" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="C12" s="10"/>
+      <c r="D12" s="8"/>
+      <c r="E12" s="8"/>
+      <c r="F12" s="8"/>
+      <c r="G12" s="8"/>
+      <c r="H12" s="8"/>
+      <c r="I12" s="8"/>
+      <c r="J12" s="20">
+        <v>0</v>
+      </c>
+      <c r="K12" s="20">
+        <v>0</v>
+      </c>
+      <c r="L12" s="20">
+        <v>0</v>
+      </c>
+      <c r="M12" s="20">
+        <v>0</v>
+      </c>
+      <c r="N12" s="20">
+        <v>0</v>
+      </c>
+      <c r="O12" s="20">
+        <v>0</v>
+      </c>
+      <c r="P12" s="24"/>
+      <c r="Q12" s="46"/>
     </row>
-    <row r="8" spans="1:17" s="22" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.25">
-[...45 lines deleted...]
-      </c>
+    <row r="13" spans="1:415" s="13" customFormat="1" ht="47.25" customHeight="1" thickBot="1">
+      <c r="A13" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" s="22"/>
+      <c r="C13" s="22"/>
+      <c r="D13" s="22"/>
+      <c r="E13" s="22"/>
+      <c r="F13" s="22"/>
+      <c r="G13" s="22"/>
+      <c r="H13" s="22"/>
+      <c r="I13" s="22"/>
+      <c r="J13" s="23">
+        <f>SUM(J6,J8,)</f>
+        <v>7196593.5599999996</v>
+      </c>
+      <c r="K13" s="23">
+        <f t="shared" ref="K13:O13" si="4">SUM(K6,K8,)</f>
+        <v>7196593.5599999996</v>
+      </c>
+      <c r="L13" s="23">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M13" s="23">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N13" s="23">
+        <f t="shared" si="4"/>
+        <v>7196593.5599999996</v>
+      </c>
+      <c r="O13" s="23">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P13" s="23" t="e">
+        <f>SUM(#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,P6,)</f>
+        <v>#REF!</v>
+      </c>
+      <c r="Q13" s="47"/>
     </row>
-    <row r="9" spans="1:17" s="22" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.25">
-[...45 lines deleted...]
-      </c>
+    <row r="14" spans="1:415" ht="43.15" customHeight="1">
+      <c r="A14" s="11"/>
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="15"/>
+      <c r="K14" s="15"/>
+      <c r="L14" s="15"/>
+      <c r="M14" s="15"/>
+      <c r="N14" s="15"/>
+      <c r="O14" s="15"/>
+      <c r="P14" s="15"/>
+      <c r="Q14" s="15"/>
     </row>
-    <row r="10" spans="1:17" s="22" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.25">
-[...45 lines deleted...]
-      </c>
+    <row r="15" spans="1:415" ht="43.15" customHeight="1">
+      <c r="J15" s="25"/>
+      <c r="K15" s="25"/>
     </row>
-    <row r="11" spans="1:17" s="22" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.25">
-[...47 lines deleted...]
-      </c>
+    <row r="16" spans="1:415" ht="101.45" customHeight="1"/>
+    <row r="17" ht="43.15" customHeight="1"/>
+    <row r="18" ht="150.6" customHeight="1"/>
+    <row r="19" ht="43.15" customHeight="1"/>
+    <row r="20" ht="156.6" customHeight="1"/>
+    <row r="21" ht="155.44999999999999" customHeight="1"/>
+    <row r="22" ht="151.9" customHeight="1"/>
+    <row r="23" ht="156" customHeight="1"/>
+    <row r="24" ht="90" customHeight="1"/>
+    <row r="25" ht="90" customHeight="1"/>
+    <row r="26" ht="90" customHeight="1"/>
+    <row r="27" ht="90" customHeight="1"/>
+    <row r="28" ht="90" customHeight="1"/>
+    <row r="29" ht="90" customHeight="1"/>
+    <row r="30" ht="90" customHeight="1"/>
+    <row r="31" ht="90" customHeight="1"/>
+    <row r="32" ht="90" customHeight="1"/>
+    <row r="33" ht="90" customHeight="1"/>
+    <row r="34" ht="90" customHeight="1"/>
+    <row r="35" ht="90" customHeight="1"/>
+    <row r="36" ht="90" customHeight="1"/>
+    <row r="37" ht="43.15" customHeight="1"/>
+    <row r="38" ht="195" customHeight="1"/>
+    <row r="39" ht="243.6" customHeight="1"/>
+    <row r="40" ht="43.15" customHeight="1"/>
+    <row r="41" ht="60" customHeight="1"/>
+    <row r="42" ht="60" customHeight="1"/>
+    <row r="43" ht="60" customHeight="1"/>
+    <row r="44" ht="60" customHeight="1"/>
+    <row r="45" ht="60" customHeight="1"/>
+    <row r="46" ht="60" customHeight="1"/>
+    <row r="47" ht="60" customHeight="1"/>
+    <row r="48" ht="156" customHeight="1"/>
+    <row r="49" ht="60" customHeight="1"/>
+    <row r="50" ht="43.15" customHeight="1"/>
+    <row r="51" ht="100.15" customHeight="1"/>
+    <row r="52" ht="100.15" customHeight="1"/>
+    <row r="53" ht="100.15" customHeight="1"/>
+    <row r="54" ht="100.15" customHeight="1"/>
+    <row r="55" ht="43.15" customHeight="1"/>
+    <row r="56" ht="87.6" customHeight="1"/>
+    <row r="57" ht="87.6" customHeight="1"/>
+    <row r="58" ht="87.6" customHeight="1"/>
+    <row r="59" ht="43.15" customHeight="1"/>
+    <row r="60" ht="217.15" customHeight="1"/>
+    <row r="61" ht="325.14999999999998" customHeight="1"/>
+    <row r="62" ht="43.15" customHeight="1"/>
+    <row r="63" ht="118.15" customHeight="1"/>
+    <row r="64" ht="43.15" customHeight="1"/>
+    <row r="65" spans="1:18" ht="80.45" customHeight="1"/>
+    <row r="66" spans="1:18" ht="43.15" customHeight="1"/>
+    <row r="67" spans="1:18" ht="60" customHeight="1"/>
+    <row r="68" spans="1:18" ht="43.15" customHeight="1"/>
+    <row r="69" spans="1:18" ht="112.15" customHeight="1"/>
+    <row r="70" spans="1:18" ht="43.15" customHeight="1">
+      <c r="A70" s="1"/>
+      <c r="B70" s="1"/>
+      <c r="C70" s="1"/>
+      <c r="D70" s="1"/>
+      <c r="E70" s="1"/>
+      <c r="F70" s="1"/>
+      <c r="G70" s="1"/>
+      <c r="H70" s="1"/>
+      <c r="I70" s="1"/>
+      <c r="J70" s="1"/>
+      <c r="K70" s="1"/>
+      <c r="L70" s="1"/>
+      <c r="M70" s="1"/>
+      <c r="N70" s="1"/>
+      <c r="O70" s="1"/>
+      <c r="P70" s="1"/>
+      <c r="Q70" s="1"/>
     </row>
-    <row r="12" spans="1:17" s="22" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.25">
-[...39 lines deleted...]
-      </c>
+    <row r="71" spans="1:18">
+      <c r="A71" s="1"/>
+      <c r="B71" s="1"/>
+      <c r="C71" s="1"/>
+      <c r="D71" s="1"/>
+      <c r="E71" s="1"/>
+      <c r="F71" s="1"/>
+      <c r="G71" s="1"/>
+      <c r="H71" s="1"/>
+      <c r="I71" s="1"/>
+      <c r="J71" s="1"/>
+      <c r="K71" s="1"/>
+      <c r="L71" s="1"/>
+      <c r="M71" s="1"/>
+      <c r="N71" s="1"/>
+      <c r="O71" s="1"/>
+      <c r="P71" s="1"/>
+      <c r="Q71" s="1"/>
+      <c r="R71" s="38"/>
     </row>
-    <row r="13" spans="1:17" s="22" customFormat="1" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...45 lines deleted...]
-      </c>
+    <row r="74" spans="1:18" ht="30" customHeight="1">
+      <c r="A74" s="1"/>
+      <c r="B74" s="1"/>
+      <c r="C74" s="1"/>
+      <c r="D74" s="1"/>
+      <c r="E74" s="1"/>
+      <c r="F74" s="1"/>
+      <c r="G74" s="1"/>
+      <c r="H74" s="1"/>
+      <c r="I74" s="1"/>
+      <c r="J74" s="1"/>
+      <c r="K74" s="1"/>
+      <c r="L74" s="1"/>
+      <c r="M74" s="1"/>
+      <c r="N74" s="1"/>
+      <c r="O74" s="1"/>
+      <c r="P74" s="1"/>
+      <c r="Q74" s="1"/>
     </row>
-    <row r="14" spans="1:17" s="25" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...651 lines deleted...]
-    <row r="94" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="29">
-[...1 lines deleted...]
-    <mergeCell ref="C6:C13"/>
+  <mergeCells count="19">
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A10:D10"/>
     <mergeCell ref="A5:Q5"/>
+    <mergeCell ref="N1:Q1"/>
     <mergeCell ref="H3:H4"/>
-    <mergeCell ref="A19:B19"/>
-[...10 lines deleted...]
-    <mergeCell ref="N1:Q1"/>
+    <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
+    <mergeCell ref="A2:Q2"/>
     <mergeCell ref="Q3:Q4"/>
-    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="P3:P4"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
-    <mergeCell ref="E3:E4"/>
-    <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
-    <mergeCell ref="I3:I4"/>
-    <mergeCell ref="P3:P4"/>
   </mergeCells>
-  <phoneticPr fontId="17" type="noConversion"/>
+  <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="25" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:2" ht="15.75">
       <c r="B2" s="6" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="2:2" ht="31.5" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:2" ht="31.5">
       <c r="B3" s="6" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>ДЕКАБРЬ_ЦЗ</vt:lpstr>
+      <vt:lpstr>МАЙ_ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>ДЕКАБРЬ_ЦЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>МАЙ_ЦЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>