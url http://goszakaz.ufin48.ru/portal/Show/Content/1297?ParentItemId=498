--- v1 (2026-05-24)
+++ v2 (2026-07-09)
@@ -4,110 +4,114 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Май\15.05.2026\На Сайт\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Июль\03.07.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7407C970-FCF5-4C9C-B0A5-B65FF3B44062}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D31DD0EC-D8B9-4E6D-90E3-0EC91AE68663}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="МАЙ_ЦЗ" sheetId="1" r:id="rId1"/>
+    <sheet name="ИЮЛЬ_ЦЗ" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">МАЙ_ЦЗ!$A$1:$Q$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">ИЮЛЬ_ЦЗ!$A$1:$Q$17</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K10" i="1" l="1"/>
-[...3 lines deleted...]
-  <c r="L13" i="1" l="1"/>
+  <c r="K14" i="1" l="1"/>
+  <c r="K17" i="1"/>
+  <c r="L17" i="1"/>
+  <c r="M17" i="1"/>
+  <c r="N17" i="1"/>
+  <c r="O17" i="1"/>
+  <c r="J17" i="1"/>
+  <c r="L14" i="1"/>
+  <c r="M14" i="1"/>
+  <c r="N14" i="1"/>
+  <c r="O14" i="1"/>
+  <c r="J14" i="1"/>
+  <c r="K13" i="1"/>
+  <c r="L13" i="1"/>
   <c r="M13" i="1"/>
   <c r="N13" i="1"/>
+  <c r="O13" i="1"/>
   <c r="J13" i="1"/>
-  <c r="O9" i="1" l="1"/>
-[...3 lines deleted...]
-  <c r="J9" i="1"/>
+  <c r="K12" i="1"/>
+  <c r="K11" i="1"/>
+  <c r="K10" i="1"/>
   <c r="K9" i="1"/>
-  <c r="J7" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="N10" i="1" s="1"/>
+  <c r="K8" i="1"/>
+  <c r="K7" i="1"/>
+  <c r="L7" i="1"/>
   <c r="M7" i="1"/>
-  <c r="M10" i="1" s="1"/>
-[...4 lines deleted...]
-  <c r="K13" i="1" l="1"/>
+  <c r="N7" i="1"/>
   <c r="O7" i="1"/>
-  <c r="O10" i="1" s="1"/>
-  <c r="K7" i="1" l="1"/>
+  <c r="J7" i="1"/>
+  <c r="K6" i="1"/>
+  <c r="O6" i="1" l="1"/>
+  <c r="P17" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="53">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Наименование заказчика</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
   <si>
@@ -145,127 +149,154 @@
   <si>
     <t>Всего, 
 руб.</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t>областной 
 бюджет, руб.</t>
   </si>
   <si>
     <t>Наименование национального проекта/ государственной программы РФ</t>
   </si>
   <si>
     <t>0 закупок в рамках гос.программ</t>
   </si>
   <si>
     <t>Всего 1 закупка</t>
   </si>
   <si>
     <t>Идентификационный код 
 закупки</t>
   </si>
   <si>
+    <t>февраль</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 0 закупок в рамках нац.проектов</t>
+  </si>
+  <si>
+    <t>МБУ "Благоустройство"</t>
+  </si>
+  <si>
+    <t>запрос котировок</t>
+  </si>
+  <si>
+    <t>Управление протокола и обеспечения деятельности администрации городского округа город Елец</t>
+  </si>
+  <si>
+    <t>Поставка цветочной продукции</t>
+  </si>
+  <si>
+    <t>263482104818348210100100150000119244</t>
+  </si>
+  <si>
+    <t>01.19.21.110</t>
+  </si>
+  <si>
+    <t>Изготовление и поставка наградных знаков</t>
+  </si>
+  <si>
+    <t>263482104818348210100100200003213244</t>
+  </si>
+  <si>
+    <t>32.13.10.120</t>
+  </si>
+  <si>
+    <t>Оказание услуг по организации чествования лиц, занесенных на Доску почета</t>
+  </si>
+  <si>
+    <t>93.29</t>
+  </si>
+  <si>
+    <t>263482104818348210100100260009329244</t>
+  </si>
+  <si>
+    <t>6 закупок, относящихся к категории "Прочие"</t>
+  </si>
+  <si>
+    <t>Мешки для мусора</t>
+  </si>
+  <si>
+    <t>22.22</t>
+  </si>
+  <si>
+    <t>263482105066548210100100320002222244</t>
+  </si>
+  <si>
+    <t>июль</t>
+  </si>
+  <si>
+    <t>263482104818348210100100130006831244</t>
+  </si>
+  <si>
+    <t>Услуги по оценке рыночной стоимости недвижимого имущества</t>
+  </si>
+  <si>
+    <t>68.31</t>
+  </si>
+  <si>
+    <t>Всего 5 закупок</t>
+  </si>
+  <si>
+    <t>Согласовано:
+Начальник Муниципального казенного учреждения "Центр компетенций в сфере муниципальных закупок"
+Т.Н. Миленина</t>
+  </si>
+  <si>
+    <t>Итого 6 закупок для 2 заказчиков, в т.ч.</t>
+  </si>
+  <si>
     <r>
-      <t>Согласовано:
-[...52 lines deleted...]
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на май 2026 года, 
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на июль 2026 года, 
 осуществляемого Муниципальным казенным учреждением "Центр компетенций в сфере муниципальных закупок" городского округа город Елец
-по состоянию на 15.05.2026 года
+по состоянию на 03.07.2026 года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(версия 2)</t>
+      <t>(версия 1)</t>
     </r>
   </si>
   <si>
-    <t>Итого 2 закупки для 2 заказчиков, в т.ч.</t>
-[...2 lines deleted...]
-    <t>2 закупки, относящихся к категории "Прочие"</t>
+    <t>263482104818348210100100290000240244</t>
+  </si>
+  <si>
+    <t>02.40.10.110</t>
+  </si>
+  <si>
+    <t>Выполнение работ по лесоустройству</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="dd/mm/yyyy\ hh:mm"/>
     <numFmt numFmtId="168" formatCode="#0"/>
   </numFmts>
   <fonts count="31">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
@@ -504,51 +535,51 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF99CCFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="31">
+  <borders count="40">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -821,141 +852,240 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...13 lines deleted...]
-      </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...43 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="3">
@@ -1005,51 +1135,51 @@
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="3">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="0" borderId="3">
       <alignment vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="21" fillId="5" borderId="3">
       <alignment vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="5" borderId="3">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="167" fontId="19" fillId="0" borderId="3">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="168" fontId="19" fillId="0" borderId="3">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="107">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -1105,157 +1235,246 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="8" fillId="8" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="4" fontId="2" fillId="8" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="8" fillId="8" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="8" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="8" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="24" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="19" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="2" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="27" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="6" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="6" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="2" fillId="8" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="3" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="3" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="166" fontId="13" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="8" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="36">
     <cellStyle name="br" xfId="23" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="col" xfId="22" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal" xfId="34" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="st17" xfId="18" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="st18" xfId="9" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="st19" xfId="17" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="st20" xfId="12" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="st21" xfId="20" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="st22" xfId="10" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="st23" xfId="19" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="style0" xfId="24" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="td" xfId="25" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="tr" xfId="21" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="xl24" xfId="16" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="xl25" xfId="26" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="xl26" xfId="27" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="xl27" xfId="28" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
@@ -1546,147 +1765,147 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:OY74"/>
+  <dimension ref="A1:OY78"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="D1" zoomScale="50" zoomScaleNormal="46" zoomScaleSheetLayoutView="50" workbookViewId="0">
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="50" zoomScaleNormal="46" zoomScaleSheetLayoutView="50" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="J14" sqref="J14"/>
+      <selection pane="bottomLeft" activeCell="F10" sqref="F10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="14"/>
     <col min="2" max="2" width="35.85546875" style="5" customWidth="1"/>
-    <col min="3" max="3" width="21.85546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="18.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="86.85546875" style="14" customWidth="1"/>
-    <col min="5" max="6" width="32.5703125" style="14" customWidth="1"/>
-    <col min="7" max="7" width="32.5703125" style="2" customWidth="1"/>
+    <col min="5" max="6" width="31.140625" style="14" customWidth="1"/>
+    <col min="7" max="7" width="31.140625" style="2" customWidth="1"/>
     <col min="8" max="8" width="54.85546875" style="3" customWidth="1"/>
     <col min="9" max="9" width="39.5703125" style="14" customWidth="1"/>
-    <col min="10" max="15" width="32.42578125" style="4" customWidth="1"/>
+    <col min="10" max="15" width="32.140625" style="4" customWidth="1"/>
     <col min="16" max="16" width="28.5703125" style="4" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="27.42578125" style="4" customWidth="1"/>
     <col min="18" max="18" width="16.28515625" style="26" customWidth="1"/>
-    <col min="19" max="103" width="9.140625" style="26"/>
-    <col min="104" max="16384" width="9.140625" style="1"/>
+    <col min="19" max="129" width="9.140625" style="26"/>
+    <col min="130" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:415" ht="131.25" customHeight="1">
       <c r="M1" s="16"/>
-      <c r="N1" s="54" t="s">
-[...4 lines deleted...]
-      <c r="Q1" s="54"/>
+      <c r="N1" s="79" t="s">
+        <v>47</v>
+      </c>
+      <c r="O1" s="79"/>
+      <c r="P1" s="79"/>
+      <c r="Q1" s="79"/>
     </row>
     <row r="2" spans="1:415" ht="129.75" customHeight="1" thickBot="1">
-      <c r="A2" s="61" t="s">
-[...17 lines deleted...]
-      <c r="Q2" s="61"/>
+      <c r="A2" s="86" t="s">
+        <v>49</v>
+      </c>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="86"/>
+      <c r="K2" s="86"/>
+      <c r="L2" s="86"/>
+      <c r="M2" s="86"/>
+      <c r="N2" s="86"/>
+      <c r="O2" s="86"/>
+      <c r="P2" s="86"/>
+      <c r="Q2" s="86"/>
     </row>
     <row r="3" spans="1:415" s="13" customFormat="1" ht="67.900000000000006" customHeight="1">
-      <c r="A3" s="67" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="57" t="s">
+      <c r="A3" s="92" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="82" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="57" t="s">
+      <c r="C3" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="57" t="s">
+      <c r="D3" s="82" t="s">
         <v>13</v>
       </c>
-      <c r="E3" s="57" t="s">
+      <c r="E3" s="82" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="57" t="s">
+      <c r="F3" s="82" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="57" t="s">
+      <c r="G3" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="55" t="s">
+      <c r="H3" s="80" t="s">
         <v>23</v>
       </c>
-      <c r="I3" s="57" t="s">
+      <c r="I3" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="J3" s="59" t="s">
+      <c r="J3" s="84" t="s">
         <v>3</v>
       </c>
-      <c r="K3" s="64" t="s">
+      <c r="K3" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="L3" s="65"/>
-[...3 lines deleted...]
-      <c r="P3" s="59" t="s">
+      <c r="L3" s="90"/>
+      <c r="M3" s="90"/>
+      <c r="N3" s="90"/>
+      <c r="O3" s="91"/>
+      <c r="P3" s="84" t="s">
         <v>6</v>
       </c>
-      <c r="Q3" s="62" t="s">
+      <c r="Q3" s="87" t="s">
         <v>14</v>
       </c>
       <c r="R3" s="26"/>
       <c r="S3" s="26"/>
       <c r="T3" s="26"/>
       <c r="U3" s="26"/>
       <c r="V3" s="26"/>
       <c r="W3" s="26"/>
       <c r="X3" s="26"/>
       <c r="Y3" s="26"/>
       <c r="Z3" s="26"/>
       <c r="AA3" s="26"/>
       <c r="AB3" s="26"/>
       <c r="AC3" s="26"/>
       <c r="AD3" s="26"/>
       <c r="AE3" s="26"/>
       <c r="AF3" s="26"/>
       <c r="AG3" s="26"/>
       <c r="AH3" s="26"/>
       <c r="AI3" s="26"/>
       <c r="AJ3" s="26"/>
       <c r="AK3" s="26"/>
       <c r="AL3" s="26"/>
       <c r="AM3" s="26"/>
       <c r="AN3" s="26"/>
@@ -1731,110 +1950,136 @@
       <c r="CA3" s="26"/>
       <c r="CB3" s="26"/>
       <c r="CC3" s="26"/>
       <c r="CD3" s="26"/>
       <c r="CE3" s="26"/>
       <c r="CF3" s="26"/>
       <c r="CG3" s="26"/>
       <c r="CH3" s="26"/>
       <c r="CI3" s="26"/>
       <c r="CJ3" s="26"/>
       <c r="CK3" s="26"/>
       <c r="CL3" s="26"/>
       <c r="CM3" s="26"/>
       <c r="CN3" s="26"/>
       <c r="CO3" s="26"/>
       <c r="CP3" s="26"/>
       <c r="CQ3" s="26"/>
       <c r="CR3" s="26"/>
       <c r="CS3" s="26"/>
       <c r="CT3" s="26"/>
       <c r="CU3" s="26"/>
       <c r="CV3" s="26"/>
       <c r="CW3" s="26"/>
       <c r="CX3" s="26"/>
       <c r="CY3" s="26"/>
+      <c r="CZ3" s="26"/>
+      <c r="DA3" s="26"/>
+      <c r="DB3" s="26"/>
+      <c r="DC3" s="26"/>
+      <c r="DD3" s="26"/>
+      <c r="DE3" s="26"/>
+      <c r="DF3" s="26"/>
+      <c r="DG3" s="26"/>
+      <c r="DH3" s="26"/>
+      <c r="DI3" s="26"/>
+      <c r="DJ3" s="26"/>
+      <c r="DK3" s="26"/>
+      <c r="DL3" s="26"/>
+      <c r="DM3" s="26"/>
+      <c r="DN3" s="26"/>
+      <c r="DO3" s="26"/>
+      <c r="DP3" s="26"/>
+      <c r="DQ3" s="26"/>
+      <c r="DR3" s="26"/>
+      <c r="DS3" s="26"/>
+      <c r="DT3" s="26"/>
+      <c r="DU3" s="26"/>
+      <c r="DV3" s="26"/>
+      <c r="DW3" s="26"/>
+      <c r="DX3" s="26"/>
+      <c r="DY3" s="26"/>
       <c r="HQ3" s="26"/>
       <c r="HR3" s="26"/>
       <c r="HS3" s="26"/>
       <c r="HT3" s="26"/>
       <c r="HU3" s="26"/>
       <c r="HV3" s="26"/>
       <c r="HW3" s="26"/>
       <c r="HX3" s="26"/>
       <c r="HY3" s="26"/>
       <c r="HZ3" s="26"/>
       <c r="IA3" s="26"/>
       <c r="IB3" s="26"/>
       <c r="IC3" s="26"/>
       <c r="ID3" s="26"/>
       <c r="IE3" s="26"/>
       <c r="IF3" s="26"/>
       <c r="IG3" s="26"/>
       <c r="IH3" s="26"/>
       <c r="II3" s="26"/>
       <c r="IJ3" s="26"/>
       <c r="IK3" s="26"/>
       <c r="IL3" s="26"/>
       <c r="IM3" s="26"/>
       <c r="IN3" s="26"/>
       <c r="IO3" s="26"/>
       <c r="IP3" s="26"/>
       <c r="IQ3" s="26"/>
       <c r="IR3" s="26"/>
       <c r="IS3" s="26"/>
       <c r="IT3" s="26"/>
       <c r="IU3" s="26"/>
     </row>
     <row r="4" spans="1:415" s="13" customFormat="1" ht="148.5" customHeight="1" thickBot="1">
-      <c r="A4" s="68"/>
-[...8 lines deleted...]
-      <c r="J4" s="60"/>
+      <c r="A4" s="93"/>
+      <c r="B4" s="83"/>
+      <c r="C4" s="83"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="83"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="81"/>
+      <c r="I4" s="83"/>
+      <c r="J4" s="85"/>
       <c r="K4" s="27" t="s">
         <v>17</v>
       </c>
       <c r="L4" s="27" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="27" t="s">
         <v>19</v>
       </c>
       <c r="N4" s="27" t="s">
         <v>16</v>
       </c>
       <c r="O4" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="P4" s="60"/>
-      <c r="Q4" s="63"/>
+      <c r="P4" s="85"/>
+      <c r="Q4" s="88"/>
       <c r="R4" s="26"/>
       <c r="S4" s="26"/>
       <c r="T4" s="26"/>
       <c r="U4" s="26"/>
       <c r="V4" s="26"/>
       <c r="W4" s="26"/>
       <c r="X4" s="26"/>
       <c r="Y4" s="26"/>
       <c r="Z4" s="26"/>
       <c r="AA4" s="26"/>
       <c r="AB4" s="26"/>
       <c r="AC4" s="26"/>
       <c r="AD4" s="26"/>
       <c r="AE4" s="26"/>
       <c r="AF4" s="26"/>
       <c r="AG4" s="26"/>
       <c r="AH4" s="26"/>
       <c r="AI4" s="26"/>
       <c r="AJ4" s="26"/>
       <c r="AK4" s="26"/>
       <c r="AL4" s="26"/>
       <c r="AM4" s="26"/>
       <c r="AN4" s="26"/>
       <c r="AO4" s="26"/>
       <c r="AP4" s="26"/>
@@ -2191,69 +2436,69 @@
       <c r="OC4" s="26"/>
       <c r="OD4" s="26"/>
       <c r="OE4" s="26"/>
       <c r="OF4" s="26"/>
       <c r="OG4" s="26"/>
       <c r="OH4" s="26"/>
       <c r="OI4" s="26"/>
       <c r="OJ4" s="26"/>
       <c r="OK4" s="26"/>
       <c r="OL4" s="26"/>
       <c r="OM4" s="26"/>
       <c r="ON4" s="26"/>
       <c r="OO4" s="26"/>
       <c r="OP4" s="26"/>
       <c r="OQ4" s="26"/>
       <c r="OR4" s="26"/>
       <c r="OS4" s="26"/>
       <c r="OT4" s="26"/>
       <c r="OU4" s="26"/>
       <c r="OV4" s="26"/>
       <c r="OW4" s="26"/>
       <c r="OX4" s="26"/>
       <c r="OY4" s="26"/>
     </row>
     <row r="5" spans="1:415" s="35" customFormat="1" ht="60" customHeight="1" thickBot="1">
-      <c r="A5" s="73" t="s">
-[...17 lines deleted...]
-      <c r="Q5" s="75"/>
+      <c r="A5" s="96" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="97"/>
+      <c r="C5" s="97"/>
+      <c r="D5" s="97"/>
+      <c r="E5" s="97"/>
+      <c r="F5" s="97"/>
+      <c r="G5" s="97"/>
+      <c r="H5" s="97"/>
+      <c r="I5" s="97"/>
+      <c r="J5" s="97"/>
+      <c r="K5" s="97"/>
+      <c r="L5" s="97"/>
+      <c r="M5" s="97"/>
+      <c r="N5" s="97"/>
+      <c r="O5" s="97"/>
+      <c r="P5" s="97"/>
+      <c r="Q5" s="98"/>
       <c r="R5" s="37"/>
       <c r="S5" s="37"/>
       <c r="T5" s="37"/>
       <c r="U5" s="37"/>
       <c r="V5" s="37"/>
       <c r="W5" s="37"/>
       <c r="X5" s="37"/>
       <c r="Y5" s="37"/>
       <c r="Z5" s="37"/>
       <c r="AA5" s="37"/>
       <c r="AB5" s="37"/>
       <c r="AC5" s="37"/>
       <c r="AD5" s="37"/>
       <c r="AE5" s="37"/>
       <c r="AF5" s="37"/>
       <c r="AG5" s="37"/>
       <c r="AH5" s="37"/>
       <c r="AI5" s="37"/>
       <c r="AJ5" s="37"/>
       <c r="AK5" s="37"/>
       <c r="AL5" s="37"/>
       <c r="AM5" s="37"/>
       <c r="AN5" s="37"/>
       <c r="AO5" s="37"/>
       <c r="AP5" s="37"/>
@@ -2296,539 +2541,1432 @@
       <c r="CA5" s="37"/>
       <c r="CB5" s="37"/>
       <c r="CC5" s="37"/>
       <c r="CD5" s="37"/>
       <c r="CE5" s="37"/>
       <c r="CF5" s="37"/>
       <c r="CG5" s="37"/>
       <c r="CH5" s="37"/>
       <c r="CI5" s="37"/>
       <c r="CJ5" s="37"/>
       <c r="CK5" s="37"/>
       <c r="CL5" s="37"/>
       <c r="CM5" s="37"/>
       <c r="CN5" s="37"/>
       <c r="CO5" s="37"/>
       <c r="CP5" s="37"/>
       <c r="CQ5" s="37"/>
       <c r="CR5" s="37"/>
       <c r="CS5" s="37"/>
       <c r="CT5" s="37"/>
       <c r="CU5" s="37"/>
       <c r="CV5" s="37"/>
       <c r="CW5" s="37"/>
       <c r="CX5" s="37"/>
       <c r="CY5" s="37"/>
+      <c r="CZ5" s="37"/>
+      <c r="DA5" s="37"/>
+      <c r="DB5" s="37"/>
+      <c r="DC5" s="37"/>
+      <c r="DD5" s="37"/>
+      <c r="DE5" s="37"/>
+      <c r="DF5" s="37"/>
+      <c r="DG5" s="37"/>
+      <c r="DH5" s="37"/>
+      <c r="DI5" s="37"/>
+      <c r="DJ5" s="37"/>
+      <c r="DK5" s="37"/>
+      <c r="DL5" s="37"/>
+      <c r="DM5" s="37"/>
+      <c r="DN5" s="37"/>
+      <c r="DO5" s="37"/>
+      <c r="DP5" s="37"/>
+      <c r="DQ5" s="37"/>
+      <c r="DR5" s="37"/>
+      <c r="DS5" s="37"/>
+      <c r="DT5" s="37"/>
+      <c r="DU5" s="37"/>
+      <c r="DV5" s="37"/>
+      <c r="DW5" s="37"/>
+      <c r="DX5" s="37"/>
+      <c r="DY5" s="37"/>
     </row>
-    <row r="6" spans="1:415" s="13" customFormat="1" ht="101.25" customHeight="1" thickBot="1">
+    <row r="6" spans="1:415" s="13" customFormat="1" ht="93.75" customHeight="1" thickBot="1">
       <c r="A6" s="32">
         <v>1</v>
       </c>
-      <c r="B6" s="52" t="s">
-[...6 lines deleted...]
-        <v>30</v>
+      <c r="B6" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="61">
+        <v>4821050665</v>
+      </c>
+      <c r="D6" s="43" t="s">
+        <v>39</v>
       </c>
       <c r="E6" s="36" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="36" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="H6" s="49" t="s">
-[...8 lines deleted...]
-      <c r="K6" s="50">
+      <c r="H6" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="I6" s="44" t="s">
+        <v>40</v>
+      </c>
+      <c r="J6" s="45">
+        <v>245740</v>
+      </c>
+      <c r="K6" s="45">
         <f>SUM(L6:O6)</f>
-        <v>6970366.6799999997</v>
-[...10 lines deleted...]
-      <c r="O6" s="50">
+        <v>245740</v>
+      </c>
+      <c r="L6" s="45">
+        <v>0</v>
+      </c>
+      <c r="M6" s="45">
+        <v>0</v>
+      </c>
+      <c r="N6" s="45">
+        <v>245740</v>
+      </c>
+      <c r="O6" s="45">
         <f t="shared" ref="O6" si="0">SUM(P6:S6)</f>
         <v>0</v>
       </c>
-      <c r="P6" s="48" t="s">
-[...2 lines deleted...]
-      <c r="Q6" s="51" t="s">
+      <c r="P6" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q6" s="68" t="s">
         <v>15</v>
       </c>
+      <c r="R6" s="26"/>
+      <c r="S6" s="26"/>
+      <c r="T6" s="26"/>
+      <c r="U6" s="26"/>
+      <c r="V6" s="26"/>
+      <c r="W6" s="26"/>
+      <c r="X6" s="26"/>
+      <c r="Y6" s="26"/>
+      <c r="Z6" s="26"/>
+      <c r="AA6" s="26"/>
+      <c r="AB6" s="26"/>
+      <c r="AC6" s="26"/>
+      <c r="AD6" s="26"/>
+      <c r="AE6" s="26"/>
+      <c r="AF6" s="26"/>
+      <c r="AG6" s="26"/>
+      <c r="AH6" s="26"/>
+      <c r="AI6" s="26"/>
+      <c r="AJ6" s="26"/>
+      <c r="AK6" s="26"/>
+      <c r="AL6" s="26"/>
+      <c r="AM6" s="26"/>
+      <c r="AN6" s="26"/>
+      <c r="AO6" s="26"/>
+      <c r="AP6" s="26"/>
+      <c r="AQ6" s="26"/>
+      <c r="AR6" s="26"/>
+      <c r="AS6" s="26"/>
+      <c r="AT6" s="26"/>
+      <c r="AU6" s="26"/>
+      <c r="AV6" s="26"/>
+      <c r="AW6" s="26"/>
+      <c r="AX6" s="26"/>
+      <c r="AY6" s="26"/>
+      <c r="AZ6" s="26"/>
+      <c r="BA6" s="26"/>
+      <c r="BB6" s="26"/>
+      <c r="BC6" s="26"/>
+      <c r="BD6" s="26"/>
+      <c r="BE6" s="26"/>
+      <c r="BF6" s="26"/>
+      <c r="BG6" s="26"/>
+      <c r="BH6" s="26"/>
+      <c r="BI6" s="26"/>
+      <c r="BJ6" s="26"/>
+      <c r="BK6" s="26"/>
+      <c r="BL6" s="26"/>
+      <c r="BM6" s="26"/>
+      <c r="BN6" s="26"/>
+      <c r="BO6" s="26"/>
+      <c r="BP6" s="26"/>
+      <c r="BQ6" s="26"/>
+      <c r="BR6" s="26"/>
+      <c r="BS6" s="26"/>
+      <c r="BT6" s="26"/>
+      <c r="BU6" s="26"/>
+      <c r="BV6" s="26"/>
+      <c r="BW6" s="26"/>
+      <c r="BX6" s="26"/>
+      <c r="BY6" s="26"/>
+      <c r="BZ6" s="26"/>
+      <c r="CA6" s="26"/>
+      <c r="CB6" s="26"/>
+      <c r="CC6" s="26"/>
+      <c r="CD6" s="26"/>
+      <c r="CE6" s="26"/>
+      <c r="CF6" s="26"/>
+      <c r="CG6" s="26"/>
+      <c r="CH6" s="26"/>
+      <c r="CI6" s="26"/>
+      <c r="CJ6" s="26"/>
+      <c r="CK6" s="26"/>
+      <c r="CL6" s="26"/>
+      <c r="CM6" s="26"/>
+      <c r="CN6" s="26"/>
+      <c r="CO6" s="26"/>
+      <c r="CP6" s="26"/>
+      <c r="CQ6" s="26"/>
+      <c r="CR6" s="26"/>
+      <c r="CS6" s="26"/>
+      <c r="CT6" s="26"/>
+      <c r="CU6" s="26"/>
+      <c r="CV6" s="26"/>
+      <c r="CW6" s="26"/>
+      <c r="CX6" s="26"/>
+      <c r="CY6" s="26"/>
+      <c r="CZ6" s="26"/>
+      <c r="DA6" s="26"/>
+      <c r="DB6" s="26"/>
+      <c r="DC6" s="26"/>
+      <c r="DD6" s="26"/>
+      <c r="DE6" s="26"/>
+      <c r="DF6" s="26"/>
+      <c r="DG6" s="26"/>
+      <c r="DH6" s="26"/>
+      <c r="DI6" s="26"/>
+      <c r="DJ6" s="26"/>
+      <c r="DK6" s="26"/>
+      <c r="DL6" s="26"/>
+      <c r="DM6" s="26"/>
+      <c r="DN6" s="26"/>
+      <c r="DO6" s="26"/>
+      <c r="DP6" s="26"/>
+      <c r="DQ6" s="26"/>
+      <c r="DR6" s="26"/>
+      <c r="DS6" s="26"/>
+      <c r="DT6" s="26"/>
+      <c r="DU6" s="26"/>
+      <c r="DV6" s="26"/>
+      <c r="DW6" s="26"/>
+      <c r="DX6" s="26"/>
+      <c r="DY6" s="26"/>
     </row>
     <row r="7" spans="1:415" s="31" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
-      <c r="A7" s="69" t="s">
+      <c r="A7" s="99" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="70"/>
+      <c r="B7" s="100"/>
       <c r="C7" s="28"/>
       <c r="D7" s="28"/>
       <c r="E7" s="29"/>
       <c r="F7" s="29"/>
       <c r="G7" s="29"/>
       <c r="H7" s="29"/>
       <c r="I7" s="29"/>
       <c r="J7" s="30">
-        <f t="shared" ref="J7:O7" si="1">SUM(J6:J6)</f>
-        <v>6970366.6799999997</v>
+        <f>SUM(J6:J6)</f>
+        <v>245740</v>
       </c>
       <c r="K7" s="30">
-        <f t="shared" si="1"/>
-        <v>6970366.6799999997</v>
+        <f t="shared" ref="K7:O7" si="1">SUM(K6:K6)</f>
+        <v>245740</v>
       </c>
       <c r="L7" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M7" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N7" s="30">
         <f t="shared" si="1"/>
-        <v>6970366.6799999997</v>
+        <v>245740</v>
       </c>
       <c r="O7" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="P7" s="33"/>
-      <c r="Q7" s="39"/>
+      <c r="Q7" s="73"/>
     </row>
-    <row r="8" spans="1:415" s="13" customFormat="1" ht="101.25" customHeight="1" thickBot="1">
-      <c r="A8" s="32">
+    <row r="8" spans="1:415" s="13" customFormat="1" ht="93.75" customHeight="1">
+      <c r="A8" s="47">
         <v>1</v>
       </c>
-      <c r="B8" s="52" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="53">
+      <c r="B8" s="101" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="104">
         <v>4821048183</v>
       </c>
-      <c r="D8" s="48" t="s">
-        <v>32</v>
+      <c r="D8" s="43" t="s">
+        <v>29</v>
       </c>
       <c r="E8" s="36" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="36" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="36" t="s">
         <v>18</v>
       </c>
       <c r="H8" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="I8" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="J8" s="50">
+        <v>499412.1</v>
+      </c>
+      <c r="K8" s="48">
+        <f>SUM(L8:O8)</f>
+        <v>499412.1</v>
+      </c>
+      <c r="L8" s="48">
+        <v>0</v>
+      </c>
+      <c r="M8" s="48">
+        <v>0</v>
+      </c>
+      <c r="N8" s="51">
+        <v>499412.1</v>
+      </c>
+      <c r="O8" s="48">
+        <v>0</v>
+      </c>
+      <c r="P8" s="52"/>
+      <c r="Q8" s="69" t="s">
+        <v>27</v>
+      </c>
+      <c r="R8" s="26"/>
+      <c r="S8" s="26"/>
+      <c r="T8" s="26"/>
+      <c r="U8" s="26"/>
+      <c r="V8" s="26"/>
+      <c r="W8" s="26"/>
+      <c r="X8" s="26"/>
+      <c r="Y8" s="26"/>
+      <c r="Z8" s="26"/>
+      <c r="AA8" s="26"/>
+      <c r="AB8" s="26"/>
+      <c r="AC8" s="26"/>
+      <c r="AD8" s="26"/>
+      <c r="AE8" s="26"/>
+      <c r="AF8" s="26"/>
+      <c r="AG8" s="26"/>
+      <c r="AH8" s="26"/>
+      <c r="AI8" s="26"/>
+      <c r="AJ8" s="26"/>
+      <c r="AK8" s="26"/>
+      <c r="AL8" s="26"/>
+      <c r="AM8" s="26"/>
+      <c r="AN8" s="26"/>
+      <c r="AO8" s="26"/>
+      <c r="AP8" s="26"/>
+      <c r="AQ8" s="26"/>
+      <c r="AR8" s="26"/>
+      <c r="AS8" s="26"/>
+      <c r="AT8" s="26"/>
+      <c r="AU8" s="26"/>
+      <c r="AV8" s="26"/>
+      <c r="AW8" s="26"/>
+      <c r="AX8" s="26"/>
+      <c r="AY8" s="26"/>
+      <c r="AZ8" s="26"/>
+      <c r="BA8" s="26"/>
+      <c r="BB8" s="26"/>
+      <c r="BC8" s="26"/>
+      <c r="BD8" s="26"/>
+      <c r="BE8" s="26"/>
+      <c r="BF8" s="26"/>
+      <c r="BG8" s="26"/>
+      <c r="BH8" s="26"/>
+      <c r="BI8" s="26"/>
+      <c r="BJ8" s="26"/>
+      <c r="BK8" s="26"/>
+      <c r="BL8" s="26"/>
+      <c r="BM8" s="26"/>
+      <c r="BN8" s="26"/>
+      <c r="BO8" s="26"/>
+      <c r="BP8" s="26"/>
+      <c r="BQ8" s="26"/>
+      <c r="BR8" s="26"/>
+      <c r="BS8" s="26"/>
+      <c r="BT8" s="26"/>
+      <c r="BU8" s="26"/>
+      <c r="BV8" s="26"/>
+      <c r="BW8" s="26"/>
+      <c r="BX8" s="26"/>
+      <c r="BY8" s="26"/>
+      <c r="BZ8" s="26"/>
+      <c r="CA8" s="26"/>
+      <c r="CB8" s="26"/>
+      <c r="CC8" s="26"/>
+      <c r="CD8" s="26"/>
+      <c r="CE8" s="26"/>
+      <c r="CF8" s="26"/>
+      <c r="CG8" s="26"/>
+      <c r="CH8" s="26"/>
+      <c r="CI8" s="26"/>
+      <c r="CJ8" s="26"/>
+      <c r="CK8" s="26"/>
+      <c r="CL8" s="26"/>
+      <c r="CM8" s="26"/>
+      <c r="CN8" s="26"/>
+      <c r="CO8" s="26"/>
+      <c r="CP8" s="26"/>
+      <c r="CQ8" s="26"/>
+      <c r="CR8" s="26"/>
+      <c r="CS8" s="26"/>
+      <c r="CT8" s="26"/>
+      <c r="CU8" s="26"/>
+      <c r="CV8" s="26"/>
+      <c r="CW8" s="26"/>
+      <c r="CX8" s="26"/>
+      <c r="CY8" s="26"/>
+      <c r="CZ8" s="26"/>
+      <c r="DA8" s="26"/>
+      <c r="DB8" s="26"/>
+      <c r="DC8" s="26"/>
+      <c r="DD8" s="26"/>
+      <c r="DE8" s="26"/>
+      <c r="DF8" s="26"/>
+      <c r="DG8" s="26"/>
+      <c r="DH8" s="26"/>
+      <c r="DI8" s="26"/>
+      <c r="DJ8" s="26"/>
+      <c r="DK8" s="26"/>
+      <c r="DL8" s="26"/>
+      <c r="DM8" s="26"/>
+      <c r="DN8" s="26"/>
+      <c r="DO8" s="26"/>
+      <c r="DP8" s="26"/>
+      <c r="DQ8" s="26"/>
+      <c r="DR8" s="26"/>
+      <c r="DS8" s="26"/>
+      <c r="DT8" s="26"/>
+      <c r="DU8" s="26"/>
+      <c r="DV8" s="26"/>
+      <c r="DW8" s="26"/>
+      <c r="DX8" s="26"/>
+      <c r="DY8" s="26"/>
+    </row>
+    <row r="9" spans="1:415" s="13" customFormat="1" ht="93.75" customHeight="1">
+      <c r="A9" s="53">
+        <v>2</v>
+      </c>
+      <c r="B9" s="102"/>
+      <c r="C9" s="105"/>
+      <c r="D9" s="54" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="G9" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="H9" s="60" t="s">
+        <v>33</v>
+      </c>
+      <c r="I9" s="55" t="s">
+        <v>34</v>
+      </c>
+      <c r="J9" s="56">
+        <v>139599.1</v>
+      </c>
+      <c r="K9" s="48">
+        <f>SUM(L9:O9)</f>
+        <v>139599.1</v>
+      </c>
+      <c r="L9" s="48">
+        <v>0</v>
+      </c>
+      <c r="M9" s="48">
+        <v>0</v>
+      </c>
+      <c r="N9" s="48">
+        <v>139599.1</v>
+      </c>
+      <c r="O9" s="48">
+        <v>0</v>
+      </c>
+      <c r="P9" s="52"/>
+      <c r="Q9" s="69" t="s">
+        <v>27</v>
+      </c>
+      <c r="R9" s="26"/>
+      <c r="S9" s="26"/>
+      <c r="T9" s="26"/>
+      <c r="U9" s="26"/>
+      <c r="V9" s="26"/>
+      <c r="W9" s="26"/>
+      <c r="X9" s="26"/>
+      <c r="Y9" s="26"/>
+      <c r="Z9" s="26"/>
+      <c r="AA9" s="26"/>
+      <c r="AB9" s="26"/>
+      <c r="AC9" s="26"/>
+      <c r="AD9" s="26"/>
+      <c r="AE9" s="26"/>
+      <c r="AF9" s="26"/>
+      <c r="AG9" s="26"/>
+      <c r="AH9" s="26"/>
+      <c r="AI9" s="26"/>
+      <c r="AJ9" s="26"/>
+      <c r="AK9" s="26"/>
+      <c r="AL9" s="26"/>
+      <c r="AM9" s="26"/>
+      <c r="AN9" s="26"/>
+      <c r="AO9" s="26"/>
+      <c r="AP9" s="26"/>
+      <c r="AQ9" s="26"/>
+      <c r="AR9" s="26"/>
+      <c r="AS9" s="26"/>
+      <c r="AT9" s="26"/>
+      <c r="AU9" s="26"/>
+      <c r="AV9" s="26"/>
+      <c r="AW9" s="26"/>
+      <c r="AX9" s="26"/>
+      <c r="AY9" s="26"/>
+      <c r="AZ9" s="26"/>
+      <c r="BA9" s="26"/>
+      <c r="BB9" s="26"/>
+      <c r="BC9" s="26"/>
+      <c r="BD9" s="26"/>
+      <c r="BE9" s="26"/>
+      <c r="BF9" s="26"/>
+      <c r="BG9" s="26"/>
+      <c r="BH9" s="26"/>
+      <c r="BI9" s="26"/>
+      <c r="BJ9" s="26"/>
+      <c r="BK9" s="26"/>
+      <c r="BL9" s="26"/>
+      <c r="BM9" s="26"/>
+      <c r="BN9" s="26"/>
+      <c r="BO9" s="26"/>
+      <c r="BP9" s="26"/>
+      <c r="BQ9" s="26"/>
+      <c r="BR9" s="26"/>
+      <c r="BS9" s="26"/>
+      <c r="BT9" s="26"/>
+      <c r="BU9" s="26"/>
+      <c r="BV9" s="26"/>
+      <c r="BW9" s="26"/>
+      <c r="BX9" s="26"/>
+      <c r="BY9" s="26"/>
+      <c r="BZ9" s="26"/>
+      <c r="CA9" s="26"/>
+      <c r="CB9" s="26"/>
+      <c r="CC9" s="26"/>
+      <c r="CD9" s="26"/>
+      <c r="CE9" s="26"/>
+      <c r="CF9" s="26"/>
+      <c r="CG9" s="26"/>
+      <c r="CH9" s="26"/>
+      <c r="CI9" s="26"/>
+      <c r="CJ9" s="26"/>
+      <c r="CK9" s="26"/>
+      <c r="CL9" s="26"/>
+      <c r="CM9" s="26"/>
+      <c r="CN9" s="26"/>
+      <c r="CO9" s="26"/>
+      <c r="CP9" s="26"/>
+      <c r="CQ9" s="26"/>
+      <c r="CR9" s="26"/>
+      <c r="CS9" s="26"/>
+      <c r="CT9" s="26"/>
+      <c r="CU9" s="26"/>
+      <c r="CV9" s="26"/>
+      <c r="CW9" s="26"/>
+      <c r="CX9" s="26"/>
+      <c r="CY9" s="26"/>
+      <c r="CZ9" s="26"/>
+      <c r="DA9" s="26"/>
+      <c r="DB9" s="26"/>
+      <c r="DC9" s="26"/>
+      <c r="DD9" s="26"/>
+      <c r="DE9" s="26"/>
+      <c r="DF9" s="26"/>
+      <c r="DG9" s="26"/>
+      <c r="DH9" s="26"/>
+      <c r="DI9" s="26"/>
+      <c r="DJ9" s="26"/>
+      <c r="DK9" s="26"/>
+      <c r="DL9" s="26"/>
+      <c r="DM9" s="26"/>
+      <c r="DN9" s="26"/>
+      <c r="DO9" s="26"/>
+      <c r="DP9" s="26"/>
+      <c r="DQ9" s="26"/>
+      <c r="DR9" s="26"/>
+      <c r="DS9" s="26"/>
+      <c r="DT9" s="26"/>
+      <c r="DU9" s="26"/>
+      <c r="DV9" s="26"/>
+      <c r="DW9" s="26"/>
+      <c r="DX9" s="26"/>
+      <c r="DY9" s="26"/>
+    </row>
+    <row r="10" spans="1:415" s="13" customFormat="1" ht="93.75" customHeight="1">
+      <c r="A10" s="64">
+        <v>3</v>
+      </c>
+      <c r="B10" s="102"/>
+      <c r="C10" s="105"/>
+      <c r="D10" s="57" t="s">
         <v>35</v>
       </c>
-      <c r="I8" s="49" t="s">
-[...24 lines deleted...]
-      </c>
+      <c r="E10" s="66" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" s="66" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="66" t="s">
+        <v>18</v>
+      </c>
+      <c r="H10" s="62" t="s">
+        <v>37</v>
+      </c>
+      <c r="I10" s="58" t="s">
+        <v>36</v>
+      </c>
+      <c r="J10" s="59">
+        <v>476806.67</v>
+      </c>
+      <c r="K10" s="65">
+        <f>SUM(L10:O10)</f>
+        <v>476806.67</v>
+      </c>
+      <c r="L10" s="65">
+        <v>0</v>
+      </c>
+      <c r="M10" s="65">
+        <v>0</v>
+      </c>
+      <c r="N10" s="63">
+        <v>476806.67</v>
+      </c>
+      <c r="O10" s="65">
+        <v>0</v>
+      </c>
+      <c r="P10" s="52"/>
+      <c r="Q10" s="70" t="s">
+        <v>27</v>
+      </c>
+      <c r="R10" s="26"/>
+      <c r="S10" s="26"/>
+      <c r="T10" s="26"/>
+      <c r="U10" s="26"/>
+      <c r="V10" s="26"/>
+      <c r="W10" s="26"/>
+      <c r="X10" s="26"/>
+      <c r="Y10" s="26"/>
+      <c r="Z10" s="26"/>
+      <c r="AA10" s="26"/>
+      <c r="AB10" s="26"/>
+      <c r="AC10" s="26"/>
+      <c r="AD10" s="26"/>
+      <c r="AE10" s="26"/>
+      <c r="AF10" s="26"/>
+      <c r="AG10" s="26"/>
+      <c r="AH10" s="26"/>
+      <c r="AI10" s="26"/>
+      <c r="AJ10" s="26"/>
+      <c r="AK10" s="26"/>
+      <c r="AL10" s="26"/>
+      <c r="AM10" s="26"/>
+      <c r="AN10" s="26"/>
+      <c r="AO10" s="26"/>
+      <c r="AP10" s="26"/>
+      <c r="AQ10" s="26"/>
+      <c r="AR10" s="26"/>
+      <c r="AS10" s="26"/>
+      <c r="AT10" s="26"/>
+      <c r="AU10" s="26"/>
+      <c r="AV10" s="26"/>
+      <c r="AW10" s="26"/>
+      <c r="AX10" s="26"/>
+      <c r="AY10" s="26"/>
+      <c r="AZ10" s="26"/>
+      <c r="BA10" s="26"/>
+      <c r="BB10" s="26"/>
+      <c r="BC10" s="26"/>
+      <c r="BD10" s="26"/>
+      <c r="BE10" s="26"/>
+      <c r="BF10" s="26"/>
+      <c r="BG10" s="26"/>
+      <c r="BH10" s="26"/>
+      <c r="BI10" s="26"/>
+      <c r="BJ10" s="26"/>
+      <c r="BK10" s="26"/>
+      <c r="BL10" s="26"/>
+      <c r="BM10" s="26"/>
+      <c r="BN10" s="26"/>
+      <c r="BO10" s="26"/>
+      <c r="BP10" s="26"/>
+      <c r="BQ10" s="26"/>
+      <c r="BR10" s="26"/>
+      <c r="BS10" s="26"/>
+      <c r="BT10" s="26"/>
+      <c r="BU10" s="26"/>
+      <c r="BV10" s="26"/>
+      <c r="BW10" s="26"/>
+      <c r="BX10" s="26"/>
+      <c r="BY10" s="26"/>
+      <c r="BZ10" s="26"/>
+      <c r="CA10" s="26"/>
+      <c r="CB10" s="26"/>
+      <c r="CC10" s="26"/>
+      <c r="CD10" s="26"/>
+      <c r="CE10" s="26"/>
+      <c r="CF10" s="26"/>
+      <c r="CG10" s="26"/>
+      <c r="CH10" s="26"/>
+      <c r="CI10" s="26"/>
+      <c r="CJ10" s="26"/>
+      <c r="CK10" s="26"/>
+      <c r="CL10" s="26"/>
+      <c r="CM10" s="26"/>
+      <c r="CN10" s="26"/>
+      <c r="CO10" s="26"/>
+      <c r="CP10" s="26"/>
+      <c r="CQ10" s="26"/>
+      <c r="CR10" s="26"/>
+      <c r="CS10" s="26"/>
+      <c r="CT10" s="26"/>
+      <c r="CU10" s="26"/>
+      <c r="CV10" s="26"/>
+      <c r="CW10" s="26"/>
+      <c r="CX10" s="26"/>
+      <c r="CY10" s="26"/>
+      <c r="CZ10" s="26"/>
+      <c r="DA10" s="26"/>
+      <c r="DB10" s="26"/>
+      <c r="DC10" s="26"/>
+      <c r="DD10" s="26"/>
+      <c r="DE10" s="26"/>
+      <c r="DF10" s="26"/>
+      <c r="DG10" s="26"/>
+      <c r="DH10" s="26"/>
+      <c r="DI10" s="26"/>
+      <c r="DJ10" s="26"/>
+      <c r="DK10" s="26"/>
+      <c r="DL10" s="26"/>
+      <c r="DM10" s="26"/>
+      <c r="DN10" s="26"/>
+      <c r="DO10" s="26"/>
+      <c r="DP10" s="26"/>
+      <c r="DQ10" s="26"/>
+      <c r="DR10" s="26"/>
+      <c r="DS10" s="26"/>
+      <c r="DT10" s="26"/>
+      <c r="DU10" s="26"/>
+      <c r="DV10" s="26"/>
+      <c r="DW10" s="26"/>
+      <c r="DX10" s="26"/>
+      <c r="DY10" s="26"/>
     </row>
-    <row r="9" spans="1:415" s="31" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
-[...15 lines deleted...]
-      <c r="K9" s="30">
+    <row r="11" spans="1:415" s="67" customFormat="1" ht="93.75" customHeight="1">
+      <c r="A11" s="66">
+        <v>4</v>
+      </c>
+      <c r="B11" s="102"/>
+      <c r="C11" s="105"/>
+      <c r="D11" s="54" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" s="66" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" s="66" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" s="66" t="s">
+        <v>18</v>
+      </c>
+      <c r="H11" s="60" t="s">
+        <v>43</v>
+      </c>
+      <c r="I11" s="55" t="s">
+        <v>45</v>
+      </c>
+      <c r="J11" s="56">
+        <v>300000</v>
+      </c>
+      <c r="K11" s="48">
+        <f>SUM(L11:O11)</f>
+        <v>300000</v>
+      </c>
+      <c r="L11" s="48">
+        <v>0</v>
+      </c>
+      <c r="M11" s="48">
+        <v>0</v>
+      </c>
+      <c r="N11" s="48">
+        <v>300000</v>
+      </c>
+      <c r="O11" s="48">
+        <v>0</v>
+      </c>
+      <c r="P11" s="48"/>
+      <c r="Q11" s="70" t="s">
+        <v>27</v>
+      </c>
+      <c r="R11" s="26"/>
+      <c r="S11" s="26"/>
+      <c r="T11" s="26"/>
+      <c r="U11" s="26"/>
+      <c r="V11" s="26"/>
+      <c r="W11" s="26"/>
+      <c r="X11" s="26"/>
+      <c r="Y11" s="26"/>
+      <c r="Z11" s="26"/>
+      <c r="AA11" s="26"/>
+      <c r="AB11" s="26"/>
+      <c r="AC11" s="26"/>
+      <c r="AD11" s="26"/>
+      <c r="AE11" s="26"/>
+      <c r="AF11" s="26"/>
+      <c r="AG11" s="26"/>
+      <c r="AH11" s="26"/>
+      <c r="AI11" s="26"/>
+      <c r="AJ11" s="26"/>
+      <c r="AK11" s="26"/>
+      <c r="AL11" s="26"/>
+      <c r="AM11" s="26"/>
+      <c r="AN11" s="26"/>
+      <c r="AO11" s="26"/>
+      <c r="AP11" s="26"/>
+      <c r="AQ11" s="26"/>
+      <c r="AR11" s="26"/>
+      <c r="AS11" s="26"/>
+      <c r="AT11" s="26"/>
+      <c r="AU11" s="26"/>
+      <c r="AV11" s="26"/>
+      <c r="AW11" s="26"/>
+      <c r="AX11" s="26"/>
+      <c r="AY11" s="26"/>
+      <c r="AZ11" s="26"/>
+      <c r="BA11" s="26"/>
+      <c r="BB11" s="26"/>
+      <c r="BC11" s="26"/>
+      <c r="BD11" s="26"/>
+      <c r="BE11" s="26"/>
+      <c r="BF11" s="26"/>
+      <c r="BG11" s="26"/>
+      <c r="BH11" s="26"/>
+      <c r="BI11" s="26"/>
+      <c r="BJ11" s="26"/>
+      <c r="BK11" s="26"/>
+      <c r="BL11" s="26"/>
+      <c r="BM11" s="26"/>
+      <c r="BN11" s="26"/>
+      <c r="BO11" s="26"/>
+      <c r="BP11" s="26"/>
+      <c r="BQ11" s="26"/>
+      <c r="BR11" s="26"/>
+      <c r="BS11" s="26"/>
+      <c r="BT11" s="26"/>
+      <c r="BU11" s="26"/>
+      <c r="BV11" s="26"/>
+      <c r="BW11" s="26"/>
+      <c r="BX11" s="26"/>
+      <c r="BY11" s="26"/>
+      <c r="BZ11" s="26"/>
+      <c r="CA11" s="26"/>
+      <c r="CB11" s="26"/>
+      <c r="CC11" s="26"/>
+      <c r="CD11" s="26"/>
+      <c r="CE11" s="26"/>
+      <c r="CF11" s="26"/>
+      <c r="CG11" s="26"/>
+      <c r="CH11" s="26"/>
+      <c r="CI11" s="26"/>
+      <c r="CJ11" s="26"/>
+      <c r="CK11" s="26"/>
+      <c r="CL11" s="26"/>
+      <c r="CM11" s="26"/>
+      <c r="CN11" s="26"/>
+      <c r="CO11" s="26"/>
+      <c r="CP11" s="26"/>
+      <c r="CQ11" s="26"/>
+      <c r="CR11" s="26"/>
+      <c r="CS11" s="26"/>
+      <c r="CT11" s="26"/>
+      <c r="CU11" s="26"/>
+      <c r="CV11" s="26"/>
+      <c r="CW11" s="26"/>
+      <c r="CX11" s="26"/>
+      <c r="CY11" s="26"/>
+      <c r="CZ11" s="26"/>
+      <c r="DA11" s="26"/>
+      <c r="DB11" s="26"/>
+      <c r="DC11" s="26"/>
+      <c r="DD11" s="26"/>
+      <c r="DE11" s="26"/>
+      <c r="DF11" s="26"/>
+      <c r="DG11" s="26"/>
+      <c r="DH11" s="26"/>
+      <c r="DI11" s="26"/>
+      <c r="DJ11" s="26"/>
+      <c r="DK11" s="26"/>
+      <c r="DL11" s="26"/>
+      <c r="DM11" s="26"/>
+      <c r="DN11" s="26"/>
+      <c r="DO11" s="26"/>
+      <c r="DP11" s="26"/>
+      <c r="DQ11" s="26"/>
+      <c r="DR11" s="26"/>
+      <c r="DS11" s="26"/>
+      <c r="DT11" s="26"/>
+      <c r="DU11" s="26"/>
+      <c r="DV11" s="26"/>
+      <c r="DW11" s="26"/>
+      <c r="DX11" s="26"/>
+      <c r="DY11" s="26"/>
+      <c r="DZ11" s="71"/>
+    </row>
+    <row r="12" spans="1:415" s="13" customFormat="1" ht="93.75" customHeight="1" thickBot="1">
+      <c r="A12" s="66">
+        <v>5</v>
+      </c>
+      <c r="B12" s="103"/>
+      <c r="C12" s="106"/>
+      <c r="D12" s="54" t="s">
+        <v>52</v>
+      </c>
+      <c r="E12" s="66" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" s="66" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" s="66" t="s">
+        <v>18</v>
+      </c>
+      <c r="H12" s="60" t="s">
+        <v>50</v>
+      </c>
+      <c r="I12" s="55" t="s">
+        <v>51</v>
+      </c>
+      <c r="J12" s="56">
+        <v>1492249.56</v>
+      </c>
+      <c r="K12" s="48">
+        <f>SUM(L12:O12)</f>
+        <v>1492249.56</v>
+      </c>
+      <c r="L12" s="48">
+        <v>0</v>
+      </c>
+      <c r="M12" s="48">
+        <v>0</v>
+      </c>
+      <c r="N12" s="48">
+        <v>1492249.56</v>
+      </c>
+      <c r="O12" s="48">
+        <v>0</v>
+      </c>
+      <c r="P12" s="48"/>
+      <c r="Q12" s="72" t="s">
+        <v>15</v>
+      </c>
+      <c r="R12" s="26"/>
+      <c r="S12" s="26"/>
+      <c r="T12" s="26"/>
+      <c r="U12" s="26"/>
+      <c r="V12" s="26"/>
+      <c r="W12" s="26"/>
+      <c r="X12" s="26"/>
+      <c r="Y12" s="26"/>
+      <c r="Z12" s="26"/>
+      <c r="AA12" s="26"/>
+      <c r="AB12" s="26"/>
+      <c r="AC12" s="26"/>
+      <c r="AD12" s="26"/>
+      <c r="AE12" s="26"/>
+      <c r="AF12" s="26"/>
+      <c r="AG12" s="26"/>
+      <c r="AH12" s="26"/>
+      <c r="AI12" s="26"/>
+      <c r="AJ12" s="26"/>
+      <c r="AK12" s="26"/>
+      <c r="AL12" s="26"/>
+      <c r="AM12" s="26"/>
+      <c r="AN12" s="26"/>
+      <c r="AO12" s="26"/>
+      <c r="AP12" s="26"/>
+      <c r="AQ12" s="26"/>
+      <c r="AR12" s="26"/>
+      <c r="AS12" s="26"/>
+      <c r="AT12" s="26"/>
+      <c r="AU12" s="26"/>
+      <c r="AV12" s="26"/>
+      <c r="AW12" s="26"/>
+      <c r="AX12" s="26"/>
+      <c r="AY12" s="26"/>
+      <c r="AZ12" s="26"/>
+      <c r="BA12" s="26"/>
+      <c r="BB12" s="26"/>
+      <c r="BC12" s="26"/>
+      <c r="BD12" s="26"/>
+      <c r="BE12" s="26"/>
+      <c r="BF12" s="26"/>
+      <c r="BG12" s="26"/>
+      <c r="BH12" s="26"/>
+      <c r="BI12" s="26"/>
+      <c r="BJ12" s="26"/>
+      <c r="BK12" s="26"/>
+      <c r="BL12" s="26"/>
+      <c r="BM12" s="26"/>
+      <c r="BN12" s="26"/>
+      <c r="BO12" s="26"/>
+      <c r="BP12" s="26"/>
+      <c r="BQ12" s="26"/>
+      <c r="BR12" s="26"/>
+      <c r="BS12" s="26"/>
+      <c r="BT12" s="26"/>
+      <c r="BU12" s="26"/>
+      <c r="BV12" s="26"/>
+      <c r="BW12" s="26"/>
+      <c r="BX12" s="26"/>
+      <c r="BY12" s="26"/>
+      <c r="BZ12" s="26"/>
+      <c r="CA12" s="26"/>
+      <c r="CB12" s="26"/>
+      <c r="CC12" s="26"/>
+      <c r="CD12" s="26"/>
+      <c r="CE12" s="26"/>
+      <c r="CF12" s="26"/>
+      <c r="CG12" s="26"/>
+      <c r="CH12" s="26"/>
+      <c r="CI12" s="26"/>
+      <c r="CJ12" s="26"/>
+      <c r="CK12" s="26"/>
+      <c r="CL12" s="26"/>
+      <c r="CM12" s="26"/>
+      <c r="CN12" s="26"/>
+      <c r="CO12" s="26"/>
+      <c r="CP12" s="26"/>
+      <c r="CQ12" s="26"/>
+      <c r="CR12" s="26"/>
+      <c r="CS12" s="26"/>
+      <c r="CT12" s="26"/>
+      <c r="CU12" s="26"/>
+      <c r="CV12" s="26"/>
+      <c r="CW12" s="26"/>
+      <c r="CX12" s="26"/>
+      <c r="CY12" s="26"/>
+      <c r="CZ12" s="26"/>
+      <c r="DA12" s="26"/>
+      <c r="DB12" s="26"/>
+      <c r="DC12" s="26"/>
+      <c r="DD12" s="26"/>
+      <c r="DE12" s="26"/>
+      <c r="DF12" s="26"/>
+      <c r="DG12" s="26"/>
+      <c r="DH12" s="26"/>
+      <c r="DI12" s="26"/>
+      <c r="DJ12" s="26"/>
+      <c r="DK12" s="26"/>
+      <c r="DL12" s="26"/>
+      <c r="DM12" s="26"/>
+      <c r="DN12" s="26"/>
+      <c r="DO12" s="26"/>
+      <c r="DP12" s="26"/>
+      <c r="DQ12" s="26"/>
+      <c r="DR12" s="26"/>
+      <c r="DS12" s="26"/>
+      <c r="DT12" s="26"/>
+      <c r="DU12" s="26"/>
+      <c r="DV12" s="26"/>
+      <c r="DW12" s="26"/>
+      <c r="DX12" s="26"/>
+      <c r="DY12" s="26"/>
+    </row>
+    <row r="13" spans="1:415" s="31" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
+      <c r="A13" s="99" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" s="100"/>
+      <c r="C13" s="28"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="29"/>
+      <c r="F13" s="29"/>
+      <c r="G13" s="29"/>
+      <c r="H13" s="29"/>
+      <c r="I13" s="29"/>
+      <c r="J13" s="30">
+        <f>SUM(J8:J12)</f>
+        <v>2908067.4299999997</v>
+      </c>
+      <c r="K13" s="30">
+        <f t="shared" ref="K13:O13" si="2">SUM(K8:K12)</f>
+        <v>2908067.4299999997</v>
+      </c>
+      <c r="L13" s="30">
         <f t="shared" si="2"/>
-        <v>226226.88</v>
-[...1 lines deleted...]
-      <c r="L9" s="30">
+        <v>0</v>
+      </c>
+      <c r="M13" s="30">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M9" s="30">
+      <c r="N13" s="30">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="N9" s="30">
+        <v>2908067.4299999997</v>
+      </c>
+      <c r="O13" s="30">
         <f t="shared" si="2"/>
-        <v>226226.88</v>
-[...6 lines deleted...]
-      <c r="Q9" s="39"/>
+        <v>0</v>
+      </c>
+      <c r="P13" s="33"/>
+      <c r="Q13" s="73"/>
     </row>
-    <row r="10" spans="1:415" s="13" customFormat="1" ht="47.25" customHeight="1">
-      <c r="A10" s="71" t="s">
+    <row r="14" spans="1:415" s="13" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A14" s="94" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="95"/>
+      <c r="C14" s="95"/>
+      <c r="D14" s="95"/>
+      <c r="E14" s="39"/>
+      <c r="F14" s="39"/>
+      <c r="G14" s="39"/>
+      <c r="H14" s="40"/>
+      <c r="I14" s="40"/>
+      <c r="J14" s="41">
+        <f>SUM(J7,J13,)</f>
+        <v>3153807.4299999997</v>
+      </c>
+      <c r="K14" s="41">
+        <f>K15+K16+K17</f>
+        <v>3153807.4299999997</v>
+      </c>
+      <c r="L14" s="41">
+        <f t="shared" ref="L14:O14" si="3">SUM(L7,L13,)</f>
+        <v>0</v>
+      </c>
+      <c r="M14" s="41">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N14" s="41">
+        <f t="shared" si="3"/>
+        <v>3153807.4299999997</v>
+      </c>
+      <c r="O14" s="41">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="P14" s="42"/>
+      <c r="Q14" s="74"/>
+    </row>
+    <row r="15" spans="1:415" s="13" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A15" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="9"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="19">
+        <v>0</v>
+      </c>
+      <c r="K15" s="19">
+        <v>0</v>
+      </c>
+      <c r="L15" s="19">
+        <v>0</v>
+      </c>
+      <c r="M15" s="19">
+        <v>0</v>
+      </c>
+      <c r="N15" s="19">
+        <v>0</v>
+      </c>
+      <c r="O15" s="19">
+        <v>0</v>
+      </c>
+      <c r="P15" s="34"/>
+      <c r="Q15" s="75"/>
+    </row>
+    <row r="16" spans="1:415" s="13" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A16" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="8"/>
+      <c r="C16" s="10"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+      <c r="G16" s="8"/>
+      <c r="H16" s="8"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="20">
+        <v>0</v>
+      </c>
+      <c r="K16" s="20">
+        <v>0</v>
+      </c>
+      <c r="L16" s="20">
+        <v>0</v>
+      </c>
+      <c r="M16" s="20">
+        <v>0</v>
+      </c>
+      <c r="N16" s="20">
+        <v>0</v>
+      </c>
+      <c r="O16" s="20">
+        <v>0</v>
+      </c>
+      <c r="P16" s="24"/>
+      <c r="Q16" s="76"/>
+    </row>
+    <row r="17" spans="1:17" s="13" customFormat="1" ht="47.25" customHeight="1" thickBot="1">
+      <c r="A17" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="B10" s="72"/>
-[...32 lines deleted...]
-      <c r="Q10" s="44"/>
+      <c r="B17" s="22"/>
+      <c r="C17" s="22"/>
+      <c r="D17" s="22"/>
+      <c r="E17" s="22"/>
+      <c r="F17" s="22"/>
+      <c r="G17" s="22"/>
+      <c r="H17" s="22"/>
+      <c r="I17" s="22"/>
+      <c r="J17" s="23">
+        <f>SUM(J6,J8:J10,J11,J12)</f>
+        <v>3153807.4299999997</v>
+      </c>
+      <c r="K17" s="23">
+        <f t="shared" ref="K17:O17" si="4">SUM(K6,K8:K10,K11,K12)</f>
+        <v>3153807.4299999997</v>
+      </c>
+      <c r="L17" s="23">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M17" s="23">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N17" s="23">
+        <f t="shared" si="4"/>
+        <v>3153807.4299999997</v>
+      </c>
+      <c r="O17" s="23">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P17" s="77" t="e">
+        <f>SUM(#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,)</f>
+        <v>#REF!</v>
+      </c>
+      <c r="Q17" s="78"/>
     </row>
-    <row r="11" spans="1:415" s="13" customFormat="1" ht="47.25" customHeight="1">
-[...30 lines deleted...]
-      <c r="Q11" s="45"/>
+    <row r="18" spans="1:17" ht="43.15" customHeight="1">
+      <c r="A18" s="11"/>
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="12"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="15"/>
+      <c r="K18" s="15"/>
+      <c r="L18" s="15"/>
+      <c r="M18" s="15"/>
+      <c r="N18" s="15"/>
+      <c r="O18" s="15"/>
+      <c r="P18" s="15"/>
+      <c r="Q18" s="15"/>
     </row>
-    <row r="12" spans="1:415" s="13" customFormat="1" ht="47.25" customHeight="1">
-[...30 lines deleted...]
-      <c r="Q12" s="46"/>
+    <row r="19" spans="1:17" ht="43.15" customHeight="1">
+      <c r="J19" s="25"/>
+      <c r="K19" s="25"/>
     </row>
-    <row r="13" spans="1:415" s="13" customFormat="1" ht="47.25" customHeight="1" thickBot="1">
-[...80 lines deleted...]
-    <row r="32" ht="90" customHeight="1"/>
+    <row r="20" spans="1:17" ht="101.45" customHeight="1"/>
+    <row r="21" spans="1:17" ht="43.15" customHeight="1"/>
+    <row r="22" spans="1:17" ht="150.6" customHeight="1"/>
+    <row r="23" spans="1:17" ht="43.15" customHeight="1"/>
+    <row r="24" spans="1:17" ht="156.6" customHeight="1"/>
+    <row r="25" spans="1:17" ht="155.44999999999999" customHeight="1"/>
+    <row r="26" spans="1:17" ht="151.9" customHeight="1"/>
+    <row r="27" spans="1:17" ht="156" customHeight="1"/>
+    <row r="28" spans="1:17" ht="90" customHeight="1"/>
+    <row r="29" spans="1:17" ht="90" customHeight="1"/>
+    <row r="30" spans="1:17" ht="90" customHeight="1"/>
+    <row r="31" spans="1:17" ht="90" customHeight="1"/>
+    <row r="32" spans="1:17" ht="90" customHeight="1"/>
     <row r="33" ht="90" customHeight="1"/>
     <row r="34" ht="90" customHeight="1"/>
     <row r="35" ht="90" customHeight="1"/>
     <row r="36" ht="90" customHeight="1"/>
-    <row r="37" ht="43.15" customHeight="1"/>
-[...6 lines deleted...]
-    <row r="44" ht="60" customHeight="1"/>
+    <row r="37" ht="90" customHeight="1"/>
+    <row r="38" ht="90" customHeight="1"/>
+    <row r="39" ht="90" customHeight="1"/>
+    <row r="40" ht="90" customHeight="1"/>
+    <row r="41" ht="43.15" customHeight="1"/>
+    <row r="42" ht="195" customHeight="1"/>
+    <row r="43" ht="243.6" customHeight="1"/>
+    <row r="44" ht="43.15" customHeight="1"/>
     <row r="45" ht="60" customHeight="1"/>
     <row r="46" ht="60" customHeight="1"/>
     <row r="47" ht="60" customHeight="1"/>
-    <row r="48" ht="156" customHeight="1"/>
+    <row r="48" ht="60" customHeight="1"/>
     <row r="49" ht="60" customHeight="1"/>
-    <row r="50" ht="43.15" customHeight="1"/>
-[...7 lines deleted...]
-    <row r="58" ht="87.6" customHeight="1"/>
+    <row r="50" ht="60" customHeight="1"/>
+    <row r="51" ht="60" customHeight="1"/>
+    <row r="52" ht="156" customHeight="1"/>
+    <row r="53" ht="60" customHeight="1"/>
+    <row r="54" ht="43.15" customHeight="1"/>
+    <row r="55" ht="100.15" customHeight="1"/>
+    <row r="56" ht="100.15" customHeight="1"/>
+    <row r="57" ht="100.15" customHeight="1"/>
+    <row r="58" ht="100.15" customHeight="1"/>
     <row r="59" ht="43.15" customHeight="1"/>
-    <row r="60" ht="217.15" customHeight="1"/>
-[...4 lines deleted...]
-    <row r="65" spans="1:18" ht="80.45" customHeight="1"/>
+    <row r="60" ht="87.6" customHeight="1"/>
+    <row r="61" ht="87.6" customHeight="1"/>
+    <row r="62" ht="87.6" customHeight="1"/>
+    <row r="63" ht="43.15" customHeight="1"/>
+    <row r="64" ht="217.15" customHeight="1"/>
+    <row r="65" spans="1:18" ht="325.14999999999998" customHeight="1"/>
     <row r="66" spans="1:18" ht="43.15" customHeight="1"/>
-    <row r="67" spans="1:18" ht="60" customHeight="1"/>
+    <row r="67" spans="1:18" ht="118.15" customHeight="1"/>
     <row r="68" spans="1:18" ht="43.15" customHeight="1"/>
-    <row r="69" spans="1:18" ht="112.15" customHeight="1"/>
-[...39 lines deleted...]
-    <row r="74" spans="1:18" ht="30" customHeight="1">
+    <row r="69" spans="1:18" ht="80.45" customHeight="1"/>
+    <row r="70" spans="1:18" ht="43.15" customHeight="1"/>
+    <row r="71" spans="1:18" ht="60" customHeight="1"/>
+    <row r="72" spans="1:18" ht="43.15" customHeight="1"/>
+    <row r="73" spans="1:18" ht="112.15" customHeight="1"/>
+    <row r="74" spans="1:18" ht="43.15" customHeight="1">
       <c r="A74" s="1"/>
       <c r="B74" s="1"/>
       <c r="C74" s="1"/>
       <c r="D74" s="1"/>
       <c r="E74" s="1"/>
       <c r="F74" s="1"/>
       <c r="G74" s="1"/>
       <c r="H74" s="1"/>
       <c r="I74" s="1"/>
       <c r="J74" s="1"/>
       <c r="K74" s="1"/>
       <c r="L74" s="1"/>
       <c r="M74" s="1"/>
       <c r="N74" s="1"/>
       <c r="O74" s="1"/>
       <c r="P74" s="1"/>
       <c r="Q74" s="1"/>
     </row>
+    <row r="75" spans="1:18">
+      <c r="A75" s="1"/>
+      <c r="B75" s="1"/>
+      <c r="C75" s="1"/>
+      <c r="D75" s="1"/>
+      <c r="E75" s="1"/>
+      <c r="F75" s="1"/>
+      <c r="G75" s="1"/>
+      <c r="H75" s="1"/>
+      <c r="I75" s="1"/>
+      <c r="J75" s="1"/>
+      <c r="K75" s="1"/>
+      <c r="L75" s="1"/>
+      <c r="M75" s="1"/>
+      <c r="N75" s="1"/>
+      <c r="O75" s="1"/>
+      <c r="P75" s="1"/>
+      <c r="Q75" s="1"/>
+      <c r="R75" s="38"/>
+    </row>
+    <row r="78" spans="1:18" ht="30" customHeight="1">
+      <c r="A78" s="1"/>
+      <c r="B78" s="1"/>
+      <c r="C78" s="1"/>
+      <c r="D78" s="1"/>
+      <c r="E78" s="1"/>
+      <c r="F78" s="1"/>
+      <c r="G78" s="1"/>
+      <c r="H78" s="1"/>
+      <c r="I78" s="1"/>
+      <c r="J78" s="1"/>
+      <c r="K78" s="1"/>
+      <c r="L78" s="1"/>
+      <c r="M78" s="1"/>
+      <c r="N78" s="1"/>
+      <c r="O78" s="1"/>
+      <c r="P78" s="1"/>
+      <c r="Q78" s="1"/>
+    </row>
   </sheetData>
-  <mergeCells count="19">
-[...2 lines deleted...]
-    <mergeCell ref="E3:E4"/>
+  <mergeCells count="21">
+    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="A5:Q5"/>
     <mergeCell ref="A7:B7"/>
-    <mergeCell ref="A10:D10"/>
-    <mergeCell ref="A5:Q5"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="B8:B12"/>
+    <mergeCell ref="C8:C12"/>
     <mergeCell ref="N1:Q1"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="G3:G4"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="E3:E4"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="25" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75">
       <c r="B2" s="6" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2843,46 +3981,46 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>МАЙ_ЦЗ</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>МАЙ_ЦЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_ЦЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>