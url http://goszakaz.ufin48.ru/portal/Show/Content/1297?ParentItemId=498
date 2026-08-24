--- v2 (2026-07-09)
+++ v3 (2026-08-24)
@@ -4,114 +4,137 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Июль\03.07.2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Август\14.08.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D31DD0EC-D8B9-4E6D-90E3-0EC91AE68663}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4F5DF7E4-2EB0-4951-923C-5777880EE8EB}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ИЮЛЬ_ЦЗ" sheetId="1" r:id="rId1"/>
+    <sheet name="АВГУСТ_ЦЗ" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ИЮЛЬ_ЦЗ!$A$1:$Q$17</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">АВГУСТ_ЦЗ!$A$1:$Q$24</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K14" i="1" l="1"/>
-[...11 lines deleted...]
-  <c r="K13" i="1"/>
+  <c r="L24" i="1" l="1"/>
+  <c r="M24" i="1"/>
+  <c r="N24" i="1"/>
+  <c r="J24" i="1"/>
   <c r="L13" i="1"/>
   <c r="M13" i="1"/>
   <c r="N13" i="1"/>
   <c r="O13" i="1"/>
+  <c r="N20" i="1"/>
+  <c r="M20" i="1"/>
+  <c r="L20" i="1"/>
+  <c r="J20" i="1"/>
+  <c r="O19" i="1"/>
+  <c r="O20" i="1" s="1"/>
+  <c r="K19" i="1"/>
+  <c r="K20" i="1" s="1"/>
+  <c r="O18" i="1" l="1"/>
+  <c r="N18" i="1"/>
+  <c r="M18" i="1"/>
+  <c r="L18" i="1"/>
+  <c r="J18" i="1"/>
+  <c r="K17" i="1"/>
+  <c r="K18" i="1" s="1"/>
+  <c r="O16" i="1" l="1"/>
+  <c r="N16" i="1"/>
+  <c r="M16" i="1"/>
+  <c r="L16" i="1"/>
+  <c r="J16" i="1"/>
+  <c r="K15" i="1"/>
+  <c r="K14" i="1"/>
+  <c r="K16" i="1" l="1"/>
   <c r="J13" i="1"/>
   <c r="K12" i="1"/>
-  <c r="K11" i="1"/>
+  <c r="K11" i="1" l="1"/>
   <c r="K10" i="1"/>
   <c r="K9" i="1"/>
-  <c r="K8" i="1"/>
-  <c r="K7" i="1"/>
+  <c r="K8" i="1" l="1"/>
+  <c r="K13" i="1" s="1"/>
   <c r="L7" i="1"/>
+  <c r="L21" i="1" s="1"/>
   <c r="M7" i="1"/>
+  <c r="M21" i="1" s="1"/>
   <c r="N7" i="1"/>
+  <c r="N21" i="1" s="1"/>
+  <c r="J7" i="1"/>
+  <c r="J21" i="1" s="1"/>
+  <c r="O6" i="1" l="1"/>
+  <c r="O24" i="1" s="1"/>
+  <c r="K6" i="1" l="1"/>
+  <c r="K24" i="1" s="1"/>
   <c r="O7" i="1"/>
-  <c r="J7" i="1"/>
-[...2 lines deleted...]
-  <c r="P17" i="1" l="1"/>
+  <c r="O21" i="1" s="1"/>
+  <c r="P24" i="1"/>
+  <c r="K7" i="1" l="1"/>
+  <c r="K21" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="72">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Наименование заказчика</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
   <si>
@@ -164,151 +187,211 @@
     <t>0 закупок в рамках гос.программ</t>
   </si>
   <si>
     <t>Всего 1 закупка</t>
   </si>
   <si>
     <t>Идентификационный код 
 закупки</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t xml:space="preserve"> 0 закупок в рамках нац.проектов</t>
   </si>
   <si>
     <t>МБУ "Благоустройство"</t>
   </si>
   <si>
     <t>запрос котировок</t>
   </si>
   <si>
     <t>Управление протокола и обеспечения деятельности администрации городского округа город Елец</t>
   </si>
   <si>
-    <t>Поставка цветочной продукции</t>
-[...40 lines deleted...]
-  <si>
     <t>263482104818348210100100130006831244</t>
   </si>
   <si>
     <t>Услуги по оценке рыночной стоимости недвижимого имущества</t>
   </si>
   <si>
     <t>68.31</t>
   </si>
   <si>
+    <t>август</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Выполнение работ по бурению скважины</t>
+  </si>
+  <si>
+    <t>263482105066548210100100330004399244</t>
+  </si>
+  <si>
+    <t>43.99</t>
+  </si>
+  <si>
+    <t>Услуги по оценке размера ежегодной арендной платы</t>
+  </si>
+  <si>
+    <t>263482104818348210100100120006831244</t>
+  </si>
+  <si>
+    <t>263482104818348210100100050008010244</t>
+  </si>
+  <si>
+    <t>80.10</t>
+  </si>
+  <si>
+    <t>Услуги частных охранных служб</t>
+  </si>
+  <si>
+    <t>263482104818348210100100300007112244</t>
+  </si>
+  <si>
+    <t>Выполнение кадастровых работ по формированию технического плана на бесхозяйный объект недвижимого имущества</t>
+  </si>
+  <si>
+    <t>71.12</t>
+  </si>
+  <si>
+    <t>Оказание услуг по проведению диспансеризации муниципальных служащих</t>
+  </si>
+  <si>
+    <t>263482104818348210100100310008621244</t>
+  </si>
+  <si>
+    <t>86.21</t>
+  </si>
+  <si>
     <t>Всего 5 закупок</t>
   </si>
   <si>
     <t>Согласовано:
-Начальник Муниципального казенного учреждения "Центр компетенций в сфере муниципальных закупок"
-[...3 lines deleted...]
-    <t>Итого 6 закупок для 2 заказчиков, в т.ч.</t>
+И.о. начальника Муниципального казенного учреждения "Центр компетенций в сфере муниципальных закупок"
+Л.В. Артёмова</t>
+  </si>
+  <si>
+    <t>МКУ "УГЗ г.ЕЛЬЦА"</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>апрель</t>
+  </si>
+  <si>
+    <t>Всего 2 закупки</t>
+  </si>
+  <si>
+    <t>Выполнение работ по созданию, наладке и вводу в эксплуатацию системы видеонаблюдения.</t>
+  </si>
+  <si>
+    <t>263482101885548210100100140004321244</t>
+  </si>
+  <si>
+    <t>43.21.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Выполнение монтажных, пусконаладочных работ блока переключения по сопряжению объектовых систем оповещения на объекте.</t>
+  </si>
+  <si>
+    <t>263482101885548210100100150004321244</t>
+  </si>
+  <si>
+    <t>43.21</t>
+  </si>
+  <si>
+    <t>Управление коммунального хозяйства администрации городского округа город Елец</t>
+  </si>
+  <si>
+    <t>4821000819</t>
+  </si>
+  <si>
+    <t>42.99</t>
+  </si>
+  <si>
+    <t>263482100081948210100100070024299244</t>
+  </si>
+  <si>
+    <t>Выполнение работ по благоустройству детской и спортивной площадок ТОС «ПИТОМНИК»</t>
+  </si>
+  <si>
+    <t>Управление дорог, транспорта и благоустройства администрации городского округа город Елец</t>
+  </si>
+  <si>
+    <t>42.11</t>
+  </si>
+  <si>
+    <t>эл. конкурс</t>
+  </si>
+  <si>
+    <t>Выполнение работ по установке искусственных дорожных неровностей на автомобильных дорогах городского округа город Елец</t>
+  </si>
+  <si>
+    <t>263482105106648210100100210014211244</t>
+  </si>
+  <si>
+    <t>Итого 10 закупок для 5 заказчиков, в т.ч.</t>
+  </si>
+  <si>
+    <t>10 закупок, относящихся к категории "Прочие"</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на июль 2026 года, 
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на август 2026 года, 
 осуществляемого Муниципальным казенным учреждением "Центр компетенций в сфере муниципальных закупок" городского округа город Елец
-по состоянию на 03.07.2026 года
+по состоянию на 14.08.2026 года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(версия 1)</t>
+      <t>(версия 2)</t>
     </r>
-  </si>
-[...7 lines deleted...]
-    <t>Выполнение работ по лесоустройству</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="5">
+  <numFmts count="6">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="dd/mm/yyyy\ hh:mm"/>
     <numFmt numFmtId="168" formatCode="#0"/>
+    <numFmt numFmtId="169" formatCode="[$-419]mmmm\ yyyy;@"/>
   </numFmts>
   <fonts count="31">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
@@ -535,51 +618,51 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF99CCFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="40">
+  <borders count="34">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -887,207 +970,139 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...53 lines deleted...]
-      </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top style="thin">
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...10 lines deleted...]
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...4 lines deleted...]
-      </bottom>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="3">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="3">
       <alignment wrapText="1"/>
     </xf>
@@ -1135,51 +1150,51 @@
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="3">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="0" borderId="3">
       <alignment vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="21" fillId="5" borderId="3">
       <alignment vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="5" borderId="3">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="167" fontId="19" fillId="0" borderId="3">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="168" fontId="19" fillId="0" borderId="3">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="107">
+  <cellXfs count="106">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -1277,121 +1292,119 @@
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="24" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="19" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="4" fontId="15" fillId="0" borderId="2" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="4" fontId="2" fillId="8" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="15" fillId="6" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="2" fillId="8" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="4" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="3" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="3" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="6" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="24" xfId="35" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="19" xfId="35" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="6" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1415,67 +1428,70 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="13" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="13" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="36">
     <cellStyle name="br" xfId="23" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="col" xfId="22" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal" xfId="34" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="st17" xfId="18" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="st18" xfId="9" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="st19" xfId="17" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="st20" xfId="12" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="st21" xfId="20" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="st22" xfId="10" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="st23" xfId="19" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="style0" xfId="24" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="td" xfId="25" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="tr" xfId="21" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="xl24" xfId="16" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="xl25" xfId="26" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="xl26" xfId="27" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="xl27" xfId="28" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="xl28" xfId="15" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -1765,147 +1781,147 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:OY78"/>
+  <dimension ref="A1:OY85"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="50" zoomScaleNormal="46" zoomScaleSheetLayoutView="50" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F10" sqref="F10"/>
+      <selection pane="bottomLeft" activeCell="N1" sqref="N1:Q1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="14"/>
     <col min="2" max="2" width="35.85546875" style="5" customWidth="1"/>
     <col min="3" max="3" width="18.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="86.85546875" style="14" customWidth="1"/>
     <col min="5" max="6" width="31.140625" style="14" customWidth="1"/>
     <col min="7" max="7" width="31.140625" style="2" customWidth="1"/>
     <col min="8" max="8" width="54.85546875" style="3" customWidth="1"/>
     <col min="9" max="9" width="39.5703125" style="14" customWidth="1"/>
     <col min="10" max="15" width="32.140625" style="4" customWidth="1"/>
     <col min="16" max="16" width="28.5703125" style="4" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="27.42578125" style="4" customWidth="1"/>
     <col min="18" max="18" width="16.28515625" style="26" customWidth="1"/>
     <col min="19" max="129" width="9.140625" style="26"/>
     <col min="130" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:415" ht="131.25" customHeight="1">
       <c r="M1" s="16"/>
-      <c r="N1" s="79" t="s">
-[...4 lines deleted...]
-      <c r="Q1" s="79"/>
+      <c r="N1" s="77" t="s">
+        <v>48</v>
+      </c>
+      <c r="O1" s="77"/>
+      <c r="P1" s="77"/>
+      <c r="Q1" s="77"/>
     </row>
     <row r="2" spans="1:415" ht="129.75" customHeight="1" thickBot="1">
-      <c r="A2" s="86" t="s">
-[...17 lines deleted...]
-      <c r="Q2" s="86"/>
+      <c r="A2" s="84" t="s">
+        <v>71</v>
+      </c>
+      <c r="B2" s="84"/>
+      <c r="C2" s="84"/>
+      <c r="D2" s="84"/>
+      <c r="E2" s="84"/>
+      <c r="F2" s="84"/>
+      <c r="G2" s="84"/>
+      <c r="H2" s="84"/>
+      <c r="I2" s="84"/>
+      <c r="J2" s="84"/>
+      <c r="K2" s="84"/>
+      <c r="L2" s="84"/>
+      <c r="M2" s="84"/>
+      <c r="N2" s="84"/>
+      <c r="O2" s="84"/>
+      <c r="P2" s="84"/>
+      <c r="Q2" s="84"/>
     </row>
     <row r="3" spans="1:415" s="13" customFormat="1" ht="67.900000000000006" customHeight="1">
-      <c r="A3" s="92" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="82" t="s">
+      <c r="A3" s="90" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="82" t="s">
+      <c r="C3" s="80" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="82" t="s">
+      <c r="D3" s="80" t="s">
         <v>13</v>
       </c>
-      <c r="E3" s="82" t="s">
+      <c r="E3" s="80" t="s">
         <v>20</v>
       </c>
-      <c r="F3" s="82" t="s">
+      <c r="F3" s="80" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="82" t="s">
+      <c r="G3" s="80" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="80" t="s">
+      <c r="H3" s="78" t="s">
         <v>23</v>
       </c>
-      <c r="I3" s="82" t="s">
+      <c r="I3" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="J3" s="84" t="s">
+      <c r="J3" s="82" t="s">
         <v>3</v>
       </c>
-      <c r="K3" s="89" t="s">
+      <c r="K3" s="87" t="s">
         <v>12</v>
       </c>
-      <c r="L3" s="90"/>
-[...3 lines deleted...]
-      <c r="P3" s="84" t="s">
+      <c r="L3" s="88"/>
+      <c r="M3" s="88"/>
+      <c r="N3" s="88"/>
+      <c r="O3" s="89"/>
+      <c r="P3" s="82" t="s">
         <v>6</v>
       </c>
-      <c r="Q3" s="87" t="s">
+      <c r="Q3" s="85" t="s">
         <v>14</v>
       </c>
       <c r="R3" s="26"/>
       <c r="S3" s="26"/>
       <c r="T3" s="26"/>
       <c r="U3" s="26"/>
       <c r="V3" s="26"/>
       <c r="W3" s="26"/>
       <c r="X3" s="26"/>
       <c r="Y3" s="26"/>
       <c r="Z3" s="26"/>
       <c r="AA3" s="26"/>
       <c r="AB3" s="26"/>
       <c r="AC3" s="26"/>
       <c r="AD3" s="26"/>
       <c r="AE3" s="26"/>
       <c r="AF3" s="26"/>
       <c r="AG3" s="26"/>
       <c r="AH3" s="26"/>
       <c r="AI3" s="26"/>
       <c r="AJ3" s="26"/>
       <c r="AK3" s="26"/>
       <c r="AL3" s="26"/>
       <c r="AM3" s="26"/>
       <c r="AN3" s="26"/>
@@ -2009,77 +2025,77 @@
       <c r="HY3" s="26"/>
       <c r="HZ3" s="26"/>
       <c r="IA3" s="26"/>
       <c r="IB3" s="26"/>
       <c r="IC3" s="26"/>
       <c r="ID3" s="26"/>
       <c r="IE3" s="26"/>
       <c r="IF3" s="26"/>
       <c r="IG3" s="26"/>
       <c r="IH3" s="26"/>
       <c r="II3" s="26"/>
       <c r="IJ3" s="26"/>
       <c r="IK3" s="26"/>
       <c r="IL3" s="26"/>
       <c r="IM3" s="26"/>
       <c r="IN3" s="26"/>
       <c r="IO3" s="26"/>
       <c r="IP3" s="26"/>
       <c r="IQ3" s="26"/>
       <c r="IR3" s="26"/>
       <c r="IS3" s="26"/>
       <c r="IT3" s="26"/>
       <c r="IU3" s="26"/>
     </row>
     <row r="4" spans="1:415" s="13" customFormat="1" ht="148.5" customHeight="1" thickBot="1">
-      <c r="A4" s="93"/>
-[...8 lines deleted...]
-      <c r="J4" s="85"/>
+      <c r="A4" s="91"/>
+      <c r="B4" s="81"/>
+      <c r="C4" s="81"/>
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="81"/>
+      <c r="H4" s="79"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="83"/>
       <c r="K4" s="27" t="s">
         <v>17</v>
       </c>
       <c r="L4" s="27" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="27" t="s">
         <v>19</v>
       </c>
       <c r="N4" s="27" t="s">
         <v>16</v>
       </c>
       <c r="O4" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="P4" s="85"/>
-      <c r="Q4" s="88"/>
+      <c r="P4" s="83"/>
+      <c r="Q4" s="86"/>
       <c r="R4" s="26"/>
       <c r="S4" s="26"/>
       <c r="T4" s="26"/>
       <c r="U4" s="26"/>
       <c r="V4" s="26"/>
       <c r="W4" s="26"/>
       <c r="X4" s="26"/>
       <c r="Y4" s="26"/>
       <c r="Z4" s="26"/>
       <c r="AA4" s="26"/>
       <c r="AB4" s="26"/>
       <c r="AC4" s="26"/>
       <c r="AD4" s="26"/>
       <c r="AE4" s="26"/>
       <c r="AF4" s="26"/>
       <c r="AG4" s="26"/>
       <c r="AH4" s="26"/>
       <c r="AI4" s="26"/>
       <c r="AJ4" s="26"/>
       <c r="AK4" s="26"/>
       <c r="AL4" s="26"/>
       <c r="AM4" s="26"/>
       <c r="AN4" s="26"/>
       <c r="AO4" s="26"/>
       <c r="AP4" s="26"/>
@@ -2436,69 +2452,69 @@
       <c r="OC4" s="26"/>
       <c r="OD4" s="26"/>
       <c r="OE4" s="26"/>
       <c r="OF4" s="26"/>
       <c r="OG4" s="26"/>
       <c r="OH4" s="26"/>
       <c r="OI4" s="26"/>
       <c r="OJ4" s="26"/>
       <c r="OK4" s="26"/>
       <c r="OL4" s="26"/>
       <c r="OM4" s="26"/>
       <c r="ON4" s="26"/>
       <c r="OO4" s="26"/>
       <c r="OP4" s="26"/>
       <c r="OQ4" s="26"/>
       <c r="OR4" s="26"/>
       <c r="OS4" s="26"/>
       <c r="OT4" s="26"/>
       <c r="OU4" s="26"/>
       <c r="OV4" s="26"/>
       <c r="OW4" s="26"/>
       <c r="OX4" s="26"/>
       <c r="OY4" s="26"/>
     </row>
     <row r="5" spans="1:415" s="35" customFormat="1" ht="60" customHeight="1" thickBot="1">
-      <c r="A5" s="96" t="s">
-[...17 lines deleted...]
-      <c r="Q5" s="98"/>
+      <c r="A5" s="94" t="s">
+        <v>32</v>
+      </c>
+      <c r="B5" s="95"/>
+      <c r="C5" s="95"/>
+      <c r="D5" s="95"/>
+      <c r="E5" s="95"/>
+      <c r="F5" s="95"/>
+      <c r="G5" s="95"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="95"/>
+      <c r="J5" s="95"/>
+      <c r="K5" s="95"/>
+      <c r="L5" s="95"/>
+      <c r="M5" s="95"/>
+      <c r="N5" s="95"/>
+      <c r="O5" s="95"/>
+      <c r="P5" s="95"/>
+      <c r="Q5" s="96"/>
       <c r="R5" s="37"/>
       <c r="S5" s="37"/>
       <c r="T5" s="37"/>
       <c r="U5" s="37"/>
       <c r="V5" s="37"/>
       <c r="W5" s="37"/>
       <c r="X5" s="37"/>
       <c r="Y5" s="37"/>
       <c r="Z5" s="37"/>
       <c r="AA5" s="37"/>
       <c r="AB5" s="37"/>
       <c r="AC5" s="37"/>
       <c r="AD5" s="37"/>
       <c r="AE5" s="37"/>
       <c r="AF5" s="37"/>
       <c r="AG5" s="37"/>
       <c r="AH5" s="37"/>
       <c r="AI5" s="37"/>
       <c r="AJ5" s="37"/>
       <c r="AK5" s="37"/>
       <c r="AL5" s="37"/>
       <c r="AM5" s="37"/>
       <c r="AN5" s="37"/>
       <c r="AO5" s="37"/>
       <c r="AP5" s="37"/>
@@ -2575,95 +2591,95 @@
       <c r="DI5" s="37"/>
       <c r="DJ5" s="37"/>
       <c r="DK5" s="37"/>
       <c r="DL5" s="37"/>
       <c r="DM5" s="37"/>
       <c r="DN5" s="37"/>
       <c r="DO5" s="37"/>
       <c r="DP5" s="37"/>
       <c r="DQ5" s="37"/>
       <c r="DR5" s="37"/>
       <c r="DS5" s="37"/>
       <c r="DT5" s="37"/>
       <c r="DU5" s="37"/>
       <c r="DV5" s="37"/>
       <c r="DW5" s="37"/>
       <c r="DX5" s="37"/>
       <c r="DY5" s="37"/>
     </row>
     <row r="6" spans="1:415" s="13" customFormat="1" ht="93.75" customHeight="1" thickBot="1">
       <c r="A6" s="32">
         <v>1</v>
       </c>
       <c r="B6" s="46" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="61">
+      <c r="C6" s="53">
         <v>4821050665</v>
       </c>
       <c r="D6" s="43" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E6" s="36" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="36" t="s">
         <v>18</v>
       </c>
       <c r="G6" s="36" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="44" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="I6" s="44" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J6" s="45">
-        <v>245740</v>
+        <v>2385620.6800000002</v>
       </c>
       <c r="K6" s="45">
         <f>SUM(L6:O6)</f>
-        <v>245740</v>
+        <v>2385620.6800000002</v>
       </c>
       <c r="L6" s="45">
         <v>0</v>
       </c>
       <c r="M6" s="45">
         <v>0</v>
       </c>
       <c r="N6" s="45">
-        <v>245740</v>
+        <v>2385620.6800000002</v>
       </c>
       <c r="O6" s="45">
         <f t="shared" ref="O6" si="0">SUM(P6:S6)</f>
         <v>0</v>
       </c>
       <c r="P6" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="Q6" s="68" t="s">
+      <c r="Q6" s="54" t="s">
         <v>15</v>
       </c>
       <c r="R6" s="26"/>
       <c r="S6" s="26"/>
       <c r="T6" s="26"/>
       <c r="U6" s="26"/>
       <c r="V6" s="26"/>
       <c r="W6" s="26"/>
       <c r="X6" s="26"/>
       <c r="Y6" s="26"/>
       <c r="Z6" s="26"/>
       <c r="AA6" s="26"/>
       <c r="AB6" s="26"/>
       <c r="AC6" s="26"/>
       <c r="AD6" s="26"/>
       <c r="AE6" s="26"/>
       <c r="AF6" s="26"/>
       <c r="AG6" s="26"/>
       <c r="AH6" s="26"/>
       <c r="AI6" s="26"/>
       <c r="AJ6" s="26"/>
       <c r="AK6" s="26"/>
       <c r="AL6" s="26"/>
       <c r="AM6" s="26"/>
       <c r="AN6" s="26"/>
@@ -2736,137 +2752,137 @@
       <c r="DC6" s="26"/>
       <c r="DD6" s="26"/>
       <c r="DE6" s="26"/>
       <c r="DF6" s="26"/>
       <c r="DG6" s="26"/>
       <c r="DH6" s="26"/>
       <c r="DI6" s="26"/>
       <c r="DJ6" s="26"/>
       <c r="DK6" s="26"/>
       <c r="DL6" s="26"/>
       <c r="DM6" s="26"/>
       <c r="DN6" s="26"/>
       <c r="DO6" s="26"/>
       <c r="DP6" s="26"/>
       <c r="DQ6" s="26"/>
       <c r="DR6" s="26"/>
       <c r="DS6" s="26"/>
       <c r="DT6" s="26"/>
       <c r="DU6" s="26"/>
       <c r="DV6" s="26"/>
       <c r="DW6" s="26"/>
       <c r="DX6" s="26"/>
       <c r="DY6" s="26"/>
     </row>
     <row r="7" spans="1:415" s="31" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
-      <c r="A7" s="99" t="s">
+      <c r="A7" s="97" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="100"/>
+      <c r="B7" s="98"/>
       <c r="C7" s="28"/>
       <c r="D7" s="28"/>
       <c r="E7" s="29"/>
       <c r="F7" s="29"/>
       <c r="G7" s="29"/>
       <c r="H7" s="29"/>
       <c r="I7" s="29"/>
       <c r="J7" s="30">
         <f>SUM(J6:J6)</f>
-        <v>245740</v>
+        <v>2385620.6800000002</v>
       </c>
       <c r="K7" s="30">
         <f t="shared" ref="K7:O7" si="1">SUM(K6:K6)</f>
-        <v>245740</v>
+        <v>2385620.6800000002</v>
       </c>
       <c r="L7" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M7" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N7" s="30">
         <f t="shared" si="1"/>
-        <v>245740</v>
+        <v>2385620.6800000002</v>
       </c>
       <c r="O7" s="30">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="P7" s="33"/>
-      <c r="Q7" s="73"/>
+      <c r="Q7" s="56"/>
     </row>
     <row r="8" spans="1:415" s="13" customFormat="1" ht="93.75" customHeight="1">
       <c r="A8" s="47">
         <v>1</v>
       </c>
-      <c r="B8" s="101" t="s">
+      <c r="B8" s="99" t="s">
         <v>28</v>
       </c>
-      <c r="C8" s="104">
+      <c r="C8" s="102">
         <v>4821048183</v>
       </c>
       <c r="D8" s="43" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" s="36" t="s">
         <v>18</v>
       </c>
       <c r="F8" s="36" t="s">
         <v>18</v>
       </c>
       <c r="G8" s="36" t="s">
         <v>18</v>
       </c>
       <c r="H8" s="49" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I8" s="44" t="s">
         <v>31</v>
       </c>
       <c r="J8" s="50">
-        <v>499412.1</v>
+        <v>140000</v>
       </c>
       <c r="K8" s="48">
-        <f>SUM(L8:O8)</f>
-        <v>499412.1</v>
+        <f t="shared" ref="K8" si="2">SUM(L8:O8)</f>
+        <v>140000</v>
       </c>
       <c r="L8" s="48">
         <v>0</v>
       </c>
       <c r="M8" s="48">
         <v>0</v>
       </c>
       <c r="N8" s="51">
-        <v>499412.1</v>
+        <v>140000</v>
       </c>
       <c r="O8" s="48">
         <v>0</v>
       </c>
       <c r="P8" s="52"/>
-      <c r="Q8" s="69" t="s">
+      <c r="Q8" s="55" t="s">
         <v>27</v>
       </c>
       <c r="R8" s="26"/>
       <c r="S8" s="26"/>
       <c r="T8" s="26"/>
       <c r="U8" s="26"/>
       <c r="V8" s="26"/>
       <c r="W8" s="26"/>
       <c r="X8" s="26"/>
       <c r="Y8" s="26"/>
       <c r="Z8" s="26"/>
       <c r="AA8" s="26"/>
       <c r="AB8" s="26"/>
       <c r="AC8" s="26"/>
       <c r="AD8" s="26"/>
       <c r="AE8" s="26"/>
       <c r="AF8" s="26"/>
       <c r="AG8" s="26"/>
       <c r="AH8" s="26"/>
       <c r="AI8" s="26"/>
       <c r="AJ8" s="26"/>
       <c r="AK8" s="26"/>
       <c r="AL8" s="26"/>
       <c r="AM8" s="26"/>
       <c r="AN8" s="26"/>
@@ -2939,94 +2955,94 @@
       <c r="DC8" s="26"/>
       <c r="DD8" s="26"/>
       <c r="DE8" s="26"/>
       <c r="DF8" s="26"/>
       <c r="DG8" s="26"/>
       <c r="DH8" s="26"/>
       <c r="DI8" s="26"/>
       <c r="DJ8" s="26"/>
       <c r="DK8" s="26"/>
       <c r="DL8" s="26"/>
       <c r="DM8" s="26"/>
       <c r="DN8" s="26"/>
       <c r="DO8" s="26"/>
       <c r="DP8" s="26"/>
       <c r="DQ8" s="26"/>
       <c r="DR8" s="26"/>
       <c r="DS8" s="26"/>
       <c r="DT8" s="26"/>
       <c r="DU8" s="26"/>
       <c r="DV8" s="26"/>
       <c r="DW8" s="26"/>
       <c r="DX8" s="26"/>
       <c r="DY8" s="26"/>
     </row>
     <row r="9" spans="1:415" s="13" customFormat="1" ht="93.75" customHeight="1">
-      <c r="A9" s="53">
+      <c r="A9" s="47">
         <v>2</v>
       </c>
-      <c r="B9" s="102"/>
-[...2 lines deleted...]
-        <v>32</v>
+      <c r="B9" s="100"/>
+      <c r="C9" s="103"/>
+      <c r="D9" s="43" t="s">
+        <v>36</v>
       </c>
       <c r="E9" s="36" t="s">
         <v>18</v>
       </c>
       <c r="F9" s="36" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="H9" s="60" t="s">
-[...6 lines deleted...]
-        <v>139599.1</v>
+      <c r="H9" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="I9" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="J9" s="50">
+        <v>91666.67</v>
       </c>
       <c r="K9" s="48">
-        <f>SUM(L9:O9)</f>
-        <v>139599.1</v>
+        <f t="shared" ref="K9" si="3">SUM(L9:O9)</f>
+        <v>91666.67</v>
       </c>
       <c r="L9" s="48">
         <v>0</v>
       </c>
       <c r="M9" s="48">
         <v>0</v>
       </c>
-      <c r="N9" s="48">
-        <v>139599.1</v>
+      <c r="N9" s="51">
+        <v>91666.67</v>
       </c>
       <c r="O9" s="48">
         <v>0</v>
       </c>
       <c r="P9" s="52"/>
-      <c r="Q9" s="69" t="s">
+      <c r="Q9" s="55" t="s">
         <v>27</v>
       </c>
       <c r="R9" s="26"/>
       <c r="S9" s="26"/>
       <c r="T9" s="26"/>
       <c r="U9" s="26"/>
       <c r="V9" s="26"/>
       <c r="W9" s="26"/>
       <c r="X9" s="26"/>
       <c r="Y9" s="26"/>
       <c r="Z9" s="26"/>
       <c r="AA9" s="26"/>
       <c r="AB9" s="26"/>
       <c r="AC9" s="26"/>
       <c r="AD9" s="26"/>
       <c r="AE9" s="26"/>
       <c r="AF9" s="26"/>
       <c r="AG9" s="26"/>
       <c r="AH9" s="26"/>
       <c r="AI9" s="26"/>
       <c r="AJ9" s="26"/>
       <c r="AK9" s="26"/>
       <c r="AL9" s="26"/>
       <c r="AM9" s="26"/>
       <c r="AN9" s="26"/>
@@ -3099,94 +3115,94 @@
       <c r="DC9" s="26"/>
       <c r="DD9" s="26"/>
       <c r="DE9" s="26"/>
       <c r="DF9" s="26"/>
       <c r="DG9" s="26"/>
       <c r="DH9" s="26"/>
       <c r="DI9" s="26"/>
       <c r="DJ9" s="26"/>
       <c r="DK9" s="26"/>
       <c r="DL9" s="26"/>
       <c r="DM9" s="26"/>
       <c r="DN9" s="26"/>
       <c r="DO9" s="26"/>
       <c r="DP9" s="26"/>
       <c r="DQ9" s="26"/>
       <c r="DR9" s="26"/>
       <c r="DS9" s="26"/>
       <c r="DT9" s="26"/>
       <c r="DU9" s="26"/>
       <c r="DV9" s="26"/>
       <c r="DW9" s="26"/>
       <c r="DX9" s="26"/>
       <c r="DY9" s="26"/>
     </row>
     <row r="10" spans="1:415" s="13" customFormat="1" ht="93.75" customHeight="1">
-      <c r="A10" s="64">
+      <c r="A10" s="47">
         <v>3</v>
       </c>
-      <c r="B10" s="102"/>
-[...4 lines deleted...]
-      <c r="E10" s="66" t="s">
+      <c r="B10" s="100"/>
+      <c r="C10" s="103"/>
+      <c r="D10" s="43" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="F10" s="66" t="s">
+      <c r="F10" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="G10" s="66" t="s">
+      <c r="G10" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="H10" s="62" t="s">
-[...21 lines deleted...]
-      <c r="O10" s="65">
+      <c r="H10" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="I10" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="J10" s="50">
+        <v>140958.72</v>
+      </c>
+      <c r="K10" s="48">
+        <f t="shared" ref="K10" si="4">SUM(L10:O10)</f>
+        <v>140958.72</v>
+      </c>
+      <c r="L10" s="48">
+        <v>0</v>
+      </c>
+      <c r="M10" s="48">
+        <v>0</v>
+      </c>
+      <c r="N10" s="51">
+        <v>140958.72</v>
+      </c>
+      <c r="O10" s="48">
         <v>0</v>
       </c>
       <c r="P10" s="52"/>
-      <c r="Q10" s="70" t="s">
+      <c r="Q10" s="55" t="s">
         <v>27</v>
       </c>
       <c r="R10" s="26"/>
       <c r="S10" s="26"/>
       <c r="T10" s="26"/>
       <c r="U10" s="26"/>
       <c r="V10" s="26"/>
       <c r="W10" s="26"/>
       <c r="X10" s="26"/>
       <c r="Y10" s="26"/>
       <c r="Z10" s="26"/>
       <c r="AA10" s="26"/>
       <c r="AB10" s="26"/>
       <c r="AC10" s="26"/>
       <c r="AD10" s="26"/>
       <c r="AE10" s="26"/>
       <c r="AF10" s="26"/>
       <c r="AG10" s="26"/>
       <c r="AH10" s="26"/>
       <c r="AI10" s="26"/>
       <c r="AJ10" s="26"/>
       <c r="AK10" s="26"/>
       <c r="AL10" s="26"/>
       <c r="AM10" s="26"/>
       <c r="AN10" s="26"/>
@@ -3258,95 +3274,95 @@
       <c r="DB10" s="26"/>
       <c r="DC10" s="26"/>
       <c r="DD10" s="26"/>
       <c r="DE10" s="26"/>
       <c r="DF10" s="26"/>
       <c r="DG10" s="26"/>
       <c r="DH10" s="26"/>
       <c r="DI10" s="26"/>
       <c r="DJ10" s="26"/>
       <c r="DK10" s="26"/>
       <c r="DL10" s="26"/>
       <c r="DM10" s="26"/>
       <c r="DN10" s="26"/>
       <c r="DO10" s="26"/>
       <c r="DP10" s="26"/>
       <c r="DQ10" s="26"/>
       <c r="DR10" s="26"/>
       <c r="DS10" s="26"/>
       <c r="DT10" s="26"/>
       <c r="DU10" s="26"/>
       <c r="DV10" s="26"/>
       <c r="DW10" s="26"/>
       <c r="DX10" s="26"/>
       <c r="DY10" s="26"/>
     </row>
-    <row r="11" spans="1:415" s="67" customFormat="1" ht="93.75" customHeight="1">
-      <c r="A11" s="66">
+    <row r="11" spans="1:415" s="13" customFormat="1" ht="93.75" customHeight="1">
+      <c r="A11" s="47">
         <v>4</v>
       </c>
-      <c r="B11" s="102"/>
-[...4 lines deleted...]
-      <c r="E11" s="66" t="s">
+      <c r="B11" s="100"/>
+      <c r="C11" s="103"/>
+      <c r="D11" s="43" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="F11" s="66" t="s">
+      <c r="F11" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="G11" s="66" t="s">
+      <c r="G11" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="H11" s="60" t="s">
+      <c r="H11" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="I11" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="I11" s="55" t="s">
-[...3 lines deleted...]
-        <v>300000</v>
+      <c r="J11" s="50">
+        <v>250000</v>
       </c>
       <c r="K11" s="48">
-        <f>SUM(L11:O11)</f>
-        <v>300000</v>
+        <f t="shared" ref="K11" si="5">SUM(L11:O11)</f>
+        <v>250000</v>
       </c>
       <c r="L11" s="48">
         <v>0</v>
       </c>
       <c r="M11" s="48">
         <v>0</v>
       </c>
-      <c r="N11" s="48">
-        <v>300000</v>
+      <c r="N11" s="51">
+        <v>250000</v>
       </c>
       <c r="O11" s="48">
         <v>0</v>
       </c>
-      <c r="P11" s="48"/>
-      <c r="Q11" s="70" t="s">
+      <c r="P11" s="52"/>
+      <c r="Q11" s="55" t="s">
         <v>27</v>
       </c>
       <c r="R11" s="26"/>
       <c r="S11" s="26"/>
       <c r="T11" s="26"/>
       <c r="U11" s="26"/>
       <c r="V11" s="26"/>
       <c r="W11" s="26"/>
       <c r="X11" s="26"/>
       <c r="Y11" s="26"/>
       <c r="Z11" s="26"/>
       <c r="AA11" s="26"/>
       <c r="AB11" s="26"/>
       <c r="AC11" s="26"/>
       <c r="AD11" s="26"/>
       <c r="AE11" s="26"/>
       <c r="AF11" s="26"/>
       <c r="AG11" s="26"/>
       <c r="AH11" s="26"/>
       <c r="AI11" s="26"/>
       <c r="AJ11" s="26"/>
       <c r="AK11" s="26"/>
       <c r="AL11" s="26"/>
       <c r="AM11" s="26"/>
       <c r="AN11" s="26"/>
@@ -3417,98 +3433,97 @@
       <c r="DA11" s="26"/>
       <c r="DB11" s="26"/>
       <c r="DC11" s="26"/>
       <c r="DD11" s="26"/>
       <c r="DE11" s="26"/>
       <c r="DF11" s="26"/>
       <c r="DG11" s="26"/>
       <c r="DH11" s="26"/>
       <c r="DI11" s="26"/>
       <c r="DJ11" s="26"/>
       <c r="DK11" s="26"/>
       <c r="DL11" s="26"/>
       <c r="DM11" s="26"/>
       <c r="DN11" s="26"/>
       <c r="DO11" s="26"/>
       <c r="DP11" s="26"/>
       <c r="DQ11" s="26"/>
       <c r="DR11" s="26"/>
       <c r="DS11" s="26"/>
       <c r="DT11" s="26"/>
       <c r="DU11" s="26"/>
       <c r="DV11" s="26"/>
       <c r="DW11" s="26"/>
       <c r="DX11" s="26"/>
       <c r="DY11" s="26"/>
-      <c r="DZ11" s="71"/>
     </row>
     <row r="12" spans="1:415" s="13" customFormat="1" ht="93.75" customHeight="1" thickBot="1">
-      <c r="A12" s="66">
+      <c r="A12" s="47">
         <v>5</v>
       </c>
-      <c r="B12" s="103"/>
-[...4 lines deleted...]
-      <c r="E12" s="66" t="s">
+      <c r="B12" s="101"/>
+      <c r="C12" s="104"/>
+      <c r="D12" s="43" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="F12" s="66" t="s">
+      <c r="F12" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="G12" s="66" t="s">
+      <c r="G12" s="36" t="s">
         <v>18</v>
       </c>
-      <c r="H12" s="60" t="s">
-[...6 lines deleted...]
-        <v>1492249.56</v>
+      <c r="H12" s="49" t="s">
+        <v>45</v>
+      </c>
+      <c r="I12" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="J12" s="50">
+        <v>290953.28999999998</v>
       </c>
       <c r="K12" s="48">
-        <f>SUM(L12:O12)</f>
-        <v>1492249.56</v>
+        <f t="shared" ref="K12" si="6">SUM(L12:O12)</f>
+        <v>290953.28999999998</v>
       </c>
       <c r="L12" s="48">
         <v>0</v>
       </c>
       <c r="M12" s="48">
         <v>0</v>
       </c>
-      <c r="N12" s="48">
-        <v>1492249.56</v>
+      <c r="N12" s="51">
+        <v>290953.28999999998</v>
       </c>
       <c r="O12" s="48">
         <v>0</v>
       </c>
-      <c r="P12" s="48"/>
-[...1 lines deleted...]
-        <v>15</v>
+      <c r="P12" s="52"/>
+      <c r="Q12" s="55" t="s">
+        <v>27</v>
       </c>
       <c r="R12" s="26"/>
       <c r="S12" s="26"/>
       <c r="T12" s="26"/>
       <c r="U12" s="26"/>
       <c r="V12" s="26"/>
       <c r="W12" s="26"/>
       <c r="X12" s="26"/>
       <c r="Y12" s="26"/>
       <c r="Z12" s="26"/>
       <c r="AA12" s="26"/>
       <c r="AB12" s="26"/>
       <c r="AC12" s="26"/>
       <c r="AD12" s="26"/>
       <c r="AE12" s="26"/>
       <c r="AF12" s="26"/>
       <c r="AG12" s="26"/>
       <c r="AH12" s="26"/>
       <c r="AI12" s="26"/>
       <c r="AJ12" s="26"/>
       <c r="AK12" s="26"/>
       <c r="AL12" s="26"/>
       <c r="AM12" s="26"/>
       <c r="AN12" s="26"/>
       <c r="AO12" s="26"/>
@@ -3580,378 +3595,823 @@
       <c r="DC12" s="26"/>
       <c r="DD12" s="26"/>
       <c r="DE12" s="26"/>
       <c r="DF12" s="26"/>
       <c r="DG12" s="26"/>
       <c r="DH12" s="26"/>
       <c r="DI12" s="26"/>
       <c r="DJ12" s="26"/>
       <c r="DK12" s="26"/>
       <c r="DL12" s="26"/>
       <c r="DM12" s="26"/>
       <c r="DN12" s="26"/>
       <c r="DO12" s="26"/>
       <c r="DP12" s="26"/>
       <c r="DQ12" s="26"/>
       <c r="DR12" s="26"/>
       <c r="DS12" s="26"/>
       <c r="DT12" s="26"/>
       <c r="DU12" s="26"/>
       <c r="DV12" s="26"/>
       <c r="DW12" s="26"/>
       <c r="DX12" s="26"/>
       <c r="DY12" s="26"/>
     </row>
     <row r="13" spans="1:415" s="31" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
-      <c r="A13" s="99" t="s">
-[...2 lines deleted...]
-      <c r="B13" s="100"/>
+      <c r="A13" s="97" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="98"/>
       <c r="C13" s="28"/>
       <c r="D13" s="28"/>
       <c r="E13" s="29"/>
       <c r="F13" s="29"/>
       <c r="G13" s="29"/>
       <c r="H13" s="29"/>
       <c r="I13" s="29"/>
       <c r="J13" s="30">
         <f>SUM(J8:J12)</f>
-        <v>2908067.4299999997</v>
+        <v>913578.67999999993</v>
       </c>
       <c r="K13" s="30">
-        <f t="shared" ref="K13:O13" si="2">SUM(K8:K12)</f>
-        <v>2908067.4299999997</v>
+        <f t="shared" ref="K13:O13" si="7">SUM(K8:K12)</f>
+        <v>913578.67999999993</v>
       </c>
       <c r="L13" s="30">
-        <f t="shared" si="2"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="M13" s="30">
-        <f t="shared" si="2"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="N13" s="30">
-        <f t="shared" si="2"/>
-        <v>2908067.4299999997</v>
+        <f t="shared" si="7"/>
+        <v>913578.67999999993</v>
       </c>
       <c r="O13" s="30">
-        <f t="shared" si="2"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="P13" s="33"/>
-      <c r="Q13" s="73"/>
+      <c r="Q13" s="56"/>
     </row>
-    <row r="14" spans="1:415" s="13" customFormat="1" ht="47.25" customHeight="1">
-[...36 lines deleted...]
-      <c r="Q14" s="74"/>
+    <row r="14" spans="1:415" s="13" customFormat="1" ht="77.25" customHeight="1">
+      <c r="A14" s="47">
+        <v>1</v>
+      </c>
+      <c r="B14" s="102" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" s="102">
+        <v>4821018855</v>
+      </c>
+      <c r="D14" s="62" t="s">
+        <v>53</v>
+      </c>
+      <c r="E14" s="62" t="s">
+        <v>50</v>
+      </c>
+      <c r="F14" s="62" t="s">
+        <v>50</v>
+      </c>
+      <c r="G14" s="62" t="s">
+        <v>50</v>
+      </c>
+      <c r="H14" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="I14" s="62" t="s">
+        <v>55</v>
+      </c>
+      <c r="J14" s="48">
+        <v>399189</v>
+      </c>
+      <c r="K14" s="48">
+        <f>SUM(L14:O14)</f>
+        <v>399189</v>
+      </c>
+      <c r="L14" s="48">
+        <v>0</v>
+      </c>
+      <c r="M14" s="48">
+        <v>0</v>
+      </c>
+      <c r="N14" s="48">
+        <v>399189</v>
+      </c>
+      <c r="O14" s="48">
+        <v>0</v>
+      </c>
+      <c r="P14" s="64" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q14" s="65" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="15" spans="1:415" s="13" customFormat="1" ht="47.25" customHeight="1">
-      <c r="A15" s="17" t="s">
+    <row r="15" spans="1:415" s="13" customFormat="1" ht="81.75" customHeight="1" thickBot="1">
+      <c r="A15" s="47">
+        <v>2</v>
+      </c>
+      <c r="B15" s="104"/>
+      <c r="C15" s="104"/>
+      <c r="D15" s="62" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" s="62" t="s">
+        <v>50</v>
+      </c>
+      <c r="F15" s="62" t="s">
+        <v>50</v>
+      </c>
+      <c r="G15" s="62" t="s">
+        <v>50</v>
+      </c>
+      <c r="H15" s="63" t="s">
+        <v>57</v>
+      </c>
+      <c r="I15" s="62" t="s">
+        <v>58</v>
+      </c>
+      <c r="J15" s="48">
+        <v>1570000</v>
+      </c>
+      <c r="K15" s="48">
+        <f>SUM(L15:O15)</f>
+        <v>1570000</v>
+      </c>
+      <c r="L15" s="48">
+        <v>0</v>
+      </c>
+      <c r="M15" s="48">
+        <v>0</v>
+      </c>
+      <c r="N15" s="48">
+        <v>1570000</v>
+      </c>
+      <c r="O15" s="48">
+        <v>0</v>
+      </c>
+      <c r="P15" s="64" t="s">
+        <v>51</v>
+      </c>
+      <c r="Q15" s="65" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="1:415" s="31" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
+      <c r="A16" s="97" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" s="98"/>
+      <c r="C16" s="28"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="29"/>
+      <c r="G16" s="29"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="29"/>
+      <c r="J16" s="30">
+        <f>SUM(J14:J15)</f>
+        <v>1969189</v>
+      </c>
+      <c r="K16" s="30">
+        <f t="shared" ref="K16:O16" si="8">SUM(K14:K15)</f>
+        <v>1969189</v>
+      </c>
+      <c r="L16" s="30">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="M16" s="30">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N16" s="30">
+        <f t="shared" si="8"/>
+        <v>1969189</v>
+      </c>
+      <c r="O16" s="30">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="P16" s="30"/>
+      <c r="Q16" s="56"/>
+    </row>
+    <row r="17" spans="1:129" s="13" customFormat="1" ht="90" customHeight="1" thickBot="1">
+      <c r="A17" s="67">
+        <v>1</v>
+      </c>
+      <c r="B17" s="68" t="s">
+        <v>59</v>
+      </c>
+      <c r="C17" s="69" t="s">
+        <v>60</v>
+      </c>
+      <c r="D17" s="70" t="s">
+        <v>63</v>
+      </c>
+      <c r="E17" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" s="71" t="s">
+        <v>62</v>
+      </c>
+      <c r="I17" s="72" t="s">
+        <v>61</v>
+      </c>
+      <c r="J17" s="73">
+        <v>1972964.28</v>
+      </c>
+      <c r="K17" s="74">
+        <f>SUM(L17:O17)</f>
+        <v>1972964.28</v>
+      </c>
+      <c r="L17" s="50">
+        <v>0</v>
+      </c>
+      <c r="M17" s="74">
+        <v>0</v>
+      </c>
+      <c r="N17" s="45">
+        <v>1972964.28</v>
+      </c>
+      <c r="O17" s="50">
+        <v>0</v>
+      </c>
+      <c r="P17" s="75"/>
+      <c r="Q17" s="76" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:129" s="31" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
+      <c r="A18" s="97" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="105"/>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="29"/>
+      <c r="G18" s="29"/>
+      <c r="H18" s="29"/>
+      <c r="I18" s="29"/>
+      <c r="J18" s="30">
+        <f t="shared" ref="J18:O18" si="9">SUM(J17:J17)</f>
+        <v>1972964.28</v>
+      </c>
+      <c r="K18" s="30">
+        <f t="shared" si="9"/>
+        <v>1972964.28</v>
+      </c>
+      <c r="L18" s="30">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="M18" s="30">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="N18" s="30">
+        <f t="shared" si="9"/>
+        <v>1972964.28</v>
+      </c>
+      <c r="O18" s="30">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="P18" s="33"/>
+      <c r="Q18" s="56"/>
+    </row>
+    <row r="19" spans="1:129" s="13" customFormat="1" ht="102.75" customHeight="1" thickBot="1">
+      <c r="A19" s="32">
+        <v>1</v>
+      </c>
+      <c r="B19" s="46" t="s">
+        <v>64</v>
+      </c>
+      <c r="C19" s="66">
+        <v>4821051066</v>
+      </c>
+      <c r="D19" s="43" t="s">
+        <v>67</v>
+      </c>
+      <c r="E19" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19" s="44" t="s">
+        <v>68</v>
+      </c>
+      <c r="I19" s="44" t="s">
+        <v>65</v>
+      </c>
+      <c r="J19" s="45">
+        <v>2385684.87</v>
+      </c>
+      <c r="K19" s="45">
+        <f>SUM(L19:O19)</f>
+        <v>2385684.87</v>
+      </c>
+      <c r="L19" s="45">
+        <v>0</v>
+      </c>
+      <c r="M19" s="45">
+        <v>0</v>
+      </c>
+      <c r="N19" s="45">
+        <v>2385684.87</v>
+      </c>
+      <c r="O19" s="45">
+        <f t="shared" ref="O19" si="10">SUM(P19:S19)</f>
+        <v>0</v>
+      </c>
+      <c r="P19" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q19" s="54" t="s">
+        <v>66</v>
+      </c>
+      <c r="R19" s="26"/>
+      <c r="S19" s="26"/>
+      <c r="T19" s="26"/>
+      <c r="U19" s="26"/>
+      <c r="V19" s="26"/>
+      <c r="W19" s="26"/>
+      <c r="X19" s="26"/>
+      <c r="Y19" s="26"/>
+      <c r="Z19" s="26"/>
+      <c r="AA19" s="26"/>
+      <c r="AB19" s="26"/>
+      <c r="AC19" s="26"/>
+      <c r="AD19" s="26"/>
+      <c r="AE19" s="26"/>
+      <c r="AF19" s="26"/>
+      <c r="AG19" s="26"/>
+      <c r="AH19" s="26"/>
+      <c r="AI19" s="26"/>
+      <c r="AJ19" s="26"/>
+      <c r="AK19" s="26"/>
+      <c r="AL19" s="26"/>
+      <c r="AM19" s="26"/>
+      <c r="AN19" s="26"/>
+      <c r="AO19" s="26"/>
+      <c r="AP19" s="26"/>
+      <c r="AQ19" s="26"/>
+      <c r="AR19" s="26"/>
+      <c r="AS19" s="26"/>
+      <c r="AT19" s="26"/>
+      <c r="AU19" s="26"/>
+      <c r="AV19" s="26"/>
+      <c r="AW19" s="26"/>
+      <c r="AX19" s="26"/>
+      <c r="AY19" s="26"/>
+      <c r="AZ19" s="26"/>
+      <c r="BA19" s="26"/>
+      <c r="BB19" s="26"/>
+      <c r="BC19" s="26"/>
+      <c r="BD19" s="26"/>
+      <c r="BE19" s="26"/>
+      <c r="BF19" s="26"/>
+      <c r="BG19" s="26"/>
+      <c r="BH19" s="26"/>
+      <c r="BI19" s="26"/>
+      <c r="BJ19" s="26"/>
+      <c r="BK19" s="26"/>
+      <c r="BL19" s="26"/>
+      <c r="BM19" s="26"/>
+      <c r="BN19" s="26"/>
+      <c r="BO19" s="26"/>
+      <c r="BP19" s="26"/>
+      <c r="BQ19" s="26"/>
+      <c r="BR19" s="26"/>
+      <c r="BS19" s="26"/>
+      <c r="BT19" s="26"/>
+      <c r="BU19" s="26"/>
+      <c r="BV19" s="26"/>
+      <c r="BW19" s="26"/>
+      <c r="BX19" s="26"/>
+      <c r="BY19" s="26"/>
+      <c r="BZ19" s="26"/>
+      <c r="CA19" s="26"/>
+      <c r="CB19" s="26"/>
+      <c r="CC19" s="26"/>
+      <c r="CD19" s="26"/>
+      <c r="CE19" s="26"/>
+      <c r="CF19" s="26"/>
+      <c r="CG19" s="26"/>
+      <c r="CH19" s="26"/>
+      <c r="CI19" s="26"/>
+      <c r="CJ19" s="26"/>
+      <c r="CK19" s="26"/>
+      <c r="CL19" s="26"/>
+      <c r="CM19" s="26"/>
+      <c r="CN19" s="26"/>
+      <c r="CO19" s="26"/>
+      <c r="CP19" s="26"/>
+      <c r="CQ19" s="26"/>
+      <c r="CR19" s="26"/>
+      <c r="CS19" s="26"/>
+      <c r="CT19" s="26"/>
+      <c r="CU19" s="26"/>
+      <c r="CV19" s="26"/>
+      <c r="CW19" s="26"/>
+      <c r="CX19" s="26"/>
+      <c r="CY19" s="26"/>
+      <c r="CZ19" s="26"/>
+      <c r="DA19" s="26"/>
+      <c r="DB19" s="26"/>
+      <c r="DC19" s="26"/>
+      <c r="DD19" s="26"/>
+      <c r="DE19" s="26"/>
+      <c r="DF19" s="26"/>
+      <c r="DG19" s="26"/>
+      <c r="DH19" s="26"/>
+      <c r="DI19" s="26"/>
+      <c r="DJ19" s="26"/>
+      <c r="DK19" s="26"/>
+      <c r="DL19" s="26"/>
+      <c r="DM19" s="26"/>
+      <c r="DN19" s="26"/>
+      <c r="DO19" s="26"/>
+      <c r="DP19" s="26"/>
+      <c r="DQ19" s="26"/>
+      <c r="DR19" s="26"/>
+      <c r="DS19" s="26"/>
+      <c r="DT19" s="26"/>
+      <c r="DU19" s="26"/>
+      <c r="DV19" s="26"/>
+      <c r="DW19" s="26"/>
+      <c r="DX19" s="26"/>
+      <c r="DY19" s="26"/>
+    </row>
+    <row r="20" spans="1:129" s="31" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
+      <c r="A20" s="97" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="98"/>
+      <c r="C20" s="28"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="29"/>
+      <c r="F20" s="29"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="29"/>
+      <c r="J20" s="30">
+        <f>SUM(J19:J19)</f>
+        <v>2385684.87</v>
+      </c>
+      <c r="K20" s="30">
+        <f t="shared" ref="K20:O20" si="11">SUM(K19:K19)</f>
+        <v>2385684.87</v>
+      </c>
+      <c r="L20" s="30">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="M20" s="30">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="N20" s="30">
+        <f t="shared" si="11"/>
+        <v>2385684.87</v>
+      </c>
+      <c r="O20" s="30">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P20" s="33"/>
+      <c r="Q20" s="56"/>
+    </row>
+    <row r="21" spans="1:129" s="13" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A21" s="92" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="93"/>
+      <c r="C21" s="93"/>
+      <c r="D21" s="93"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="39"/>
+      <c r="G21" s="39"/>
+      <c r="H21" s="40"/>
+      <c r="I21" s="40"/>
+      <c r="J21" s="41">
+        <f>SUM(J7,J13,J16,J18,J20,)</f>
+        <v>9627037.5100000016</v>
+      </c>
+      <c r="K21" s="41">
+        <f t="shared" ref="K21:O21" si="12">SUM(K7,K13,K16,K18,K20,)</f>
+        <v>9627037.5100000016</v>
+      </c>
+      <c r="L21" s="41">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="M21" s="41">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="N21" s="41">
+        <f t="shared" si="12"/>
+        <v>9627037.5100000016</v>
+      </c>
+      <c r="O21" s="41">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="P21" s="42"/>
+      <c r="Q21" s="57"/>
+    </row>
+    <row r="22" spans="1:129" s="13" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A22" s="17" t="s">
         <v>25</v>
       </c>
-      <c r="B15" s="7"/>
-[...26 lines deleted...]
-      <c r="Q15" s="75"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="9"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="19">
+        <v>0</v>
+      </c>
+      <c r="K22" s="19">
+        <v>0</v>
+      </c>
+      <c r="L22" s="19">
+        <v>0</v>
+      </c>
+      <c r="M22" s="19">
+        <v>0</v>
+      </c>
+      <c r="N22" s="19">
+        <v>0</v>
+      </c>
+      <c r="O22" s="19">
+        <v>0</v>
+      </c>
+      <c r="P22" s="34"/>
+      <c r="Q22" s="58"/>
     </row>
-    <row r="16" spans="1:415" s="13" customFormat="1" ht="47.25" customHeight="1">
-      <c r="A16" s="18" t="s">
+    <row r="23" spans="1:129" s="13" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A23" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="8"/>
-[...26 lines deleted...]
-      <c r="Q16" s="76"/>
+      <c r="B23" s="8"/>
+      <c r="C23" s="10"/>
+      <c r="D23" s="8"/>
+      <c r="E23" s="8"/>
+      <c r="F23" s="8"/>
+      <c r="G23" s="8"/>
+      <c r="H23" s="8"/>
+      <c r="I23" s="8"/>
+      <c r="J23" s="20">
+        <v>0</v>
+      </c>
+      <c r="K23" s="20">
+        <v>0</v>
+      </c>
+      <c r="L23" s="20">
+        <v>0</v>
+      </c>
+      <c r="M23" s="20">
+        <v>0</v>
+      </c>
+      <c r="N23" s="20">
+        <v>0</v>
+      </c>
+      <c r="O23" s="20">
+        <v>0</v>
+      </c>
+      <c r="P23" s="24"/>
+      <c r="Q23" s="59"/>
     </row>
-    <row r="17" spans="1:17" s="13" customFormat="1" ht="47.25" customHeight="1" thickBot="1">
-[...35 lines deleted...]
-      <c r="P17" s="77" t="e">
+    <row r="24" spans="1:129" s="13" customFormat="1" ht="47.25" customHeight="1" thickBot="1">
+      <c r="A24" s="21" t="s">
+        <v>70</v>
+      </c>
+      <c r="B24" s="22"/>
+      <c r="C24" s="22"/>
+      <c r="D24" s="22"/>
+      <c r="E24" s="22"/>
+      <c r="F24" s="22"/>
+      <c r="G24" s="22"/>
+      <c r="H24" s="22"/>
+      <c r="I24" s="22"/>
+      <c r="J24" s="23">
+        <f>SUM(J6:J6,J8:J12,J14:J15,J17:J17,J19:J19,)</f>
+        <v>9627037.5100000016</v>
+      </c>
+      <c r="K24" s="23">
+        <f t="shared" ref="K24:O24" si="13">SUM(K6:K6,K8:K12,K14:K15,K17:K17,K19:K19,)</f>
+        <v>9627037.5100000016</v>
+      </c>
+      <c r="L24" s="23">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M24" s="23">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="N24" s="23">
+        <f t="shared" si="13"/>
+        <v>9627037.5100000016</v>
+      </c>
+      <c r="O24" s="23">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="P24" s="60" t="e">
         <f>SUM(#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,#REF!,)</f>
         <v>#REF!</v>
       </c>
-      <c r="Q17" s="78"/>
+      <c r="Q24" s="61"/>
     </row>
-    <row r="18" spans="1:17" ht="43.15" customHeight="1">
-[...16 lines deleted...]
-      <c r="Q18" s="15"/>
+    <row r="25" spans="1:129" ht="43.15" customHeight="1">
+      <c r="A25" s="11"/>
+      <c r="B25" s="12"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="12"/>
+      <c r="E25" s="12"/>
+      <c r="F25" s="12"/>
+      <c r="G25" s="12"/>
+      <c r="H25" s="12"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="15"/>
+      <c r="K25" s="15"/>
+      <c r="L25" s="15"/>
+      <c r="M25" s="15"/>
+      <c r="N25" s="15"/>
+      <c r="O25" s="15"/>
+      <c r="P25" s="15"/>
+      <c r="Q25" s="15"/>
     </row>
-    <row r="19" spans="1:17" ht="43.15" customHeight="1">
-[...1 lines deleted...]
-      <c r="K19" s="25"/>
+    <row r="26" spans="1:129" ht="43.15" customHeight="1">
+      <c r="J26" s="25"/>
+      <c r="K26" s="25"/>
     </row>
-    <row r="20" spans="1:17" ht="101.45" customHeight="1"/>
-[...13 lines deleted...]
-    <row r="34" ht="90" customHeight="1"/>
+    <row r="27" spans="1:129" ht="101.45" customHeight="1"/>
+    <row r="28" spans="1:129" ht="43.15" customHeight="1"/>
+    <row r="29" spans="1:129" ht="150.6" customHeight="1"/>
+    <row r="30" spans="1:129" ht="43.15" customHeight="1"/>
+    <row r="31" spans="1:129" ht="156.6" customHeight="1"/>
+    <row r="32" spans="1:129" ht="155.44999999999999" customHeight="1"/>
+    <row r="33" ht="151.9" customHeight="1"/>
+    <row r="34" ht="156" customHeight="1"/>
     <row r="35" ht="90" customHeight="1"/>
     <row r="36" ht="90" customHeight="1"/>
     <row r="37" ht="90" customHeight="1"/>
     <row r="38" ht="90" customHeight="1"/>
     <row r="39" ht="90" customHeight="1"/>
     <row r="40" ht="90" customHeight="1"/>
-    <row r="41" ht="43.15" customHeight="1"/>
-[...10 lines deleted...]
-    <row r="52" ht="156" customHeight="1"/>
+    <row r="41" ht="90" customHeight="1"/>
+    <row r="42" ht="90" customHeight="1"/>
+    <row r="43" ht="90" customHeight="1"/>
+    <row r="44" ht="90" customHeight="1"/>
+    <row r="45" ht="90" customHeight="1"/>
+    <row r="46" ht="90" customHeight="1"/>
+    <row r="47" ht="90" customHeight="1"/>
+    <row r="48" ht="43.15" customHeight="1"/>
+    <row r="49" ht="195" customHeight="1"/>
+    <row r="50" ht="243.6" customHeight="1"/>
+    <row r="51" ht="43.15" customHeight="1"/>
+    <row r="52" ht="60" customHeight="1"/>
     <row r="53" ht="60" customHeight="1"/>
-    <row r="54" ht="43.15" customHeight="1"/>
-[...36 lines deleted...]
-      <c r="Q74" s="1"/>
+    <row r="54" ht="60" customHeight="1"/>
+    <row r="55" ht="60" customHeight="1"/>
+    <row r="56" ht="60" customHeight="1"/>
+    <row r="57" ht="60" customHeight="1"/>
+    <row r="58" ht="60" customHeight="1"/>
+    <row r="59" ht="156" customHeight="1"/>
+    <row r="60" ht="60" customHeight="1"/>
+    <row r="61" ht="43.15" customHeight="1"/>
+    <row r="62" ht="100.15" customHeight="1"/>
+    <row r="63" ht="100.15" customHeight="1"/>
+    <row r="64" ht="100.15" customHeight="1"/>
+    <row r="65" ht="100.15" customHeight="1"/>
+    <row r="66" ht="43.15" customHeight="1"/>
+    <row r="67" ht="87.6" customHeight="1"/>
+    <row r="68" ht="87.6" customHeight="1"/>
+    <row r="69" ht="87.6" customHeight="1"/>
+    <row r="70" ht="43.15" customHeight="1"/>
+    <row r="71" ht="217.15" customHeight="1"/>
+    <row r="72" ht="325.14999999999998" customHeight="1"/>
+    <row r="73" ht="43.15" customHeight="1"/>
+    <row r="74" ht="118.15" customHeight="1"/>
+    <row r="75" ht="43.15" customHeight="1"/>
+    <row r="76" ht="80.45" customHeight="1"/>
+    <row r="77" ht="43.15" customHeight="1"/>
+    <row r="78" ht="60" customHeight="1"/>
+    <row r="79" ht="43.15" customHeight="1"/>
+    <row r="80" ht="112.15" customHeight="1"/>
+    <row r="81" spans="1:18" ht="43.15" customHeight="1">
+      <c r="A81" s="1"/>
+      <c r="B81" s="1"/>
+      <c r="C81" s="1"/>
+      <c r="D81" s="1"/>
+      <c r="E81" s="1"/>
+      <c r="F81" s="1"/>
+      <c r="G81" s="1"/>
+      <c r="H81" s="1"/>
+      <c r="I81" s="1"/>
+      <c r="J81" s="1"/>
+      <c r="K81" s="1"/>
+      <c r="L81" s="1"/>
+      <c r="M81" s="1"/>
+      <c r="N81" s="1"/>
+      <c r="O81" s="1"/>
+      <c r="P81" s="1"/>
+      <c r="Q81" s="1"/>
     </row>
-    <row r="75" spans="1:18">
-[...17 lines deleted...]
-      <c r="R75" s="38"/>
+    <row r="82" spans="1:18">
+      <c r="A82" s="1"/>
+      <c r="B82" s="1"/>
+      <c r="C82" s="1"/>
+      <c r="D82" s="1"/>
+      <c r="E82" s="1"/>
+      <c r="F82" s="1"/>
+      <c r="G82" s="1"/>
+      <c r="H82" s="1"/>
+      <c r="I82" s="1"/>
+      <c r="J82" s="1"/>
+      <c r="K82" s="1"/>
+      <c r="L82" s="1"/>
+      <c r="M82" s="1"/>
+      <c r="N82" s="1"/>
+      <c r="O82" s="1"/>
+      <c r="P82" s="1"/>
+      <c r="Q82" s="1"/>
+      <c r="R82" s="38"/>
     </row>
-    <row r="78" spans="1:18" ht="30" customHeight="1">
-[...16 lines deleted...]
-      <c r="Q78" s="1"/>
+    <row r="85" spans="1:18" ht="30" customHeight="1">
+      <c r="A85" s="1"/>
+      <c r="B85" s="1"/>
+      <c r="C85" s="1"/>
+      <c r="D85" s="1"/>
+      <c r="E85" s="1"/>
+      <c r="F85" s="1"/>
+      <c r="G85" s="1"/>
+      <c r="H85" s="1"/>
+      <c r="I85" s="1"/>
+      <c r="J85" s="1"/>
+      <c r="K85" s="1"/>
+      <c r="L85" s="1"/>
+      <c r="M85" s="1"/>
+      <c r="N85" s="1"/>
+      <c r="O85" s="1"/>
+      <c r="P85" s="1"/>
+      <c r="Q85" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="21">
-    <mergeCell ref="A14:D14"/>
+  <mergeCells count="26">
+    <mergeCell ref="A21:D21"/>
     <mergeCell ref="A5:Q5"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="B8:B12"/>
     <mergeCell ref="C8:C12"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A20:B20"/>
     <mergeCell ref="N1:Q1"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="E3:E4"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="25" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
@@ -3981,46 +4441,46 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>ИЮЛЬ_ЦЗ</vt:lpstr>
+      <vt:lpstr>АВГУСТ_ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>ИЮЛЬ_ЦЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>АВГУСТ_ЦЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>