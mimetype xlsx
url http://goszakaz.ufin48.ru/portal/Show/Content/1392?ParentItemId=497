--- v0 (2025-12-07)
+++ v1 (2026-05-24)
@@ -4,350 +4,316 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2025 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Централизация закупок_2025\2025_МЗ\МКУ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики СЗ_2026 год\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{54C33767-BE6C-4DE7-B651-0DB026A4C650}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{414E1206-3405-4085-83D7-8267964F4795}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2025_СЗ" sheetId="7" r:id="rId1"/>
+    <sheet name="2026_СЗ" sheetId="7" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2025_СЗ'!$A$1:$Q$165</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2026_СЗ'!$A$1:$Q$154</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K158" i="7" l="1"/>
-[...31 lines deleted...]
-  <c r="J146" i="7"/>
+  <c r="K95" i="7" l="1"/>
+  <c r="K94" i="7"/>
+  <c r="K138" i="7"/>
+  <c r="L138" i="7"/>
+  <c r="L168" i="7" s="1"/>
+  <c r="M138" i="7"/>
+  <c r="N138" i="7"/>
+  <c r="O138" i="7"/>
+  <c r="J138" i="7"/>
+  <c r="K135" i="7"/>
   <c r="L135" i="7"/>
+  <c r="L165" i="7" s="1"/>
   <c r="M135" i="7"/>
+  <c r="N135" i="7"/>
   <c r="O135" i="7"/>
+  <c r="O165" i="7" s="1"/>
   <c r="J135" i="7"/>
-  <c r="L132" i="7"/>
-[...28 lines deleted...]
-  <c r="J59" i="7"/>
+  <c r="J165" i="7" s="1"/>
+  <c r="K128" i="7"/>
+  <c r="K129" i="7"/>
+  <c r="K130" i="7"/>
+  <c r="K131" i="7"/>
+  <c r="K132" i="7"/>
+  <c r="K133" i="7"/>
+  <c r="K134" i="7"/>
+  <c r="K127" i="7"/>
+  <c r="K126" i="7"/>
+  <c r="K142" i="7"/>
+  <c r="K145" i="7"/>
+  <c r="L145" i="7"/>
+  <c r="M145" i="7"/>
+  <c r="N145" i="7"/>
+  <c r="O145" i="7"/>
+  <c r="J145" i="7"/>
+  <c r="J142" i="7"/>
+  <c r="K141" i="7"/>
+  <c r="K140" i="7"/>
+  <c r="M168" i="7"/>
+  <c r="O167" i="7"/>
+  <c r="K167" i="7"/>
+  <c r="L167" i="7"/>
+  <c r="M167" i="7"/>
+  <c r="N167" i="7"/>
+  <c r="J167" i="7"/>
+  <c r="K166" i="7"/>
+  <c r="L166" i="7"/>
+  <c r="M166" i="7"/>
+  <c r="N166" i="7"/>
+  <c r="O166" i="7"/>
+  <c r="J166" i="7"/>
+  <c r="M165" i="7"/>
+  <c r="O168" i="7" l="1"/>
+  <c r="J168" i="7"/>
+  <c r="J57" i="7" l="1"/>
+  <c r="J14" i="7"/>
+  <c r="O57" i="7" l="1"/>
+  <c r="M57" i="7"/>
+  <c r="L57" i="7"/>
+  <c r="O54" i="7"/>
+  <c r="M54" i="7"/>
+  <c r="L54" i="7"/>
+  <c r="J54" i="7"/>
+  <c r="K53" i="7" l="1"/>
+  <c r="N53" i="7" s="1"/>
+  <c r="J121" i="7" l="1"/>
+  <c r="J80" i="7"/>
+  <c r="O68" i="7"/>
+  <c r="M68" i="7"/>
+  <c r="L68" i="7"/>
+  <c r="J68" i="7"/>
+  <c r="J65" i="7"/>
+  <c r="O24" i="7"/>
+  <c r="M24" i="7"/>
+  <c r="L24" i="7"/>
+  <c r="J24" i="7"/>
   <c r="J21" i="7"/>
-  <c r="L24" i="7"/>
-[...2 lines deleted...]
-  <c r="J24" i="7"/>
+  <c r="O21" i="7"/>
+  <c r="M21" i="7"/>
   <c r="L21" i="7"/>
-  <c r="M21" i="7"/>
-  <c r="O21" i="7"/>
+  <c r="J17" i="7" l="1"/>
+  <c r="N14" i="7"/>
+  <c r="K14" i="7"/>
+  <c r="O17" i="7"/>
+  <c r="N17" i="7"/>
+  <c r="M17" i="7"/>
+  <c r="L17" i="7"/>
   <c r="K17" i="7"/>
-  <c r="L17" i="7"/>
-[...34 lines deleted...]
-  <c r="N121" i="7" s="1"/>
+  <c r="O124" i="7"/>
+  <c r="M124" i="7"/>
+  <c r="L124" i="7"/>
+  <c r="J124" i="7"/>
+  <c r="O121" i="7"/>
+  <c r="M121" i="7"/>
+  <c r="L121" i="7"/>
   <c r="K120" i="7"/>
   <c r="N120" i="7" s="1"/>
   <c r="K119" i="7"/>
   <c r="N119" i="7" s="1"/>
   <c r="K118" i="7"/>
   <c r="N118" i="7" s="1"/>
   <c r="K117" i="7"/>
   <c r="N117" i="7" s="1"/>
   <c r="K116" i="7"/>
   <c r="N116" i="7" s="1"/>
   <c r="K115" i="7"/>
   <c r="N115" i="7" s="1"/>
   <c r="K114" i="7"/>
   <c r="N114" i="7" s="1"/>
   <c r="K113" i="7"/>
   <c r="N113" i="7" s="1"/>
   <c r="K112" i="7"/>
   <c r="N112" i="7" s="1"/>
   <c r="K111" i="7"/>
   <c r="N111" i="7" s="1"/>
   <c r="K110" i="7"/>
   <c r="N110" i="7" s="1"/>
   <c r="K109" i="7"/>
   <c r="N109" i="7" s="1"/>
   <c r="K108" i="7"/>
   <c r="N108" i="7" s="1"/>
   <c r="K107" i="7"/>
   <c r="N107" i="7" s="1"/>
   <c r="K106" i="7"/>
   <c r="N106" i="7" s="1"/>
   <c r="K105" i="7"/>
   <c r="N105" i="7" s="1"/>
   <c r="K104" i="7"/>
   <c r="N104" i="7" s="1"/>
   <c r="K103" i="7"/>
   <c r="N103" i="7" s="1"/>
   <c r="K102" i="7"/>
   <c r="N102" i="7" s="1"/>
   <c r="K101" i="7"/>
   <c r="N101" i="7" s="1"/>
   <c r="K100" i="7"/>
   <c r="N100" i="7" s="1"/>
-  <c r="A100" i="7"/>
+  <c r="K99" i="7"/>
+  <c r="N99" i="7" s="1"/>
+  <c r="K98" i="7"/>
+  <c r="N98" i="7" s="1"/>
+  <c r="K97" i="7"/>
+  <c r="N97" i="7" s="1"/>
+  <c r="K96" i="7"/>
+  <c r="N96" i="7" s="1"/>
+  <c r="N95" i="7"/>
+  <c r="A95" i="7"/>
+  <c r="A96" i="7" s="1"/>
+  <c r="A97" i="7" s="1"/>
+  <c r="A98" i="7" s="1"/>
+  <c r="A99" i="7" s="1"/>
+  <c r="A100" i="7" s="1"/>
   <c r="A101" i="7" s="1"/>
   <c r="A102" i="7" s="1"/>
   <c r="A103" i="7" s="1"/>
   <c r="A104" i="7" s="1"/>
   <c r="A105" i="7" s="1"/>
   <c r="A106" i="7" s="1"/>
   <c r="A107" i="7" s="1"/>
   <c r="A108" i="7" s="1"/>
   <c r="A109" i="7" s="1"/>
   <c r="A110" i="7" s="1"/>
   <c r="A111" i="7" s="1"/>
   <c r="A112" i="7" s="1"/>
   <c r="A113" i="7" s="1"/>
   <c r="A114" i="7" s="1"/>
   <c r="A115" i="7" s="1"/>
   <c r="A116" i="7" s="1"/>
   <c r="A117" i="7" s="1"/>
   <c r="A118" i="7" s="1"/>
   <c r="A119" i="7" s="1"/>
   <c r="A120" i="7" s="1"/>
-  <c r="A121" i="7" s="1"/>
-[...5 lines deleted...]
-  <c r="A127" i="7" s="1"/>
+  <c r="O65" i="7"/>
+  <c r="M65" i="7"/>
+  <c r="L65" i="7"/>
+  <c r="A61" i="7"/>
+  <c r="A62" i="7" s="1"/>
+  <c r="A63" i="7" s="1"/>
+  <c r="A64" i="7" s="1"/>
+  <c r="O142" i="7" l="1"/>
+  <c r="N142" i="7"/>
+  <c r="M142" i="7"/>
+  <c r="L142" i="7"/>
+  <c r="A127" i="7"/>
   <c r="A128" i="7" s="1"/>
   <c r="A129" i="7" s="1"/>
   <c r="A130" i="7" s="1"/>
   <c r="A131" i="7" s="1"/>
-  <c r="K99" i="7"/>
-[...45 lines deleted...]
-  <c r="J76" i="7"/>
+  <c r="A132" i="7" s="1"/>
+  <c r="A133" i="7" s="1"/>
+  <c r="A134" i="7" s="1"/>
+  <c r="J77" i="7"/>
+  <c r="O74" i="7"/>
+  <c r="O150" i="7" s="1"/>
+  <c r="N74" i="7"/>
+  <c r="M74" i="7"/>
+  <c r="L74" i="7"/>
+  <c r="K74" i="7"/>
+  <c r="J74" i="7"/>
+  <c r="O71" i="7"/>
+  <c r="N71" i="7"/>
+  <c r="M71" i="7"/>
+  <c r="L71" i="7"/>
+  <c r="K71" i="7"/>
+  <c r="J71" i="7"/>
   <c r="A27" i="7"/>
   <c r="A28" i="7" s="1"/>
   <c r="A29" i="7" s="1"/>
   <c r="A30" i="7" s="1"/>
   <c r="A31" i="7" s="1"/>
   <c r="A32" i="7" s="1"/>
   <c r="A33" i="7" s="1"/>
   <c r="A34" i="7" s="1"/>
   <c r="A35" i="7" s="1"/>
   <c r="A36" i="7" s="1"/>
   <c r="A37" i="7" s="1"/>
   <c r="A38" i="7" s="1"/>
   <c r="A39" i="7" s="1"/>
   <c r="A40" i="7" s="1"/>
   <c r="A41" i="7" s="1"/>
   <c r="A42" i="7" s="1"/>
   <c r="A43" i="7" s="1"/>
   <c r="A44" i="7" s="1"/>
   <c r="A45" i="7" s="1"/>
   <c r="A46" i="7" s="1"/>
   <c r="A47" i="7" s="1"/>
   <c r="A48" i="7" s="1"/>
   <c r="A49" i="7" s="1"/>
   <c r="A50" i="7" s="1"/>
   <c r="A51" i="7" s="1"/>
   <c r="A52" i="7" s="1"/>
   <c r="A53" i="7" s="1"/>
-  <c r="A54" i="7" s="1"/>
-[...11 lines deleted...]
-  <c r="N53" i="7" s="1"/>
+  <c r="O14" i="7"/>
+  <c r="M14" i="7"/>
+  <c r="M16" i="7" s="1"/>
+  <c r="M149" i="7" s="1"/>
+  <c r="L14" i="7"/>
+  <c r="L16" i="7" s="1"/>
+  <c r="L149" i="7" s="1"/>
+  <c r="K68" i="7"/>
   <c r="K52" i="7"/>
   <c r="N52" i="7" s="1"/>
   <c r="K51" i="7"/>
   <c r="N51" i="7" s="1"/>
   <c r="K50" i="7"/>
   <c r="N50" i="7" s="1"/>
   <c r="K49" i="7"/>
   <c r="N49" i="7" s="1"/>
   <c r="K48" i="7"/>
   <c r="N48" i="7" s="1"/>
   <c r="K47" i="7"/>
   <c r="N47" i="7" s="1"/>
   <c r="K46" i="7"/>
   <c r="N46" i="7" s="1"/>
   <c r="K45" i="7"/>
   <c r="N45" i="7" s="1"/>
   <c r="K44" i="7"/>
   <c r="N44" i="7" s="1"/>
   <c r="K43" i="7"/>
   <c r="N43" i="7" s="1"/>
   <c r="K42" i="7"/>
   <c r="N42" i="7" s="1"/>
   <c r="K41" i="7"/>
   <c r="N41" i="7" s="1"/>
   <c r="K40" i="7"/>
@@ -356,210 +322,248 @@
   <c r="N39" i="7" s="1"/>
   <c r="K38" i="7"/>
   <c r="N38" i="7" s="1"/>
   <c r="K37" i="7"/>
   <c r="N37" i="7" s="1"/>
   <c r="K36" i="7"/>
   <c r="N36" i="7" s="1"/>
   <c r="K35" i="7"/>
   <c r="N35" i="7" s="1"/>
   <c r="K34" i="7"/>
   <c r="N34" i="7" s="1"/>
   <c r="K33" i="7"/>
   <c r="N33" i="7" s="1"/>
   <c r="K32" i="7"/>
   <c r="N32" i="7" s="1"/>
   <c r="K31" i="7"/>
   <c r="N31" i="7" s="1"/>
   <c r="K30" i="7"/>
   <c r="N30" i="7" s="1"/>
   <c r="K29" i="7"/>
   <c r="N29" i="7" s="1"/>
   <c r="K28" i="7"/>
   <c r="N28" i="7" s="1"/>
   <c r="K27" i="7"/>
   <c r="K26" i="7"/>
-  <c r="K19" i="7"/>
-[...27 lines deleted...]
-  <c r="J96" i="7"/>
+  <c r="N149" i="7"/>
+  <c r="K149" i="7"/>
+  <c r="J149" i="7"/>
+  <c r="O147" i="7"/>
+  <c r="O137" i="7"/>
+  <c r="N137" i="7"/>
+  <c r="M137" i="7"/>
+  <c r="L137" i="7"/>
+  <c r="K137" i="7"/>
+  <c r="J137" i="7"/>
+  <c r="O123" i="7"/>
+  <c r="N123" i="7"/>
+  <c r="M123" i="7"/>
+  <c r="L123" i="7"/>
+  <c r="K123" i="7"/>
+  <c r="J123" i="7"/>
+  <c r="O92" i="7"/>
+  <c r="N92" i="7"/>
+  <c r="M92" i="7"/>
+  <c r="L92" i="7"/>
+  <c r="K92" i="7"/>
+  <c r="J92" i="7"/>
   <c r="O91" i="7"/>
   <c r="N91" i="7"/>
   <c r="M91" i="7"/>
   <c r="L91" i="7"/>
   <c r="K91" i="7"/>
   <c r="J91" i="7"/>
-  <c r="O90" i="7"/>
-[...30 lines deleted...]
-  <c r="J61" i="7"/>
+  <c r="O89" i="7"/>
+  <c r="N89" i="7"/>
+  <c r="M89" i="7"/>
+  <c r="L89" i="7"/>
+  <c r="K89" i="7"/>
+  <c r="J89" i="7"/>
+  <c r="O86" i="7"/>
+  <c r="N86" i="7"/>
+  <c r="M86" i="7"/>
+  <c r="L86" i="7"/>
+  <c r="K86" i="7"/>
+  <c r="J86" i="7"/>
+  <c r="O85" i="7"/>
+  <c r="N85" i="7"/>
+  <c r="M85" i="7"/>
+  <c r="L85" i="7"/>
+  <c r="K85" i="7"/>
+  <c r="J85" i="7"/>
+  <c r="O83" i="7"/>
+  <c r="N83" i="7"/>
+  <c r="M83" i="7"/>
+  <c r="L83" i="7"/>
+  <c r="K83" i="7"/>
+  <c r="J83" i="7"/>
+  <c r="O80" i="7"/>
+  <c r="N80" i="7"/>
+  <c r="M80" i="7"/>
+  <c r="L80" i="7"/>
+  <c r="K80" i="7"/>
+  <c r="O79" i="7"/>
+  <c r="N79" i="7"/>
+  <c r="M79" i="7"/>
+  <c r="L79" i="7"/>
+  <c r="K79" i="7"/>
+  <c r="J79" i="7"/>
+  <c r="O77" i="7"/>
+  <c r="N77" i="7"/>
+  <c r="M77" i="7"/>
+  <c r="L77" i="7"/>
+  <c r="K77" i="7"/>
+  <c r="M150" i="7"/>
+  <c r="O67" i="7"/>
+  <c r="N67" i="7"/>
+  <c r="M67" i="7"/>
+  <c r="L67" i="7"/>
+  <c r="K67" i="7"/>
+  <c r="J67" i="7"/>
+  <c r="O56" i="7"/>
+  <c r="N56" i="7"/>
+  <c r="M56" i="7"/>
+  <c r="L56" i="7"/>
+  <c r="K56" i="7"/>
+  <c r="J56" i="7"/>
   <c r="O23" i="7"/>
   <c r="N23" i="7"/>
   <c r="M23" i="7"/>
   <c r="L23" i="7"/>
   <c r="K23" i="7"/>
-  <c r="K21" i="7" s="1"/>
   <c r="J23" i="7"/>
   <c r="O16" i="7"/>
   <c r="N16" i="7"/>
   <c r="O10" i="7"/>
   <c r="N10" i="7"/>
   <c r="M10" i="7"/>
   <c r="L10" i="7"/>
   <c r="K10" i="7"/>
   <c r="J10" i="7"/>
   <c r="O9" i="7"/>
   <c r="N9" i="7"/>
   <c r="M9" i="7"/>
   <c r="L9" i="7"/>
   <c r="K9" i="7"/>
   <c r="J9" i="7"/>
   <c r="O7" i="7"/>
   <c r="N7" i="7"/>
   <c r="M7" i="7"/>
   <c r="L7" i="7"/>
   <c r="K7" i="7"/>
   <c r="J7" i="7"/>
-  <c r="K94" i="7" l="1"/>
-[...1 lines deleted...]
-  <c r="K59" i="7" s="1"/>
+  <c r="K54" i="7" l="1"/>
+  <c r="K57" i="7"/>
+  <c r="K147" i="7"/>
+  <c r="K150" i="7" s="1"/>
   <c r="N19" i="7"/>
-  <c r="N64" i="7"/>
+  <c r="K24" i="7"/>
+  <c r="K21" i="7"/>
+  <c r="N59" i="7"/>
+  <c r="K65" i="7"/>
   <c r="N27" i="7"/>
+  <c r="J147" i="7"/>
+  <c r="J150" i="7" s="1"/>
+  <c r="M147" i="7"/>
+  <c r="N147" i="7"/>
+  <c r="N150" i="7" s="1"/>
+  <c r="L150" i="7"/>
+  <c r="L147" i="7"/>
   <c r="N26" i="7"/>
-  <c r="N59" i="7" l="1"/>
-  <c r="N62" i="7"/>
+  <c r="N57" i="7" l="1"/>
+  <c r="N54" i="7"/>
+  <c r="N65" i="7"/>
+  <c r="N68" i="7"/>
   <c r="N21" i="7"/>
   <c r="N24" i="7"/>
-  <c r="N70" i="7"/>
-  <c r="N73" i="7"/>
+  <c r="N121" i="7" l="1"/>
+  <c r="N165" i="7" s="1"/>
+  <c r="K121" i="7"/>
+  <c r="K124" i="7"/>
+  <c r="K168" i="7"/>
+  <c r="K165" i="7" s="1"/>
+  <c r="N168" i="7"/>
+  <c r="N94" i="7"/>
+  <c r="N124" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1007" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="903" uniqueCount="234">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
   <si>
     <t>новая закупка</t>
   </si>
   <si>
     <t>скорректированная закупка</t>
   </si>
   <si>
     <t>Всего, руб.</t>
   </si>
   <si>
     <t>Источник финансирования</t>
   </si>
   <si>
     <t>Наименование 
 объекта закупки</t>
   </si>
   <si>
     <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
     <t>0 закупок в рамках нац.проектов</t>
   </si>
   <si>
     <t>Наименование координатора</t>
   </si>
   <si>
     <t>Перечень заказчиков</t>
+  </si>
+  <si>
+    <t>Согласовано:
+Начальник МКУ "Управление муниципального заказа города Липецка"
+Черноусова Е.А.</t>
   </si>
   <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
     <t xml:space="preserve">1. МБОУ СШ № 5 
 2. МБОУ № 32 
 3. МБОУ СОШ № 40 
 4. МБОУ СОШ № 50 
 5. МБОУ СОШ № 47 
 6. МБОУ " ШКОЛА № 6" 
 7. МБОУ СОШ № 36 
 8. МБОУ СШ № 2 
 9. МБОУ ООШ № 22 
 10. МБОУ СОШ № 46 
 11. МБОУ ГИМНАЗИЯ №19 
 12. МБОУ "СМШ № 65 "СПЕКТР"" 
 13. МБОУ СОШ №49 
 14. МБОУ СШ № 52 
 15. МБОУ СОШ № 24 
@@ -578,1234 +582,2204 @@
 28. МБОУ СШ № 63 
 29. МБОУ СШ №45 
 30. МБОУ СШ № 33 
 31. МБОУ № 16 Г. 
 32. МБОУ СШ №42 
 33. МБОУ СШООЗЗ №2 
 34. МБОУ СШ №31 
 35. МБОУ СШ №68 
 36. МБОУ СШ № 10 
 37. МБОУ ОШ № 25 
 38. МБОУ ЛИЦЕЙ №66 
 39. МБОУ СШ № 11 
 40. МБОУ СОШ №7 
 41. МБОУ СШ № 37 
 42. МБОУ СШ № 54 
 43. МБОУ СОШ № 4 
 </t>
   </si>
   <si>
     <t>Оказание услуги по изготовлению и поставке бланков аттестатов об основном общем и среднем общем образовании и приложений к ним, свидетельств об обучении</t>
   </si>
   <si>
     <t>17.23.13.141</t>
   </si>
   <si>
-    <t>80.10.12.000</t>
-[...1 lines deleted...]
-  <si>
     <t>февраль</t>
   </si>
   <si>
     <t>эл.аукцион</t>
   </si>
   <si>
     <t>эл. аукцион</t>
   </si>
   <si>
     <t>Поставка бумаги для офисной техники</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
-    <t>01.13.51.120 / 01.13.51.000-00000002 
-[...9 lines deleted...]
-  <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>56.29.20.120</t>
   </si>
   <si>
-    <t xml:space="preserve">Муниципальные бюджетные  учреждения
-[...6 lines deleted...]
-  <si>
     <t>49.39.13.000-00000102</t>
   </si>
   <si>
-    <t xml:space="preserve">Муниципальные бюджетные  учреждения
-[...5 lines deleted...]
-  <si>
     <t>сентябрь</t>
   </si>
   <si>
+    <t>Муниципальные бюджетные дошкольные образовательные учреждения города Липецка (61 заказчик)</t>
+  </si>
+  <si>
     <t>октябрь</t>
   </si>
   <si>
-    <t>10.82.23.210-00000002</t>
+    <t>Муниципальные бюджетные дошкольные образовательные учреждения города Липецка (32 заказчика)</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные дошкольные образовательные учреждения города Липецка (29 заказчиков)</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
-    <t>10.84.23.120-00000003 ; 10.89.13.112-00000003 ; 10.82.14.000-00000009 ; 10.83.12.120-00000002 ; 10.84.23.164-00000001</t>
-[...26 lines deleted...]
-    <t>10.39.16.000-00000002 ; 10.39.25.134-00000001 ; 10.39.25.130-00000029</t>
+    <t>Муниципальные бюджетные дошкольные образовательные учреждения города Липецка (21 заказчик)</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные образовательные учреждения города Липецка (6 заказчиков)</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
-    <t xml:space="preserve">Муниципальные бюджетные  учреждения
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">Поставка воды питьевой упакованной </t>
   </si>
   <si>
-    <t>11.07.11.120-000001</t>
-[...14 lines deleted...]
-13. ДОУ № 64</t>
+    <t>Муниципальные бюджетные образовательные учреждения города Липецка (43 заказчика)</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные образовательные учреждения города Липецка (13 заказчиков)</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные образовательные учреждения города Липецка (16 заказчиков)</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные образовательные учреждения города Липецка (17 заказчиков)</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные образовательные учреждения города Липецка (11 заказчиков)</t>
   </si>
   <si>
     <t>открытый конкурс</t>
   </si>
   <si>
-    <t xml:space="preserve"> 1. МБОУ СШ № 1
-[...103 lines deleted...]
-  <si>
     <t>Поставка песка природного (речного)</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
-    <t>Муниципальные дошкольные образовательные учреждения и Муниципальные бюджетные общеобразовательные учреждения (57 заказчиков)</t>
-[...40 lines deleted...]
-  <si>
     <t>Наименование заказчиков</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
+    <t>федеральный бюджет, руб.</t>
+  </si>
+  <si>
     <t>внебюджетные средства, руб.</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Итого 0 закупок, в т.ч.</t>
   </si>
   <si>
     <t>0 закупок в рамках гос.программы</t>
   </si>
   <si>
     <t>0 закупок, относящихся к категории "Прочие"</t>
   </si>
   <si>
     <t>Итого 1 закупка, в т.ч.</t>
   </si>
   <si>
-    <t xml:space="preserve">июль </t>
-[...1 lines deleted...]
-  <si>
     <t>август</t>
   </si>
   <si>
+    <t>Итого 2 закупки для 4 заказчиков, в т.ч.</t>
+  </si>
+  <si>
+    <t>2 закупки, относящаяся к категории "Прочие"</t>
+  </si>
+  <si>
+    <t>1 закупка, относящихся к категории "Прочие"</t>
+  </si>
+  <si>
     <t>Итого 9 закупок, в т.ч.</t>
   </si>
   <si>
     <t>Итого 2 закупки, в т.ч.</t>
   </si>
   <si>
-    <t>Поставка продуктов питания (молоко питьевое, кисломолочная продукция) на 2 полугодие 2025 года</t>
-[...61 lines deleted...]
-  <si>
     <t>ВСЕГО 2025 год</t>
   </si>
   <si>
-    <t>01.47.21.000-00000019</t>
-[...187 lines deleted...]
-  <si>
     <t>Итого 6 закупок, в т.ч.</t>
   </si>
   <si>
     <t>6 закупок, относящихся к категории "Прочие"</t>
   </si>
   <si>
     <t>0 закупок, относящаяся к категории "Прочие"</t>
   </si>
   <si>
-    <t>Поставка продуктов питания (крупа) на 1 полугодие 2026 года</t>
-[...32 lines deleted...]
-    <t>Поставка продуктов питания (фрукты) на 1 полугодие 2026 года</t>
+    <t>2 закупки, относящихся к категории "Прочие"</t>
   </si>
   <si>
     <t>Поставка продуктов питания (творог, масло сливочное) на 1 полугодие 2026 года</t>
   </si>
   <si>
-    <t>Поставка продуктов питания (хлебобулочные изделия) на 1 полугодие 2026 года</t>
-[...16 lines deleted...]
-  <si>
     <t>9 закупок, относящихся к категории "Прочие"</t>
   </si>
   <si>
-    <t>Оказание услуг по проведению периодического медицинского осмотра работников на 2026 год</t>
-[...506 lines deleted...]
-  <si>
     <r>
-      <t xml:space="preserve">График определения поставщика (подрядчика, исполнителя) посредством совместных закупок на 2025 год,
-[...1 lines deleted...]
-по состоянию на 01.01.2025 года
+      <t xml:space="preserve">График определения поставщика (подрядчика, исполнителя) посредством совместных закупок на 2026 год,
+осуществляемого МКУ "Управление муниципального заказа города Липецка"
+по состоянию на 01.01.2026 года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
-        <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(версия 0)</t>
     </r>
   </si>
+  <si>
+    <t>Муниципальные дошкольные образовательные учреждения и Муниципальные бюджетные общеобразовательные учреждения (54 заказчиков)</t>
+  </si>
+  <si>
+    <t>1.  МБОУ "Гимназия №64" города Липецка;           2. ДОУ № 6 г. Липецка;                                                       3. ДОУ № 18 г. Липецка;                                                4. ДОУ № 37 г. Липецка;                                                  5. ДОУ № 124 г.Липецка;                                                      6. ДОУ № 96 г.Липецка;                                                 7. ДОУ № 38 г.Липецка;                                                  8. ДОУ № 15 г.Липецка;                                                9. ДОУ №110 г.Липецка;                                                10. ДОУ № 91 г.Липецка;                                                   11. ДОУ № 138 г.Липецка;                                                 12. ДОУ №116 г.Липецка;                                               13. ДОУ № 113 г.Липецка;                                           14. ДОУ №64 г.Липецка;                                                     15. ДОУ №22 г.Липецка;                                                    16. ДОУ № 66 г.Липецка;                                                    17. ДОУ № 12 г.Липецка;                                              18. МБОУ СОШ № 40 г.Липецка;                                  19. ДОУ № 136 г.Липецка;                                                20. ДОУ № 119 г.Липецка;                                             21. ДОУ № 130 г.Липецка;                                               22. ДОУ № 78 г.Липецка;                                                    23. ДОУ № 103 г.Липецка;                                             24. ДОУ №134 г.Липецка;                                                25. ДОУ № 128 г.Липецка;                                            26. ДОУ № 99 г.Липецка;                                            27. ДОУ № 85 г.Липецка;                                               28. ДОУ № 77 г.Липецка;                                                  29. ДОУ № 10 г.Липецка;                                           30. ДОУ № 68 г.Липецка;                                            31. ДОУ № 44 г.Липецка;                                              32. ДОУ № 98 г.Липецка;                                            33. ДОУ №76 г.Липецка;                                             34. ДОУ № 114 г.Липецка;                                              35 ДОУ №95 г.Липецка;                                                36. ДОУ № 137 г.Липецка;                                          37. ДОУ № 1 г.Липецка;                                                    38. ДОУ № 139 г.Липецка;                                                39. ДОУ №9 г.Липецка;                                                    40. ДОУ № 29 г.Липецка;                                                 41. ДОУ № 21 г.Липецка;                                             42. ДОУ № 105г.Липецка;                                                  43. ДОУ № 123 г.Липецка;                                              44. ДОУ № 25г.Липецка;                                              45. ДОУ №79 г.Липецка;                                                  46. ДОУ № 135 г.Липецка;                                          47. ДОУ № 101 г.Липецка;                                               48. ДОУ № 127 г.Липецка;                                          49. ДОУ № 8 г.Липецка;                                               50. ДОУ № 83г.Липецка;                                               51. ДОУ № 3 г.Липецка;                                                  52. ДОУ № 42 г.Липецка;                                                    53. МБОУ СШ № 70 г.Липецка;                               54. ДОУ №35 г.Липецка</t>
+  </si>
+  <si>
+    <t>08.12.11.130-00000005</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные учреждения города Липецка (106 заказчиков)</t>
+  </si>
+  <si>
+    <t>17.12.14.119</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные учреждения города Липецка (17 заказчиков)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 МБОУ № 11 г. Липецка
+2 МБОУ СОШ № 24 г. Липецка
+3 Департамент финансов администрации г. Липецка
+4 МБОУСШ № 14 г. Липецка
+5 Департамент экономического развития г. Липецка
+6 Управление опеки (попечительства) и охраны прав детства администрации г. Липецка
+7 МБОУ "Лицей № 3 им. К.А. Москаленко" г. Липецка
+8 МБ ОУСШ №2 г. Липецка
+9 МБ ОУ СШ №65 "Спектр" г. Липецка
+10 МБ ОУ "Гимназия №64 В.И. Котельникова" г. Липецка
+11 МБОУ СОШ №77
+12 МБ УДО дом детского творчества "Лира" г. Липецка
+13 МБ ДОУ № 5 г. Липецка
+14 Администрация г. Липецка
+15 МБ ОУ ДО "спортивная школа № 8 "Юность" 
+16 МБ ДОУ № 95 г. Липецка
+17 МБ ДОУ  №77 г. Липецка
+</t>
+  </si>
+  <si>
+    <t>22.29.</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ №38 г. Липецка
+2. МБ ДОУ №64 г. Липецка
+3. МБОУ СОШ №40 г. Липецка
+4. МБ ДОУ №96 г. Липецка
+5. МБ ДОУ №25 г. Липецка
+6. МБ ДОУ №105 г. Липецка
+7. МБ ДОУ №76 г. Липецка
+8. МБ ДОУ №123 г. Липецка
+9. МБ ДОУ №124 г. Липецка
+10. МБ ДОУ №98 г. Липецка
+11. МБ ДОУ №91 г. Липецка
+12. МБ ДОУ №37 г. Липецка
+13. МБ ДОУ №79 г. Липецка
+14. МБ ДОУ №62 г. Липецка
+15. МБ ДОУ №99 г. Липецка
+16. МБ ДОУ №95 г. Липецка
+17. МБ ДОУ №83 г. Липецка
+18. МБ ДОУ №66 г. Липецка
+19. МБ ДОУ №139 г. Липецка
+20. МБ ДОУ №1 г. Липецка
+21. МБ ДОУ №18 г. Липецка</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (мясо охлажденное, субпродукты) на 2 полугодие 2026 года</t>
+  </si>
+  <si>
+    <t>10.11.11.110</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные дошкольные образовательные учреждения города Липецка (19 заказчиков)</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ №107 г. Липецка
+2. МБ ДОУ №113 г. Липецка
+3. МБ ДОУ №22 г. Липецка
+4. МБ ДОУ №19 г. Липецка
+5. МБ ДОУ №42 г. Липецка
+6. МБ ДОУ №114 г. Липецка
+7. МБ ДОУ №77 г. Липецка
+8. МБ ДОУ №116 г. Липецка
+9. МБ ДОУ №8 г. Липецка
+10. МБ ДОУ №5 г. Липецка
+11. МБ ДОУ №85 г. Липецка
+12. МБ ДОУ №119 г. Липецка
+13. МБ ДОУ №29 г. Липецка
+14. МБ ДОУ №12 г. Липецка
+15. МБ ДОУ №78 г. Липецка
+16. МБ ДОУ №3 г. Липецка
+17. МБОУ "Гимназия №64 им. В.А. Котельникова" г. Липецка
+18. МБ ДОУ №130 г. Липецка
+19. МБ ДОУ №112 г. Липецка</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ №10 г. Липецка
+2.  МБ ДОУ №128 г. Липецка
+3.  МБ ДОУ №68 г. Липецка
+4.  МБ ДОУ № 15 г. Липецка
+5.  МБ ДОУ № 9 г. Липецка
+6.  МБ ДОУ № 103 г. Липецка
+7.  МБ ДОУ № 44 г. Липецка
+8.  МБ ДОУ № 136 г. Липецка
+9.  МБ ДОУ № 23 г. Липецка
+10.  МБ ДОУ № 101 г. Липецка
+11.  МБ ДОУ № 135 г. Липецка
+12.  МБ ДОУ № 6 г. Липецка
+13. МБОУ СШ №70 г. Липецка
+14.  МБ ДОУ № 21 г. Липецка
+15.  МБ ДОУ № 134 г. Липецка
+16.  МБ ДОУ № 35 г. Липецка
+17.  МБ ДОУ № 138 г. Липецка
+18.  МБ ДОУ № 127 г. Липецка
+19.  МБ ДОУ № 110 г. Липецка
+20.  МБ ДОУ № 137 г. Липецка
+21.  МБ ДОУ № 133 г. Липецка</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (молоко питьевое, кисломолочная продукция) на 2 полугодие 2026 года</t>
+  </si>
+  <si>
+    <t>10.51.52.110</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ № 107 г. Липецка
+2. МБ ДОУ № 113 г. Липецка
+3. МБ ДОУ № 22 г. Липецка
+4. МБ ДОУ № 19 г. Липецка
+5. МБ ДОУ № 42 г. Липецка
+6. МБ ДОУ № 114 г. Липецка
+7. МБ ДОУ № 77 г. Липецка
+8. МБ ДОУ № 116 г. Липецка
+9. МБ ДОУ № 8 г. Липецка
+10. МБ ДОУ № 10 г. Липецка
+11. МБОУ "Гимназия №64 им. В.А. Котельникова" г. Липецка
+12. МБ ДОУ № 130 г. Липецка
+13. МБ ДОУ № 112 г. Липецка
+14. МБ ДОУ № 85 г. Липецка
+15. МБ ДОУ № 119 г. Липецка
+16. МБ ДОУ № 29 г. Липецка
+17. МБ ДОУ № 12 г. Липецка
+18. МБ ДОУ № 78 г. Липецка
+19. МБ ДОУ № 3 г. Липецка</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ №124 г. Липецка
+2. МБ ДОУ №123 г. Липецка
+3. МБ ДОУ №98 г. Липецка
+4. МБ ДОУ №96 г. Липецка
+5. МБОУ СОШ №40 г. Липецка
+6. МБ ДОУ №38 г. Липецка
+7. МБ ДОУ №25 г. Липецка
+8. МБ ДОУ №64 г. Липецка
+9. МБ ДОУ №105 г. Липецка
+10. МБ ДОУ №76 г. Липецка
+11. МБ ДОУ №95 г. Липецка
+12. МБ ДОУ №83 г. Липецка
+13. МБ ДОУ №66 г. Липецка
+14. МБ ДОУ №139 г. Липецка
+15. МБ ДОУ №1 г. Липецка
+16. МБ ДОУ №91 г. Липецка
+17. МБ ДОУ №37 г. Липецка
+18. МБ ДОУ №79 г. Липецка
+19. МБ ДОУ №62 г. Липецка
+20. МБ ДОУ №99 г. Липецка
+21. МБ ДОУ №18 г. Липецка</t>
+  </si>
+  <si>
+    <t>10.51.40.300</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ №10 г. Липецка
+2. МБ ДОУ №128 г. Липецка
+3. МБ ДОУ №68 г. Липецка
+4. МБ ДОУ №15 г. Липецка
+5. МБ ДОУ №9 г. Липецка
+6. МБ ДОУ №103 г. Липецка
+7. МБ ДОУ №44 г. Липецка
+8. МБ ДОУ №136 г. Липецка
+9. МБ ДОУ №23 г. Липецка
+10. МБ ДОУ №101 г. Липецка
+11. МБ ДОУ №135 г. Липецка
+12. МБ ДОУ №6 г. Липецка
+13. МБОУ СШ №70 г. Липецка
+14. МБ ДОУ №21 г. Липецка
+15. МБ ДОУ №134 г. Липецка
+16. МБ ДОУ №138 г. Липецка
+17. МБ ДОУ №110 г. Липецка
+18. МБ ДОУ №35 г. Липецка
+19. МБ ДОУ №127 г. Липецка
+20. МБ ДОУ №137 г. Липецка
+21. МБ ДОУ №133 г. Липецка</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (творог, масло сливочное) на 2 полугодие 2026 года</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ № 8 г. Липецка
+2.  МБ ДОУ № 113 г. Липецка
+3.  МБ ДОУ № 19 г. Липецка
+4. МБ ДОУ №107 г. Липецка
+5.  МБ ДОУ № 114 г. Липецка
+6.  МБ ДОУ № 22 г. Липецка
+7.  МБ ДОУ № 116 г. Липецка
+8.  МБ ДОУ № 42 г. Липецка
+9.  МБ ДОУ № 5 г. Липецка
+10.  МБ ДОУ № 77 г. Липецка
+11.  МБ ДОУ № 119 г. Липецка
+12.  МБ ДОУ № 12 г. Липецка
+13.  МБ ДОУ № 85 г. Липецка
+14.  МБ ДОУ № 3 г. Липецка
+15.  МБ ДОУ № 29 г. Липецка
+16.  МБ ДОУ № 130 г. Липецка
+17.  МБ ДОУ № 78 г. Липецка
+18.  МБ ДОУ № 112 г. Липецка
+19. МБОУ "Гимназия № 64 им. В.А. Котельникова" г. Липецка</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ №38 г. Липецка
+2. МБ ДОУ №96 г. Липецка
+3. МБ ДОУ №64 г. Липецка
+4. МБОУ СОШ №40 г. Липецка
+5. МБ ДОУ №76 г. Липецка
+6. МБ ДОУ №25 г. Липецка
+7. МБ ДОУ №124 г. Липецка
+8. МБ ДОУ №105 г. Липецка
+9. МБ ДОУ №98 г. Липецка
+10. МБ ДОУ №123 г. Липецка
+11. МБ ДОУ №91 г. Липецка
+12. МБ ДОУ №37 г. Липецка
+13. МБ ДОУ №83 г. Липецка
+14. МБ ДОУ №62 г. Липецка
+15. МБ ДОУ №99 г. Липецка
+16. МБ ДОУ №79 г. Липецка
+17. МБ ДОУ №66 г. Липецка
+18. МБ ДОУ №95 г. Липецка
+19. МБ ДОУ №139 г. Липецка
+20. МБ ДОУ №1 г. Липецка
+21. МБ ДОУ №18 г. Липецка</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ № 128 г. Липецка
+2. МБ ДОУ № 113 г. Липецка
+3. МБ ДОУ № 96 г. Липецка
+4. МБ ДОУ № 107 г. Липецка
+5. МБ ДОУ № 22 г. Липецка
+6. МБ ДОУ № 15 г. Липецка
+7. МБ ДОУ № 68 г. Липецка
+8. МБ ДОУ № 19 г. Липецка
+9. МБ ДОУ № 38 г. Липецка
+10. МБ ДОУ № 9 г. Липецка
+11. МБ ДОУ № 103 г. Липецка
+12. МБ ДОУ № 25 г. Липецка
+13. МБ ДОУ № 44 г. Липецка
+14. МБ ДОУ № 105 г. Липецка
+15. МБ ДОУ № 76 г. Липецка
+16. МБ ДОУ № 42 г. Липецка
+17. МБ ДОУ № 114 г. Липецка
+18. МБ ДОУ № 64 г. Липецка
+19. МБ ДОУ № 136 г. Липецка
+20. МБОУ СОШ №40 г. Липецка
+21.МБ ДОУ № 135 г. Липецка
+22. МБ ДОУ № 124 г. Липецка
+23. МБ ДОУ № 116 г. Липецка
+24. МБ ДОУ № 101 г. Липецка
+25. МБ ДОУ № 5 г. Липецка
+26. МБ ДОУ № 77 г. Липецка
+27. МБ ДОУ № 10 г. Липецка
+28. МБ ДОУ № 23 г. Липецка
+29. МБ ДОУ № 98 г. Липецка
+30. МБ ДОУ № 85 г. Липецка
+31. МБ ДОУ № 123 г. Липецка
+32. МБ ДОУ № 8 г. Липецка
+33. МБ ДОУ № 95 г. Липецка
+34. МБ ДОУ № 119 г. Липецка
+35. МБ ДОУ № 83 г. Липецка
+36. МБ ДОУ № 6 г. Липецка
+37. МБ ДОУ № 66 г. Липецка
+38. МБ ДОУ № 12 г. Липецка
+39. МБ ДОУ № 1 г. Липецка
+40. МБ ДОУ № 134 г. Липецка
+41. МБ ДОУ № 62 г. Липецка
+42. МБ ДОУ № 78 г. Липецка
+43. МБОУ СШ № 70 г. Липецка
+44. МБ ДОУ № 91 г. Липецка
+45. МБ ДОУ № 138 г. Липецка
+46. МБ ДОУ № 139 г. Липецка
+47. МБ ДОУ № 21 г. Липецка
+48. МБ ДОУ № 29 г. Липецка
+49. МБ ДОУ № 3 г. Липецка
+50. МБ ДОУ № 37 г. Липецка
+51. МБ ДОУ № 35 г. Липецка
+52. МБ ДОУ № 127 г. Липецка
+53. МБ ДОУ № 137 г. Липецка
+54. МБ ДОУ № 110 г. Липецка
+55. МБ ДОУ № 130 г. Липецка
+56. МБОУ "Гимназия №64 им. В.А. Котельникова "г. Липецка
+57. МБ ДОУ № 133 г. Липецка
+58. МБ ДОУ № 79 г. Липецка
+59. МБ ДОУ № 112 г. Липецка
+60. МБ ДОУ № 99 г. Липецка
+61. МБ ДОУ № 18 г. Липецка</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (мясо птицы охлажденное) на 2 полугодие 2026 года</t>
+  </si>
+  <si>
+    <t>10.12.10.110</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ № 19 г. Липецка
+2. МБ ДОУ № 22 г. Липецка
+3. МБ ДОУ № 9 г. Липецка
+4.МБ ДОУ № 68 г. Липецка
+5. МБ ДОУ № 38 г. Липецка
+6. МБ ДОУ № 113 г. Липецка
+7. МБ ДОУ № 107 г. Липецка
+8. МБ ДОУ № 128 г. Липецка
+9. МБ ДОУ № 15 г. Липецка
+10. МБ ДОУ № 96 г. Липецка
+11. МБ ДОУ № 19 г. Липецка
+12. МБ ДОУ № 136 г. Липецка
+13. МБ ДОУ № 114 г. Липецка
+14. МБ ДОУ № 103 г. Липецка
+15. МБОУ СОШ №40 г. Липецка
+16. МБ ДОУ № 25 г. Липецка
+17. МБ ДОУ № 44 г. Липецка
+18. МБ ДОУ № 105 г. Липецка
+19. МБ ДОУ № 76 г. Липецка
+20. МБ ДОУ № 42 г. Липецка
+21. МБ ДОУ № 116 г. Липецка
+22. МБ ДОУ № 101 г. Липецка
+23. МБ ДОУ № 5 г. Липецка
+24. МБ ДОУ № 77 г. Липецка
+25. МБ ДОУ № 10 г. Липецка
+26. МБ ДОУ № 23 г. Липецка
+27. МБ ДОУ № 135 г. Липецка
+28. МБ ДОУ № 85 г. Липецка
+29. МБ ДОУ № 95 г. Липецка
+30. МБ ДОУ № 124 г. Липецка
+31. МБ ДОУ № 134 г. Липецка
+32. МБ ДОУ № 12 г. Липецка
+33. МБ ДОУ № 123 г. Липецка
+34. МБ ДОУ № 139 г. Липецка
+35. МБ ДОУ № 98 г. Липецка
+36. МБ ДОУ № 8 г. Липецка
+37. МБ ДОУ № 119 г. Липецка
+38. МБ ДОУ № 83 г. Липецка
+39. МБ ДОУ № 1 г. Липецка
+40. МБ ДОУ № 66 г. Липецка
+41. МБ ДОУ № 21 г. Липецка
+42. МБ ДОУ № 29 г. Липецка
+43. МБ ДОУ № 37 г. Липецка
+44. МБОУ СШ №70 г. Липецка
+45. МБ ДОУ № 3 г. Липецка
+46. МБ ДОУ № 78 г. Липецка
+47. МБ ДОУ № 62 г. Липецка
+48. МБ ДОУ № 6 г. Липецка
+49. МБ ДОУ № 91 г. Липецка
+50. МБ ДОУ № 138 г. Липецка
+51. МБ ДОУ № 127 г. Липецка
+52. МБ ДОУ № 137 г. Липецка
+53. МБ ДОУ № 110 г. Липецка
+54. МБ ДОУ № 130 г. Липецка
+55. МБ ДОУ № 112 г. Липецка
+56. МБ ДОУ № 133 г. Липецка
+57. МБ ДОУ № 79 г. Липецка
+58. МБОУ "Гимназия №64 им. В.А. Котельникова" г. Липецка
+59. МБ ДОУ № 99 г. Липецка
+60. МБ ДОУ № 35 г. Липецка
+61. МБ ДОУ № 18 г. Липецка</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (яйцо куриное) на 2 полугодие 2026 года</t>
+  </si>
+  <si>
+    <t>01.47.21.000</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ № 22 г. Липецка
+2. МБ ДОУ № 19 г. Липецка
+3. МБ ДОУ № 96 г. Липецка
+4. МБ ДОУ № 15 г. Липецка
+5. МБ ДОУ № 68 г. Липецка
+6. МБ ДОУ № 9 г. Липецка
+7. МБ ДОУ № 38 г. Липецка
+8. МБ ДОУ № 128 г. Липецка
+9. МБ ДОУ № 107 г. Липецка
+10. МБ ДОУ № 113 г. Липецка
+11. МБ ДОУ № 105 г. Липецка
+12. МБ ДОУ № 42 г. Липецка
+13. МБ ДОУ № 64 г. Липецка
+14. МБ ДОУ № 103 г. Липецка
+15. МБ ДОУ № 136 г. Липецка
+16. МБ ДОУ № 114 г. Липецка
+17. МБОУ СОШ № 40 г. Липецка
+18. МБ ДОУ № 76 г. Липецка
+19. МБ ДОУ № 44 г. Липецка
+20. МБ ДОУ № 25 г. Липецка
+21. МБ ДОУ № 124 г. Липецка
+22. МБ ДОУ № 101 г. Липецка
+23. МБ ДОУ № 23 г. Липецка
+24. МБ ДОУ № 5 г. Липецка
+25. МБ ДОУ № 116 г. Липецка
+26. МБ ДОУ № 77 г. Липецка
+27. МБ ДОУ № 123 г. Липецка
+28. МБ ДОУ № 85 г. Липецка
+29. МБ ДОУ № 10 г. Липецка
+30. МБ ДОУ № 98 г. Липецка
+31. МБ ДОУ № 66 г. Липецка
+32. МБ ДОУ № 6 г. Липецка
+33. МБ ДОУ № 83 г. Липецка
+34. МБ ДОУ № 119 г. Липецка
+35. МБ ДОУ № 1 г. Липецка
+36. МБ ДОУ № 12 г. Липецка
+37. МБ ДОУ № 8 г. Липецка
+38. МБОУ СШ №70 г. Липецка
+39. МБ ДОУ № 135 г. Липецка
+40. МБ ДОУ № 95 г. Липецка
+41. МБ ДОУ № 134 г. Липецка
+42. МБ ДОУ № 139 г. Липецка
+43. МБ ДОУ № 37 г. Липецка
+44. МБ ДОУ № 3 г. Липецка
+45. МБ ДОУ № 29 г. Липецка
+46. МБ ДОУ № 21 г. Липецка
+47. МБ ДОУ № 62 г. Липецка
+48. МБ ДОУ № 138 г. Липецка
+49. МБ ДОУ № 78 г. Липецка
+50. МБ ДОУ № 91 г. Липецка
+51. МБ ДОУ № 127 г. Липецка
+52. МБ ДОУ № 130 г. Липецка
+53. МБ ДОУ № 35 г. Липецка
+54. МБ ДОУ № 137 г. Липецка
+55. МБ ДОУ № 112 г. Липецка
+56. МБОУ "Гимназия №64 им. В.А. Котельникова" г. Липецка
+57. МБ ДОУ № 110 г. Липецка
+58. МБ ДОУ № 133 г. Липецка
+59. МБ ДОУ № 79 г. Липецка
+60. МБ ДОУ № 99 г. Липецка
+61. МБ ДОУ № 18 г. Липецка</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (сыры полутвердые) на 2 полугодие 2026 года</t>
+  </si>
+  <si>
+    <t>10.51.40.120</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ №9 г. Липецка
+2. МБ ДОУ №38 г. Липецка
+3. МБ ДОУ №19 г. Липецка
+4. МБ ДОУ №128 г. Липецка
+5. МБОУ СОШ №40 г. Липецка
+6. МБ ДОУ №113 г. Липецка
+7. МБ ДОУ №15 г. Липецка
+8. МБ ДОУ №22 г. Липецка
+9. МБ ДОУ №107 г. Липецка
+10. МБ ДОУ №96 г. Липецка
+11. МБ ДОУ №68 г. Липецка
+12. МБ ДОУ №114 г. Липецка
+13. МБ ДОУ №136 г. Липецка
+14. МБ ДОУ №64 г. Липецка
+15. МБ ДОУ №103 г. Липецка
+16. МБ ДОУ №25 г. Липецка
+17. МБ ДОУ №76 г. Липецка
+18. МБ ДОУ №124 г. Липецка
+19. МБ ДОУ №44 г. Липецка
+20. МБ ДОУ №105 г. Липецка
+21. МБ ДОУ №23 г. Липецка
+22. МБ ДОУ №98 г. Липецка
+23. МБ ДОУ №77 г. Липецка
+24. МБ ДОУ № 5 г. Липецка
+25. МБ ДОУ №135 г. Липецка
+26. МБ ДОУ №10 г. Липецка
+27. МБ ДОУ №123 г. Липецка
+28. МБ ДОУ №116 г. Липецка
+29. МБ ДОУ №101 г. Липецка
+30. МБ ДОУ №42 г. Липецка
+31. МБ ДОУ №12 г. Липецка
+32. МБ ДОУ №95 г. Липецка
+33. МБ ДОУ №85 г. Липецка
+34. МБ ДОУ №66 г. Липецка
+35. МБОУ СШ №70 г. Липецка
+36. МБ ДОУ №8 г. Липецка
+37. МБ ДОУ №1 г. Липецка
+38. МБ ДОУ №6 г. Липецка
+39. МБ ДОУ №83 г. Липецка
+40. МБ ДОУ №119 г. Липецка
+41. МБ ДОУ №139 г. Липецка
+42. МБ ДОУ №29 г. Липецка
+43. МБ ДОУ №134 г. Липецка
+44. МБ ДОУ №3 г. Липецка
+45. МБ ДОУ №78 г. Липецка
+46. МБ ДОУ №37 г. Липецка
+47. МБ ДОУ №21 г. Липецка
+48. МБ ДОУ №138 г. Липецка
+49. МБ ДОУ №91 г. Липецка
+50. МБ ДОУ №62 г. Липецка
+51. МБ ДОУ №112 г. Липецка
+52. МБ ДОУ №79 г. Липецка
+53. МБОУ "Гимназия №64 им. В.А. Котельникова" г. Липецка
+54. МБ ДОУ №133 г. Липецка
+55. МБ ДОУ №99 г. Липецка
+56. МБ ДОУ №35 г. Липецка
+57. МБ ДОУ №137 г. Липецка
+58. МБ ДОУ №130 г. Липецка
+59. МБ ДОУ №110 г. Липецка
+60. МБ ДОУ №127 г. Липецка
+61. МБ ДОУ №18 г. Липецка</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (бакалея) на 2 полугодие 2026 года</t>
+  </si>
+  <si>
+    <t>10.39.17.119</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ №105 г. Липецка
+2. МБ ДОУ №25 г. Липецка
+3. МБ ДОУ №76 г. Липецка
+4. МБ ДОУ №107 г. Липецка
+5. МБ ДОУ №96 г. Липецка
+6. МБ ДОУ №113 г. Липецка
+7. МБОУ СОШ №40 г. Липецка
+8. МБ ДОУ №64 г. Липецка
+9. МБ ДОУ №38 г. Липецка
+10. МБ ДОУ №114 г. Липецка
+11. МБ ДОУ №124 г. Липецка
+12. МБ ДОУ №66 г. Липецка
+13. МБ ДОУ №8 г. Липецка
+14. МБ ДОУ №98 г. Липецка
+15. МБ ДОУ №95 г. Липецка
+16. МБ ДОУ №1 г. Липецка
+17. МБ ДОУ №139 г. Липецка
+18. МБ ДОУ №83 г. Липецка
+19. МБ ДОУ №119 г. Липецка
+20. МБ ДОУ №29 г. Липецка
+21. МБ ДОУ №130 г. Липецка
+22. МБОУ "Гимназия №64 им. В.А. Котельникова" г. Липецка
+23. МБ ДОУ №91 г. Липецка
+24. МБ ДОУ №62 г. Липецка
+25. МБ ДОУ №79 г. Липецка
+26. МБ ДОУ №18 г. Липецка
+27. МБ ДОУ №3 г. Липецка
+28. МБ ДОУ №78 г. Липецка
+29. МБ ДОУ №37 г. Липецка</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (хлебобулочные изделия) на 2 полугодие 2026 года</t>
+  </si>
+  <si>
+    <t>10.71.11.121</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. МБ ДОУ № 42 г. Липецка
+2. МБ ДОУ № 136 г. Липецка
+3. МБ ДОУ № 44 г. Липецка
+4. МБ ДОУ № 15 г. Липецка
+5. МБ ДОУ № 19 г. Липецка
+6. МБ ДОУ № 128 г. Липецка
+7. МБ ДОУ № 9 г. Липецка
+8. МБ ДОУ № 103 г. Липецка
+9. МБ ДОУ № 22 г. Липецка
+10. МБ ДОУ № 68 г. Липецка
+11. МБ ДОУ № 116 г. Липецка
+12. МБ ДОУ № 77 г. Липецка
+13. МБ ДОУ № 5 г. Липецка
+14. МБ ДОУ № 101 г. Липецка
+15. МБ ДОУ № 123 г. Липецка
+16. МБ ДОУ № 135 г. Липецка
+17. МБОУ СШ №70 г. Липецка
+18. МБ ДОУ № 23 г. Липецка
+19. МБ ДОУ № 10 г. Липецка
+20. МБ ДОУ № 85 г. Липецка
+21. МБ ДОУ № 35 г. Липецка
+22. МБ ДОУ № 110 г. Липецка
+23. МБ ДОУ № 21 г. Липецка
+24. МБ ДОУ № 138 г. Липецка
+25. МБ ДОУ № 133 г. Липецка
+26. МБ ДОУ № 137 г. Липецка
+27. МБ ДОУ № 127 г. Липецка
+28. МБ ДОУ № 12 г. Липецка
+29. МБ ДОУ № 134 г. Липецка
+30. МБ ДОУ № 6 г. Липецка
+31. МБ ДОУ № 112 г. Липецка
+32. МБ ДОУ № 99 г. Липецка
+</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ №128 г. Липецка
+2. МБ ДОУ №107 г. Липецка
+3. МБ ДОУ №113 г. Липецка
+4. МБ ДОУ №22 г. Липецка
+5. МБ ДОУ №19 г. Липецка
+6. МБ ДОУ №96 г. Липецка
+7. МБ ДОУ №15 г. Липецка
+8. МБ ДОУ №68 г. Липецка
+9. МБ ДОУ №38 г. Липецка
+10. МБ ДОУ №9 г. Липецка
+11. МБ ДОУ №103 г. Липецка
+12. МБ ДОУ №114 г. Липецка
+13. МБОУ СОШ №40 г. Липецка
+14. МБ ДОУ №44 г. Липецка
+15. МБ ДОУ №25 г. Липецка
+16. МБ ДОУ №136 г. Липецка
+17. МБ ДОУ №124 г. Липецка
+18. МБ ДОУ №76 г. Липецка
+19. МБ ДОУ №105 г. Липецка
+20. МБ ДОУ №64 г. Липецка
+21. МБ ДОУ №123 г. Липецка
+22. МБ ДОУ №95 г. Липецка
+23. МБ ДОУ №98 г. Липецка
+24. МБ ДОУ №10 г. Липецка
+25. МБ ДОУ №42 г. Липецка
+26. МБ ДОУ №101 г. Липецка
+27. МБ ДОУ №5 г. Липецка
+28. МБ ДОУ №23 г. Липецка
+29. МБ ДОУ №116 г. Липецка
+30. МБ ДОУ №77 г. Липецка
+31. МБ ДОУ №85 г. Липецка
+32. МБ ДОУ №8 г. Липецка
+33. МБ ДОУ №135 г. Липецка
+34. МБОУ СШ №70 г. Липецка
+35. МБ ДОУ №119 г. Липецка
+36. МБ ДОУ №1 г. Липецка
+37. МБ ДОУ №83 г. Липецка
+38. МБ ДОУ №66 г. Липецка
+39. МБ ДОУ №12 г. Липецка
+40. МБ ДОУ №6 г. Липецка
+41. МБ ДОУ №21 г. Липецка
+42. МБ ДОУ №37 г. Липецка
+43. МБ ДОУ №139 г. Липецка
+44. МБ ДОУ №29 г. Липецка
+45. МБ ДОУ №91 г. Липецка
+46. МБ ДОУ №62 г. Липецка
+47. МБ ДОУ №3 г. Липецка
+48. МБ ДОУ №78 г. Липецка
+49. МБ ДОУ №138 г. Липецка
+50. МБ ДОУ №134 г. Липецка
+51. МБ ДОУ №99 г. Липецка
+52. МБОУ "Гимназия №64 им. В.А. Котельникова " г. Липецка
+53. МБ ДОУ №79 г. Липецка
+54. МБ ДОУ №127 г. Липецка
+55. МБ ДОУ №137 г. Липецка
+56. МБ ДОУ №35 г. Липецка
+57. МБ ДОУ №133 г. Липецка
+58. МБ ДОУ №112 г. Липецка
+59. МБ ДОУ №130 г. Липецка
+60. МБ ДОУ №110 г. Липецка
+61. МБ ДОУ №18 г. Липецка</t>
+  </si>
+  <si>
+    <t>10.39.22.110</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ №113 г. Липецка
+2. МБОУ СОШ №40 г. Липецка
+3. МБ ДОУ №96 г. Липецка
+4. МБ ДОУ №15 г. Липецка
+5. МБ ДОУ №128 г. Липецка
+6. МБ ДОУ №107 г. Липецка
+7. МБ ДОУ №38 г. Липецка
+8. МБ ДОУ №9 г. Липецка
+9. МБ ДОУ №22 г. Липецка
+10. МБ ДОУ №19 г. Липецка
+11. МБ ДОУ №44 г. Липецка
+12. МБ ДОУ №25 г. Липецка
+13. МБ ДОУ №136 г. Липецка
+14. МБ ДОУ №124 г. Липецка
+15. МБ ДОУ №76 г. Липецка
+16. МБ ДОУ №105 г. Липецка
+17. МБ ДОУ №114 г. Липецка
+18. МБ ДОУ №103 г. Липецка
+19. МБ ДОУ №68 г. Липецка
+20. МБ ДОУ №64 г. Липецка
+21. МБ ДОУ №42 г. Липецка
+22. МБ ДОУ №101 г. Липецка
+23. МБ ДОУ №5 г. Липецка
+24. МБ ДОУ №23 г. Липецка
+25. МБ ДОУ №116 г. Липецка
+26. МБ ДОУ №77 г. Липецка
+27. МБ ДОУ №123 г. Липецка
+28. МБ ДОУ №95 г. Липецка
+29. МБ ДОУ №98 г. Липецка
+30. МБ ДОУ №10 г. Липецка
+31. МБ ДОУ №85 г. Липецка
+32. МБ ДОУ №8 г. Липецка
+33. МБОУ СШ №70 г. Липецка
+34. МБ ДОУ №135 г. Липецка
+35. МБ ДОУ №119 г. Липецка
+36. МБ ДОУ №1 г. Липецка
+37. МБ ДОУ №66 г. Липецка
+38. МБ ДОУ №83 г. Липецка
+39. МБ ДОУ №6 г. Липецка
+40. МБ ДОУ №12 г. Липецка
+41. МБ ДОУ №62 г. Липецка
+42. МБ ДОУ №138 г. Липецка
+43. МБ ДОУ №78 г. Липецка
+44. МБ ДОУ №91 г. Липецка
+45. МБ ДОУ №134 г. Липецка
+46. МБ ДОУ №139 г. Липецка
+47. МБ ДОУ №21 г. Липецка
+48. МБ ДОУ №3 г. Липецка
+49. МБ ДОУ №29 г. Липецка
+50. МБ ДОУ №37 г. Липецка
+51. МБ ДОУ №127 г. Липецка
+52. МБ ДОУ №35 г. Липецка
+53. МБ ДОУ №110 г. Липецка
+54. МБ ДОУ №133 г. Липецка
+55. МБ ДОУ №112 г. Липецка
+56. МБ ДОУ №137 г. Липецка
+57. МБ ДОУ №130 г. Липецка
+58. МБ ДОУ №99 г. Липецка
+59. МБОУ "Гимназия №64 им. В.А. Котельникова" г. Липецка
+60. МБ ДОУ №79 г. Липецка
+61. МБ ДОУ №18 г. Липецка</t>
+  </si>
+  <si>
+    <t>10.82.23.172</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные дошкольные образовательные учреждения города Липецка (52 заказчика)</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (огурцы, томаты(помидоры)) на 2 полугодие 2026 года</t>
+  </si>
+  <si>
+    <t>01.13.32.000</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ №38 г. Липецка
+2. МБ ДОУ №114 г. Липецка
+3. МБ ДОУ №107 г. Липецка
+4. МБ ДОУ №96 г. Липецка
+5. МБ ДОУ №25 г. Липецка
+6. МБ ДОУ №76 г. Липецка
+7. МБОУ СОШ №40 г. Липецка
+8. МБ ДОУ №64 г. Липецка
+9. МБ ДОУ №105 г. Липецка
+10. МБ ДОУ №113 г. Липецка
+11. МБ ДОУ №29 г. Липецка
+12. МБ ДОУ №1 г. Липецка
+13. МБ ДОУ №139 г. Липецка
+14. МБ ДОУ №98 г. Липецка
+15. МБ ДОУ №95 г. Липецка
+16. МБ ДОУ №124 г. Липецка
+17. МБ ДОУ №83 г. Липецка
+18. МБ ДОУ №119 г. Липецка
+19. МБ ДОУ №8 г. Липецка
+20. МБ ДОУ №66 г. Липецка
+21. МБ ДОУ №37 г. Липецка
+22. МБ ДОУ №62 г. Липецка
+23. МБ ДОУ №91 г. Липецка
+24. МБ ДОУ №3 г. Липецка
+25. МБ ДОУ №78 г. Липецка
+26. МБ ДОУ №79 г. Липецка
+27. МБ ДОУ №18 г. Липецка
+28. МБ ДОУ №130 г. Липецка
+29. МБОУ "Гимназия №64 им. В.А. Котельникова" г. Липецка</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (овощи) на 2 полугодие 2026 года</t>
+  </si>
+  <si>
+    <t>01.13.12.120</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ №22 г. Липецка
+2. МБ ДОУ №68 г. Липецка
+3. МБ ДОУ №15 г. Липецка
+4. МБ ДОУ №19 г. Липецка
+5. МБ ДОУ №136 г. Липецка
+6. МБ ДОУ №44 г. Липецка
+7. МБ ДОУ №9 г. Липецка
+8. МБ ДОУ №103 г. Липецка
+9. МБ ДОУ №42 г. Липецка
+10. МБ ДОУ №128 г. Липецка
+11. МБОУ СШ №70 г. Липецка
+12. МБ ДОУ №135 г. Липецка
+13. МБ ДОУ №85 г. Липецка
+14. МБ ДОУ №101 г. Липецка
+15. МБ ДОУ №123 г. Липецка
+16. МБ ДОУ №116 г. Липецка
+17. МБ ДОУ №5 г. Липецка
+18. МБ ДОУ №10 г. Липецка
+19. МБ ДОУ №77 г. Липецка
+20. МБ ДОУ №23 г. Липецка
+21. МБ ДОУ №6 г. Липецка
+22. МБ ДОУ №21 г. Липецка
+23. МБ ДОУ №138 г. Липецка
+24. МБ ДОУ №12 г. Липецка
+25. МБ ДОУ №134 г. Липецка
+26. МБ ДОУ №137 г. Липецка
+27. МБ ДОУ №127 г. Липецка
+28. МБ ДОУ №35 г. Липецка
+29. МБ ДОУ №110 г. Липецка
+30. МБ ДОУ №133 г. Липецка
+31. МБ ДОУ №99 г. Липецка
+32. МБ ДОУ №112 г. Липецка</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ №128 г. Липецка
+2. МБ ДОУ №68 г. Липецка
+3. МБ ДОУ №15 г. Липецка
+4. МБ ДОУ №9 г. Липецка
+5. МБ ДОУ №103 г. Липецка
+6. МБ ДОУ №44 г. Липецка
+7. МБ ДОУ №136 г. Липецка
+8. МБ ДОУ №23 г. Липецка
+9. МБ ДОУ №101 г. Липецка
+10. МБ ДОУ №10 г. Липецка
+11. МБ ДОУ №134 г. Липецка
+12. МБ ДОУ №6  г. Липецка
+13. МБОУ СШ №70 г. Липецка
+14. МБ ДОУ №21 г. Липецка
+15. МБ ДОУ №35 г. Липецка
+16. МБ ДОУ №138 г. Липецка
+17. МБ ДОУ №137 г. Липецка
+18. МБ ДОУ №110 г. Липецка
+19. МБ ДОУ №127 г. Липецка
+20. МБ ДОУ №135 г. Липецка
+21. МБ ДОУ №133 г. Липецка</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ №68 г. Липецка
+2. МБ ДОУ №19 г. Липецка
+3. МБ ДОУ №22 г. Липецка
+4. МБ ДОУ №38 г. Липецка
+5. МБ ДОУ №9 г. Липецка
+6. МБ ДОУ №107 г. Липецка
+7. МБ ДОУ №128 г. Липецка
+8. МБ ДОУ №113 г. Липецка
+9. МБ ДОУ №15 г. Липецка
+10. МБ ДОУ №96 г. Липецка
+11. МБ ДОУ №114 г. Липецка
+12. МБ ДОУ №64 г. Липецка
+13. МБ ДОУ №44 г. Липецка
+14. МБ ДОУ №136 г. Липецка
+15. МБ ДОУ №103 г. Липецка
+16. МБОУ СОШ №40 г. Липецка
+17. МБ ДОУ №124 г. Липецка
+18. МБ ДОУ №105 г. Липецка
+19. МБ ДОУ №76 г. Липецка
+20. МБ ДОУ №25 г. Липецка
+21. МБ ДОУ №77 г. Липецка
+22. МБ ДОУ №116 г. Липецка
+23. МБ ДОУ №101 г. Липецка
+24. МБ ДОУ №42 г. Липецка
+25. МБ ДОУ №10 г. Липецка
+26. МБ ДОУ №135 г. Липецка
+27. МБ ДОУ №23 г. Липецка
+28. МБ ДОУ №5 г. Липецка
+29. МБОУ СШ №70 г. Липецка
+30. МБ ДОУ №98 г. Липецка
+31. МБ ДОУ №12 г. Липецка
+32. МБ ДОУ №6 г. Липецка
+33. МБ ДОУ №1 г. Липецка
+34. МБ ДОУ №66 г. Липецка
+35. МБ ДОУ №85 г. Липецка
+36. МБ ДОУ №123 г. Липецка
+37. МБ ДОУ №119 г. Липецка
+38. МБ ДОУ №83 г. Липецка
+39. МБ ДОУ №8 г. Липецка
+40. МБ ДОУ №95 г. Липецка
+41. МБ ДОУ №21 г. Липецка
+42. МБ ДОУ №29 г. Липецка
+43. МБ ДОУ №139 г. Липецка
+44. МБ ДОУ №134 г. Липецка
+45. МБ ДОУ №91 г. Липецка
+46. МБ ДОУ №78 г. Липецка
+47. МБ ДОУ №3 г. Липецка
+48. МБ ДОУ №37 г. Липецка
+49. МБ ДОУ №138 г. Липецка
+50. МБ ДОУ №62 г. Липецка
+51. МБ ДОУ №110 г. Липецка
+52. МБОУ "Гимназия №64 им. В.А. Котельникова" г. Липецка
+53. МБ ДОУ №130 г. Липецка
+54. МБ ДОУ №127 г. Липецка
+55. МБ ДОУ №99 г. Липецка
+56. МБ ДОУ №79 г. Липецка
+57. МБ ДОУ №133 г. Липецка
+58. МБ ДОУ №112 г. Липецка
+59. МБ ДОУ №137 г. Липецка
+60. МБ ДОУ №35 г. Липецка
+61. МБ ДОУ №18 г. Липецка</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (крупа) на 2 полугодие 2026 года</t>
+  </si>
+  <si>
+    <t>01.11.75.110</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ №9 г. Липецка
+2. МБ ДОУ №68 г. Липецка
+3. МБ ДОУ №19 г. Липецка
+4. МБ ДОУ №22 г. Липецка
+5. МБ ДОУ №38 г. Липецка
+6. МБ ДОУ №113 г. Липецка
+7. МБ ДОУ №15 г. Липецка
+8. МБ ДОУ №96 г. Липецка
+9. МБ ДОУ №107 г. Липецка
+10. МБ ДОУ №128 г. Липецка
+11. МБОУ СОШ №40 г. Липецка
+12. МБ ДОУ №114 г. Липецка
+13. МБ ДОУ №64 г. Липецка
+14. МБ ДОУ №44 г. Липецка
+15. МБ ДОУ №136 г. Липецка
+16. МБ ДОУ №103 г. Липецка
+17. МБ ДОУ №42 г. Липецка
+18. МБ ДОУ №105 г. Липецка
+19. МБ ДОУ №76 г. Липецка
+20. МБ ДОУ №25 г. Липецка
+21. МБ ДОУ №77 г. Липецка
+22. МБ ДОУ № 116 г. Липецка
+23. МБ ДОУ №101 г. Липецка
+24. МБ ДОУ №124 г. Липецка
+25. МБ ДОУ №135 г. Липецка
+26. МБ ДОУ №23 г. Липецка
+27. МБ ДОУ №5 г. Липецка
+28. МБОУ СШ № 70 г. Липецка
+29. МБ ДОУ №98 г. Липецка
+30. МБ ДОУ №10 г. Липецка
+31. МБ ДОУ №6 г. Липецка
+32. МБ ДОУ №1 г. Липецка
+33. МБ ДОУ №66 г. Липецка
+34. МБ ДОУ №119 г. Липецка
+35. МБ ДОУ №12 г. Липецка
+36. МБ ДОУ №123 г. Липецка
+37. МБ ДОУ №83 г. Липецка
+38. МБ ДОУ №8 г. Липецка
+39. МБ ДОУ №95 г. Липецка
+40. МБ ДОУ №85 г. Липецка
+41. МБ ДОУ №29 г. Липецка
+42. МБ ДОУ №139 г. Липецка
+43. МБ ДОУ №134 г. Липецка
+44. МБ ДОУ №78 г. Липецка
+45. МБ ДОУ №3 г. Липецка
+46. МБ ДОУ №37 г. Липецка
+47. МБ ДОУ №21 г. Липецка
+48. МБ ДОУ №138 г. Липецка
+49. МБ ДОУ №62 г. Липецка
+50. МБ ДОУ №91 г. Липецка
+51. МБ ДОУ №110 г. Липецка
+52. МБ ДОУ №130 г. Липецка
+53. МБ ДОУ №127 г. Липецка
+54. МБ ДОУ №137 г. Липецка
+55. МБ ДОУ №79 г. Липецка
+56. МБОУ "Гимназия №64 им. В.А. Котельникова" г. Липецка
+57. МБ ДОУ №112 г. Липецка
+58. МБ ДОУ №133 г. Липецка
+59. МБ ДОУ №99 г. Липецка
+60. МБ ДОУ №35 г. Липецка
+61. МБ ДОУ №18 г. Липецка</t>
+  </si>
+  <si>
+    <t>10.61.32.113</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ №9 г. Липецка
+2. МБ ДОУ №38 г. Липецка
+3. МБ ДОУ №19 г. Липецка
+4. МБ ДОУ №22 г. Липецка
+5. МБ ДОУ №68 г. Липецка
+6. МБ ДОУ №113 г. Липецка
+7. МБ ДОУ №15 г. Липецка
+8. МБ ДОУ №96 г. Липецка
+9. МБ ДОУ №107 г. Липецка
+10. МБ ДОУ №128 г. Липецка
+11. МБОУ СОШ №40 г. Липецка
+12. МБ ДОУ №114 г. Липецка
+13. МБ ДОУ №64 г. Липецка
+14. МБ ДОУ №25 г. Липецка
+15. МБ ДОУ №44 г. Липецка
+16. МБ ДОУ №136 г. Липецка
+17. МБ ДОУ №103 г. Липецка
+18. МБ ДОУ №124 г. Липецка
+19. МБ ДОУ №105 г. Липецка
+20. МБ ДОУ №76 г. Липецка
+21. МБ ДОУ №5 г. Липецка
+22. МБ ДОУ №77 г. Липецка
+23. МБ ДОУ №116 г. Липецка
+24. МБ ДОУ №101 г. Липецка
+25. МБ ДОУ №123 г. Липецка
+26. МБ ДОУ №98 г. Липецка
+27. МБ ДОУ №10 г. Липецка
+28. МБ ДОУ №23 г. Липецка
+29. МБ ДОУ №135 г. Липецка
+30. МБ ДОУ №42 г. Липецка
+31. МБ ДОУ №12 г. Липецка
+32. МБ ДОУ №6 г. Липецка
+33. МБ ДОУ №1 г. Липецка
+34. МБ ДОУ №8 г. Липецка
+35. МБ ДОУ №85 г. Липецка
+36. МБ ДОУ №95 г. Липецка
+37. МБ ДОУ №66 г. Липецка
+38. МБ ДОУ №119 г. Липецка
+39. МБ ДОУ №83 г. Липецка
+40. МБОУ СШ №70 г. Липецка
+41. МБ ДОУ №134 г. Липецка
+42. МБ ДОУ №21 г. Липецка
+43. МБ ДОУ №29 г. Липецка
+44. МБ ДОУ №139 г. Липецка
+45. МБ ДОУ №91 г. Липецка
+46. МБ ДОУ №78 г. Липецка
+47. МБ ДОУ №3 г. Липецка
+48. МБ ДОУ №37 г. Липецка
+49. МБ ДОУ №138 г. Липецка
+50. МБ ДОУ №62 г. Липецка
+51. МБ ДОУ №133 г. Липецка
+52. МБ ДОУ №110 г. Липецка
+53. МБ ДОУ №130 г. Липецка
+54. МБ ДОУ №127 г. Липецка
+55. МБ ДОУ №99 г. Липецка
+56. МБ ДОУ №79 г. Липецка
+57. МБОУ "Гимназия №64 им. В.А. Котельникова" г. Липецка
+58. МБ ДОУ №112 г. Липецка
+59. МБ ДОУ №137 г. Липецка
+60. МБ ДОУ №35 г. Липецка
+61. МБ ДОУ №18 г. Липецка</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (кондитерские изделия) на 2 полугодие 2026 года</t>
+  </si>
+  <si>
+    <t>10.72.12.130</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ №15 г. Липецка
+2. МБ ДОУ №96 г. Липецка
+3. МБ ДОУ №107 г. Липецка
+4. МБ ДОУ №128 г. Липецка
+5. МБ ДОУ №68 г. Липецка
+6. МБ ДОУ №38 г. Липецка
+7. МБ ДОУ №19 г. Липецка
+8. МБ ДОУ №22 г. Липецка
+9. МБ ДОУ №9 г. Липецка
+10. МБ ДОУ №113 г. Липецка
+11. МБ ДОУ №42 г. Липецка
+12. МБ ДОУ №105 г. Липецка
+13. МБ ДОУ №76 г. Липецка
+14. МБОУ СОШ № 40 г. Липецка
+15. МБ ДОУ №114 г. Липецка
+16. МБ ДОУ №64 г. Липецка
+17. МБ ДОУ №25 г. Липецка
+18. МБ ДОУ №44 г. Липецка
+19. МБ ДОУ №103 г. Липецка
+20. МБ ДОУ №136 г. Липецка
+21. МБ ДОУ №124 г. Липецка
+22. МБ ДОУ №5 г. Липецка
+23. МБ ДОУ №77 г. Липецка
+24. МБ ДОУ №116 г. Липецка
+25. МБ ДОУ №101 г. Липецка
+26. МБ ДОУ №98 г. Липецка
+27. МБ ДОУ №85 г. Липецка
+28. МБ ДОУ №10 г. Липецка
+29. МБ ДОУ №23 г. Липецка
+30. МБ ДОУ №135 г. Липецка
+31. МБ ДОУ №66 г. Липецка
+32. МБ ДОУ №119 г. Липецка
+33. МБ ДОУ №83 г. Липецка
+34. МБОУ СШ №70 г. Липецка
+35. МБ ДОУ №12 г. Липецка
+36. МБ ДОУ №1 г. Липецка
+37. МБ ДОУ №6 г. Липецка
+38. МБ ДОУ №8 г. Липецка
+39. МБ ДОУ №95 г. Липецка
+40. МБ ДОУ №123 г. Липецка
+41. МБ ДОУ №138 г. Липецка
+42. МБ ДОУ №134 г. Липецка
+43. МБ ДОУ №37 г. Липецка
+44. МБ ДОУ №21 г. Липецка
+45. МБ ДОУ №29 г. Липецка
+46. МБ ДОУ №139 г. Липецка
+47. МБ ДОУ №91 г. Липецка
+48. МБ ДОУ №62 г. Липецка
+49. МБ ДОУ №78 г. Липецка
+50. МБ ДОУ №3 г. Липецка
+51. МБ ДОУ №127 г. Липецка
+52. МБ ДОУ №137 г. Липецка
+53. МБ ДОУ №35 г. Липецка
+54. МБ ДОУ №112 г. Липецка
+55. МБ ДОУ №133 г. Липецка
+56. МБ ДОУ №110 г. Липецка
+57. МБ ДОУ №130 г. Липецка
+58. МБ ДОУ №99 г. Липецка
+59. МБ ДОУ №79 г. Липецка
+60. МБОУ "Гимназия №64 им. В.А. Котельникова" г. Липецка
+61. МБ ДОУ №18 г. Липецка</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (фрукты) на 2 полугодие 2026 год</t>
+  </si>
+  <si>
+    <t>01.23.13.000</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ №19 г. Липецка
+2. МБ ДОУ №68 г. Липецка
+3. МБ ДОУ №38 г. Липецка
+4. МБ ДОУ №9 г. Липецка
+5. МБ ДОУ №107 г. Липецка
+6. МБ ДОУ №96 г. Липецка
+7. МБ ДОУ №15 г. Липецка
+8. МБ ДОУ №22 г. Липецка
+9. МБ ДОУ №113 г. Липецка
+10. МБ ДОУ №128 г. Липецка
+11. МБ ДОУ №105 г. Липецка
+12. МБ ДОУ №42 г. Липецка
+13. МБ ДОУ №136 г. Липецка
+14. МБ ДОУ №44 г. Липецка
+15. МБ ДОУ №25 г. Липецка
+16. МБ ДОУ №76 г. Липецка
+17. МБ ДОУ №64 г. Липецка
+18. МБ ДОУ №114 г. Липецка
+19. МБОУ СОШ №40 г. Липецка
+20. МБ ДОУ №103 г. Липецка
+21. МБ ДОУ №116 г. Липецка
+22. МБ ДОУ №77 г. Липецка
+23. МБ ДОУ №5 г. Липецка
+24. МБ ДОУ №124 г. Липецка
+25. МБ ДОУ №101 г. Липецка
+26. МБОУ СШ №70 г. Липецка
+27. МБ ДОУ №98 г. Липецка
+28. МБ ДОУ №23 г. Липецка
+29. МБ ДОУ №135 г. Липецка
+30. МБ ДОУ №10 г. Липецка
+31. МБ ДОУ №66 г. Липецка
+32. МБ ДОУ №6 г. Липецка
+33. МБ ДОУ №1 г. Липецка
+34. МБ ДОУ №12 г. Липецка
+35. МБ ДОУ №95 г. Липецка
+36. МБ ДОУ №8 г. Липецка
+37. МБ ДОУ №83 г. Липецка
+38. МБ ДОУ №119 г. Липецка
+39. МБ ДОУ №85 г. Липецка
+40. МБ ДОУ №123 г. Липецка
+41. МБ ДОУ №62 г. Липецка
+42. МБ ДОУ №138 г. Липецка
+43. МБ ДОУ №37 г. Липецка
+44. МБ ДОУ №3 г. Липецка
+45. МБ ДОУ №78 г. Липецка
+46. МБ ДОУ №91 г. Липецка
+47. МБ ДОУ №134 г. Липецка
+48. МБ ДОУ №139 г. Липецка
+49. МБ ДОУ №29 г. Липецка
+50. МБ ДОУ №21 г. Липецка
+51. МБ ДОУ №127 г. Липецка
+52. МБ ДОУ №130 г. Липецка
+53. МБ ДОУ №110 г. Липецка
+54. МБ ДОУ №133 г. Липецка
+55. МБ ДОУ №35 г. Липецка
+56. МБ ДОУ №137 г. Липецка
+57. МБ ДОУ №99 г. Липецка
+58. МБ ДОУ №112 г. Липецка
+59. МБОУ "Гимназия №64 им. В.А. Котельникова" г. Липецка
+60. МБ ДОУ №79 г. Липецка
+61. МБ ДОУ №18 г. Липецка</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (сахар, соль) на 2 полугодие 2026 года</t>
+  </si>
+  <si>
+    <t>10.81.12.110</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (рыба) на 2 полугодие 2026 года</t>
+  </si>
+  <si>
+    <t>10.20.25.113</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ №9 г. Липецка
+2. МБ ДОУ №68 г. Липецка
+3. МБ ДОУ №15 г. Липецка
+4. МБ ДОУ №22 г. Липецка
+5. МБ ДОУ №19 г. Липецка
+6. МБ ДОУ №38 г. Липецка
+7. МБ ДОУ №113 г. Липецка
+8. МБ ДОУ №128 г. Липецка
+9. МБ ДОУ №107 г. Липецка
+10. МБ ДОУ №96 г. Липецка
+11. МБОУ СОШ №40 г. Липецка
+12. МБ ДОУ №103 г. Липецка
+13. МБ ДОУ №136 г. Липецка
+14. МБ ДОУ №124 г. Липецка
+15. МБ ДОУ №64 г. Липецка
+16. МБ ДОУ №114 г. Липецка
+17. МБ ДОУ №44 г. Липецка
+18. МБ ДОУ №25 г. Липецка
+19. МБ ДОУ №76 г. Липецка
+20. МБ ДОУ №105 г. Липецка
+21. МБ ДОУ №123 г. Липецка
+22. МБ ДОУ №95 г. Липецка
+23. МБ ДОУ №5 г. Липецка
+24. МБ ДОУ №23 г. Липецка
+25. МБ ДОУ №98 г. Липецка
+26. МБ ДОУ №10 г. Липецка
+27. МБ ДОУ №42 г. Липецка
+28. МБ ДОУ №101 г. Липецка
+29. МБ ДОУ №116 г. Липецка
+30. МБ ДОУ №77 г. Липецка
+31. МБ ДОУ №135 г. Липецка
+32. МБ ДОУ №85 г. Липецка
+33. МБ ДОУ №119 г. Липецка
+34. МБ ДОУ №1 г. Липецка
+35. МБ ДОУ №6 г. Липецка
+36. МБ ДОУ №12 г. Липецка
+37. МБ ДОУ №8 г. Липецка
+38. МБОУ СШ №70 г. Липецка
+39. МБ ДОУ №83 г. Липецка
+40. МБ ДОУ №66 г. Липецка
+41. МБ ДОУ №21 г. Липецка
+42. МБ ДОУ №37 г. Липецка
+43. МБ ДОУ №3 г. Липецка
+44. МБ ДОУ №78 г. Липецка
+45. МБ ДОУ №134 г. Липецка
+46. МБ ДОУ №139 г. Липецка
+47. МБ ДОУ №127 г. Липецка
+48. МБ ДОУ №29 г. Липецка
+49. МБ ДОУ №91 г. Липецка
+50. МБ ДОУ №62 г. Липецка
+51. МБ ДОУ №133 г. Липецка
+52. МБ ДОУ №112 г. Липецка
+53. МБОУ "Гимназия №64 им. В.А. Котельникова" г. Липецка
+54. МБ ДОУ №79 г. Липецка
+55. МБ ДОУ №137 г. Липецка
+56. МБ ДОУ №130 г. Липецка
+57. МБ ДОУ №18 г. Липецка
+58. МБ ДОУ №110 г. Липецка
+59. МБ ДОУ №138 г. Липецка
+60. МБ ДОУ №35 г. Липецка
+61. МБ ДОУ №99 г. Липецка</t>
+  </si>
+  <si>
+    <t>10.84.23.120</t>
+  </si>
+  <si>
+    <t>Итого 27 закупок, в т.ч.</t>
+  </si>
+  <si>
+    <t>27 закупок, относящихся к категории "Прочие"</t>
+  </si>
+  <si>
+    <t>Поставка дизельного топлива и бензина на 2 полугодие 2026 года</t>
+  </si>
+  <si>
+    <t>Оказание услуги по организации питания учащихся на период 2026-2027 учебного года</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные образовательные учреждения города Липецка (10 заказчиков)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1. МБОУ СОШ № 47 г. Липецка;                                 2. МБОУ СОШ № 46 г. Липецка;                                3.МБОУ СОШ № 36 г. Липецка;                                    4. МБОУ СОШ № 24 им.М.Б. Раковского г. Липецка;                                                                                      5. МБОУ СОШ № 40 г. Липецка;                                           6. МБОУ СОШ №49 г. Липецка;                                  7. МБОУ СШ № 14   г. Липецка;                                   8. МБОУ СШ № 52 г. Липецка;                                   9. МБОУ ГИМНАЗИЯ №19 им. Н.З. Поповичевой  г. Липецка;                                                 10. МБОУ СОШ № 50  г. Липецка</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные образовательные учреждения города Липецка (9 заказчиков)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1. МБОУ "Гимназия №64" г.Липецка;                        2. МБОУ № 16 г.Липецка;                                             3. МБОУ СШ №45 г.Липецка;                                     4. МБОУ СШ № 2 г.Липецка;                                       5. МБОУ "Гимназия  №1"г. Липецка;                           6. МБОУ № 32 г. Липецка;                                            7. МБОУ СШ №72 г.Липецка;                                     8. МБОУ СШ №61;                                                             9. МБОУ СОШ №7 г.Липецка</t>
+  </si>
+  <si>
+    <t>1.  МБОУ Гимназия  № 12 г.Липецка;                       2. МБОУ СШ № 41г.Липецка;                                      3. МБОУ СШ № 37 г.Липецка;                                      4. МБОУ СШ № 11 г.Липецка;                                        5. МБОУ СШ №9 им. М.В. Водопьянова  г.Липецка;                                                                                6. МБОУ СШ № 8 г.Липецка;                                       7. МБОУ СШ №35 г.Липецка;                                         8. МБОУ "Лицей  №3" г.Липецка;                               9. МБОУ СШ № 28 г.Липецка</t>
+  </si>
+  <si>
+    <t>56.29.20.121</t>
+  </si>
+  <si>
+    <t>56.29.20.122</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные образовательные учреждения города Липецка (7 заказчиков)</t>
+  </si>
+  <si>
+    <t>1. МБОУ СШ №38 г.Липецка;                                     2. МБОУ СШООЗЗ №2 г.Липецка;                               3. МБОУ СШ № 54 г.Липецка;                                    4. МБОУ СШ №31г.Липецка  5. МБОУ СШ № 10 Г. ЛИПЕЦКА  6.МБОУ СШ № 62 Г. ЛИПЕЦКА  7.МБОУ ОШ № 25 Г.ЛИПЕЦКА</t>
+  </si>
+  <si>
+    <t>56.29.20.123</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1. МБОУ СОШ №77 г.Липецка;                                    2. МБОУ Лицей  №66 г.Липецка;                               3.  МБОУ СШ № 21г.Липецка;                                      4. МБОУ "СМШ № 65 "СПЕКТР"" г.Липецка;       5. МБОУ СШ № 33 г.Липецка;                                    6. МБОУ СШ № 63г.Липецка;                                     7. МБОУ СШ №68 г.Липецка;                                       8. МБОУ СШ №42 г.Липецка;                                     9. МБОУ СШ № 70 г.Липецка</t>
+  </si>
+  <si>
+    <t>56.29.20.124</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Муниципальные бюджетные  учреждения
+(17 заказчиков) </t>
+  </si>
+  <si>
+    <t>19.20.21.100</t>
+  </si>
+  <si>
+    <t>Оказание транспортных услуг по пассажирским перевозкам учащихся во 2 полугодии 2026 года</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Муниципальные бюджетные  учреждения
+(36 заказчиков) </t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (крупа) на 1 полугодие 2027 года</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (мясо охлажденное, субпродукты) на 1 полугодие 2027 года</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (молоко питьевое, кисломолочная продукция) на 1 полугодие 2027 года</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные дошкольные образовательные учреждения города Липецка (19 заказчик)</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (творог, масло сливочное) на 1 полугодие 2027 года</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные дошкольные образовательные учреждения города Липецка (21 заказчиков)</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные дошкольные образовательные учреждения города Липецка (61 заказчиков)</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (мясо птицы охлажденное) на 1 полугодие 2027 года</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (яйцо куриное) на 1 полугодие 2027 года</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (сыры полутвердые) на 1 полугодие 2027 года</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (хлебобулочные изделия) на 1 полугодие 2027 года</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (бакалея) на 1 полугодие 2027 года</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные дошкольные образовательные учреждения города Липецка (52 заказчик)</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (огурцы, томаты(помидоры)) на 1 полугодие 2027 года</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные дошкольные образовательные учреждения города Липецка (29 заказчик)</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (овощи) на 1 полугодие 2027 года</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (кондитерские изделия) на 1 полугодие 2027 года</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (фрукты) на 1 полугодие 2027 год</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (сахар, соль) на 1 полугодие 2027 года</t>
+  </si>
+  <si>
+    <t>Поставка продуктов питания (рыба) на 1 полугодие 2027 года</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ №68 г. Липецка
+2.  МБ ДОУ №113 г. Липецка
+3. МБОУ СШ №72 им. Г.Ф. Григорьевича г. Липецка
+4. МБОУ "Гимназия №64 им. В.А. Котельникова" г. Липецка    
+5.  МБ ДОУ №130 г. Липецка
+6.  МБ ДОУ №128 г. Липецка
+7.  МБ ДОУ №103 г. Липецка
+8.  МБ ДОУ №78 г. Липецка
+9.  МБ ДОУ №119 г. Липецка
+10.  МБ ДОУ №8 г. Липецка
+11. МБОУ СШ №63 г. Липецка
+12.  МБОУ СШ №21  г. Липецка
+13. МБОУ " №65 Спектр" г. Липецка
+14. МБОУ СШ №45 г. Липецка им. П.А. Папина
+15. МБОУ "Лицей №66 им. С.П. Меркулова" г. Липецка
+16.  МБ ДОУ №101 г. Липецка</t>
+  </si>
+  <si>
+    <t>Оказание охранных услуг в 2027 году</t>
+  </si>
+  <si>
+    <t>80.10.12.200</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные образовательные учреждения города Липецка (19 заказчиков)</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ № 3 г. Липецка
+2. МБ ДОУ № 83 г. Липецка
+3. МБ ДОУ № 66 г. Липецка
+4. МБ ДОУ № 124 г. Липецка
+5. МБ ДОУ №139 г. Липецка
+6. МБ ДОУ № 91 г. Липецка
+7. МБОУ "Гимназия № 19 им. Н.З. Поповичевой" г. Липецка
+8. МБОУ № 16 г. Липецка
+9. МБОУ СШ №2 г. Липецка
+10. МБ ДОУ № 107 г. Липецка
+11. МБ ДОУ № 18 г. Липецка
+12. МБОУ СОШ №36 г. Липецка
+13. МБОУ "Гимназия №1" г. Липецка
+14. МБ ДОУ № 29 г. Липецка
+15. МБОУ СШ № 52 г. Липецка
+16. МБОУ СОШ №24 им. М.Б. Раковского" г. Липецка
+17. МБОУ № 32 г. Липецка
+18. МБ ДОУ № 114 г. Липецка
+19. МБОУ СШ № 5  им. С. Г. Литаврина" г. Липецка</t>
+  </si>
+  <si>
+    <t>Оказание транспортных услуг по пассажирским перевозкам учащихся в 1 полугодии 2027 года</t>
+  </si>
+  <si>
+    <t>Поставка дизельного топлива и бензина на 1 полугодие 2027 года</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ № 98 г. Липецка
+2. МБ ДОУ № 99 г. Липецка
+3. МБ ДОУ № 9 г. Липецка
+4. МБ ДОУ № 123 г. Липецка
+5. МБОУ СОШ № 46 г. Липецка
+6. МБ ДОУ №105 г. Липецка
+7. МБ ДОУ №25 г. Липецка
+8. МБОУ СОШ №50 г. Липецка
+9. МБОУ СОШ №40 г. Липецка
+10. МБ ДОУ №96 г. Липецка
+11. МБОУ СОШ № 49 г. Липецка
+12. МБОУ СШ №14 г. Липецка
+13. МБ ДОУ №79 г. Липецка
+14. МБ ДОУ №95 г. Липецка
+15. МБОУ СОШ №47 г. Липецка
+16. МБ ДОУ №76 г. Липецка</t>
+  </si>
+  <si>
+    <t>1. МБОУ СШ № 41 им. М.Ю. Лермонтова г. Липецка
+2. МБОУ СШ №9 им. М. В. Водопьянова г. Липецка
+3. МБ ДОУ №37 г. Липецка
+4. МБОУ гимназия № 12 г. Липецка "Гармония"
+5. МБ ДОУ №1 г. Липецка
+6. МБОУ СШ № 35 г. Липецка
+7. МБОУ ДО центр развития творчества "Сокол" г. Липецка
+8. МБ ДОУ №62 г. Липецка
+9. МБ ДОУ №38 г. Липецка
+10. МБ ДОУ №64 г. Липецка
+11. МБОУ СШ № 8 г. Липецка
+12. МБОУ "Лицей №3 им. К.А. Москаленко" г. Липецка
+13. МБОУ СШ №28 им. А. Смыслова г. Липецка</t>
+  </si>
+  <si>
+    <t>1. МБОУ СШ № 37 им. Владимира Козадерова г. Липецка
+2. МБ ДОУ №12 г. Липецка
+3. МБОУ СШ №11 г. Липецка
+4.  МБ ДОУ №19 г. Липецка
+5. МБОУ СОШ №4 г. Липецка им. Л.А. Смык
+6.  МБ ДОУ №42 г. Липецка
+7.  МБ ДОУ №22 г. Липецка
+8. МБОУ СШ №38 г. Липецка
+9. МБОУ СОШ №7 г. Липецка
+10. МБОУ СШ №54 г. Липецка
+11.  МБ ДОУ №5 г. Липецка
+12.  МБ ДОУ №134 г. Липецка
+13.  МБ ДОУ №112 г. Липецка</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ №137 г. Липецка
+2. МБ ДОУ №127 г. Липецка
+3. МБ ДОУ №23 г. Липецка
+4. МБ ДОУ №110 г. Липецка
+5. МБ ДОУ №138 г. Липецка
+6. МБ ДОУ №15 г. Липецка
+7. МБ ДОУ №6 г. Липецка
+8. МБ ДОУ №21 г. Липецка
+9. МБ ДОУ №136 г. Липецка
+10. МБОУ "Школа №6 " г. Липецка им. В. Шавкова
+11. МБОУ СШ №68 г. Липецка
+12. МБОУ СШ №42 г. Липецка
+13. МБОУ СШ №70 г. Липецка
+14. МБОУ СОШ №77 г. Липецка
+15. МБОУ СШ №33 г. Липецка им. П.Н. Шубина
+16. МБ ДОУ №135 г. Липецка
+17. МБ ДОУ №133 г. Липецка</t>
+  </si>
+  <si>
+    <t>1. МБОУ СШ №10 им. И. Свиридова г. Липецка
+2. МБОУ "Основная школа №25 им. А.В. Теперика" г. Липецка
+3. МБОУ СШ №31 им. В.Я. Клименкова г. Липецка
+4. МБ ДОУ №77 г. Липецка
+5.  МБ ДОУ №85 г. Липецка
+6.  МБ ДОУ №10 г. Липецка
+7.  МБ ДОУ №35 г. Липецка
+8.  МБ ДОУ №116 г. Липецка
+9.  МБ ДОУ №44 г. Липецка
+10. МБОУ СШ №62 г. Липецка
+11. МБОУ СШ № 2 г. Липецка</t>
+  </si>
+  <si>
+    <t>1. МБОУ "Основная школа №25 им. Героя России А.В. Теперика" г. Липецка
+2. МБОУ №32 г. Липецка
+3. МБОУ №16 г. Липецка
+4. МБОУ СШ №63 г. Липецка
+5. МБОУ СШ №28 им. А. Смыслова г. Липецка
+6. МБОУ СШ очной, очно-заочной, заочной форм обучения №2 г. Липецка</t>
+  </si>
+  <si>
+    <t>49.39.13.000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Муниципальные бюджетные  учреждения
+(29 заказчиков) </t>
+  </si>
+  <si>
+    <t>11.07.11.121</t>
+  </si>
+  <si>
+    <t>Оказание услуг по проведению периодического медицинского осмотра работников на 2027 год</t>
+  </si>
+  <si>
+    <t>Муниципальные дошкольные образовательные учреждения и Муниципальные бюджетные общеобразовательные учреждения (43 заказчиков)</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ № 42 г. Липецка
+2. МБ ДОУ № 8 г. Липецка
+3. МБОУ "Гимназия №19 им. Н.З. Поповичевой" г. Липецка
+4. МБ ДОУ № 29 г. Липецка
+5. МБ ДОУ № 78 г. Липецка
+6. МБОУ № 16 г. Липецка
+7. МБОУ СОШ №50 г. Липецка
+8. МБОУ СОШ №7 г. Липецка
+9. МБОУ СШ № 2 г. Липецка
+10. МБОУ СШ № 72 им. Г.Ф. Григорьевича г. Липецка
+11. МБ ДОУ № 76 г. Липецка
+12. МБОУ СШ №33 г. Липецка П.Н.Шубина
+13. МБ ДОУ № 135 г. Липецка
+14. МБ ДОУ № 101 г. Липецка
+15. МБОУ "Гимназия №64 им. В.А.Котельникова" г. Липецка
+16. МБ ДОУ № 23 г. Липецка
+17. МБ ДОУ № 110 г. Липецка
+18. МБ ДОУ № 138 г. Липецка
+19. МБ ДОУ № 128 г. Липецка
+20. МБ ДОУ № 15 г. Липецка
+21. МБОУ СШ №1 г. Липецка
+22. МБ ДОУ № 95 г. Липецка
+23. МБ ОУ экологический лицей №66 им. С.П. Меркулова г. Липецка
+24. МБ ДОУ № 77 г. Липецка
+25. МБОУ СШ № 35 г. Липецка
+26. МБОУ СШ №2 г. Липецка
+27. МБОУ СШ №37 им. В. Козадерова г. Липецка
+28. МБУДО экологический центр "Экосфера"г. Липецка
+29. МБОУ вечерняя (сменная) школа №11 г. Липецка
+30. МБУДО дом тетского творчества "Лира" г. Липецка
+31. МБ ДОУ №37 г. Липецка
+32. МБОУ СШ № 68 г. Липецка
+33. МБОУ СШ № 21 г. Липецка
+34. МБОУ СШ №9 им. М.В. Водопьянова г. Липецка
+35. МБОУ СМШ №65 "Спектр" г. Липецка
+36. МБОУ СШ № 45 г. Липецка им. П.А.Папина
+37. МБОУ СШ №62 г. Липецка
+38. МБОУ "Лицей №3 им. К.А. Москаленко"г. Липецка
+39. МБОУДО центр развития творчества "Сокол" г. Липецка
+40. МБОУ СШ №5 г. Липецка им. С.Г. Литаврина
+41. МБОУ СОШ № 24 им. М.Б. Раковского г. Липецка
+42. МБОУ СШ № 28 им. А. Смыслова г. Липецка
+43. МБОУ №32 г. Липецка</t>
+  </si>
+  <si>
+    <t>86.21.10.190</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные учреждения города Липецка (12 заказчиков)</t>
+  </si>
+  <si>
+    <t>Оказание услуг по проведению периодического медицинского осмотра работников в 2026 году</t>
+  </si>
+  <si>
+    <t>Итого 28 закупок, в т.ч.</t>
+  </si>
+  <si>
+    <t>28 закупок, относящихся к категории "Прочие"</t>
+  </si>
+  <si>
+    <t>ЯНВАРЬ</t>
+  </si>
+  <si>
+    <t>ФЕВРАЛЬ</t>
+  </si>
+  <si>
+    <t>МАРТ</t>
+  </si>
+  <si>
+    <t>АПРЕЛЬ</t>
+  </si>
+  <si>
+    <t>МАЙ</t>
+  </si>
+  <si>
+    <t>ИЮНЬ</t>
+  </si>
+  <si>
+    <t>ИЮЛЬ</t>
+  </si>
+  <si>
+    <t>АВГУСТ</t>
+  </si>
+  <si>
+    <t>СЕНТЯБРЬ</t>
+  </si>
+  <si>
+    <t>ОКТЯБРЬ</t>
+  </si>
+  <si>
+    <t>НОЯБРЬ</t>
+  </si>
+  <si>
+    <t>ДЕКАБРЬ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Поставка бумаги для офисной техники                  </t>
+  </si>
+  <si>
+    <t>ВСЕГО 2026 год</t>
+  </si>
+  <si>
+    <t>0 закупок в рамках гос.программ</t>
+  </si>
+  <si>
+    <t>Итого 78 закупок,  в т.ч.</t>
+  </si>
+  <si>
+    <t>78 закупок, относящихся к категории "Прочие"</t>
+  </si>
+  <si>
+    <t>Департамент экономического развития администрации города Липецка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 МБДОУ "детская школа искусств № 4 им М.А. Балакирева г. Липецка
+2 МБОУ экологический лицей № 66 им. С.П. Меркулова г. Липецка
+3 МБОУ СШ № 77 г. Липецка
+4 Управление опеки (попечительства) и охраны прав детства администрации г. Липецка
+5 МБОУ СШ № 24 им. М.Б. Раковского г. Липецка
+6 Архивное управление администрации г. Липецка
+7 МБОУ СШ № 68 г. Липецка
+8 МБОУ СШ № 42 г. Липецка
+9 Департамент жилищно-коммунального хозяйства г. Липецка
+10 МКУ "Централизованная бухгалтерия по обслуживанию учреждений департамента образования администрации г. Липецка"
+11 МБДОУ № 18 г. Липецка
+12 Департамент финансов администрации г. Липецка
+13 МБ УДО "детская школа искусств № 12 "
+14 МБОУ СШ № 21 г. Липецка
+15 МБОУ СШ №31им. В.Я Клименкова г. Липецка
+16 МБОУ "Основная школа № 25 им. В.А. Теперика" г. Липецка
+17 МБОУ СШ № 9 им. М.В. Водопьянова г. Липецка"
+18 МБОУ ДО "Спортивная школа № 4 "
+19 МБОУ СШ №45 г. Липецка им. П.А. Папина
+20 МБ ОУ ДО "Спортивная школа № 12 г. Липецка"
+21 МБ ОУ "Гимназия № 19 им. Н.З. Поповичевой г. Липецка"
+22 МБ ОУ  "Лицей № 3 им. К.А. Москаленко" г. Липецка
+23 МУ "Управление капитального ремонта г. Липецка"
+24 МБ ДОУ № 79 г. Липецка
+25 МБОУ многопрофильный лицей г. Липецка
+26 МБОУ СШ  № 14 г. Липецка
+27 МБОУ СОШ № 46 г. Липецка
+28 МБОУ СШ очной, очно-заочной, заочной форм обучения №1 г. Липецка 
+29. МБОУ ДО "спортивная школа №1"
+30. МБОУ "Средняя многопрофильная школа естественно-математических дисциплин №65 "Спектр"г. Липецка
+31. МБ ДОУ №12 г. Липецка
+32. МБ ДОУ № 21 г. Липецка
+33. МБОУ СШ № 72 им. Г.Ф. Григорьевича г. Липецка
+34. МБДОУ№ 66 г. Липецка
+35. МБДОУ№ 10 г. Липецка
+36. МБОУ СШ очной, очно-заочной, заочной форм обучения №2 г. Липецка
+37. МКУ "Межведомственный центр учета г. Липецка
+38. МБОУ СШ № 52 г. Липецка
+39. МБОУ СОШ № 47 г. Липецка
+40. МБОУ ДО "центр развития творчества "Сокол" г. Липецка
+41. МБДОУ№ 134 г. Липецка
+42. МБДОУ№ 136 г. Липецка
+43. МБОУ вечерняя(сменная) школа №11 г. Липецка
+44. МБОУ № 32 г. Липецка
+45. МБДОУ № 130 г. Липецка
+46. МБДОУ № 5 г. Липецка
+47. МБУ "Технопарк-Липецк"
+48. Управление имущественных и земельных отношений администрации г. Липецка
+49. МБОУ СШ № 37 им. В.Козадерова г. Липецка
+50. МБДОУ№ 123 г. Липецка
+51. МБДОУ № 114 г. Липецка
+52. МБОУ СШ № 10 им. И. Свиридова г. Липецка
+53. МБДОУ № 42 г. Липецка
+54. МБДОУ № 119 г. Липецка
+55. МБОУ СОШ № 36 г. Липецка
+56. МБДОУ № 76г. Липецка
+57. Администрация г. Липецка
+58. МБОУ Гимназия № 1 г. Липецка
+59. МБ ДОУ № 83 г. Липецка 
+60. МБОУ СШ №70 г. Липецка 
+61. МБОУ СШ №28 им. А. Смыслова г. Липецк
+62. МБ ДОУ №135 г. Липецка
+63.МБ ДОУ №101 г. Липецка
+64.МБ УДО дом детского творчества "Лира" г. Липецка
+65.МБ УДО экологический центр "Экосфера" г. Липецка
+66.МБ ДОУ №95 г. Липецка
+67.МБ ДОУ №15 г. Липецка
+68.МБ ДОУ №23 г. Липецка
+69.МБ ДОУ №77 г. Липецка
+70.МБ ОУ СШ №11 г. Липецка
+71.МБ ОУ СШ №5 г. Липецка им. героя Советского Союза С.Г. Литаврина
+72.МУ "Липецкий историко-культурный музей"
+73.МБУ ДО "Детская школа искусств №3"
+74.Департамент образования администрации г. Липецка
+75.МУ "Дворец культуры "Сокол"
+76.МБ УДО "Детская музыкальная школа №8"
+77.МБУ "Липецкая городская транспортная компания"
+78.МБОУ СШ №63 г. Липецка
+79.МБОУ СШ №8 г. Липецка
+80.МБ ДОУ №105 г. Липецка
+81.МБОУ СШ №41 им. М.Ю. Лермонтова г. Липецка
+82.МКУ "Межведомственная централизованная бухгалтерия"
+83.МБ ДОУ №37 г. Липецка
+84.МБ ОУ №16 г. Липецка
+85.МУ "Липецкий дом музыки"
+86.МБО УДО "Спортивная школа №8 "Юность"
+87.МБОУ СОШ №49 г. Липецка
+88.МБОУ гимназия №12 г. Липецка "Гармония"
+89.МБОУ СШ №38 . Липецка
+90.МБОУ СОШ №50 г. Липецка
+91.МБ ДОУ №6 г. Липецка
+92.МБУ ДО "Детская музыкальная школа №9"
+93.Департамент культуры и туризма администрации г. Липецка
+94.МБ ДОУ №127 г. Липецка
+95.МБ ДОУ №62 г. Липецка
+96.МБОУ СШ №2 г. Липецка
+97.МБОУ СОШ №7 г. Липецка
+98.МБОУ СШ №35 г. Липецка
+99.МБОУ СШ №62 г. Липецка
+100.Департамент по физической культуре и спорту администрации г. Липецка
+101.МКУ "Управление по делам ГО И ЧС г. Липецка
+102.МБОУ ДО "Спортивная школа №6"
+103.МБОУ СШ №33 г. Липецка им. П.Н. Шубина
+104.МКУ "Центр развития территории"
+105.Департамент дорожного хозяйства и благоустройства администрации г. Липецка
+106.МКУ "Управление ресурсного обеспечения администрации г. Липецка
+</t>
+  </si>
+  <si>
+    <t>Поставка канцелярских товаров</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ №113 г. Липецка
+2.  МБ ДОУ №128 г. Липецка
+3.  МБ ДОУ №15 г. Липецка
+4.  МБ ДОУ №22 г. Липецка
+5.  МБ ДОУ №107 г. Липецка
+6.  МБ ДОУ №96 г. Липецка
+7.  МБ ДОУ №64 г. Липецка
+8.  МБ ДОУ №114 г. Липецка
+9.  МБ ДОУ №19 г. Липецка
+10.  МБ ДОУ №9 г. Липецка
+11.  МБ ДОУ №103 г. Липецка
+12.  МБ ДОУ №25 г. Липецка
+13. МБОУ СОШ №40 г. Липецка
+14.  МБ ДОУ №136 г. Липецка
+15.  МБ ДОУ №101 г. Липецка
+16.  МБ ДОУ №77 г. Липецка
+17.  МБ ДОУ №76 г. Липецка
+18.  МБ ДОУ №105 г. Липецка
+19.  МБ ДОУ №5 г. Липецка
+20.  МБ ДОУ №23 г. Липецка
+21.  МБ ДОУ №83 г. Липецка
+22.  МБ ДОУ №119 г. Липецка
+23.  МБ ДОУ №8 г. Липецка
+24. МБОУ СШ №70 г. Липецка
+25.  МБ ДОУ №10 г. Липецка
+26.  МБ ДОУ №85 г. Липецка
+27.  МБ ДОУ №123 г. Липецка
+28.  МБ ДОУ №95 г. Липецка
+29.  МБ ДОУ №98 г. Липецка
+30.  МБ ДОУ №135 г. Липецка
+31.  МБ ДОУ №1 г. Липецка
+32.  МБ ДОУ №12 г. Липецка
+33.  МБ ДОУ №66 г. Липецка
+34.  МБ ДОУ №6 г. Липецка
+35.  МБ ДОУ №29 г. Липецка
+36.  МБ ДОУ №21 г. Липецка
+37.  МБ ДОУ №134 г. Липецка
+38.  МБ ДОУ №139 г. Липецка
+39.  МБ ДОУ №37 г. Липецка
+40.  МБ ДОУ №3 г. Липецка
+41.  МБ ДОУ №130 г. Липецка
+42.  МБ ДОУ №110 г. Липецка
+43.  МБ ДОУ №138 г. Липецка
+44.  МБ ДОУ №137 г. Липецка
+45. МБОУ "Гимназия №64 им. В.А. Котельникова" г. Липецка
+46.  МБ ДОУ №79 г. Липецка
+47.  МБ ДОУ №133 г. Липецка
+48.  МБ ДОУ №112 г. Липецка
+49.  МБ ДОУ №78 г. Липецка
+50.  МБ ДОУ №62 г. Липецка
+51.  МБ ДОУ №99 г. Липецка
+52.  МБ ДОУ №18 г. Липецка</t>
+  </si>
+  <si>
+    <t>1. МБ ДОУ №19 г. Липецка
+2. МБ ДОУ №22 г. Липецка
+3. МБ ДОУ №68 г. Липецка
+4. МБ ДОУ №9 г. Липецка
+5. МБ ДОУ №128 г. Липецка
+6. МБ ДОУ №107 г. Липецка
+7. МБ ДОУ №96 г. Липецка
+8. МБ ДОУ №15 г. Липецка
+9. МБ ДОУ №113 г. Липецка
+10. МБ ДОУ №38 г. Липецка
+11. МБ ДОУ №25 г. Липецка
+12. МБ ДОУ №76 г. Липецка
+13. МБ ДОУ №105 г. Липецка
+14. МБ ДОУ №103 г. Липецка
+15. МБ ДОУ №136 г. Липецка
+16. МБ ДОУ №124 г. Липецка
+17. МБ ДОУ №44 г. Липецка
+18. МБ ДОУ №64 г. Липецка
+19. МБ ДОУ №114 г. Липецка
+20. МБОУ СОШ №40 г. Липецка
+21. МБ ДОУ №116 г. Липецка
+22. МБ ДОУ №101 г. Липецка
+23. МБ ДОУ №77 г. Липецка
+24. МБ ДОУ №5 г. Липецка
+25. МБ ДОУ №42 г. Липецка
+26. МБ ДОУ №95 г. Липецка
+27. МБ ДОУ №23 г. Липецка
+28. МБ ДОУ №98 г. Липецка
+29. МБ ДОУ №10 г. Липецка
+30. МБ ДОУ №123 г. Липецка
+31. МБ ДОУ №1 г. Липецка
+32. МБ ДОУ №12 г. Липецка
+33. МБ ДОУ №134 г. Липецка
+34. МБ ДОУ №83 г. Липецка
+35. МБ ДОУ №66 г. Липецка
+36. МБ ДОУ №119 г. Липецка
+37. МБ ДОУ №6 г. Липецка
+38. МБ ДОУ №85 г. Липецка
+39. МБ ДОУ №135 г. Липецка
+40. МБ ДОУ №8 г. Липецка
+41. МБ ДОУ №139 г. Липецка
+42. МБ ДОУ №138 г. Липецка
+43. МБОУ СШ №70 г. Липецка
+44. МБ ДОУ №78 г. Липецка
+45. МБ ДОУ №62 г. Липецка
+46. МБ ДОУ №91 г. Липецка
+47. МБ ДОУ №29 г. Липецка
+48. МБ ДОУ №21 г. Липецка
+49. МБ ДОУ №37 г. Липецка
+50. МБ ДОУ №3 г. Липецка
+51. МБ ДОУ №130 г. Липецка
+52. МБ ДОУ №110 г. Липецка
+53. МБ ДОУ №133 г. Липецка
+54. МБОУ "Гимназия №64 им. В.А. Котельникова. Липецка
+55. МБ ДОУ №35 г. Липецка
+56. МБ ДОУ №137 г. Липецка
+57. МБ ДОУ №127 г. Липецка
+58. МБ ДОУ №112 г. Липецка
+59. МБ ДОУ №79 г. Липецка
+60. МБ ДОУ №99 г. Липецка
+61. МБ ДОУ №18 г. Липецка</t>
+  </si>
+  <si>
+    <t>1 МБУ ДО "ДШИ №12"
+2 МБУ ДО "ДШИ №7"
+3 МБУ ДО "Детская музыкальная школа №5"
+4 МБУ ДО "Детская музыкальная школа №11"
+5 МБУ ДО "Детская музыкальная школа №8"
+6 МБУ ДО "ДШИ №3"
+7 МБУ ДО "Детская музыкальная школа №9"
+8 МБУ ДО "Детская  школа искусств №4 им. М.А. Балакирева"
+9 МБУ ДО "Детская музыкальная школа №10"
+10 МБУ "Липецкий дом музыки"
+11МБУ ДО "ДШИ №6"
+12 МКУ "ЦБОиРОУК"</t>
+  </si>
+  <si>
+    <t>1. МБУ спортивный комплекс "Сокол"
+2. МКУ "Центр развития территории"
+3. МБОУ СОШ №36 г. Липецка
+4. МБОУ ДО городской детско-юношеский центр "Спортивный"
+5. МБУ "Ритуальные услуги г. Липецка"
+6. МБОУ СШ №11 г. Липецка
+7. МКУ "Управление ресурсного обеспечения администрации г. Липецка"
+8. МБОУ ДО " Спортивная школа №7"
+9. МУ "Централизованная библиотечная система "г. Липецка
+10. МБ ДОУ №66 г. Липецка
+11. МУ "Липецкий дом музыки"
+12. МУ "Управление капитального ремонта" г. Липецка
+13. МБ ДОУ №25 г. Липецка
+14. МБОУ многопрофильный лицей г. Липецка
+15. МБУ "Технопарк- Липецк"
+16. МКУ "Централизованная бухгалтерия по обслуживанию учреждений департамента образования администрации г. Липецка"
+17. МКУ "Управление по делам ГО и ЧС г. Липецка"</t>
+  </si>
+  <si>
+    <t>1. МБОУ "Основная школа №25 им. Героя России А.В. Топорика" г. Липецка
+2. МБОУ №32 г. Липецка
+3. МБОУ №16 г. Липецка
+4. МБОУ СШ №63 г. Липецка
+5. МБОУ СШ №28 им. А. Смыслова г. Липецка
+6. МБОУ СШ очной, очно-заочной, заочной форм обучения №2 г. Липецка</t>
+  </si>
+  <si>
+    <t>1. МБОУ ДО "Городской детско-юношеский центр "Спортивный""
+2. МБОУ СОШ №7 г. Липецка
+3. МБУ "Управление благоустройства г. Липецка"
+4. МБУ ДО "Детская музыкальная школа №9"
+5. Управление опеки (попечительства) и охраны прав детства администрации г. Липецка"
+6. МУ "Дворец культуры "Сокол"
+7. МБОУ СШ №54 г. Липецка
+8. Счетная палата города Липецка
+9. Управление потребительского рынка администрации г. Липецка
+10. МКУ "Управление ресурсного обеспечения администрации г. Липецка"
+11. МКУ "Межведомственная централизованная бухгалтерия"
+12. МУ "Липецкий дом музыки"
+13. МБОУ СШ очной, очно-заочной, заочной форм обучения №2 г. Липецка
+14. Департамент экономического развития администрации г. Липецка
+15. Департамент образования администрации г. Липецка
+16. МУ "Липецкий историко-культурный музей"
+17. МКУ "Центр развития территории"
+18. МБОУ СШ №5 города Липецка им. героя Советского Союза С.Г. Литаврина
+19. МБОУ СШ №28 им. А. Смыслова г. Липецка
+20. МБОУ №32 г. Липецка
+21. МБ ДОУ №101 г. Липецка
+22. МБОУ СШ очной, очно-заочной, заочной форм обучения №1 г. Липецка
+23. МБ ДОУ №79 г. Липецка
+24. МБОУ "Гимназия №64 им. В.А. Котельникова " города Липецка
+25. МБУ ДО Дом детского творчества "Лира" г. Липецка
+26. МБОУ СШ №70 г. Липецка
+27. МБОУ "Лицей №3 им. К.А. Москаленко" г. Липецка
+28. МБОУ СШ №10 им. героя России И. Свиридова г. Липецка
+29. МБ ДОУ № 76 г. Липецка
+30. МБОУ вечерняя (сменная ) школа №11 г. Липецка
+31. МБУ ДО экологический центр "Экосфера" г. Липецка
+32. МБОУ СШ № 62 г. Липецка
+33. Департамент культуры и туризма администрации г. Липецка
+34. МБОУ СОШ №24 им. заслуженного учителя школы РСФСР М.Б. Раковского г. Липецка
+35. МБОУ СШ №72 им. героя Российской Федерации Г.Ф. Григорьевича г. Липецка
+36. МУ "Дом культуры "Матыра"</t>
+  </si>
+  <si>
+    <t>1. Департамент дорожного хозяйства и благоустройства администрации г. Липецка
+2. МБОУ ДО "Спортивная школа №8 "Юность"
+3. МКУ "Управление ресурсного обеспечения администрации г. Липецка"
+4. МКУ "Межведомственный центр учета г. Липецка"
+5. МУ "Централизованная библиотечная система" г. Липецка
+6. МБОУ СШ №9 им. М.В. Водопьянова г. Липецка
+7. МБУ СК "Сокол"
+8. МКУ "Центр развития территории"
+9. Департамент культуры и туризма администрации г. Липецка
+10. МБОУ СОШ №7 г. Липецка
+11. МБОУ СШ №2 г. Липецка
+12. МБОУ СШ очной, очно-заочной, заочной форм обучения №1 г. Липецка
+13. МБОУ СШ №37 им. В. Козадерова г. Липецка
+14. МБОУ СШ №21 г. Липецка
+15. Департамент экономического развития администрации г. Липецка
+16. МБОУ "Лицей №3 им. К.А. Москаленко г. Липецка
+17. МУ "Липецкий дом музыки"
+18. МБОУ №16 г. Липецка
+19. МКУ "ЦБОиРОУК" г. Липецка
+20. Администрация г. Липецка
+21. МКУ "Централизованная бухгалтерия по обслуживанию учреждений департамента образования администрации г. Липецка"
+22. МКУ "Управление по делам ГО и ЧС г. Липецка"
+23. МБУ "Управление благоустройства г. Липецка"
+24. Департамент финансов администрации г. Липецка
+25. МБОУ СШ №8 г. Липецка
+26. МБУ ДО "Детская музыкальная школа №9"
+27. МБОУ многопрофильный лицей г. Липецка
+28. Департамент образования администрации г. Липецка
+29. МБУ "Технопарк-Липецк"</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель: Маркина Ольга Анатольевна
+Телефон:8 47478 21582; 89092244570</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -1870,96 +2844,111 @@
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color theme="9" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="24"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="16"/>
-      <color theme="1"/>
+      <i/>
+      <sz val="24"/>
+      <color rgb="FFC00000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="16"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <i/>
+      <sz val="24"/>
+      <color theme="9" tint="-0.499984740745262"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <i/>
       <sz val="24"/>
-      <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -2412,53 +3401,53 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="112">
+  <cellXfs count="115">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -2501,293 +3490,300 @@
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="4" fontId="9" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Normal" xfId="7" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -3043,68 +4039,68 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q161"/>
+  <dimension ref="A1:Q168"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="43" zoomScaleNormal="43" zoomScaleSheetLayoutView="51" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="51" workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A135" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A163" sqref="A163:G163"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="15"/>
     <col min="2" max="2" width="41.42578125" style="3" customWidth="1"/>
-    <col min="3" max="3" width="51.42578125" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="48.85546875" style="15" customWidth="1"/>
+    <col min="3" max="3" width="59.42578125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="56.42578125" style="3" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="60.5703125" style="15" customWidth="1"/>
     <col min="6" max="7" width="32.28515625" style="15" customWidth="1"/>
     <col min="8" max="8" width="31.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="41" style="15" customWidth="1"/>
-    <col min="10" max="15" width="36.28515625" style="2" customWidth="1"/>
+    <col min="10" max="15" width="34.42578125" style="2" customWidth="1"/>
     <col min="16" max="16" width="32.7109375" style="2" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="30.28515625" style="2" customWidth="1"/>
     <col min="18" max="18" width="16.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="19" max="257" width="9.140625" style="14"/>
     <col min="258" max="259" width="41.42578125" style="14" customWidth="1"/>
     <col min="260" max="260" width="56.42578125" style="14" customWidth="1"/>
     <col min="261" max="261" width="48.85546875" style="14" customWidth="1"/>
     <col min="262" max="263" width="32.28515625" style="14" customWidth="1"/>
     <col min="264" max="264" width="31.7109375" style="14" customWidth="1"/>
     <col min="265" max="265" width="41" style="14" customWidth="1"/>
     <col min="266" max="272" width="32.7109375" style="14" customWidth="1"/>
     <col min="273" max="273" width="30.28515625" style="14" customWidth="1"/>
     <col min="274" max="274" width="16.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="275" max="513" width="9.140625" style="14"/>
     <col min="514" max="515" width="41.42578125" style="14" customWidth="1"/>
     <col min="516" max="516" width="56.42578125" style="14" customWidth="1"/>
     <col min="517" max="517" width="48.85546875" style="14" customWidth="1"/>
     <col min="518" max="519" width="32.28515625" style="14" customWidth="1"/>
     <col min="520" max="520" width="31.7109375" style="14" customWidth="1"/>
     <col min="521" max="521" width="41" style="14" customWidth="1"/>
     <col min="522" max="528" width="32.7109375" style="14" customWidth="1"/>
     <col min="529" max="529" width="30.28515625" style="14" customWidth="1"/>
     <col min="530" max="530" width="16.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="531" max="769" width="9.140625" style="14"/>
     <col min="770" max="771" width="41.42578125" style="14" customWidth="1"/>
@@ -3697,7485 +4693,7080 @@
     <col min="15633" max="15633" width="30.28515625" style="14" customWidth="1"/>
     <col min="15634" max="15634" width="16.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="15635" max="15873" width="9.140625" style="14"/>
     <col min="15874" max="15875" width="41.42578125" style="14" customWidth="1"/>
     <col min="15876" max="15876" width="56.42578125" style="14" customWidth="1"/>
     <col min="15877" max="15877" width="48.85546875" style="14" customWidth="1"/>
     <col min="15878" max="15879" width="32.28515625" style="14" customWidth="1"/>
     <col min="15880" max="15880" width="31.7109375" style="14" customWidth="1"/>
     <col min="15881" max="15881" width="41" style="14" customWidth="1"/>
     <col min="15882" max="15888" width="32.7109375" style="14" customWidth="1"/>
     <col min="15889" max="15889" width="30.28515625" style="14" customWidth="1"/>
     <col min="15890" max="15890" width="16.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="15891" max="16129" width="9.140625" style="14"/>
     <col min="16130" max="16131" width="41.42578125" style="14" customWidth="1"/>
     <col min="16132" max="16132" width="56.42578125" style="14" customWidth="1"/>
     <col min="16133" max="16133" width="48.85546875" style="14" customWidth="1"/>
     <col min="16134" max="16135" width="32.28515625" style="14" customWidth="1"/>
     <col min="16136" max="16136" width="31.7109375" style="14" customWidth="1"/>
     <col min="16137" max="16137" width="41" style="14" customWidth="1"/>
     <col min="16138" max="16144" width="32.7109375" style="14" customWidth="1"/>
     <col min="16145" max="16145" width="30.28515625" style="14" customWidth="1"/>
     <col min="16146" max="16146" width="16.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="16147" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="Q1" s="107"/>
+    <row r="1" spans="1:17" ht="113.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M1" s="61"/>
+      <c r="N1" s="114" t="s">
+        <v>15</v>
+      </c>
+      <c r="O1" s="114"/>
+      <c r="P1" s="114"/>
+      <c r="Q1" s="114"/>
     </row>
     <row r="2" spans="1:17" ht="139.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="79" t="s">
-[...17 lines deleted...]
-      <c r="Q2" s="79"/>
+      <c r="A2" s="77" t="s">
+        <v>72</v>
+      </c>
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
+      <c r="O2" s="77"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
     </row>
     <row r="3" spans="1:17" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="80" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="82" t="s">
+      <c r="A3" s="78" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="80" t="s">
         <v>13</v>
       </c>
-      <c r="C3" s="82" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="82" t="s">
+      <c r="C3" s="80" t="s">
+        <v>50</v>
+      </c>
+      <c r="D3" s="80" t="s">
         <v>14</v>
       </c>
-      <c r="E3" s="82" t="s">
+      <c r="E3" s="80" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="82" t="s">
+      <c r="F3" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="G3" s="82" t="s">
+      <c r="G3" s="80" t="s">
         <v>3</v>
       </c>
-      <c r="H3" s="82" t="s">
+      <c r="H3" s="80" t="s">
         <v>4</v>
       </c>
-      <c r="I3" s="82" t="s">
-[...2 lines deleted...]
-      <c r="J3" s="87" t="s">
+      <c r="I3" s="80" t="s">
+        <v>51</v>
+      </c>
+      <c r="J3" s="85" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="89" t="s">
+      <c r="K3" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="90"/>
-[...3 lines deleted...]
-      <c r="P3" s="87" t="s">
+      <c r="L3" s="88"/>
+      <c r="M3" s="88"/>
+      <c r="N3" s="88"/>
+      <c r="O3" s="89"/>
+      <c r="P3" s="85" t="s">
         <v>5</v>
       </c>
-      <c r="Q3" s="92" t="s">
+      <c r="Q3" s="90" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="139.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="81"/>
-[...9 lines deleted...]
-      <c r="K4" s="43" t="s">
+      <c r="A4" s="79"/>
+      <c r="B4" s="81"/>
+      <c r="C4" s="81"/>
+      <c r="D4" s="81"/>
+      <c r="E4" s="81"/>
+      <c r="F4" s="81"/>
+      <c r="G4" s="81"/>
+      <c r="H4" s="81"/>
+      <c r="I4" s="81"/>
+      <c r="J4" s="86"/>
+      <c r="K4" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="L4" s="43" t="s">
-[...5 lines deleted...]
-      <c r="N4" s="43" t="s">
+      <c r="L4" s="44" t="s">
+        <v>52</v>
+      </c>
+      <c r="M4" s="44" t="s">
         <v>16</v>
       </c>
-      <c r="O4" s="43" t="s">
-[...27 lines deleted...]
-      <c r="A6" s="45">
+      <c r="N4" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="O4" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="P4" s="86"/>
+      <c r="Q4" s="91"/>
+    </row>
+    <row r="5" spans="1:17" s="101" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="98" t="s">
+        <v>206</v>
+      </c>
+      <c r="B5" s="99"/>
+      <c r="C5" s="99"/>
+      <c r="D5" s="99"/>
+      <c r="E5" s="99"/>
+      <c r="F5" s="99"/>
+      <c r="G5" s="99"/>
+      <c r="H5" s="99"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="99"/>
+      <c r="K5" s="99"/>
+      <c r="L5" s="99"/>
+      <c r="M5" s="99"/>
+      <c r="N5" s="99"/>
+      <c r="O5" s="99"/>
+      <c r="P5" s="99"/>
+      <c r="Q5" s="100"/>
+    </row>
+    <row r="6" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="46">
         <v>1</v>
       </c>
-      <c r="B6" s="46" t="s">
-[...60 lines deleted...]
-      <c r="J7" s="51">
+      <c r="B6" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="E6" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="F6" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="G6" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="48">
+        <v>0</v>
+      </c>
+      <c r="K6" s="48">
+        <v>0</v>
+      </c>
+      <c r="L6" s="48">
+        <v>0</v>
+      </c>
+      <c r="M6" s="48">
+        <v>0</v>
+      </c>
+      <c r="N6" s="48">
+        <v>0</v>
+      </c>
+      <c r="O6" s="48">
+        <v>0</v>
+      </c>
+      <c r="P6" s="47" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q6" s="49" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="15" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="102" t="s">
+        <v>55</v>
+      </c>
+      <c r="B7" s="103"/>
+      <c r="C7" s="103"/>
+      <c r="D7" s="103"/>
+      <c r="E7" s="104"/>
+      <c r="F7" s="104"/>
+      <c r="G7" s="104"/>
+      <c r="H7" s="104"/>
+      <c r="I7" s="104"/>
+      <c r="J7" s="105">
         <f t="shared" ref="J7:O7" si="0">J6</f>
         <v>0</v>
       </c>
-      <c r="K7" s="51">
+      <c r="K7" s="105">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L7" s="51">
+      <c r="L7" s="105">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M7" s="51">
+      <c r="M7" s="105">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N7" s="51">
+      <c r="N7" s="105">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="O7" s="51">
+      <c r="O7" s="105">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P7" s="52"/>
-[...3 lines deleted...]
-      <c r="A8" s="54" t="s">
+      <c r="P7" s="106"/>
+      <c r="Q7" s="107"/>
+    </row>
+    <row r="8" spans="1:17" s="15" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="108" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="5"/>
-[...1 lines deleted...]
-      <c r="D8" s="55"/>
+      <c r="B8" s="109"/>
+      <c r="C8" s="109"/>
+      <c r="D8" s="5"/>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="17">
         <v>0</v>
       </c>
       <c r="K8" s="17">
         <v>0</v>
       </c>
       <c r="L8" s="17">
         <v>0</v>
       </c>
       <c r="M8" s="17">
         <v>0</v>
       </c>
       <c r="N8" s="17">
         <v>0</v>
       </c>
       <c r="O8" s="17">
         <v>0</v>
       </c>
       <c r="P8" s="8"/>
       <c r="Q8" s="10"/>
     </row>
-    <row r="9" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="D9" s="57"/>
+    <row r="9" spans="1:17" s="15" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="110" t="s">
+        <v>56</v>
+      </c>
+      <c r="B9" s="111"/>
+      <c r="C9" s="111"/>
+      <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="7">
         <f t="shared" ref="J9:O10" si="1">J5</f>
         <v>0</v>
       </c>
       <c r="K9" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L9" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M9" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N9" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O9" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="P9" s="9"/>
       <c r="Q9" s="11"/>
     </row>
-    <row r="10" spans="1:17" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C10" s="18"/>
+    <row r="10" spans="1:17" s="15" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="112" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="113"/>
+      <c r="C10" s="113"/>
       <c r="D10" s="18"/>
       <c r="E10" s="18"/>
       <c r="F10" s="18"/>
       <c r="G10" s="18"/>
       <c r="H10" s="18"/>
       <c r="I10" s="18"/>
       <c r="J10" s="19">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="K10" s="19">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="L10" s="19">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M10" s="19">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="N10" s="19">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="O10" s="19">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="P10" s="12"/>
       <c r="Q10" s="13"/>
     </row>
-    <row r="11" spans="1:17" s="44" customFormat="1" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...21 lines deleted...]
-      <c r="A12" s="45">
+    <row r="11" spans="1:17" s="101" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="98" t="s">
+        <v>207</v>
+      </c>
+      <c r="B11" s="99"/>
+      <c r="C11" s="99"/>
+      <c r="D11" s="99"/>
+      <c r="E11" s="99"/>
+      <c r="F11" s="99"/>
+      <c r="G11" s="99"/>
+      <c r="H11" s="99"/>
+      <c r="I11" s="99"/>
+      <c r="J11" s="99"/>
+      <c r="K11" s="99"/>
+      <c r="L11" s="99"/>
+      <c r="M11" s="99"/>
+      <c r="N11" s="99"/>
+      <c r="O11" s="99"/>
+      <c r="P11" s="99"/>
+      <c r="Q11" s="100"/>
+    </row>
+    <row r="12" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="46">
         <v>1</v>
       </c>
-      <c r="B12" s="33" t="s">
-[...8 lines deleted...]
-      <c r="E12" s="68" t="s">
+      <c r="B12" s="34" t="s">
+        <v>223</v>
+      </c>
+      <c r="C12" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="D12" s="62" t="s">
         <v>18</v>
       </c>
-      <c r="F12" s="35" t="s">
-[...8 lines deleted...]
-      <c r="I12" s="34" t="s">
+      <c r="E12" s="71" t="s">
         <v>19</v>
       </c>
-      <c r="J12" s="36">
-[...17 lines deleted...]
-      <c r="P12" s="36" t="s">
+      <c r="F12" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="H12" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="I12" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="J12" s="37">
+        <v>1850909.49</v>
+      </c>
+      <c r="K12" s="37">
+        <v>1850909.49</v>
+      </c>
+      <c r="L12" s="38">
+        <v>0</v>
+      </c>
+      <c r="M12" s="38">
+        <v>0</v>
+      </c>
+      <c r="N12" s="37">
+        <v>1850909.49</v>
+      </c>
+      <c r="O12" s="38">
+        <v>0</v>
+      </c>
+      <c r="P12" s="37" t="s">
         <v>21</v>
       </c>
       <c r="Q12" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="13" spans="1:17" ht="102" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="45">
+    <row r="13" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="46">
         <v>2</v>
       </c>
       <c r="B13" s="20" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C13" s="20" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>73</v>
+      </c>
+      <c r="D13" s="64" t="s">
+        <v>74</v>
       </c>
       <c r="E13" s="20" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="F13" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G13" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H13" s="21" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>29</v>
+      </c>
+      <c r="I13" s="39" t="s">
+        <v>75</v>
       </c>
       <c r="J13" s="16">
-        <v>693820</v>
+        <v>1089452.6599999999</v>
       </c>
       <c r="K13" s="16">
-        <v>693820</v>
+        <v>1089452.6599999999</v>
       </c>
       <c r="L13" s="22">
         <v>0</v>
       </c>
       <c r="M13" s="22">
         <v>0</v>
       </c>
       <c r="N13" s="16">
-        <v>693820</v>
+        <v>1089452.6599999999</v>
       </c>
       <c r="O13" s="22">
         <v>0</v>
       </c>
       <c r="P13" s="16" t="s">
         <v>21</v>
       </c>
       <c r="Q13" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="14" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="J14" s="51">
+    <row r="14" spans="1:17" s="15" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="102" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="103"/>
+      <c r="C14" s="103"/>
+      <c r="D14" s="103"/>
+      <c r="E14" s="104"/>
+      <c r="F14" s="104"/>
+      <c r="G14" s="104"/>
+      <c r="H14" s="104"/>
+      <c r="I14" s="104"/>
+      <c r="J14" s="105">
         <f>SUM(J12:J13)</f>
-        <v>2353421.87</v>
-[...9 lines deleted...]
-      <c r="M14" s="51">
+        <v>2940362.15</v>
+      </c>
+      <c r="K14" s="105">
+        <f t="shared" ref="K14:O14" si="2">SUM(K12:K13)</f>
+        <v>2940362.15</v>
+      </c>
+      <c r="L14" s="105">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N14" s="51">
+      <c r="M14" s="105">
         <f t="shared" si="2"/>
-        <v>2353421.87</v>
-[...1 lines deleted...]
-      <c r="O14" s="51">
+        <v>0</v>
+      </c>
+      <c r="N14" s="105">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...5 lines deleted...]
-      <c r="A15" s="54" t="s">
+        <v>2940362.15</v>
+      </c>
+      <c r="O14" s="105">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P14" s="106"/>
+      <c r="Q14" s="107"/>
+    </row>
+    <row r="15" spans="1:17" s="15" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="108" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="5"/>
-[...1 lines deleted...]
-      <c r="D15" s="55"/>
+      <c r="B15" s="109"/>
+      <c r="C15" s="109"/>
+      <c r="D15" s="5"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="5"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="17">
         <v>0</v>
       </c>
       <c r="K15" s="17">
         <v>0</v>
       </c>
       <c r="L15" s="17">
         <v>0</v>
       </c>
       <c r="M15" s="17">
         <v>0</v>
       </c>
       <c r="N15" s="17">
         <v>0</v>
       </c>
       <c r="O15" s="17">
         <v>0</v>
       </c>
       <c r="P15" s="8"/>
       <c r="Q15" s="10"/>
     </row>
-    <row r="16" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="D16" s="57"/>
+    <row r="16" spans="1:17" s="15" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="110" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" s="111"/>
+      <c r="C16" s="111"/>
+      <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="7">
         <v>0</v>
       </c>
       <c r="K16" s="7">
         <v>0</v>
       </c>
       <c r="L16" s="7">
         <f>SUM(L14)</f>
         <v>0</v>
       </c>
       <c r="M16" s="7">
         <f>SUM(M14)</f>
         <v>0</v>
       </c>
       <c r="N16" s="7">
         <f>N11</f>
         <v>0</v>
       </c>
       <c r="O16" s="7">
         <f>O11</f>
         <v>0</v>
       </c>
       <c r="P16" s="9"/>
       <c r="Q16" s="11"/>
     </row>
-    <row r="17" spans="1:17" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C17" s="18"/>
+    <row r="17" spans="1:17" s="15" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="112" t="s">
+        <v>69</v>
+      </c>
+      <c r="B17" s="113"/>
+      <c r="C17" s="113"/>
       <c r="D17" s="18"/>
       <c r="E17" s="18"/>
       <c r="F17" s="18"/>
       <c r="G17" s="18"/>
       <c r="H17" s="18"/>
       <c r="I17" s="18"/>
       <c r="J17" s="19">
         <f>SUM(J12:J13)</f>
-        <v>2353421.87</v>
+        <v>2940362.15</v>
       </c>
       <c r="K17" s="19">
         <f t="shared" ref="K17:O17" si="3">SUM(K12:K13)</f>
-        <v>2353421.87</v>
+        <v>2940362.15</v>
       </c>
       <c r="L17" s="19">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M17" s="19">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N17" s="19">
         <f t="shared" si="3"/>
-        <v>2353421.87</v>
+        <v>2940362.15</v>
       </c>
       <c r="O17" s="19">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P17" s="12"/>
       <c r="Q17" s="13"/>
     </row>
-    <row r="18" spans="1:17" s="44" customFormat="1" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...21 lines deleted...]
-      <c r="A19" s="45">
+    <row r="18" spans="1:17" s="101" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="98" t="s">
+        <v>208</v>
+      </c>
+      <c r="B18" s="99"/>
+      <c r="C18" s="99"/>
+      <c r="D18" s="99"/>
+      <c r="E18" s="99"/>
+      <c r="F18" s="99"/>
+      <c r="G18" s="99"/>
+      <c r="H18" s="99"/>
+      <c r="I18" s="99"/>
+      <c r="J18" s="99"/>
+      <c r="K18" s="99"/>
+      <c r="L18" s="99"/>
+      <c r="M18" s="99"/>
+      <c r="N18" s="99"/>
+      <c r="O18" s="99"/>
+      <c r="P18" s="99"/>
+      <c r="Q18" s="100"/>
+    </row>
+    <row r="19" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="46">
         <v>1</v>
       </c>
-      <c r="B19" s="26" t="s">
-[...36 lines deleted...]
-      <c r="N19" s="25">
+      <c r="B19" s="34" t="s">
+        <v>223</v>
+      </c>
+      <c r="C19" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="D19" s="62" t="s">
+        <v>224</v>
+      </c>
+      <c r="E19" s="34" t="s">
+        <v>218</v>
+      </c>
+      <c r="F19" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="G19" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="H19" s="36" t="s">
+        <v>29</v>
+      </c>
+      <c r="I19" s="35" t="s">
+        <v>77</v>
+      </c>
+      <c r="J19" s="37">
+        <v>6361823.5700000003</v>
+      </c>
+      <c r="K19" s="37">
+        <v>6361823.5700000003</v>
+      </c>
+      <c r="L19" s="38">
+        <v>0</v>
+      </c>
+      <c r="M19" s="38">
+        <v>0</v>
+      </c>
+      <c r="N19" s="37">
         <f>K19</f>
-        <v>5359735.01</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>6361823.5700000003</v>
+      </c>
+      <c r="O19" s="38">
+        <v>0</v>
+      </c>
+      <c r="P19" s="37" t="s">
+        <v>49</v>
       </c>
       <c r="Q19" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="20" spans="1:17" ht="92.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="45">
+    <row r="20" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="46">
         <v>2</v>
       </c>
-      <c r="B20" s="26" t="s">
-        <v>193</v>
+      <c r="B20" s="20" t="s">
+        <v>223</v>
       </c>
       <c r="C20" s="20" t="s">
-        <v>157</v>
-[...5 lines deleted...]
-        <v>194</v>
+        <v>78</v>
+      </c>
+      <c r="D20" s="64" t="s">
+        <v>79</v>
+      </c>
+      <c r="E20" s="20" t="s">
+        <v>225</v>
       </c>
       <c r="F20" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G20" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H20" s="21" t="s">
-        <v>31</v>
-[...23 lines deleted...]
-        <v>65</v>
+        <v>29</v>
+      </c>
+      <c r="I20" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="J20" s="16">
+        <v>196704.77</v>
+      </c>
+      <c r="K20" s="16">
+        <v>196704.77</v>
+      </c>
+      <c r="L20" s="22">
+        <v>0</v>
+      </c>
+      <c r="M20" s="22">
+        <v>0</v>
+      </c>
+      <c r="N20" s="16">
+        <v>196704.77</v>
+      </c>
+      <c r="O20" s="22">
+        <v>0</v>
+      </c>
+      <c r="P20" s="16" t="s">
+        <v>49</v>
       </c>
       <c r="Q20" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="21" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="J21" s="51">
+    <row r="21" spans="1:17" s="15" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="102" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" s="103"/>
+      <c r="C21" s="103"/>
+      <c r="D21" s="103"/>
+      <c r="E21" s="104"/>
+      <c r="F21" s="104"/>
+      <c r="G21" s="104"/>
+      <c r="H21" s="104"/>
+      <c r="I21" s="104"/>
+      <c r="J21" s="105">
         <f>SUM(J19:J20)</f>
-        <v>6359735.0099999998</v>
-[...9 lines deleted...]
-      <c r="M21" s="51">
+        <v>6558528.3399999999</v>
+      </c>
+      <c r="K21" s="105">
+        <f t="shared" ref="K21:O21" si="4">SUM(K19:K20)</f>
+        <v>6558528.3399999999</v>
+      </c>
+      <c r="L21" s="105">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N21" s="51">
+      <c r="M21" s="105">
         <f t="shared" si="4"/>
-        <v>6359735.0099999998</v>
-[...1 lines deleted...]
-      <c r="O21" s="51">
+        <v>0</v>
+      </c>
+      <c r="N21" s="105">
         <f t="shared" si="4"/>
-        <v>0</v>
-[...5 lines deleted...]
-      <c r="A22" s="54" t="s">
+        <v>6558528.3399999999</v>
+      </c>
+      <c r="O21" s="105">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P21" s="106"/>
+      <c r="Q21" s="107"/>
+    </row>
+    <row r="22" spans="1:17" s="15" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="108" t="s">
         <v>12</v>
       </c>
-      <c r="B22" s="5"/>
-[...1 lines deleted...]
-      <c r="D22" s="55"/>
+      <c r="B22" s="109"/>
+      <c r="C22" s="109"/>
+      <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="5"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="17">
         <v>0</v>
       </c>
       <c r="K22" s="17">
         <v>0</v>
       </c>
       <c r="L22" s="17">
         <v>0</v>
       </c>
       <c r="M22" s="17">
         <v>0</v>
       </c>
       <c r="N22" s="17">
         <v>0</v>
       </c>
       <c r="O22" s="17">
         <v>0</v>
       </c>
       <c r="P22" s="8"/>
       <c r="Q22" s="10"/>
     </row>
-    <row r="23" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="D23" s="57"/>
+    <row r="23" spans="1:17" s="15" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="110" t="s">
+        <v>56</v>
+      </c>
+      <c r="B23" s="111"/>
+      <c r="C23" s="111"/>
+      <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="7">
         <f t="shared" ref="J23:O23" si="5">J18</f>
         <v>0</v>
       </c>
       <c r="K23" s="7">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L23" s="7">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M23" s="7">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="N23" s="7">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="O23" s="7">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="P23" s="9"/>
       <c r="Q23" s="11"/>
     </row>
-    <row r="24" spans="1:17" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C24" s="18"/>
+    <row r="24" spans="1:17" s="15" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="112" t="s">
+        <v>69</v>
+      </c>
+      <c r="B24" s="113"/>
+      <c r="C24" s="113"/>
       <c r="D24" s="18"/>
       <c r="E24" s="18"/>
       <c r="F24" s="18"/>
       <c r="G24" s="18"/>
       <c r="H24" s="18"/>
       <c r="I24" s="18"/>
       <c r="J24" s="19">
         <f>SUM(J19:J20)</f>
-        <v>6359735.0099999998</v>
+        <v>6558528.3399999999</v>
       </c>
       <c r="K24" s="19">
         <f t="shared" ref="K24:O24" si="6">SUM(K19:K20)</f>
-        <v>6359735.0099999998</v>
+        <v>6558528.3399999999</v>
       </c>
       <c r="L24" s="19">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="M24" s="19">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N24" s="19">
         <f t="shared" si="6"/>
-        <v>6359735.0099999998</v>
+        <v>6558528.3399999999</v>
       </c>
       <c r="O24" s="19">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="P24" s="12"/>
       <c r="Q24" s="13"/>
     </row>
-    <row r="25" spans="1:17" s="44" customFormat="1" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...21 lines deleted...]
-      <c r="A26" s="45">
+    <row r="25" spans="1:17" s="101" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="98" t="s">
+        <v>209</v>
+      </c>
+      <c r="B25" s="99"/>
+      <c r="C25" s="99"/>
+      <c r="D25" s="99"/>
+      <c r="E25" s="99"/>
+      <c r="F25" s="99"/>
+      <c r="G25" s="99"/>
+      <c r="H25" s="99"/>
+      <c r="I25" s="99"/>
+      <c r="J25" s="99"/>
+      <c r="K25" s="99"/>
+      <c r="L25" s="99"/>
+      <c r="M25" s="99"/>
+      <c r="N25" s="99"/>
+      <c r="O25" s="99"/>
+      <c r="P25" s="99"/>
+      <c r="Q25" s="100"/>
+    </row>
+    <row r="26" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="46">
         <v>1</v>
       </c>
       <c r="B26" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C26" s="20" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>38</v>
+      </c>
+      <c r="D26" s="24" t="s">
+        <v>81</v>
       </c>
       <c r="E26" s="20" t="s">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="F26" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G26" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H26" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I26" s="20" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="J26" s="25">
-        <v>2479265.85</v>
+        <v>9951879</v>
       </c>
       <c r="K26" s="25">
         <f t="shared" ref="K26:K31" si="7">J26</f>
-        <v>2479265.85</v>
+        <v>9951879</v>
       </c>
       <c r="L26" s="22">
         <v>0</v>
       </c>
       <c r="M26" s="22">
         <v>0</v>
       </c>
       <c r="N26" s="25">
-        <f t="shared" ref="N26:N58" si="8">K26</f>
-        <v>2479265.85</v>
+        <f t="shared" ref="N26:N52" si="8">K26</f>
+        <v>9951879</v>
       </c>
       <c r="O26" s="22">
         <v>0</v>
       </c>
       <c r="P26" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q26" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="27" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="45">
+    <row r="27" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="46">
         <f>A26+1</f>
         <v>2</v>
       </c>
       <c r="B27" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C27" s="20" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>84</v>
+      </c>
+      <c r="D27" s="24" t="s">
+        <v>85</v>
       </c>
       <c r="E27" s="20" t="s">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="F27" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G27" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H27" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I27" s="20" t="s">
-        <v>44</v>
+        <v>83</v>
       </c>
       <c r="J27" s="25">
-        <v>2589355.87</v>
+        <v>9716483.8599999994</v>
       </c>
       <c r="K27" s="25">
         <f t="shared" si="7"/>
-        <v>2589355.87</v>
+        <v>9716483.8599999994</v>
       </c>
       <c r="L27" s="22">
         <v>0</v>
       </c>
       <c r="M27" s="22">
         <v>0</v>
       </c>
       <c r="N27" s="25">
         <f t="shared" si="8"/>
-        <v>2589355.87</v>
+        <v>9716483.8599999994</v>
       </c>
       <c r="O27" s="22">
         <v>0</v>
       </c>
       <c r="P27" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q27" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="28" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <f t="shared" ref="A28:A58" si="9">A27+1</f>
+    <row r="28" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="46">
+        <f t="shared" ref="A28:A53" si="9">A27+1</f>
         <v>3</v>
       </c>
       <c r="B28" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C28" s="20" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>38</v>
+      </c>
+      <c r="D28" s="30" t="s">
+        <v>86</v>
       </c>
       <c r="E28" s="20" t="s">
         <v>87</v>
       </c>
       <c r="F28" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G28" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H28" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I28" s="20" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="J28" s="25">
-        <v>12218750</v>
+        <v>15879603.699999999</v>
       </c>
       <c r="K28" s="25">
         <f t="shared" si="7"/>
-        <v>12218750</v>
+        <v>15879603.699999999</v>
       </c>
       <c r="L28" s="22">
         <v>0</v>
       </c>
       <c r="M28" s="22">
         <v>0</v>
       </c>
       <c r="N28" s="25">
         <f t="shared" si="8"/>
-        <v>12218750</v>
+        <v>15879603.699999999</v>
       </c>
       <c r="O28" s="22">
         <v>0</v>
       </c>
       <c r="P28" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q28" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="29" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="45">
+    <row r="29" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="46">
         <f t="shared" si="9"/>
         <v>4</v>
       </c>
       <c r="B29" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C29" s="20" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>84</v>
+      </c>
+      <c r="D29" s="30" t="s">
+        <v>89</v>
       </c>
       <c r="E29" s="20" t="s">
+        <v>87</v>
+      </c>
+      <c r="F29" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="G29" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H29" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="I29" s="20" t="s">
         <v>88</v>
       </c>
-      <c r="F29" s="21" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J29" s="25">
-        <v>10904392.07</v>
+        <v>15234407</v>
       </c>
       <c r="K29" s="25">
         <f t="shared" si="7"/>
-        <v>10904392.07</v>
+        <v>15234407</v>
       </c>
       <c r="L29" s="22">
         <v>0</v>
       </c>
       <c r="M29" s="22">
         <v>0</v>
       </c>
       <c r="N29" s="25">
         <f t="shared" si="8"/>
-        <v>10904392.07</v>
+        <v>15234407</v>
       </c>
       <c r="O29" s="22">
         <v>0</v>
       </c>
       <c r="P29" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q29" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="30" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="45">
+    <row r="30" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="46">
         <f t="shared" si="9"/>
         <v>5</v>
       </c>
       <c r="B30" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C30" s="20" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>38</v>
+      </c>
+      <c r="D30" s="30" t="s">
+        <v>90</v>
       </c>
       <c r="E30" s="20" t="s">
-        <v>92</v>
+        <v>70</v>
       </c>
       <c r="F30" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G30" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H30" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I30" s="20" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
       <c r="J30" s="25">
-        <v>5049871.49</v>
+        <v>11656892.199999999</v>
       </c>
       <c r="K30" s="25">
         <f t="shared" si="7"/>
-        <v>5049871.49</v>
+        <v>11656892.199999999</v>
       </c>
       <c r="L30" s="22">
         <v>0</v>
       </c>
       <c r="M30" s="22">
         <v>0</v>
       </c>
       <c r="N30" s="25">
         <f t="shared" si="8"/>
-        <v>5049871.49</v>
+        <v>11656892.199999999</v>
       </c>
       <c r="O30" s="22">
         <v>0</v>
       </c>
       <c r="P30" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q30" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="31" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="45">
+    <row r="31" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="46">
         <f t="shared" si="9"/>
         <v>6</v>
       </c>
       <c r="B31" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C31" s="20" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>38</v>
+      </c>
+      <c r="D31" s="30" t="s">
+        <v>92</v>
       </c>
       <c r="E31" s="20" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F31" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G31" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H31" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I31" s="20" t="s">
-        <v>107</v>
+        <v>91</v>
       </c>
       <c r="J31" s="25">
-        <v>1963434.12</v>
+        <v>12494526.9</v>
       </c>
       <c r="K31" s="25">
         <f t="shared" si="7"/>
-        <v>1963434.12</v>
+        <v>12494526.9</v>
       </c>
       <c r="L31" s="22">
         <v>0</v>
       </c>
       <c r="M31" s="22">
         <v>0</v>
       </c>
       <c r="N31" s="25">
         <f t="shared" si="8"/>
-        <v>1963434.12</v>
+        <v>12494526.9</v>
       </c>
       <c r="O31" s="22">
         <v>0</v>
       </c>
       <c r="P31" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q31" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="32" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="45">
+    <row r="32" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="46">
         <f t="shared" si="9"/>
         <v>7</v>
       </c>
       <c r="B32" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C32" s="20" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>84</v>
+      </c>
+      <c r="D32" s="30" t="s">
+        <v>94</v>
       </c>
       <c r="E32" s="20" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="F32" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G32" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H32" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I32" s="20" t="s">
-        <v>42</v>
+        <v>91</v>
       </c>
       <c r="J32" s="25">
-        <v>2071623.01</v>
+        <v>11682490.6</v>
       </c>
       <c r="K32" s="25">
         <f>J32</f>
-        <v>2071623.01</v>
+        <v>11682490.6</v>
       </c>
       <c r="L32" s="22">
         <v>0</v>
       </c>
       <c r="M32" s="22">
         <v>0</v>
       </c>
       <c r="N32" s="25">
         <f t="shared" si="8"/>
-        <v>2071623.01</v>
+        <v>11682490.6</v>
       </c>
       <c r="O32" s="22">
         <v>0</v>
       </c>
       <c r="P32" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q32" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="33" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="45">
+    <row r="33" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="46">
         <f t="shared" si="9"/>
         <v>8</v>
       </c>
       <c r="B33" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C33" s="20" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>38</v>
+      </c>
+      <c r="D33" s="30" t="s">
+        <v>95</v>
       </c>
       <c r="E33" s="20" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="F33" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G33" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H33" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I33" s="20" t="s">
-        <v>46</v>
+        <v>88</v>
       </c>
       <c r="J33" s="25">
-        <v>14948409.6</v>
+        <v>15362622.199999999</v>
       </c>
       <c r="K33" s="25">
-        <f t="shared" ref="K33:K58" si="10">J33</f>
-        <v>14948409.6</v>
+        <f t="shared" ref="K33:K52" si="10">J33</f>
+        <v>15362622.199999999</v>
       </c>
       <c r="L33" s="22">
         <v>0</v>
       </c>
       <c r="M33" s="22">
         <v>0</v>
       </c>
       <c r="N33" s="25">
         <f t="shared" si="8"/>
-        <v>14948409.6</v>
+        <v>15362622.199999999</v>
       </c>
       <c r="O33" s="22">
         <v>0</v>
       </c>
       <c r="P33" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q33" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="34" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="45">
+    <row r="34" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="46">
         <f t="shared" si="9"/>
         <v>9</v>
       </c>
       <c r="B34" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C34" s="20" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>33</v>
+      </c>
+      <c r="D34" s="30" t="s">
+        <v>96</v>
       </c>
       <c r="E34" s="20" t="s">
-        <v>89</v>
+        <v>97</v>
       </c>
       <c r="F34" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G34" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H34" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I34" s="20" t="s">
-        <v>46</v>
+        <v>98</v>
       </c>
       <c r="J34" s="25">
-        <v>14602450.199999999</v>
+        <v>12733215.4</v>
       </c>
       <c r="K34" s="25">
         <f t="shared" si="10"/>
-        <v>14602450.199999999</v>
+        <v>12733215.4</v>
       </c>
       <c r="L34" s="22">
         <v>0</v>
       </c>
       <c r="M34" s="22">
         <v>0</v>
       </c>
       <c r="N34" s="25">
         <f t="shared" si="8"/>
-        <v>14602450.199999999</v>
+        <v>12733215.4</v>
       </c>
       <c r="O34" s="22">
         <v>0</v>
       </c>
       <c r="P34" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q34" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="35" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="45">
+    <row r="35" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="46">
         <f t="shared" si="9"/>
         <v>10</v>
       </c>
       <c r="B35" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C35" s="20" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>33</v>
+      </c>
+      <c r="D35" s="30" t="s">
+        <v>99</v>
       </c>
       <c r="E35" s="20" t="s">
-        <v>86</v>
+        <v>100</v>
       </c>
       <c r="F35" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G35" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H35" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I35" s="20" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="J35" s="25">
-        <v>3167045.38</v>
+        <v>8770588.5</v>
       </c>
       <c r="K35" s="25">
         <f t="shared" si="10"/>
-        <v>3167045.38</v>
+        <v>8770588.5</v>
       </c>
       <c r="L35" s="22">
         <v>0</v>
       </c>
       <c r="M35" s="22">
         <v>0</v>
       </c>
       <c r="N35" s="25">
         <f t="shared" si="8"/>
-        <v>3167045.38</v>
+        <v>8770588.5</v>
       </c>
       <c r="O35" s="22">
         <v>0</v>
       </c>
       <c r="P35" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q35" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="36" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="45">
+    <row r="36" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="46">
         <f t="shared" si="9"/>
         <v>11</v>
       </c>
       <c r="B36" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C36" s="20" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>33</v>
+      </c>
+      <c r="D36" s="30" t="s">
+        <v>102</v>
       </c>
       <c r="E36" s="20" t="s">
-        <v>86</v>
+        <v>103</v>
       </c>
       <c r="F36" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G36" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H36" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I36" s="20" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="J36" s="25">
-        <v>3249851.71</v>
+        <v>5425354.2000000002</v>
       </c>
       <c r="K36" s="25">
         <f t="shared" si="10"/>
-        <v>3249851.71</v>
+        <v>5425354.2000000002</v>
       </c>
       <c r="L36" s="22">
         <v>0</v>
       </c>
       <c r="M36" s="22">
         <v>0</v>
       </c>
       <c r="N36" s="25">
         <f t="shared" si="8"/>
-        <v>3249851.71</v>
+        <v>5425354.2000000002</v>
       </c>
       <c r="O36" s="22">
         <v>0</v>
       </c>
       <c r="P36" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q36" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="37" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="45">
+    <row r="37" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="46">
         <f t="shared" si="9"/>
         <v>12</v>
       </c>
       <c r="B37" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C37" s="20" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>33</v>
+      </c>
+      <c r="D37" s="30" t="s">
+        <v>105</v>
       </c>
       <c r="E37" s="20" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="F37" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G37" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H37" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I37" s="20" t="s">
-        <v>48</v>
+        <v>107</v>
       </c>
       <c r="J37" s="25">
-        <v>16802887.329999998</v>
+        <v>6426583.6500000004</v>
       </c>
       <c r="K37" s="25">
         <f t="shared" si="10"/>
-        <v>16802887.329999998</v>
+        <v>6426583.6500000004</v>
       </c>
       <c r="L37" s="22">
         <v>0</v>
       </c>
       <c r="M37" s="22">
         <v>0</v>
       </c>
       <c r="N37" s="25">
         <f t="shared" si="8"/>
-        <v>16802887.329999998</v>
+        <v>6426583.6500000004</v>
       </c>
       <c r="O37" s="22">
         <v>0</v>
       </c>
       <c r="P37" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q37" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="38" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="45">
+    <row r="38" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="46">
         <f t="shared" si="9"/>
         <v>13</v>
       </c>
       <c r="B38" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C38" s="20" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>36</v>
+      </c>
+      <c r="D38" s="30" t="s">
+        <v>108</v>
       </c>
       <c r="E38" s="20" t="s">
-        <v>95</v>
+        <v>109</v>
       </c>
       <c r="F38" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G38" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H38" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I38" s="20" t="s">
-        <v>47</v>
+        <v>110</v>
       </c>
       <c r="J38" s="25">
-        <v>5215316</v>
+        <v>8399568.1099999994</v>
       </c>
       <c r="K38" s="25">
         <f t="shared" si="10"/>
-        <v>5215316</v>
+        <v>8399568.1099999994</v>
       </c>
       <c r="L38" s="22">
         <v>0</v>
       </c>
       <c r="M38" s="22">
         <v>0</v>
       </c>
       <c r="N38" s="25">
         <f t="shared" si="8"/>
-        <v>5215316</v>
+        <v>8399568.1099999994</v>
       </c>
       <c r="O38" s="22">
         <v>0</v>
       </c>
       <c r="P38" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q38" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="39" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="45">
+    <row r="39" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="46">
         <f t="shared" si="9"/>
         <v>14</v>
       </c>
       <c r="B39" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C39" s="20" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>35</v>
+      </c>
+      <c r="D39" s="30" t="s">
+        <v>111</v>
       </c>
       <c r="E39" s="20" t="s">
-        <v>86</v>
+        <v>109</v>
       </c>
       <c r="F39" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G39" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H39" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I39" s="20" t="s">
         <v>110</v>
       </c>
       <c r="J39" s="25">
-        <v>1849320.19</v>
+        <v>7996578.1500000004</v>
       </c>
       <c r="K39" s="25">
         <f t="shared" si="10"/>
-        <v>1849320.19</v>
+        <v>7996578.1500000004</v>
       </c>
       <c r="L39" s="22">
         <v>0</v>
       </c>
       <c r="M39" s="22">
         <v>0</v>
       </c>
       <c r="N39" s="25">
         <f t="shared" si="8"/>
-        <v>1849320.19</v>
+        <v>7996578.1500000004</v>
       </c>
       <c r="O39" s="22">
         <v>0</v>
       </c>
       <c r="P39" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q39" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="40" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="45">
+    <row r="40" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="46">
         <f t="shared" si="9"/>
         <v>15</v>
       </c>
       <c r="B40" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C40" s="20" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>33</v>
+      </c>
+      <c r="D40" s="30" t="s">
+        <v>112</v>
       </c>
       <c r="E40" s="20" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="F40" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G40" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H40" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I40" s="20" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="J40" s="25">
-        <v>19261821.899999999</v>
+        <v>4806892.5999999996</v>
       </c>
       <c r="K40" s="25">
         <f t="shared" si="10"/>
-        <v>19261821.899999999</v>
+        <v>4806892.5999999996</v>
       </c>
       <c r="L40" s="22">
         <v>0</v>
       </c>
       <c r="M40" s="22">
         <v>0</v>
       </c>
       <c r="N40" s="25">
         <f t="shared" si="8"/>
-        <v>19261821.899999999</v>
+        <v>4806892.5999999996</v>
       </c>
       <c r="O40" s="22">
         <v>0</v>
       </c>
       <c r="P40" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q40" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="41" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="45">
+    <row r="41" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="46">
         <f t="shared" si="9"/>
         <v>16</v>
       </c>
       <c r="B41" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C41" s="20" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>33</v>
+      </c>
+      <c r="D41" s="30" t="s">
+        <v>114</v>
       </c>
       <c r="E41" s="20" t="s">
-        <v>82</v>
+        <v>106</v>
       </c>
       <c r="F41" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G41" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H41" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I41" s="20" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="J41" s="25">
-        <v>18953720.350000001</v>
+        <v>4633596.5199999996</v>
       </c>
       <c r="K41" s="25">
         <f t="shared" si="10"/>
-        <v>18953720.350000001</v>
+        <v>4633596.5199999996</v>
       </c>
       <c r="L41" s="22">
         <v>0</v>
       </c>
       <c r="M41" s="22">
         <v>0</v>
       </c>
       <c r="N41" s="25">
         <f t="shared" si="8"/>
-        <v>18953720.350000001</v>
+        <v>4633596.5199999996</v>
       </c>
       <c r="O41" s="22">
         <v>0</v>
       </c>
       <c r="P41" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q41" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="42" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="45">
+    <row r="42" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="46">
         <f t="shared" si="9"/>
         <v>17</v>
       </c>
       <c r="B42" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C42" s="20" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="D42" s="105" t="s">
+        <v>116</v>
+      </c>
+      <c r="D42" s="30" t="s">
+        <v>226</v>
+      </c>
+      <c r="E42" s="20" t="s">
+        <v>117</v>
+      </c>
+      <c r="F42" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="G42" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H42" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="I42" s="20" t="s">
         <v>118</v>
       </c>
-      <c r="E42" s="20" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="J42" s="25">
-        <v>19170321.800000001</v>
+        <v>1109598.3999999999</v>
       </c>
       <c r="K42" s="25">
         <f t="shared" si="10"/>
-        <v>19170321.800000001</v>
+        <v>1109598.3999999999</v>
       </c>
       <c r="L42" s="22">
         <v>0</v>
       </c>
       <c r="M42" s="22">
         <v>0</v>
       </c>
       <c r="N42" s="25">
         <f t="shared" si="8"/>
-        <v>19170321.800000001</v>
+        <v>1109598.3999999999</v>
       </c>
       <c r="O42" s="22">
         <v>0</v>
       </c>
       <c r="P42" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q42" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="43" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="45">
+    <row r="43" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="46">
         <f t="shared" si="9"/>
         <v>18</v>
       </c>
       <c r="B43" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C43" s="20" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>36</v>
+      </c>
+      <c r="D43" s="30" t="s">
+        <v>119</v>
       </c>
       <c r="E43" s="20" t="s">
-        <v>94</v>
+        <v>120</v>
       </c>
       <c r="F43" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G43" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H43" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I43" s="20" t="s">
-        <v>112</v>
+        <v>121</v>
       </c>
       <c r="J43" s="25">
-        <v>1786531.95</v>
+        <v>8846800.8000000007</v>
       </c>
       <c r="K43" s="25">
         <f t="shared" si="10"/>
-        <v>1786531.95</v>
+        <v>8846800.8000000007</v>
       </c>
       <c r="L43" s="22">
         <v>0</v>
       </c>
       <c r="M43" s="22">
         <v>0</v>
       </c>
       <c r="N43" s="25">
         <f t="shared" si="8"/>
-        <v>1786531.95</v>
+        <v>8846800.8000000007</v>
       </c>
       <c r="O43" s="22">
         <v>0</v>
       </c>
       <c r="P43" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q43" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="44" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="45">
+    <row r="44" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="46">
         <f t="shared" si="9"/>
         <v>19</v>
       </c>
       <c r="B44" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C44" s="20" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>35</v>
+      </c>
+      <c r="D44" s="30" t="s">
+        <v>122</v>
       </c>
       <c r="E44" s="20" t="s">
-        <v>93</v>
+        <v>120</v>
       </c>
       <c r="F44" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G44" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H44" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I44" s="20" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="J44" s="25">
-        <v>18472056.530000001</v>
+        <v>8581849.3000000007</v>
       </c>
       <c r="K44" s="25">
         <f t="shared" si="10"/>
-        <v>18472056.530000001</v>
+        <v>8581849.3000000007</v>
       </c>
       <c r="L44" s="22">
         <v>0</v>
       </c>
       <c r="M44" s="22">
         <v>0</v>
       </c>
       <c r="N44" s="25">
         <f t="shared" si="8"/>
-        <v>18472056.530000001</v>
+        <v>8581849.3000000007</v>
       </c>
       <c r="O44" s="22">
         <v>0</v>
       </c>
       <c r="P44" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q44" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="45" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="45">
+    <row r="45" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="46">
         <f t="shared" si="9"/>
         <v>20</v>
       </c>
       <c r="B45" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C45" s="20" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>38</v>
+      </c>
+      <c r="D45" s="30" t="s">
+        <v>123</v>
       </c>
       <c r="E45" s="20" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="F45" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G45" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H45" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I45" s="20" t="s">
-        <v>49</v>
+        <v>83</v>
       </c>
       <c r="J45" s="25">
-        <v>16629624.199999999</v>
+        <v>10387251.5</v>
       </c>
       <c r="K45" s="25">
         <f t="shared" si="10"/>
-        <v>16629624.199999999</v>
+        <v>10387251.5</v>
       </c>
       <c r="L45" s="22">
         <v>0</v>
       </c>
       <c r="M45" s="22">
         <v>0</v>
       </c>
       <c r="N45" s="25">
         <f t="shared" si="8"/>
-        <v>16629624.199999999</v>
+        <v>10387251.5</v>
       </c>
       <c r="O45" s="22">
         <v>0</v>
       </c>
       <c r="P45" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q45" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="46" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="45">
+    <row r="46" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="46">
         <f t="shared" si="9"/>
         <v>21</v>
       </c>
       <c r="B46" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C46" s="20" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>33</v>
+      </c>
+      <c r="D46" s="30" t="s">
+        <v>124</v>
       </c>
       <c r="E46" s="20" t="s">
-        <v>84</v>
+        <v>125</v>
       </c>
       <c r="F46" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G46" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H46" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I46" s="20" t="s">
-        <v>49</v>
+        <v>126</v>
       </c>
       <c r="J46" s="25">
-        <v>17465917.699999999</v>
+        <v>1761866.96</v>
       </c>
       <c r="K46" s="25">
         <f t="shared" si="10"/>
-        <v>17465917.699999999</v>
+        <v>1761866.96</v>
       </c>
       <c r="L46" s="22">
         <v>0</v>
       </c>
       <c r="M46" s="22">
         <v>0</v>
       </c>
       <c r="N46" s="25">
         <f t="shared" si="8"/>
-        <v>17465917.699999999</v>
+        <v>1761866.96</v>
       </c>
       <c r="O46" s="22">
         <v>0</v>
       </c>
       <c r="P46" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q46" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="47" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="45">
+    <row r="47" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="46">
         <f t="shared" si="9"/>
         <v>22</v>
       </c>
       <c r="B47" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C47" s="20" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>33</v>
+      </c>
+      <c r="D47" s="30" t="s">
+        <v>127</v>
       </c>
       <c r="E47" s="20" t="s">
-        <v>84</v>
+        <v>125</v>
       </c>
       <c r="F47" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G47" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H47" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I47" s="20" t="s">
-        <v>49</v>
+        <v>128</v>
       </c>
       <c r="J47" s="25">
-        <v>16838805.199999999</v>
+        <v>2120103.6800000002</v>
       </c>
       <c r="K47" s="25">
         <f t="shared" si="10"/>
-        <v>16838805.199999999</v>
+        <v>2120103.6800000002</v>
       </c>
       <c r="L47" s="22">
         <v>0</v>
       </c>
       <c r="M47" s="22">
         <v>0</v>
       </c>
       <c r="N47" s="25">
         <f t="shared" si="8"/>
-        <v>16838805.199999999</v>
+        <v>2120103.6800000002</v>
       </c>
       <c r="O47" s="22">
         <v>0</v>
       </c>
       <c r="P47" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q47" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="48" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="45">
+    <row r="48" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="46">
         <f t="shared" si="9"/>
         <v>23</v>
       </c>
       <c r="B48" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C48" s="20" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>33</v>
+      </c>
+      <c r="D48" s="30" t="s">
+        <v>129</v>
       </c>
       <c r="E48" s="20" t="s">
-        <v>86</v>
+        <v>130</v>
       </c>
       <c r="F48" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G48" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H48" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I48" s="20" t="s">
-        <v>51</v>
+        <v>131</v>
       </c>
       <c r="J48" s="25">
-        <v>3125739.08</v>
+        <v>4468295.58</v>
       </c>
       <c r="K48" s="25">
         <f t="shared" si="10"/>
-        <v>3125739.08</v>
+        <v>4468295.58</v>
       </c>
       <c r="L48" s="22">
         <v>0</v>
       </c>
       <c r="M48" s="22">
         <v>0</v>
       </c>
       <c r="N48" s="25">
         <f t="shared" si="8"/>
-        <v>3125739.08</v>
+        <v>4468295.58</v>
       </c>
       <c r="O48" s="22">
         <v>0</v>
       </c>
       <c r="P48" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q48" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="49" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="45">
+    <row r="49" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="46">
         <f t="shared" si="9"/>
         <v>24</v>
       </c>
       <c r="B49" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C49" s="20" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>119</v>
+        <v>33</v>
+      </c>
+      <c r="D49" s="24" t="s">
+        <v>132</v>
       </c>
       <c r="E49" s="20" t="s">
-        <v>85</v>
+        <v>133</v>
       </c>
       <c r="F49" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G49" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H49" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I49" s="20" t="s">
-        <v>114</v>
+        <v>134</v>
       </c>
       <c r="J49" s="25">
-        <v>7586759.3099999996</v>
+        <v>13490421.08</v>
       </c>
       <c r="K49" s="25">
         <f t="shared" si="10"/>
-        <v>7586759.3099999996</v>
+        <v>13490421.08</v>
       </c>
       <c r="L49" s="22">
         <v>0</v>
       </c>
       <c r="M49" s="22">
         <v>0</v>
       </c>
       <c r="N49" s="25">
         <f t="shared" si="8"/>
-        <v>7586759.3099999996</v>
+        <v>13490421.08</v>
       </c>
       <c r="O49" s="22">
         <v>0</v>
       </c>
       <c r="P49" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q49" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="50" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="45">
+    <row r="50" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="46">
         <f t="shared" si="9"/>
         <v>25</v>
       </c>
       <c r="B50" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C50" s="20" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>33</v>
+      </c>
+      <c r="D50" s="24" t="s">
+        <v>135</v>
       </c>
       <c r="E50" s="20" t="s">
-        <v>85</v>
+        <v>136</v>
       </c>
       <c r="F50" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G50" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H50" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I50" s="20" t="s">
-        <v>114</v>
+        <v>137</v>
       </c>
       <c r="J50" s="25">
-        <v>7625567.7800000003</v>
+        <v>4895974</v>
       </c>
       <c r="K50" s="16">
         <f t="shared" si="10"/>
-        <v>7625567.7800000003</v>
+        <v>4895974</v>
       </c>
       <c r="L50" s="22">
         <v>0</v>
       </c>
       <c r="M50" s="22">
         <v>0</v>
       </c>
       <c r="N50" s="16">
         <f t="shared" si="8"/>
-        <v>7625567.7800000003</v>
+        <v>4895974</v>
       </c>
       <c r="O50" s="22">
         <v>0</v>
       </c>
       <c r="P50" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q50" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="51" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="45">
+    <row r="51" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="46">
         <f t="shared" si="9"/>
         <v>26</v>
       </c>
       <c r="B51" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C51" s="20" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>33</v>
+      </c>
+      <c r="D51" s="30" t="s">
+        <v>227</v>
       </c>
       <c r="E51" s="20" t="s">
-        <v>100</v>
+        <v>138</v>
       </c>
       <c r="F51" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G51" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H51" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I51" s="20" t="s">
-        <v>40</v>
+        <v>139</v>
       </c>
       <c r="J51" s="25">
-        <v>2550615.42</v>
+        <v>13532633.1</v>
       </c>
       <c r="K51" s="16">
         <f t="shared" si="10"/>
-        <v>2550615.42</v>
+        <v>13532633.1</v>
       </c>
       <c r="L51" s="22">
         <v>0</v>
       </c>
       <c r="M51" s="22">
         <v>0</v>
       </c>
       <c r="N51" s="16">
         <f t="shared" si="8"/>
-        <v>2550615.42</v>
+        <v>13532633.1</v>
       </c>
       <c r="O51" s="22">
         <v>0</v>
       </c>
       <c r="P51" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q51" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="52" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="45">
+    <row r="52" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="46">
         <f t="shared" si="9"/>
         <v>27</v>
       </c>
       <c r="B52" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C52" s="20" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>33</v>
+      </c>
+      <c r="D52" s="30" t="s">
+        <v>140</v>
       </c>
       <c r="E52" s="20" t="s">
-        <v>86</v>
+        <v>106</v>
       </c>
       <c r="F52" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G52" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H52" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I52" s="20" t="s">
-        <v>50</v>
+        <v>141</v>
       </c>
       <c r="J52" s="25">
-        <v>2878702.8</v>
+        <v>3737039.48</v>
       </c>
       <c r="K52" s="16">
         <f t="shared" si="10"/>
-        <v>2878702.8</v>
+        <v>3737039.48</v>
       </c>
       <c r="L52" s="22">
         <v>0</v>
       </c>
       <c r="M52" s="22">
         <v>0</v>
       </c>
       <c r="N52" s="16">
         <f t="shared" si="8"/>
-        <v>2878702.8</v>
+        <v>3737039.48</v>
       </c>
       <c r="O52" s="22">
         <v>0</v>
       </c>
       <c r="P52" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q52" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="53" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="45">
+    <row r="53" spans="1:17" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="46">
         <f t="shared" si="9"/>
         <v>28</v>
       </c>
       <c r="B53" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C53" s="20" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>202</v>
+      </c>
+      <c r="D53" s="30" t="s">
+        <v>228</v>
       </c>
       <c r="E53" s="20" t="s">
-        <v>89</v>
+        <v>203</v>
       </c>
       <c r="F53" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G53" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H53" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I53" s="20" t="s">
-        <v>46</v>
+        <v>201</v>
       </c>
       <c r="J53" s="25">
-        <v>14746478.58</v>
+        <v>1270586.68</v>
       </c>
       <c r="K53" s="16">
-        <f t="shared" si="10"/>
-        <v>14746478.58</v>
+        <f t="shared" ref="K53" si="11">J53</f>
+        <v>1270586.68</v>
       </c>
       <c r="L53" s="22">
         <v>0</v>
       </c>
       <c r="M53" s="22">
         <v>0</v>
       </c>
       <c r="N53" s="16">
-        <f t="shared" si="8"/>
-        <v>14746478.58</v>
+        <f t="shared" ref="N53" si="12">K53</f>
+        <v>1270586.68</v>
       </c>
       <c r="O53" s="22">
         <v>0</v>
       </c>
       <c r="P53" s="28" t="s">
         <v>25</v>
       </c>
       <c r="Q53" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="54" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="C54" s="20" t="s">
+    <row r="54" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="94" t="s">
+        <v>204</v>
+      </c>
+      <c r="B54" s="95"/>
+      <c r="C54" s="95"/>
+      <c r="D54" s="95"/>
+      <c r="E54" s="96"/>
+      <c r="F54" s="50"/>
+      <c r="G54" s="50"/>
+      <c r="H54" s="50"/>
+      <c r="I54" s="51"/>
+      <c r="J54" s="52">
+        <f t="shared" ref="J54:O54" si="13">SUM(J26:J53)</f>
+        <v>235373703.15000007</v>
+      </c>
+      <c r="K54" s="52">
+        <f t="shared" si="13"/>
+        <v>235373703.15000007</v>
+      </c>
+      <c r="L54" s="52">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="M54" s="52">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="N54" s="52">
+        <f t="shared" si="13"/>
+        <v>235373703.15000007</v>
+      </c>
+      <c r="O54" s="52">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="P54" s="53"/>
+      <c r="Q54" s="54"/>
+    </row>
+    <row r="55" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="B55" s="5"/>
+      <c r="C55" s="5"/>
+      <c r="D55" s="56"/>
+      <c r="E55" s="5"/>
+      <c r="F55" s="5"/>
+      <c r="G55" s="5"/>
+      <c r="H55" s="5"/>
+      <c r="I55" s="5"/>
+      <c r="J55" s="17">
+        <v>0</v>
+      </c>
+      <c r="K55" s="17">
+        <v>0</v>
+      </c>
+      <c r="L55" s="17">
+        <v>0</v>
+      </c>
+      <c r="M55" s="17">
+        <v>0</v>
+      </c>
+      <c r="N55" s="17">
+        <v>0</v>
+      </c>
+      <c r="O55" s="17">
+        <v>0</v>
+      </c>
+      <c r="P55" s="8"/>
+      <c r="Q55" s="10"/>
+    </row>
+    <row r="56" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="B56" s="6"/>
+      <c r="C56" s="6"/>
+      <c r="D56" s="58"/>
+      <c r="E56" s="6"/>
+      <c r="F56" s="6"/>
+      <c r="G56" s="6"/>
+      <c r="H56" s="6"/>
+      <c r="I56" s="6"/>
+      <c r="J56" s="7">
+        <f t="shared" ref="J56:O56" si="14">J25</f>
+        <v>0</v>
+      </c>
+      <c r="K56" s="7">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L56" s="7">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="M56" s="7">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="N56" s="7">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="O56" s="7">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="P56" s="9"/>
+      <c r="Q56" s="11"/>
+    </row>
+    <row r="57" spans="1:17" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="59" t="s">
+        <v>205</v>
+      </c>
+      <c r="B57" s="18"/>
+      <c r="C57" s="18"/>
+      <c r="D57" s="18"/>
+      <c r="E57" s="18"/>
+      <c r="F57" s="18"/>
+      <c r="G57" s="18"/>
+      <c r="H57" s="18"/>
+      <c r="I57" s="18"/>
+      <c r="J57" s="19">
+        <f>SUM(J26:J53)</f>
+        <v>235373703.15000007</v>
+      </c>
+      <c r="K57" s="19">
+        <f t="shared" ref="K57:O57" si="15">SUM(K26:K53)</f>
+        <v>235373703.15000007</v>
+      </c>
+      <c r="L57" s="19">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="M57" s="19">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="N57" s="19">
+        <f t="shared" si="15"/>
+        <v>235373703.15000007</v>
+      </c>
+      <c r="O57" s="19">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="P57" s="12"/>
+      <c r="Q57" s="13"/>
+    </row>
+    <row r="58" spans="1:17" s="101" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="98" t="s">
+        <v>210</v>
+      </c>
+      <c r="B58" s="99"/>
+      <c r="C58" s="99"/>
+      <c r="D58" s="99"/>
+      <c r="E58" s="99"/>
+      <c r="F58" s="99"/>
+      <c r="G58" s="99"/>
+      <c r="H58" s="99"/>
+      <c r="I58" s="99"/>
+      <c r="J58" s="99"/>
+      <c r="K58" s="99"/>
+      <c r="L58" s="99"/>
+      <c r="M58" s="99"/>
+      <c r="N58" s="99"/>
+      <c r="O58" s="99"/>
+      <c r="P58" s="99"/>
+      <c r="Q58" s="100"/>
+    </row>
+    <row r="59" spans="1:17" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="72">
+        <v>1</v>
+      </c>
+      <c r="B59" s="73" t="s">
+        <v>223</v>
+      </c>
+      <c r="C59" s="33" t="s">
+        <v>158</v>
+      </c>
+      <c r="D59" s="64" t="s">
+        <v>229</v>
+      </c>
+      <c r="E59" s="21" t="s">
+        <v>144</v>
+      </c>
+      <c r="F59" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="G59" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H59" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="I59" s="21" t="s">
+        <v>159</v>
+      </c>
+      <c r="J59" s="22">
+        <v>7891390.8600000003</v>
+      </c>
+      <c r="K59" s="22">
+        <v>7891390.8600000003</v>
+      </c>
+      <c r="L59" s="22">
+        <v>0</v>
+      </c>
+      <c r="M59" s="22">
+        <v>0</v>
+      </c>
+      <c r="N59" s="22">
+        <f t="shared" ref="N59" si="16">K59</f>
+        <v>7891390.8600000003</v>
+      </c>
+      <c r="O59" s="22">
+        <v>0</v>
+      </c>
+      <c r="P59" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q59" s="75" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="60" spans="1:17" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="76">
+        <v>2</v>
+      </c>
+      <c r="B60" s="24" t="s">
+        <v>223</v>
+      </c>
+      <c r="C60" s="31" t="s">
+        <v>146</v>
+      </c>
+      <c r="D60" s="65" t="s">
+        <v>147</v>
+      </c>
+      <c r="E60" s="31" t="s">
+        <v>145</v>
+      </c>
+      <c r="F60" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="G60" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="H60" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="I60" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="J60" s="16">
+        <v>100434279</v>
+      </c>
+      <c r="K60" s="16">
+        <v>100434279</v>
+      </c>
+      <c r="L60" s="16">
+        <v>0</v>
+      </c>
+      <c r="M60" s="16">
+        <v>0</v>
+      </c>
+      <c r="N60" s="16">
+        <v>100434279</v>
+      </c>
+      <c r="O60" s="16">
+        <v>0</v>
+      </c>
+      <c r="P60" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q60" s="29" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="61" spans="1:17" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="60">
+        <f>A60+1</f>
+        <v>3</v>
+      </c>
+      <c r="B61" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="C61" s="20" t="s">
+        <v>148</v>
+      </c>
+      <c r="D61" s="65" t="s">
+        <v>149</v>
+      </c>
+      <c r="E61" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="F61" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="G61" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H61" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="I61" s="31" t="s">
+        <v>151</v>
+      </c>
+      <c r="J61" s="16">
+        <v>88213484</v>
+      </c>
+      <c r="K61" s="16">
+        <v>88213484</v>
+      </c>
+      <c r="L61" s="22">
+        <v>0</v>
+      </c>
+      <c r="M61" s="22">
+        <v>0</v>
+      </c>
+      <c r="N61" s="16">
+        <v>88213484</v>
+      </c>
+      <c r="O61" s="22">
+        <v>0</v>
+      </c>
+      <c r="P61" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q61" s="29" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="62" spans="1:17" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="60">
+        <f t="shared" ref="A62:A64" si="17">A61+1</f>
+        <v>4</v>
+      </c>
+      <c r="B62" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="C62" s="20" t="s">
+        <v>148</v>
+      </c>
+      <c r="D62" s="65" t="s">
+        <v>150</v>
+      </c>
+      <c r="E62" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="F62" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="G62" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H62" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="I62" s="31" t="s">
+        <v>152</v>
+      </c>
+      <c r="J62" s="16">
+        <v>101779224</v>
+      </c>
+      <c r="K62" s="16">
+        <v>101779224</v>
+      </c>
+      <c r="L62" s="22">
+        <v>0</v>
+      </c>
+      <c r="M62" s="22">
+        <v>0</v>
+      </c>
+      <c r="N62" s="16">
+        <v>101779224</v>
+      </c>
+      <c r="O62" s="22">
+        <v>0</v>
+      </c>
+      <c r="P62" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q62" s="29" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="63" spans="1:17" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="60">
+        <f t="shared" si="17"/>
+        <v>5</v>
+      </c>
+      <c r="B63" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="C63" s="20" t="s">
+        <v>153</v>
+      </c>
+      <c r="D63" s="65" t="s">
+        <v>154</v>
+      </c>
+      <c r="E63" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="F63" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="G63" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H63" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="I63" s="31" t="s">
+        <v>155</v>
+      </c>
+      <c r="J63" s="16">
+        <v>67444741</v>
+      </c>
+      <c r="K63" s="16">
+        <v>67444741</v>
+      </c>
+      <c r="L63" s="22">
+        <v>0</v>
+      </c>
+      <c r="M63" s="22">
+        <v>0</v>
+      </c>
+      <c r="N63" s="16">
+        <v>67444741</v>
+      </c>
+      <c r="O63" s="22">
+        <v>0</v>
+      </c>
+      <c r="P63" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q63" s="29" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="64" spans="1:17" ht="89.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="60">
+        <f t="shared" si="17"/>
+        <v>6</v>
+      </c>
+      <c r="B64" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="C64" s="20" t="s">
+        <v>148</v>
+      </c>
+      <c r="D64" s="65" t="s">
+        <v>156</v>
+      </c>
+      <c r="E64" s="21" t="s">
+        <v>145</v>
+      </c>
+      <c r="F64" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="G64" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H64" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="I64" s="31" t="s">
+        <v>157</v>
+      </c>
+      <c r="J64" s="16">
+        <v>128891690</v>
+      </c>
+      <c r="K64" s="16">
+        <v>128891690</v>
+      </c>
+      <c r="L64" s="22">
+        <v>0</v>
+      </c>
+      <c r="M64" s="22">
+        <v>0</v>
+      </c>
+      <c r="N64" s="16">
+        <v>128891690</v>
+      </c>
+      <c r="O64" s="22">
+        <v>0</v>
+      </c>
+      <c r="P64" s="74" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q64" s="29" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="65" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="94" t="s">
+        <v>66</v>
+      </c>
+      <c r="B65" s="95"/>
+      <c r="C65" s="95"/>
+      <c r="D65" s="95"/>
+      <c r="E65" s="96"/>
+      <c r="F65" s="50"/>
+      <c r="G65" s="50"/>
+      <c r="H65" s="50"/>
+      <c r="I65" s="51"/>
+      <c r="J65" s="52">
+        <f>SUM(J59:J64)</f>
+        <v>494654808.86000001</v>
+      </c>
+      <c r="K65" s="52">
+        <f t="shared" ref="K65:O65" si="18">SUM(K59:K64)</f>
+        <v>494654808.86000001</v>
+      </c>
+      <c r="L65" s="52">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="M65" s="52">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="N65" s="52">
+        <f t="shared" si="18"/>
+        <v>494654808.86000001</v>
+      </c>
+      <c r="O65" s="52">
+        <f t="shared" si="18"/>
+        <v>0</v>
+      </c>
+      <c r="P65" s="53"/>
+      <c r="Q65" s="54"/>
+    </row>
+    <row r="66" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="B66" s="5"/>
+      <c r="C66" s="5"/>
+      <c r="D66" s="56"/>
+      <c r="E66" s="5"/>
+      <c r="F66" s="5"/>
+      <c r="G66" s="5"/>
+      <c r="H66" s="5"/>
+      <c r="I66" s="5"/>
+      <c r="J66" s="17">
+        <v>0</v>
+      </c>
+      <c r="K66" s="17">
+        <v>0</v>
+      </c>
+      <c r="L66" s="17">
+        <v>0</v>
+      </c>
+      <c r="M66" s="17">
+        <v>0</v>
+      </c>
+      <c r="N66" s="17">
+        <v>0</v>
+      </c>
+      <c r="O66" s="17">
+        <v>0</v>
+      </c>
+      <c r="P66" s="8"/>
+      <c r="Q66" s="10"/>
+    </row>
+    <row r="67" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="B67" s="6"/>
+      <c r="C67" s="6"/>
+      <c r="D67" s="58"/>
+      <c r="E67" s="6"/>
+      <c r="F67" s="6"/>
+      <c r="G67" s="6"/>
+      <c r="H67" s="6"/>
+      <c r="I67" s="6"/>
+      <c r="J67" s="7">
+        <f t="shared" ref="J67:O67" si="19">J58</f>
+        <v>0</v>
+      </c>
+      <c r="K67" s="7">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="L67" s="7">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="M67" s="7">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="N67" s="7">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="O67" s="7">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="P67" s="9"/>
+      <c r="Q67" s="11"/>
+    </row>
+    <row r="68" spans="1:17" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="59" t="s">
+        <v>67</v>
+      </c>
+      <c r="B68" s="18"/>
+      <c r="C68" s="18"/>
+      <c r="D68" s="18"/>
+      <c r="E68" s="18"/>
+      <c r="F68" s="18"/>
+      <c r="G68" s="18"/>
+      <c r="H68" s="18"/>
+      <c r="I68" s="18"/>
+      <c r="J68" s="19">
+        <f>SUM(J59:J64)</f>
+        <v>494654808.86000001</v>
+      </c>
+      <c r="K68" s="19">
+        <f t="shared" ref="K68:O68" si="20">SUM(K59:K64)</f>
+        <v>494654808.86000001</v>
+      </c>
+      <c r="L68" s="19">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="M68" s="19">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="N68" s="19">
+        <f t="shared" si="20"/>
+        <v>494654808.86000001</v>
+      </c>
+      <c r="O68" s="19">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="P68" s="12"/>
+      <c r="Q68" s="13"/>
+    </row>
+    <row r="69" spans="1:17" s="101" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="98" t="s">
+        <v>211</v>
+      </c>
+      <c r="B69" s="99"/>
+      <c r="C69" s="99"/>
+      <c r="D69" s="99"/>
+      <c r="E69" s="99"/>
+      <c r="F69" s="99"/>
+      <c r="G69" s="99"/>
+      <c r="H69" s="99"/>
+      <c r="I69" s="99"/>
+      <c r="J69" s="99"/>
+      <c r="K69" s="99"/>
+      <c r="L69" s="99"/>
+      <c r="M69" s="99"/>
+      <c r="N69" s="99"/>
+      <c r="O69" s="99"/>
+      <c r="P69" s="99"/>
+      <c r="Q69" s="100"/>
+    </row>
+    <row r="70" spans="1:17" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="46">
+        <v>1</v>
+      </c>
+      <c r="B70" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="C70" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="D70" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="E70" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="F70" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="G70" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H70" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="I70" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="J70" s="48">
+        <v>0</v>
+      </c>
+      <c r="K70" s="48">
+        <v>0</v>
+      </c>
+      <c r="L70" s="48">
+        <v>0</v>
+      </c>
+      <c r="M70" s="48">
+        <v>0</v>
+      </c>
+      <c r="N70" s="48">
+        <v>0</v>
+      </c>
+      <c r="O70" s="48">
+        <v>0</v>
+      </c>
+      <c r="P70" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q70" s="49" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="71" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="94" t="s">
+        <v>55</v>
+      </c>
+      <c r="B71" s="95"/>
+      <c r="C71" s="95"/>
+      <c r="D71" s="95"/>
+      <c r="E71" s="96"/>
+      <c r="F71" s="50"/>
+      <c r="G71" s="50"/>
+      <c r="H71" s="50"/>
+      <c r="I71" s="51"/>
+      <c r="J71" s="52">
+        <f t="shared" ref="J71:O71" si="21">SUM(J70:J70)</f>
+        <v>0</v>
+      </c>
+      <c r="K71" s="52">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="L71" s="52">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="M71" s="52">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="N71" s="52">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="O71" s="52">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="P71" s="53"/>
+      <c r="Q71" s="54"/>
+    </row>
+    <row r="72" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="B72" s="5"/>
+      <c r="C72" s="5"/>
+      <c r="D72" s="56"/>
+      <c r="E72" s="5"/>
+      <c r="F72" s="5"/>
+      <c r="G72" s="5"/>
+      <c r="H72" s="5"/>
+      <c r="I72" s="5"/>
+      <c r="J72" s="17">
+        <v>0</v>
+      </c>
+      <c r="K72" s="17">
+        <v>0</v>
+      </c>
+      <c r="L72" s="17">
+        <v>0</v>
+      </c>
+      <c r="M72" s="17">
+        <v>0</v>
+      </c>
+      <c r="N72" s="17">
+        <v>0</v>
+      </c>
+      <c r="O72" s="17">
+        <v>0</v>
+      </c>
+      <c r="P72" s="8"/>
+      <c r="Q72" s="10"/>
+    </row>
+    <row r="73" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="B73" s="6"/>
+      <c r="C73" s="6"/>
+      <c r="D73" s="58"/>
+      <c r="E73" s="6"/>
+      <c r="F73" s="6"/>
+      <c r="G73" s="6"/>
+      <c r="H73" s="6"/>
+      <c r="I73" s="6"/>
+      <c r="J73" s="68">
+        <v>0</v>
+      </c>
+      <c r="K73" s="68">
+        <v>0</v>
+      </c>
+      <c r="L73" s="68">
+        <v>0</v>
+      </c>
+      <c r="M73" s="68">
+        <v>0</v>
+      </c>
+      <c r="N73" s="68">
+        <v>0</v>
+      </c>
+      <c r="O73" s="68">
+        <v>0</v>
+      </c>
+      <c r="P73" s="9"/>
+      <c r="Q73" s="11"/>
+    </row>
+    <row r="74" spans="1:17" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A74" s="59" t="s">
+        <v>68</v>
+      </c>
+      <c r="B74" s="18"/>
+      <c r="C74" s="18"/>
+      <c r="D74" s="18"/>
+      <c r="E74" s="18"/>
+      <c r="F74" s="18"/>
+      <c r="G74" s="18"/>
+      <c r="H74" s="18"/>
+      <c r="I74" s="18"/>
+      <c r="J74" s="70">
+        <f t="shared" ref="J74:O74" si="22">SUM(J70:J70)</f>
+        <v>0</v>
+      </c>
+      <c r="K74" s="70">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="L74" s="70">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="M74" s="70">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="N74" s="70">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="O74" s="70">
+        <f t="shared" si="22"/>
+        <v>0</v>
+      </c>
+      <c r="P74" s="12"/>
+      <c r="Q74" s="13"/>
+    </row>
+    <row r="75" spans="1:17" s="101" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="98" t="s">
+        <v>212</v>
+      </c>
+      <c r="B75" s="99"/>
+      <c r="C75" s="99"/>
+      <c r="D75" s="99"/>
+      <c r="E75" s="99"/>
+      <c r="F75" s="99"/>
+      <c r="G75" s="99"/>
+      <c r="H75" s="99"/>
+      <c r="I75" s="99"/>
+      <c r="J75" s="99"/>
+      <c r="K75" s="99"/>
+      <c r="L75" s="99"/>
+      <c r="M75" s="99"/>
+      <c r="N75" s="99"/>
+      <c r="O75" s="99"/>
+      <c r="P75" s="99"/>
+      <c r="Q75" s="100"/>
+    </row>
+    <row r="76" spans="1:17" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="46">
+        <v>1</v>
+      </c>
+      <c r="B76" s="47" t="s">
+        <v>223</v>
+      </c>
+      <c r="C76" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="D76" s="47" t="s">
+        <v>230</v>
+      </c>
+      <c r="E76" s="47" t="s">
         <v>160</v>
       </c>
-      <c r="D54" s="105" t="s">
+      <c r="F76" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="G76" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H76" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="I76" s="47" t="s">
+        <v>31</v>
+      </c>
+      <c r="J76" s="48">
+        <v>12137169.539999999</v>
+      </c>
+      <c r="K76" s="48">
+        <v>12137169.539999999</v>
+      </c>
+      <c r="L76" s="48">
+        <v>0</v>
+      </c>
+      <c r="M76" s="48">
+        <v>0</v>
+      </c>
+      <c r="N76" s="48">
+        <v>12137169.539999999</v>
+      </c>
+      <c r="O76" s="48">
+        <v>0</v>
+      </c>
+      <c r="P76" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q76" s="49" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="77" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="94" t="s">
+        <v>58</v>
+      </c>
+      <c r="B77" s="95"/>
+      <c r="C77" s="95"/>
+      <c r="D77" s="95"/>
+      <c r="E77" s="96"/>
+      <c r="F77" s="50"/>
+      <c r="G77" s="50"/>
+      <c r="H77" s="50"/>
+      <c r="I77" s="51"/>
+      <c r="J77" s="52">
+        <f>J76</f>
+        <v>12137169.539999999</v>
+      </c>
+      <c r="K77" s="52">
+        <f t="shared" ref="K77:O77" si="23">K76</f>
+        <v>12137169.539999999</v>
+      </c>
+      <c r="L77" s="52">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="M77" s="52">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="N77" s="52">
+        <f t="shared" si="23"/>
+        <v>12137169.539999999</v>
+      </c>
+      <c r="O77" s="52">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="P77" s="53"/>
+      <c r="Q77" s="54"/>
+    </row>
+    <row r="78" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="B78" s="5"/>
+      <c r="C78" s="5"/>
+      <c r="D78" s="56"/>
+      <c r="E78" s="5"/>
+      <c r="F78" s="5"/>
+      <c r="G78" s="5"/>
+      <c r="H78" s="5"/>
+      <c r="I78" s="5"/>
+      <c r="J78" s="17">
+        <v>0</v>
+      </c>
+      <c r="K78" s="17">
+        <v>0</v>
+      </c>
+      <c r="L78" s="17">
+        <v>0</v>
+      </c>
+      <c r="M78" s="17">
+        <v>0</v>
+      </c>
+      <c r="N78" s="17">
+        <v>0</v>
+      </c>
+      <c r="O78" s="17">
+        <v>0</v>
+      </c>
+      <c r="P78" s="8"/>
+      <c r="Q78" s="10"/>
+    </row>
+    <row r="79" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="B79" s="6"/>
+      <c r="C79" s="6"/>
+      <c r="D79" s="58"/>
+      <c r="E79" s="6"/>
+      <c r="F79" s="6"/>
+      <c r="G79" s="6"/>
+      <c r="H79" s="6"/>
+      <c r="I79" s="6"/>
+      <c r="J79" s="7">
+        <f t="shared" ref="J79:O80" si="24">J75</f>
+        <v>0</v>
+      </c>
+      <c r="K79" s="7">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="L79" s="7">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="M79" s="7">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="N79" s="7">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="O79" s="7">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="P79" s="9"/>
+      <c r="Q79" s="11"/>
+    </row>
+    <row r="80" spans="1:17" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A80" s="59" t="s">
+        <v>62</v>
+      </c>
+      <c r="B80" s="18"/>
+      <c r="C80" s="18"/>
+      <c r="D80" s="18"/>
+      <c r="E80" s="18"/>
+      <c r="F80" s="18"/>
+      <c r="G80" s="18"/>
+      <c r="H80" s="18"/>
+      <c r="I80" s="18"/>
+      <c r="J80" s="19">
+        <f>J76</f>
+        <v>12137169.539999999</v>
+      </c>
+      <c r="K80" s="19">
+        <f t="shared" si="24"/>
+        <v>12137169.539999999</v>
+      </c>
+      <c r="L80" s="19">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="M80" s="19">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="N80" s="19">
+        <f t="shared" si="24"/>
+        <v>12137169.539999999</v>
+      </c>
+      <c r="O80" s="19">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="P80" s="12"/>
+      <c r="Q80" s="13"/>
+    </row>
+    <row r="81" spans="1:17" s="101" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A81" s="98" t="s">
+        <v>213</v>
+      </c>
+      <c r="B81" s="99"/>
+      <c r="C81" s="99"/>
+      <c r="D81" s="99"/>
+      <c r="E81" s="99"/>
+      <c r="F81" s="99"/>
+      <c r="G81" s="99"/>
+      <c r="H81" s="99"/>
+      <c r="I81" s="99"/>
+      <c r="J81" s="99"/>
+      <c r="K81" s="99"/>
+      <c r="L81" s="99"/>
+      <c r="M81" s="99"/>
+      <c r="N81" s="99"/>
+      <c r="O81" s="99"/>
+      <c r="P81" s="99"/>
+      <c r="Q81" s="100"/>
+    </row>
+    <row r="82" spans="1:17" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="46">
+        <v>1</v>
+      </c>
+      <c r="B82" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="C82" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="D82" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="E82" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="F82" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="G82" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H82" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="I82" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="J82" s="48">
+        <v>0</v>
+      </c>
+      <c r="K82" s="48">
+        <v>0</v>
+      </c>
+      <c r="L82" s="48">
+        <v>0</v>
+      </c>
+      <c r="M82" s="48">
+        <v>0</v>
+      </c>
+      <c r="N82" s="48">
+        <v>0</v>
+      </c>
+      <c r="O82" s="48">
+        <v>0</v>
+      </c>
+      <c r="P82" s="47" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q82" s="49" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="83" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="92" t="s">
+        <v>55</v>
+      </c>
+      <c r="B83" s="93"/>
+      <c r="C83" s="93"/>
+      <c r="D83" s="93"/>
+      <c r="E83" s="93"/>
+      <c r="F83" s="50"/>
+      <c r="G83" s="50"/>
+      <c r="H83" s="50"/>
+      <c r="I83" s="51"/>
+      <c r="J83" s="52">
+        <f t="shared" ref="J83:O83" si="25">J82</f>
+        <v>0</v>
+      </c>
+      <c r="K83" s="52">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="L83" s="52">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="M83" s="52">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="N83" s="52">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="O83" s="52">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="P83" s="53"/>
+      <c r="Q83" s="54"/>
+    </row>
+    <row r="84" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="B84" s="5"/>
+      <c r="C84" s="5"/>
+      <c r="D84" s="56"/>
+      <c r="E84" s="5"/>
+      <c r="F84" s="5"/>
+      <c r="G84" s="5"/>
+      <c r="H84" s="5"/>
+      <c r="I84" s="5"/>
+      <c r="J84" s="17">
+        <v>0</v>
+      </c>
+      <c r="K84" s="17">
+        <v>0</v>
+      </c>
+      <c r="L84" s="17">
+        <v>0</v>
+      </c>
+      <c r="M84" s="17">
+        <v>0</v>
+      </c>
+      <c r="N84" s="17">
+        <v>0</v>
+      </c>
+      <c r="O84" s="17">
+        <v>0</v>
+      </c>
+      <c r="P84" s="8"/>
+      <c r="Q84" s="10"/>
+    </row>
+    <row r="85" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="B85" s="6"/>
+      <c r="C85" s="6"/>
+      <c r="D85" s="58"/>
+      <c r="E85" s="6"/>
+      <c r="F85" s="6"/>
+      <c r="G85" s="6"/>
+      <c r="H85" s="6"/>
+      <c r="I85" s="6"/>
+      <c r="J85" s="7">
+        <f t="shared" ref="J85:O86" si="26">J81</f>
+        <v>0</v>
+      </c>
+      <c r="K85" s="7">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L85" s="7">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="M85" s="7">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="N85" s="7">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="O85" s="7">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="P85" s="9"/>
+      <c r="Q85" s="11"/>
+    </row>
+    <row r="86" spans="1:17" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A86" s="59" t="s">
+        <v>57</v>
+      </c>
+      <c r="B86" s="18"/>
+      <c r="C86" s="18"/>
+      <c r="D86" s="18"/>
+      <c r="E86" s="18"/>
+      <c r="F86" s="18"/>
+      <c r="G86" s="18"/>
+      <c r="H86" s="18"/>
+      <c r="I86" s="18"/>
+      <c r="J86" s="19">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="K86" s="19">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="L86" s="19">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="M86" s="19">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="N86" s="19">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="O86" s="19">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="P86" s="12"/>
+      <c r="Q86" s="13"/>
+    </row>
+    <row r="87" spans="1:17" s="101" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A87" s="98" t="s">
+        <v>214</v>
+      </c>
+      <c r="B87" s="99"/>
+      <c r="C87" s="99"/>
+      <c r="D87" s="99"/>
+      <c r="E87" s="99"/>
+      <c r="F87" s="99"/>
+      <c r="G87" s="99"/>
+      <c r="H87" s="99"/>
+      <c r="I87" s="99"/>
+      <c r="J87" s="99"/>
+      <c r="K87" s="99"/>
+      <c r="L87" s="99"/>
+      <c r="M87" s="99"/>
+      <c r="N87" s="99"/>
+      <c r="O87" s="99"/>
+      <c r="P87" s="99"/>
+      <c r="Q87" s="100"/>
+    </row>
+    <row r="88" spans="1:17" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="46">
+        <v>1</v>
+      </c>
+      <c r="B88" s="47" t="s">
+        <v>223</v>
+      </c>
+      <c r="C88" s="47" t="s">
         <v>161</v>
       </c>
-      <c r="E54" s="20" t="s">
+      <c r="D88" s="47" t="s">
+        <v>231</v>
+      </c>
+      <c r="E88" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="F88" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="G88" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="H88" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="I88" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="J88" s="48">
+        <v>1410752.33</v>
+      </c>
+      <c r="K88" s="48">
+        <v>1410752.33</v>
+      </c>
+      <c r="L88" s="48">
+        <v>0</v>
+      </c>
+      <c r="M88" s="48">
+        <v>0</v>
+      </c>
+      <c r="N88" s="48">
+        <v>1410752.33</v>
+      </c>
+      <c r="O88" s="48">
+        <v>0</v>
+      </c>
+      <c r="P88" s="47" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q88" s="49" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="89" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="92" t="s">
+        <v>58</v>
+      </c>
+      <c r="B89" s="93"/>
+      <c r="C89" s="93"/>
+      <c r="D89" s="93"/>
+      <c r="E89" s="93"/>
+      <c r="F89" s="50"/>
+      <c r="G89" s="50"/>
+      <c r="H89" s="50"/>
+      <c r="I89" s="51"/>
+      <c r="J89" s="52">
+        <f t="shared" ref="J89:O89" si="27">J88</f>
+        <v>1410752.33</v>
+      </c>
+      <c r="K89" s="52">
+        <f t="shared" si="27"/>
+        <v>1410752.33</v>
+      </c>
+      <c r="L89" s="52">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+      <c r="M89" s="52">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+      <c r="N89" s="52">
+        <f t="shared" si="27"/>
+        <v>1410752.33</v>
+      </c>
+      <c r="O89" s="52">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+      <c r="P89" s="53"/>
+      <c r="Q89" s="54"/>
+    </row>
+    <row r="90" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="B90" s="5"/>
+      <c r="C90" s="5"/>
+      <c r="D90" s="56"/>
+      <c r="E90" s="5"/>
+      <c r="F90" s="5"/>
+      <c r="G90" s="5"/>
+      <c r="H90" s="5"/>
+      <c r="I90" s="5"/>
+      <c r="J90" s="17">
+        <v>0</v>
+      </c>
+      <c r="K90" s="17">
+        <v>0</v>
+      </c>
+      <c r="L90" s="17">
+        <v>0</v>
+      </c>
+      <c r="M90" s="17">
+        <v>0</v>
+      </c>
+      <c r="N90" s="17">
+        <v>0</v>
+      </c>
+      <c r="O90" s="17">
+        <v>0</v>
+      </c>
+      <c r="P90" s="8"/>
+      <c r="Q90" s="10"/>
+    </row>
+    <row r="91" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="B91" s="6"/>
+      <c r="C91" s="6"/>
+      <c r="D91" s="58"/>
+      <c r="E91" s="6"/>
+      <c r="F91" s="6"/>
+      <c r="G91" s="6"/>
+      <c r="H91" s="6"/>
+      <c r="I91" s="6"/>
+      <c r="J91" s="7">
+        <f t="shared" ref="J91:O92" si="28">J87</f>
+        <v>0</v>
+      </c>
+      <c r="K91" s="7">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="L91" s="7">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="M91" s="7">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="N91" s="7">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="O91" s="7">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="P91" s="9"/>
+      <c r="Q91" s="11"/>
+    </row>
+    <row r="92" spans="1:17" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A92" s="59" t="s">
+        <v>62</v>
+      </c>
+      <c r="B92" s="18"/>
+      <c r="C92" s="18"/>
+      <c r="D92" s="18"/>
+      <c r="E92" s="18"/>
+      <c r="F92" s="18"/>
+      <c r="G92" s="18"/>
+      <c r="H92" s="18"/>
+      <c r="I92" s="18"/>
+      <c r="J92" s="19">
+        <f t="shared" si="28"/>
+        <v>1410752.33</v>
+      </c>
+      <c r="K92" s="19">
+        <f t="shared" si="28"/>
+        <v>1410752.33</v>
+      </c>
+      <c r="L92" s="19">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="M92" s="19">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="N92" s="19">
+        <f t="shared" si="28"/>
+        <v>1410752.33</v>
+      </c>
+      <c r="O92" s="19">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="P92" s="12"/>
+      <c r="Q92" s="13"/>
+    </row>
+    <row r="93" spans="1:17" s="101" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="98" t="s">
+        <v>215</v>
+      </c>
+      <c r="B93" s="99"/>
+      <c r="C93" s="99"/>
+      <c r="D93" s="99"/>
+      <c r="E93" s="99"/>
+      <c r="F93" s="99"/>
+      <c r="G93" s="99"/>
+      <c r="H93" s="99"/>
+      <c r="I93" s="99"/>
+      <c r="J93" s="99"/>
+      <c r="K93" s="99"/>
+      <c r="L93" s="99"/>
+      <c r="M93" s="99"/>
+      <c r="N93" s="99"/>
+      <c r="O93" s="99"/>
+      <c r="P93" s="99"/>
+      <c r="Q93" s="100"/>
+    </row>
+    <row r="94" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="46">
+        <v>1</v>
+      </c>
+      <c r="B94" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="C94" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D94" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="E94" s="20" t="s">
+        <v>163</v>
+      </c>
+      <c r="F94" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="G94" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H94" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="I94" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="J94" s="25">
+        <v>9951879</v>
+      </c>
+      <c r="K94" s="25">
+        <f>J94</f>
+        <v>9951879</v>
+      </c>
+      <c r="L94" s="22">
+        <v>0</v>
+      </c>
+      <c r="M94" s="22">
+        <v>0</v>
+      </c>
+      <c r="N94" s="25">
+        <f t="shared" ref="N94:N120" si="29">K94</f>
+        <v>9951879</v>
+      </c>
+      <c r="O94" s="22">
+        <v>0</v>
+      </c>
+      <c r="P94" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q94" s="29" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="95" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="46">
+        <f>A94+1</f>
+        <v>2</v>
+      </c>
+      <c r="B95" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="C95" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="D95" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="E95" s="20" t="s">
+        <v>163</v>
+      </c>
+      <c r="F95" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="G95" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H95" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="I95" s="20" t="s">
+        <v>83</v>
+      </c>
+      <c r="J95" s="25">
+        <v>9716483.8599999994</v>
+      </c>
+      <c r="K95" s="25">
+        <f>J95</f>
+        <v>9716483.8599999994</v>
+      </c>
+      <c r="L95" s="22">
+        <v>0</v>
+      </c>
+      <c r="M95" s="22">
+        <v>0</v>
+      </c>
+      <c r="N95" s="25">
+        <f t="shared" si="29"/>
+        <v>9716483.8599999994</v>
+      </c>
+      <c r="O95" s="22">
+        <v>0</v>
+      </c>
+      <c r="P95" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q95" s="29" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="96" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="46">
+        <f t="shared" ref="A96:A120" si="30">A95+1</f>
+        <v>3</v>
+      </c>
+      <c r="B96" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="C96" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D96" s="30" t="s">
+        <v>86</v>
+      </c>
+      <c r="E96" s="20" t="s">
+        <v>164</v>
+      </c>
+      <c r="F96" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="G96" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H96" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="I96" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="J96" s="25">
+        <v>15879603.699999999</v>
+      </c>
+      <c r="K96" s="25">
+        <f t="shared" ref="K94:K99" si="31">J96</f>
+        <v>15879603.699999999</v>
+      </c>
+      <c r="L96" s="22">
+        <v>0</v>
+      </c>
+      <c r="M96" s="22">
+        <v>0</v>
+      </c>
+      <c r="N96" s="25">
+        <f t="shared" si="29"/>
+        <v>15879603.699999999</v>
+      </c>
+      <c r="O96" s="22">
+        <v>0</v>
+      </c>
+      <c r="P96" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q96" s="29" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="97" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="46">
+        <f t="shared" si="30"/>
+        <v>4</v>
+      </c>
+      <c r="B97" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="C97" s="20" t="s">
+        <v>165</v>
+      </c>
+      <c r="D97" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="E97" s="20" t="s">
+        <v>164</v>
+      </c>
+      <c r="F97" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="G97" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H97" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="I97" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="J97" s="25">
+        <v>15234407</v>
+      </c>
+      <c r="K97" s="25">
+        <f t="shared" si="31"/>
+        <v>15234407</v>
+      </c>
+      <c r="L97" s="22">
+        <v>0</v>
+      </c>
+      <c r="M97" s="22">
+        <v>0</v>
+      </c>
+      <c r="N97" s="25">
+        <f t="shared" si="29"/>
+        <v>15234407</v>
+      </c>
+      <c r="O97" s="22">
+        <v>0</v>
+      </c>
+      <c r="P97" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q97" s="29" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="98" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="46">
+        <f t="shared" si="30"/>
+        <v>5</v>
+      </c>
+      <c r="B98" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="C98" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D98" s="30" t="s">
+        <v>90</v>
+      </c>
+      <c r="E98" s="20" t="s">
+        <v>166</v>
+      </c>
+      <c r="F98" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="G98" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H98" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="I98" s="20" t="s">
         <v>91</v>
       </c>
-      <c r="F54" s="30" t="s">
-[...34 lines deleted...]
-      <c r="Q54" s="29" t="s">
+      <c r="J98" s="25">
+        <v>11656892.199999999</v>
+      </c>
+      <c r="K98" s="25">
+        <f t="shared" si="31"/>
+        <v>11656892.199999999</v>
+      </c>
+      <c r="L98" s="22">
+        <v>0</v>
+      </c>
+      <c r="M98" s="22">
+        <v>0</v>
+      </c>
+      <c r="N98" s="25">
+        <f t="shared" si="29"/>
+        <v>11656892.199999999</v>
+      </c>
+      <c r="O98" s="22">
+        <v>0</v>
+      </c>
+      <c r="P98" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q98" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="55" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...419 lines deleted...]
-      <c r="I64" s="72" t="s">
+    <row r="99" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="46">
+        <f t="shared" si="30"/>
+        <v>6</v>
+      </c>
+      <c r="B99" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="C99" s="20" t="s">
+        <v>38</v>
+      </c>
+      <c r="D99" s="30" t="s">
+        <v>92</v>
+      </c>
+      <c r="E99" s="20" t="s">
+        <v>166</v>
+      </c>
+      <c r="F99" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="G99" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H99" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="I99" s="20" t="s">
+        <v>91</v>
+      </c>
+      <c r="J99" s="25">
+        <v>12494526.9</v>
+      </c>
+      <c r="K99" s="25">
+        <f t="shared" si="31"/>
+        <v>12494526.9</v>
+      </c>
+      <c r="L99" s="22">
+        <v>0</v>
+      </c>
+      <c r="M99" s="22">
+        <v>0</v>
+      </c>
+      <c r="N99" s="25">
+        <f t="shared" si="29"/>
+        <v>12494526.9</v>
+      </c>
+      <c r="O99" s="22">
+        <v>0</v>
+      </c>
+      <c r="P99" s="28" t="s">
         <v>34</v>
-      </c>
-[...1406 lines deleted...]
-        <v>39</v>
       </c>
       <c r="Q99" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="100" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-        <v>2</v>
+    <row r="100" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="46">
+        <f t="shared" si="30"/>
+        <v>7</v>
       </c>
       <c r="B100" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C100" s="20" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>165</v>
+      </c>
+      <c r="D100" s="30" t="s">
+        <v>94</v>
       </c>
       <c r="E100" s="20" t="s">
-        <v>130</v>
+        <v>166</v>
       </c>
       <c r="F100" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G100" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H100" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I100" s="20" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="J100" s="25">
-        <v>2589355.87</v>
+        <v>11682490.6</v>
       </c>
       <c r="K100" s="25">
+        <f>J100</f>
+        <v>11682490.6</v>
+      </c>
+      <c r="L100" s="22">
+        <v>0</v>
+      </c>
+      <c r="M100" s="22">
+        <v>0</v>
+      </c>
+      <c r="N100" s="25">
         <f t="shared" si="29"/>
-        <v>2589355.87</v>
-[...9 lines deleted...]
-        <v>2589355.87</v>
+        <v>11682490.6</v>
       </c>
       <c r="O100" s="22">
         <v>0</v>
       </c>
       <c r="P100" s="28" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="Q100" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="101" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-        <v>3</v>
+    <row r="101" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="46">
+        <f t="shared" si="30"/>
+        <v>8</v>
       </c>
       <c r="B101" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C101" s="20" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>167</v>
+      </c>
+      <c r="D101" s="30" t="s">
+        <v>95</v>
       </c>
       <c r="E101" s="20" t="s">
-        <v>131</v>
+        <v>164</v>
       </c>
       <c r="F101" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G101" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H101" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I101" s="20" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="J101" s="25">
-        <v>12218750</v>
+        <v>15362622.199999999</v>
       </c>
       <c r="K101" s="25">
+        <f t="shared" ref="K101:K120" si="32">J101</f>
+        <v>15362622.199999999</v>
+      </c>
+      <c r="L101" s="22">
+        <v>0</v>
+      </c>
+      <c r="M101" s="22">
+        <v>0</v>
+      </c>
+      <c r="N101" s="25">
         <f t="shared" si="29"/>
-        <v>12218750</v>
-[...9 lines deleted...]
-        <v>12218750</v>
+        <v>15362622.199999999</v>
       </c>
       <c r="O101" s="22">
         <v>0</v>
       </c>
       <c r="P101" s="28" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="Q101" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="102" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-        <v>4</v>
+    <row r="102" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="46">
+        <f t="shared" si="30"/>
+        <v>9</v>
       </c>
       <c r="B102" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C102" s="20" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>168</v>
+      </c>
+      <c r="D102" s="30" t="s">
+        <v>96</v>
       </c>
       <c r="E102" s="20" t="s">
-        <v>132</v>
+        <v>169</v>
       </c>
       <c r="F102" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G102" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H102" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I102" s="20" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="J102" s="25">
-        <v>10904392.07</v>
+        <v>12733215.4</v>
       </c>
       <c r="K102" s="25">
+        <f t="shared" si="32"/>
+        <v>12733215.4</v>
+      </c>
+      <c r="L102" s="22">
+        <v>0</v>
+      </c>
+      <c r="M102" s="22">
+        <v>0</v>
+      </c>
+      <c r="N102" s="25">
         <f t="shared" si="29"/>
-        <v>10904392.07</v>
-[...9 lines deleted...]
-        <v>10904392.07</v>
+        <v>12733215.4</v>
       </c>
       <c r="O102" s="22">
         <v>0</v>
       </c>
       <c r="P102" s="28" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="Q102" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="103" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-        <v>5</v>
+    <row r="103" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="46">
+        <f t="shared" si="30"/>
+        <v>10</v>
       </c>
       <c r="B103" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C103" s="20" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>33</v>
+      </c>
+      <c r="D103" s="30" t="s">
+        <v>99</v>
       </c>
       <c r="E103" s="20" t="s">
-        <v>133</v>
+        <v>170</v>
       </c>
       <c r="F103" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G103" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H103" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I103" s="20" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="J103" s="25">
-        <v>5049871.49</v>
+        <v>8770588.5</v>
       </c>
       <c r="K103" s="25">
+        <f t="shared" si="32"/>
+        <v>8770588.5</v>
+      </c>
+      <c r="L103" s="22">
+        <v>0</v>
+      </c>
+      <c r="M103" s="22">
+        <v>0</v>
+      </c>
+      <c r="N103" s="25">
         <f t="shared" si="29"/>
-        <v>5049871.49</v>
-[...9 lines deleted...]
-        <v>5049871.49</v>
+        <v>8770588.5</v>
       </c>
       <c r="O103" s="22">
         <v>0</v>
       </c>
       <c r="P103" s="28" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="Q103" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="104" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-        <v>6</v>
+    <row r="104" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="46">
+        <f t="shared" si="30"/>
+        <v>11</v>
       </c>
       <c r="B104" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C104" s="20" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>33</v>
+      </c>
+      <c r="D104" s="30" t="s">
+        <v>102</v>
       </c>
       <c r="E104" s="20" t="s">
-        <v>134</v>
+        <v>171</v>
       </c>
       <c r="F104" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G104" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H104" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I104" s="20" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="J104" s="25">
-        <v>1963434.12</v>
+        <v>5425354.2000000002</v>
       </c>
       <c r="K104" s="25">
+        <f t="shared" si="32"/>
+        <v>5425354.2000000002</v>
+      </c>
+      <c r="L104" s="22">
+        <v>0</v>
+      </c>
+      <c r="M104" s="22">
+        <v>0</v>
+      </c>
+      <c r="N104" s="25">
         <f t="shared" si="29"/>
-        <v>1963434.12</v>
-[...9 lines deleted...]
-        <v>1963434.12</v>
+        <v>5425354.2000000002</v>
       </c>
       <c r="O104" s="22">
         <v>0</v>
       </c>
       <c r="P104" s="28" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="Q104" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="105" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-        <v>7</v>
+    <row r="105" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="46">
+        <f t="shared" si="30"/>
+        <v>12</v>
       </c>
       <c r="B105" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C105" s="20" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>33</v>
+      </c>
+      <c r="D105" s="30" t="s">
+        <v>105</v>
       </c>
       <c r="E105" s="20" t="s">
-        <v>135</v>
+        <v>173</v>
       </c>
       <c r="F105" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G105" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H105" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I105" s="20" t="s">
-        <v>42</v>
+        <v>107</v>
       </c>
       <c r="J105" s="25">
-        <v>2071623.01</v>
+        <v>6426583.6500000004</v>
       </c>
       <c r="K105" s="25">
-        <f>J105</f>
-        <v>2071623.01</v>
+        <f t="shared" si="32"/>
+        <v>6426583.6500000004</v>
       </c>
       <c r="L105" s="22">
         <v>0</v>
       </c>
       <c r="M105" s="22">
         <v>0</v>
       </c>
       <c r="N105" s="25">
-        <f t="shared" si="30"/>
-        <v>2071623.01</v>
+        <f t="shared" si="29"/>
+        <v>6426583.6500000004</v>
       </c>
       <c r="O105" s="22">
         <v>0</v>
       </c>
       <c r="P105" s="28" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="Q105" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="106" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-        <v>8</v>
+    <row r="106" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="46">
+        <f t="shared" si="30"/>
+        <v>13</v>
       </c>
       <c r="B106" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C106" s="20" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>36</v>
+      </c>
+      <c r="D106" s="30" t="s">
+        <v>108</v>
       </c>
       <c r="E106" s="20" t="s">
-        <v>136</v>
+        <v>172</v>
       </c>
       <c r="F106" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G106" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H106" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I106" s="20" t="s">
-        <v>46</v>
+        <v>110</v>
       </c>
       <c r="J106" s="25">
-        <v>14948409.6</v>
+        <v>8399568.1099999994</v>
       </c>
       <c r="K106" s="25">
-        <f t="shared" ref="K106:K131" si="32">J106</f>
-        <v>14948409.6</v>
+        <f t="shared" si="32"/>
+        <v>8399568.1099999994</v>
       </c>
       <c r="L106" s="22">
         <v>0</v>
       </c>
       <c r="M106" s="22">
         <v>0</v>
       </c>
       <c r="N106" s="25">
-        <f t="shared" si="30"/>
-        <v>14948409.6</v>
+        <f t="shared" si="29"/>
+        <v>8399568.1099999994</v>
       </c>
       <c r="O106" s="22">
         <v>0</v>
       </c>
       <c r="P106" s="28" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="Q106" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="107" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-        <v>9</v>
+    <row r="107" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="46">
+        <f t="shared" si="30"/>
+        <v>14</v>
       </c>
       <c r="B107" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C107" s="20" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>35</v>
+      </c>
+      <c r="D107" s="30" t="s">
+        <v>111</v>
       </c>
       <c r="E107" s="20" t="s">
-        <v>136</v>
+        <v>172</v>
       </c>
       <c r="F107" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G107" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H107" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I107" s="20" t="s">
-        <v>46</v>
+        <v>110</v>
       </c>
       <c r="J107" s="25">
-        <v>14602450.199999999</v>
+        <v>7996578.1500000004</v>
       </c>
       <c r="K107" s="25">
         <f t="shared" si="32"/>
-        <v>14602450.199999999</v>
+        <v>7996578.1500000004</v>
       </c>
       <c r="L107" s="22">
         <v>0</v>
       </c>
       <c r="M107" s="22">
         <v>0</v>
       </c>
       <c r="N107" s="25">
-        <f t="shared" si="30"/>
-        <v>14602450.199999999</v>
+        <f t="shared" si="29"/>
+        <v>7996578.1500000004</v>
       </c>
       <c r="O107" s="22">
         <v>0</v>
       </c>
       <c r="P107" s="28" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="Q107" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="108" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-        <v>10</v>
+    <row r="108" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="46">
+        <f t="shared" si="30"/>
+        <v>15</v>
       </c>
       <c r="B108" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C108" s="20" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>33</v>
+      </c>
+      <c r="D108" s="30" t="s">
+        <v>112</v>
       </c>
       <c r="E108" s="20" t="s">
-        <v>135</v>
+        <v>173</v>
       </c>
       <c r="F108" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G108" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H108" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I108" s="20" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="J108" s="25">
-        <v>3167045.38</v>
+        <v>4806892.5999999996</v>
       </c>
       <c r="K108" s="25">
         <f t="shared" si="32"/>
-        <v>3167045.38</v>
+        <v>4806892.5999999996</v>
       </c>
       <c r="L108" s="22">
         <v>0</v>
       </c>
       <c r="M108" s="22">
         <v>0</v>
       </c>
       <c r="N108" s="25">
-        <f t="shared" si="30"/>
-        <v>3167045.38</v>
+        <f t="shared" si="29"/>
+        <v>4806892.5999999996</v>
       </c>
       <c r="O108" s="22">
         <v>0</v>
       </c>
       <c r="P108" s="28" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="Q108" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="109" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-        <v>11</v>
+    <row r="109" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="46">
+        <f t="shared" si="30"/>
+        <v>16</v>
       </c>
       <c r="B109" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C109" s="20" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>33</v>
+      </c>
+      <c r="D109" s="30" t="s">
+        <v>114</v>
       </c>
       <c r="E109" s="20" t="s">
-        <v>135</v>
+        <v>173</v>
       </c>
       <c r="F109" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G109" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H109" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I109" s="20" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="J109" s="25">
-        <v>3249851.71</v>
+        <v>4633596.5199999996</v>
       </c>
       <c r="K109" s="25">
         <f t="shared" si="32"/>
-        <v>3249851.71</v>
+        <v>4633596.5199999996</v>
       </c>
       <c r="L109" s="22">
         <v>0</v>
       </c>
       <c r="M109" s="22">
         <v>0</v>
       </c>
       <c r="N109" s="25">
-        <f t="shared" si="30"/>
-        <v>3249851.71</v>
+        <f t="shared" si="29"/>
+        <v>4633596.5199999996</v>
       </c>
       <c r="O109" s="22">
         <v>0</v>
       </c>
       <c r="P109" s="28" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="Q109" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="110" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-        <v>12</v>
+    <row r="110" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="46">
+        <f t="shared" si="30"/>
+        <v>17</v>
       </c>
       <c r="B110" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C110" s="20" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>174</v>
+      </c>
+      <c r="D110" s="30" t="s">
+        <v>226</v>
       </c>
       <c r="E110" s="20" t="s">
-        <v>137</v>
+        <v>175</v>
       </c>
       <c r="F110" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G110" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H110" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I110" s="20" t="s">
-        <v>48</v>
+        <v>118</v>
       </c>
       <c r="J110" s="25">
-        <v>16802887.329999998</v>
+        <v>1109598.3999999999</v>
       </c>
       <c r="K110" s="25">
         <f t="shared" si="32"/>
-        <v>16802887.329999998</v>
+        <v>1109598.3999999999</v>
       </c>
       <c r="L110" s="22">
         <v>0</v>
       </c>
       <c r="M110" s="22">
         <v>0</v>
       </c>
       <c r="N110" s="25">
-        <f t="shared" si="30"/>
-        <v>16802887.329999998</v>
+        <f t="shared" si="29"/>
+        <v>1109598.3999999999</v>
       </c>
       <c r="O110" s="22">
         <v>0</v>
       </c>
       <c r="P110" s="28" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="Q110" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="111" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-        <v>13</v>
+    <row r="111" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="46">
+        <f t="shared" si="30"/>
+        <v>18</v>
       </c>
       <c r="B111" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C111" s="20" t="s">
         <v>176</v>
       </c>
-      <c r="D111" s="105" t="s">
-        <v>161</v>
+      <c r="D111" s="30" t="s">
+        <v>119</v>
       </c>
       <c r="E111" s="20" t="s">
-        <v>138</v>
+        <v>177</v>
       </c>
       <c r="F111" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G111" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H111" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I111" s="20" t="s">
-        <v>47</v>
+        <v>121</v>
       </c>
       <c r="J111" s="25">
-        <v>5215316</v>
+        <v>8846800.8000000007</v>
       </c>
       <c r="K111" s="25">
         <f t="shared" si="32"/>
-        <v>5215316</v>
+        <v>8846800.8000000007</v>
       </c>
       <c r="L111" s="22">
         <v>0</v>
       </c>
       <c r="M111" s="22">
         <v>0</v>
       </c>
       <c r="N111" s="25">
-        <f t="shared" si="30"/>
-        <v>5215316</v>
+        <f t="shared" si="29"/>
+        <v>8846800.8000000007</v>
       </c>
       <c r="O111" s="22">
         <v>0</v>
       </c>
       <c r="P111" s="28" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="Q111" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="112" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-        <v>14</v>
+    <row r="112" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="46">
+        <f t="shared" si="30"/>
+        <v>19</v>
       </c>
       <c r="B112" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C112" s="20" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>35</v>
+      </c>
+      <c r="D112" s="30" t="s">
+        <v>122</v>
       </c>
       <c r="E112" s="20" t="s">
-        <v>135</v>
+        <v>177</v>
       </c>
       <c r="F112" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G112" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H112" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I112" s="20" t="s">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="J112" s="25">
-        <v>1849320.19</v>
+        <v>8581849.3000000007</v>
       </c>
       <c r="K112" s="25">
         <f t="shared" si="32"/>
-        <v>1849320.19</v>
+        <v>8581849.3000000007</v>
       </c>
       <c r="L112" s="22">
         <v>0</v>
       </c>
       <c r="M112" s="22">
         <v>0</v>
       </c>
       <c r="N112" s="25">
-        <f t="shared" si="30"/>
-        <v>1849320.19</v>
+        <f t="shared" si="29"/>
+        <v>8581849.3000000007</v>
       </c>
       <c r="O112" s="22">
         <v>0</v>
       </c>
       <c r="P112" s="28" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="Q112" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="113" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-        <v>15</v>
+    <row r="113" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="46">
+        <f t="shared" si="30"/>
+        <v>20</v>
       </c>
       <c r="B113" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C113" s="20" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>38</v>
+      </c>
+      <c r="D113" s="30" t="s">
+        <v>123</v>
       </c>
       <c r="E113" s="20" t="s">
-        <v>139</v>
+        <v>163</v>
       </c>
       <c r="F113" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G113" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H113" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I113" s="20" t="s">
-        <v>111</v>
+        <v>83</v>
       </c>
       <c r="J113" s="25">
-        <v>19261821.899999999</v>
+        <v>10387251.5</v>
       </c>
       <c r="K113" s="25">
         <f t="shared" si="32"/>
-        <v>19261821.899999999</v>
+        <v>10387251.5</v>
       </c>
       <c r="L113" s="22">
         <v>0</v>
       </c>
       <c r="M113" s="22">
         <v>0</v>
       </c>
       <c r="N113" s="25">
-        <f t="shared" si="30"/>
-        <v>19261821.899999999</v>
+        <f t="shared" si="29"/>
+        <v>10387251.5</v>
       </c>
       <c r="O113" s="22">
         <v>0</v>
       </c>
       <c r="P113" s="28" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="Q113" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="114" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-        <v>16</v>
+    <row r="114" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="46">
+        <f t="shared" si="30"/>
+        <v>21</v>
       </c>
       <c r="B114" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C114" s="20" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>33</v>
+      </c>
+      <c r="D114" s="30" t="s">
+        <v>124</v>
       </c>
       <c r="E114" s="20" t="s">
-        <v>139</v>
+        <v>162</v>
       </c>
       <c r="F114" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G114" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H114" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I114" s="20" t="s">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="J114" s="25">
-        <v>18953720.350000001</v>
+        <v>1761866.96</v>
       </c>
       <c r="K114" s="25">
         <f t="shared" si="32"/>
-        <v>18953720.350000001</v>
+        <v>1761866.96</v>
       </c>
       <c r="L114" s="22">
         <v>0</v>
       </c>
       <c r="M114" s="22">
         <v>0</v>
       </c>
       <c r="N114" s="25">
-        <f t="shared" si="30"/>
-        <v>18953720.350000001</v>
+        <f t="shared" si="29"/>
+        <v>1761866.96</v>
       </c>
       <c r="O114" s="22">
         <v>0</v>
       </c>
       <c r="P114" s="28" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="Q114" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="115" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-        <v>17</v>
+    <row r="115" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="46">
+        <f t="shared" si="30"/>
+        <v>22</v>
       </c>
       <c r="B115" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C115" s="20" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>33</v>
+      </c>
+      <c r="D115" s="30" t="s">
+        <v>127</v>
       </c>
       <c r="E115" s="20" t="s">
-        <v>139</v>
+        <v>162</v>
       </c>
       <c r="F115" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G115" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H115" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I115" s="20" t="s">
-        <v>111</v>
+        <v>128</v>
       </c>
       <c r="J115" s="25">
-        <v>19170321.800000001</v>
+        <v>2120103.6800000002</v>
       </c>
       <c r="K115" s="25">
         <f t="shared" si="32"/>
-        <v>19170321.800000001</v>
+        <v>2120103.6800000002</v>
       </c>
       <c r="L115" s="22">
         <v>0</v>
       </c>
       <c r="M115" s="22">
         <v>0</v>
       </c>
       <c r="N115" s="25">
-        <f t="shared" si="30"/>
-        <v>19170321.800000001</v>
+        <f t="shared" si="29"/>
+        <v>2120103.6800000002</v>
       </c>
       <c r="O115" s="22">
         <v>0</v>
       </c>
       <c r="P115" s="28" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="Q115" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="116" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-        <v>18</v>
+    <row r="116" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="46">
+        <f t="shared" si="30"/>
+        <v>23</v>
       </c>
       <c r="B116" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C116" s="20" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>33</v>
+      </c>
+      <c r="D116" s="30" t="s">
+        <v>129</v>
       </c>
       <c r="E116" s="20" t="s">
-        <v>140</v>
+        <v>178</v>
       </c>
       <c r="F116" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G116" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H116" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I116" s="20" t="s">
-        <v>112</v>
+        <v>131</v>
       </c>
       <c r="J116" s="25">
-        <v>1786531.95</v>
+        <v>4468295.58</v>
       </c>
       <c r="K116" s="25">
         <f t="shared" si="32"/>
-        <v>1786531.95</v>
+        <v>4468295.58</v>
       </c>
       <c r="L116" s="22">
         <v>0</v>
       </c>
       <c r="M116" s="22">
         <v>0</v>
       </c>
       <c r="N116" s="25">
-        <f t="shared" si="30"/>
-        <v>1786531.95</v>
+        <f t="shared" si="29"/>
+        <v>4468295.58</v>
       </c>
       <c r="O116" s="22">
         <v>0</v>
       </c>
       <c r="P116" s="28" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="Q116" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="117" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-        <v>19</v>
+    <row r="117" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="46">
+        <f t="shared" si="30"/>
+        <v>24</v>
       </c>
       <c r="B117" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C117" s="20" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>33</v>
+      </c>
+      <c r="D117" s="24" t="s">
+        <v>132</v>
       </c>
       <c r="E117" s="20" t="s">
-        <v>141</v>
+        <v>179</v>
       </c>
       <c r="F117" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G117" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H117" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I117" s="20" t="s">
-        <v>113</v>
+        <v>134</v>
       </c>
       <c r="J117" s="25">
-        <v>18472056.530000001</v>
+        <v>13490421.08</v>
       </c>
       <c r="K117" s="25">
         <f t="shared" si="32"/>
-        <v>18472056.530000001</v>
+        <v>13490421.08</v>
       </c>
       <c r="L117" s="22">
         <v>0</v>
       </c>
       <c r="M117" s="22">
         <v>0</v>
       </c>
       <c r="N117" s="25">
-        <f t="shared" si="30"/>
-        <v>18472056.530000001</v>
+        <f t="shared" si="29"/>
+        <v>13490421.08</v>
       </c>
       <c r="O117" s="22">
         <v>0</v>
       </c>
       <c r="P117" s="28" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="Q117" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="118" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-        <v>20</v>
+    <row r="118" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="46">
+        <f t="shared" si="30"/>
+        <v>25</v>
       </c>
       <c r="B118" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C118" s="20" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>33</v>
+      </c>
+      <c r="D118" s="24" t="s">
+        <v>135</v>
       </c>
       <c r="E118" s="20" t="s">
-        <v>142</v>
+        <v>180</v>
       </c>
       <c r="F118" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G118" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H118" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I118" s="20" t="s">
-        <v>49</v>
+        <v>137</v>
       </c>
       <c r="J118" s="25">
-        <v>16629624.199999999</v>
-[...1 lines deleted...]
-      <c r="K118" s="25">
+        <v>4895974</v>
+      </c>
+      <c r="K118" s="16">
         <f t="shared" si="32"/>
-        <v>16629624.199999999</v>
+        <v>4895974</v>
       </c>
       <c r="L118" s="22">
         <v>0</v>
       </c>
       <c r="M118" s="22">
         <v>0</v>
       </c>
-      <c r="N118" s="25">
-[...1 lines deleted...]
-        <v>16629624.199999999</v>
+      <c r="N118" s="16">
+        <f t="shared" si="29"/>
+        <v>4895974</v>
       </c>
       <c r="O118" s="22">
         <v>0</v>
       </c>
       <c r="P118" s="28" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="Q118" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="119" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-        <v>21</v>
+    <row r="119" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="46">
+        <f t="shared" si="30"/>
+        <v>26</v>
       </c>
       <c r="B119" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C119" s="20" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>117</v>
+        <v>33</v>
+      </c>
+      <c r="D119" s="30" t="s">
+        <v>227</v>
       </c>
       <c r="E119" s="20" t="s">
-        <v>142</v>
+        <v>181</v>
       </c>
       <c r="F119" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G119" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H119" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I119" s="20" t="s">
-        <v>49</v>
+        <v>139</v>
       </c>
       <c r="J119" s="25">
-        <v>17465917.699999999</v>
-[...1 lines deleted...]
-      <c r="K119" s="25">
+        <v>13532633.1</v>
+      </c>
+      <c r="K119" s="16">
         <f t="shared" si="32"/>
-        <v>17465917.699999999</v>
+        <v>13532633.1</v>
       </c>
       <c r="L119" s="22">
         <v>0</v>
       </c>
       <c r="M119" s="22">
         <v>0</v>
       </c>
-      <c r="N119" s="25">
-[...1 lines deleted...]
-        <v>17465917.699999999</v>
+      <c r="N119" s="16">
+        <f t="shared" si="29"/>
+        <v>13532633.1</v>
       </c>
       <c r="O119" s="22">
         <v>0</v>
       </c>
       <c r="P119" s="28" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="Q119" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="120" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-        <v>22</v>
+    <row r="120" spans="1:17" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="46">
+        <f t="shared" si="30"/>
+        <v>27</v>
       </c>
       <c r="B120" s="26" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="C120" s="20" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>33</v>
+      </c>
+      <c r="D120" s="30" t="s">
+        <v>140</v>
       </c>
       <c r="E120" s="20" t="s">
-        <v>142</v>
+        <v>173</v>
       </c>
       <c r="F120" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G120" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H120" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="I120" s="20" t="s">
-        <v>49</v>
+        <v>141</v>
       </c>
       <c r="J120" s="25">
-        <v>16838805.199999999</v>
-[...1 lines deleted...]
-      <c r="K120" s="25">
+        <v>3737039.48</v>
+      </c>
+      <c r="K120" s="16">
         <f t="shared" si="32"/>
-        <v>16838805.199999999</v>
+        <v>3737039.48</v>
       </c>
       <c r="L120" s="22">
         <v>0</v>
       </c>
       <c r="M120" s="22">
         <v>0</v>
       </c>
-      <c r="N120" s="25">
-[...1 lines deleted...]
-        <v>16838805.199999999</v>
+      <c r="N120" s="16">
+        <f t="shared" si="29"/>
+        <v>3737039.48</v>
       </c>
       <c r="O120" s="22">
         <v>0</v>
       </c>
       <c r="P120" s="28" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="Q120" s="29" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="121" spans="1:17" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...69 lines deleted...]
-      <c r="E122" s="20" t="s">
+    <row r="121" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="92" t="s">
+        <v>142</v>
+      </c>
+      <c r="B121" s="93"/>
+      <c r="C121" s="93"/>
+      <c r="D121" s="93"/>
+      <c r="E121" s="93"/>
+      <c r="F121" s="50"/>
+      <c r="G121" s="50"/>
+      <c r="H121" s="50"/>
+      <c r="I121" s="51"/>
+      <c r="J121" s="52">
+        <f t="shared" ref="J121:O121" si="33">SUM(J94:J120)</f>
+        <v>234103116.47000006</v>
+      </c>
+      <c r="K121" s="52">
+        <f t="shared" si="33"/>
+        <v>234103116.47000006</v>
+      </c>
+      <c r="L121" s="52">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+      <c r="M121" s="52">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+      <c r="N121" s="52">
+        <f t="shared" si="33"/>
+        <v>234103116.47000006</v>
+      </c>
+      <c r="O121" s="52">
+        <f t="shared" si="33"/>
+        <v>0</v>
+      </c>
+      <c r="P121" s="53"/>
+      <c r="Q121" s="54"/>
+    </row>
+    <row r="122" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="B122" s="5"/>
+      <c r="C122" s="5"/>
+      <c r="D122" s="56"/>
+      <c r="E122" s="5"/>
+      <c r="F122" s="5"/>
+      <c r="G122" s="5"/>
+      <c r="H122" s="5"/>
+      <c r="I122" s="5"/>
+      <c r="J122" s="17">
+        <v>0</v>
+      </c>
+      <c r="K122" s="17">
+        <v>0</v>
+      </c>
+      <c r="L122" s="17">
+        <v>0</v>
+      </c>
+      <c r="M122" s="17">
+        <v>0</v>
+      </c>
+      <c r="N122" s="17">
+        <v>0</v>
+      </c>
+      <c r="O122" s="17">
+        <v>0</v>
+      </c>
+      <c r="P122" s="8"/>
+      <c r="Q122" s="10"/>
+    </row>
+    <row r="123" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="B123" s="6"/>
+      <c r="C123" s="6"/>
+      <c r="D123" s="58"/>
+      <c r="E123" s="6"/>
+      <c r="F123" s="6"/>
+      <c r="G123" s="6"/>
+      <c r="H123" s="6"/>
+      <c r="I123" s="6"/>
+      <c r="J123" s="7">
+        <f t="shared" ref="J123:O123" si="34">J93</f>
+        <v>0</v>
+      </c>
+      <c r="K123" s="7">
+        <f t="shared" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="L123" s="7">
+        <f t="shared" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="M123" s="7">
+        <f t="shared" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="N123" s="7">
+        <f t="shared" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="O123" s="7">
+        <f t="shared" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="P123" s="9"/>
+      <c r="Q123" s="11"/>
+    </row>
+    <row r="124" spans="1:17" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="59" t="s">
         <v>143</v>
       </c>
-      <c r="F122" s="21" t="s">
-[...212 lines deleted...]
-        <v>193</v>
+      <c r="B124" s="18"/>
+      <c r="C124" s="18"/>
+      <c r="D124" s="18"/>
+      <c r="E124" s="18"/>
+      <c r="F124" s="18"/>
+      <c r="G124" s="18"/>
+      <c r="H124" s="18"/>
+      <c r="I124" s="18"/>
+      <c r="J124" s="69">
+        <f t="shared" ref="J124:O124" si="35">SUM(J94:J120)</f>
+        <v>234103116.47000006</v>
+      </c>
+      <c r="K124" s="69">
+        <f t="shared" si="35"/>
+        <v>234103116.47000006</v>
+      </c>
+      <c r="L124" s="69">
+        <f t="shared" si="35"/>
+        <v>0</v>
+      </c>
+      <c r="M124" s="69">
+        <f t="shared" si="35"/>
+        <v>0</v>
+      </c>
+      <c r="N124" s="69">
+        <f t="shared" si="35"/>
+        <v>234103116.47000006</v>
+      </c>
+      <c r="O124" s="69">
+        <f t="shared" si="35"/>
+        <v>0</v>
+      </c>
+      <c r="P124" s="12"/>
+      <c r="Q124" s="13"/>
+    </row>
+    <row r="125" spans="1:17" s="101" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="98" t="s">
+        <v>216</v>
+      </c>
+      <c r="B125" s="99"/>
+      <c r="C125" s="99"/>
+      <c r="D125" s="99"/>
+      <c r="E125" s="99"/>
+      <c r="F125" s="99"/>
+      <c r="G125" s="99"/>
+      <c r="H125" s="99"/>
+      <c r="I125" s="99"/>
+      <c r="J125" s="99"/>
+      <c r="K125" s="99"/>
+      <c r="L125" s="99"/>
+      <c r="M125" s="99"/>
+      <c r="N125" s="99"/>
+      <c r="O125" s="99"/>
+      <c r="P125" s="99"/>
+      <c r="Q125" s="100"/>
+    </row>
+    <row r="126" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="46">
+        <v>1</v>
+      </c>
+      <c r="B126" s="20" t="s">
+        <v>223</v>
       </c>
       <c r="C126" s="20" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>136</v>
+        <v>44</v>
+      </c>
+      <c r="D126" s="63" t="s">
+        <v>182</v>
+      </c>
+      <c r="E126" s="26" t="s">
+        <v>183</v>
       </c>
       <c r="F126" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G126" s="21" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H126" s="21" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>29</v>
+      </c>
+      <c r="I126" s="27" t="s">
+        <v>184</v>
       </c>
       <c r="J126" s="25">
-        <v>14746478.58</v>
-[...3 lines deleted...]
-        <v>14746478.58</v>
+        <v>15559078.08</v>
+      </c>
+      <c r="K126" s="25">
+        <f>SUM(L126:O126)</f>
+        <v>15559078.08</v>
       </c>
       <c r="L126" s="22">
         <v>0</v>
       </c>
       <c r="M126" s="22">
         <v>0</v>
       </c>
-      <c r="N126" s="16">
-[...1 lines deleted...]
-        <v>14746478.58</v>
+      <c r="N126" s="25">
+        <v>15559078.08</v>
       </c>
       <c r="O126" s="22">
         <v>0</v>
       </c>
-      <c r="P126" s="28" t="s">
-[...12 lines deleted...]
-        <v>193</v>
+      <c r="P126" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q126" s="23" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="127" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="46">
+        <f t="shared" ref="A127:A134" si="36">A126+1</f>
+        <v>2</v>
+      </c>
+      <c r="B127" s="20" t="s">
+        <v>223</v>
       </c>
       <c r="C127" s="20" t="s">
-        <v>176</v>
-[...17 lines deleted...]
-        <v>43</v>
+        <v>185</v>
+      </c>
+      <c r="D127" s="63" t="s">
+        <v>186</v>
+      </c>
+      <c r="E127" s="26" t="s">
+        <v>183</v>
+      </c>
+      <c r="F127" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="G127" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H127" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="I127" s="27" t="s">
+        <v>184</v>
       </c>
       <c r="J127" s="25">
-        <v>7634686.2000000002</v>
-[...3 lines deleted...]
-        <v>7634686.2000000002</v>
+        <v>16866819.510000002</v>
+      </c>
+      <c r="K127" s="25">
+        <f>SUM(L127:O127)</f>
+        <v>16866819.510000002</v>
       </c>
       <c r="L127" s="22">
         <v>0</v>
       </c>
       <c r="M127" s="22">
         <v>0</v>
       </c>
-      <c r="N127" s="16">
-[...1 lines deleted...]
-        <v>7634686.2000000002</v>
+      <c r="N127" s="25">
+        <v>16866819.510000002</v>
       </c>
       <c r="O127" s="22">
         <v>0</v>
       </c>
-      <c r="P127" s="28" t="s">
-[...509 lines deleted...]
-      <c r="A139" s="45">
+      <c r="P127" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q127" s="23" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="128" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="46">
         <f t="shared" si="36"/>
         <v>3</v>
       </c>
-      <c r="B139" s="20" t="s">
-[...49 lines deleted...]
-      <c r="A140" s="45">
+      <c r="B128" s="20" t="s">
+        <v>223</v>
+      </c>
+      <c r="C128" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="D128" s="63" t="s">
+        <v>189</v>
+      </c>
+      <c r="E128" s="26" t="s">
+        <v>183</v>
+      </c>
+      <c r="F128" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="G128" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H128" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="I128" s="27" t="s">
+        <v>184</v>
+      </c>
+      <c r="J128" s="25">
+        <v>17717168.16</v>
+      </c>
+      <c r="K128" s="25">
+        <f t="shared" ref="K128:K134" si="37">SUM(L128:O128)</f>
+        <v>17717168.16</v>
+      </c>
+      <c r="L128" s="22">
+        <v>0</v>
+      </c>
+      <c r="M128" s="22">
+        <v>0</v>
+      </c>
+      <c r="N128" s="25">
+        <v>17717168.16</v>
+      </c>
+      <c r="O128" s="22">
+        <v>0</v>
+      </c>
+      <c r="P128" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q128" s="23" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="129" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="46">
         <f t="shared" si="36"/>
         <v>4</v>
       </c>
-      <c r="B140" s="20" t="s">
-[...49 lines deleted...]
-      <c r="A141" s="45">
+      <c r="B129" s="20" t="s">
+        <v>223</v>
+      </c>
+      <c r="C129" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D129" s="63" t="s">
+        <v>190</v>
+      </c>
+      <c r="E129" s="26" t="s">
+        <v>183</v>
+      </c>
+      <c r="F129" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="G129" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H129" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="I129" s="27" t="s">
+        <v>184</v>
+      </c>
+      <c r="J129" s="25">
+        <v>16819770.84</v>
+      </c>
+      <c r="K129" s="25">
+        <f t="shared" si="37"/>
+        <v>16819770.84</v>
+      </c>
+      <c r="L129" s="22">
+        <v>0</v>
+      </c>
+      <c r="M129" s="22">
+        <v>0</v>
+      </c>
+      <c r="N129" s="25">
+        <v>16819770.84</v>
+      </c>
+      <c r="O129" s="22">
+        <v>0</v>
+      </c>
+      <c r="P129" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q129" s="23" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="130" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="46">
         <f t="shared" si="36"/>
         <v>5</v>
       </c>
-      <c r="B141" s="20" t="s">
-[...49 lines deleted...]
-      <c r="A142" s="45">
+      <c r="B130" s="20" t="s">
+        <v>223</v>
+      </c>
+      <c r="C130" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D130" s="63" t="s">
+        <v>191</v>
+      </c>
+      <c r="E130" s="26" t="s">
+        <v>183</v>
+      </c>
+      <c r="F130" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="G130" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H130" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="I130" s="27" t="s">
+        <v>184</v>
+      </c>
+      <c r="J130" s="25">
+        <v>17702809.559999999</v>
+      </c>
+      <c r="K130" s="25">
+        <f t="shared" si="37"/>
+        <v>17702809.559999999</v>
+      </c>
+      <c r="L130" s="22">
+        <v>0</v>
+      </c>
+      <c r="M130" s="22">
+        <v>0</v>
+      </c>
+      <c r="N130" s="25">
+        <v>17702809.559999999</v>
+      </c>
+      <c r="O130" s="22">
+        <v>0</v>
+      </c>
+      <c r="P130" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q130" s="23" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="131" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="46">
         <f t="shared" si="36"/>
         <v>6</v>
       </c>
-      <c r="B142" s="20" t="s">
-[...49 lines deleted...]
-      <c r="A143" s="45">
+      <c r="B131" s="20" t="s">
+        <v>223</v>
+      </c>
+      <c r="C131" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="D131" s="63" t="s">
+        <v>192</v>
+      </c>
+      <c r="E131" s="26" t="s">
+        <v>183</v>
+      </c>
+      <c r="F131" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="G131" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H131" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="I131" s="27" t="s">
+        <v>184</v>
+      </c>
+      <c r="J131" s="25">
+        <v>17437997.280000001</v>
+      </c>
+      <c r="K131" s="25">
+        <f t="shared" si="37"/>
+        <v>17437997.280000001</v>
+      </c>
+      <c r="L131" s="22">
+        <v>0</v>
+      </c>
+      <c r="M131" s="22">
+        <v>0</v>
+      </c>
+      <c r="N131" s="25">
+        <v>17437997.280000001</v>
+      </c>
+      <c r="O131" s="22">
+        <v>0</v>
+      </c>
+      <c r="P131" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q131" s="23" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="132" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="46">
         <f t="shared" si="36"/>
         <v>7</v>
       </c>
-      <c r="B143" s="20" t="s">
+      <c r="B132" s="20" t="s">
+        <v>223</v>
+      </c>
+      <c r="C132" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="D132" s="63" t="s">
         <v>193</v>
       </c>
-      <c r="C143" s="20" t="s">
+      <c r="E132" s="26" t="s">
         <v>183</v>
       </c>
-      <c r="D143" s="110" t="s">
-[...43 lines deleted...]
-      <c r="A144" s="45">
+      <c r="F132" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="G132" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H132" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="I132" s="27" t="s">
+        <v>184</v>
+      </c>
+      <c r="J132" s="25">
+        <v>10241475.6</v>
+      </c>
+      <c r="K132" s="25">
+        <f t="shared" si="37"/>
+        <v>10241475.6</v>
+      </c>
+      <c r="L132" s="22">
+        <v>0</v>
+      </c>
+      <c r="M132" s="22">
+        <v>0</v>
+      </c>
+      <c r="N132" s="25">
+        <v>10241475.6</v>
+      </c>
+      <c r="O132" s="22">
+        <v>0</v>
+      </c>
+      <c r="P132" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q132" s="23" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="133" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="46">
         <f t="shared" si="36"/>
         <v>8</v>
       </c>
-      <c r="B144" s="26" t="s">
-[...44 lines deleted...]
-      <c r="Q144" s="23" t="s">
+      <c r="B133" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="C133" s="20" t="s">
+        <v>39</v>
+      </c>
+      <c r="D133" s="66" t="s">
+        <v>194</v>
+      </c>
+      <c r="E133" s="20" t="s">
+        <v>187</v>
+      </c>
+      <c r="F133" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="G133" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H133" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="I133" s="24" t="s">
+        <v>195</v>
+      </c>
+      <c r="J133" s="25">
+        <v>12137169.539999999</v>
+      </c>
+      <c r="K133" s="25">
+        <f t="shared" si="37"/>
+        <v>12137169.539999999</v>
+      </c>
+      <c r="L133" s="22">
+        <v>0</v>
+      </c>
+      <c r="M133" s="22">
+        <v>0</v>
+      </c>
+      <c r="N133" s="25">
+        <v>12137169.539999999</v>
+      </c>
+      <c r="O133" s="22">
+        <v>0</v>
+      </c>
+      <c r="P133" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q133" s="23" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="145" spans="1:17" ht="78" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A145" s="45">
+    <row r="134" spans="1:17" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="46">
         <f t="shared" si="36"/>
         <v>9</v>
       </c>
-      <c r="B145" s="26" t="s">
-[...2 lines deleted...]
-      <c r="C145" s="21" t="s">
+      <c r="B134" s="26" t="s">
+        <v>223</v>
+      </c>
+      <c r="C134" s="21" t="s">
+        <v>158</v>
+      </c>
+      <c r="D134" s="65" t="s">
+        <v>229</v>
+      </c>
+      <c r="E134" s="21" t="s">
         <v>188</v>
       </c>
-      <c r="D145" s="108" t="s">
-[...35 lines deleted...]
-      <c r="P145" s="16" t="s">
+      <c r="F134" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="G134" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="H134" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="I134" s="31" t="s">
+        <v>159</v>
+      </c>
+      <c r="J134" s="16">
+        <v>7891390.8600000003</v>
+      </c>
+      <c r="K134" s="25">
+        <f t="shared" si="37"/>
+        <v>7891390.8600000003</v>
+      </c>
+      <c r="L134" s="22">
+        <v>0</v>
+      </c>
+      <c r="M134" s="22">
+        <v>0</v>
+      </c>
+      <c r="N134" s="16">
+        <v>7891390.8600000003</v>
+      </c>
+      <c r="O134" s="22">
+        <v>0</v>
+      </c>
+      <c r="P134" s="16" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q134" s="23" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="135" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="92" t="s">
+        <v>63</v>
+      </c>
+      <c r="B135" s="93"/>
+      <c r="C135" s="93"/>
+      <c r="D135" s="93"/>
+      <c r="E135" s="93"/>
+      <c r="F135" s="50"/>
+      <c r="G135" s="50"/>
+      <c r="H135" s="50"/>
+      <c r="I135" s="51"/>
+      <c r="J135" s="52">
+        <f>SUM(J126:J134)</f>
+        <v>132373679.42999999</v>
+      </c>
+      <c r="K135" s="52">
+        <f t="shared" ref="K135:O135" si="38">SUM(K126:K134)</f>
+        <v>132373679.42999999</v>
+      </c>
+      <c r="L135" s="52">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="M135" s="52">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="N135" s="52">
+        <f t="shared" si="38"/>
+        <v>132373679.42999999</v>
+      </c>
+      <c r="O135" s="52">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="P135" s="53"/>
+      <c r="Q135" s="54"/>
+    </row>
+    <row r="136" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="55" t="s">
+        <v>12</v>
+      </c>
+      <c r="B136" s="5"/>
+      <c r="C136" s="5"/>
+      <c r="D136" s="56"/>
+      <c r="E136" s="5"/>
+      <c r="F136" s="5"/>
+      <c r="G136" s="5"/>
+      <c r="H136" s="5"/>
+      <c r="I136" s="5"/>
+      <c r="J136" s="17">
+        <v>0</v>
+      </c>
+      <c r="K136" s="17">
+        <v>0</v>
+      </c>
+      <c r="L136" s="17">
+        <v>0</v>
+      </c>
+      <c r="M136" s="17">
+        <v>0</v>
+      </c>
+      <c r="N136" s="17">
+        <v>0</v>
+      </c>
+      <c r="O136" s="17">
+        <v>0</v>
+      </c>
+      <c r="P136" s="8"/>
+      <c r="Q136" s="10"/>
+    </row>
+    <row r="137" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="B137" s="6"/>
+      <c r="C137" s="6"/>
+      <c r="D137" s="58"/>
+      <c r="E137" s="6"/>
+      <c r="F137" s="6"/>
+      <c r="G137" s="6"/>
+      <c r="H137" s="6"/>
+      <c r="I137" s="6"/>
+      <c r="J137" s="7">
+        <f t="shared" ref="J137:O137" si="39">J125</f>
+        <v>0</v>
+      </c>
+      <c r="K137" s="7">
+        <f t="shared" si="39"/>
+        <v>0</v>
+      </c>
+      <c r="L137" s="7">
+        <f t="shared" si="39"/>
+        <v>0</v>
+      </c>
+      <c r="M137" s="7">
+        <f t="shared" si="39"/>
+        <v>0</v>
+      </c>
+      <c r="N137" s="7">
+        <f t="shared" si="39"/>
+        <v>0</v>
+      </c>
+      <c r="O137" s="7">
+        <f t="shared" si="39"/>
+        <v>0</v>
+      </c>
+      <c r="P137" s="9"/>
+      <c r="Q137" s="11"/>
+    </row>
+    <row r="138" spans="1:17" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="59" t="s">
+        <v>71</v>
+      </c>
+      <c r="B138" s="18"/>
+      <c r="C138" s="18"/>
+      <c r="D138" s="18"/>
+      <c r="E138" s="18"/>
+      <c r="F138" s="18"/>
+      <c r="G138" s="18"/>
+      <c r="H138" s="18"/>
+      <c r="I138" s="18"/>
+      <c r="J138" s="19">
+        <f>SUM(J126:J134)</f>
+        <v>132373679.42999999</v>
+      </c>
+      <c r="K138" s="19">
+        <f t="shared" ref="K138:O138" si="40">SUM(K126:K134)</f>
+        <v>132373679.42999999</v>
+      </c>
+      <c r="L138" s="19">
+        <f t="shared" si="40"/>
+        <v>0</v>
+      </c>
+      <c r="M138" s="19">
+        <f t="shared" si="40"/>
+        <v>0</v>
+      </c>
+      <c r="N138" s="19">
+        <f t="shared" si="40"/>
+        <v>132373679.42999999</v>
+      </c>
+      <c r="O138" s="19">
+        <f t="shared" si="40"/>
+        <v>0</v>
+      </c>
+      <c r="P138" s="12"/>
+      <c r="Q138" s="13"/>
+    </row>
+    <row r="139" spans="1:17" s="101" customFormat="1" ht="50.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="98" t="s">
+        <v>217</v>
+      </c>
+      <c r="B139" s="99"/>
+      <c r="C139" s="99"/>
+      <c r="D139" s="99"/>
+      <c r="E139" s="99"/>
+      <c r="F139" s="99"/>
+      <c r="G139" s="99"/>
+      <c r="H139" s="99"/>
+      <c r="I139" s="99"/>
+      <c r="J139" s="99"/>
+      <c r="K139" s="99"/>
+      <c r="L139" s="99"/>
+      <c r="M139" s="99"/>
+      <c r="N139" s="99"/>
+      <c r="O139" s="99"/>
+      <c r="P139" s="99"/>
+      <c r="Q139" s="100"/>
+    </row>
+    <row r="140" spans="1:17" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="60">
+        <v>1</v>
+      </c>
+      <c r="B140" s="24" t="s">
+        <v>223</v>
+      </c>
+      <c r="C140" s="31" t="s">
+        <v>196</v>
+      </c>
+      <c r="D140" s="65" t="s">
+        <v>232</v>
+      </c>
+      <c r="E140" s="31" t="s">
         <v>41</v>
       </c>
-      <c r="Q145" s="23" t="s">
+      <c r="F140" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="G140" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="H140" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="I140" s="31" t="s">
+        <v>197</v>
+      </c>
+      <c r="J140" s="25">
+        <v>1589840</v>
+      </c>
+      <c r="K140" s="25">
+        <f>SUM(L140:O140)</f>
+        <v>1589840</v>
+      </c>
+      <c r="L140" s="16">
+        <v>0</v>
+      </c>
+      <c r="M140" s="16">
+        <v>0</v>
+      </c>
+      <c r="N140" s="25">
+        <v>1589840</v>
+      </c>
+      <c r="O140" s="16">
+        <v>0</v>
+      </c>
+      <c r="P140" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q140" s="40" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="146" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-[...39 lines deleted...]
-      <c r="A147" s="54" t="s">
+    <row r="141" spans="1:17" ht="89.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="60">
+        <v>2</v>
+      </c>
+      <c r="B141" s="41" t="s">
+        <v>223</v>
+      </c>
+      <c r="C141" s="41" t="s">
+        <v>199</v>
+      </c>
+      <c r="D141" s="67" t="s">
+        <v>200</v>
+      </c>
+      <c r="E141" s="41" t="s">
+        <v>198</v>
+      </c>
+      <c r="F141" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="G141" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="H141" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="I141" s="41" t="s">
+        <v>201</v>
+      </c>
+      <c r="J141" s="42">
+        <v>7587523.8099999996</v>
+      </c>
+      <c r="K141" s="42">
+        <f>SUM(L141:O141)</f>
+        <v>7587523.8099999996</v>
+      </c>
+      <c r="L141" s="42">
+        <v>0</v>
+      </c>
+      <c r="M141" s="42">
+        <v>0</v>
+      </c>
+      <c r="N141" s="42">
+        <v>7587523.8099999996</v>
+      </c>
+      <c r="O141" s="42">
+        <v>0</v>
+      </c>
+      <c r="P141" s="42" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q141" s="43" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="142" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="92" t="s">
+        <v>64</v>
+      </c>
+      <c r="B142" s="93"/>
+      <c r="C142" s="93"/>
+      <c r="D142" s="93"/>
+      <c r="E142" s="93"/>
+      <c r="F142" s="50"/>
+      <c r="G142" s="50"/>
+      <c r="H142" s="50"/>
+      <c r="I142" s="51"/>
+      <c r="J142" s="52">
+        <f>SUM(J140:J141)</f>
+        <v>9177363.8099999987</v>
+      </c>
+      <c r="K142" s="52">
+        <f>SUM(K140:K141)</f>
+        <v>9177363.8099999987</v>
+      </c>
+      <c r="L142" s="52">
+        <f t="shared" ref="K142:O142" si="41">SUM(L140:L141)</f>
+        <v>0</v>
+      </c>
+      <c r="M142" s="52">
+        <f t="shared" si="41"/>
+        <v>0</v>
+      </c>
+      <c r="N142" s="52">
+        <f t="shared" si="41"/>
+        <v>9177363.8099999987</v>
+      </c>
+      <c r="O142" s="52">
+        <f t="shared" si="41"/>
+        <v>0</v>
+      </c>
+      <c r="P142" s="53"/>
+      <c r="Q142" s="54"/>
+    </row>
+    <row r="143" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="B147" s="5"/>
-[...273 lines deleted...]
-      <c r="A154" s="54" t="s">
+      <c r="B143" s="5"/>
+      <c r="C143" s="5"/>
+      <c r="D143" s="56"/>
+      <c r="E143" s="5"/>
+      <c r="F143" s="5"/>
+      <c r="G143" s="5"/>
+      <c r="H143" s="5"/>
+      <c r="I143" s="5"/>
+      <c r="J143" s="17">
+        <v>0</v>
+      </c>
+      <c r="K143" s="17">
+        <v>0</v>
+      </c>
+      <c r="L143" s="17">
+        <v>0</v>
+      </c>
+      <c r="M143" s="17">
+        <v>0</v>
+      </c>
+      <c r="N143" s="17">
+        <v>0</v>
+      </c>
+      <c r="O143" s="17">
+        <v>0</v>
+      </c>
+      <c r="P143" s="8"/>
+      <c r="Q143" s="10"/>
+    </row>
+    <row r="144" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="B144" s="6"/>
+      <c r="C144" s="6"/>
+      <c r="D144" s="58"/>
+      <c r="E144" s="6"/>
+      <c r="F144" s="6"/>
+      <c r="G144" s="6"/>
+      <c r="H144" s="6"/>
+      <c r="I144" s="6"/>
+      <c r="J144" s="7">
+        <v>0</v>
+      </c>
+      <c r="K144" s="7">
+        <v>0</v>
+      </c>
+      <c r="L144" s="7">
+        <v>0</v>
+      </c>
+      <c r="M144" s="7">
+        <v>0</v>
+      </c>
+      <c r="N144" s="7">
+        <v>0</v>
+      </c>
+      <c r="O144" s="7">
+        <v>0</v>
+      </c>
+      <c r="P144" s="9"/>
+      <c r="Q144" s="11"/>
+    </row>
+    <row r="145" spans="1:17" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="59" t="s">
+        <v>61</v>
+      </c>
+      <c r="B145" s="18"/>
+      <c r="C145" s="18"/>
+      <c r="D145" s="18"/>
+      <c r="E145" s="18"/>
+      <c r="F145" s="18"/>
+      <c r="G145" s="18"/>
+      <c r="H145" s="18"/>
+      <c r="I145" s="18"/>
+      <c r="J145" s="19">
+        <f>SUM(J140:J141)</f>
+        <v>9177363.8099999987</v>
+      </c>
+      <c r="K145" s="19">
+        <f>SUM(K140:K141)</f>
+        <v>9177363.8099999987</v>
+      </c>
+      <c r="L145" s="19">
+        <f t="shared" ref="K145:O145" si="42">SUM(L140:L141)</f>
+        <v>0</v>
+      </c>
+      <c r="M145" s="19">
+        <f t="shared" si="42"/>
+        <v>0</v>
+      </c>
+      <c r="N145" s="19">
+        <f t="shared" si="42"/>
+        <v>9177363.8099999987</v>
+      </c>
+      <c r="O145" s="19">
+        <f t="shared" si="42"/>
+        <v>0</v>
+      </c>
+      <c r="P145" s="12"/>
+      <c r="Q145" s="13"/>
+    </row>
+    <row r="146" spans="1:17" s="45" customFormat="1" ht="64.150000000000006" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="82" t="s">
+        <v>65</v>
+      </c>
+      <c r="B146" s="83"/>
+      <c r="C146" s="83"/>
+      <c r="D146" s="83"/>
+      <c r="E146" s="83"/>
+      <c r="F146" s="83"/>
+      <c r="G146" s="83"/>
+      <c r="H146" s="83"/>
+      <c r="I146" s="83"/>
+      <c r="J146" s="83"/>
+      <c r="K146" s="83"/>
+      <c r="L146" s="83"/>
+      <c r="M146" s="83"/>
+      <c r="N146" s="83"/>
+      <c r="O146" s="83"/>
+      <c r="P146" s="83"/>
+      <c r="Q146" s="84"/>
+    </row>
+    <row r="147" spans="1:17" ht="47.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="92" t="s">
+        <v>60</v>
+      </c>
+      <c r="B147" s="93"/>
+      <c r="C147" s="93"/>
+      <c r="D147" s="93"/>
+      <c r="E147" s="93"/>
+      <c r="F147" s="50"/>
+      <c r="G147" s="50"/>
+      <c r="H147" s="50"/>
+      <c r="I147" s="51"/>
+      <c r="J147" s="52">
+        <f>SUM(J14+J71+J142)</f>
+        <v>12117725.959999999</v>
+      </c>
+      <c r="K147" s="52">
+        <f>SUM(K14+K71+K142)</f>
+        <v>12117725.959999999</v>
+      </c>
+      <c r="L147" s="52">
+        <f>L142+L71</f>
+        <v>0</v>
+      </c>
+      <c r="M147" s="52">
+        <f>SUM(M142+M71)</f>
+        <v>0</v>
+      </c>
+      <c r="N147" s="52">
+        <f>SUM(N142+N71)</f>
+        <v>9177363.8099999987</v>
+      </c>
+      <c r="O147" s="52">
+        <f>SUM(O146)</f>
+        <v>0</v>
+      </c>
+      <c r="P147" s="53"/>
+      <c r="Q147" s="54"/>
+    </row>
+    <row r="148" spans="1:17" ht="47.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="B154" s="5"/>
-[...161 lines deleted...]
-      <c r="A159" s="54" t="s">
+      <c r="B148" s="5"/>
+      <c r="C148" s="5"/>
+      <c r="D148" s="56"/>
+      <c r="E148" s="5"/>
+      <c r="F148" s="5"/>
+      <c r="G148" s="5"/>
+      <c r="H148" s="5"/>
+      <c r="I148" s="5"/>
+      <c r="J148" s="17">
+        <v>0</v>
+      </c>
+      <c r="K148" s="17">
+        <v>0</v>
+      </c>
+      <c r="L148" s="17">
+        <v>0</v>
+      </c>
+      <c r="M148" s="17">
+        <v>0</v>
+      </c>
+      <c r="N148" s="17">
+        <v>0</v>
+      </c>
+      <c r="O148" s="17">
+        <v>0</v>
+      </c>
+      <c r="P148" s="8"/>
+      <c r="Q148" s="10"/>
+    </row>
+    <row r="149" spans="1:17" ht="47.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="B149" s="6"/>
+      <c r="C149" s="6"/>
+      <c r="D149" s="58"/>
+      <c r="E149" s="6"/>
+      <c r="F149" s="6"/>
+      <c r="G149" s="6"/>
+      <c r="H149" s="6"/>
+      <c r="I149" s="6"/>
+      <c r="J149" s="7">
+        <f>SUM(J16+J73)</f>
+        <v>0</v>
+      </c>
+      <c r="K149" s="7">
+        <f>SUM(K16+K73)</f>
+        <v>0</v>
+      </c>
+      <c r="L149" s="7">
+        <f>SUM(L16+L73)</f>
+        <v>0</v>
+      </c>
+      <c r="M149" s="7">
+        <f>SUM(M16+M73)</f>
+        <v>0</v>
+      </c>
+      <c r="N149" s="7">
+        <f>SUM(N73)</f>
+        <v>0</v>
+      </c>
+      <c r="O149" s="7">
+        <v>0</v>
+      </c>
+      <c r="P149" s="9"/>
+      <c r="Q149" s="11"/>
+    </row>
+    <row r="150" spans="1:17" ht="47.25" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="59" t="s">
+        <v>61</v>
+      </c>
+      <c r="B150" s="18"/>
+      <c r="C150" s="18"/>
+      <c r="D150" s="18"/>
+      <c r="E150" s="18"/>
+      <c r="F150" s="18"/>
+      <c r="G150" s="18"/>
+      <c r="H150" s="18"/>
+      <c r="I150" s="18"/>
+      <c r="J150" s="19">
+        <f>SUM(J147)</f>
+        <v>12117725.959999999</v>
+      </c>
+      <c r="K150" s="19">
+        <f>SUM(K147)</f>
+        <v>12117725.959999999</v>
+      </c>
+      <c r="L150" s="19">
+        <f>SUM(L145+L74)</f>
+        <v>0</v>
+      </c>
+      <c r="M150" s="19">
+        <f>SUM(M145+M74)</f>
+        <v>0</v>
+      </c>
+      <c r="N150" s="19">
+        <f>SUM(N147)</f>
+        <v>9177363.8099999987</v>
+      </c>
+      <c r="O150" s="19">
+        <f>SUM(O74)</f>
+        <v>0</v>
+      </c>
+      <c r="P150" s="12"/>
+      <c r="Q150" s="13"/>
+    </row>
+    <row r="151" spans="1:17" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="152" spans="1:17" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="153" spans="1:17" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="154" spans="1:17" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="155" spans="1:17" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="156" spans="1:17" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="157" spans="1:17" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="158" spans="1:17" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="159" spans="1:17" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="160" spans="1:17" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="161" spans="1:17" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="162" spans="1:17" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="163" spans="1:17" ht="179.45" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="97" t="s">
+        <v>233</v>
+      </c>
+      <c r="B163" s="97"/>
+      <c r="C163" s="97"/>
+      <c r="D163" s="97"/>
+      <c r="E163" s="97"/>
+      <c r="F163" s="97"/>
+      <c r="G163" s="97"/>
+    </row>
+    <row r="164" spans="1:17" s="45" customFormat="1" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="82" t="s">
+        <v>219</v>
+      </c>
+      <c r="B164" s="83"/>
+      <c r="C164" s="83"/>
+      <c r="D164" s="83"/>
+      <c r="E164" s="83"/>
+      <c r="F164" s="83"/>
+      <c r="G164" s="83"/>
+      <c r="H164" s="83"/>
+      <c r="I164" s="83"/>
+      <c r="J164" s="83"/>
+      <c r="K164" s="83"/>
+      <c r="L164" s="83"/>
+      <c r="M164" s="83"/>
+      <c r="N164" s="83"/>
+      <c r="O164" s="83"/>
+      <c r="P164" s="83"/>
+      <c r="Q164" s="84"/>
+    </row>
+    <row r="165" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="92" t="s">
+        <v>221</v>
+      </c>
+      <c r="B165" s="93"/>
+      <c r="C165" s="93"/>
+      <c r="D165" s="93"/>
+      <c r="E165" s="50"/>
+      <c r="F165" s="50"/>
+      <c r="G165" s="50"/>
+      <c r="H165" s="51"/>
+      <c r="I165" s="51"/>
+      <c r="J165" s="52">
+        <f>J142+J135+J121+J89+J83+J77+J71+J65+J54+J21+J14+J7</f>
+        <v>1128729484.0800002</v>
+      </c>
+      <c r="K165" s="52">
+        <f>K166+K167+K168</f>
+        <v>1128729484.0800002</v>
+      </c>
+      <c r="L165" s="52">
+        <f t="shared" ref="K165:P165" si="43">L142+L135+L121+L89+L83+L77+L71+L65+L54+L21+L14+L7</f>
+        <v>0</v>
+      </c>
+      <c r="M165" s="52">
+        <f t="shared" si="43"/>
+        <v>0</v>
+      </c>
+      <c r="N165" s="52">
+        <f t="shared" si="43"/>
+        <v>1128729484.0800002</v>
+      </c>
+      <c r="O165" s="52">
+        <f t="shared" si="43"/>
+        <v>0</v>
+      </c>
+      <c r="P165" s="52"/>
+      <c r="Q165" s="54"/>
+    </row>
+    <row r="166" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="B159" s="5"/>
-[...104 lines deleted...]
-      <c r="Q161" s="13"/>
+      <c r="B166" s="5"/>
+      <c r="C166" s="56"/>
+      <c r="D166" s="5"/>
+      <c r="E166" s="5"/>
+      <c r="F166" s="5"/>
+      <c r="G166" s="5"/>
+      <c r="H166" s="5"/>
+      <c r="I166" s="5"/>
+      <c r="J166" s="17">
+        <f>J143+J136+J122+J90+J84+J78+J72+J66+J55+J22+J15+J8</f>
+        <v>0</v>
+      </c>
+      <c r="K166" s="17">
+        <f t="shared" ref="K166:O166" si="44">K143+K136+K122+K90+K84+K78+K72+K66+K55+K22+K15+K8</f>
+        <v>0</v>
+      </c>
+      <c r="L166" s="17">
+        <f t="shared" si="44"/>
+        <v>0</v>
+      </c>
+      <c r="M166" s="17">
+        <f t="shared" si="44"/>
+        <v>0</v>
+      </c>
+      <c r="N166" s="17">
+        <f t="shared" si="44"/>
+        <v>0</v>
+      </c>
+      <c r="O166" s="17">
+        <f t="shared" si="44"/>
+        <v>0</v>
+      </c>
+      <c r="P166" s="17"/>
+      <c r="Q166" s="10"/>
+    </row>
+    <row r="167" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="57" t="s">
+        <v>220</v>
+      </c>
+      <c r="B167" s="6"/>
+      <c r="C167" s="58"/>
+      <c r="D167" s="6"/>
+      <c r="E167" s="6"/>
+      <c r="F167" s="6"/>
+      <c r="G167" s="6"/>
+      <c r="H167" s="6"/>
+      <c r="I167" s="6"/>
+      <c r="J167" s="7">
+        <f>J144+J137+J123+J91+J85+J79+J73+J67+J56+J23+J16+J9</f>
+        <v>0</v>
+      </c>
+      <c r="K167" s="7">
+        <f t="shared" ref="K167:O167" si="45">K144+K137+K123+K91+K85+K79+K73+K67+K56+K23+K16+K9</f>
+        <v>0</v>
+      </c>
+      <c r="L167" s="7">
+        <f t="shared" si="45"/>
+        <v>0</v>
+      </c>
+      <c r="M167" s="7">
+        <f t="shared" si="45"/>
+        <v>0</v>
+      </c>
+      <c r="N167" s="7">
+        <f t="shared" si="45"/>
+        <v>0</v>
+      </c>
+      <c r="O167" s="7">
+        <f t="shared" si="45"/>
+        <v>0</v>
+      </c>
+      <c r="P167" s="9"/>
+      <c r="Q167" s="11"/>
+    </row>
+    <row r="168" spans="1:17" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A168" s="59" t="s">
+        <v>222</v>
+      </c>
+      <c r="B168" s="18"/>
+      <c r="C168" s="18"/>
+      <c r="D168" s="18"/>
+      <c r="E168" s="18"/>
+      <c r="F168" s="18"/>
+      <c r="G168" s="18"/>
+      <c r="H168" s="18"/>
+      <c r="I168" s="18"/>
+      <c r="J168" s="19">
+        <f>J145+J138+J124+J92+J86+J80+J74+J68+J57+J24+J17+J10</f>
+        <v>1128729484.0800002</v>
+      </c>
+      <c r="K168" s="19">
+        <f t="shared" ref="K168:O168" si="46">K145+K138+K124+K92+K86+K80+K74+K68+K57+K24+K17+K10</f>
+        <v>1128729484.0800002</v>
+      </c>
+      <c r="L168" s="19">
+        <f t="shared" si="46"/>
+        <v>0</v>
+      </c>
+      <c r="M168" s="19">
+        <f t="shared" si="46"/>
+        <v>0</v>
+      </c>
+      <c r="N168" s="19">
+        <f t="shared" si="46"/>
+        <v>1128729484.0800002</v>
+      </c>
+      <c r="O168" s="19">
+        <f t="shared" si="46"/>
+        <v>0</v>
+      </c>
+      <c r="P168" s="12"/>
+      <c r="Q168" s="13"/>
     </row>
   </sheetData>
-  <mergeCells count="41">
-    <mergeCell ref="A158:E158"/>
+  <mergeCells count="44">
+    <mergeCell ref="A164:Q164"/>
+    <mergeCell ref="A165:D165"/>
+    <mergeCell ref="A147:E147"/>
+    <mergeCell ref="A163:G163"/>
     <mergeCell ref="N1:Q1"/>
-    <mergeCell ref="A132:E132"/>
-[...16 lines deleted...]
-    <mergeCell ref="A80:Q80"/>
+    <mergeCell ref="A121:E121"/>
+    <mergeCell ref="A125:Q125"/>
+    <mergeCell ref="A135:E135"/>
+    <mergeCell ref="A139:Q139"/>
+    <mergeCell ref="A142:E142"/>
+    <mergeCell ref="A146:Q146"/>
+    <mergeCell ref="A77:E77"/>
+    <mergeCell ref="A81:Q81"/>
+    <mergeCell ref="A83:E83"/>
+    <mergeCell ref="A87:Q87"/>
+    <mergeCell ref="A89:E89"/>
+    <mergeCell ref="A93:Q93"/>
+    <mergeCell ref="A54:E54"/>
+    <mergeCell ref="A58:Q58"/>
+    <mergeCell ref="A65:E65"/>
+    <mergeCell ref="A69:Q69"/>
+    <mergeCell ref="A71:E71"/>
+    <mergeCell ref="A75:Q75"/>
     <mergeCell ref="A25:Q25"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="A5:Q5"/>
-    <mergeCell ref="A7:E7"/>
     <mergeCell ref="A11:Q11"/>
-    <mergeCell ref="A14:E14"/>
     <mergeCell ref="A18:Q18"/>
-    <mergeCell ref="A21:E21"/>
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="A21:D21"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="24" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="4" max="16" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
@@ -11201,46 +11792,46 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>2025_СЗ</vt:lpstr>
+      <vt:lpstr>2026_СЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>'2025_СЗ'!Область_печати</vt:lpstr>
+      <vt:lpstr>'2026_СЗ'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>