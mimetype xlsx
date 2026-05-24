--- v0 (2025-12-07)
+++ v1 (2026-05-24)
@@ -1,377 +1,354 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21901"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2025 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Централизация закупок_2025\2025_МЗ\МКУ\На сайт\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики СЗ_2026 год\на сайт\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CFA89395-F68B-4895-A586-AA3ECC68ADE8}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2025_СЗ" sheetId="6" r:id="rId1"/>
+    <sheet name="2026_СЗ" sheetId="6" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2025_СЗ'!$Q$18:$R$124</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2025_СЗ'!$A$1:$Q$82</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026_СЗ'!$Q$38:$Q$119</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2026_СЗ'!$A$1:$Q$72</definedName>
   </definedNames>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K78" i="6" l="1"/>
-[...9 lines deleted...]
-  <c r="O81" i="6"/>
+  <c r="K79" i="6" l="1"/>
+  <c r="K82" i="6"/>
+  <c r="L82" i="6"/>
+  <c r="M82" i="6"/>
+  <c r="N82" i="6"/>
+  <c r="O82" i="6"/>
+  <c r="P82" i="6"/>
+  <c r="J82" i="6"/>
+  <c r="L79" i="6"/>
+  <c r="M79" i="6"/>
+  <c r="N79" i="6"/>
+  <c r="O79" i="6"/>
   <c r="J79" i="6"/>
-  <c r="J80" i="6"/>
-[...6 lines deleted...]
-  <c r="J78" i="6"/>
+  <c r="L38" i="6"/>
+  <c r="M38" i="6"/>
+  <c r="N38" i="6"/>
+  <c r="O38" i="6"/>
+  <c r="L41" i="6"/>
+  <c r="M41" i="6"/>
+  <c r="N41" i="6"/>
+  <c r="O41" i="6"/>
+  <c r="J41" i="6"/>
+  <c r="P38" i="6"/>
+  <c r="J38" i="6"/>
   <c r="K37" i="6"/>
-  <c r="K39" i="6"/>
-[...36 lines deleted...]
-  <c r="K6" i="6" l="1"/>
+  <c r="K41" i="6" s="1"/>
+  <c r="K38" i="6" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="207" uniqueCount="61">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
-    <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
-[...1 lines deleted...]
-  <si>
     <t>НМЦК, руб.</t>
-  </si>
-[...2 lines deleted...]
-федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
   <si>
     <t>новая закупка</t>
   </si>
   <si>
     <t>скорректированная закупка</t>
   </si>
   <si>
     <t>Всего, руб.</t>
   </si>
   <si>
     <t>федеральный бюджет, руб.</t>
   </si>
   <si>
+    <t>областной бюджет, руб.</t>
+  </si>
+  <si>
     <t>внебюджетные средства, руб.</t>
   </si>
   <si>
     <t>Источник финансирования</t>
+  </si>
+  <si>
+    <t>местный бюджет, руб.</t>
   </si>
   <si>
     <t>Наименование 
 объекта закупки</t>
   </si>
   <si>
     <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
     <t>0 закупок в рамках нац.проектов</t>
   </si>
   <si>
     <t>Наименование координатора</t>
   </si>
   <si>
     <t xml:space="preserve">Наименование заказчиков </t>
   </si>
   <si>
     <t>Перечень заказчиков</t>
   </si>
   <si>
-    <t>местный
-[...17 lines deleted...]
-( 19 заказчиков) </t>
+    <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности 
+ОК 034-2014 
+(КПЕС 2008) (ОКПД2)</t>
+  </si>
+  <si>
+    <t>апрель</t>
+  </si>
+  <si>
+    <t>ноябрь</t>
+  </si>
+  <si>
+    <t>0 закупок, относящихся к категории "Прочие"</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -</t>
+  </si>
+  <si>
+    <t>январь</t>
+  </si>
+  <si>
+    <t>Итого 0 закупок, в т.ч.</t>
+  </si>
+  <si>
+    <t>0 закупок в рамках гос.программы</t>
+  </si>
+  <si>
+    <t>февраль</t>
+  </si>
+  <si>
+    <t>март</t>
+  </si>
+  <si>
+    <t>май</t>
+  </si>
+  <si>
+    <t>июнь</t>
+  </si>
+  <si>
+    <t>июль</t>
+  </si>
+  <si>
+    <t>август</t>
+  </si>
+  <si>
+    <t>октябрь</t>
+  </si>
+  <si>
+    <t>Наименование 
+федерального проекта</t>
+  </si>
+  <si>
+    <t>ЯНВАРЬ</t>
+  </si>
+  <si>
+    <t>ФЕВРАЛЬ</t>
+  </si>
+  <si>
+    <t>МАРТ</t>
+  </si>
+  <si>
+    <t>АПРЕЛЬ</t>
+  </si>
+  <si>
+    <t>МАЙ</t>
+  </si>
+  <si>
+    <t>ИЮНЬ</t>
+  </si>
+  <si>
+    <t>ИЮЛЬ</t>
+  </si>
+  <si>
+    <t>АВГУСТ</t>
+  </si>
+  <si>
+    <t>СЕНТЯБРЬ</t>
+  </si>
+  <si>
+    <t>ОКТЯБРЬ</t>
+  </si>
+  <si>
+    <t>НОЯБРЬ</t>
+  </si>
+  <si>
+    <t>ДЕКАБРЬ</t>
+  </si>
+  <si>
+    <t>ВСЕГО 2026 год</t>
+  </si>
+  <si>
+    <t>0 закупок в рамках гос.программ</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">График определения поставщика (подрядчика, исполнителя) посредством совместных закупок товаров (работ, услуг) на 2026 год,   
+осуществляемого МКУ "Центр компетенций в сфере бухгалтерского учета и муниципального заказа" Задонского муниципального округа
+по состоянию на 01.01.2026 года 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="24"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">(версия 0) </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="24"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve">                                                                                                                                                                                                                                                                                             </t>
+    </r>
+  </si>
+  <si>
+    <t>Итого 1 закупка, в т.ч.</t>
+  </si>
+  <si>
+    <t>1 закупка, относящаяся к категории "Прочие"</t>
+  </si>
+  <si>
+    <t>МКУ "ЦК БУ и МЗ" Задонского муниципального округа</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Муниципальные бюджетные образовательные учреждения Задонского муниципального округа
+( 18 заказчиков) </t>
   </si>
   <si>
     <t xml:space="preserve">1. МБОУ СОШ с. Гнилуша
 2. МБОУ СОШ с. Ольшанец
 3. МБОУ СОШ с. Паниковец
 4. МБОУ СОШ с. Хмелинец
 5. МБДОУ детский сад №1 г. Задонск
 6. МБДОУ детский сад №3 г. Задонск
 7. МБДОУ детский сад №5 г. Задонск
 8. МБДОУ детский сад №6 г. Задонск
 9. МБДОУ детский сад с. Болховское
 10. МБДОУ детский сад «Непоседы» с. Бутырки
 11. МБДОУ детский сад с. Гнилуша
 12. МБДОУ детский сад с. Донское
 13. МБДОУ детский сад с. Кашары
-14. МБДОУ детский сад д. Ливенская
-[...4 lines deleted...]
-19. МБДОУ детский сад с. Уткино
+14. МБДОУ детский сад с. Ольшанец
+15. МБДОУ детский сад с. Паниковец
+16. МБДОУ детский сад с. Репец
+17. МБДОУ детский сад с. Скорняково
+18. МБДОУ детский сад с. Уткино
 </t>
   </si>
   <si>
-    <t>Поставка продуктов питания во 2 полугодии 2025 года</t>
+    <t>Поставка продуктов питания во 2 полугодии 2026 года</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Государственная программа "Социальная поддержка граждан, реализация семейно-демографической политики Липецкой области"</t>
   </si>
   <si>
     <t>01.11, 01.13, 01.22, 01.23, 01.24, 01.47, 10.11, 10,12, 10.20, 10.32, 10.39, 10.41, 10.51, 10.61, 10.62, 10.71, 10.72, 10.73, 10.81, 10.83, 10.84, 10.86, 10.89</t>
   </si>
   <si>
-    <t>июнь</t>
-[...114 lines deleted...]
-    </r>
+    <t>эл.аукцион</t>
+  </si>
+  <si>
+    <t>Итого 1 закупка,  в т.ч.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
   <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -463,132 +440,131 @@
     </font>
     <font>
       <i/>
       <sz val="24"/>
       <color rgb="FFC00000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="24"/>
       <color theme="9" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="24"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="18"/>
-[...11 lines deleted...]
-    <font>
       <b/>
       <sz val="36"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
-      <sz val="14"/>
-      <color theme="9" tint="-0.499984740745262"/>
+      <sz val="18"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="18"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -701,322 +677,367 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom style="medium">
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="10" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="4" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="20" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="6" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="7">
-    <cellStyle name="xl191" xfId="4"/>
-[...2 lines deleted...]
-    <cellStyle name="xl200" xfId="2"/>
+    <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="5"/>
-    <cellStyle name="Финансовый 2" xfId="6"/>
+    <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1034,86 +1055,86 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1257,3054 +1278,3006 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R154"/>
+  <dimension ref="A1:Q149"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A64" zoomScale="44" zoomScaleNormal="44" zoomScaleSheetLayoutView="28" workbookViewId="0">
-      <selection activeCell="I3" sqref="I3:I4"/>
+    <sheetView tabSelected="1" topLeftCell="C1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="50" workbookViewId="0">
+      <selection activeCell="L84" sqref="L84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="26"/>
+    <col min="1" max="1" width="9.140625" style="20"/>
     <col min="2" max="2" width="41.42578125" style="3" customWidth="1"/>
-    <col min="3" max="3" width="45.140625" style="3" customWidth="1"/>
+    <col min="3" max="3" width="59.42578125" style="3" customWidth="1"/>
     <col min="4" max="4" width="45.140625" style="3" hidden="1" customWidth="1"/>
-    <col min="5" max="5" width="45.140625" style="26" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="19" max="16384" width="9.140625" style="24"/>
+    <col min="5" max="5" width="72" style="20" customWidth="1"/>
+    <col min="6" max="7" width="35.7109375" style="20" customWidth="1"/>
+    <col min="8" max="8" width="35.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="41" style="20" customWidth="1"/>
+    <col min="10" max="10" width="42.7109375" style="2" customWidth="1"/>
+    <col min="11" max="11" width="36.42578125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="36.140625" style="2" customWidth="1"/>
+    <col min="13" max="13" width="33.42578125" style="2" customWidth="1"/>
+    <col min="14" max="14" width="37.5703125" style="2" customWidth="1"/>
+    <col min="15" max="15" width="34.42578125" style="2" customWidth="1"/>
+    <col min="16" max="16" width="27.85546875" style="2" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="28.28515625" style="17" customWidth="1"/>
+    <col min="18" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="135.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="N1" s="57" t="s">
+    <row r="1" spans="1:17" ht="87" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N1" s="51"/>
+      <c r="O1" s="51"/>
+      <c r="P1" s="51"/>
+      <c r="Q1" s="51"/>
+    </row>
+    <row r="2" spans="1:17" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N2" s="51"/>
+      <c r="O2" s="51"/>
+      <c r="P2" s="51"/>
+      <c r="Q2" s="51"/>
+    </row>
+    <row r="3" spans="1:17" ht="149.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="58" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="58"/>
+      <c r="C3" s="58"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="58"/>
+      <c r="F3" s="58"/>
+      <c r="G3" s="58"/>
+      <c r="H3" s="58"/>
+      <c r="I3" s="58"/>
+      <c r="J3" s="58"/>
+      <c r="K3" s="58"/>
+      <c r="L3" s="58"/>
+      <c r="M3" s="58"/>
+      <c r="N3" s="58"/>
+      <c r="O3" s="58"/>
+      <c r="P3" s="58"/>
+      <c r="Q3" s="58"/>
+    </row>
+    <row r="4" spans="1:17" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="52" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" s="52" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="52" t="s">
+        <v>13</v>
+      </c>
+      <c r="F4" s="52" t="s">
+        <v>1</v>
+      </c>
+      <c r="G4" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="52" t="s">
+        <v>3</v>
+      </c>
+      <c r="I4" s="52" t="s">
+        <v>19</v>
+      </c>
+      <c r="J4" s="54" t="s">
+        <v>2</v>
+      </c>
+      <c r="K4" s="54" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="54"/>
+      <c r="O4" s="54"/>
+      <c r="P4" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q4" s="69" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" ht="139.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="60"/>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="57"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="55"/>
+      <c r="K5" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="L5" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="M5" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="N5" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="O5" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="P5" s="55"/>
+      <c r="Q5" s="70"/>
+    </row>
+    <row r="6" spans="1:17" s="34" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="66" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="67"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="67"/>
+      <c r="E6" s="67"/>
+      <c r="F6" s="67"/>
+      <c r="G6" s="67"/>
+      <c r="H6" s="67"/>
+      <c r="I6" s="67"/>
+      <c r="J6" s="67"/>
+      <c r="K6" s="67"/>
+      <c r="L6" s="67"/>
+      <c r="M6" s="67"/>
+      <c r="N6" s="67"/>
+      <c r="O6" s="67"/>
+      <c r="P6" s="67"/>
+      <c r="Q6" s="68"/>
+    </row>
+    <row r="7" spans="1:17" ht="116.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="18">
+        <v>1</v>
+      </c>
+      <c r="B7" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="H7" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="I7" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="J7" s="22">
+        <v>0</v>
+      </c>
+      <c r="K7" s="22">
+        <v>0</v>
+      </c>
+      <c r="L7" s="22">
+        <v>0</v>
+      </c>
+      <c r="M7" s="22">
+        <v>0</v>
+      </c>
+      <c r="N7" s="22">
+        <v>0</v>
+      </c>
+      <c r="O7" s="22">
+        <v>0</v>
+      </c>
+      <c r="P7" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q7" s="23" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="65"/>
+      <c r="C8" s="65"/>
+      <c r="D8" s="65"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="9"/>
+      <c r="I8" s="9"/>
+      <c r="J8" s="10">
+        <v>0</v>
+      </c>
+      <c r="K8" s="10">
+        <v>0</v>
+      </c>
+      <c r="L8" s="10">
+        <v>0</v>
+      </c>
+      <c r="M8" s="10">
+        <v>0</v>
+      </c>
+      <c r="N8" s="10">
+        <v>0</v>
+      </c>
+      <c r="O8" s="10">
+        <v>0</v>
+      </c>
+      <c r="P8" s="25"/>
+      <c r="Q8" s="26"/>
+    </row>
+    <row r="9" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="28"/>
+      <c r="C9" s="28"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="7">
+        <v>0</v>
+      </c>
+      <c r="K9" s="7">
+        <v>0</v>
+      </c>
+      <c r="L9" s="7">
+        <v>0</v>
+      </c>
+      <c r="M9" s="7">
+        <v>0</v>
+      </c>
+      <c r="N9" s="7">
+        <v>0</v>
+      </c>
+      <c r="O9" s="7">
+        <v>0</v>
+      </c>
+      <c r="P9" s="11"/>
+      <c r="Q9" s="13"/>
+    </row>
+    <row r="10" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="30"/>
+      <c r="C10" s="30"/>
+      <c r="D10" s="6"/>
+      <c r="E10" s="6"/>
+      <c r="F10" s="6"/>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
+      <c r="I10" s="6"/>
+      <c r="J10" s="8">
+        <v>0</v>
+      </c>
+      <c r="K10" s="8">
+        <v>0</v>
+      </c>
+      <c r="L10" s="8">
+        <v>0</v>
+      </c>
+      <c r="M10" s="8">
+        <v>0</v>
+      </c>
+      <c r="N10" s="8">
+        <v>0</v>
+      </c>
+      <c r="O10" s="8">
+        <v>0</v>
+      </c>
+      <c r="P10" s="12"/>
+      <c r="Q10" s="14"/>
+    </row>
+    <row r="11" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="48"/>
+      <c r="C11" s="48"/>
+      <c r="D11" s="45"/>
+      <c r="E11" s="45"/>
+      <c r="F11" s="45"/>
+      <c r="G11" s="45"/>
+      <c r="H11" s="45"/>
+      <c r="I11" s="45"/>
+      <c r="J11" s="46">
+        <v>0</v>
+      </c>
+      <c r="K11" s="46">
+        <v>0</v>
+      </c>
+      <c r="L11" s="46">
+        <v>0</v>
+      </c>
+      <c r="M11" s="46">
+        <v>0</v>
+      </c>
+      <c r="N11" s="46">
+        <v>0</v>
+      </c>
+      <c r="O11" s="46">
+        <v>0</v>
+      </c>
+      <c r="P11" s="15"/>
+      <c r="Q11" s="16"/>
+    </row>
+    <row r="12" spans="1:17" s="34" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="66" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="67"/>
+      <c r="C12" s="67"/>
+      <c r="D12" s="67"/>
+      <c r="E12" s="67"/>
+      <c r="F12" s="67"/>
+      <c r="G12" s="67"/>
+      <c r="H12" s="67"/>
+      <c r="I12" s="67"/>
+      <c r="J12" s="67"/>
+      <c r="K12" s="67"/>
+      <c r="L12" s="67"/>
+      <c r="M12" s="67"/>
+      <c r="N12" s="67"/>
+      <c r="O12" s="67"/>
+      <c r="P12" s="67"/>
+      <c r="Q12" s="68"/>
+    </row>
+    <row r="13" spans="1:17" ht="116.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="18">
+        <v>1</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="D13" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="E13" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="H13" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="I13" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="J13" s="22">
+        <v>0</v>
+      </c>
+      <c r="K13" s="22">
+        <v>0</v>
+      </c>
+      <c r="L13" s="22">
+        <v>0</v>
+      </c>
+      <c r="M13" s="22">
+        <v>0</v>
+      </c>
+      <c r="N13" s="22">
+        <v>0</v>
+      </c>
+      <c r="O13" s="22">
+        <v>0</v>
+      </c>
+      <c r="P13" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q13" s="23" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14" s="65"/>
+      <c r="C14" s="65"/>
+      <c r="D14" s="65"/>
+      <c r="E14" s="9"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="10">
+        <v>0</v>
+      </c>
+      <c r="K14" s="10">
+        <v>0</v>
+      </c>
+      <c r="L14" s="10">
+        <v>0</v>
+      </c>
+      <c r="M14" s="10">
+        <v>0</v>
+      </c>
+      <c r="N14" s="10">
+        <v>0</v>
+      </c>
+      <c r="O14" s="10">
+        <v>0</v>
+      </c>
+      <c r="P14" s="25"/>
+      <c r="Q14" s="26"/>
+    </row>
+    <row r="15" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="28"/>
+      <c r="C15" s="28"/>
+      <c r="D15" s="5"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="7">
+        <v>0</v>
+      </c>
+      <c r="K15" s="7">
+        <v>0</v>
+      </c>
+      <c r="L15" s="7">
+        <v>0</v>
+      </c>
+      <c r="M15" s="7">
+        <v>0</v>
+      </c>
+      <c r="N15" s="7">
+        <v>0</v>
+      </c>
+      <c r="O15" s="7">
+        <v>0</v>
+      </c>
+      <c r="P15" s="11"/>
+      <c r="Q15" s="13"/>
+    </row>
+    <row r="16" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="30"/>
+      <c r="C16" s="30"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="8">
+        <v>0</v>
+      </c>
+      <c r="K16" s="8">
+        <v>0</v>
+      </c>
+      <c r="L16" s="8">
+        <v>0</v>
+      </c>
+      <c r="M16" s="8">
+        <v>0</v>
+      </c>
+      <c r="N16" s="8">
+        <v>0</v>
+      </c>
+      <c r="O16" s="8">
+        <v>0</v>
+      </c>
+      <c r="P16" s="12"/>
+      <c r="Q16" s="14"/>
+    </row>
+    <row r="17" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="48"/>
+      <c r="C17" s="48"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="46">
+        <v>0</v>
+      </c>
+      <c r="K17" s="46">
+        <v>0</v>
+      </c>
+      <c r="L17" s="46">
+        <v>0</v>
+      </c>
+      <c r="M17" s="46">
+        <v>0</v>
+      </c>
+      <c r="N17" s="46">
+        <v>0</v>
+      </c>
+      <c r="O17" s="46">
+        <v>0</v>
+      </c>
+      <c r="P17" s="15"/>
+      <c r="Q17" s="16"/>
+    </row>
+    <row r="18" spans="1:17" s="34" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="66" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="67"/>
+      <c r="C18" s="67"/>
+      <c r="D18" s="67"/>
+      <c r="E18" s="67"/>
+      <c r="F18" s="67"/>
+      <c r="G18" s="67"/>
+      <c r="H18" s="67"/>
+      <c r="I18" s="67"/>
+      <c r="J18" s="67"/>
+      <c r="K18" s="67"/>
+      <c r="L18" s="67"/>
+      <c r="M18" s="67"/>
+      <c r="N18" s="67"/>
+      <c r="O18" s="67"/>
+      <c r="P18" s="67"/>
+      <c r="Q18" s="68"/>
+    </row>
+    <row r="19" spans="1:17" ht="116.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="18">
+        <v>1</v>
+      </c>
+      <c r="B19" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C19" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="D19" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="E19" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="H19" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="I19" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="J19" s="22">
+        <v>0</v>
+      </c>
+      <c r="K19" s="22">
+        <v>0</v>
+      </c>
+      <c r="L19" s="22">
+        <v>0</v>
+      </c>
+      <c r="M19" s="22">
+        <v>0</v>
+      </c>
+      <c r="N19" s="22">
+        <v>0</v>
+      </c>
+      <c r="O19" s="22">
+        <v>0</v>
+      </c>
+      <c r="P19" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q19" s="23" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="65"/>
+      <c r="C20" s="65"/>
+      <c r="D20" s="65"/>
+      <c r="E20" s="9"/>
+      <c r="F20" s="9"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="9"/>
+      <c r="J20" s="10">
+        <v>0</v>
+      </c>
+      <c r="K20" s="10">
+        <v>0</v>
+      </c>
+      <c r="L20" s="10">
+        <v>0</v>
+      </c>
+      <c r="M20" s="10">
+        <v>0</v>
+      </c>
+      <c r="N20" s="10">
+        <v>0</v>
+      </c>
+      <c r="O20" s="10">
+        <v>0</v>
+      </c>
+      <c r="P20" s="25"/>
+      <c r="Q20" s="26"/>
+    </row>
+    <row r="21" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="28"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="7">
+        <v>0</v>
+      </c>
+      <c r="K21" s="7">
+        <v>0</v>
+      </c>
+      <c r="L21" s="7">
+        <v>0</v>
+      </c>
+      <c r="M21" s="7">
+        <v>0</v>
+      </c>
+      <c r="N21" s="7">
+        <v>0</v>
+      </c>
+      <c r="O21" s="7">
+        <v>0</v>
+      </c>
+      <c r="P21" s="11"/>
+      <c r="Q21" s="13"/>
+    </row>
+    <row r="22" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="30"/>
+      <c r="C22" s="30"/>
+      <c r="D22" s="6"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="6"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="8">
+        <v>0</v>
+      </c>
+      <c r="K22" s="8">
+        <v>0</v>
+      </c>
+      <c r="L22" s="8">
+        <v>0</v>
+      </c>
+      <c r="M22" s="8">
+        <v>0</v>
+      </c>
+      <c r="N22" s="8">
+        <v>0</v>
+      </c>
+      <c r="O22" s="8">
+        <v>0</v>
+      </c>
+      <c r="P22" s="12"/>
+      <c r="Q22" s="14"/>
+    </row>
+    <row r="23" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="48"/>
+      <c r="C23" s="48"/>
+      <c r="D23" s="45"/>
+      <c r="E23" s="45"/>
+      <c r="F23" s="45"/>
+      <c r="G23" s="45"/>
+      <c r="H23" s="45"/>
+      <c r="I23" s="45"/>
+      <c r="J23" s="46">
+        <v>0</v>
+      </c>
+      <c r="K23" s="46">
+        <v>0</v>
+      </c>
+      <c r="L23" s="46">
+        <v>0</v>
+      </c>
+      <c r="M23" s="46">
+        <v>0</v>
+      </c>
+      <c r="N23" s="46">
+        <v>0</v>
+      </c>
+      <c r="O23" s="46">
+        <v>0</v>
+      </c>
+      <c r="P23" s="15"/>
+      <c r="Q23" s="16"/>
+    </row>
+    <row r="24" spans="1:17" s="34" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="B24" s="67"/>
+      <c r="C24" s="67"/>
+      <c r="D24" s="67"/>
+      <c r="E24" s="67"/>
+      <c r="F24" s="67"/>
+      <c r="G24" s="67"/>
+      <c r="H24" s="67"/>
+      <c r="I24" s="67"/>
+      <c r="J24" s="67"/>
+      <c r="K24" s="67"/>
+      <c r="L24" s="67"/>
+      <c r="M24" s="67"/>
+      <c r="N24" s="67"/>
+      <c r="O24" s="67"/>
+      <c r="P24" s="67"/>
+      <c r="Q24" s="68"/>
+    </row>
+    <row r="25" spans="1:17" ht="116.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="18">
+        <v>1</v>
+      </c>
+      <c r="B25" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="D25" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="E25" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F25" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="H25" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="I25" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="J25" s="22">
+        <v>0</v>
+      </c>
+      <c r="K25" s="22">
+        <v>0</v>
+      </c>
+      <c r="L25" s="22">
+        <v>0</v>
+      </c>
+      <c r="M25" s="22">
+        <v>0</v>
+      </c>
+      <c r="N25" s="22">
+        <v>0</v>
+      </c>
+      <c r="O25" s="22">
+        <v>0</v>
+      </c>
+      <c r="P25" s="22" t="s">
+        <v>20</v>
+      </c>
+      <c r="Q25" s="23" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="B26" s="65"/>
+      <c r="C26" s="65"/>
+      <c r="D26" s="65"/>
+      <c r="E26" s="9"/>
+      <c r="F26" s="9"/>
+      <c r="G26" s="9"/>
+      <c r="H26" s="9"/>
+      <c r="I26" s="9"/>
+      <c r="J26" s="10">
+        <v>0</v>
+      </c>
+      <c r="K26" s="10">
+        <v>0</v>
+      </c>
+      <c r="L26" s="10">
+        <v>0</v>
+      </c>
+      <c r="M26" s="10">
+        <v>0</v>
+      </c>
+      <c r="N26" s="10">
+        <v>0</v>
+      </c>
+      <c r="O26" s="10">
+        <v>0</v>
+      </c>
+      <c r="P26" s="25"/>
+      <c r="Q26" s="26"/>
+    </row>
+    <row r="27" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" s="28"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="5"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="7">
+        <v>0</v>
+      </c>
+      <c r="K27" s="7">
+        <v>0</v>
+      </c>
+      <c r="L27" s="7">
+        <v>0</v>
+      </c>
+      <c r="M27" s="7">
+        <v>0</v>
+      </c>
+      <c r="N27" s="7">
+        <v>0</v>
+      </c>
+      <c r="O27" s="7">
+        <v>0</v>
+      </c>
+      <c r="P27" s="11"/>
+      <c r="Q27" s="13"/>
+    </row>
+    <row r="28" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B28" s="30"/>
+      <c r="C28" s="30"/>
+      <c r="D28" s="6"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="6"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="8">
+        <v>0</v>
+      </c>
+      <c r="K28" s="8">
+        <v>0</v>
+      </c>
+      <c r="L28" s="8">
+        <v>0</v>
+      </c>
+      <c r="M28" s="8">
+        <v>0</v>
+      </c>
+      <c r="N28" s="8">
+        <v>0</v>
+      </c>
+      <c r="O28" s="8">
+        <v>0</v>
+      </c>
+      <c r="P28" s="12"/>
+      <c r="Q28" s="14"/>
+    </row>
+    <row r="29" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B29" s="48"/>
+      <c r="C29" s="48"/>
+      <c r="D29" s="45"/>
+      <c r="E29" s="45"/>
+      <c r="F29" s="45"/>
+      <c r="G29" s="45"/>
+      <c r="H29" s="45"/>
+      <c r="I29" s="45"/>
+      <c r="J29" s="46">
+        <v>0</v>
+      </c>
+      <c r="K29" s="46">
+        <v>0</v>
+      </c>
+      <c r="L29" s="46">
+        <v>0</v>
+      </c>
+      <c r="M29" s="46">
+        <v>0</v>
+      </c>
+      <c r="N29" s="46">
+        <v>0</v>
+      </c>
+      <c r="O29" s="46">
+        <v>0</v>
+      </c>
+      <c r="P29" s="15"/>
+      <c r="Q29" s="16"/>
+    </row>
+    <row r="30" spans="1:17" s="34" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="66" t="s">
+        <v>39</v>
+      </c>
+      <c r="B30" s="67"/>
+      <c r="C30" s="67"/>
+      <c r="D30" s="67"/>
+      <c r="E30" s="67"/>
+      <c r="F30" s="67"/>
+      <c r="G30" s="67"/>
+      <c r="H30" s="67"/>
+      <c r="I30" s="67"/>
+      <c r="J30" s="67"/>
+      <c r="K30" s="67"/>
+      <c r="L30" s="67"/>
+      <c r="M30" s="67"/>
+      <c r="N30" s="67"/>
+      <c r="O30" s="67"/>
+      <c r="P30" s="67"/>
+      <c r="Q30" s="68"/>
+    </row>
+    <row r="31" spans="1:17" ht="116.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="18">
+        <v>1</v>
+      </c>
+      <c r="B31" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C31" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="D31" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="E31" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F31" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="G31" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="H31" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="I31" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="J31" s="22">
+        <v>0</v>
+      </c>
+      <c r="K31" s="22">
+        <v>0</v>
+      </c>
+      <c r="L31" s="22">
+        <v>0</v>
+      </c>
+      <c r="M31" s="22">
+        <v>0</v>
+      </c>
+      <c r="N31" s="22">
+        <v>0</v>
+      </c>
+      <c r="O31" s="22">
+        <v>0</v>
+      </c>
+      <c r="P31" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q31" s="23" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="B32" s="65"/>
+      <c r="C32" s="65"/>
+      <c r="D32" s="65"/>
+      <c r="E32" s="9"/>
+      <c r="F32" s="9"/>
+      <c r="G32" s="9"/>
+      <c r="H32" s="9"/>
+      <c r="I32" s="9"/>
+      <c r="J32" s="10">
+        <v>0</v>
+      </c>
+      <c r="K32" s="10">
+        <v>0</v>
+      </c>
+      <c r="L32" s="10">
+        <v>0</v>
+      </c>
+      <c r="M32" s="10">
+        <v>0</v>
+      </c>
+      <c r="N32" s="10">
+        <v>0</v>
+      </c>
+      <c r="O32" s="10">
+        <v>0</v>
+      </c>
+      <c r="P32" s="25"/>
+      <c r="Q32" s="26"/>
+    </row>
+    <row r="33" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="B33" s="28"/>
+      <c r="C33" s="28"/>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="5"/>
+      <c r="J33" s="7">
+        <v>0</v>
+      </c>
+      <c r="K33" s="7">
+        <v>0</v>
+      </c>
+      <c r="L33" s="7">
+        <v>0</v>
+      </c>
+      <c r="M33" s="7">
+        <v>0</v>
+      </c>
+      <c r="N33" s="7">
+        <v>0</v>
+      </c>
+      <c r="O33" s="7">
+        <v>0</v>
+      </c>
+      <c r="P33" s="11"/>
+      <c r="Q33" s="13"/>
+    </row>
+    <row r="34" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B34" s="30"/>
+      <c r="C34" s="30"/>
+      <c r="D34" s="6"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="6"/>
+      <c r="G34" s="6"/>
+      <c r="H34" s="6"/>
+      <c r="I34" s="6"/>
+      <c r="J34" s="8">
+        <v>0</v>
+      </c>
+      <c r="K34" s="8">
+        <v>0</v>
+      </c>
+      <c r="L34" s="8">
+        <v>0</v>
+      </c>
+      <c r="M34" s="8">
+        <v>0</v>
+      </c>
+      <c r="N34" s="8">
+        <v>0</v>
+      </c>
+      <c r="O34" s="8">
+        <v>0</v>
+      </c>
+      <c r="P34" s="12"/>
+      <c r="Q34" s="14"/>
+    </row>
+    <row r="35" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B35" s="48"/>
+      <c r="C35" s="48"/>
+      <c r="D35" s="45"/>
+      <c r="E35" s="45"/>
+      <c r="F35" s="45"/>
+      <c r="G35" s="45"/>
+      <c r="H35" s="45"/>
+      <c r="I35" s="45"/>
+      <c r="J35" s="46">
+        <v>0</v>
+      </c>
+      <c r="K35" s="46">
+        <v>0</v>
+      </c>
+      <c r="L35" s="46">
+        <v>0</v>
+      </c>
+      <c r="M35" s="46">
+        <v>0</v>
+      </c>
+      <c r="N35" s="46">
+        <v>0</v>
+      </c>
+      <c r="O35" s="46">
+        <v>0</v>
+      </c>
+      <c r="P35" s="15"/>
+      <c r="Q35" s="16"/>
+    </row>
+    <row r="36" spans="1:17" s="34" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="66" t="s">
+        <v>40</v>
+      </c>
+      <c r="B36" s="67"/>
+      <c r="C36" s="67"/>
+      <c r="D36" s="67"/>
+      <c r="E36" s="67"/>
+      <c r="F36" s="67"/>
+      <c r="G36" s="67"/>
+      <c r="H36" s="67"/>
+      <c r="I36" s="67"/>
+      <c r="J36" s="67"/>
+      <c r="K36" s="67"/>
+      <c r="L36" s="67"/>
+      <c r="M36" s="67"/>
+      <c r="N36" s="67"/>
+      <c r="O36" s="67"/>
+      <c r="P36" s="67"/>
+      <c r="Q36" s="68"/>
+    </row>
+    <row r="37" spans="1:17" ht="117" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="18">
+        <v>1</v>
+      </c>
+      <c r="B37" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="C37" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="D37" s="32" t="s">
+        <v>54</v>
+      </c>
+      <c r="E37" s="19" t="s">
         <v>55</v>
       </c>
-      <c r="O1" s="57"/>
-[...5 lines deleted...]
-      <c r="A2" s="59" t="s">
+      <c r="F37" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="G37" s="19" t="s">
+        <v>56</v>
+      </c>
+      <c r="H37" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="I37" s="33" t="s">
+        <v>58</v>
+      </c>
+      <c r="J37" s="22">
+        <v>23378554.190000001</v>
+      </c>
+      <c r="K37" s="22">
+        <f>SUM(L37:O37)</f>
+        <v>23378554.190000001</v>
+      </c>
+      <c r="L37" s="22">
+        <v>3023280</v>
+      </c>
+      <c r="M37" s="22">
+        <v>3263193.75</v>
+      </c>
+      <c r="N37" s="22">
+        <v>4141161.81</v>
+      </c>
+      <c r="O37" s="22">
+        <v>12950918.630000001</v>
+      </c>
+      <c r="P37" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q37" s="23" t="s">
         <v>59</v>
       </c>
-      <c r="B2" s="59"/>
-[...32 lines deleted...]
-      <c r="F3" s="61" t="s">
+    </row>
+    <row r="38" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="64" t="s">
+        <v>50</v>
+      </c>
+      <c r="B38" s="65"/>
+      <c r="C38" s="65"/>
+      <c r="D38" s="65"/>
+      <c r="E38" s="9"/>
+      <c r="F38" s="9"/>
+      <c r="G38" s="9"/>
+      <c r="H38" s="9"/>
+      <c r="I38" s="9"/>
+      <c r="J38" s="10">
+        <f>SUM(J37:J37)</f>
+        <v>23378554.190000001</v>
+      </c>
+      <c r="K38" s="10">
+        <f t="shared" ref="K38:O38" si="0">SUM(K37:K37)</f>
+        <v>23378554.190000001</v>
+      </c>
+      <c r="L38" s="10">
+        <f t="shared" si="0"/>
+        <v>3023280</v>
+      </c>
+      <c r="M38" s="10">
+        <f t="shared" si="0"/>
+        <v>3263193.75</v>
+      </c>
+      <c r="N38" s="10">
+        <f t="shared" si="0"/>
+        <v>4141161.81</v>
+      </c>
+      <c r="O38" s="10">
+        <f t="shared" si="0"/>
+        <v>12950918.630000001</v>
+      </c>
+      <c r="P38" s="10">
+        <f t="shared" ref="P38" si="1">SUM(P37:P37)</f>
+        <v>0</v>
+      </c>
+      <c r="Q38" s="26"/>
+    </row>
+    <row r="39" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="B39" s="28"/>
+      <c r="C39" s="28"/>
+      <c r="D39" s="5"/>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="5"/>
+      <c r="J39" s="7">
+        <v>0</v>
+      </c>
+      <c r="K39" s="7">
+        <v>0</v>
+      </c>
+      <c r="L39" s="7">
+        <v>0</v>
+      </c>
+      <c r="M39" s="7">
+        <v>0</v>
+      </c>
+      <c r="N39" s="7">
+        <v>0</v>
+      </c>
+      <c r="O39" s="7">
+        <v>0</v>
+      </c>
+      <c r="P39" s="11"/>
+      <c r="Q39" s="13"/>
+    </row>
+    <row r="40" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B40" s="30"/>
+      <c r="C40" s="30"/>
+      <c r="D40" s="6"/>
+      <c r="E40" s="6"/>
+      <c r="F40" s="6"/>
+      <c r="G40" s="6"/>
+      <c r="H40" s="6"/>
+      <c r="I40" s="6"/>
+      <c r="J40" s="8">
+        <v>0</v>
+      </c>
+      <c r="K40" s="8">
+        <v>0</v>
+      </c>
+      <c r="L40" s="8">
+        <v>0</v>
+      </c>
+      <c r="M40" s="8">
+        <v>0</v>
+      </c>
+      <c r="N40" s="8">
+        <v>0</v>
+      </c>
+      <c r="O40" s="8">
+        <v>0</v>
+      </c>
+      <c r="P40" s="12"/>
+      <c r="Q40" s="14"/>
+    </row>
+    <row r="41" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="B41" s="48"/>
+      <c r="C41" s="48"/>
+      <c r="D41" s="45"/>
+      <c r="E41" s="45"/>
+      <c r="F41" s="45"/>
+      <c r="G41" s="45"/>
+      <c r="H41" s="45"/>
+      <c r="I41" s="45"/>
+      <c r="J41" s="46">
+        <f>J37</f>
+        <v>23378554.190000001</v>
+      </c>
+      <c r="K41" s="46">
+        <f>K37</f>
+        <v>23378554.190000001</v>
+      </c>
+      <c r="L41" s="46">
+        <f t="shared" ref="L41:O41" si="2">L37</f>
+        <v>3023280</v>
+      </c>
+      <c r="M41" s="46">
+        <f t="shared" si="2"/>
+        <v>3263193.75</v>
+      </c>
+      <c r="N41" s="46">
+        <f t="shared" si="2"/>
+        <v>4141161.81</v>
+      </c>
+      <c r="O41" s="46">
+        <f t="shared" si="2"/>
+        <v>12950918.630000001</v>
+      </c>
+      <c r="P41" s="15"/>
+      <c r="Q41" s="16"/>
+    </row>
+    <row r="42" spans="1:17" s="34" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="66" t="s">
+        <v>41</v>
+      </c>
+      <c r="B42" s="67"/>
+      <c r="C42" s="67"/>
+      <c r="D42" s="67"/>
+      <c r="E42" s="67"/>
+      <c r="F42" s="67"/>
+      <c r="G42" s="67"/>
+      <c r="H42" s="67"/>
+      <c r="I42" s="67"/>
+      <c r="J42" s="67"/>
+      <c r="K42" s="67"/>
+      <c r="L42" s="67"/>
+      <c r="M42" s="67"/>
+      <c r="N42" s="67"/>
+      <c r="O42" s="67"/>
+      <c r="P42" s="67"/>
+      <c r="Q42" s="68"/>
+    </row>
+    <row r="43" spans="1:17" ht="116.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="18">
         <v>1</v>
       </c>
-      <c r="G3" s="61" t="s">
-[...76 lines deleted...]
-      <c r="A6" s="45">
+      <c r="B43" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C43" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="D43" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="E43" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F43" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="G43" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="H43" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="I43" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="J43" s="22">
+        <v>0</v>
+      </c>
+      <c r="K43" s="22">
+        <v>0</v>
+      </c>
+      <c r="L43" s="22">
+        <v>0</v>
+      </c>
+      <c r="M43" s="22">
+        <v>0</v>
+      </c>
+      <c r="N43" s="22">
+        <v>0</v>
+      </c>
+      <c r="O43" s="22">
+        <v>0</v>
+      </c>
+      <c r="P43" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q43" s="23" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="B44" s="65"/>
+      <c r="C44" s="65"/>
+      <c r="D44" s="65"/>
+      <c r="E44" s="9"/>
+      <c r="F44" s="9"/>
+      <c r="G44" s="9"/>
+      <c r="H44" s="9"/>
+      <c r="I44" s="9"/>
+      <c r="J44" s="10">
+        <v>0</v>
+      </c>
+      <c r="K44" s="10">
+        <v>0</v>
+      </c>
+      <c r="L44" s="10">
+        <v>0</v>
+      </c>
+      <c r="M44" s="10">
+        <v>0</v>
+      </c>
+      <c r="N44" s="10">
+        <v>0</v>
+      </c>
+      <c r="O44" s="10">
+        <v>0</v>
+      </c>
+      <c r="P44" s="25"/>
+      <c r="Q44" s="26"/>
+    </row>
+    <row r="45" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="B45" s="28"/>
+      <c r="C45" s="28"/>
+      <c r="D45" s="5"/>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="5"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5"/>
+      <c r="J45" s="7">
+        <v>0</v>
+      </c>
+      <c r="K45" s="7">
+        <v>0</v>
+      </c>
+      <c r="L45" s="7">
+        <v>0</v>
+      </c>
+      <c r="M45" s="7">
+        <v>0</v>
+      </c>
+      <c r="N45" s="7">
+        <v>0</v>
+      </c>
+      <c r="O45" s="7">
+        <v>0</v>
+      </c>
+      <c r="P45" s="11"/>
+      <c r="Q45" s="13"/>
+    </row>
+    <row r="46" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B46" s="30"/>
+      <c r="C46" s="30"/>
+      <c r="D46" s="6"/>
+      <c r="E46" s="6"/>
+      <c r="F46" s="6"/>
+      <c r="G46" s="6"/>
+      <c r="H46" s="6"/>
+      <c r="I46" s="6"/>
+      <c r="J46" s="8">
+        <v>0</v>
+      </c>
+      <c r="K46" s="8">
+        <v>0</v>
+      </c>
+      <c r="L46" s="8">
+        <v>0</v>
+      </c>
+      <c r="M46" s="8">
+        <v>0</v>
+      </c>
+      <c r="N46" s="8">
+        <v>0</v>
+      </c>
+      <c r="O46" s="8">
+        <v>0</v>
+      </c>
+      <c r="P46" s="12"/>
+      <c r="Q46" s="14"/>
+    </row>
+    <row r="47" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B47" s="48"/>
+      <c r="C47" s="48"/>
+      <c r="D47" s="45"/>
+      <c r="E47" s="45"/>
+      <c r="F47" s="45"/>
+      <c r="G47" s="45"/>
+      <c r="H47" s="45"/>
+      <c r="I47" s="45"/>
+      <c r="J47" s="46">
+        <v>0</v>
+      </c>
+      <c r="K47" s="46">
+        <v>0</v>
+      </c>
+      <c r="L47" s="46">
+        <v>0</v>
+      </c>
+      <c r="M47" s="46">
+        <v>0</v>
+      </c>
+      <c r="N47" s="46">
+        <v>0</v>
+      </c>
+      <c r="O47" s="46">
+        <v>0</v>
+      </c>
+      <c r="P47" s="15"/>
+      <c r="Q47" s="16"/>
+    </row>
+    <row r="48" spans="1:17" s="34" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="66" t="s">
+        <v>42</v>
+      </c>
+      <c r="B48" s="67"/>
+      <c r="C48" s="67"/>
+      <c r="D48" s="67"/>
+      <c r="E48" s="67"/>
+      <c r="F48" s="67"/>
+      <c r="G48" s="67"/>
+      <c r="H48" s="67"/>
+      <c r="I48" s="67"/>
+      <c r="J48" s="67"/>
+      <c r="K48" s="67"/>
+      <c r="L48" s="67"/>
+      <c r="M48" s="67"/>
+      <c r="N48" s="67"/>
+      <c r="O48" s="67"/>
+      <c r="P48" s="67"/>
+      <c r="Q48" s="68"/>
+    </row>
+    <row r="49" spans="1:17" ht="114.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="18">
         <v>1</v>
       </c>
-      <c r="B6" s="41" t="s">
+      <c r="B49" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C49" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="D49" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="E49" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F49" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="G49" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="H49" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="I49" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="J49" s="22">
+        <v>0</v>
+      </c>
+      <c r="K49" s="22">
+        <v>0</v>
+      </c>
+      <c r="L49" s="22">
+        <v>0</v>
+      </c>
+      <c r="M49" s="22">
+        <v>0</v>
+      </c>
+      <c r="N49" s="22">
+        <v>0</v>
+      </c>
+      <c r="O49" s="22">
+        <v>0</v>
+      </c>
+      <c r="P49" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q49" s="23" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="50" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="B50" s="65"/>
+      <c r="C50" s="65"/>
+      <c r="D50" s="65"/>
+      <c r="E50" s="9"/>
+      <c r="F50" s="9"/>
+      <c r="G50" s="9"/>
+      <c r="H50" s="9"/>
+      <c r="I50" s="9"/>
+      <c r="J50" s="10">
+        <v>0</v>
+      </c>
+      <c r="K50" s="10">
+        <v>0</v>
+      </c>
+      <c r="L50" s="10">
+        <v>0</v>
+      </c>
+      <c r="M50" s="10">
+        <v>0</v>
+      </c>
+      <c r="N50" s="10">
+        <v>0</v>
+      </c>
+      <c r="O50" s="10">
+        <v>0</v>
+      </c>
+      <c r="P50" s="25"/>
+      <c r="Q50" s="26"/>
+    </row>
+    <row r="51" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="B51" s="28"/>
+      <c r="C51" s="28"/>
+      <c r="D51" s="5"/>
+      <c r="E51" s="5"/>
+      <c r="F51" s="5"/>
+      <c r="G51" s="5"/>
+      <c r="H51" s="5"/>
+      <c r="I51" s="5"/>
+      <c r="J51" s="7">
+        <v>0</v>
+      </c>
+      <c r="K51" s="7">
+        <v>0</v>
+      </c>
+      <c r="L51" s="7">
+        <v>0</v>
+      </c>
+      <c r="M51" s="7">
+        <v>0</v>
+      </c>
+      <c r="N51" s="7">
+        <v>0</v>
+      </c>
+      <c r="O51" s="7">
+        <v>0</v>
+      </c>
+      <c r="P51" s="11"/>
+      <c r="Q51" s="13"/>
+    </row>
+    <row r="52" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B52" s="30"/>
+      <c r="C52" s="30"/>
+      <c r="D52" s="6"/>
+      <c r="E52" s="6"/>
+      <c r="F52" s="6"/>
+      <c r="G52" s="6"/>
+      <c r="H52" s="6"/>
+      <c r="I52" s="6"/>
+      <c r="J52" s="8">
+        <v>0</v>
+      </c>
+      <c r="K52" s="8">
+        <v>0</v>
+      </c>
+      <c r="L52" s="8">
+        <v>0</v>
+      </c>
+      <c r="M52" s="8">
+        <v>0</v>
+      </c>
+      <c r="N52" s="8">
+        <v>0</v>
+      </c>
+      <c r="O52" s="8">
+        <v>0</v>
+      </c>
+      <c r="P52" s="12"/>
+      <c r="Q52" s="14"/>
+    </row>
+    <row r="53" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B53" s="48"/>
+      <c r="C53" s="48"/>
+      <c r="D53" s="45"/>
+      <c r="E53" s="45"/>
+      <c r="F53" s="45"/>
+      <c r="G53" s="45"/>
+      <c r="H53" s="45"/>
+      <c r="I53" s="45"/>
+      <c r="J53" s="46">
+        <v>0</v>
+      </c>
+      <c r="K53" s="46">
+        <v>0</v>
+      </c>
+      <c r="L53" s="46">
+        <v>0</v>
+      </c>
+      <c r="M53" s="46">
+        <v>0</v>
+      </c>
+      <c r="N53" s="46">
+        <v>0</v>
+      </c>
+      <c r="O53" s="46">
+        <v>0</v>
+      </c>
+      <c r="P53" s="15"/>
+      <c r="Q53" s="16"/>
+    </row>
+    <row r="54" spans="1:17" s="34" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="66" t="s">
+        <v>43</v>
+      </c>
+      <c r="B54" s="67"/>
+      <c r="C54" s="67"/>
+      <c r="D54" s="67"/>
+      <c r="E54" s="67"/>
+      <c r="F54" s="67"/>
+      <c r="G54" s="67"/>
+      <c r="H54" s="67"/>
+      <c r="I54" s="67"/>
+      <c r="J54" s="67"/>
+      <c r="K54" s="67"/>
+      <c r="L54" s="67"/>
+      <c r="M54" s="67"/>
+      <c r="N54" s="67"/>
+      <c r="O54" s="67"/>
+      <c r="P54" s="67"/>
+      <c r="Q54" s="68"/>
+    </row>
+    <row r="55" spans="1:17" ht="114.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="18">
+        <v>1</v>
+      </c>
+      <c r="B55" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C55" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="D55" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="E55" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F55" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="G55" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="H55" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="I55" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="J55" s="22">
+        <v>0</v>
+      </c>
+      <c r="K55" s="22">
+        <v>0</v>
+      </c>
+      <c r="L55" s="22">
+        <v>0</v>
+      </c>
+      <c r="M55" s="22">
+        <v>0</v>
+      </c>
+      <c r="N55" s="22">
+        <v>0</v>
+      </c>
+      <c r="O55" s="22">
+        <v>0</v>
+      </c>
+      <c r="P55" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q55" s="23" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="56" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="B56" s="65"/>
+      <c r="C56" s="65"/>
+      <c r="D56" s="65"/>
+      <c r="E56" s="9"/>
+      <c r="F56" s="9"/>
+      <c r="G56" s="9"/>
+      <c r="H56" s="9"/>
+      <c r="I56" s="9"/>
+      <c r="J56" s="10">
+        <v>0</v>
+      </c>
+      <c r="K56" s="10">
+        <v>0</v>
+      </c>
+      <c r="L56" s="10">
+        <v>0</v>
+      </c>
+      <c r="M56" s="10">
+        <v>0</v>
+      </c>
+      <c r="N56" s="10">
+        <v>0</v>
+      </c>
+      <c r="O56" s="10">
+        <v>0</v>
+      </c>
+      <c r="P56" s="25"/>
+      <c r="Q56" s="26"/>
+    </row>
+    <row r="57" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="B57" s="28"/>
+      <c r="C57" s="28"/>
+      <c r="D57" s="5"/>
+      <c r="E57" s="5"/>
+      <c r="F57" s="5"/>
+      <c r="G57" s="5"/>
+      <c r="H57" s="5"/>
+      <c r="I57" s="5"/>
+      <c r="J57" s="7">
+        <v>0</v>
+      </c>
+      <c r="K57" s="7">
+        <v>0</v>
+      </c>
+      <c r="L57" s="7">
+        <v>0</v>
+      </c>
+      <c r="M57" s="7">
+        <v>0</v>
+      </c>
+      <c r="N57" s="7">
+        <v>0</v>
+      </c>
+      <c r="O57" s="7">
+        <v>0</v>
+      </c>
+      <c r="P57" s="11"/>
+      <c r="Q57" s="13"/>
+    </row>
+    <row r="58" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B58" s="30"/>
+      <c r="C58" s="30"/>
+      <c r="D58" s="6"/>
+      <c r="E58" s="6"/>
+      <c r="F58" s="6"/>
+      <c r="G58" s="6"/>
+      <c r="H58" s="6"/>
+      <c r="I58" s="6"/>
+      <c r="J58" s="8">
+        <v>0</v>
+      </c>
+      <c r="K58" s="8">
+        <v>0</v>
+      </c>
+      <c r="L58" s="8">
+        <v>0</v>
+      </c>
+      <c r="M58" s="8">
+        <v>0</v>
+      </c>
+      <c r="N58" s="8">
+        <v>0</v>
+      </c>
+      <c r="O58" s="8">
+        <v>0</v>
+      </c>
+      <c r="P58" s="12"/>
+      <c r="Q58" s="14"/>
+    </row>
+    <row r="59" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B59" s="48"/>
+      <c r="C59" s="48"/>
+      <c r="D59" s="45"/>
+      <c r="E59" s="45"/>
+      <c r="F59" s="45"/>
+      <c r="G59" s="45"/>
+      <c r="H59" s="45"/>
+      <c r="I59" s="45"/>
+      <c r="J59" s="46">
+        <v>0</v>
+      </c>
+      <c r="K59" s="46">
+        <v>0</v>
+      </c>
+      <c r="L59" s="46">
+        <v>0</v>
+      </c>
+      <c r="M59" s="46">
+        <v>0</v>
+      </c>
+      <c r="N59" s="46">
+        <v>0</v>
+      </c>
+      <c r="O59" s="46">
+        <v>0</v>
+      </c>
+      <c r="P59" s="15"/>
+      <c r="Q59" s="16"/>
+    </row>
+    <row r="60" spans="1:17" s="34" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="66" t="s">
+        <v>44</v>
+      </c>
+      <c r="B60" s="67"/>
+      <c r="C60" s="67"/>
+      <c r="D60" s="67"/>
+      <c r="E60" s="67"/>
+      <c r="F60" s="67"/>
+      <c r="G60" s="67"/>
+      <c r="H60" s="67"/>
+      <c r="I60" s="67"/>
+      <c r="J60" s="67"/>
+      <c r="K60" s="67"/>
+      <c r="L60" s="67"/>
+      <c r="M60" s="67"/>
+      <c r="N60" s="67"/>
+      <c r="O60" s="67"/>
+      <c r="P60" s="67"/>
+      <c r="Q60" s="68"/>
+    </row>
+    <row r="61" spans="1:17" ht="115.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="18">
+        <v>1</v>
+      </c>
+      <c r="B61" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C61" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="D61" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="E61" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F61" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="G61" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="H61" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="I61" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="J61" s="22">
+        <v>0</v>
+      </c>
+      <c r="K61" s="22">
+        <v>0</v>
+      </c>
+      <c r="L61" s="22">
+        <v>0</v>
+      </c>
+      <c r="M61" s="22">
+        <v>0</v>
+      </c>
+      <c r="N61" s="22">
+        <v>0</v>
+      </c>
+      <c r="O61" s="22">
+        <v>0</v>
+      </c>
+      <c r="P61" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q61" s="23" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="62" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="B62" s="65"/>
+      <c r="C62" s="65"/>
+      <c r="D62" s="65"/>
+      <c r="E62" s="9"/>
+      <c r="F62" s="9"/>
+      <c r="G62" s="9"/>
+      <c r="H62" s="9"/>
+      <c r="I62" s="9"/>
+      <c r="J62" s="10">
+        <v>0</v>
+      </c>
+      <c r="K62" s="10">
+        <v>0</v>
+      </c>
+      <c r="L62" s="10">
+        <v>0</v>
+      </c>
+      <c r="M62" s="10">
+        <v>0</v>
+      </c>
+      <c r="N62" s="10">
+        <v>0</v>
+      </c>
+      <c r="O62" s="10">
+        <v>0</v>
+      </c>
+      <c r="P62" s="25"/>
+      <c r="Q62" s="26"/>
+    </row>
+    <row r="63" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="B63" s="28"/>
+      <c r="C63" s="28"/>
+      <c r="D63" s="5"/>
+      <c r="E63" s="5"/>
+      <c r="F63" s="5"/>
+      <c r="G63" s="5"/>
+      <c r="H63" s="5"/>
+      <c r="I63" s="5"/>
+      <c r="J63" s="7">
+        <v>0</v>
+      </c>
+      <c r="K63" s="7">
+        <v>0</v>
+      </c>
+      <c r="L63" s="7">
+        <v>0</v>
+      </c>
+      <c r="M63" s="7">
+        <v>0</v>
+      </c>
+      <c r="N63" s="7">
+        <v>0</v>
+      </c>
+      <c r="O63" s="7">
+        <v>0</v>
+      </c>
+      <c r="P63" s="11"/>
+      <c r="Q63" s="13"/>
+    </row>
+    <row r="64" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B64" s="30"/>
+      <c r="C64" s="30"/>
+      <c r="D64" s="6"/>
+      <c r="E64" s="6"/>
+      <c r="F64" s="6"/>
+      <c r="G64" s="6"/>
+      <c r="H64" s="6"/>
+      <c r="I64" s="6"/>
+      <c r="J64" s="8">
+        <v>0</v>
+      </c>
+      <c r="K64" s="8">
+        <v>0</v>
+      </c>
+      <c r="L64" s="8">
+        <v>0</v>
+      </c>
+      <c r="M64" s="8">
+        <v>0</v>
+      </c>
+      <c r="N64" s="8">
+        <v>0</v>
+      </c>
+      <c r="O64" s="8">
+        <v>0</v>
+      </c>
+      <c r="P64" s="12"/>
+      <c r="Q64" s="14"/>
+    </row>
+    <row r="65" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B65" s="48"/>
+      <c r="C65" s="48"/>
+      <c r="D65" s="45"/>
+      <c r="E65" s="45"/>
+      <c r="F65" s="45"/>
+      <c r="G65" s="45"/>
+      <c r="H65" s="45"/>
+      <c r="I65" s="45"/>
+      <c r="J65" s="46">
+        <v>0</v>
+      </c>
+      <c r="K65" s="46">
+        <v>0</v>
+      </c>
+      <c r="L65" s="46">
+        <v>0</v>
+      </c>
+      <c r="M65" s="46">
+        <v>0</v>
+      </c>
+      <c r="N65" s="46">
+        <v>0</v>
+      </c>
+      <c r="O65" s="46">
+        <v>0</v>
+      </c>
+      <c r="P65" s="15"/>
+      <c r="Q65" s="16"/>
+    </row>
+    <row r="66" spans="1:17" s="34" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="66" t="s">
+        <v>45</v>
+      </c>
+      <c r="B66" s="67"/>
+      <c r="C66" s="67"/>
+      <c r="D66" s="67"/>
+      <c r="E66" s="67"/>
+      <c r="F66" s="67"/>
+      <c r="G66" s="67"/>
+      <c r="H66" s="67"/>
+      <c r="I66" s="67"/>
+      <c r="J66" s="67"/>
+      <c r="K66" s="67"/>
+      <c r="L66" s="67"/>
+      <c r="M66" s="67"/>
+      <c r="N66" s="67"/>
+      <c r="O66" s="67"/>
+      <c r="P66" s="67"/>
+      <c r="Q66" s="68"/>
+    </row>
+    <row r="67" spans="1:17" ht="115.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="18">
+        <v>1</v>
+      </c>
+      <c r="B67" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C67" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="D67" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="E67" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F67" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="G67" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="H67" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="I67" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="J67" s="22">
+        <v>0</v>
+      </c>
+      <c r="K67" s="22">
+        <v>0</v>
+      </c>
+      <c r="L67" s="22">
+        <v>0</v>
+      </c>
+      <c r="M67" s="22">
+        <v>0</v>
+      </c>
+      <c r="N67" s="22">
+        <v>0</v>
+      </c>
+      <c r="O67" s="22">
+        <v>0</v>
+      </c>
+      <c r="P67" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q67" s="23" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="68" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="B68" s="65"/>
+      <c r="C68" s="65"/>
+      <c r="D68" s="65"/>
+      <c r="E68" s="9"/>
+      <c r="F68" s="9"/>
+      <c r="G68" s="9"/>
+      <c r="H68" s="9"/>
+      <c r="I68" s="9"/>
+      <c r="J68" s="10">
+        <v>0</v>
+      </c>
+      <c r="K68" s="10">
+        <v>0</v>
+      </c>
+      <c r="L68" s="10">
+        <v>0</v>
+      </c>
+      <c r="M68" s="10">
+        <v>0</v>
+      </c>
+      <c r="N68" s="10">
+        <v>0</v>
+      </c>
+      <c r="O68" s="10">
+        <v>0</v>
+      </c>
+      <c r="P68" s="25"/>
+      <c r="Q68" s="26"/>
+    </row>
+    <row r="69" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="28"/>
+      <c r="C69" s="28"/>
+      <c r="D69" s="5"/>
+      <c r="E69" s="5"/>
+      <c r="F69" s="5"/>
+      <c r="G69" s="5"/>
+      <c r="H69" s="5"/>
+      <c r="I69" s="5"/>
+      <c r="J69" s="7">
+        <v>0</v>
+      </c>
+      <c r="K69" s="7">
+        <v>0</v>
+      </c>
+      <c r="L69" s="7">
+        <v>0</v>
+      </c>
+      <c r="M69" s="7">
+        <v>0</v>
+      </c>
+      <c r="N69" s="7">
+        <v>0</v>
+      </c>
+      <c r="O69" s="7">
+        <v>0</v>
+      </c>
+      <c r="P69" s="11"/>
+      <c r="Q69" s="13"/>
+    </row>
+    <row r="70" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B70" s="30"/>
+      <c r="C70" s="30"/>
+      <c r="D70" s="6"/>
+      <c r="E70" s="6"/>
+      <c r="F70" s="6"/>
+      <c r="G70" s="6"/>
+      <c r="H70" s="6"/>
+      <c r="I70" s="6"/>
+      <c r="J70" s="8">
+        <v>0</v>
+      </c>
+      <c r="K70" s="8">
+        <v>0</v>
+      </c>
+      <c r="L70" s="8">
+        <v>0</v>
+      </c>
+      <c r="M70" s="8">
+        <v>0</v>
+      </c>
+      <c r="N70" s="8">
+        <v>0</v>
+      </c>
+      <c r="O70" s="8">
+        <v>0</v>
+      </c>
+      <c r="P70" s="12"/>
+      <c r="Q70" s="14"/>
+    </row>
+    <row r="71" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B71" s="48"/>
+      <c r="C71" s="48"/>
+      <c r="D71" s="45"/>
+      <c r="E71" s="45"/>
+      <c r="F71" s="45"/>
+      <c r="G71" s="45"/>
+      <c r="H71" s="45"/>
+      <c r="I71" s="45"/>
+      <c r="J71" s="46">
+        <v>0</v>
+      </c>
+      <c r="K71" s="46">
+        <v>0</v>
+      </c>
+      <c r="L71" s="46">
+        <v>0</v>
+      </c>
+      <c r="M71" s="46">
+        <v>0</v>
+      </c>
+      <c r="N71" s="46">
+        <v>0</v>
+      </c>
+      <c r="O71" s="46">
+        <v>0</v>
+      </c>
+      <c r="P71" s="15"/>
+      <c r="Q71" s="16"/>
+    </row>
+    <row r="72" spans="1:17" s="34" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="66" t="s">
+        <v>46</v>
+      </c>
+      <c r="B72" s="67"/>
+      <c r="C72" s="67" t="s">
+        <v>21</v>
+      </c>
+      <c r="D72" s="67"/>
+      <c r="E72" s="67"/>
+      <c r="F72" s="67"/>
+      <c r="G72" s="67"/>
+      <c r="H72" s="67"/>
+      <c r="I72" s="67"/>
+      <c r="J72" s="67"/>
+      <c r="K72" s="67"/>
+      <c r="L72" s="67"/>
+      <c r="M72" s="67"/>
+      <c r="N72" s="67"/>
+      <c r="O72" s="67"/>
+      <c r="P72" s="67"/>
+      <c r="Q72" s="68"/>
+    </row>
+    <row r="73" spans="1:17" ht="115.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="18">
+        <v>1</v>
+      </c>
+      <c r="B73" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="C73" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="D73" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="E73" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="F73" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="G73" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="H73" s="19" t="s">
+        <v>23</v>
+      </c>
+      <c r="I73" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="J73" s="22">
+        <v>0</v>
+      </c>
+      <c r="K73" s="22">
+        <v>0</v>
+      </c>
+      <c r="L73" s="22">
+        <v>0</v>
+      </c>
+      <c r="M73" s="22">
+        <v>0</v>
+      </c>
+      <c r="N73" s="22">
+        <v>0</v>
+      </c>
+      <c r="O73" s="22">
+        <v>0</v>
+      </c>
+      <c r="P73" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q73" s="23" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="74" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="B74" s="65"/>
+      <c r="C74" s="65"/>
+      <c r="D74" s="65"/>
+      <c r="E74" s="9"/>
+      <c r="F74" s="9"/>
+      <c r="G74" s="9"/>
+      <c r="H74" s="9"/>
+      <c r="I74" s="9"/>
+      <c r="J74" s="10">
+        <v>0</v>
+      </c>
+      <c r="K74" s="10">
+        <v>0</v>
+      </c>
+      <c r="L74" s="10">
+        <v>0</v>
+      </c>
+      <c r="M74" s="10">
+        <v>0</v>
+      </c>
+      <c r="N74" s="10">
+        <v>0</v>
+      </c>
+      <c r="O74" s="10">
+        <v>0</v>
+      </c>
+      <c r="P74" s="25"/>
+      <c r="Q74" s="26"/>
+    </row>
+    <row r="75" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="27" t="s">
+        <v>15</v>
+      </c>
+      <c r="B75" s="28"/>
+      <c r="C75" s="28"/>
+      <c r="D75" s="5"/>
+      <c r="E75" s="5"/>
+      <c r="F75" s="5"/>
+      <c r="G75" s="5"/>
+      <c r="H75" s="5"/>
+      <c r="I75" s="5"/>
+      <c r="J75" s="7">
+        <v>0</v>
+      </c>
+      <c r="K75" s="7">
+        <v>0</v>
+      </c>
+      <c r="L75" s="7">
+        <v>0</v>
+      </c>
+      <c r="M75" s="7">
+        <v>0</v>
+      </c>
+      <c r="N75" s="7">
+        <v>0</v>
+      </c>
+      <c r="O75" s="7">
+        <v>0</v>
+      </c>
+      <c r="P75" s="11"/>
+      <c r="Q75" s="13"/>
+    </row>
+    <row r="76" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B76" s="30"/>
+      <c r="C76" s="30"/>
+      <c r="D76" s="6"/>
+      <c r="E76" s="6"/>
+      <c r="F76" s="6"/>
+      <c r="G76" s="6"/>
+      <c r="H76" s="6"/>
+      <c r="I76" s="6"/>
+      <c r="J76" s="8">
+        <v>0</v>
+      </c>
+      <c r="K76" s="8">
+        <v>0</v>
+      </c>
+      <c r="L76" s="8">
+        <v>0</v>
+      </c>
+      <c r="M76" s="8">
+        <v>0</v>
+      </c>
+      <c r="N76" s="8">
+        <v>0</v>
+      </c>
+      <c r="O76" s="8">
+        <v>0</v>
+      </c>
+      <c r="P76" s="12"/>
+      <c r="Q76" s="14"/>
+    </row>
+    <row r="77" spans="1:17" s="21" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="47" t="s">
+        <v>22</v>
+      </c>
+      <c r="B77" s="48"/>
+      <c r="C77" s="48"/>
+      <c r="D77" s="45"/>
+      <c r="E77" s="45"/>
+      <c r="F77" s="45"/>
+      <c r="G77" s="45"/>
+      <c r="H77" s="45"/>
+      <c r="I77" s="45"/>
+      <c r="J77" s="46">
+        <v>0</v>
+      </c>
+      <c r="K77" s="46">
+        <v>0</v>
+      </c>
+      <c r="L77" s="46">
+        <v>0</v>
+      </c>
+      <c r="M77" s="46">
+        <v>0</v>
+      </c>
+      <c r="N77" s="46">
+        <v>0</v>
+      </c>
+      <c r="O77" s="46">
+        <v>0</v>
+      </c>
+      <c r="P77" s="15"/>
+      <c r="Q77" s="16"/>
+    </row>
+    <row r="78" spans="1:17" s="31" customFormat="1" ht="58.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="61" t="s">
+        <v>47</v>
+      </c>
+      <c r="B78" s="62"/>
+      <c r="C78" s="62"/>
+      <c r="D78" s="62"/>
+      <c r="E78" s="62"/>
+      <c r="F78" s="62"/>
+      <c r="G78" s="62"/>
+      <c r="H78" s="62"/>
+      <c r="I78" s="62"/>
+      <c r="J78" s="62"/>
+      <c r="K78" s="62"/>
+      <c r="L78" s="62"/>
+      <c r="M78" s="62"/>
+      <c r="N78" s="62"/>
+      <c r="O78" s="62"/>
+      <c r="P78" s="62"/>
+      <c r="Q78" s="63"/>
+    </row>
+    <row r="79" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="49" t="s">
+        <v>60</v>
+      </c>
+      <c r="B79" s="50"/>
+      <c r="C79" s="50"/>
+      <c r="D79" s="50"/>
+      <c r="E79" s="35"/>
+      <c r="F79" s="35"/>
+      <c r="G79" s="35"/>
+      <c r="H79" s="36"/>
+      <c r="I79" s="36"/>
+      <c r="J79" s="37">
+        <f>J74+J68+J62+J56+J50+J44+J38+J32+J26+J20+J14+J8</f>
+        <v>23378554.190000001</v>
+      </c>
+      <c r="K79" s="37">
+        <f>K80+K81+K82</f>
+        <v>23378554.190000001</v>
+      </c>
+      <c r="L79" s="37">
+        <f t="shared" ref="K79:O79" si="3">L74+L68+L62+L56+L50+L44+L38+L32+L26+L20+L14+L8</f>
+        <v>3023280</v>
+      </c>
+      <c r="M79" s="37">
+        <f t="shared" si="3"/>
+        <v>3263193.75</v>
+      </c>
+      <c r="N79" s="37">
+        <f t="shared" si="3"/>
+        <v>4141161.81</v>
+      </c>
+      <c r="O79" s="37">
+        <f t="shared" si="3"/>
+        <v>12950918.630000001</v>
+      </c>
+      <c r="P79" s="38"/>
+      <c r="Q79" s="39"/>
+    </row>
+    <row r="80" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="B80" s="5"/>
+      <c r="C80" s="41"/>
+      <c r="D80" s="5"/>
+      <c r="E80" s="5"/>
+      <c r="F80" s="5"/>
+      <c r="G80" s="5"/>
+      <c r="H80" s="5"/>
+      <c r="I80" s="5"/>
+      <c r="J80" s="7">
+        <v>0</v>
+      </c>
+      <c r="K80" s="7">
+        <v>0</v>
+      </c>
+      <c r="L80" s="7">
+        <v>0</v>
+      </c>
+      <c r="M80" s="7">
+        <v>0</v>
+      </c>
+      <c r="N80" s="7">
+        <v>0</v>
+      </c>
+      <c r="O80" s="7">
+        <v>0</v>
+      </c>
+      <c r="P80" s="7"/>
+      <c r="Q80" s="13"/>
+    </row>
+    <row r="81" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="42" t="s">
+        <v>48</v>
+      </c>
+      <c r="B81" s="6"/>
+      <c r="C81" s="43"/>
+      <c r="D81" s="6"/>
+      <c r="E81" s="6"/>
+      <c r="F81" s="6"/>
+      <c r="G81" s="6"/>
+      <c r="H81" s="6"/>
+      <c r="I81" s="6"/>
+      <c r="J81" s="8">
+        <v>0</v>
+      </c>
+      <c r="K81" s="8">
+        <v>0</v>
+      </c>
+      <c r="L81" s="8">
+        <v>0</v>
+      </c>
+      <c r="M81" s="8">
+        <v>0</v>
+      </c>
+      <c r="N81" s="8">
+        <v>0</v>
+      </c>
+      <c r="O81" s="8">
+        <v>0</v>
+      </c>
+      <c r="P81" s="12"/>
+      <c r="Q81" s="14"/>
+    </row>
+    <row r="82" spans="1:17" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="44" t="s">
         <v>51</v>
       </c>
-      <c r="C6" s="41" t="s">
-[...1126 lines deleted...]
-      <c r="M37" s="12">
+      <c r="B82" s="45"/>
+      <c r="C82" s="45"/>
+      <c r="D82" s="45"/>
+      <c r="E82" s="45"/>
+      <c r="F82" s="45"/>
+      <c r="G82" s="45"/>
+      <c r="H82" s="45"/>
+      <c r="I82" s="45"/>
+      <c r="J82" s="46">
+        <f>J77+J71+J65+J59+J53+J47+J41+J35+J29+J23+J17+J11</f>
+        <v>23378554.190000001</v>
+      </c>
+      <c r="K82" s="46">
+        <f t="shared" ref="K82:P82" si="4">K77+K71+K65+K59+K53+K47+K41+K35+K29+K23+K17+K11</f>
+        <v>23378554.190000001</v>
+      </c>
+      <c r="L82" s="46">
         <f t="shared" si="4"/>
-        <v>1200000</v>
-[...1 lines deleted...]
-      <c r="N37" s="12">
+        <v>3023280</v>
+      </c>
+      <c r="M82" s="46">
         <f t="shared" si="4"/>
-        <v>2367560</v>
-[...1 lines deleted...]
-      <c r="O37" s="12">
+        <v>3263193.75</v>
+      </c>
+      <c r="N82" s="46">
         <f t="shared" si="4"/>
-        <v>2500000</v>
-[...1545 lines deleted...]
-    <row r="89" spans="1:17" ht="138.6" customHeight="1" x14ac:dyDescent="0.25"/>
+        <v>4141161.81</v>
+      </c>
+      <c r="O82" s="46">
+        <f t="shared" si="4"/>
+        <v>12950918.630000001</v>
+      </c>
+      <c r="P82" s="46">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="Q82" s="16"/>
+    </row>
+    <row r="83" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" spans="1:17" ht="138.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" spans="1:17" ht="132" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" spans="1:17" ht="183.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" spans="1:17" ht="189.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="90" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="91" spans="1:17" ht="132" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" spans="1:17" ht="101.45" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="92" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="93" spans="1:17" ht="183.6" customHeight="1" x14ac:dyDescent="0.25"/>
-[...9 lines deleted...]
-    <row r="103" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="93" spans="1:17" ht="150.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="94" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="95" spans="1:17" ht="156.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="96" spans="1:17" ht="155.44999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="97" ht="151.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="98" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="99" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="100" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="101" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="102" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="103" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="104" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="105" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="106" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="107" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="108" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="109" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="110" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="111" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="112" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
-[...7 lines deleted...]
-    <row r="120" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="195" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="243.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="121" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="122" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="123" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="124" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="125" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-[...3 lines deleted...]
-    <row r="129" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="130" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="131" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...6 lines deleted...]
-    <row r="138" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="217.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="325.14999999999998" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="118.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="139" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="140" ht="217.15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...13 lines deleted...]
-    <row r="154" spans="18:18" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="80.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="112.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="41">
-    <mergeCell ref="N1:R1"/>
-[...39 lines deleted...]
-    <mergeCell ref="A77:Q77"/>
+    <mergeCell ref="A68:D68"/>
+    <mergeCell ref="A74:D74"/>
+    <mergeCell ref="A42:Q42"/>
+    <mergeCell ref="A44:D44"/>
+    <mergeCell ref="A48:Q48"/>
+    <mergeCell ref="A66:Q66"/>
+    <mergeCell ref="A50:D50"/>
+    <mergeCell ref="A54:Q54"/>
+    <mergeCell ref="A60:Q60"/>
+    <mergeCell ref="A62:D62"/>
+    <mergeCell ref="A56:D56"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="P4:P5"/>
+    <mergeCell ref="Q4:Q5"/>
+    <mergeCell ref="A36:Q36"/>
+    <mergeCell ref="A8:D8"/>
+    <mergeCell ref="A6:Q6"/>
+    <mergeCell ref="A12:Q12"/>
+    <mergeCell ref="A14:D14"/>
+    <mergeCell ref="A18:Q18"/>
+    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="A24:Q24"/>
+    <mergeCell ref="A26:D26"/>
+    <mergeCell ref="A30:Q30"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="A79:D79"/>
+    <mergeCell ref="N1:Q2"/>
+    <mergeCell ref="C4:C5"/>
+    <mergeCell ref="D4:D5"/>
+    <mergeCell ref="E4:E5"/>
+    <mergeCell ref="J4:J5"/>
+    <mergeCell ref="K4:O4"/>
+    <mergeCell ref="F4:F5"/>
+    <mergeCell ref="G4:G5"/>
+    <mergeCell ref="A3:Q3"/>
+    <mergeCell ref="H4:H5"/>
+    <mergeCell ref="I4:I5"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="A78:Q78"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A72:Q72"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="27" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="23" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B2" s="5" t="s">
-        <v>7</v>
+      <c r="B2" s="4" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="B3" s="5" t="s">
-        <v>8</v>
+      <c r="B3" s="4" t="s">
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>2025_СЗ</vt:lpstr>
+      <vt:lpstr>2026_СЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>'2025_СЗ'!Область_печати</vt:lpstr>
+      <vt:lpstr>'2026_СЗ'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>