--- v0 (2025-12-07)
+++ v1 (2026-05-24)
@@ -1,371 +1,365 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21901"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2025 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Централизация закупок_2025\2025_МЗ\МКУ\На сайт\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ_2026 год\на Сайт\с учетом госпрограмм\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F9987602-8870-41DA-83AC-DAC739D23E45}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2025_ЦЗ" sheetId="1" r:id="rId1"/>
+    <sheet name="2026_ЦЗ" sheetId="5" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J99" i="1" l="1"/>
-[...285 lines deleted...]
-  <c r="K85" i="1"/>
+  <c r="N33" i="5" l="1"/>
+  <c r="M33" i="5"/>
+  <c r="K33" i="5"/>
+  <c r="J33" i="5"/>
+  <c r="J31" i="5"/>
+  <c r="J99" i="5" s="1"/>
+  <c r="L33" i="5"/>
+  <c r="O33" i="5"/>
+  <c r="L31" i="5"/>
+  <c r="M31" i="5"/>
+  <c r="N31" i="5"/>
+  <c r="O31" i="5"/>
+  <c r="L30" i="5"/>
+  <c r="J30" i="5"/>
+  <c r="K29" i="5"/>
+  <c r="L29" i="5"/>
+  <c r="M29" i="5"/>
+  <c r="N29" i="5"/>
+  <c r="O29" i="5"/>
+  <c r="J29" i="5"/>
+  <c r="K28" i="5"/>
+  <c r="K27" i="5"/>
+  <c r="L26" i="5"/>
+  <c r="M26" i="5"/>
+  <c r="M30" i="5" s="1"/>
+  <c r="N26" i="5"/>
+  <c r="N30" i="5" s="1"/>
+  <c r="O26" i="5"/>
+  <c r="O30" i="5" s="1"/>
+  <c r="P26" i="5"/>
+  <c r="J26" i="5"/>
+  <c r="K25" i="5"/>
+  <c r="K26" i="5" s="1"/>
+  <c r="K31" i="5" l="1"/>
+  <c r="K30" i="5" s="1"/>
+  <c r="M21" i="5"/>
+  <c r="L23" i="5"/>
+  <c r="M23" i="5"/>
+  <c r="N23" i="5"/>
+  <c r="O23" i="5"/>
+  <c r="K23" i="5"/>
+  <c r="J23" i="5"/>
+  <c r="K21" i="5"/>
+  <c r="L21" i="5"/>
+  <c r="N21" i="5"/>
+  <c r="O21" i="5"/>
+  <c r="J21" i="5"/>
+  <c r="M20" i="5"/>
+  <c r="N20" i="5"/>
+  <c r="K19" i="5"/>
+  <c r="L19" i="5"/>
+  <c r="L20" i="5" s="1"/>
+  <c r="M19" i="5"/>
+  <c r="N19" i="5"/>
+  <c r="O19" i="5"/>
+  <c r="O20" i="5" s="1"/>
+  <c r="J19" i="5"/>
+  <c r="J20" i="5" s="1"/>
+  <c r="K18" i="5"/>
+  <c r="K17" i="5"/>
+  <c r="L17" i="5"/>
+  <c r="M17" i="5"/>
+  <c r="N17" i="5"/>
+  <c r="O17" i="5"/>
+  <c r="J17" i="5"/>
+  <c r="K16" i="5"/>
+  <c r="K15" i="5"/>
+  <c r="K13" i="5"/>
+  <c r="L13" i="5"/>
+  <c r="M13" i="5"/>
+  <c r="N13" i="5"/>
+  <c r="O13" i="5"/>
+  <c r="J13" i="5"/>
+  <c r="K11" i="5"/>
+  <c r="L11" i="5"/>
+  <c r="M11" i="5"/>
+  <c r="N11" i="5"/>
+  <c r="O11" i="5"/>
+  <c r="J11" i="5"/>
+  <c r="K10" i="5"/>
+  <c r="L10" i="5"/>
+  <c r="M10" i="5"/>
+  <c r="N10" i="5"/>
+  <c r="O10" i="5"/>
+  <c r="J10" i="5"/>
+  <c r="K9" i="5"/>
+  <c r="L9" i="5"/>
+  <c r="M9" i="5"/>
+  <c r="N9" i="5"/>
+  <c r="O9" i="5"/>
+  <c r="J9" i="5"/>
+  <c r="K8" i="5"/>
+  <c r="K7" i="5"/>
+  <c r="L7" i="5"/>
+  <c r="M7" i="5"/>
+  <c r="N7" i="5"/>
+  <c r="O7" i="5"/>
+  <c r="J7" i="5"/>
+  <c r="K6" i="5"/>
+  <c r="K20" i="5" l="1"/>
+  <c r="J96" i="5"/>
+  <c r="J93" i="5"/>
+  <c r="O92" i="5"/>
+  <c r="O96" i="5" s="1"/>
+  <c r="N92" i="5"/>
+  <c r="N93" i="5" s="1"/>
+  <c r="M92" i="5"/>
+  <c r="M93" i="5" s="1"/>
+  <c r="L92" i="5"/>
+  <c r="L96" i="5" s="1"/>
+  <c r="K92" i="5"/>
+  <c r="K96" i="5" s="1"/>
+  <c r="J82" i="5"/>
+  <c r="J79" i="5"/>
+  <c r="O78" i="5"/>
+  <c r="O82" i="5" s="1"/>
+  <c r="N78" i="5"/>
+  <c r="N79" i="5" s="1"/>
+  <c r="M78" i="5"/>
+  <c r="M82" i="5" s="1"/>
+  <c r="L78" i="5"/>
+  <c r="L82" i="5" s="1"/>
+  <c r="K78" i="5"/>
+  <c r="K82" i="5" s="1"/>
+  <c r="J75" i="5"/>
+  <c r="J72" i="5"/>
+  <c r="O71" i="5"/>
+  <c r="O75" i="5" s="1"/>
+  <c r="N71" i="5"/>
+  <c r="N72" i="5" s="1"/>
+  <c r="M71" i="5"/>
+  <c r="M72" i="5" s="1"/>
+  <c r="L71" i="5"/>
+  <c r="L75" i="5" s="1"/>
+  <c r="K71" i="5"/>
+  <c r="K75" i="5" s="1"/>
+  <c r="J68" i="5"/>
+  <c r="J65" i="5"/>
+  <c r="O64" i="5"/>
+  <c r="O68" i="5" s="1"/>
+  <c r="N64" i="5"/>
+  <c r="N65" i="5" s="1"/>
+  <c r="M64" i="5"/>
+  <c r="M68" i="5" s="1"/>
+  <c r="L64" i="5"/>
+  <c r="L65" i="5" s="1"/>
+  <c r="K64" i="5"/>
+  <c r="K68" i="5" s="1"/>
+  <c r="J61" i="5"/>
+  <c r="J58" i="5"/>
+  <c r="O57" i="5"/>
+  <c r="O61" i="5" s="1"/>
+  <c r="N57" i="5"/>
+  <c r="N58" i="5" s="1"/>
+  <c r="M57" i="5"/>
+  <c r="M58" i="5" s="1"/>
+  <c r="L57" i="5"/>
+  <c r="L61" i="5" s="1"/>
+  <c r="K57" i="5"/>
+  <c r="K61" i="5" s="1"/>
+  <c r="J47" i="5"/>
+  <c r="J44" i="5"/>
+  <c r="O43" i="5"/>
+  <c r="O47" i="5" s="1"/>
+  <c r="N43" i="5"/>
+  <c r="N44" i="5" s="1"/>
+  <c r="M43" i="5"/>
+  <c r="M44" i="5" s="1"/>
+  <c r="L43" i="5"/>
+  <c r="L44" i="5" s="1"/>
+  <c r="K43" i="5"/>
+  <c r="K47" i="5" s="1"/>
+  <c r="O36" i="5"/>
+  <c r="O40" i="5" s="1"/>
+  <c r="N36" i="5"/>
+  <c r="N37" i="5" s="1"/>
+  <c r="M36" i="5"/>
+  <c r="M40" i="5" s="1"/>
+  <c r="L36" i="5"/>
+  <c r="L37" i="5" s="1"/>
+  <c r="J37" i="5"/>
+  <c r="K36" i="5"/>
+  <c r="O87" i="5"/>
+  <c r="L87" i="5"/>
+  <c r="O85" i="5"/>
+  <c r="O86" i="5" s="1"/>
+  <c r="O89" i="5" s="1"/>
+  <c r="N85" i="5"/>
+  <c r="N86" i="5" s="1"/>
+  <c r="N89" i="5" s="1"/>
+  <c r="M85" i="5"/>
+  <c r="M86" i="5" s="1"/>
+  <c r="M89" i="5" s="1"/>
+  <c r="L85" i="5"/>
+  <c r="L86" i="5" s="1"/>
+  <c r="J85" i="5"/>
+  <c r="J86" i="5" s="1"/>
+  <c r="K84" i="5"/>
+  <c r="K85" i="5" s="1"/>
+  <c r="K86" i="5" s="1"/>
+  <c r="O50" i="5"/>
+  <c r="O51" i="5" s="1"/>
+  <c r="O66" i="5" s="1"/>
+  <c r="N50" i="5"/>
+  <c r="N54" i="5" s="1"/>
+  <c r="M50" i="5"/>
+  <c r="M51" i="5" s="1"/>
+  <c r="L50" i="5"/>
+  <c r="L51" i="5" s="1"/>
+  <c r="J50" i="5"/>
+  <c r="J54" i="5" s="1"/>
+  <c r="K49" i="5"/>
+  <c r="K50" i="5" s="1"/>
+  <c r="O38" i="5"/>
+  <c r="K79" i="5" l="1"/>
+  <c r="K93" i="5"/>
+  <c r="L93" i="5"/>
+  <c r="O93" i="5"/>
+  <c r="M96" i="5"/>
+  <c r="L79" i="5"/>
+  <c r="N96" i="5"/>
+  <c r="O79" i="5"/>
+  <c r="O94" i="5" s="1"/>
+  <c r="M79" i="5"/>
+  <c r="N82" i="5"/>
+  <c r="L72" i="5"/>
+  <c r="O72" i="5"/>
+  <c r="K65" i="5"/>
+  <c r="K72" i="5"/>
+  <c r="L68" i="5"/>
+  <c r="M75" i="5"/>
+  <c r="N75" i="5"/>
+  <c r="O65" i="5"/>
+  <c r="O80" i="5" s="1"/>
+  <c r="M65" i="5"/>
+  <c r="M98" i="5" s="1"/>
+  <c r="N68" i="5"/>
+  <c r="K44" i="5"/>
+  <c r="K58" i="5"/>
+  <c r="L58" i="5"/>
+  <c r="O58" i="5"/>
+  <c r="O73" i="5" s="1"/>
+  <c r="L47" i="5"/>
+  <c r="M61" i="5"/>
+  <c r="L40" i="5"/>
+  <c r="N61" i="5"/>
+  <c r="O44" i="5"/>
+  <c r="M47" i="5"/>
+  <c r="N47" i="5"/>
+  <c r="O37" i="5"/>
+  <c r="K40" i="5"/>
+  <c r="K37" i="5"/>
+  <c r="N99" i="5"/>
+  <c r="N51" i="5"/>
+  <c r="N98" i="5" s="1"/>
+  <c r="M37" i="5"/>
+  <c r="J40" i="5"/>
+  <c r="N40" i="5"/>
+  <c r="O54" i="5"/>
+  <c r="O101" i="5" s="1"/>
+  <c r="J51" i="5"/>
+  <c r="J98" i="5" s="1"/>
+  <c r="M99" i="5"/>
+  <c r="K89" i="5"/>
+  <c r="K54" i="5"/>
+  <c r="K101" i="5" s="1"/>
+  <c r="K51" i="5"/>
+  <c r="L89" i="5"/>
+  <c r="L54" i="5"/>
+  <c r="O99" i="5"/>
+  <c r="J89" i="5"/>
+  <c r="J101" i="5" s="1"/>
+  <c r="M54" i="5"/>
+  <c r="L99" i="5"/>
+  <c r="L98" i="5" l="1"/>
+  <c r="N101" i="5"/>
+  <c r="L101" i="5"/>
+  <c r="M101" i="5"/>
+  <c r="O59" i="5"/>
+  <c r="O98" i="5"/>
+  <c r="O52" i="5"/>
+  <c r="O45" i="5"/>
+  <c r="K99" i="5"/>
+  <c r="K98" i="5" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="250" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="85">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Наименование заказчика</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>Идентификационный код закупки</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
@@ -386,260 +380,278 @@
   <si>
     <t>Всего, руб.</t>
   </si>
   <si>
     <t>внебюджетные средства, руб.</t>
   </si>
   <si>
     <t>Источник финансирования</t>
   </si>
   <si>
     <t>Наименование 
 объекта закупки</t>
   </si>
   <si>
     <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
-    <t xml:space="preserve">Администрация Лев-Толстовского сельсовета Лев-Толстовского муниципального района Липецкой области Российской Федерации </t>
+    <t>Всего 1 закупка</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>федеральный 
+бюджет, руб.</t>
+  </si>
+  <si>
+    <t>ноябрь</t>
+  </si>
+  <si>
+    <t>Администрация Лев-Толстовского сельсовета Лев-Толстовского района</t>
+  </si>
+  <si>
+    <t>Парк Толстого "Зеленая палочкасчастья"</t>
+  </si>
+  <si>
+    <t>71.12.19.100</t>
+  </si>
+  <si>
+    <t>февраль</t>
+  </si>
+  <si>
+    <t>Благоустройство сквера в п. Лев Толстой по ул. Коммунистическая в районе дома №16</t>
+  </si>
+  <si>
+    <t>43.99.90.190</t>
+  </si>
+  <si>
+    <t>февраль-март</t>
+  </si>
+  <si>
+    <t>Благоустройство детской площадки в микрорайоне "Западный" в п. Лев Толстой</t>
+  </si>
+  <si>
+    <t>март</t>
+  </si>
+  <si>
+    <t>январь</t>
+  </si>
+  <si>
+    <t>Администрация  Лев-Толстовского муниципального района</t>
+  </si>
+  <si>
+    <t>Выполнение работ по ремонту автомобильной дороги общего пользования местного значения в Лев-Толстовском районt</t>
+  </si>
+  <si>
+    <t>Реконструкция автомобильной дороги по улице Льва Толстого</t>
+  </si>
+  <si>
+    <t>42.11.</t>
+  </si>
+  <si>
+    <t>Поставка пластиковых контейнеров</t>
+  </si>
+  <si>
+    <t>29.20.21.129</t>
+  </si>
+  <si>
+    <t>июнь</t>
+  </si>
+  <si>
+    <t>МБУ "Благоустройство"</t>
+  </si>
+  <si>
+    <t>Автомобильное топливо</t>
+  </si>
+  <si>
+    <t>19.20</t>
   </si>
   <si>
     <t>Всего 2 закупки</t>
   </si>
   <si>
-    <t>февраль</t>
+    <t>Итого 1 закупка для 1 заказчика, в т.ч.</t>
   </si>
   <si>
     <t>0 закупок в рамках нац.проектов</t>
   </si>
   <si>
-    <t>1 закупка в рамках гос.программы</t>
+    <t>0 закупок в рамках гос.программы</t>
   </si>
   <si>
     <t>1 закупка, относящаяся к категории "Прочие"</t>
   </si>
   <si>
-    <t>Всего 1 закупка</t>
-[...98 lines deleted...]
-    <t>43.99</t>
+    <t>Итого 3 закупки для 2 заказчиков, в т.ч.</t>
+  </si>
+  <si>
+    <t>1 закупка в рамках нац.проектов</t>
+  </si>
+  <si>
+    <t>2 закупки в рамках нац.проектов</t>
+  </si>
+  <si>
+    <t>2 закупки, относящаяся к категории "Прочие"</t>
+  </si>
+  <si>
+    <t>71.12.</t>
+  </si>
+  <si>
+    <t>6 закупок, относящаяся к категории "Прочие"</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Муниципальное автономное учреждение "Лев-Толстовский межпоселенческий центр культуры и досуга"</t>
+  </si>
+  <si>
+    <t>Капитальный ремонт здания кинотеатра " СинематоГрафъ" МАУ " Лев-Толстовский межпоселенческий центр культуры и досуга" расположенного по адресу: Липецкая область, п. Лев-Толстой, ул. Володарского, д. 24"</t>
+  </si>
+  <si>
+    <t>41.20.40.</t>
+  </si>
+  <si>
+    <t>Итого 2 закупка для 2 заказчиков, в т.ч.</t>
+  </si>
+  <si>
+    <t>4 закупки в рамках нац.проектов</t>
+  </si>
+  <si>
+    <t>Всего 10 закупок для 4 заказчиков, в т.ч.</t>
+  </si>
+  <si>
+    <t>Всего 0 закупка</t>
+  </si>
+  <si>
+    <t>Итого 0 закупка для 0 заказчика, в т.ч.</t>
+  </si>
+  <si>
+    <t>0 закупка, относящаяся к категории "Прочие"</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) на 2025 год,
-[...1 lines deleted...]
-по состоянию на 01.01.2025 года
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на 2026 год, 
+осуществляемого МКУ "Центр по бухгалтерским услугам и закупкам Лев-Толстовского муниципального района"
+по состоянию на 01.01.2026 года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(версия 0)</t>
     </r>
   </si>
   <si>
+    <t>Федеральный проект "Семейные ценности и инфраструктура культуры"</t>
+  </si>
+  <si>
+    <t>Национальный проект "Семья"</t>
+  </si>
+  <si>
     <t>эл. аукцион</t>
   </si>
   <si>
-    <t>январь</t>
-[...51 lines deleted...]
-    <t xml:space="preserve">Согласовано:                                                                                                    
+    <t>Федеральный проект "Формирование комфортной городской среды"</t>
+  </si>
+  <si>
+    <t>Национальный проект "Инфраструктура для жизни"</t>
+  </si>
+  <si>
+    <t>ВСЕГО 2026</t>
+  </si>
+  <si>
+    <t>ЯНВАРЬ</t>
+  </si>
+  <si>
+    <t>ФЕВРАЛЬ</t>
+  </si>
+  <si>
+    <t>МАРТ</t>
+  </si>
+  <si>
+    <t>АПРЕЛЬ</t>
+  </si>
+  <si>
+    <t>МАЙ</t>
+  </si>
+  <si>
+    <t>ИЮНЬ</t>
+  </si>
+  <si>
+    <t>ИЮЛЬ</t>
+  </si>
+  <si>
+    <t>АВГУСТ</t>
+  </si>
+  <si>
+    <t>СЕНТЯБРЬ</t>
+  </si>
+  <si>
+    <t>ОКТЯБРЬ</t>
+  </si>
+  <si>
+    <t>НОЯБРЬ</t>
+  </si>
+  <si>
+    <t>ДЕКАБРЬ</t>
+  </si>
+  <si>
+    <t>Изготовление ПСД на реконструкцию автомобильной дороги общего пользования местного значения по улице Садовая в п. Лев Толстой Липецкой области</t>
+  </si>
+  <si>
+    <t>Строительство тротуаров от улицы Садовая до ул. Новая ( 3 этап)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Согласовано: 
 Начальник отдела финансов администрации Лев-Толстовского муниципального района Липецкой области Российской Федерации 
-Булычева Т.В.                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                    </t>
+Булычева Т.В.             </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-    <numFmt numFmtId="165" formatCode="0.0"/>
-    <numFmt numFmtId="166" formatCode="[$-419]mmmm\ yyyy;@"/>
+    <numFmt numFmtId="165" formatCode="[$-419]mmmm\ yyyy;@"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -724,151 +736,134 @@
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <sz val="14"/>
       <color theme="9" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="14"/>
-      <color theme="1"/>
+      <b/>
+      <sz val="36"/>
+      <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="22"/>
-      <color theme="1"/>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="11">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.79998168889431442"/>
-[...12 lines deleted...]
-        <bgColor theme="0"/>
+        <fgColor rgb="FFFCE4D6"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="36">
+  <borders count="31">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -936,103 +931,105 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="thin">
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
@@ -1066,50 +1063,76 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -1124,589 +1147,443 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...22 lines deleted...]
-      </left>
       <right style="medium">
-        <color indexed="64"/>
-[...11 lines deleted...]
-      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...89 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="121">
+  <cellXfs count="101">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="4" fontId="9" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="4" fontId="2" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="14" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="14" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="14" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="8" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="8" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="10" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...45 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...129 lines deleted...]
-    <xf numFmtId="165" fontId="14" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="29" xfId="0" applyBorder="1"/>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...39 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
-    <cellStyle name="xl191" xfId="4"/>
-[...2 lines deleted...]
-    <cellStyle name="xl200" xfId="2"/>
+    <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="5"/>
-    <cellStyle name="Финансовый 2" xfId="6"/>
+    <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFCE4D6"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -1939,4018 +1816,6242 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...3 lines deleted...]
-  <dimension ref="A1:R145"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:AZ169"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="43" zoomScaleNormal="43" zoomScaleSheetLayoutView="40" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="D68" sqref="D68"/>
+    <sheetView tabSelected="1" topLeftCell="D1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:Q2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="14"/>
-[...7 lines deleted...]
-    <col min="10" max="15" width="30.85546875" style="4" customWidth="1"/>
+    <col min="1" max="1" width="9.140625" style="31"/>
+    <col min="2" max="2" width="41.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="19.7109375" style="5" customWidth="1"/>
+    <col min="4" max="4" width="64" style="31" customWidth="1"/>
+    <col min="5" max="6" width="34.5703125" style="31" customWidth="1"/>
+    <col min="7" max="7" width="34.5703125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="48.140625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="41" style="31" customWidth="1"/>
+    <col min="10" max="11" width="30.85546875" style="4" customWidth="1"/>
+    <col min="12" max="12" width="36.85546875" style="4" customWidth="1"/>
+    <col min="13" max="15" width="30.85546875" style="4" customWidth="1"/>
     <col min="16" max="16" width="30.28515625" style="4" hidden="1" customWidth="1"/>
-    <col min="17" max="17" width="30.28515625" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="19" max="16384" width="9.140625" style="1"/>
+    <col min="17" max="17" width="26.28515625" style="4" customWidth="1"/>
+    <col min="18" max="18" width="16.28515625" style="53" bestFit="1" customWidth="1"/>
+    <col min="19" max="52" width="9.140625" style="53"/>
+    <col min="53" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="129.75" customHeight="1" x14ac:dyDescent="0.35">
-[...33 lines deleted...]
-      <c r="B3" s="115" t="s">
+    <row r="1" spans="1:52" ht="136.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M1" s="44"/>
+      <c r="N1" s="99" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" s="100"/>
+      <c r="P1" s="100"/>
+      <c r="Q1" s="100"/>
+    </row>
+    <row r="2" spans="1:52" ht="162" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="81" t="s">
+        <v>63</v>
+      </c>
+      <c r="B2" s="81"/>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="81"/>
+      <c r="G2" s="81"/>
+      <c r="H2" s="81"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="81"/>
+      <c r="K2" s="81"/>
+      <c r="L2" s="81"/>
+      <c r="M2" s="81"/>
+      <c r="N2" s="81"/>
+      <c r="O2" s="81"/>
+      <c r="P2" s="81"/>
+      <c r="Q2" s="81"/>
+    </row>
+    <row r="3" spans="1:52" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="82" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="84" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="115" t="s">
+      <c r="C3" s="84" t="s">
         <v>9</v>
       </c>
-      <c r="D3" s="115" t="s">
+      <c r="D3" s="84" t="s">
         <v>15</v>
       </c>
-      <c r="E3" s="115" t="s">
+      <c r="E3" s="84" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="115" t="s">
+      <c r="F3" s="84" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="115" t="s">
+      <c r="G3" s="84" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="117" t="s">
+      <c r="H3" s="86" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="115" t="s">
+      <c r="I3" s="84" t="s">
         <v>4</v>
       </c>
-      <c r="J3" s="102" t="s">
+      <c r="J3" s="88" t="s">
         <v>5</v>
       </c>
-      <c r="K3" s="110" t="s">
+      <c r="K3" s="90" t="s">
         <v>14</v>
       </c>
-      <c r="L3" s="111"/>
-[...3 lines deleted...]
-      <c r="P3" s="102" t="s">
+      <c r="L3" s="91"/>
+      <c r="M3" s="91"/>
+      <c r="N3" s="91"/>
+      <c r="O3" s="92"/>
+      <c r="P3" s="88" t="s">
         <v>8</v>
       </c>
-      <c r="Q3" s="107" t="s">
+      <c r="Q3" s="93" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="4" spans="1:17" ht="139.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="K4" s="15" t="s">
+    <row r="4" spans="1:52" ht="156.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="83"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
+      <c r="E4" s="85"/>
+      <c r="F4" s="85"/>
+      <c r="G4" s="85"/>
+      <c r="H4" s="87"/>
+      <c r="I4" s="85"/>
+      <c r="J4" s="89"/>
+      <c r="K4" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="L4" s="15" t="s">
-[...2 lines deleted...]
-      <c r="M4" s="15" t="s">
+      <c r="L4" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="M4" s="32" t="s">
         <v>17</v>
       </c>
-      <c r="N4" s="15" t="s">
+      <c r="N4" s="32" t="s">
         <v>18</v>
       </c>
-      <c r="O4" s="15" t="s">
+      <c r="O4" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="P4" s="103"/>
-[...24 lines deleted...]
-      <c r="A6" s="75">
+      <c r="P4" s="89"/>
+      <c r="Q4" s="94"/>
+    </row>
+    <row r="5" spans="1:52" s="60" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="78" t="s">
+        <v>70</v>
+      </c>
+      <c r="B5" s="79"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="79"/>
+      <c r="G5" s="79"/>
+      <c r="H5" s="79"/>
+      <c r="I5" s="79"/>
+      <c r="J5" s="79"/>
+      <c r="K5" s="79"/>
+      <c r="L5" s="79"/>
+      <c r="M5" s="79"/>
+      <c r="N5" s="79"/>
+      <c r="O5" s="79"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="80"/>
+    </row>
+    <row r="6" spans="1:52" s="50" customFormat="1" ht="103.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="57">
         <v>1</v>
       </c>
-      <c r="B6" s="63" t="s">
+      <c r="B6" s="51" t="s">
         <v>33</v>
       </c>
-      <c r="C6" s="63" t="s">
-[...57 lines deleted...]
-      <c r="J7" s="80">
+      <c r="C6" s="51">
+        <v>4812000883</v>
+      </c>
+      <c r="D6" s="51" t="s">
+        <v>82</v>
+      </c>
+      <c r="E6" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" s="48"/>
+      <c r="I6" s="51" t="s">
+        <v>52</v>
+      </c>
+      <c r="J6" s="49">
+        <v>1500000</v>
+      </c>
+      <c r="K6" s="49">
+        <f>SUM(L6:O6)</f>
+        <v>1500000</v>
+      </c>
+      <c r="L6" s="49">
+        <v>0</v>
+      </c>
+      <c r="M6" s="49">
+        <v>0</v>
+      </c>
+      <c r="N6" s="49">
+        <v>1500000</v>
+      </c>
+      <c r="O6" s="49">
+        <v>0</v>
+      </c>
+      <c r="P6" s="51" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q6" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="R6" s="54"/>
+      <c r="S6" s="54"/>
+      <c r="T6" s="54"/>
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="54"/>
+      <c r="AB6" s="54"/>
+      <c r="AC6" s="54"/>
+      <c r="AD6" s="54"/>
+      <c r="AE6" s="54"/>
+      <c r="AF6" s="54"/>
+      <c r="AG6" s="54"/>
+      <c r="AH6" s="54"/>
+      <c r="AI6" s="54"/>
+      <c r="AJ6" s="54"/>
+      <c r="AK6" s="54"/>
+      <c r="AL6" s="54"/>
+      <c r="AM6" s="54"/>
+      <c r="AN6" s="54"/>
+      <c r="AO6" s="54"/>
+      <c r="AP6" s="54"/>
+      <c r="AQ6" s="54"/>
+      <c r="AR6" s="54"/>
+      <c r="AS6" s="54"/>
+      <c r="AT6" s="54"/>
+      <c r="AU6" s="54"/>
+      <c r="AV6" s="54"/>
+      <c r="AW6" s="54"/>
+      <c r="AX6" s="54"/>
+      <c r="AY6" s="54"/>
+      <c r="AZ6" s="54"/>
+    </row>
+    <row r="7" spans="1:52" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="70"/>
+      <c r="C7" s="34"/>
+      <c r="D7" s="34"/>
+      <c r="E7" s="27"/>
+      <c r="F7" s="27"/>
+      <c r="G7" s="27"/>
+      <c r="H7" s="27"/>
+      <c r="I7" s="27"/>
+      <c r="J7" s="29">
+        <f>SUM(J6)</f>
+        <v>1500000</v>
+      </c>
+      <c r="K7" s="29">
+        <f t="shared" ref="K7:O7" si="0">SUM(K6)</f>
+        <v>1500000</v>
+      </c>
+      <c r="L7" s="29">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="M7" s="29">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N7" s="29">
+        <f t="shared" si="0"/>
+        <v>1500000</v>
+      </c>
+      <c r="O7" s="29">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="P7" s="33"/>
+      <c r="Q7" s="30"/>
+    </row>
+    <row r="8" spans="1:52" s="45" customFormat="1" ht="103.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="59">
+        <v>2</v>
+      </c>
+      <c r="B8" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="C8" s="35">
+        <v>4811009700</v>
+      </c>
+      <c r="D8" s="63" t="s">
+        <v>55</v>
+      </c>
+      <c r="E8" s="63" t="s">
+        <v>65</v>
+      </c>
+      <c r="F8" s="63" t="s">
+        <v>64</v>
+      </c>
+      <c r="G8" s="63" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" s="62"/>
+      <c r="I8" s="63" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8" s="64">
+        <v>43935383</v>
+      </c>
+      <c r="K8" s="64">
+        <f>SUM(L8:O8)</f>
+        <v>43935383</v>
+      </c>
+      <c r="L8" s="64">
+        <v>43935383</v>
+      </c>
+      <c r="M8" s="64">
+        <v>0</v>
+      </c>
+      <c r="N8" s="64">
+        <v>0</v>
+      </c>
+      <c r="O8" s="64">
+        <v>0</v>
+      </c>
+      <c r="P8" s="63" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q8" s="65" t="s">
+        <v>66</v>
+      </c>
+      <c r="R8" s="54"/>
+      <c r="S8" s="54"/>
+      <c r="T8" s="54"/>
+      <c r="U8" s="54"/>
+      <c r="V8" s="54"/>
+      <c r="W8" s="54"/>
+      <c r="X8" s="54"/>
+      <c r="Y8" s="54"/>
+      <c r="Z8" s="54"/>
+      <c r="AA8" s="54"/>
+      <c r="AB8" s="54"/>
+      <c r="AC8" s="54"/>
+      <c r="AD8" s="54"/>
+      <c r="AE8" s="54"/>
+      <c r="AF8" s="54"/>
+      <c r="AG8" s="54"/>
+      <c r="AH8" s="54"/>
+      <c r="AI8" s="54"/>
+      <c r="AJ8" s="54"/>
+      <c r="AK8" s="54"/>
+      <c r="AL8" s="54"/>
+      <c r="AM8" s="54"/>
+      <c r="AN8" s="54"/>
+      <c r="AO8" s="54"/>
+      <c r="AP8" s="54"/>
+      <c r="AQ8" s="54"/>
+      <c r="AR8" s="54"/>
+      <c r="AS8" s="54"/>
+      <c r="AT8" s="54"/>
+      <c r="AU8" s="54"/>
+      <c r="AV8" s="54"/>
+      <c r="AW8" s="54"/>
+      <c r="AX8" s="54"/>
+      <c r="AY8" s="54"/>
+      <c r="AZ8" s="54"/>
+    </row>
+    <row r="9" spans="1:52" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="70"/>
+      <c r="C9" s="34"/>
+      <c r="D9" s="34"/>
+      <c r="E9" s="27"/>
+      <c r="F9" s="27"/>
+      <c r="G9" s="27"/>
+      <c r="H9" s="27"/>
+      <c r="I9" s="27"/>
+      <c r="J9" s="29">
+        <f>SUM(J8)</f>
+        <v>43935383</v>
+      </c>
+      <c r="K9" s="29">
+        <f t="shared" ref="K9:O9" si="1">SUM(K8)</f>
+        <v>43935383</v>
+      </c>
+      <c r="L9" s="29">
+        <f t="shared" si="1"/>
+        <v>43935383</v>
+      </c>
+      <c r="M9" s="29">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N9" s="29">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="O9" s="29">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="P9" s="33"/>
+      <c r="Q9" s="30"/>
+    </row>
+    <row r="10" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="76" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="77"/>
+      <c r="C10" s="77"/>
+      <c r="D10" s="77"/>
+      <c r="E10" s="39"/>
+      <c r="F10" s="39"/>
+      <c r="G10" s="39"/>
+      <c r="H10" s="40"/>
+      <c r="I10" s="40"/>
+      <c r="J10" s="41">
+        <f>J9+J7</f>
+        <v>45435383</v>
+      </c>
+      <c r="K10" s="41">
+        <f t="shared" ref="K10:O10" si="2">K9+K7</f>
+        <v>45435383</v>
+      </c>
+      <c r="L10" s="41">
+        <f t="shared" si="2"/>
+        <v>43935383</v>
+      </c>
+      <c r="M10" s="41">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N10" s="41">
+        <f t="shared" si="2"/>
+        <v>1500000</v>
+      </c>
+      <c r="O10" s="41">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P10" s="42"/>
+      <c r="Q10" s="43"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+      <c r="AA10" s="1"/>
+      <c r="AB10" s="1"/>
+      <c r="AC10" s="1"/>
+      <c r="AD10" s="1"/>
+      <c r="AE10" s="1"/>
+      <c r="AF10" s="1"/>
+      <c r="AG10" s="1"/>
+      <c r="AH10" s="1"/>
+      <c r="AI10" s="1"/>
+      <c r="AJ10" s="1"/>
+      <c r="AK10" s="1"/>
+      <c r="AL10" s="1"/>
+      <c r="AM10" s="1"/>
+      <c r="AN10" s="1"/>
+      <c r="AO10" s="1"/>
+      <c r="AP10" s="1"/>
+      <c r="AQ10" s="1"/>
+      <c r="AR10" s="1"/>
+      <c r="AS10" s="1"/>
+      <c r="AT10" s="1"/>
+      <c r="AU10" s="1"/>
+      <c r="AV10" s="1"/>
+      <c r="AW10" s="1"/>
+      <c r="AX10" s="1"/>
+      <c r="AY10" s="1"/>
+      <c r="AZ10" s="1"/>
+    </row>
+    <row r="11" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B11" s="8"/>
+      <c r="C11" s="13"/>
+      <c r="D11" s="8"/>
+      <c r="E11" s="8"/>
+      <c r="F11" s="8"/>
+      <c r="G11" s="8"/>
+      <c r="H11" s="8"/>
+      <c r="I11" s="8"/>
+      <c r="J11" s="14">
+        <f>J8</f>
+        <v>43935383</v>
+      </c>
+      <c r="K11" s="14">
+        <f t="shared" ref="K11:O11" si="3">K8</f>
+        <v>43935383</v>
+      </c>
+      <c r="L11" s="14">
+        <f t="shared" si="3"/>
+        <v>43935383</v>
+      </c>
+      <c r="M11" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N11" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="O11" s="14">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="P11" s="16"/>
+      <c r="Q11" s="18"/>
+      <c r="R11" s="1"/>
+      <c r="S11" s="1"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+      <c r="X11" s="1"/>
+      <c r="Y11" s="1"/>
+      <c r="Z11" s="1"/>
+      <c r="AA11" s="1"/>
+      <c r="AB11" s="1"/>
+      <c r="AC11" s="1"/>
+      <c r="AD11" s="1"/>
+      <c r="AE11" s="1"/>
+      <c r="AF11" s="1"/>
+      <c r="AG11" s="1"/>
+      <c r="AH11" s="1"/>
+      <c r="AI11" s="1"/>
+      <c r="AJ11" s="1"/>
+      <c r="AK11" s="1"/>
+      <c r="AL11" s="1"/>
+      <c r="AM11" s="1"/>
+      <c r="AN11" s="1"/>
+      <c r="AO11" s="1"/>
+      <c r="AP11" s="1"/>
+      <c r="AQ11" s="1"/>
+      <c r="AR11" s="1"/>
+      <c r="AS11" s="1"/>
+      <c r="AT11" s="1"/>
+      <c r="AU11" s="1"/>
+      <c r="AV11" s="1"/>
+      <c r="AW11" s="1"/>
+      <c r="AX11" s="1"/>
+      <c r="AY11" s="1"/>
+      <c r="AZ11" s="1"/>
+    </row>
+    <row r="12" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B12" s="10"/>
+      <c r="C12" s="15"/>
+      <c r="D12" s="10"/>
+      <c r="E12" s="10"/>
+      <c r="F12" s="10"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="10"/>
+      <c r="J12" s="61">
+        <v>0</v>
+      </c>
+      <c r="K12" s="61">
+        <v>0</v>
+      </c>
+      <c r="L12" s="61">
+        <v>0</v>
+      </c>
+      <c r="M12" s="61">
+        <v>0</v>
+      </c>
+      <c r="N12" s="61">
+        <v>0</v>
+      </c>
+      <c r="O12" s="61">
+        <v>0</v>
+      </c>
+      <c r="P12" s="17"/>
+      <c r="Q12" s="19"/>
+      <c r="R12" s="1"/>
+      <c r="S12" s="1"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+      <c r="X12" s="1"/>
+      <c r="Y12" s="1"/>
+      <c r="Z12" s="1"/>
+      <c r="AA12" s="1"/>
+      <c r="AB12" s="1"/>
+      <c r="AC12" s="1"/>
+      <c r="AD12" s="1"/>
+      <c r="AE12" s="1"/>
+      <c r="AF12" s="1"/>
+      <c r="AG12" s="1"/>
+      <c r="AH12" s="1"/>
+      <c r="AI12" s="1"/>
+      <c r="AJ12" s="1"/>
+      <c r="AK12" s="1"/>
+      <c r="AL12" s="1"/>
+      <c r="AM12" s="1"/>
+      <c r="AN12" s="1"/>
+      <c r="AO12" s="1"/>
+      <c r="AP12" s="1"/>
+      <c r="AQ12" s="1"/>
+      <c r="AR12" s="1"/>
+      <c r="AS12" s="1"/>
+      <c r="AT12" s="1"/>
+      <c r="AU12" s="1"/>
+      <c r="AV12" s="1"/>
+      <c r="AW12" s="1"/>
+      <c r="AX12" s="1"/>
+      <c r="AY12" s="1"/>
+      <c r="AZ12" s="1"/>
+    </row>
+    <row r="13" spans="1:52" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="12"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="20">
         <f>J6</f>
-        <v>0</v>
-[...250 lines deleted...]
-      <c r="D14" s="78"/>
+        <v>1500000</v>
+      </c>
+      <c r="K13" s="20">
+        <f t="shared" ref="K13:O13" si="4">K6</f>
+        <v>1500000</v>
+      </c>
+      <c r="L13" s="20">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M13" s="20">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N13" s="20">
+        <f t="shared" si="4"/>
+        <v>1500000</v>
+      </c>
+      <c r="O13" s="20">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P13" s="21"/>
+      <c r="Q13" s="22"/>
+      <c r="R13" s="1"/>
+      <c r="S13" s="1"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+      <c r="X13" s="1"/>
+      <c r="Y13" s="1"/>
+      <c r="Z13" s="1"/>
+      <c r="AA13" s="1"/>
+      <c r="AB13" s="1"/>
+      <c r="AC13" s="1"/>
+      <c r="AD13" s="1"/>
+      <c r="AE13" s="1"/>
+      <c r="AF13" s="1"/>
+      <c r="AG13" s="1"/>
+      <c r="AH13" s="1"/>
+      <c r="AI13" s="1"/>
+      <c r="AJ13" s="1"/>
+      <c r="AK13" s="1"/>
+      <c r="AL13" s="1"/>
+      <c r="AM13" s="1"/>
+      <c r="AN13" s="1"/>
+      <c r="AO13" s="1"/>
+      <c r="AP13" s="1"/>
+      <c r="AQ13" s="1"/>
+      <c r="AR13" s="1"/>
+      <c r="AS13" s="1"/>
+      <c r="AT13" s="1"/>
+      <c r="AU13" s="1"/>
+      <c r="AV13" s="1"/>
+      <c r="AW13" s="1"/>
+      <c r="AX13" s="1"/>
+      <c r="AY13" s="1"/>
+      <c r="AZ13" s="1"/>
+    </row>
+    <row r="14" spans="1:52" s="60" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="78" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" s="79"/>
+      <c r="C14" s="79"/>
+      <c r="D14" s="79"/>
       <c r="E14" s="79"/>
       <c r="F14" s="79"/>
       <c r="G14" s="79"/>
       <c r="H14" s="79"/>
       <c r="I14" s="79"/>
-      <c r="J14" s="80">
-[...27 lines deleted...]
-      <c r="A15" s="72">
+      <c r="J14" s="79"/>
+      <c r="K14" s="79"/>
+      <c r="L14" s="79"/>
+      <c r="M14" s="79"/>
+      <c r="N14" s="79"/>
+      <c r="O14" s="79"/>
+      <c r="P14" s="79"/>
+      <c r="Q14" s="80"/>
+    </row>
+    <row r="15" spans="1:52" ht="101.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="59">
         <v>1</v>
       </c>
-      <c r="B15" s="47" t="s">
+      <c r="B15" s="73" t="s">
+        <v>23</v>
+      </c>
+      <c r="C15" s="73">
+        <v>4811007974</v>
+      </c>
+      <c r="D15" s="66" t="s">
+        <v>24</v>
+      </c>
+      <c r="E15" s="66" t="s">
+        <v>68</v>
+      </c>
+      <c r="F15" s="66" t="s">
+        <v>67</v>
+      </c>
+      <c r="G15" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" s="67"/>
+      <c r="I15" s="67" t="s">
+        <v>25</v>
+      </c>
+      <c r="J15" s="95">
+        <v>140000000</v>
+      </c>
+      <c r="K15" s="95">
+        <f>SUM(L15:O15)</f>
+        <v>140000000</v>
+      </c>
+      <c r="L15" s="95">
+        <v>0</v>
+      </c>
+      <c r="M15" s="95">
+        <v>84110303.810000002</v>
+      </c>
+      <c r="N15" s="95">
+        <v>55889696.189999998</v>
+      </c>
+      <c r="O15" s="95">
+        <v>0</v>
+      </c>
+      <c r="P15" s="67" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q15" s="68" t="s">
+        <v>66</v>
+      </c>
+      <c r="R15" s="55"/>
+    </row>
+    <row r="16" spans="1:52" ht="101.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="59">
+        <v>2</v>
+      </c>
+      <c r="B16" s="74"/>
+      <c r="C16" s="74"/>
+      <c r="D16" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="E16" s="66" t="s">
+        <v>68</v>
+      </c>
+      <c r="F16" s="66" t="s">
+        <v>67</v>
+      </c>
+      <c r="G16" s="66" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" s="67"/>
+      <c r="I16" s="67" t="s">
         <v>28</v>
       </c>
-      <c r="C15" s="47">
+      <c r="J16" s="95">
+        <v>21992689.890000001</v>
+      </c>
+      <c r="K16" s="95">
+        <f>SUM(L16:O16)</f>
+        <v>21992689.890000001</v>
+      </c>
+      <c r="L16" s="95">
+        <v>0</v>
+      </c>
+      <c r="M16" s="95">
+        <v>9000000</v>
+      </c>
+      <c r="N16" s="95">
+        <v>12992689.890000001</v>
+      </c>
+      <c r="O16" s="95">
+        <v>0</v>
+      </c>
+      <c r="P16" s="67" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q16" s="68" t="s">
+        <v>66</v>
+      </c>
+      <c r="R16" s="55"/>
+    </row>
+    <row r="17" spans="1:52" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="69" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="70"/>
+      <c r="C17" s="34"/>
+      <c r="D17" s="34"/>
+      <c r="E17" s="27"/>
+      <c r="F17" s="27"/>
+      <c r="G17" s="27"/>
+      <c r="H17" s="27"/>
+      <c r="I17" s="27"/>
+      <c r="J17" s="29">
+        <f>SUM(J15:J16)</f>
+        <v>161992689.88999999</v>
+      </c>
+      <c r="K17" s="29">
+        <f t="shared" ref="K17:O17" si="5">SUM(K15:K16)</f>
+        <v>161992689.88999999</v>
+      </c>
+      <c r="L17" s="29">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="M17" s="29">
+        <f t="shared" si="5"/>
+        <v>93110303.810000002</v>
+      </c>
+      <c r="N17" s="29">
+        <f t="shared" si="5"/>
+        <v>68882386.079999998</v>
+      </c>
+      <c r="O17" s="29">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="P17" s="33"/>
+      <c r="Q17" s="30"/>
+    </row>
+    <row r="18" spans="1:52" s="50" customFormat="1" ht="103.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="57">
+        <v>3</v>
+      </c>
+      <c r="B18" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="C18" s="52">
         <v>4812000883</v>
       </c>
-      <c r="D15" s="55" t="s">
+      <c r="D18" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="E18" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" s="48"/>
+      <c r="I18" s="52" t="s">
+        <v>36</v>
+      </c>
+      <c r="J18" s="49">
+        <v>24361710.27</v>
+      </c>
+      <c r="K18" s="49">
+        <f>SUM(L18:O18)</f>
+        <v>24361710.27</v>
+      </c>
+      <c r="L18" s="49">
+        <v>0</v>
+      </c>
+      <c r="M18" s="49">
+        <v>15491277.16</v>
+      </c>
+      <c r="N18" s="49">
+        <v>8870433.1099999994</v>
+      </c>
+      <c r="O18" s="49">
+        <v>0</v>
+      </c>
+      <c r="P18" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q18" s="58" t="s">
+        <v>66</v>
+      </c>
+      <c r="R18" s="54"/>
+      <c r="S18" s="54"/>
+      <c r="T18" s="54"/>
+      <c r="U18" s="54"/>
+      <c r="V18" s="54"/>
+      <c r="W18" s="54"/>
+      <c r="X18" s="54"/>
+      <c r="Y18" s="54"/>
+      <c r="Z18" s="54"/>
+      <c r="AA18" s="54"/>
+      <c r="AB18" s="54"/>
+      <c r="AC18" s="54"/>
+      <c r="AD18" s="54"/>
+      <c r="AE18" s="54"/>
+      <c r="AF18" s="54"/>
+      <c r="AG18" s="54"/>
+      <c r="AH18" s="54"/>
+      <c r="AI18" s="54"/>
+      <c r="AJ18" s="54"/>
+      <c r="AK18" s="54"/>
+      <c r="AL18" s="54"/>
+      <c r="AM18" s="54"/>
+      <c r="AN18" s="54"/>
+      <c r="AO18" s="54"/>
+      <c r="AP18" s="54"/>
+      <c r="AQ18" s="54"/>
+      <c r="AR18" s="54"/>
+      <c r="AS18" s="54"/>
+      <c r="AT18" s="54"/>
+      <c r="AU18" s="54"/>
+      <c r="AV18" s="54"/>
+      <c r="AW18" s="54"/>
+      <c r="AX18" s="54"/>
+      <c r="AY18" s="54"/>
+      <c r="AZ18" s="54"/>
+    </row>
+    <row r="19" spans="1:52" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="B19" s="70"/>
+      <c r="C19" s="34"/>
+      <c r="D19" s="34"/>
+      <c r="E19" s="27"/>
+      <c r="F19" s="27"/>
+      <c r="G19" s="27"/>
+      <c r="H19" s="27"/>
+      <c r="I19" s="27"/>
+      <c r="J19" s="29">
+        <f>SUM(J18)</f>
+        <v>24361710.27</v>
+      </c>
+      <c r="K19" s="29">
+        <f t="shared" ref="K19:O19" si="6">SUM(K18)</f>
+        <v>24361710.27</v>
+      </c>
+      <c r="L19" s="29">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="M19" s="29">
+        <f t="shared" si="6"/>
+        <v>15491277.16</v>
+      </c>
+      <c r="N19" s="29">
+        <f t="shared" si="6"/>
+        <v>8870433.1099999994</v>
+      </c>
+      <c r="O19" s="29">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="P19" s="33"/>
+      <c r="Q19" s="30"/>
+    </row>
+    <row r="20" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="76" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" s="77"/>
+      <c r="C20" s="77"/>
+      <c r="D20" s="77"/>
+      <c r="E20" s="39"/>
+      <c r="F20" s="39"/>
+      <c r="G20" s="39"/>
+      <c r="H20" s="40"/>
+      <c r="I20" s="40"/>
+      <c r="J20" s="41">
+        <f>J19+J17</f>
+        <v>186354400.16</v>
+      </c>
+      <c r="K20" s="41">
+        <f>K21+K22+K23</f>
+        <v>186354400.16</v>
+      </c>
+      <c r="L20" s="41">
+        <f t="shared" ref="L20:O20" si="7">L19+L17</f>
+        <v>0</v>
+      </c>
+      <c r="M20" s="41">
+        <f t="shared" si="7"/>
+        <v>108601580.97</v>
+      </c>
+      <c r="N20" s="41">
+        <f t="shared" si="7"/>
+        <v>77752819.189999998</v>
+      </c>
+      <c r="O20" s="41">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="P20" s="42"/>
+      <c r="Q20" s="43"/>
+      <c r="R20" s="1"/>
+      <c r="S20" s="1"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+      <c r="X20" s="1"/>
+      <c r="Y20" s="1"/>
+      <c r="Z20" s="1"/>
+      <c r="AA20" s="1"/>
+      <c r="AB20" s="1"/>
+      <c r="AC20" s="1"/>
+      <c r="AD20" s="1"/>
+      <c r="AE20" s="1"/>
+      <c r="AF20" s="1"/>
+      <c r="AG20" s="1"/>
+      <c r="AH20" s="1"/>
+      <c r="AI20" s="1"/>
+      <c r="AJ20" s="1"/>
+      <c r="AK20" s="1"/>
+      <c r="AL20" s="1"/>
+      <c r="AM20" s="1"/>
+      <c r="AN20" s="1"/>
+      <c r="AO20" s="1"/>
+      <c r="AP20" s="1"/>
+      <c r="AQ20" s="1"/>
+      <c r="AR20" s="1"/>
+      <c r="AS20" s="1"/>
+      <c r="AT20" s="1"/>
+      <c r="AU20" s="1"/>
+      <c r="AV20" s="1"/>
+      <c r="AW20" s="1"/>
+      <c r="AX20" s="1"/>
+      <c r="AY20" s="1"/>
+      <c r="AZ20" s="1"/>
+    </row>
+    <row r="21" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="8"/>
+      <c r="C21" s="13"/>
+      <c r="D21" s="8"/>
+      <c r="E21" s="8"/>
+      <c r="F21" s="8"/>
+      <c r="G21" s="8"/>
+      <c r="H21" s="8"/>
+      <c r="I21" s="8"/>
+      <c r="J21" s="14">
+        <f>J16+J15</f>
+        <v>161992689.88999999</v>
+      </c>
+      <c r="K21" s="14">
+        <f t="shared" ref="K21:O21" si="8">K16+K15</f>
+        <v>161992689.88999999</v>
+      </c>
+      <c r="L21" s="14">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="M21" s="14">
+        <f>M16+M15</f>
+        <v>93110303.810000002</v>
+      </c>
+      <c r="N21" s="14">
+        <f t="shared" si="8"/>
+        <v>68882386.079999998</v>
+      </c>
+      <c r="O21" s="14">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="P21" s="16"/>
+      <c r="Q21" s="18"/>
+      <c r="R21" s="1"/>
+      <c r="S21" s="1"/>
+      <c r="T21" s="1"/>
+      <c r="U21" s="1"/>
+      <c r="V21" s="1"/>
+      <c r="W21" s="1"/>
+      <c r="X21" s="1"/>
+      <c r="Y21" s="1"/>
+      <c r="Z21" s="1"/>
+      <c r="AA21" s="1"/>
+      <c r="AB21" s="1"/>
+      <c r="AC21" s="1"/>
+      <c r="AD21" s="1"/>
+      <c r="AE21" s="1"/>
+      <c r="AF21" s="1"/>
+      <c r="AG21" s="1"/>
+      <c r="AH21" s="1"/>
+      <c r="AI21" s="1"/>
+      <c r="AJ21" s="1"/>
+      <c r="AK21" s="1"/>
+      <c r="AL21" s="1"/>
+      <c r="AM21" s="1"/>
+      <c r="AN21" s="1"/>
+      <c r="AO21" s="1"/>
+      <c r="AP21" s="1"/>
+      <c r="AQ21" s="1"/>
+      <c r="AR21" s="1"/>
+      <c r="AS21" s="1"/>
+      <c r="AT21" s="1"/>
+      <c r="AU21" s="1"/>
+      <c r="AV21" s="1"/>
+      <c r="AW21" s="1"/>
+      <c r="AX21" s="1"/>
+      <c r="AY21" s="1"/>
+      <c r="AZ21" s="1"/>
+    </row>
+    <row r="22" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B22" s="10"/>
+      <c r="C22" s="15"/>
+      <c r="D22" s="10"/>
+      <c r="E22" s="10"/>
+      <c r="F22" s="10"/>
+      <c r="G22" s="10"/>
+      <c r="H22" s="10"/>
+      <c r="I22" s="10"/>
+      <c r="J22" s="61">
+        <v>0</v>
+      </c>
+      <c r="K22" s="61">
+        <v>0</v>
+      </c>
+      <c r="L22" s="61">
+        <v>0</v>
+      </c>
+      <c r="M22" s="61">
+        <v>0</v>
+      </c>
+      <c r="N22" s="61">
+        <v>0</v>
+      </c>
+      <c r="O22" s="61">
+        <v>0</v>
+      </c>
+      <c r="P22" s="17"/>
+      <c r="Q22" s="19"/>
+      <c r="R22" s="1"/>
+      <c r="S22" s="1"/>
+      <c r="T22" s="1"/>
+      <c r="U22" s="1"/>
+      <c r="V22" s="1"/>
+      <c r="W22" s="1"/>
+      <c r="X22" s="1"/>
+      <c r="Y22" s="1"/>
+      <c r="Z22" s="1"/>
+      <c r="AA22" s="1"/>
+      <c r="AB22" s="1"/>
+      <c r="AC22" s="1"/>
+      <c r="AD22" s="1"/>
+      <c r="AE22" s="1"/>
+      <c r="AF22" s="1"/>
+      <c r="AG22" s="1"/>
+      <c r="AH22" s="1"/>
+      <c r="AI22" s="1"/>
+      <c r="AJ22" s="1"/>
+      <c r="AK22" s="1"/>
+      <c r="AL22" s="1"/>
+      <c r="AM22" s="1"/>
+      <c r="AN22" s="1"/>
+      <c r="AO22" s="1"/>
+      <c r="AP22" s="1"/>
+      <c r="AQ22" s="1"/>
+      <c r="AR22" s="1"/>
+      <c r="AS22" s="1"/>
+      <c r="AT22" s="1"/>
+      <c r="AU22" s="1"/>
+      <c r="AV22" s="1"/>
+      <c r="AW22" s="1"/>
+      <c r="AX22" s="1"/>
+      <c r="AY22" s="1"/>
+      <c r="AZ22" s="1"/>
+    </row>
+    <row r="23" spans="1:52" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23" s="12"/>
+      <c r="C23" s="12"/>
+      <c r="D23" s="12"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="12"/>
+      <c r="H23" s="12"/>
+      <c r="I23" s="12"/>
+      <c r="J23" s="20">
+        <f>J18</f>
+        <v>24361710.27</v>
+      </c>
+      <c r="K23" s="20">
+        <f>K18</f>
+        <v>24361710.27</v>
+      </c>
+      <c r="L23" s="20">
+        <f t="shared" ref="L23:O23" si="9">L18</f>
+        <v>0</v>
+      </c>
+      <c r="M23" s="20">
+        <f t="shared" si="9"/>
+        <v>15491277.16</v>
+      </c>
+      <c r="N23" s="20">
+        <f t="shared" si="9"/>
+        <v>8870433.1099999994</v>
+      </c>
+      <c r="O23" s="20">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="P23" s="21"/>
+      <c r="Q23" s="22"/>
+      <c r="R23" s="1"/>
+      <c r="S23" s="1"/>
+      <c r="T23" s="1"/>
+      <c r="U23" s="1"/>
+      <c r="V23" s="1"/>
+      <c r="W23" s="1"/>
+      <c r="X23" s="1"/>
+      <c r="Y23" s="1"/>
+      <c r="Z23" s="1"/>
+      <c r="AA23" s="1"/>
+      <c r="AB23" s="1"/>
+      <c r="AC23" s="1"/>
+      <c r="AD23" s="1"/>
+      <c r="AE23" s="1"/>
+      <c r="AF23" s="1"/>
+      <c r="AG23" s="1"/>
+      <c r="AH23" s="1"/>
+      <c r="AI23" s="1"/>
+      <c r="AJ23" s="1"/>
+      <c r="AK23" s="1"/>
+      <c r="AL23" s="1"/>
+      <c r="AM23" s="1"/>
+      <c r="AN23" s="1"/>
+      <c r="AO23" s="1"/>
+      <c r="AP23" s="1"/>
+      <c r="AQ23" s="1"/>
+      <c r="AR23" s="1"/>
+      <c r="AS23" s="1"/>
+      <c r="AT23" s="1"/>
+      <c r="AU23" s="1"/>
+      <c r="AV23" s="1"/>
+      <c r="AW23" s="1"/>
+      <c r="AX23" s="1"/>
+      <c r="AY23" s="1"/>
+      <c r="AZ23" s="1"/>
+    </row>
+    <row r="24" spans="1:52" s="60" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="78" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="79"/>
+      <c r="C24" s="79"/>
+      <c r="D24" s="79"/>
+      <c r="E24" s="79"/>
+      <c r="F24" s="79"/>
+      <c r="G24" s="79"/>
+      <c r="H24" s="79"/>
+      <c r="I24" s="79"/>
+      <c r="J24" s="79"/>
+      <c r="K24" s="79"/>
+      <c r="L24" s="79"/>
+      <c r="M24" s="79"/>
+      <c r="N24" s="79"/>
+      <c r="O24" s="79"/>
+      <c r="P24" s="79"/>
+      <c r="Q24" s="80"/>
+    </row>
+    <row r="25" spans="1:52" s="45" customFormat="1" ht="103.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="59">
+        <v>1</v>
+      </c>
+      <c r="B25" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="C25" s="35">
+        <v>4811007974</v>
+      </c>
+      <c r="D25" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="E25" s="63" t="s">
+        <v>68</v>
+      </c>
+      <c r="F25" s="63" t="s">
+        <v>67</v>
+      </c>
+      <c r="G25" s="63" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" s="62"/>
+      <c r="I25" s="63">
+        <v>42.99</v>
+      </c>
+      <c r="J25" s="64">
+        <v>2151650.1</v>
+      </c>
+      <c r="K25" s="64">
+        <f>SUM(L25:O25)</f>
+        <v>2151650.1</v>
+      </c>
+      <c r="L25" s="64">
+        <v>0</v>
+      </c>
+      <c r="M25" s="64">
+        <v>1000000</v>
+      </c>
+      <c r="N25" s="64">
+        <v>1151650.1000000001</v>
+      </c>
+      <c r="O25" s="64">
+        <v>0</v>
+      </c>
+      <c r="P25" s="63" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q25" s="65" t="s">
+        <v>66</v>
+      </c>
+      <c r="R25" s="54"/>
+      <c r="S25" s="54"/>
+      <c r="T25" s="54"/>
+      <c r="U25" s="54"/>
+      <c r="V25" s="54"/>
+      <c r="W25" s="54"/>
+      <c r="X25" s="54"/>
+      <c r="Y25" s="54"/>
+      <c r="Z25" s="54"/>
+      <c r="AA25" s="54"/>
+      <c r="AB25" s="54"/>
+      <c r="AC25" s="54"/>
+      <c r="AD25" s="54"/>
+      <c r="AE25" s="54"/>
+      <c r="AF25" s="54"/>
+      <c r="AG25" s="54"/>
+      <c r="AH25" s="54"/>
+      <c r="AI25" s="54"/>
+      <c r="AJ25" s="54"/>
+      <c r="AK25" s="54"/>
+      <c r="AL25" s="54"/>
+      <c r="AM25" s="54"/>
+      <c r="AN25" s="54"/>
+      <c r="AO25" s="54"/>
+      <c r="AP25" s="54"/>
+      <c r="AQ25" s="54"/>
+      <c r="AR25" s="54"/>
+      <c r="AS25" s="54"/>
+      <c r="AT25" s="54"/>
+      <c r="AU25" s="54"/>
+      <c r="AV25" s="54"/>
+      <c r="AW25" s="54"/>
+      <c r="AX25" s="54"/>
+      <c r="AY25" s="54"/>
+      <c r="AZ25" s="54"/>
+    </row>
+    <row r="26" spans="1:52" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="B26" s="70"/>
+      <c r="C26" s="34"/>
+      <c r="D26" s="34"/>
+      <c r="E26" s="27"/>
+      <c r="F26" s="27"/>
+      <c r="G26" s="27"/>
+      <c r="H26" s="27"/>
+      <c r="I26" s="27"/>
+      <c r="J26" s="29">
+        <f>SUM(J25)</f>
+        <v>2151650.1</v>
+      </c>
+      <c r="K26" s="29">
+        <f t="shared" ref="K26:P26" si="10">SUM(K25)</f>
+        <v>2151650.1</v>
+      </c>
+      <c r="L26" s="29">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="M26" s="29">
+        <f t="shared" si="10"/>
+        <v>1000000</v>
+      </c>
+      <c r="N26" s="29">
+        <f t="shared" si="10"/>
+        <v>1151650.1000000001</v>
+      </c>
+      <c r="O26" s="29">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="P26" s="29">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="Q26" s="30"/>
+    </row>
+    <row r="27" spans="1:52" s="46" customFormat="1" ht="102.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="59">
+        <v>2</v>
+      </c>
+      <c r="B27" s="73" t="s">
+        <v>33</v>
+      </c>
+      <c r="C27" s="73">
+        <v>4812000883</v>
+      </c>
+      <c r="D27" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="E27" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F27" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="G27" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" s="36"/>
+      <c r="I27" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="J27" s="37">
+        <v>9995080.8200000003</v>
+      </c>
+      <c r="K27" s="37">
+        <f>SUM(L27:O27)</f>
+        <v>9995080.8200000003</v>
+      </c>
+      <c r="L27" s="37">
+        <v>0</v>
+      </c>
+      <c r="M27" s="37">
+        <v>9495326.7699999996</v>
+      </c>
+      <c r="N27" s="37">
+        <v>499754.05</v>
+      </c>
+      <c r="O27" s="37">
+        <v>0</v>
+      </c>
+      <c r="P27" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q27" s="47" t="s">
+        <v>66</v>
+      </c>
+      <c r="R27" s="53"/>
+      <c r="S27" s="53"/>
+      <c r="T27" s="53"/>
+      <c r="U27" s="53"/>
+      <c r="V27" s="53"/>
+      <c r="W27" s="53"/>
+      <c r="X27" s="53"/>
+      <c r="Y27" s="53"/>
+      <c r="Z27" s="53"/>
+      <c r="AA27" s="53"/>
+      <c r="AB27" s="53"/>
+      <c r="AC27" s="53"/>
+      <c r="AD27" s="53"/>
+      <c r="AE27" s="53"/>
+      <c r="AF27" s="53"/>
+      <c r="AG27" s="53"/>
+      <c r="AH27" s="53"/>
+      <c r="AI27" s="53"/>
+      <c r="AJ27" s="53"/>
+      <c r="AK27" s="53"/>
+      <c r="AL27" s="53"/>
+      <c r="AM27" s="53"/>
+      <c r="AN27" s="53"/>
+      <c r="AO27" s="53"/>
+      <c r="AP27" s="53"/>
+      <c r="AQ27" s="53"/>
+      <c r="AR27" s="53"/>
+      <c r="AS27" s="53"/>
+      <c r="AT27" s="53"/>
+      <c r="AU27" s="53"/>
+      <c r="AV27" s="53"/>
+      <c r="AW27" s="53"/>
+      <c r="AX27" s="53"/>
+      <c r="AY27" s="53"/>
+      <c r="AZ27" s="53"/>
+    </row>
+    <row r="28" spans="1:52" s="46" customFormat="1" ht="102.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="59">
+        <v>3</v>
+      </c>
+      <c r="B28" s="74"/>
+      <c r="C28" s="75"/>
+      <c r="D28" s="35" t="s">
+        <v>37</v>
+      </c>
+      <c r="E28" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F28" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="G28" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" s="36"/>
+      <c r="I28" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="J28" s="37">
+        <v>1736842.11</v>
+      </c>
+      <c r="K28" s="37">
+        <f>SUM(L28:O28)</f>
+        <v>1736842.11</v>
+      </c>
+      <c r="L28" s="37">
+        <v>0</v>
+      </c>
+      <c r="M28" s="37">
+        <v>1650000</v>
+      </c>
+      <c r="N28" s="37">
+        <v>86842.11</v>
+      </c>
+      <c r="O28" s="37">
+        <v>0</v>
+      </c>
+      <c r="P28" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q28" s="47" t="s">
+        <v>66</v>
+      </c>
+      <c r="R28" s="53"/>
+      <c r="S28" s="53"/>
+      <c r="T28" s="53"/>
+      <c r="U28" s="53"/>
+      <c r="V28" s="53"/>
+      <c r="W28" s="53"/>
+      <c r="X28" s="53"/>
+      <c r="Y28" s="53"/>
+      <c r="Z28" s="53"/>
+      <c r="AA28" s="53"/>
+      <c r="AB28" s="53"/>
+      <c r="AC28" s="53"/>
+      <c r="AD28" s="53"/>
+      <c r="AE28" s="53"/>
+      <c r="AF28" s="53"/>
+      <c r="AG28" s="53"/>
+      <c r="AH28" s="53"/>
+      <c r="AI28" s="53"/>
+      <c r="AJ28" s="53"/>
+      <c r="AK28" s="53"/>
+      <c r="AL28" s="53"/>
+      <c r="AM28" s="53"/>
+      <c r="AN28" s="53"/>
+      <c r="AO28" s="53"/>
+      <c r="AP28" s="53"/>
+      <c r="AQ28" s="53"/>
+      <c r="AR28" s="53"/>
+      <c r="AS28" s="53"/>
+      <c r="AT28" s="53"/>
+      <c r="AU28" s="53"/>
+      <c r="AV28" s="53"/>
+      <c r="AW28" s="53"/>
+      <c r="AX28" s="53"/>
+      <c r="AY28" s="53"/>
+      <c r="AZ28" s="53"/>
+    </row>
+    <row r="29" spans="1:52" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="69" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29" s="70"/>
+      <c r="C29" s="34"/>
+      <c r="D29" s="34"/>
+      <c r="E29" s="27"/>
+      <c r="F29" s="27"/>
+      <c r="G29" s="27"/>
+      <c r="H29" s="27"/>
+      <c r="I29" s="27"/>
+      <c r="J29" s="29">
+        <f>SUM(J27:J28)</f>
+        <v>11731922.93</v>
+      </c>
+      <c r="K29" s="29">
+        <f t="shared" ref="K29:O29" si="11">SUM(K27:K28)</f>
+        <v>11731922.93</v>
+      </c>
+      <c r="L29" s="29">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="M29" s="29">
+        <f t="shared" si="11"/>
+        <v>11145326.77</v>
+      </c>
+      <c r="N29" s="29">
+        <f t="shared" si="11"/>
+        <v>586596.16</v>
+      </c>
+      <c r="O29" s="29">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P29" s="33"/>
+      <c r="Q29" s="30"/>
+    </row>
+    <row r="30" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="76" t="s">
+        <v>48</v>
+      </c>
+      <c r="B30" s="77"/>
+      <c r="C30" s="77"/>
+      <c r="D30" s="77"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="39"/>
+      <c r="G30" s="39"/>
+      <c r="H30" s="40"/>
+      <c r="I30" s="40"/>
+      <c r="J30" s="41">
+        <f>J29+J26</f>
+        <v>13883573.029999999</v>
+      </c>
+      <c r="K30" s="41">
+        <f>K31+K32+K33</f>
+        <v>13883573.029999999</v>
+      </c>
+      <c r="L30" s="41">
+        <f t="shared" ref="L30:O30" si="12">L29+L26</f>
+        <v>0</v>
+      </c>
+      <c r="M30" s="41">
+        <f t="shared" si="12"/>
+        <v>12145326.77</v>
+      </c>
+      <c r="N30" s="41">
+        <f t="shared" si="12"/>
+        <v>1738246.2600000002</v>
+      </c>
+      <c r="O30" s="41">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="P30" s="42"/>
+      <c r="Q30" s="43"/>
+      <c r="R30" s="1"/>
+      <c r="S30" s="1"/>
+      <c r="T30" s="1"/>
+      <c r="U30" s="1"/>
+      <c r="V30" s="1"/>
+      <c r="W30" s="1"/>
+      <c r="X30" s="1"/>
+      <c r="Y30" s="1"/>
+      <c r="Z30" s="1"/>
+      <c r="AA30" s="1"/>
+      <c r="AB30" s="1"/>
+      <c r="AC30" s="1"/>
+      <c r="AD30" s="1"/>
+      <c r="AE30" s="1"/>
+      <c r="AF30" s="1"/>
+      <c r="AG30" s="1"/>
+      <c r="AH30" s="1"/>
+      <c r="AI30" s="1"/>
+      <c r="AJ30" s="1"/>
+      <c r="AK30" s="1"/>
+      <c r="AL30" s="1"/>
+      <c r="AM30" s="1"/>
+      <c r="AN30" s="1"/>
+      <c r="AO30" s="1"/>
+      <c r="AP30" s="1"/>
+      <c r="AQ30" s="1"/>
+      <c r="AR30" s="1"/>
+      <c r="AS30" s="1"/>
+      <c r="AT30" s="1"/>
+      <c r="AU30" s="1"/>
+      <c r="AV30" s="1"/>
+      <c r="AW30" s="1"/>
+      <c r="AX30" s="1"/>
+      <c r="AY30" s="1"/>
+      <c r="AZ30" s="1"/>
+    </row>
+    <row r="31" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="B31" s="8"/>
+      <c r="C31" s="13"/>
+      <c r="D31" s="8"/>
+      <c r="E31" s="8"/>
+      <c r="F31" s="8"/>
+      <c r="G31" s="8"/>
+      <c r="H31" s="8"/>
+      <c r="I31" s="8"/>
+      <c r="J31" s="14">
+        <f>J25</f>
+        <v>2151650.1</v>
+      </c>
+      <c r="K31" s="14">
+        <f>K25</f>
+        <v>2151650.1</v>
+      </c>
+      <c r="L31" s="14">
+        <f t="shared" ref="L31:O31" si="13">L25</f>
+        <v>0</v>
+      </c>
+      <c r="M31" s="14">
+        <f t="shared" si="13"/>
+        <v>1000000</v>
+      </c>
+      <c r="N31" s="14">
+        <f t="shared" si="13"/>
+        <v>1151650.1000000001</v>
+      </c>
+      <c r="O31" s="14">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="P31" s="16"/>
+      <c r="Q31" s="18"/>
+      <c r="R31" s="1"/>
+      <c r="S31" s="1"/>
+      <c r="T31" s="1"/>
+      <c r="U31" s="1"/>
+      <c r="V31" s="1"/>
+      <c r="W31" s="1"/>
+      <c r="X31" s="1"/>
+      <c r="Y31" s="1"/>
+      <c r="Z31" s="1"/>
+      <c r="AA31" s="1"/>
+      <c r="AB31" s="1"/>
+      <c r="AC31" s="1"/>
+      <c r="AD31" s="1"/>
+      <c r="AE31" s="1"/>
+      <c r="AF31" s="1"/>
+      <c r="AG31" s="1"/>
+      <c r="AH31" s="1"/>
+      <c r="AI31" s="1"/>
+      <c r="AJ31" s="1"/>
+      <c r="AK31" s="1"/>
+      <c r="AL31" s="1"/>
+      <c r="AM31" s="1"/>
+      <c r="AN31" s="1"/>
+      <c r="AO31" s="1"/>
+      <c r="AP31" s="1"/>
+      <c r="AQ31" s="1"/>
+      <c r="AR31" s="1"/>
+      <c r="AS31" s="1"/>
+      <c r="AT31" s="1"/>
+      <c r="AU31" s="1"/>
+      <c r="AV31" s="1"/>
+      <c r="AW31" s="1"/>
+      <c r="AX31" s="1"/>
+      <c r="AY31" s="1"/>
+      <c r="AZ31" s="1"/>
+    </row>
+    <row r="32" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="10"/>
+      <c r="C32" s="15"/>
+      <c r="D32" s="10"/>
+      <c r="E32" s="10"/>
+      <c r="F32" s="10"/>
+      <c r="G32" s="10"/>
+      <c r="H32" s="10"/>
+      <c r="I32" s="10"/>
+      <c r="J32" s="61">
+        <v>0</v>
+      </c>
+      <c r="K32" s="61">
+        <v>0</v>
+      </c>
+      <c r="L32" s="61">
+        <v>0</v>
+      </c>
+      <c r="M32" s="61">
+        <v>0</v>
+      </c>
+      <c r="N32" s="61">
+        <v>0</v>
+      </c>
+      <c r="O32" s="61">
+        <v>0</v>
+      </c>
+      <c r="P32" s="17"/>
+      <c r="Q32" s="19"/>
+      <c r="R32" s="1"/>
+      <c r="S32" s="1"/>
+      <c r="T32" s="1"/>
+      <c r="U32" s="1"/>
+      <c r="V32" s="1"/>
+      <c r="W32" s="1"/>
+      <c r="X32" s="1"/>
+      <c r="Y32" s="1"/>
+      <c r="Z32" s="1"/>
+      <c r="AA32" s="1"/>
+      <c r="AB32" s="1"/>
+      <c r="AC32" s="1"/>
+      <c r="AD32" s="1"/>
+      <c r="AE32" s="1"/>
+      <c r="AF32" s="1"/>
+      <c r="AG32" s="1"/>
+      <c r="AH32" s="1"/>
+      <c r="AI32" s="1"/>
+      <c r="AJ32" s="1"/>
+      <c r="AK32" s="1"/>
+      <c r="AL32" s="1"/>
+      <c r="AM32" s="1"/>
+      <c r="AN32" s="1"/>
+      <c r="AO32" s="1"/>
+      <c r="AP32" s="1"/>
+      <c r="AQ32" s="1"/>
+      <c r="AR32" s="1"/>
+      <c r="AS32" s="1"/>
+      <c r="AT32" s="1"/>
+      <c r="AU32" s="1"/>
+      <c r="AV32" s="1"/>
+      <c r="AW32" s="1"/>
+      <c r="AX32" s="1"/>
+      <c r="AY32" s="1"/>
+      <c r="AZ32" s="1"/>
+    </row>
+    <row r="33" spans="1:52" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B33" s="12"/>
+      <c r="C33" s="12"/>
+      <c r="D33" s="12"/>
+      <c r="E33" s="12"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="12"/>
+      <c r="H33" s="12"/>
+      <c r="I33" s="12"/>
+      <c r="J33" s="20">
+        <f>J28+J27</f>
+        <v>11731922.93</v>
+      </c>
+      <c r="K33" s="20">
+        <f>K28+K27</f>
+        <v>11731922.93</v>
+      </c>
+      <c r="L33" s="20">
+        <f t="shared" ref="L33:O33" si="14">L28+L27</f>
+        <v>0</v>
+      </c>
+      <c r="M33" s="20">
+        <f>M28+M27</f>
+        <v>11145326.77</v>
+      </c>
+      <c r="N33" s="20">
+        <f>N28+N27</f>
+        <v>586596.16</v>
+      </c>
+      <c r="O33" s="20">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="P33" s="21"/>
+      <c r="Q33" s="22"/>
+      <c r="R33" s="1"/>
+      <c r="S33" s="1"/>
+      <c r="T33" s="1"/>
+      <c r="U33" s="1"/>
+      <c r="V33" s="1"/>
+      <c r="W33" s="1"/>
+      <c r="X33" s="1"/>
+      <c r="Y33" s="1"/>
+      <c r="Z33" s="1"/>
+      <c r="AA33" s="1"/>
+      <c r="AB33" s="1"/>
+      <c r="AC33" s="1"/>
+      <c r="AD33" s="1"/>
+      <c r="AE33" s="1"/>
+      <c r="AF33" s="1"/>
+      <c r="AG33" s="1"/>
+      <c r="AH33" s="1"/>
+      <c r="AI33" s="1"/>
+      <c r="AJ33" s="1"/>
+      <c r="AK33" s="1"/>
+      <c r="AL33" s="1"/>
+      <c r="AM33" s="1"/>
+      <c r="AN33" s="1"/>
+      <c r="AO33" s="1"/>
+      <c r="AP33" s="1"/>
+      <c r="AQ33" s="1"/>
+      <c r="AR33" s="1"/>
+      <c r="AS33" s="1"/>
+      <c r="AT33" s="1"/>
+      <c r="AU33" s="1"/>
+      <c r="AV33" s="1"/>
+      <c r="AW33" s="1"/>
+      <c r="AX33" s="1"/>
+      <c r="AY33" s="1"/>
+      <c r="AZ33" s="1"/>
+    </row>
+    <row r="34" spans="1:52" s="60" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="78" t="s">
+        <v>73</v>
+      </c>
+      <c r="B34" s="79"/>
+      <c r="C34" s="79"/>
+      <c r="D34" s="79"/>
+      <c r="E34" s="79"/>
+      <c r="F34" s="79"/>
+      <c r="G34" s="79"/>
+      <c r="H34" s="79"/>
+      <c r="I34" s="79"/>
+      <c r="J34" s="79"/>
+      <c r="K34" s="79"/>
+      <c r="L34" s="79"/>
+      <c r="M34" s="79"/>
+      <c r="N34" s="79"/>
+      <c r="O34" s="79"/>
+      <c r="P34" s="79"/>
+      <c r="Q34" s="80"/>
+    </row>
+    <row r="35" spans="1:52" s="46" customFormat="1" ht="102.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="59"/>
+      <c r="B35" s="35"/>
+      <c r="C35" s="35"/>
+      <c r="D35" s="35"/>
+      <c r="E35" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F35" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="G35" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H35" s="36"/>
+      <c r="I35" s="35"/>
+      <c r="J35" s="37">
+        <v>0</v>
+      </c>
+      <c r="K35" s="37">
+        <v>0</v>
+      </c>
+      <c r="L35" s="37">
+        <v>0</v>
+      </c>
+      <c r="M35" s="37">
+        <v>0</v>
+      </c>
+      <c r="N35" s="37">
+        <v>0</v>
+      </c>
+      <c r="O35" s="37">
+        <v>0</v>
+      </c>
+      <c r="P35" s="38"/>
+      <c r="Q35" s="47"/>
+      <c r="R35" s="53"/>
+      <c r="S35" s="53"/>
+      <c r="T35" s="53"/>
+      <c r="U35" s="53"/>
+      <c r="V35" s="53"/>
+      <c r="W35" s="53"/>
+      <c r="X35" s="53"/>
+      <c r="Y35" s="53"/>
+      <c r="Z35" s="53"/>
+      <c r="AA35" s="53"/>
+      <c r="AB35" s="53"/>
+      <c r="AC35" s="53"/>
+      <c r="AD35" s="53"/>
+      <c r="AE35" s="53"/>
+      <c r="AF35" s="53"/>
+      <c r="AG35" s="53"/>
+      <c r="AH35" s="53"/>
+      <c r="AI35" s="53"/>
+      <c r="AJ35" s="53"/>
+      <c r="AK35" s="53"/>
+      <c r="AL35" s="53"/>
+      <c r="AM35" s="53"/>
+      <c r="AN35" s="53"/>
+      <c r="AO35" s="53"/>
+      <c r="AP35" s="53"/>
+      <c r="AQ35" s="53"/>
+      <c r="AR35" s="53"/>
+      <c r="AS35" s="53"/>
+      <c r="AT35" s="53"/>
+      <c r="AU35" s="53"/>
+      <c r="AV35" s="53"/>
+      <c r="AW35" s="53"/>
+      <c r="AX35" s="53"/>
+      <c r="AY35" s="53"/>
+      <c r="AZ35" s="53"/>
+    </row>
+    <row r="36" spans="1:52" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="69" t="s">
+        <v>60</v>
+      </c>
+      <c r="B36" s="70"/>
+      <c r="C36" s="34"/>
+      <c r="D36" s="34"/>
+      <c r="E36" s="27"/>
+      <c r="F36" s="27"/>
+      <c r="G36" s="27"/>
+      <c r="H36" s="27"/>
+      <c r="I36" s="27"/>
+      <c r="J36" s="29"/>
+      <c r="K36" s="29">
+        <f t="shared" ref="K36:O36" si="15">SUM(K35)</f>
+        <v>0</v>
+      </c>
+      <c r="L36" s="29">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="M36" s="29">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="N36" s="29">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="O36" s="29">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="P36" s="33"/>
+      <c r="Q36" s="30"/>
+    </row>
+    <row r="37" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="76" t="s">
+        <v>61</v>
+      </c>
+      <c r="B37" s="77"/>
+      <c r="C37" s="77"/>
+      <c r="D37" s="77"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="40"/>
+      <c r="I37" s="40"/>
+      <c r="J37" s="41">
+        <f>J36</f>
+        <v>0</v>
+      </c>
+      <c r="K37" s="41">
+        <f t="shared" ref="K37:O37" si="16">K36</f>
+        <v>0</v>
+      </c>
+      <c r="L37" s="41">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="M37" s="41">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="N37" s="41">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="O37" s="41">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="P37" s="42"/>
+      <c r="Q37" s="43"/>
+      <c r="R37" s="1"/>
+      <c r="S37" s="1"/>
+      <c r="T37" s="1"/>
+      <c r="U37" s="1"/>
+      <c r="V37" s="1"/>
+      <c r="W37" s="1"/>
+      <c r="X37" s="1"/>
+      <c r="Y37" s="1"/>
+      <c r="Z37" s="1"/>
+      <c r="AA37" s="1"/>
+      <c r="AB37" s="1"/>
+      <c r="AC37" s="1"/>
+      <c r="AD37" s="1"/>
+      <c r="AE37" s="1"/>
+      <c r="AF37" s="1"/>
+      <c r="AG37" s="1"/>
+      <c r="AH37" s="1"/>
+      <c r="AI37" s="1"/>
+      <c r="AJ37" s="1"/>
+      <c r="AK37" s="1"/>
+      <c r="AL37" s="1"/>
+      <c r="AM37" s="1"/>
+      <c r="AN37" s="1"/>
+      <c r="AO37" s="1"/>
+      <c r="AP37" s="1"/>
+      <c r="AQ37" s="1"/>
+      <c r="AR37" s="1"/>
+      <c r="AS37" s="1"/>
+      <c r="AT37" s="1"/>
+      <c r="AU37" s="1"/>
+      <c r="AV37" s="1"/>
+      <c r="AW37" s="1"/>
+      <c r="AX37" s="1"/>
+      <c r="AY37" s="1"/>
+      <c r="AZ37" s="1"/>
+    </row>
+    <row r="38" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B38" s="8"/>
+      <c r="C38" s="13"/>
+      <c r="D38" s="8"/>
+      <c r="E38" s="8"/>
+      <c r="F38" s="8"/>
+      <c r="G38" s="8"/>
+      <c r="H38" s="8"/>
+      <c r="I38" s="8"/>
+      <c r="J38" s="14">
+        <v>0</v>
+      </c>
+      <c r="K38" s="14">
+        <v>0</v>
+      </c>
+      <c r="L38" s="14">
+        <v>0</v>
+      </c>
+      <c r="M38" s="14">
+        <v>0</v>
+      </c>
+      <c r="N38" s="14">
+        <v>0</v>
+      </c>
+      <c r="O38" s="14">
+        <f>SUM(O23)</f>
+        <v>0</v>
+      </c>
+      <c r="P38" s="16"/>
+      <c r="Q38" s="18"/>
+      <c r="R38" s="1"/>
+      <c r="S38" s="1"/>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+      <c r="X38" s="1"/>
+      <c r="Y38" s="1"/>
+      <c r="Z38" s="1"/>
+      <c r="AA38" s="1"/>
+      <c r="AB38" s="1"/>
+      <c r="AC38" s="1"/>
+      <c r="AD38" s="1"/>
+      <c r="AE38" s="1"/>
+      <c r="AF38" s="1"/>
+      <c r="AG38" s="1"/>
+      <c r="AH38" s="1"/>
+      <c r="AI38" s="1"/>
+      <c r="AJ38" s="1"/>
+      <c r="AK38" s="1"/>
+      <c r="AL38" s="1"/>
+      <c r="AM38" s="1"/>
+      <c r="AN38" s="1"/>
+      <c r="AO38" s="1"/>
+      <c r="AP38" s="1"/>
+      <c r="AQ38" s="1"/>
+      <c r="AR38" s="1"/>
+      <c r="AS38" s="1"/>
+      <c r="AT38" s="1"/>
+      <c r="AU38" s="1"/>
+      <c r="AV38" s="1"/>
+      <c r="AW38" s="1"/>
+      <c r="AX38" s="1"/>
+      <c r="AY38" s="1"/>
+      <c r="AZ38" s="1"/>
+    </row>
+    <row r="39" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B39" s="10"/>
+      <c r="C39" s="15"/>
+      <c r="D39" s="10"/>
+      <c r="E39" s="10"/>
+      <c r="F39" s="10"/>
+      <c r="G39" s="10"/>
+      <c r="H39" s="10"/>
+      <c r="I39" s="10"/>
+      <c r="J39" s="61">
+        <v>0</v>
+      </c>
+      <c r="K39" s="61">
+        <v>0</v>
+      </c>
+      <c r="L39" s="61">
+        <v>0</v>
+      </c>
+      <c r="M39" s="61">
+        <v>0</v>
+      </c>
+      <c r="N39" s="61">
+        <v>0</v>
+      </c>
+      <c r="O39" s="61">
+        <v>0</v>
+      </c>
+      <c r="P39" s="17"/>
+      <c r="Q39" s="19"/>
+      <c r="R39" s="1"/>
+      <c r="S39" s="1"/>
+      <c r="T39" s="1"/>
+      <c r="U39" s="1"/>
+      <c r="V39" s="1"/>
+      <c r="W39" s="1"/>
+      <c r="X39" s="1"/>
+      <c r="Y39" s="1"/>
+      <c r="Z39" s="1"/>
+      <c r="AA39" s="1"/>
+      <c r="AB39" s="1"/>
+      <c r="AC39" s="1"/>
+      <c r="AD39" s="1"/>
+      <c r="AE39" s="1"/>
+      <c r="AF39" s="1"/>
+      <c r="AG39" s="1"/>
+      <c r="AH39" s="1"/>
+      <c r="AI39" s="1"/>
+      <c r="AJ39" s="1"/>
+      <c r="AK39" s="1"/>
+      <c r="AL39" s="1"/>
+      <c r="AM39" s="1"/>
+      <c r="AN39" s="1"/>
+      <c r="AO39" s="1"/>
+      <c r="AP39" s="1"/>
+      <c r="AQ39" s="1"/>
+      <c r="AR39" s="1"/>
+      <c r="AS39" s="1"/>
+      <c r="AT39" s="1"/>
+      <c r="AU39" s="1"/>
+      <c r="AV39" s="1"/>
+      <c r="AW39" s="1"/>
+      <c r="AX39" s="1"/>
+      <c r="AY39" s="1"/>
+      <c r="AZ39" s="1"/>
+    </row>
+    <row r="40" spans="1:52" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B40" s="12"/>
+      <c r="C40" s="12"/>
+      <c r="D40" s="12"/>
+      <c r="E40" s="12"/>
+      <c r="F40" s="12"/>
+      <c r="G40" s="12"/>
+      <c r="H40" s="12"/>
+      <c r="I40" s="12"/>
+      <c r="J40" s="20">
+        <f>J36</f>
+        <v>0</v>
+      </c>
+      <c r="K40" s="20">
+        <f>K36</f>
+        <v>0</v>
+      </c>
+      <c r="L40" s="20">
+        <f t="shared" ref="L40:M40" si="17">SUM(L36)</f>
+        <v>0</v>
+      </c>
+      <c r="M40" s="20">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="N40" s="20">
+        <f>N36</f>
+        <v>0</v>
+      </c>
+      <c r="O40" s="20">
+        <f t="shared" ref="O40" si="18">SUM(O36)</f>
+        <v>0</v>
+      </c>
+      <c r="P40" s="21"/>
+      <c r="Q40" s="22"/>
+      <c r="R40" s="1"/>
+      <c r="S40" s="1"/>
+      <c r="T40" s="1"/>
+      <c r="U40" s="1"/>
+      <c r="V40" s="1"/>
+      <c r="W40" s="1"/>
+      <c r="X40" s="1"/>
+      <c r="Y40" s="1"/>
+      <c r="Z40" s="1"/>
+      <c r="AA40" s="1"/>
+      <c r="AB40" s="1"/>
+      <c r="AC40" s="1"/>
+      <c r="AD40" s="1"/>
+      <c r="AE40" s="1"/>
+      <c r="AF40" s="1"/>
+      <c r="AG40" s="1"/>
+      <c r="AH40" s="1"/>
+      <c r="AI40" s="1"/>
+      <c r="AJ40" s="1"/>
+      <c r="AK40" s="1"/>
+      <c r="AL40" s="1"/>
+      <c r="AM40" s="1"/>
+      <c r="AN40" s="1"/>
+      <c r="AO40" s="1"/>
+      <c r="AP40" s="1"/>
+      <c r="AQ40" s="1"/>
+      <c r="AR40" s="1"/>
+      <c r="AS40" s="1"/>
+      <c r="AT40" s="1"/>
+      <c r="AU40" s="1"/>
+      <c r="AV40" s="1"/>
+      <c r="AW40" s="1"/>
+      <c r="AX40" s="1"/>
+      <c r="AY40" s="1"/>
+      <c r="AZ40" s="1"/>
+    </row>
+    <row r="41" spans="1:52" s="60" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="78" t="s">
+        <v>74</v>
+      </c>
+      <c r="B41" s="79"/>
+      <c r="C41" s="79"/>
+      <c r="D41" s="79"/>
+      <c r="E41" s="79"/>
+      <c r="F41" s="79"/>
+      <c r="G41" s="79"/>
+      <c r="H41" s="79"/>
+      <c r="I41" s="79"/>
+      <c r="J41" s="79"/>
+      <c r="K41" s="79"/>
+      <c r="L41" s="79"/>
+      <c r="M41" s="79"/>
+      <c r="N41" s="79"/>
+      <c r="O41" s="79"/>
+      <c r="P41" s="79"/>
+      <c r="Q41" s="80"/>
+    </row>
+    <row r="42" spans="1:52" s="46" customFormat="1" ht="102.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="59"/>
+      <c r="B42" s="35"/>
+      <c r="C42" s="35"/>
+      <c r="D42" s="35"/>
+      <c r="E42" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F42" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="G42" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H42" s="36"/>
+      <c r="I42" s="35"/>
+      <c r="J42" s="37">
+        <v>0</v>
+      </c>
+      <c r="K42" s="37">
+        <v>0</v>
+      </c>
+      <c r="L42" s="37">
+        <v>0</v>
+      </c>
+      <c r="M42" s="37">
+        <v>0</v>
+      </c>
+      <c r="N42" s="37">
+        <v>0</v>
+      </c>
+      <c r="O42" s="37">
+        <v>0</v>
+      </c>
+      <c r="P42" s="38"/>
+      <c r="Q42" s="47"/>
+      <c r="R42" s="53"/>
+      <c r="S42" s="53"/>
+      <c r="T42" s="53"/>
+      <c r="U42" s="53"/>
+      <c r="V42" s="53"/>
+      <c r="W42" s="53"/>
+      <c r="X42" s="53"/>
+      <c r="Y42" s="53"/>
+      <c r="Z42" s="53"/>
+      <c r="AA42" s="53"/>
+      <c r="AB42" s="53"/>
+      <c r="AC42" s="53"/>
+      <c r="AD42" s="53"/>
+      <c r="AE42" s="53"/>
+      <c r="AF42" s="53"/>
+      <c r="AG42" s="53"/>
+      <c r="AH42" s="53"/>
+      <c r="AI42" s="53"/>
+      <c r="AJ42" s="53"/>
+      <c r="AK42" s="53"/>
+      <c r="AL42" s="53"/>
+      <c r="AM42" s="53"/>
+      <c r="AN42" s="53"/>
+      <c r="AO42" s="53"/>
+      <c r="AP42" s="53"/>
+      <c r="AQ42" s="53"/>
+      <c r="AR42" s="53"/>
+      <c r="AS42" s="53"/>
+      <c r="AT42" s="53"/>
+      <c r="AU42" s="53"/>
+      <c r="AV42" s="53"/>
+      <c r="AW42" s="53"/>
+      <c r="AX42" s="53"/>
+      <c r="AY42" s="53"/>
+      <c r="AZ42" s="53"/>
+    </row>
+    <row r="43" spans="1:52" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="69" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43" s="70"/>
+      <c r="C43" s="34"/>
+      <c r="D43" s="34"/>
+      <c r="E43" s="27"/>
+      <c r="F43" s="27"/>
+      <c r="G43" s="27"/>
+      <c r="H43" s="27"/>
+      <c r="I43" s="27"/>
+      <c r="J43" s="29"/>
+      <c r="K43" s="29">
+        <f t="shared" ref="K43:O43" si="19">SUM(K42)</f>
+        <v>0</v>
+      </c>
+      <c r="L43" s="29">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="M43" s="29">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="N43" s="29">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="O43" s="29">
+        <f t="shared" si="19"/>
+        <v>0</v>
+      </c>
+      <c r="P43" s="33"/>
+      <c r="Q43" s="30"/>
+    </row>
+    <row r="44" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="76" t="s">
+        <v>61</v>
+      </c>
+      <c r="B44" s="77"/>
+      <c r="C44" s="77"/>
+      <c r="D44" s="77"/>
+      <c r="E44" s="39"/>
+      <c r="F44" s="39"/>
+      <c r="G44" s="39"/>
+      <c r="H44" s="40"/>
+      <c r="I44" s="40"/>
+      <c r="J44" s="41">
+        <f>J43</f>
+        <v>0</v>
+      </c>
+      <c r="K44" s="41">
+        <f t="shared" ref="K44:O44" si="20">K43</f>
+        <v>0</v>
+      </c>
+      <c r="L44" s="41">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="M44" s="41">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="N44" s="41">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="O44" s="41">
+        <f t="shared" si="20"/>
+        <v>0</v>
+      </c>
+      <c r="P44" s="42"/>
+      <c r="Q44" s="43"/>
+      <c r="R44" s="1"/>
+      <c r="S44" s="1"/>
+      <c r="T44" s="1"/>
+      <c r="U44" s="1"/>
+      <c r="V44" s="1"/>
+      <c r="W44" s="1"/>
+      <c r="X44" s="1"/>
+      <c r="Y44" s="1"/>
+      <c r="Z44" s="1"/>
+      <c r="AA44" s="1"/>
+      <c r="AB44" s="1"/>
+      <c r="AC44" s="1"/>
+      <c r="AD44" s="1"/>
+      <c r="AE44" s="1"/>
+      <c r="AF44" s="1"/>
+      <c r="AG44" s="1"/>
+      <c r="AH44" s="1"/>
+      <c r="AI44" s="1"/>
+      <c r="AJ44" s="1"/>
+      <c r="AK44" s="1"/>
+      <c r="AL44" s="1"/>
+      <c r="AM44" s="1"/>
+      <c r="AN44" s="1"/>
+      <c r="AO44" s="1"/>
+      <c r="AP44" s="1"/>
+      <c r="AQ44" s="1"/>
+      <c r="AR44" s="1"/>
+      <c r="AS44" s="1"/>
+      <c r="AT44" s="1"/>
+      <c r="AU44" s="1"/>
+      <c r="AV44" s="1"/>
+      <c r="AW44" s="1"/>
+      <c r="AX44" s="1"/>
+      <c r="AY44" s="1"/>
+      <c r="AZ44" s="1"/>
+    </row>
+    <row r="45" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B45" s="8"/>
+      <c r="C45" s="13"/>
+      <c r="D45" s="8"/>
+      <c r="E45" s="8"/>
+      <c r="F45" s="8"/>
+      <c r="G45" s="8"/>
+      <c r="H45" s="8"/>
+      <c r="I45" s="8"/>
+      <c r="J45" s="14">
+        <v>0</v>
+      </c>
+      <c r="K45" s="14">
+        <v>0</v>
+      </c>
+      <c r="L45" s="14">
+        <v>0</v>
+      </c>
+      <c r="M45" s="14">
+        <v>0</v>
+      </c>
+      <c r="N45" s="14">
+        <v>0</v>
+      </c>
+      <c r="O45" s="14">
+        <f>SUM(O30)</f>
+        <v>0</v>
+      </c>
+      <c r="P45" s="16"/>
+      <c r="Q45" s="18"/>
+      <c r="R45" s="1"/>
+      <c r="S45" s="1"/>
+      <c r="T45" s="1"/>
+      <c r="U45" s="1"/>
+      <c r="V45" s="1"/>
+      <c r="W45" s="1"/>
+      <c r="X45" s="1"/>
+      <c r="Y45" s="1"/>
+      <c r="Z45" s="1"/>
+      <c r="AA45" s="1"/>
+      <c r="AB45" s="1"/>
+      <c r="AC45" s="1"/>
+      <c r="AD45" s="1"/>
+      <c r="AE45" s="1"/>
+      <c r="AF45" s="1"/>
+      <c r="AG45" s="1"/>
+      <c r="AH45" s="1"/>
+      <c r="AI45" s="1"/>
+      <c r="AJ45" s="1"/>
+      <c r="AK45" s="1"/>
+      <c r="AL45" s="1"/>
+      <c r="AM45" s="1"/>
+      <c r="AN45" s="1"/>
+      <c r="AO45" s="1"/>
+      <c r="AP45" s="1"/>
+      <c r="AQ45" s="1"/>
+      <c r="AR45" s="1"/>
+      <c r="AS45" s="1"/>
+      <c r="AT45" s="1"/>
+      <c r="AU45" s="1"/>
+      <c r="AV45" s="1"/>
+      <c r="AW45" s="1"/>
+      <c r="AX45" s="1"/>
+      <c r="AY45" s="1"/>
+      <c r="AZ45" s="1"/>
+    </row>
+    <row r="46" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B46" s="10"/>
+      <c r="C46" s="15"/>
+      <c r="D46" s="10"/>
+      <c r="E46" s="10"/>
+      <c r="F46" s="10"/>
+      <c r="G46" s="10"/>
+      <c r="H46" s="10"/>
+      <c r="I46" s="10"/>
+      <c r="J46" s="61">
+        <v>0</v>
+      </c>
+      <c r="K46" s="61">
+        <v>0</v>
+      </c>
+      <c r="L46" s="61">
+        <v>0</v>
+      </c>
+      <c r="M46" s="61">
+        <v>0</v>
+      </c>
+      <c r="N46" s="61">
+        <v>0</v>
+      </c>
+      <c r="O46" s="61">
+        <v>0</v>
+      </c>
+      <c r="P46" s="17"/>
+      <c r="Q46" s="19"/>
+      <c r="R46" s="1"/>
+      <c r="S46" s="1"/>
+      <c r="T46" s="1"/>
+      <c r="U46" s="1"/>
+      <c r="V46" s="1"/>
+      <c r="W46" s="1"/>
+      <c r="X46" s="1"/>
+      <c r="Y46" s="1"/>
+      <c r="Z46" s="1"/>
+      <c r="AA46" s="1"/>
+      <c r="AB46" s="1"/>
+      <c r="AC46" s="1"/>
+      <c r="AD46" s="1"/>
+      <c r="AE46" s="1"/>
+      <c r="AF46" s="1"/>
+      <c r="AG46" s="1"/>
+      <c r="AH46" s="1"/>
+      <c r="AI46" s="1"/>
+      <c r="AJ46" s="1"/>
+      <c r="AK46" s="1"/>
+      <c r="AL46" s="1"/>
+      <c r="AM46" s="1"/>
+      <c r="AN46" s="1"/>
+      <c r="AO46" s="1"/>
+      <c r="AP46" s="1"/>
+      <c r="AQ46" s="1"/>
+      <c r="AR46" s="1"/>
+      <c r="AS46" s="1"/>
+      <c r="AT46" s="1"/>
+      <c r="AU46" s="1"/>
+      <c r="AV46" s="1"/>
+      <c r="AW46" s="1"/>
+      <c r="AX46" s="1"/>
+      <c r="AY46" s="1"/>
+      <c r="AZ46" s="1"/>
+    </row>
+    <row r="47" spans="1:52" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B47" s="12"/>
+      <c r="C47" s="12"/>
+      <c r="D47" s="12"/>
+      <c r="E47" s="12"/>
+      <c r="F47" s="12"/>
+      <c r="G47" s="12"/>
+      <c r="H47" s="12"/>
+      <c r="I47" s="12"/>
+      <c r="J47" s="20">
+        <f>J43</f>
+        <v>0</v>
+      </c>
+      <c r="K47" s="20">
+        <f>K43</f>
+        <v>0</v>
+      </c>
+      <c r="L47" s="20">
+        <f t="shared" ref="L47:M47" si="21">SUM(L43)</f>
+        <v>0</v>
+      </c>
+      <c r="M47" s="20">
+        <f t="shared" si="21"/>
+        <v>0</v>
+      </c>
+      <c r="N47" s="20">
+        <f>N43</f>
+        <v>0</v>
+      </c>
+      <c r="O47" s="20">
+        <f t="shared" ref="O47" si="22">SUM(O43)</f>
+        <v>0</v>
+      </c>
+      <c r="P47" s="21"/>
+      <c r="Q47" s="22"/>
+      <c r="R47" s="1"/>
+      <c r="S47" s="1"/>
+      <c r="T47" s="1"/>
+      <c r="U47" s="1"/>
+      <c r="V47" s="1"/>
+      <c r="W47" s="1"/>
+      <c r="X47" s="1"/>
+      <c r="Y47" s="1"/>
+      <c r="Z47" s="1"/>
+      <c r="AA47" s="1"/>
+      <c r="AB47" s="1"/>
+      <c r="AC47" s="1"/>
+      <c r="AD47" s="1"/>
+      <c r="AE47" s="1"/>
+      <c r="AF47" s="1"/>
+      <c r="AG47" s="1"/>
+      <c r="AH47" s="1"/>
+      <c r="AI47" s="1"/>
+      <c r="AJ47" s="1"/>
+      <c r="AK47" s="1"/>
+      <c r="AL47" s="1"/>
+      <c r="AM47" s="1"/>
+      <c r="AN47" s="1"/>
+      <c r="AO47" s="1"/>
+      <c r="AP47" s="1"/>
+      <c r="AQ47" s="1"/>
+      <c r="AR47" s="1"/>
+      <c r="AS47" s="1"/>
+      <c r="AT47" s="1"/>
+      <c r="AU47" s="1"/>
+      <c r="AV47" s="1"/>
+      <c r="AW47" s="1"/>
+      <c r="AX47" s="1"/>
+      <c r="AY47" s="1"/>
+      <c r="AZ47" s="1"/>
+    </row>
+    <row r="48" spans="1:52" s="60" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="78" t="s">
+        <v>75</v>
+      </c>
+      <c r="B48" s="79"/>
+      <c r="C48" s="79"/>
+      <c r="D48" s="79"/>
+      <c r="E48" s="79"/>
+      <c r="F48" s="79"/>
+      <c r="G48" s="79"/>
+      <c r="H48" s="79"/>
+      <c r="I48" s="79"/>
+      <c r="J48" s="79"/>
+      <c r="K48" s="79"/>
+      <c r="L48" s="79"/>
+      <c r="M48" s="79"/>
+      <c r="N48" s="79"/>
+      <c r="O48" s="79"/>
+      <c r="P48" s="79"/>
+      <c r="Q48" s="80"/>
+    </row>
+    <row r="49" spans="1:52" s="46" customFormat="1" ht="102.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="59">
+        <v>1</v>
+      </c>
+      <c r="B49" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="C49" s="35">
+        <v>4812000883</v>
+      </c>
+      <c r="D49" s="35" t="s">
+        <v>83</v>
+      </c>
+      <c r="E49" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F49" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="G49" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H49" s="36"/>
+      <c r="I49" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="J49" s="37">
+        <v>4000000</v>
+      </c>
+      <c r="K49" s="37">
+        <f>SUM(L49:O49)</f>
+        <v>4000000</v>
+      </c>
+      <c r="L49" s="37">
+        <v>0</v>
+      </c>
+      <c r="M49" s="37">
+        <v>0</v>
+      </c>
+      <c r="N49" s="37">
+        <v>4000000</v>
+      </c>
+      <c r="O49" s="37">
+        <v>0</v>
+      </c>
+      <c r="P49" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q49" s="47" t="s">
+        <v>66</v>
+      </c>
+      <c r="R49" s="53"/>
+      <c r="S49" s="53"/>
+      <c r="T49" s="53"/>
+      <c r="U49" s="53"/>
+      <c r="V49" s="53"/>
+      <c r="W49" s="53"/>
+      <c r="X49" s="53"/>
+      <c r="Y49" s="53"/>
+      <c r="Z49" s="53"/>
+      <c r="AA49" s="53"/>
+      <c r="AB49" s="53"/>
+      <c r="AC49" s="53"/>
+      <c r="AD49" s="53"/>
+      <c r="AE49" s="53"/>
+      <c r="AF49" s="53"/>
+      <c r="AG49" s="53"/>
+      <c r="AH49" s="53"/>
+      <c r="AI49" s="53"/>
+      <c r="AJ49" s="53"/>
+      <c r="AK49" s="53"/>
+      <c r="AL49" s="53"/>
+      <c r="AM49" s="53"/>
+      <c r="AN49" s="53"/>
+      <c r="AO49" s="53"/>
+      <c r="AP49" s="53"/>
+      <c r="AQ49" s="53"/>
+      <c r="AR49" s="53"/>
+      <c r="AS49" s="53"/>
+      <c r="AT49" s="53"/>
+      <c r="AU49" s="53"/>
+      <c r="AV49" s="53"/>
+      <c r="AW49" s="53"/>
+      <c r="AX49" s="53"/>
+      <c r="AY49" s="53"/>
+      <c r="AZ49" s="53"/>
+    </row>
+    <row r="50" spans="1:52" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="B50" s="70"/>
+      <c r="C50" s="34"/>
+      <c r="D50" s="34"/>
+      <c r="E50" s="27"/>
+      <c r="F50" s="27"/>
+      <c r="G50" s="27"/>
+      <c r="H50" s="27"/>
+      <c r="I50" s="27"/>
+      <c r="J50" s="29">
+        <f t="shared" ref="J50:O50" si="23">SUM(J49)</f>
+        <v>4000000</v>
+      </c>
+      <c r="K50" s="29">
+        <f t="shared" si="23"/>
+        <v>4000000</v>
+      </c>
+      <c r="L50" s="29">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="M50" s="29">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="N50" s="29">
+        <f t="shared" si="23"/>
+        <v>4000000</v>
+      </c>
+      <c r="O50" s="29">
+        <f t="shared" si="23"/>
+        <v>0</v>
+      </c>
+      <c r="P50" s="33"/>
+      <c r="Q50" s="30"/>
+    </row>
+    <row r="51" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="B51" s="77"/>
+      <c r="C51" s="77"/>
+      <c r="D51" s="77"/>
+      <c r="E51" s="39"/>
+      <c r="F51" s="39"/>
+      <c r="G51" s="39"/>
+      <c r="H51" s="40"/>
+      <c r="I51" s="40"/>
+      <c r="J51" s="41">
+        <f>J50</f>
+        <v>4000000</v>
+      </c>
+      <c r="K51" s="41">
+        <f t="shared" ref="K51:O51" si="24">K50</f>
+        <v>4000000</v>
+      </c>
+      <c r="L51" s="41">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="M51" s="41">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="N51" s="41">
+        <f t="shared" si="24"/>
+        <v>4000000</v>
+      </c>
+      <c r="O51" s="41">
+        <f t="shared" si="24"/>
+        <v>0</v>
+      </c>
+      <c r="P51" s="42"/>
+      <c r="Q51" s="43"/>
+      <c r="R51" s="1"/>
+      <c r="S51" s="1"/>
+      <c r="T51" s="1"/>
+      <c r="U51" s="1"/>
+      <c r="V51" s="1"/>
+      <c r="W51" s="1"/>
+      <c r="X51" s="1"/>
+      <c r="Y51" s="1"/>
+      <c r="Z51" s="1"/>
+      <c r="AA51" s="1"/>
+      <c r="AB51" s="1"/>
+      <c r="AC51" s="1"/>
+      <c r="AD51" s="1"/>
+      <c r="AE51" s="1"/>
+      <c r="AF51" s="1"/>
+      <c r="AG51" s="1"/>
+      <c r="AH51" s="1"/>
+      <c r="AI51" s="1"/>
+      <c r="AJ51" s="1"/>
+      <c r="AK51" s="1"/>
+      <c r="AL51" s="1"/>
+      <c r="AM51" s="1"/>
+      <c r="AN51" s="1"/>
+      <c r="AO51" s="1"/>
+      <c r="AP51" s="1"/>
+      <c r="AQ51" s="1"/>
+      <c r="AR51" s="1"/>
+      <c r="AS51" s="1"/>
+      <c r="AT51" s="1"/>
+      <c r="AU51" s="1"/>
+      <c r="AV51" s="1"/>
+      <c r="AW51" s="1"/>
+      <c r="AX51" s="1"/>
+      <c r="AY51" s="1"/>
+      <c r="AZ51" s="1"/>
+    </row>
+    <row r="52" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B52" s="8"/>
+      <c r="C52" s="13"/>
+      <c r="D52" s="8"/>
+      <c r="E52" s="8"/>
+      <c r="F52" s="8"/>
+      <c r="G52" s="8"/>
+      <c r="H52" s="8"/>
+      <c r="I52" s="8"/>
+      <c r="J52" s="14">
+        <v>0</v>
+      </c>
+      <c r="K52" s="14">
+        <v>0</v>
+      </c>
+      <c r="L52" s="14">
+        <v>0</v>
+      </c>
+      <c r="M52" s="14">
+        <v>0</v>
+      </c>
+      <c r="N52" s="14">
+        <v>0</v>
+      </c>
+      <c r="O52" s="14">
+        <f>SUM(O30)</f>
+        <v>0</v>
+      </c>
+      <c r="P52" s="16"/>
+      <c r="Q52" s="18"/>
+      <c r="R52" s="1"/>
+      <c r="S52" s="1"/>
+      <c r="T52" s="1"/>
+      <c r="U52" s="1"/>
+      <c r="V52" s="1"/>
+      <c r="W52" s="1"/>
+      <c r="X52" s="1"/>
+      <c r="Y52" s="1"/>
+      <c r="Z52" s="1"/>
+      <c r="AA52" s="1"/>
+      <c r="AB52" s="1"/>
+      <c r="AC52" s="1"/>
+      <c r="AD52" s="1"/>
+      <c r="AE52" s="1"/>
+      <c r="AF52" s="1"/>
+      <c r="AG52" s="1"/>
+      <c r="AH52" s="1"/>
+      <c r="AI52" s="1"/>
+      <c r="AJ52" s="1"/>
+      <c r="AK52" s="1"/>
+      <c r="AL52" s="1"/>
+      <c r="AM52" s="1"/>
+      <c r="AN52" s="1"/>
+      <c r="AO52" s="1"/>
+      <c r="AP52" s="1"/>
+      <c r="AQ52" s="1"/>
+      <c r="AR52" s="1"/>
+      <c r="AS52" s="1"/>
+      <c r="AT52" s="1"/>
+      <c r="AU52" s="1"/>
+      <c r="AV52" s="1"/>
+      <c r="AW52" s="1"/>
+      <c r="AX52" s="1"/>
+      <c r="AY52" s="1"/>
+      <c r="AZ52" s="1"/>
+    </row>
+    <row r="53" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B53" s="10"/>
+      <c r="C53" s="15"/>
+      <c r="D53" s="10"/>
+      <c r="E53" s="10"/>
+      <c r="F53" s="10"/>
+      <c r="G53" s="10"/>
+      <c r="H53" s="10"/>
+      <c r="I53" s="10"/>
+      <c r="J53" s="61">
+        <v>0</v>
+      </c>
+      <c r="K53" s="61">
+        <v>0</v>
+      </c>
+      <c r="L53" s="61">
+        <v>0</v>
+      </c>
+      <c r="M53" s="61">
+        <v>0</v>
+      </c>
+      <c r="N53" s="61">
+        <v>0</v>
+      </c>
+      <c r="O53" s="61">
+        <v>0</v>
+      </c>
+      <c r="P53" s="17"/>
+      <c r="Q53" s="19"/>
+      <c r="R53" s="1"/>
+      <c r="S53" s="1"/>
+      <c r="T53" s="1"/>
+      <c r="U53" s="1"/>
+      <c r="V53" s="1"/>
+      <c r="W53" s="1"/>
+      <c r="X53" s="1"/>
+      <c r="Y53" s="1"/>
+      <c r="Z53" s="1"/>
+      <c r="AA53" s="1"/>
+      <c r="AB53" s="1"/>
+      <c r="AC53" s="1"/>
+      <c r="AD53" s="1"/>
+      <c r="AE53" s="1"/>
+      <c r="AF53" s="1"/>
+      <c r="AG53" s="1"/>
+      <c r="AH53" s="1"/>
+      <c r="AI53" s="1"/>
+      <c r="AJ53" s="1"/>
+      <c r="AK53" s="1"/>
+      <c r="AL53" s="1"/>
+      <c r="AM53" s="1"/>
+      <c r="AN53" s="1"/>
+      <c r="AO53" s="1"/>
+      <c r="AP53" s="1"/>
+      <c r="AQ53" s="1"/>
+      <c r="AR53" s="1"/>
+      <c r="AS53" s="1"/>
+      <c r="AT53" s="1"/>
+      <c r="AU53" s="1"/>
+      <c r="AV53" s="1"/>
+      <c r="AW53" s="1"/>
+      <c r="AX53" s="1"/>
+      <c r="AY53" s="1"/>
+      <c r="AZ53" s="1"/>
+    </row>
+    <row r="54" spans="1:52" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B54" s="12"/>
+      <c r="C54" s="12"/>
+      <c r="D54" s="12"/>
+      <c r="E54" s="12"/>
+      <c r="F54" s="12"/>
+      <c r="G54" s="12"/>
+      <c r="H54" s="12"/>
+      <c r="I54" s="12"/>
+      <c r="J54" s="20">
+        <f>J50</f>
+        <v>4000000</v>
+      </c>
+      <c r="K54" s="20">
+        <f>K50</f>
+        <v>4000000</v>
+      </c>
+      <c r="L54" s="20">
+        <f t="shared" ref="L54:O54" si="25">SUM(L50)</f>
+        <v>0</v>
+      </c>
+      <c r="M54" s="20">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="N54" s="20">
+        <f>N50</f>
+        <v>4000000</v>
+      </c>
+      <c r="O54" s="20">
+        <f t="shared" si="25"/>
+        <v>0</v>
+      </c>
+      <c r="P54" s="21"/>
+      <c r="Q54" s="22"/>
+      <c r="R54" s="1"/>
+      <c r="S54" s="1"/>
+      <c r="T54" s="1"/>
+      <c r="U54" s="1"/>
+      <c r="V54" s="1"/>
+      <c r="W54" s="1"/>
+      <c r="X54" s="1"/>
+      <c r="Y54" s="1"/>
+      <c r="Z54" s="1"/>
+      <c r="AA54" s="1"/>
+      <c r="AB54" s="1"/>
+      <c r="AC54" s="1"/>
+      <c r="AD54" s="1"/>
+      <c r="AE54" s="1"/>
+      <c r="AF54" s="1"/>
+      <c r="AG54" s="1"/>
+      <c r="AH54" s="1"/>
+      <c r="AI54" s="1"/>
+      <c r="AJ54" s="1"/>
+      <c r="AK54" s="1"/>
+      <c r="AL54" s="1"/>
+      <c r="AM54" s="1"/>
+      <c r="AN54" s="1"/>
+      <c r="AO54" s="1"/>
+      <c r="AP54" s="1"/>
+      <c r="AQ54" s="1"/>
+      <c r="AR54" s="1"/>
+      <c r="AS54" s="1"/>
+      <c r="AT54" s="1"/>
+      <c r="AU54" s="1"/>
+      <c r="AV54" s="1"/>
+      <c r="AW54" s="1"/>
+      <c r="AX54" s="1"/>
+      <c r="AY54" s="1"/>
+      <c r="AZ54" s="1"/>
+    </row>
+    <row r="55" spans="1:52" s="60" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="78" t="s">
+        <v>76</v>
+      </c>
+      <c r="B55" s="79"/>
+      <c r="C55" s="79"/>
+      <c r="D55" s="79"/>
+      <c r="E55" s="79"/>
+      <c r="F55" s="79"/>
+      <c r="G55" s="79"/>
+      <c r="H55" s="79"/>
+      <c r="I55" s="79"/>
+      <c r="J55" s="79"/>
+      <c r="K55" s="79"/>
+      <c r="L55" s="79"/>
+      <c r="M55" s="79"/>
+      <c r="N55" s="79"/>
+      <c r="O55" s="79"/>
+      <c r="P55" s="79"/>
+      <c r="Q55" s="80"/>
+    </row>
+    <row r="56" spans="1:52" s="46" customFormat="1" ht="102.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="59"/>
+      <c r="B56" s="35"/>
+      <c r="C56" s="35"/>
+      <c r="D56" s="35"/>
+      <c r="E56" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F56" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="G56" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H56" s="36"/>
+      <c r="I56" s="35"/>
+      <c r="J56" s="37">
+        <v>0</v>
+      </c>
+      <c r="K56" s="37">
+        <v>0</v>
+      </c>
+      <c r="L56" s="37">
+        <v>0</v>
+      </c>
+      <c r="M56" s="37">
+        <v>0</v>
+      </c>
+      <c r="N56" s="37">
+        <v>0</v>
+      </c>
+      <c r="O56" s="37">
+        <v>0</v>
+      </c>
+      <c r="P56" s="38"/>
+      <c r="Q56" s="47"/>
+      <c r="R56" s="53"/>
+      <c r="S56" s="53"/>
+      <c r="T56" s="53"/>
+      <c r="U56" s="53"/>
+      <c r="V56" s="53"/>
+      <c r="W56" s="53"/>
+      <c r="X56" s="53"/>
+      <c r="Y56" s="53"/>
+      <c r="Z56" s="53"/>
+      <c r="AA56" s="53"/>
+      <c r="AB56" s="53"/>
+      <c r="AC56" s="53"/>
+      <c r="AD56" s="53"/>
+      <c r="AE56" s="53"/>
+      <c r="AF56" s="53"/>
+      <c r="AG56" s="53"/>
+      <c r="AH56" s="53"/>
+      <c r="AI56" s="53"/>
+      <c r="AJ56" s="53"/>
+      <c r="AK56" s="53"/>
+      <c r="AL56" s="53"/>
+      <c r="AM56" s="53"/>
+      <c r="AN56" s="53"/>
+      <c r="AO56" s="53"/>
+      <c r="AP56" s="53"/>
+      <c r="AQ56" s="53"/>
+      <c r="AR56" s="53"/>
+      <c r="AS56" s="53"/>
+      <c r="AT56" s="53"/>
+      <c r="AU56" s="53"/>
+      <c r="AV56" s="53"/>
+      <c r="AW56" s="53"/>
+      <c r="AX56" s="53"/>
+      <c r="AY56" s="53"/>
+      <c r="AZ56" s="53"/>
+    </row>
+    <row r="57" spans="1:52" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="69" t="s">
+        <v>60</v>
+      </c>
+      <c r="B57" s="70"/>
+      <c r="C57" s="34"/>
+      <c r="D57" s="34"/>
+      <c r="E57" s="27"/>
+      <c r="F57" s="27"/>
+      <c r="G57" s="27"/>
+      <c r="H57" s="27"/>
+      <c r="I57" s="27"/>
+      <c r="J57" s="29"/>
+      <c r="K57" s="29">
+        <f t="shared" ref="K57:O57" si="26">SUM(K56)</f>
+        <v>0</v>
+      </c>
+      <c r="L57" s="29">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="M57" s="29">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="N57" s="29">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="O57" s="29">
+        <f t="shared" si="26"/>
+        <v>0</v>
+      </c>
+      <c r="P57" s="33"/>
+      <c r="Q57" s="30"/>
+    </row>
+    <row r="58" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="76" t="s">
+        <v>61</v>
+      </c>
+      <c r="B58" s="77"/>
+      <c r="C58" s="77"/>
+      <c r="D58" s="77"/>
+      <c r="E58" s="39"/>
+      <c r="F58" s="39"/>
+      <c r="G58" s="39"/>
+      <c r="H58" s="40"/>
+      <c r="I58" s="40"/>
+      <c r="J58" s="41">
+        <f>J57</f>
+        <v>0</v>
+      </c>
+      <c r="K58" s="41">
+        <f t="shared" ref="K58:O58" si="27">K57</f>
+        <v>0</v>
+      </c>
+      <c r="L58" s="41">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+      <c r="M58" s="41">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+      <c r="N58" s="41">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+      <c r="O58" s="41">
+        <f t="shared" si="27"/>
+        <v>0</v>
+      </c>
+      <c r="P58" s="42"/>
+      <c r="Q58" s="43"/>
+      <c r="R58" s="1"/>
+      <c r="S58" s="1"/>
+      <c r="T58" s="1"/>
+      <c r="U58" s="1"/>
+      <c r="V58" s="1"/>
+      <c r="W58" s="1"/>
+      <c r="X58" s="1"/>
+      <c r="Y58" s="1"/>
+      <c r="Z58" s="1"/>
+      <c r="AA58" s="1"/>
+      <c r="AB58" s="1"/>
+      <c r="AC58" s="1"/>
+      <c r="AD58" s="1"/>
+      <c r="AE58" s="1"/>
+      <c r="AF58" s="1"/>
+      <c r="AG58" s="1"/>
+      <c r="AH58" s="1"/>
+      <c r="AI58" s="1"/>
+      <c r="AJ58" s="1"/>
+      <c r="AK58" s="1"/>
+      <c r="AL58" s="1"/>
+      <c r="AM58" s="1"/>
+      <c r="AN58" s="1"/>
+      <c r="AO58" s="1"/>
+      <c r="AP58" s="1"/>
+      <c r="AQ58" s="1"/>
+      <c r="AR58" s="1"/>
+      <c r="AS58" s="1"/>
+      <c r="AT58" s="1"/>
+      <c r="AU58" s="1"/>
+      <c r="AV58" s="1"/>
+      <c r="AW58" s="1"/>
+      <c r="AX58" s="1"/>
+      <c r="AY58" s="1"/>
+      <c r="AZ58" s="1"/>
+    </row>
+    <row r="59" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B59" s="8"/>
+      <c r="C59" s="13"/>
+      <c r="D59" s="8"/>
+      <c r="E59" s="8"/>
+      <c r="F59" s="8"/>
+      <c r="G59" s="8"/>
+      <c r="H59" s="8"/>
+      <c r="I59" s="8"/>
+      <c r="J59" s="14">
+        <v>0</v>
+      </c>
+      <c r="K59" s="14">
+        <v>0</v>
+      </c>
+      <c r="L59" s="14">
+        <v>0</v>
+      </c>
+      <c r="M59" s="14">
+        <v>0</v>
+      </c>
+      <c r="N59" s="14">
+        <v>0</v>
+      </c>
+      <c r="O59" s="14">
+        <f>SUM(O44)</f>
+        <v>0</v>
+      </c>
+      <c r="P59" s="16"/>
+      <c r="Q59" s="18"/>
+      <c r="R59" s="1"/>
+      <c r="S59" s="1"/>
+      <c r="T59" s="1"/>
+      <c r="U59" s="1"/>
+      <c r="V59" s="1"/>
+      <c r="W59" s="1"/>
+      <c r="X59" s="1"/>
+      <c r="Y59" s="1"/>
+      <c r="Z59" s="1"/>
+      <c r="AA59" s="1"/>
+      <c r="AB59" s="1"/>
+      <c r="AC59" s="1"/>
+      <c r="AD59" s="1"/>
+      <c r="AE59" s="1"/>
+      <c r="AF59" s="1"/>
+      <c r="AG59" s="1"/>
+      <c r="AH59" s="1"/>
+      <c r="AI59" s="1"/>
+      <c r="AJ59" s="1"/>
+      <c r="AK59" s="1"/>
+      <c r="AL59" s="1"/>
+      <c r="AM59" s="1"/>
+      <c r="AN59" s="1"/>
+      <c r="AO59" s="1"/>
+      <c r="AP59" s="1"/>
+      <c r="AQ59" s="1"/>
+      <c r="AR59" s="1"/>
+      <c r="AS59" s="1"/>
+      <c r="AT59" s="1"/>
+      <c r="AU59" s="1"/>
+      <c r="AV59" s="1"/>
+      <c r="AW59" s="1"/>
+      <c r="AX59" s="1"/>
+      <c r="AY59" s="1"/>
+      <c r="AZ59" s="1"/>
+    </row>
+    <row r="60" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B60" s="10"/>
+      <c r="C60" s="15"/>
+      <c r="D60" s="10"/>
+      <c r="E60" s="10"/>
+      <c r="F60" s="10"/>
+      <c r="G60" s="10"/>
+      <c r="H60" s="10"/>
+      <c r="I60" s="10"/>
+      <c r="J60" s="61">
+        <v>0</v>
+      </c>
+      <c r="K60" s="61">
+        <v>0</v>
+      </c>
+      <c r="L60" s="61">
+        <v>0</v>
+      </c>
+      <c r="M60" s="61">
+        <v>0</v>
+      </c>
+      <c r="N60" s="61">
+        <v>0</v>
+      </c>
+      <c r="O60" s="61">
+        <v>0</v>
+      </c>
+      <c r="P60" s="17"/>
+      <c r="Q60" s="19"/>
+      <c r="R60" s="1"/>
+      <c r="S60" s="1"/>
+      <c r="T60" s="1"/>
+      <c r="U60" s="1"/>
+      <c r="V60" s="1"/>
+      <c r="W60" s="1"/>
+      <c r="X60" s="1"/>
+      <c r="Y60" s="1"/>
+      <c r="Z60" s="1"/>
+      <c r="AA60" s="1"/>
+      <c r="AB60" s="1"/>
+      <c r="AC60" s="1"/>
+      <c r="AD60" s="1"/>
+      <c r="AE60" s="1"/>
+      <c r="AF60" s="1"/>
+      <c r="AG60" s="1"/>
+      <c r="AH60" s="1"/>
+      <c r="AI60" s="1"/>
+      <c r="AJ60" s="1"/>
+      <c r="AK60" s="1"/>
+      <c r="AL60" s="1"/>
+      <c r="AM60" s="1"/>
+      <c r="AN60" s="1"/>
+      <c r="AO60" s="1"/>
+      <c r="AP60" s="1"/>
+      <c r="AQ60" s="1"/>
+      <c r="AR60" s="1"/>
+      <c r="AS60" s="1"/>
+      <c r="AT60" s="1"/>
+      <c r="AU60" s="1"/>
+      <c r="AV60" s="1"/>
+      <c r="AW60" s="1"/>
+      <c r="AX60" s="1"/>
+      <c r="AY60" s="1"/>
+      <c r="AZ60" s="1"/>
+    </row>
+    <row r="61" spans="1:52" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B61" s="12"/>
+      <c r="C61" s="12"/>
+      <c r="D61" s="12"/>
+      <c r="E61" s="12"/>
+      <c r="F61" s="12"/>
+      <c r="G61" s="12"/>
+      <c r="H61" s="12"/>
+      <c r="I61" s="12"/>
+      <c r="J61" s="20">
+        <f>J57</f>
+        <v>0</v>
+      </c>
+      <c r="K61" s="20">
+        <f>K57</f>
+        <v>0</v>
+      </c>
+      <c r="L61" s="20">
+        <f t="shared" ref="L61:M61" si="28">SUM(L57)</f>
+        <v>0</v>
+      </c>
+      <c r="M61" s="20">
+        <f t="shared" si="28"/>
+        <v>0</v>
+      </c>
+      <c r="N61" s="20">
+        <f>N57</f>
+        <v>0</v>
+      </c>
+      <c r="O61" s="20">
+        <f t="shared" ref="O61" si="29">SUM(O57)</f>
+        <v>0</v>
+      </c>
+      <c r="P61" s="21"/>
+      <c r="Q61" s="22"/>
+      <c r="R61" s="1"/>
+      <c r="S61" s="1"/>
+      <c r="T61" s="1"/>
+      <c r="U61" s="1"/>
+      <c r="V61" s="1"/>
+      <c r="W61" s="1"/>
+      <c r="X61" s="1"/>
+      <c r="Y61" s="1"/>
+      <c r="Z61" s="1"/>
+      <c r="AA61" s="1"/>
+      <c r="AB61" s="1"/>
+      <c r="AC61" s="1"/>
+      <c r="AD61" s="1"/>
+      <c r="AE61" s="1"/>
+      <c r="AF61" s="1"/>
+      <c r="AG61" s="1"/>
+      <c r="AH61" s="1"/>
+      <c r="AI61" s="1"/>
+      <c r="AJ61" s="1"/>
+      <c r="AK61" s="1"/>
+      <c r="AL61" s="1"/>
+      <c r="AM61" s="1"/>
+      <c r="AN61" s="1"/>
+      <c r="AO61" s="1"/>
+      <c r="AP61" s="1"/>
+      <c r="AQ61" s="1"/>
+      <c r="AR61" s="1"/>
+      <c r="AS61" s="1"/>
+      <c r="AT61" s="1"/>
+      <c r="AU61" s="1"/>
+      <c r="AV61" s="1"/>
+      <c r="AW61" s="1"/>
+      <c r="AX61" s="1"/>
+      <c r="AY61" s="1"/>
+      <c r="AZ61" s="1"/>
+    </row>
+    <row r="62" spans="1:52" s="60" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="78" t="s">
+        <v>77</v>
+      </c>
+      <c r="B62" s="79"/>
+      <c r="C62" s="79"/>
+      <c r="D62" s="79"/>
+      <c r="E62" s="79"/>
+      <c r="F62" s="79"/>
+      <c r="G62" s="79"/>
+      <c r="H62" s="79"/>
+      <c r="I62" s="79"/>
+      <c r="J62" s="79"/>
+      <c r="K62" s="79"/>
+      <c r="L62" s="79"/>
+      <c r="M62" s="79"/>
+      <c r="N62" s="79"/>
+      <c r="O62" s="79"/>
+      <c r="P62" s="79"/>
+      <c r="Q62" s="80"/>
+    </row>
+    <row r="63" spans="1:52" s="46" customFormat="1" ht="102.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="59"/>
+      <c r="B63" s="35"/>
+      <c r="C63" s="35"/>
+      <c r="D63" s="35"/>
+      <c r="E63" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F63" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="G63" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H63" s="36"/>
+      <c r="I63" s="35"/>
+      <c r="J63" s="37">
+        <v>0</v>
+      </c>
+      <c r="K63" s="37">
+        <v>0</v>
+      </c>
+      <c r="L63" s="37">
+        <v>0</v>
+      </c>
+      <c r="M63" s="37">
+        <v>0</v>
+      </c>
+      <c r="N63" s="37">
+        <v>0</v>
+      </c>
+      <c r="O63" s="37">
+        <v>0</v>
+      </c>
+      <c r="P63" s="38"/>
+      <c r="Q63" s="47"/>
+      <c r="R63" s="53"/>
+      <c r="S63" s="53"/>
+      <c r="T63" s="53"/>
+      <c r="U63" s="53"/>
+      <c r="V63" s="53"/>
+      <c r="W63" s="53"/>
+      <c r="X63" s="53"/>
+      <c r="Y63" s="53"/>
+      <c r="Z63" s="53"/>
+      <c r="AA63" s="53"/>
+      <c r="AB63" s="53"/>
+      <c r="AC63" s="53"/>
+      <c r="AD63" s="53"/>
+      <c r="AE63" s="53"/>
+      <c r="AF63" s="53"/>
+      <c r="AG63" s="53"/>
+      <c r="AH63" s="53"/>
+      <c r="AI63" s="53"/>
+      <c r="AJ63" s="53"/>
+      <c r="AK63" s="53"/>
+      <c r="AL63" s="53"/>
+      <c r="AM63" s="53"/>
+      <c r="AN63" s="53"/>
+      <c r="AO63" s="53"/>
+      <c r="AP63" s="53"/>
+      <c r="AQ63" s="53"/>
+      <c r="AR63" s="53"/>
+      <c r="AS63" s="53"/>
+      <c r="AT63" s="53"/>
+      <c r="AU63" s="53"/>
+      <c r="AV63" s="53"/>
+      <c r="AW63" s="53"/>
+      <c r="AX63" s="53"/>
+      <c r="AY63" s="53"/>
+      <c r="AZ63" s="53"/>
+    </row>
+    <row r="64" spans="1:52" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="69" t="s">
+        <v>60</v>
+      </c>
+      <c r="B64" s="70"/>
+      <c r="C64" s="34"/>
+      <c r="D64" s="34"/>
+      <c r="E64" s="27"/>
+      <c r="F64" s="27"/>
+      <c r="G64" s="27"/>
+      <c r="H64" s="27"/>
+      <c r="I64" s="27"/>
+      <c r="J64" s="29"/>
+      <c r="K64" s="29">
+        <f t="shared" ref="K64:O64" si="30">SUM(K63)</f>
+        <v>0</v>
+      </c>
+      <c r="L64" s="29">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+      <c r="M64" s="29">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+      <c r="N64" s="29">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+      <c r="O64" s="29">
+        <f t="shared" si="30"/>
+        <v>0</v>
+      </c>
+      <c r="P64" s="33"/>
+      <c r="Q64" s="30"/>
+    </row>
+    <row r="65" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="76" t="s">
+        <v>61</v>
+      </c>
+      <c r="B65" s="77"/>
+      <c r="C65" s="77"/>
+      <c r="D65" s="77"/>
+      <c r="E65" s="39"/>
+      <c r="F65" s="39"/>
+      <c r="G65" s="39"/>
+      <c r="H65" s="40"/>
+      <c r="I65" s="40"/>
+      <c r="J65" s="41">
+        <f>J64</f>
+        <v>0</v>
+      </c>
+      <c r="K65" s="41">
+        <f t="shared" ref="K65:O65" si="31">K64</f>
+        <v>0</v>
+      </c>
+      <c r="L65" s="41">
+        <f t="shared" si="31"/>
+        <v>0</v>
+      </c>
+      <c r="M65" s="41">
+        <f t="shared" si="31"/>
+        <v>0</v>
+      </c>
+      <c r="N65" s="41">
+        <f t="shared" si="31"/>
+        <v>0</v>
+      </c>
+      <c r="O65" s="41">
+        <f t="shared" si="31"/>
+        <v>0</v>
+      </c>
+      <c r="P65" s="42"/>
+      <c r="Q65" s="43"/>
+      <c r="R65" s="1"/>
+      <c r="S65" s="1"/>
+      <c r="T65" s="1"/>
+      <c r="U65" s="1"/>
+      <c r="V65" s="1"/>
+      <c r="W65" s="1"/>
+      <c r="X65" s="1"/>
+      <c r="Y65" s="1"/>
+      <c r="Z65" s="1"/>
+      <c r="AA65" s="1"/>
+      <c r="AB65" s="1"/>
+      <c r="AC65" s="1"/>
+      <c r="AD65" s="1"/>
+      <c r="AE65" s="1"/>
+      <c r="AF65" s="1"/>
+      <c r="AG65" s="1"/>
+      <c r="AH65" s="1"/>
+      <c r="AI65" s="1"/>
+      <c r="AJ65" s="1"/>
+      <c r="AK65" s="1"/>
+      <c r="AL65" s="1"/>
+      <c r="AM65" s="1"/>
+      <c r="AN65" s="1"/>
+      <c r="AO65" s="1"/>
+      <c r="AP65" s="1"/>
+      <c r="AQ65" s="1"/>
+      <c r="AR65" s="1"/>
+      <c r="AS65" s="1"/>
+      <c r="AT65" s="1"/>
+      <c r="AU65" s="1"/>
+      <c r="AV65" s="1"/>
+      <c r="AW65" s="1"/>
+      <c r="AX65" s="1"/>
+      <c r="AY65" s="1"/>
+      <c r="AZ65" s="1"/>
+    </row>
+    <row r="66" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B66" s="8"/>
+      <c r="C66" s="13"/>
+      <c r="D66" s="8"/>
+      <c r="E66" s="8"/>
+      <c r="F66" s="8"/>
+      <c r="G66" s="8"/>
+      <c r="H66" s="8"/>
+      <c r="I66" s="8"/>
+      <c r="J66" s="14">
+        <v>0</v>
+      </c>
+      <c r="K66" s="14">
+        <v>0</v>
+      </c>
+      <c r="L66" s="14">
+        <v>0</v>
+      </c>
+      <c r="M66" s="14">
+        <v>0</v>
+      </c>
+      <c r="N66" s="14">
+        <v>0</v>
+      </c>
+      <c r="O66" s="14">
+        <f>SUM(O51)</f>
+        <v>0</v>
+      </c>
+      <c r="P66" s="16"/>
+      <c r="Q66" s="18"/>
+      <c r="R66" s="1"/>
+      <c r="S66" s="1"/>
+      <c r="T66" s="1"/>
+      <c r="U66" s="1"/>
+      <c r="V66" s="1"/>
+      <c r="W66" s="1"/>
+      <c r="X66" s="1"/>
+      <c r="Y66" s="1"/>
+      <c r="Z66" s="1"/>
+      <c r="AA66" s="1"/>
+      <c r="AB66" s="1"/>
+      <c r="AC66" s="1"/>
+      <c r="AD66" s="1"/>
+      <c r="AE66" s="1"/>
+      <c r="AF66" s="1"/>
+      <c r="AG66" s="1"/>
+      <c r="AH66" s="1"/>
+      <c r="AI66" s="1"/>
+      <c r="AJ66" s="1"/>
+      <c r="AK66" s="1"/>
+      <c r="AL66" s="1"/>
+      <c r="AM66" s="1"/>
+      <c r="AN66" s="1"/>
+      <c r="AO66" s="1"/>
+      <c r="AP66" s="1"/>
+      <c r="AQ66" s="1"/>
+      <c r="AR66" s="1"/>
+      <c r="AS66" s="1"/>
+      <c r="AT66" s="1"/>
+      <c r="AU66" s="1"/>
+      <c r="AV66" s="1"/>
+      <c r="AW66" s="1"/>
+      <c r="AX66" s="1"/>
+      <c r="AY66" s="1"/>
+      <c r="AZ66" s="1"/>
+    </row>
+    <row r="67" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B67" s="10"/>
+      <c r="C67" s="15"/>
+      <c r="D67" s="10"/>
+      <c r="E67" s="10"/>
+      <c r="F67" s="10"/>
+      <c r="G67" s="10"/>
+      <c r="H67" s="10"/>
+      <c r="I67" s="10"/>
+      <c r="J67" s="61">
+        <v>0</v>
+      </c>
+      <c r="K67" s="61">
+        <v>0</v>
+      </c>
+      <c r="L67" s="61">
+        <v>0</v>
+      </c>
+      <c r="M67" s="61">
+        <v>0</v>
+      </c>
+      <c r="N67" s="61">
+        <v>0</v>
+      </c>
+      <c r="O67" s="61">
+        <v>0</v>
+      </c>
+      <c r="P67" s="17"/>
+      <c r="Q67" s="19"/>
+      <c r="R67" s="1"/>
+      <c r="S67" s="1"/>
+      <c r="T67" s="1"/>
+      <c r="U67" s="1"/>
+      <c r="V67" s="1"/>
+      <c r="W67" s="1"/>
+      <c r="X67" s="1"/>
+      <c r="Y67" s="1"/>
+      <c r="Z67" s="1"/>
+      <c r="AA67" s="1"/>
+      <c r="AB67" s="1"/>
+      <c r="AC67" s="1"/>
+      <c r="AD67" s="1"/>
+      <c r="AE67" s="1"/>
+      <c r="AF67" s="1"/>
+      <c r="AG67" s="1"/>
+      <c r="AH67" s="1"/>
+      <c r="AI67" s="1"/>
+      <c r="AJ67" s="1"/>
+      <c r="AK67" s="1"/>
+      <c r="AL67" s="1"/>
+      <c r="AM67" s="1"/>
+      <c r="AN67" s="1"/>
+      <c r="AO67" s="1"/>
+      <c r="AP67" s="1"/>
+      <c r="AQ67" s="1"/>
+      <c r="AR67" s="1"/>
+      <c r="AS67" s="1"/>
+      <c r="AT67" s="1"/>
+      <c r="AU67" s="1"/>
+      <c r="AV67" s="1"/>
+      <c r="AW67" s="1"/>
+      <c r="AX67" s="1"/>
+      <c r="AY67" s="1"/>
+      <c r="AZ67" s="1"/>
+    </row>
+    <row r="68" spans="1:52" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A68" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B68" s="12"/>
+      <c r="C68" s="12"/>
+      <c r="D68" s="12"/>
+      <c r="E68" s="12"/>
+      <c r="F68" s="12"/>
+      <c r="G68" s="12"/>
+      <c r="H68" s="12"/>
+      <c r="I68" s="12"/>
+      <c r="J68" s="20">
+        <f>J64</f>
+        <v>0</v>
+      </c>
+      <c r="K68" s="20">
+        <f>K64</f>
+        <v>0</v>
+      </c>
+      <c r="L68" s="20">
+        <f t="shared" ref="L68:M68" si="32">SUM(L64)</f>
+        <v>0</v>
+      </c>
+      <c r="M68" s="20">
+        <f t="shared" si="32"/>
+        <v>0</v>
+      </c>
+      <c r="N68" s="20">
+        <f>N64</f>
+        <v>0</v>
+      </c>
+      <c r="O68" s="20">
+        <f t="shared" ref="O68" si="33">SUM(O64)</f>
+        <v>0</v>
+      </c>
+      <c r="P68" s="21"/>
+      <c r="Q68" s="22"/>
+      <c r="R68" s="1"/>
+      <c r="S68" s="1"/>
+      <c r="T68" s="1"/>
+      <c r="U68" s="1"/>
+      <c r="V68" s="1"/>
+      <c r="W68" s="1"/>
+      <c r="X68" s="1"/>
+      <c r="Y68" s="1"/>
+      <c r="Z68" s="1"/>
+      <c r="AA68" s="1"/>
+      <c r="AB68" s="1"/>
+      <c r="AC68" s="1"/>
+      <c r="AD68" s="1"/>
+      <c r="AE68" s="1"/>
+      <c r="AF68" s="1"/>
+      <c r="AG68" s="1"/>
+      <c r="AH68" s="1"/>
+      <c r="AI68" s="1"/>
+      <c r="AJ68" s="1"/>
+      <c r="AK68" s="1"/>
+      <c r="AL68" s="1"/>
+      <c r="AM68" s="1"/>
+      <c r="AN68" s="1"/>
+      <c r="AO68" s="1"/>
+      <c r="AP68" s="1"/>
+      <c r="AQ68" s="1"/>
+      <c r="AR68" s="1"/>
+      <c r="AS68" s="1"/>
+      <c r="AT68" s="1"/>
+      <c r="AU68" s="1"/>
+      <c r="AV68" s="1"/>
+      <c r="AW68" s="1"/>
+      <c r="AX68" s="1"/>
+      <c r="AY68" s="1"/>
+      <c r="AZ68" s="1"/>
+    </row>
+    <row r="69" spans="1:52" s="60" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A69" s="78" t="s">
+        <v>78</v>
+      </c>
+      <c r="B69" s="79"/>
+      <c r="C69" s="79"/>
+      <c r="D69" s="79"/>
+      <c r="E69" s="79"/>
+      <c r="F69" s="79"/>
+      <c r="G69" s="79"/>
+      <c r="H69" s="79"/>
+      <c r="I69" s="79"/>
+      <c r="J69" s="79"/>
+      <c r="K69" s="79"/>
+      <c r="L69" s="79"/>
+      <c r="M69" s="79"/>
+      <c r="N69" s="79"/>
+      <c r="O69" s="79"/>
+      <c r="P69" s="79"/>
+      <c r="Q69" s="80"/>
+    </row>
+    <row r="70" spans="1:52" s="46" customFormat="1" ht="102.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A70" s="59"/>
+      <c r="B70" s="35"/>
+      <c r="C70" s="35"/>
+      <c r="D70" s="35"/>
+      <c r="E70" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F70" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="G70" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H70" s="36"/>
+      <c r="I70" s="35"/>
+      <c r="J70" s="37">
+        <v>0</v>
+      </c>
+      <c r="K70" s="37">
+        <v>0</v>
+      </c>
+      <c r="L70" s="37">
+        <v>0</v>
+      </c>
+      <c r="M70" s="37">
+        <v>0</v>
+      </c>
+      <c r="N70" s="37">
+        <v>0</v>
+      </c>
+      <c r="O70" s="37">
+        <v>0</v>
+      </c>
+      <c r="P70" s="38"/>
+      <c r="Q70" s="47"/>
+      <c r="R70" s="53"/>
+      <c r="S70" s="53"/>
+      <c r="T70" s="53"/>
+      <c r="U70" s="53"/>
+      <c r="V70" s="53"/>
+      <c r="W70" s="53"/>
+      <c r="X70" s="53"/>
+      <c r="Y70" s="53"/>
+      <c r="Z70" s="53"/>
+      <c r="AA70" s="53"/>
+      <c r="AB70" s="53"/>
+      <c r="AC70" s="53"/>
+      <c r="AD70" s="53"/>
+      <c r="AE70" s="53"/>
+      <c r="AF70" s="53"/>
+      <c r="AG70" s="53"/>
+      <c r="AH70" s="53"/>
+      <c r="AI70" s="53"/>
+      <c r="AJ70" s="53"/>
+      <c r="AK70" s="53"/>
+      <c r="AL70" s="53"/>
+      <c r="AM70" s="53"/>
+      <c r="AN70" s="53"/>
+      <c r="AO70" s="53"/>
+      <c r="AP70" s="53"/>
+      <c r="AQ70" s="53"/>
+      <c r="AR70" s="53"/>
+      <c r="AS70" s="53"/>
+      <c r="AT70" s="53"/>
+      <c r="AU70" s="53"/>
+      <c r="AV70" s="53"/>
+      <c r="AW70" s="53"/>
+      <c r="AX70" s="53"/>
+      <c r="AY70" s="53"/>
+      <c r="AZ70" s="53"/>
+    </row>
+    <row r="71" spans="1:52" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A71" s="69" t="s">
+        <v>60</v>
+      </c>
+      <c r="B71" s="70"/>
+      <c r="C71" s="34"/>
+      <c r="D71" s="34"/>
+      <c r="E71" s="27"/>
+      <c r="F71" s="27"/>
+      <c r="G71" s="27"/>
+      <c r="H71" s="27"/>
+      <c r="I71" s="27"/>
+      <c r="J71" s="29"/>
+      <c r="K71" s="29">
+        <f t="shared" ref="K71:O71" si="34">SUM(K70)</f>
+        <v>0</v>
+      </c>
+      <c r="L71" s="29">
+        <f t="shared" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="M71" s="29">
+        <f t="shared" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="N71" s="29">
+        <f t="shared" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="O71" s="29">
+        <f t="shared" si="34"/>
+        <v>0</v>
+      </c>
+      <c r="P71" s="33"/>
+      <c r="Q71" s="30"/>
+    </row>
+    <row r="72" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="76" t="s">
+        <v>61</v>
+      </c>
+      <c r="B72" s="77"/>
+      <c r="C72" s="77"/>
+      <c r="D72" s="77"/>
+      <c r="E72" s="39"/>
+      <c r="F72" s="39"/>
+      <c r="G72" s="39"/>
+      <c r="H72" s="40"/>
+      <c r="I72" s="40"/>
+      <c r="J72" s="41">
+        <f>J71</f>
+        <v>0</v>
+      </c>
+      <c r="K72" s="41">
+        <f t="shared" ref="K72:O72" si="35">K71</f>
+        <v>0</v>
+      </c>
+      <c r="L72" s="41">
+        <f t="shared" si="35"/>
+        <v>0</v>
+      </c>
+      <c r="M72" s="41">
+        <f t="shared" si="35"/>
+        <v>0</v>
+      </c>
+      <c r="N72" s="41">
+        <f t="shared" si="35"/>
+        <v>0</v>
+      </c>
+      <c r="O72" s="41">
+        <f t="shared" si="35"/>
+        <v>0</v>
+      </c>
+      <c r="P72" s="42"/>
+      <c r="Q72" s="43"/>
+      <c r="R72" s="1"/>
+      <c r="S72" s="1"/>
+      <c r="T72" s="1"/>
+      <c r="U72" s="1"/>
+      <c r="V72" s="1"/>
+      <c r="W72" s="1"/>
+      <c r="X72" s="1"/>
+      <c r="Y72" s="1"/>
+      <c r="Z72" s="1"/>
+      <c r="AA72" s="1"/>
+      <c r="AB72" s="1"/>
+      <c r="AC72" s="1"/>
+      <c r="AD72" s="1"/>
+      <c r="AE72" s="1"/>
+      <c r="AF72" s="1"/>
+      <c r="AG72" s="1"/>
+      <c r="AH72" s="1"/>
+      <c r="AI72" s="1"/>
+      <c r="AJ72" s="1"/>
+      <c r="AK72" s="1"/>
+      <c r="AL72" s="1"/>
+      <c r="AM72" s="1"/>
+      <c r="AN72" s="1"/>
+      <c r="AO72" s="1"/>
+      <c r="AP72" s="1"/>
+      <c r="AQ72" s="1"/>
+      <c r="AR72" s="1"/>
+      <c r="AS72" s="1"/>
+      <c r="AT72" s="1"/>
+      <c r="AU72" s="1"/>
+      <c r="AV72" s="1"/>
+      <c r="AW72" s="1"/>
+      <c r="AX72" s="1"/>
+      <c r="AY72" s="1"/>
+      <c r="AZ72" s="1"/>
+    </row>
+    <row r="73" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B73" s="8"/>
+      <c r="C73" s="13"/>
+      <c r="D73" s="8"/>
+      <c r="E73" s="8"/>
+      <c r="F73" s="8"/>
+      <c r="G73" s="8"/>
+      <c r="H73" s="8"/>
+      <c r="I73" s="8"/>
+      <c r="J73" s="14">
+        <v>0</v>
+      </c>
+      <c r="K73" s="14">
+        <v>0</v>
+      </c>
+      <c r="L73" s="14">
+        <v>0</v>
+      </c>
+      <c r="M73" s="14">
+        <v>0</v>
+      </c>
+      <c r="N73" s="14">
+        <v>0</v>
+      </c>
+      <c r="O73" s="14">
+        <f>SUM(O58)</f>
+        <v>0</v>
+      </c>
+      <c r="P73" s="16"/>
+      <c r="Q73" s="18"/>
+      <c r="R73" s="1"/>
+      <c r="S73" s="1"/>
+      <c r="T73" s="1"/>
+      <c r="U73" s="1"/>
+      <c r="V73" s="1"/>
+      <c r="W73" s="1"/>
+      <c r="X73" s="1"/>
+      <c r="Y73" s="1"/>
+      <c r="Z73" s="1"/>
+      <c r="AA73" s="1"/>
+      <c r="AB73" s="1"/>
+      <c r="AC73" s="1"/>
+      <c r="AD73" s="1"/>
+      <c r="AE73" s="1"/>
+      <c r="AF73" s="1"/>
+      <c r="AG73" s="1"/>
+      <c r="AH73" s="1"/>
+      <c r="AI73" s="1"/>
+      <c r="AJ73" s="1"/>
+      <c r="AK73" s="1"/>
+      <c r="AL73" s="1"/>
+      <c r="AM73" s="1"/>
+      <c r="AN73" s="1"/>
+      <c r="AO73" s="1"/>
+      <c r="AP73" s="1"/>
+      <c r="AQ73" s="1"/>
+      <c r="AR73" s="1"/>
+      <c r="AS73" s="1"/>
+      <c r="AT73" s="1"/>
+      <c r="AU73" s="1"/>
+      <c r="AV73" s="1"/>
+      <c r="AW73" s="1"/>
+      <c r="AX73" s="1"/>
+      <c r="AY73" s="1"/>
+      <c r="AZ73" s="1"/>
+    </row>
+    <row r="74" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B74" s="10"/>
+      <c r="C74" s="15"/>
+      <c r="D74" s="10"/>
+      <c r="E74" s="10"/>
+      <c r="F74" s="10"/>
+      <c r="G74" s="10"/>
+      <c r="H74" s="10"/>
+      <c r="I74" s="10"/>
+      <c r="J74" s="61">
+        <v>0</v>
+      </c>
+      <c r="K74" s="61">
+        <v>0</v>
+      </c>
+      <c r="L74" s="61">
+        <v>0</v>
+      </c>
+      <c r="M74" s="61">
+        <v>0</v>
+      </c>
+      <c r="N74" s="61">
+        <v>0</v>
+      </c>
+      <c r="O74" s="61">
+        <v>0</v>
+      </c>
+      <c r="P74" s="17"/>
+      <c r="Q74" s="19"/>
+      <c r="R74" s="1"/>
+      <c r="S74" s="1"/>
+      <c r="T74" s="1"/>
+      <c r="U74" s="1"/>
+      <c r="V74" s="1"/>
+      <c r="W74" s="1"/>
+      <c r="X74" s="1"/>
+      <c r="Y74" s="1"/>
+      <c r="Z74" s="1"/>
+      <c r="AA74" s="1"/>
+      <c r="AB74" s="1"/>
+      <c r="AC74" s="1"/>
+      <c r="AD74" s="1"/>
+      <c r="AE74" s="1"/>
+      <c r="AF74" s="1"/>
+      <c r="AG74" s="1"/>
+      <c r="AH74" s="1"/>
+      <c r="AI74" s="1"/>
+      <c r="AJ74" s="1"/>
+      <c r="AK74" s="1"/>
+      <c r="AL74" s="1"/>
+      <c r="AM74" s="1"/>
+      <c r="AN74" s="1"/>
+      <c r="AO74" s="1"/>
+      <c r="AP74" s="1"/>
+      <c r="AQ74" s="1"/>
+      <c r="AR74" s="1"/>
+      <c r="AS74" s="1"/>
+      <c r="AT74" s="1"/>
+      <c r="AU74" s="1"/>
+      <c r="AV74" s="1"/>
+      <c r="AW74" s="1"/>
+      <c r="AX74" s="1"/>
+      <c r="AY74" s="1"/>
+      <c r="AZ74" s="1"/>
+    </row>
+    <row r="75" spans="1:52" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A75" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B75" s="12"/>
+      <c r="C75" s="12"/>
+      <c r="D75" s="12"/>
+      <c r="E75" s="12"/>
+      <c r="F75" s="12"/>
+      <c r="G75" s="12"/>
+      <c r="H75" s="12"/>
+      <c r="I75" s="12"/>
+      <c r="J75" s="20">
+        <f>J71</f>
+        <v>0</v>
+      </c>
+      <c r="K75" s="20">
+        <f>K71</f>
+        <v>0</v>
+      </c>
+      <c r="L75" s="20">
+        <f t="shared" ref="L75:M75" si="36">SUM(L71)</f>
+        <v>0</v>
+      </c>
+      <c r="M75" s="20">
+        <f t="shared" si="36"/>
+        <v>0</v>
+      </c>
+      <c r="N75" s="20">
+        <f>N71</f>
+        <v>0</v>
+      </c>
+      <c r="O75" s="20">
+        <f t="shared" ref="O75" si="37">SUM(O71)</f>
+        <v>0</v>
+      </c>
+      <c r="P75" s="21"/>
+      <c r="Q75" s="22"/>
+      <c r="R75" s="1"/>
+      <c r="S75" s="1"/>
+      <c r="T75" s="1"/>
+      <c r="U75" s="1"/>
+      <c r="V75" s="1"/>
+      <c r="W75" s="1"/>
+      <c r="X75" s="1"/>
+      <c r="Y75" s="1"/>
+      <c r="Z75" s="1"/>
+      <c r="AA75" s="1"/>
+      <c r="AB75" s="1"/>
+      <c r="AC75" s="1"/>
+      <c r="AD75" s="1"/>
+      <c r="AE75" s="1"/>
+      <c r="AF75" s="1"/>
+      <c r="AG75" s="1"/>
+      <c r="AH75" s="1"/>
+      <c r="AI75" s="1"/>
+      <c r="AJ75" s="1"/>
+      <c r="AK75" s="1"/>
+      <c r="AL75" s="1"/>
+      <c r="AM75" s="1"/>
+      <c r="AN75" s="1"/>
+      <c r="AO75" s="1"/>
+      <c r="AP75" s="1"/>
+      <c r="AQ75" s="1"/>
+      <c r="AR75" s="1"/>
+      <c r="AS75" s="1"/>
+      <c r="AT75" s="1"/>
+      <c r="AU75" s="1"/>
+      <c r="AV75" s="1"/>
+      <c r="AW75" s="1"/>
+      <c r="AX75" s="1"/>
+      <c r="AY75" s="1"/>
+      <c r="AZ75" s="1"/>
+    </row>
+    <row r="76" spans="1:52" s="60" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A76" s="78" t="s">
+        <v>79</v>
+      </c>
+      <c r="B76" s="79"/>
+      <c r="C76" s="79"/>
+      <c r="D76" s="79"/>
+      <c r="E76" s="79"/>
+      <c r="F76" s="79"/>
+      <c r="G76" s="79"/>
+      <c r="H76" s="79"/>
+      <c r="I76" s="79"/>
+      <c r="J76" s="79"/>
+      <c r="K76" s="79"/>
+      <c r="L76" s="79"/>
+      <c r="M76" s="79"/>
+      <c r="N76" s="79"/>
+      <c r="O76" s="79"/>
+      <c r="P76" s="79"/>
+      <c r="Q76" s="80"/>
+    </row>
+    <row r="77" spans="1:52" s="46" customFormat="1" ht="102.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="59"/>
+      <c r="B77" s="35"/>
+      <c r="C77" s="35"/>
+      <c r="D77" s="35"/>
+      <c r="E77" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F77" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="G77" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H77" s="36"/>
+      <c r="I77" s="35"/>
+      <c r="J77" s="37">
+        <v>0</v>
+      </c>
+      <c r="K77" s="37">
+        <v>0</v>
+      </c>
+      <c r="L77" s="37">
+        <v>0</v>
+      </c>
+      <c r="M77" s="37">
+        <v>0</v>
+      </c>
+      <c r="N77" s="37">
+        <v>0</v>
+      </c>
+      <c r="O77" s="37">
+        <v>0</v>
+      </c>
+      <c r="P77" s="38"/>
+      <c r="Q77" s="47"/>
+      <c r="R77" s="53"/>
+      <c r="S77" s="53"/>
+      <c r="T77" s="53"/>
+      <c r="U77" s="53"/>
+      <c r="V77" s="53"/>
+      <c r="W77" s="53"/>
+      <c r="X77" s="53"/>
+      <c r="Y77" s="53"/>
+      <c r="Z77" s="53"/>
+      <c r="AA77" s="53"/>
+      <c r="AB77" s="53"/>
+      <c r="AC77" s="53"/>
+      <c r="AD77" s="53"/>
+      <c r="AE77" s="53"/>
+      <c r="AF77" s="53"/>
+      <c r="AG77" s="53"/>
+      <c r="AH77" s="53"/>
+      <c r="AI77" s="53"/>
+      <c r="AJ77" s="53"/>
+      <c r="AK77" s="53"/>
+      <c r="AL77" s="53"/>
+      <c r="AM77" s="53"/>
+      <c r="AN77" s="53"/>
+      <c r="AO77" s="53"/>
+      <c r="AP77" s="53"/>
+      <c r="AQ77" s="53"/>
+      <c r="AR77" s="53"/>
+      <c r="AS77" s="53"/>
+      <c r="AT77" s="53"/>
+      <c r="AU77" s="53"/>
+      <c r="AV77" s="53"/>
+      <c r="AW77" s="53"/>
+      <c r="AX77" s="53"/>
+      <c r="AY77" s="53"/>
+      <c r="AZ77" s="53"/>
+    </row>
+    <row r="78" spans="1:52" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A78" s="69" t="s">
+        <v>60</v>
+      </c>
+      <c r="B78" s="70"/>
+      <c r="C78" s="34"/>
+      <c r="D78" s="34"/>
+      <c r="E78" s="27"/>
+      <c r="F78" s="27"/>
+      <c r="G78" s="27"/>
+      <c r="H78" s="27"/>
+      <c r="I78" s="27"/>
+      <c r="J78" s="29"/>
+      <c r="K78" s="29">
+        <f t="shared" ref="K78:O78" si="38">SUM(K77)</f>
+        <v>0</v>
+      </c>
+      <c r="L78" s="29">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="M78" s="29">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="N78" s="29">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="O78" s="29">
+        <f t="shared" si="38"/>
+        <v>0</v>
+      </c>
+      <c r="P78" s="33"/>
+      <c r="Q78" s="30"/>
+    </row>
+    <row r="79" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="76" t="s">
+        <v>61</v>
+      </c>
+      <c r="B79" s="77"/>
+      <c r="C79" s="77"/>
+      <c r="D79" s="77"/>
+      <c r="E79" s="39"/>
+      <c r="F79" s="39"/>
+      <c r="G79" s="39"/>
+      <c r="H79" s="40"/>
+      <c r="I79" s="40"/>
+      <c r="J79" s="41">
+        <f>J78</f>
+        <v>0</v>
+      </c>
+      <c r="K79" s="41">
+        <f t="shared" ref="K79:O79" si="39">K78</f>
+        <v>0</v>
+      </c>
+      <c r="L79" s="41">
+        <f t="shared" si="39"/>
+        <v>0</v>
+      </c>
+      <c r="M79" s="41">
+        <f t="shared" si="39"/>
+        <v>0</v>
+      </c>
+      <c r="N79" s="41">
+        <f t="shared" si="39"/>
+        <v>0</v>
+      </c>
+      <c r="O79" s="41">
+        <f t="shared" si="39"/>
+        <v>0</v>
+      </c>
+      <c r="P79" s="42"/>
+      <c r="Q79" s="43"/>
+      <c r="R79" s="1"/>
+      <c r="S79" s="1"/>
+      <c r="T79" s="1"/>
+      <c r="U79" s="1"/>
+      <c r="V79" s="1"/>
+      <c r="W79" s="1"/>
+      <c r="X79" s="1"/>
+      <c r="Y79" s="1"/>
+      <c r="Z79" s="1"/>
+      <c r="AA79" s="1"/>
+      <c r="AB79" s="1"/>
+      <c r="AC79" s="1"/>
+      <c r="AD79" s="1"/>
+      <c r="AE79" s="1"/>
+      <c r="AF79" s="1"/>
+      <c r="AG79" s="1"/>
+      <c r="AH79" s="1"/>
+      <c r="AI79" s="1"/>
+      <c r="AJ79" s="1"/>
+      <c r="AK79" s="1"/>
+      <c r="AL79" s="1"/>
+      <c r="AM79" s="1"/>
+      <c r="AN79" s="1"/>
+      <c r="AO79" s="1"/>
+      <c r="AP79" s="1"/>
+      <c r="AQ79" s="1"/>
+      <c r="AR79" s="1"/>
+      <c r="AS79" s="1"/>
+      <c r="AT79" s="1"/>
+      <c r="AU79" s="1"/>
+      <c r="AV79" s="1"/>
+      <c r="AW79" s="1"/>
+      <c r="AX79" s="1"/>
+      <c r="AY79" s="1"/>
+      <c r="AZ79" s="1"/>
+    </row>
+    <row r="80" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B80" s="8"/>
+      <c r="C80" s="13"/>
+      <c r="D80" s="8"/>
+      <c r="E80" s="8"/>
+      <c r="F80" s="8"/>
+      <c r="G80" s="8"/>
+      <c r="H80" s="8"/>
+      <c r="I80" s="8"/>
+      <c r="J80" s="14">
+        <v>0</v>
+      </c>
+      <c r="K80" s="14">
+        <v>0</v>
+      </c>
+      <c r="L80" s="14">
+        <v>0</v>
+      </c>
+      <c r="M80" s="14">
+        <v>0</v>
+      </c>
+      <c r="N80" s="14">
+        <v>0</v>
+      </c>
+      <c r="O80" s="14">
+        <f>SUM(O65)</f>
+        <v>0</v>
+      </c>
+      <c r="P80" s="16"/>
+      <c r="Q80" s="18"/>
+      <c r="R80" s="1"/>
+      <c r="S80" s="1"/>
+      <c r="T80" s="1"/>
+      <c r="U80" s="1"/>
+      <c r="V80" s="1"/>
+      <c r="W80" s="1"/>
+      <c r="X80" s="1"/>
+      <c r="Y80" s="1"/>
+      <c r="Z80" s="1"/>
+      <c r="AA80" s="1"/>
+      <c r="AB80" s="1"/>
+      <c r="AC80" s="1"/>
+      <c r="AD80" s="1"/>
+      <c r="AE80" s="1"/>
+      <c r="AF80" s="1"/>
+      <c r="AG80" s="1"/>
+      <c r="AH80" s="1"/>
+      <c r="AI80" s="1"/>
+      <c r="AJ80" s="1"/>
+      <c r="AK80" s="1"/>
+      <c r="AL80" s="1"/>
+      <c r="AM80" s="1"/>
+      <c r="AN80" s="1"/>
+      <c r="AO80" s="1"/>
+      <c r="AP80" s="1"/>
+      <c r="AQ80" s="1"/>
+      <c r="AR80" s="1"/>
+      <c r="AS80" s="1"/>
+      <c r="AT80" s="1"/>
+      <c r="AU80" s="1"/>
+      <c r="AV80" s="1"/>
+      <c r="AW80" s="1"/>
+      <c r="AX80" s="1"/>
+      <c r="AY80" s="1"/>
+      <c r="AZ80" s="1"/>
+    </row>
+    <row r="81" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B81" s="10"/>
+      <c r="C81" s="15"/>
+      <c r="D81" s="10"/>
+      <c r="E81" s="10"/>
+      <c r="F81" s="10"/>
+      <c r="G81" s="10"/>
+      <c r="H81" s="10"/>
+      <c r="I81" s="10"/>
+      <c r="J81" s="61">
+        <v>0</v>
+      </c>
+      <c r="K81" s="61">
+        <v>0</v>
+      </c>
+      <c r="L81" s="61">
+        <v>0</v>
+      </c>
+      <c r="M81" s="61">
+        <v>0</v>
+      </c>
+      <c r="N81" s="61">
+        <v>0</v>
+      </c>
+      <c r="O81" s="61">
+        <v>0</v>
+      </c>
+      <c r="P81" s="17"/>
+      <c r="Q81" s="19"/>
+      <c r="R81" s="1"/>
+      <c r="S81" s="1"/>
+      <c r="T81" s="1"/>
+      <c r="U81" s="1"/>
+      <c r="V81" s="1"/>
+      <c r="W81" s="1"/>
+      <c r="X81" s="1"/>
+      <c r="Y81" s="1"/>
+      <c r="Z81" s="1"/>
+      <c r="AA81" s="1"/>
+      <c r="AB81" s="1"/>
+      <c r="AC81" s="1"/>
+      <c r="AD81" s="1"/>
+      <c r="AE81" s="1"/>
+      <c r="AF81" s="1"/>
+      <c r="AG81" s="1"/>
+      <c r="AH81" s="1"/>
+      <c r="AI81" s="1"/>
+      <c r="AJ81" s="1"/>
+      <c r="AK81" s="1"/>
+      <c r="AL81" s="1"/>
+      <c r="AM81" s="1"/>
+      <c r="AN81" s="1"/>
+      <c r="AO81" s="1"/>
+      <c r="AP81" s="1"/>
+      <c r="AQ81" s="1"/>
+      <c r="AR81" s="1"/>
+      <c r="AS81" s="1"/>
+      <c r="AT81" s="1"/>
+      <c r="AU81" s="1"/>
+      <c r="AV81" s="1"/>
+      <c r="AW81" s="1"/>
+      <c r="AX81" s="1"/>
+      <c r="AY81" s="1"/>
+      <c r="AZ81" s="1"/>
+    </row>
+    <row r="82" spans="1:52" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="11" t="s">
+        <v>62</v>
+      </c>
+      <c r="B82" s="12"/>
+      <c r="C82" s="12"/>
+      <c r="D82" s="12"/>
+      <c r="E82" s="12"/>
+      <c r="F82" s="12"/>
+      <c r="G82" s="12"/>
+      <c r="H82" s="12"/>
+      <c r="I82" s="12"/>
+      <c r="J82" s="20">
+        <f>J78</f>
+        <v>0</v>
+      </c>
+      <c r="K82" s="20">
+        <f>K78</f>
+        <v>0</v>
+      </c>
+      <c r="L82" s="20">
+        <f t="shared" ref="L82:M82" si="40">SUM(L78)</f>
+        <v>0</v>
+      </c>
+      <c r="M82" s="20">
+        <f t="shared" si="40"/>
+        <v>0</v>
+      </c>
+      <c r="N82" s="20">
+        <f>N78</f>
+        <v>0</v>
+      </c>
+      <c r="O82" s="20">
+        <f t="shared" ref="O82" si="41">SUM(O78)</f>
+        <v>0</v>
+      </c>
+      <c r="P82" s="21"/>
+      <c r="Q82" s="22"/>
+      <c r="R82" s="1"/>
+      <c r="S82" s="1"/>
+      <c r="T82" s="1"/>
+      <c r="U82" s="1"/>
+      <c r="V82" s="1"/>
+      <c r="W82" s="1"/>
+      <c r="X82" s="1"/>
+      <c r="Y82" s="1"/>
+      <c r="Z82" s="1"/>
+      <c r="AA82" s="1"/>
+      <c r="AB82" s="1"/>
+      <c r="AC82" s="1"/>
+      <c r="AD82" s="1"/>
+      <c r="AE82" s="1"/>
+      <c r="AF82" s="1"/>
+      <c r="AG82" s="1"/>
+      <c r="AH82" s="1"/>
+      <c r="AI82" s="1"/>
+      <c r="AJ82" s="1"/>
+      <c r="AK82" s="1"/>
+      <c r="AL82" s="1"/>
+      <c r="AM82" s="1"/>
+      <c r="AN82" s="1"/>
+      <c r="AO82" s="1"/>
+      <c r="AP82" s="1"/>
+      <c r="AQ82" s="1"/>
+      <c r="AR82" s="1"/>
+      <c r="AS82" s="1"/>
+      <c r="AT82" s="1"/>
+      <c r="AU82" s="1"/>
+      <c r="AV82" s="1"/>
+      <c r="AW82" s="1"/>
+      <c r="AX82" s="1"/>
+      <c r="AY82" s="1"/>
+      <c r="AZ82" s="1"/>
+    </row>
+    <row r="83" spans="1:52" s="60" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="78" t="s">
+        <v>80</v>
+      </c>
+      <c r="B83" s="79"/>
+      <c r="C83" s="79"/>
+      <c r="D83" s="79"/>
+      <c r="E83" s="79"/>
+      <c r="F83" s="79"/>
+      <c r="G83" s="79"/>
+      <c r="H83" s="79"/>
+      <c r="I83" s="79"/>
+      <c r="J83" s="79"/>
+      <c r="K83" s="79"/>
+      <c r="L83" s="79"/>
+      <c r="M83" s="79"/>
+      <c r="N83" s="79"/>
+      <c r="O83" s="79"/>
+      <c r="P83" s="79"/>
+      <c r="Q83" s="80"/>
+    </row>
+    <row r="84" spans="1:52" s="46" customFormat="1" ht="102.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="59">
+        <v>1</v>
+      </c>
+      <c r="B84" s="35" t="s">
         <v>40</v>
       </c>
-      <c r="E15" s="55" t="s">
-[...36 lines deleted...]
-      <c r="Q15" s="73" t="s">
+      <c r="C84" s="35">
+        <v>4811027032</v>
+      </c>
+      <c r="D84" s="35" t="s">
+        <v>41</v>
+      </c>
+      <c r="E84" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F84" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="G84" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H84" s="36"/>
+      <c r="I84" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="J84" s="37">
+        <v>2500000</v>
+      </c>
+      <c r="K84" s="37">
+        <f>SUM(L84:O84)</f>
+        <v>2500000</v>
+      </c>
+      <c r="L84" s="37">
+        <v>0</v>
+      </c>
+      <c r="M84" s="37">
+        <v>0</v>
+      </c>
+      <c r="N84" s="37">
+        <v>0</v>
+      </c>
+      <c r="O84" s="37">
+        <v>2500000</v>
+      </c>
+      <c r="P84" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="Q84" s="47" t="s">
+        <v>66</v>
+      </c>
+      <c r="R84" s="53"/>
+      <c r="S84" s="53"/>
+      <c r="T84" s="53"/>
+      <c r="U84" s="53"/>
+      <c r="V84" s="53"/>
+      <c r="W84" s="53"/>
+      <c r="X84" s="53"/>
+      <c r="Y84" s="53"/>
+      <c r="Z84" s="53"/>
+      <c r="AA84" s="53"/>
+      <c r="AB84" s="53"/>
+      <c r="AC84" s="53"/>
+      <c r="AD84" s="53"/>
+      <c r="AE84" s="53"/>
+      <c r="AF84" s="53"/>
+      <c r="AG84" s="53"/>
+      <c r="AH84" s="53"/>
+      <c r="AI84" s="53"/>
+      <c r="AJ84" s="53"/>
+      <c r="AK84" s="53"/>
+      <c r="AL84" s="53"/>
+      <c r="AM84" s="53"/>
+      <c r="AN84" s="53"/>
+      <c r="AO84" s="53"/>
+      <c r="AP84" s="53"/>
+      <c r="AQ84" s="53"/>
+      <c r="AR84" s="53"/>
+      <c r="AS84" s="53"/>
+      <c r="AT84" s="53"/>
+      <c r="AU84" s="53"/>
+      <c r="AV84" s="53"/>
+      <c r="AW84" s="53"/>
+      <c r="AX84" s="53"/>
+      <c r="AY84" s="53"/>
+      <c r="AZ84" s="53"/>
+    </row>
+    <row r="85" spans="1:52" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A85" s="69" t="s">
+        <v>19</v>
+      </c>
+      <c r="B85" s="70"/>
+      <c r="C85" s="34"/>
+      <c r="D85" s="34"/>
+      <c r="E85" s="27"/>
+      <c r="F85" s="27"/>
+      <c r="G85" s="27"/>
+      <c r="H85" s="27"/>
+      <c r="I85" s="27"/>
+      <c r="J85" s="29">
+        <f t="shared" ref="J85:O86" si="42">SUM(J84)</f>
+        <v>2500000</v>
+      </c>
+      <c r="K85" s="29">
+        <f t="shared" si="42"/>
+        <v>2500000</v>
+      </c>
+      <c r="L85" s="29">
+        <f t="shared" si="42"/>
+        <v>0</v>
+      </c>
+      <c r="M85" s="29">
+        <f t="shared" si="42"/>
+        <v>0</v>
+      </c>
+      <c r="N85" s="29">
+        <f t="shared" si="42"/>
+        <v>0</v>
+      </c>
+      <c r="O85" s="29">
+        <f t="shared" si="42"/>
+        <v>2500000</v>
+      </c>
+      <c r="P85" s="33"/>
+      <c r="Q85" s="30"/>
+    </row>
+    <row r="86" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="B86" s="77"/>
+      <c r="C86" s="77"/>
+      <c r="D86" s="77"/>
+      <c r="E86" s="39"/>
+      <c r="F86" s="39"/>
+      <c r="G86" s="39"/>
+      <c r="H86" s="40"/>
+      <c r="I86" s="40"/>
+      <c r="J86" s="41">
+        <f>SUM(J85)</f>
+        <v>2500000</v>
+      </c>
+      <c r="K86" s="41">
+        <f>SUM(K85)</f>
+        <v>2500000</v>
+      </c>
+      <c r="L86" s="41">
+        <f>SUM(L85)</f>
+        <v>0</v>
+      </c>
+      <c r="M86" s="41">
+        <f>SUM(M85)</f>
+        <v>0</v>
+      </c>
+      <c r="N86" s="41">
+        <f>SUM(N85)</f>
+        <v>0</v>
+      </c>
+      <c r="O86" s="41">
+        <f t="shared" si="42"/>
+        <v>2500000</v>
+      </c>
+      <c r="P86" s="42"/>
+      <c r="Q86" s="43"/>
+      <c r="R86" s="1"/>
+      <c r="S86" s="1"/>
+      <c r="T86" s="1"/>
+      <c r="U86" s="1"/>
+      <c r="V86" s="1"/>
+      <c r="W86" s="1"/>
+      <c r="X86" s="1"/>
+      <c r="Y86" s="1"/>
+      <c r="Z86" s="1"/>
+      <c r="AA86" s="1"/>
+      <c r="AB86" s="1"/>
+      <c r="AC86" s="1"/>
+      <c r="AD86" s="1"/>
+      <c r="AE86" s="1"/>
+      <c r="AF86" s="1"/>
+      <c r="AG86" s="1"/>
+      <c r="AH86" s="1"/>
+      <c r="AI86" s="1"/>
+      <c r="AJ86" s="1"/>
+      <c r="AK86" s="1"/>
+      <c r="AL86" s="1"/>
+      <c r="AM86" s="1"/>
+      <c r="AN86" s="1"/>
+      <c r="AO86" s="1"/>
+      <c r="AP86" s="1"/>
+      <c r="AQ86" s="1"/>
+      <c r="AR86" s="1"/>
+      <c r="AS86" s="1"/>
+      <c r="AT86" s="1"/>
+      <c r="AU86" s="1"/>
+      <c r="AV86" s="1"/>
+      <c r="AW86" s="1"/>
+      <c r="AX86" s="1"/>
+      <c r="AY86" s="1"/>
+      <c r="AZ86" s="1"/>
+    </row>
+    <row r="87" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B87" s="8"/>
+      <c r="C87" s="13"/>
+      <c r="D87" s="8"/>
+      <c r="E87" s="8"/>
+      <c r="F87" s="8"/>
+      <c r="G87" s="8"/>
+      <c r="H87" s="8"/>
+      <c r="I87" s="8"/>
+      <c r="J87" s="14">
+        <v>0</v>
+      </c>
+      <c r="K87" s="14">
+        <v>0</v>
+      </c>
+      <c r="L87" s="14">
+        <f>SUM(L15)</f>
+        <v>0</v>
+      </c>
+      <c r="M87" s="14">
+        <v>0</v>
+      </c>
+      <c r="N87" s="14">
+        <v>0</v>
+      </c>
+      <c r="O87" s="14">
+        <f>SUM(O15)</f>
+        <v>0</v>
+      </c>
+      <c r="P87" s="16"/>
+      <c r="Q87" s="18"/>
+      <c r="R87" s="1"/>
+      <c r="S87" s="1"/>
+      <c r="T87" s="1"/>
+      <c r="U87" s="1"/>
+      <c r="V87" s="1"/>
+      <c r="W87" s="1"/>
+      <c r="X87" s="1"/>
+      <c r="Y87" s="1"/>
+      <c r="Z87" s="1"/>
+      <c r="AA87" s="1"/>
+      <c r="AB87" s="1"/>
+      <c r="AC87" s="1"/>
+      <c r="AD87" s="1"/>
+      <c r="AE87" s="1"/>
+      <c r="AF87" s="1"/>
+      <c r="AG87" s="1"/>
+      <c r="AH87" s="1"/>
+      <c r="AI87" s="1"/>
+      <c r="AJ87" s="1"/>
+      <c r="AK87" s="1"/>
+      <c r="AL87" s="1"/>
+      <c r="AM87" s="1"/>
+      <c r="AN87" s="1"/>
+      <c r="AO87" s="1"/>
+      <c r="AP87" s="1"/>
+      <c r="AQ87" s="1"/>
+      <c r="AR87" s="1"/>
+      <c r="AS87" s="1"/>
+      <c r="AT87" s="1"/>
+      <c r="AU87" s="1"/>
+      <c r="AV87" s="1"/>
+      <c r="AW87" s="1"/>
+      <c r="AX87" s="1"/>
+      <c r="AY87" s="1"/>
+      <c r="AZ87" s="1"/>
+    </row>
+    <row r="88" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B88" s="10"/>
+      <c r="C88" s="15"/>
+      <c r="D88" s="10"/>
+      <c r="E88" s="10"/>
+      <c r="F88" s="10"/>
+      <c r="G88" s="10"/>
+      <c r="H88" s="10"/>
+      <c r="I88" s="10"/>
+      <c r="J88" s="61">
+        <v>0</v>
+      </c>
+      <c r="K88" s="61">
+        <v>0</v>
+      </c>
+      <c r="L88" s="61">
+        <v>0</v>
+      </c>
+      <c r="M88" s="61">
+        <v>0</v>
+      </c>
+      <c r="N88" s="61">
+        <v>0</v>
+      </c>
+      <c r="O88" s="61">
+        <v>0</v>
+      </c>
+      <c r="P88" s="17"/>
+      <c r="Q88" s="19"/>
+      <c r="R88" s="1"/>
+      <c r="S88" s="1"/>
+      <c r="T88" s="1"/>
+      <c r="U88" s="1"/>
+      <c r="V88" s="1"/>
+      <c r="W88" s="1"/>
+      <c r="X88" s="1"/>
+      <c r="Y88" s="1"/>
+      <c r="Z88" s="1"/>
+      <c r="AA88" s="1"/>
+      <c r="AB88" s="1"/>
+      <c r="AC88" s="1"/>
+      <c r="AD88" s="1"/>
+      <c r="AE88" s="1"/>
+      <c r="AF88" s="1"/>
+      <c r="AG88" s="1"/>
+      <c r="AH88" s="1"/>
+      <c r="AI88" s="1"/>
+      <c r="AJ88" s="1"/>
+      <c r="AK88" s="1"/>
+      <c r="AL88" s="1"/>
+      <c r="AM88" s="1"/>
+      <c r="AN88" s="1"/>
+      <c r="AO88" s="1"/>
+      <c r="AP88" s="1"/>
+      <c r="AQ88" s="1"/>
+      <c r="AR88" s="1"/>
+      <c r="AS88" s="1"/>
+      <c r="AT88" s="1"/>
+      <c r="AU88" s="1"/>
+      <c r="AV88" s="1"/>
+      <c r="AW88" s="1"/>
+      <c r="AX88" s="1"/>
+      <c r="AY88" s="1"/>
+      <c r="AZ88" s="1"/>
+    </row>
+    <row r="89" spans="1:52" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B89" s="12"/>
+      <c r="C89" s="12"/>
+      <c r="D89" s="12"/>
+      <c r="E89" s="12"/>
+      <c r="F89" s="12"/>
+      <c r="G89" s="12"/>
+      <c r="H89" s="12"/>
+      <c r="I89" s="12"/>
+      <c r="J89" s="20">
+        <f>J86</f>
+        <v>2500000</v>
+      </c>
+      <c r="K89" s="20">
+        <f>K86</f>
+        <v>2500000</v>
+      </c>
+      <c r="L89" s="20">
+        <f t="shared" ref="L89:O89" si="43">L86</f>
+        <v>0</v>
+      </c>
+      <c r="M89" s="20">
+        <f t="shared" si="43"/>
+        <v>0</v>
+      </c>
+      <c r="N89" s="20">
+        <f t="shared" si="43"/>
+        <v>0</v>
+      </c>
+      <c r="O89" s="20">
+        <f t="shared" si="43"/>
+        <v>2500000</v>
+      </c>
+      <c r="P89" s="21"/>
+      <c r="Q89" s="22"/>
+      <c r="R89" s="1"/>
+      <c r="S89" s="1"/>
+      <c r="T89" s="1"/>
+      <c r="U89" s="1"/>
+      <c r="V89" s="1"/>
+      <c r="W89" s="1"/>
+      <c r="X89" s="1"/>
+      <c r="Y89" s="1"/>
+      <c r="Z89" s="1"/>
+      <c r="AA89" s="1"/>
+      <c r="AB89" s="1"/>
+      <c r="AC89" s="1"/>
+      <c r="AD89" s="1"/>
+      <c r="AE89" s="1"/>
+      <c r="AF89" s="1"/>
+      <c r="AG89" s="1"/>
+      <c r="AH89" s="1"/>
+      <c r="AI89" s="1"/>
+      <c r="AJ89" s="1"/>
+      <c r="AK89" s="1"/>
+      <c r="AL89" s="1"/>
+      <c r="AM89" s="1"/>
+      <c r="AN89" s="1"/>
+      <c r="AO89" s="1"/>
+      <c r="AP89" s="1"/>
+      <c r="AQ89" s="1"/>
+      <c r="AR89" s="1"/>
+      <c r="AS89" s="1"/>
+      <c r="AT89" s="1"/>
+      <c r="AU89" s="1"/>
+      <c r="AV89" s="1"/>
+      <c r="AW89" s="1"/>
+      <c r="AX89" s="1"/>
+      <c r="AY89" s="1"/>
+      <c r="AZ89" s="1"/>
+    </row>
+    <row r="90" spans="1:52" s="60" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A90" s="78" t="s">
+        <v>81</v>
+      </c>
+      <c r="B90" s="79"/>
+      <c r="C90" s="79"/>
+      <c r="D90" s="79"/>
+      <c r="E90" s="79"/>
+      <c r="F90" s="79"/>
+      <c r="G90" s="79"/>
+      <c r="H90" s="79"/>
+      <c r="I90" s="79"/>
+      <c r="J90" s="79"/>
+      <c r="K90" s="79"/>
+      <c r="L90" s="79"/>
+      <c r="M90" s="79"/>
+      <c r="N90" s="79"/>
+      <c r="O90" s="79"/>
+      <c r="P90" s="79"/>
+      <c r="Q90" s="80"/>
+    </row>
+    <row r="91" spans="1:52" s="46" customFormat="1" ht="102.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A91" s="59"/>
+      <c r="B91" s="35"/>
+      <c r="C91" s="35"/>
+      <c r="D91" s="35"/>
+      <c r="E91" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="F91" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="G91" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H91" s="36"/>
+      <c r="I91" s="35"/>
+      <c r="J91" s="37">
+        <v>0</v>
+      </c>
+      <c r="K91" s="37">
+        <v>0</v>
+      </c>
+      <c r="L91" s="37">
+        <v>0</v>
+      </c>
+      <c r="M91" s="37">
+        <v>0</v>
+      </c>
+      <c r="N91" s="37">
+        <v>0</v>
+      </c>
+      <c r="O91" s="37">
+        <v>0</v>
+      </c>
+      <c r="P91" s="38"/>
+      <c r="Q91" s="47"/>
+      <c r="R91" s="53"/>
+      <c r="S91" s="53"/>
+      <c r="T91" s="53"/>
+      <c r="U91" s="53"/>
+      <c r="V91" s="53"/>
+      <c r="W91" s="53"/>
+      <c r="X91" s="53"/>
+      <c r="Y91" s="53"/>
+      <c r="Z91" s="53"/>
+      <c r="AA91" s="53"/>
+      <c r="AB91" s="53"/>
+      <c r="AC91" s="53"/>
+      <c r="AD91" s="53"/>
+      <c r="AE91" s="53"/>
+      <c r="AF91" s="53"/>
+      <c r="AG91" s="53"/>
+      <c r="AH91" s="53"/>
+      <c r="AI91" s="53"/>
+      <c r="AJ91" s="53"/>
+      <c r="AK91" s="53"/>
+      <c r="AL91" s="53"/>
+      <c r="AM91" s="53"/>
+      <c r="AN91" s="53"/>
+      <c r="AO91" s="53"/>
+      <c r="AP91" s="53"/>
+      <c r="AQ91" s="53"/>
+      <c r="AR91" s="53"/>
+      <c r="AS91" s="53"/>
+      <c r="AT91" s="53"/>
+      <c r="AU91" s="53"/>
+      <c r="AV91" s="53"/>
+      <c r="AW91" s="53"/>
+      <c r="AX91" s="53"/>
+      <c r="AY91" s="53"/>
+      <c r="AZ91" s="53"/>
+    </row>
+    <row r="92" spans="1:52" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A92" s="69" t="s">
         <v>60</v>
       </c>
-    </row>
-[...407 lines deleted...]
-      <c r="A26" s="95" t="s">
+      <c r="B92" s="70"/>
+      <c r="C92" s="34"/>
+      <c r="D92" s="34"/>
+      <c r="E92" s="27"/>
+      <c r="F92" s="27"/>
+      <c r="G92" s="27"/>
+      <c r="H92" s="27"/>
+      <c r="I92" s="27"/>
+      <c r="J92" s="29"/>
+      <c r="K92" s="29">
+        <f t="shared" ref="K92:O92" si="44">SUM(K91)</f>
+        <v>0</v>
+      </c>
+      <c r="L92" s="29">
+        <f t="shared" si="44"/>
+        <v>0</v>
+      </c>
+      <c r="M92" s="29">
+        <f t="shared" si="44"/>
+        <v>0</v>
+      </c>
+      <c r="N92" s="29">
+        <f t="shared" si="44"/>
+        <v>0</v>
+      </c>
+      <c r="O92" s="29">
+        <f t="shared" si="44"/>
+        <v>0</v>
+      </c>
+      <c r="P92" s="33"/>
+      <c r="Q92" s="30"/>
+    </row>
+    <row r="93" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="76" t="s">
+        <v>61</v>
+      </c>
+      <c r="B93" s="77"/>
+      <c r="C93" s="77"/>
+      <c r="D93" s="77"/>
+      <c r="E93" s="39"/>
+      <c r="F93" s="39"/>
+      <c r="G93" s="39"/>
+      <c r="H93" s="40"/>
+      <c r="I93" s="40"/>
+      <c r="J93" s="41">
+        <f>J92</f>
+        <v>0</v>
+      </c>
+      <c r="K93" s="41">
+        <f t="shared" ref="K93:O93" si="45">K92</f>
+        <v>0</v>
+      </c>
+      <c r="L93" s="41">
+        <f t="shared" si="45"/>
+        <v>0</v>
+      </c>
+      <c r="M93" s="41">
+        <f t="shared" si="45"/>
+        <v>0</v>
+      </c>
+      <c r="N93" s="41">
+        <f t="shared" si="45"/>
+        <v>0</v>
+      </c>
+      <c r="O93" s="41">
+        <f t="shared" si="45"/>
+        <v>0</v>
+      </c>
+      <c r="P93" s="42"/>
+      <c r="Q93" s="43"/>
+      <c r="R93" s="1"/>
+      <c r="S93" s="1"/>
+      <c r="T93" s="1"/>
+      <c r="U93" s="1"/>
+      <c r="V93" s="1"/>
+      <c r="W93" s="1"/>
+      <c r="X93" s="1"/>
+      <c r="Y93" s="1"/>
+      <c r="Z93" s="1"/>
+      <c r="AA93" s="1"/>
+      <c r="AB93" s="1"/>
+      <c r="AC93" s="1"/>
+      <c r="AD93" s="1"/>
+      <c r="AE93" s="1"/>
+      <c r="AF93" s="1"/>
+      <c r="AG93" s="1"/>
+      <c r="AH93" s="1"/>
+      <c r="AI93" s="1"/>
+      <c r="AJ93" s="1"/>
+      <c r="AK93" s="1"/>
+      <c r="AL93" s="1"/>
+      <c r="AM93" s="1"/>
+      <c r="AN93" s="1"/>
+      <c r="AO93" s="1"/>
+      <c r="AP93" s="1"/>
+      <c r="AQ93" s="1"/>
+      <c r="AR93" s="1"/>
+      <c r="AS93" s="1"/>
+      <c r="AT93" s="1"/>
+      <c r="AU93" s="1"/>
+      <c r="AV93" s="1"/>
+      <c r="AW93" s="1"/>
+      <c r="AX93" s="1"/>
+      <c r="AY93" s="1"/>
+      <c r="AZ93" s="1"/>
+    </row>
+    <row r="94" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="B94" s="8"/>
+      <c r="C94" s="13"/>
+      <c r="D94" s="8"/>
+      <c r="E94" s="8"/>
+      <c r="F94" s="8"/>
+      <c r="G94" s="8"/>
+      <c r="H94" s="8"/>
+      <c r="I94" s="8"/>
+      <c r="J94" s="14">
+        <v>0</v>
+      </c>
+      <c r="K94" s="14">
+        <v>0</v>
+      </c>
+      <c r="L94" s="14">
+        <v>0</v>
+      </c>
+      <c r="M94" s="14">
+        <v>0</v>
+      </c>
+      <c r="N94" s="14">
+        <v>0</v>
+      </c>
+      <c r="O94" s="14">
+        <f>SUM(O79)</f>
+        <v>0</v>
+      </c>
+      <c r="P94" s="16"/>
+      <c r="Q94" s="18"/>
+      <c r="R94" s="1"/>
+      <c r="S94" s="1"/>
+      <c r="T94" s="1"/>
+      <c r="U94" s="1"/>
+      <c r="V94" s="1"/>
+      <c r="W94" s="1"/>
+      <c r="X94" s="1"/>
+      <c r="Y94" s="1"/>
+      <c r="Z94" s="1"/>
+      <c r="AA94" s="1"/>
+      <c r="AB94" s="1"/>
+      <c r="AC94" s="1"/>
+      <c r="AD94" s="1"/>
+      <c r="AE94" s="1"/>
+      <c r="AF94" s="1"/>
+      <c r="AG94" s="1"/>
+      <c r="AH94" s="1"/>
+      <c r="AI94" s="1"/>
+      <c r="AJ94" s="1"/>
+      <c r="AK94" s="1"/>
+      <c r="AL94" s="1"/>
+      <c r="AM94" s="1"/>
+      <c r="AN94" s="1"/>
+      <c r="AO94" s="1"/>
+      <c r="AP94" s="1"/>
+      <c r="AQ94" s="1"/>
+      <c r="AR94" s="1"/>
+      <c r="AS94" s="1"/>
+      <c r="AT94" s="1"/>
+      <c r="AU94" s="1"/>
+      <c r="AV94" s="1"/>
+      <c r="AW94" s="1"/>
+      <c r="AX94" s="1"/>
+      <c r="AY94" s="1"/>
+      <c r="AZ94" s="1"/>
+    </row>
+    <row r="95" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B95" s="10"/>
+      <c r="C95" s="15"/>
+      <c r="D95" s="10"/>
+      <c r="E95" s="10"/>
+      <c r="F95" s="10"/>
+      <c r="G95" s="10"/>
+      <c r="H95" s="10"/>
+      <c r="I95" s="10"/>
+      <c r="J95" s="61">
+        <v>0</v>
+      </c>
+      <c r="K95" s="61">
+        <v>0</v>
+      </c>
+      <c r="L95" s="61">
+        <v>0</v>
+      </c>
+      <c r="M95" s="61">
+        <v>0</v>
+      </c>
+      <c r="N95" s="61">
+        <v>0</v>
+      </c>
+      <c r="O95" s="61">
+        <v>0</v>
+      </c>
+      <c r="P95" s="17"/>
+      <c r="Q95" s="19"/>
+      <c r="R95" s="1"/>
+      <c r="S95" s="1"/>
+      <c r="T95" s="1"/>
+      <c r="U95" s="1"/>
+      <c r="V95" s="1"/>
+      <c r="W95" s="1"/>
+      <c r="X95" s="1"/>
+      <c r="Y95" s="1"/>
+      <c r="Z95" s="1"/>
+      <c r="AA95" s="1"/>
+      <c r="AB95" s="1"/>
+      <c r="AC95" s="1"/>
+      <c r="AD95" s="1"/>
+      <c r="AE95" s="1"/>
+      <c r="AF95" s="1"/>
+      <c r="AG95" s="1"/>
+      <c r="AH95" s="1"/>
+      <c r="AI95" s="1"/>
+      <c r="AJ95" s="1"/>
+      <c r="AK95" s="1"/>
+      <c r="AL95" s="1"/>
+      <c r="AM95" s="1"/>
+      <c r="AN95" s="1"/>
+      <c r="AO95" s="1"/>
+      <c r="AP95" s="1"/>
+      <c r="AQ95" s="1"/>
+      <c r="AR95" s="1"/>
+      <c r="AS95" s="1"/>
+      <c r="AT95" s="1"/>
+      <c r="AU95" s="1"/>
+      <c r="AV95" s="1"/>
+      <c r="AW95" s="1"/>
+      <c r="AX95" s="1"/>
+      <c r="AY95" s="1"/>
+      <c r="AZ95" s="1"/>
+    </row>
+    <row r="96" spans="1:52" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A96" s="11" t="s">
         <v>62</v>
       </c>
-      <c r="B26" s="96"/>
-[...735 lines deleted...]
-      <c r="G46" s="86" t="s">
+      <c r="B96" s="12"/>
+      <c r="C96" s="12"/>
+      <c r="D96" s="12"/>
+      <c r="E96" s="12"/>
+      <c r="F96" s="12"/>
+      <c r="G96" s="12"/>
+      <c r="H96" s="12"/>
+      <c r="I96" s="12"/>
+      <c r="J96" s="20">
+        <f>J92</f>
+        <v>0</v>
+      </c>
+      <c r="K96" s="20">
+        <f>K92</f>
+        <v>0</v>
+      </c>
+      <c r="L96" s="20">
+        <f t="shared" ref="L96:M96" si="46">SUM(L92)</f>
+        <v>0</v>
+      </c>
+      <c r="M96" s="20">
+        <f t="shared" si="46"/>
+        <v>0</v>
+      </c>
+      <c r="N96" s="20">
+        <f>N92</f>
+        <v>0</v>
+      </c>
+      <c r="O96" s="20">
+        <f t="shared" ref="O96" si="47">SUM(O92)</f>
+        <v>0</v>
+      </c>
+      <c r="P96" s="21"/>
+      <c r="Q96" s="22"/>
+      <c r="R96" s="1"/>
+      <c r="S96" s="1"/>
+      <c r="T96" s="1"/>
+      <c r="U96" s="1"/>
+      <c r="V96" s="1"/>
+      <c r="W96" s="1"/>
+      <c r="X96" s="1"/>
+      <c r="Y96" s="1"/>
+      <c r="Z96" s="1"/>
+      <c r="AA96" s="1"/>
+      <c r="AB96" s="1"/>
+      <c r="AC96" s="1"/>
+      <c r="AD96" s="1"/>
+      <c r="AE96" s="1"/>
+      <c r="AF96" s="1"/>
+      <c r="AG96" s="1"/>
+      <c r="AH96" s="1"/>
+      <c r="AI96" s="1"/>
+      <c r="AJ96" s="1"/>
+      <c r="AK96" s="1"/>
+      <c r="AL96" s="1"/>
+      <c r="AM96" s="1"/>
+      <c r="AN96" s="1"/>
+      <c r="AO96" s="1"/>
+      <c r="AP96" s="1"/>
+      <c r="AQ96" s="1"/>
+      <c r="AR96" s="1"/>
+      <c r="AS96" s="1"/>
+      <c r="AT96" s="1"/>
+      <c r="AU96" s="1"/>
+      <c r="AV96" s="1"/>
+      <c r="AW96" s="1"/>
+      <c r="AX96" s="1"/>
+      <c r="AY96" s="1"/>
+      <c r="AZ96" s="1"/>
+    </row>
+    <row r="97" spans="1:52" s="26" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A97" s="96" t="s">
         <v>69</v>
       </c>
-      <c r="H46" s="87" t="s">
-[...2 lines deleted...]
-      <c r="I46" s="86" t="s">
+      <c r="B97" s="97"/>
+      <c r="C97" s="97"/>
+      <c r="D97" s="97"/>
+      <c r="E97" s="97"/>
+      <c r="F97" s="97"/>
+      <c r="G97" s="97"/>
+      <c r="H97" s="97"/>
+      <c r="I97" s="97"/>
+      <c r="J97" s="97"/>
+      <c r="K97" s="97"/>
+      <c r="L97" s="97"/>
+      <c r="M97" s="97"/>
+      <c r="N97" s="97"/>
+      <c r="O97" s="97"/>
+      <c r="P97" s="97"/>
+      <c r="Q97" s="98"/>
+    </row>
+    <row r="98" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="76" t="s">
+        <v>59</v>
+      </c>
+      <c r="B98" s="77"/>
+      <c r="C98" s="77"/>
+      <c r="D98" s="77"/>
+      <c r="E98" s="39"/>
+      <c r="F98" s="39"/>
+      <c r="G98" s="39"/>
+      <c r="H98" s="40"/>
+      <c r="I98" s="40"/>
+      <c r="J98" s="41">
+        <f>J93+J86+J79+J72+J65+J58+J51+J44+J37+J30+J20+J10</f>
+        <v>252173356.19</v>
+      </c>
+      <c r="K98" s="41">
+        <f>K99+K100+K101</f>
+        <v>252173356.19</v>
+      </c>
+      <c r="L98" s="41">
+        <f t="shared" ref="K98:O98" si="48">L93+L86+L79+L72+L65+L58+L51+L44+L37+L30+L20+L10</f>
+        <v>43935383</v>
+      </c>
+      <c r="M98" s="41">
+        <f t="shared" si="48"/>
+        <v>120746907.73999999</v>
+      </c>
+      <c r="N98" s="41">
+        <f t="shared" si="48"/>
+        <v>84991065.450000003</v>
+      </c>
+      <c r="O98" s="41">
+        <f t="shared" si="48"/>
+        <v>2500000</v>
+      </c>
+      <c r="P98" s="42"/>
+      <c r="Q98" s="43"/>
+      <c r="R98" s="1"/>
+      <c r="S98" s="1"/>
+      <c r="T98" s="1"/>
+      <c r="U98" s="1"/>
+      <c r="V98" s="1"/>
+      <c r="W98" s="1"/>
+      <c r="X98" s="1"/>
+      <c r="Y98" s="1"/>
+      <c r="Z98" s="1"/>
+      <c r="AA98" s="1"/>
+      <c r="AB98" s="1"/>
+      <c r="AC98" s="1"/>
+      <c r="AD98" s="1"/>
+      <c r="AE98" s="1"/>
+      <c r="AF98" s="1"/>
+      <c r="AG98" s="1"/>
+      <c r="AH98" s="1"/>
+      <c r="AI98" s="1"/>
+      <c r="AJ98" s="1"/>
+      <c r="AK98" s="1"/>
+      <c r="AL98" s="1"/>
+      <c r="AM98" s="1"/>
+      <c r="AN98" s="1"/>
+      <c r="AO98" s="1"/>
+      <c r="AP98" s="1"/>
+      <c r="AQ98" s="1"/>
+      <c r="AR98" s="1"/>
+      <c r="AS98" s="1"/>
+      <c r="AT98" s="1"/>
+      <c r="AU98" s="1"/>
+      <c r="AV98" s="1"/>
+      <c r="AW98" s="1"/>
+      <c r="AX98" s="1"/>
+      <c r="AY98" s="1"/>
+      <c r="AZ98" s="1"/>
+    </row>
+    <row r="99" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="J46" s="88">
-[...255 lines deleted...]
-      <c r="I53" s="48" t="s">
+      <c r="B99" s="8"/>
+      <c r="C99" s="13"/>
+      <c r="D99" s="8"/>
+      <c r="E99" s="8"/>
+      <c r="F99" s="8"/>
+      <c r="G99" s="8"/>
+      <c r="H99" s="8"/>
+      <c r="I99" s="8"/>
+      <c r="J99" s="14">
+        <f>J94+J87+J80+J73+J66+J59+J52+J45+J38+J31+J21+J11</f>
+        <v>208079722.98999998</v>
+      </c>
+      <c r="K99" s="14">
+        <f>K87+K52+K31+K21+K11</f>
+        <v>208079722.98999998</v>
+      </c>
+      <c r="L99" s="14">
+        <f>L87+L52++L31+L21++L11</f>
+        <v>43935383</v>
+      </c>
+      <c r="M99" s="14">
+        <f>M87+M52+M31+M21+M11</f>
+        <v>94110303.810000002</v>
+      </c>
+      <c r="N99" s="14">
+        <f>N87+N52+N31+N21++N11</f>
+        <v>70034036.179999992</v>
+      </c>
+      <c r="O99" s="14">
+        <f t="shared" ref="O99" si="49">SUM(O19)</f>
+        <v>0</v>
+      </c>
+      <c r="P99" s="16"/>
+      <c r="Q99" s="18"/>
+      <c r="R99" s="1"/>
+      <c r="S99" s="1"/>
+      <c r="T99" s="1"/>
+      <c r="U99" s="1"/>
+      <c r="V99" s="1"/>
+      <c r="W99" s="1"/>
+      <c r="X99" s="1"/>
+      <c r="Y99" s="1"/>
+      <c r="Z99" s="1"/>
+      <c r="AA99" s="1"/>
+      <c r="AB99" s="1"/>
+      <c r="AC99" s="1"/>
+      <c r="AD99" s="1"/>
+      <c r="AE99" s="1"/>
+      <c r="AF99" s="1"/>
+      <c r="AG99" s="1"/>
+      <c r="AH99" s="1"/>
+      <c r="AI99" s="1"/>
+      <c r="AJ99" s="1"/>
+      <c r="AK99" s="1"/>
+      <c r="AL99" s="1"/>
+      <c r="AM99" s="1"/>
+      <c r="AN99" s="1"/>
+      <c r="AO99" s="1"/>
+      <c r="AP99" s="1"/>
+      <c r="AQ99" s="1"/>
+      <c r="AR99" s="1"/>
+      <c r="AS99" s="1"/>
+      <c r="AT99" s="1"/>
+      <c r="AU99" s="1"/>
+      <c r="AV99" s="1"/>
+      <c r="AW99" s="1"/>
+      <c r="AX99" s="1"/>
+      <c r="AY99" s="1"/>
+      <c r="AZ99" s="1"/>
+    </row>
+    <row r="100" spans="1:52" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B100" s="10"/>
+      <c r="C100" s="15"/>
+      <c r="D100" s="10"/>
+      <c r="E100" s="10"/>
+      <c r="F100" s="10"/>
+      <c r="G100" s="10"/>
+      <c r="H100" s="10"/>
+      <c r="I100" s="10"/>
+      <c r="J100" s="61">
+        <v>0</v>
+      </c>
+      <c r="K100" s="61">
+        <v>0</v>
+      </c>
+      <c r="L100" s="61">
+        <v>0</v>
+      </c>
+      <c r="M100" s="61">
+        <v>0</v>
+      </c>
+      <c r="N100" s="61">
+        <v>0</v>
+      </c>
+      <c r="O100" s="61">
+        <v>0</v>
+      </c>
+      <c r="P100" s="17"/>
+      <c r="Q100" s="19"/>
+      <c r="R100" s="1"/>
+      <c r="S100" s="1"/>
+      <c r="T100" s="1"/>
+      <c r="U100" s="1"/>
+      <c r="V100" s="1"/>
+      <c r="W100" s="1"/>
+      <c r="X100" s="1"/>
+      <c r="Y100" s="1"/>
+      <c r="Z100" s="1"/>
+      <c r="AA100" s="1"/>
+      <c r="AB100" s="1"/>
+      <c r="AC100" s="1"/>
+      <c r="AD100" s="1"/>
+      <c r="AE100" s="1"/>
+      <c r="AF100" s="1"/>
+      <c r="AG100" s="1"/>
+      <c r="AH100" s="1"/>
+      <c r="AI100" s="1"/>
+      <c r="AJ100" s="1"/>
+      <c r="AK100" s="1"/>
+      <c r="AL100" s="1"/>
+      <c r="AM100" s="1"/>
+      <c r="AN100" s="1"/>
+      <c r="AO100" s="1"/>
+      <c r="AP100" s="1"/>
+      <c r="AQ100" s="1"/>
+      <c r="AR100" s="1"/>
+      <c r="AS100" s="1"/>
+      <c r="AT100" s="1"/>
+      <c r="AU100" s="1"/>
+      <c r="AV100" s="1"/>
+      <c r="AW100" s="1"/>
+      <c r="AX100" s="1"/>
+      <c r="AY100" s="1"/>
+      <c r="AZ100" s="1"/>
+    </row>
+    <row r="101" spans="1:52" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A101" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="J53" s="65">
-[...1791 lines deleted...]
-      <c r="Q101" s="4"/>
+      <c r="B101" s="12"/>
+      <c r="C101" s="12"/>
+      <c r="D101" s="12"/>
+      <c r="E101" s="12"/>
+      <c r="F101" s="12"/>
+      <c r="G101" s="12"/>
+      <c r="H101" s="12"/>
+      <c r="I101" s="12"/>
+      <c r="J101" s="20">
+        <f>J96+J89+J82+J75+J68+J61+J54+J47+J40+J33+J23+J13</f>
+        <v>44093633.200000003</v>
+      </c>
+      <c r="K101" s="20">
+        <f t="shared" ref="K101:O101" si="50">K96+K89+K82+K75+K68+K61+K54+K47+K40+K33+K23+K13</f>
+        <v>44093633.200000003</v>
+      </c>
+      <c r="L101" s="20">
+        <f t="shared" si="50"/>
+        <v>0</v>
+      </c>
+      <c r="M101" s="20">
+        <f t="shared" si="50"/>
+        <v>26636603.93</v>
+      </c>
+      <c r="N101" s="20">
+        <f t="shared" si="50"/>
+        <v>14957029.27</v>
+      </c>
+      <c r="O101" s="20">
+        <f t="shared" si="50"/>
+        <v>2500000</v>
+      </c>
+      <c r="P101" s="21"/>
+      <c r="Q101" s="22"/>
       <c r="R101" s="1"/>
-    </row>
-[...81 lines deleted...]
-    <row r="145" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="S101" s="1"/>
+      <c r="T101" s="1"/>
+      <c r="U101" s="1"/>
+      <c r="V101" s="1"/>
+      <c r="W101" s="1"/>
+      <c r="X101" s="1"/>
+      <c r="Y101" s="1"/>
+      <c r="Z101" s="1"/>
+      <c r="AA101" s="1"/>
+      <c r="AB101" s="1"/>
+      <c r="AC101" s="1"/>
+      <c r="AD101" s="1"/>
+      <c r="AE101" s="1"/>
+      <c r="AF101" s="1"/>
+      <c r="AG101" s="1"/>
+      <c r="AH101" s="1"/>
+      <c r="AI101" s="1"/>
+      <c r="AJ101" s="1"/>
+      <c r="AK101" s="1"/>
+      <c r="AL101" s="1"/>
+      <c r="AM101" s="1"/>
+      <c r="AN101" s="1"/>
+      <c r="AO101" s="1"/>
+      <c r="AP101" s="1"/>
+      <c r="AQ101" s="1"/>
+      <c r="AR101" s="1"/>
+      <c r="AS101" s="1"/>
+      <c r="AT101" s="1"/>
+      <c r="AU101" s="1"/>
+      <c r="AV101" s="1"/>
+      <c r="AW101" s="1"/>
+      <c r="AX101" s="1"/>
+      <c r="AY101" s="1"/>
+      <c r="AZ101" s="1"/>
+    </row>
+    <row r="102" spans="1:52" ht="161.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="23"/>
+      <c r="B102" s="24"/>
+      <c r="C102" s="24"/>
+      <c r="D102" s="24"/>
+      <c r="E102" s="24"/>
+      <c r="F102" s="24"/>
+      <c r="G102" s="24"/>
+      <c r="H102" s="24"/>
+      <c r="I102" s="24"/>
+      <c r="J102" s="25"/>
+      <c r="K102" s="25"/>
+    </row>
+    <row r="103" spans="1:52" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="71"/>
+      <c r="B103" s="71"/>
+      <c r="C103" s="71"/>
+      <c r="D103" s="72"/>
+      <c r="E103" s="72"/>
+      <c r="F103" s="72"/>
+    </row>
+    <row r="104" spans="1:52" ht="138.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="105" spans="1:52" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="106" spans="1:52" ht="132" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="107" spans="1:52" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="108" spans="1:52" ht="183.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="109" spans="1:52" ht="189.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="110" spans="1:52" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="111" spans="1:52" ht="101.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="112" spans="1:52" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="113" ht="150.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="114" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="115" ht="156.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="116" ht="155.44999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="117" ht="151.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="118" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="119" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="120" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="121" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="122" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="123" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="124" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="125" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="126" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="127" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="128" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="129" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="130" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="131" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="132" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="133" ht="195" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="134" ht="243.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="135" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="136" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="137" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="138" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="139" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="140" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="141" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="142" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="143" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="144" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="145" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="146" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="147" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="148" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="149" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="150" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="151" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="152" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="153" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="154" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="155" ht="217.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="156" ht="325.14999999999998" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="157" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="158" ht="118.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="159" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="160" ht="80.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="161" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="162" spans="18:18" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="163" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="164" spans="18:18" ht="112.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="165" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="166" spans="18:18" x14ac:dyDescent="0.25">
+      <c r="R166" s="56"/>
+    </row>
+    <row r="169" spans="18:18" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="58">
-[...32 lines deleted...]
-    <mergeCell ref="Q3:Q4"/>
+  <mergeCells count="62">
+    <mergeCell ref="A97:Q97"/>
+    <mergeCell ref="A5:Q5"/>
+    <mergeCell ref="N1:Q1"/>
     <mergeCell ref="A2:Q2"/>
-    <mergeCell ref="A14:B14"/>
-[...1 lines deleted...]
-    <mergeCell ref="K3:O3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
-    <mergeCell ref="A89:Q89"/>
-[...2 lines deleted...]
-    <mergeCell ref="A96:Q96"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
+    <mergeCell ref="K3:O3"/>
+    <mergeCell ref="P3:P4"/>
+    <mergeCell ref="Q3:Q4"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="C27:C28"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="A14:Q14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A19:B19"/>
     <mergeCell ref="A20:D20"/>
-    <mergeCell ref="A38:Q38"/>
-[...6 lines deleted...]
-    <mergeCell ref="A8:D8"/>
     <mergeCell ref="A24:Q24"/>
     <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="A30:D30"/>
+    <mergeCell ref="A48:Q48"/>
+    <mergeCell ref="A50:B50"/>
+    <mergeCell ref="A51:D51"/>
+    <mergeCell ref="A44:D44"/>
+    <mergeCell ref="A98:D98"/>
+    <mergeCell ref="A103:C103"/>
+    <mergeCell ref="D103:F103"/>
+    <mergeCell ref="A34:Q34"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="A41:Q41"/>
+    <mergeCell ref="A43:B43"/>
+    <mergeCell ref="A83:Q83"/>
+    <mergeCell ref="A55:Q55"/>
+    <mergeCell ref="A57:B57"/>
+    <mergeCell ref="A58:D58"/>
+    <mergeCell ref="A62:Q62"/>
+    <mergeCell ref="A64:B64"/>
+    <mergeCell ref="A65:D65"/>
+    <mergeCell ref="A69:Q69"/>
+    <mergeCell ref="A85:B85"/>
+    <mergeCell ref="A92:B92"/>
+    <mergeCell ref="A93:D93"/>
+    <mergeCell ref="A71:B71"/>
+    <mergeCell ref="A72:D72"/>
+    <mergeCell ref="A76:Q76"/>
+    <mergeCell ref="A78:B78"/>
+    <mergeCell ref="A79:D79"/>
+    <mergeCell ref="A90:Q90"/>
+    <mergeCell ref="A86:D86"/>
   </mergeCells>
-  <phoneticPr fontId="17" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" scale="26" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B2" s="7" t="s">
+      <c r="B2" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="31.5" x14ac:dyDescent="0.25">
-      <c r="B3" s="7" t="s">
+      <c r="B3" s="6" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>2025_ЦЗ</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>2026_ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>'2025_ЦЗ'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>