--- v0 (2025-12-11)
+++ v1 (2026-09-12)
@@ -1,31759 +1,39930 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10716"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="3031" w:hRule="exact"/>
+        </w:trPr>
         <w:tblPrEx>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
+          <w:tblBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+            <w:insideV w:val="nil"/>
+            <w:insideH w:val="nil"/>
+          </w:tblBorders>
         </w:tblPrEx>
-        <w:trPr>
-[...1 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10716" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...6 lines deleted...]
-                <w:noProof/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="5"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:position w:val="-61"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="3810000" cy="904875"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Консультант Плюс"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6">
+                          <a:blip r:embed="rId3">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3810000" cy="904875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="8335" w:hRule="exact"/>
+        </w:trPr>
         <w:tblPrEx>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
+          <w:tblBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+            <w:insideV w:val="nil"/>
+            <w:insideH w:val="nil"/>
+          </w:tblBorders>
         </w:tblPrEx>
-        <w:trPr>
-[...1 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10716" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="5"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="44"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Постановление Правительства РФ от 06.08.2020 N 1193</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">(ред. от 23.05.2026)</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">"О порядке осуществления контроля, предусмотренного частями 5 и 5.1 статьи 99 Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд", и об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации"</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">(вместе с "Правилами осуществления контроля, предусмотренного частями 5 и 5.1 статьи 99 Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="3031" w:hRule="exact"/>
+        </w:trPr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+            <w:insideV w:val="nil"/>
+            <w:insideH w:val="nil"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10716" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...70 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="ConsPlusTitlePage0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Документ предоставлен </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:tooltip="Ссылка на КонсультантПлюс">
+            <w:hyperlink w:history="0" r:id="rId4" w:tooltip="Ссылка на КонсультантПлюс">
               <w:r>
                 <w:rPr>
-                  <w:b/>
-                  <w:color w:val="0000FF"/>
                   <w:sz w:val="28"/>
+                  <w:color w:val="0000ff"/>
+                  <w:b w:val="on"/>
                 </w:rPr>
-                <w:t>КонсультантПлюс</w:t>
-[...6 lines deleted...]
-                </w:rPr>
+                <w:t xml:space="preserve">КонсультантПлюс</w:t>
                 <w:br/>
-              </w:r>
-[...5 lines deleted...]
-                </w:rPr>
                 <w:br/>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId8" w:tooltip="Ссылка на КонсультантПлюс">
+            <w:hyperlink w:history="0" r:id="rId5" w:tooltip="Ссылка на КонсультантПлюс">
               <w:r>
                 <w:rPr>
-                  <w:b/>
-                  <w:color w:val="0000FF"/>
                   <w:sz w:val="28"/>
+                  <w:color w:val="0000ff"/>
+                  <w:b w:val="on"/>
                 </w:rPr>
-                <w:t>www.consultant.ru</w:t>
+                <w:t xml:space="preserve">www.consultant.ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:br/>
+              <w:br/>
+              <w:t xml:space="preserve">Дата сохранения: 20.08.2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...5 lines deleted...]
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...8 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="841" w:right="595" w:bottom="841" w:left="595" w:header="0" w:footer="0" w:gutter="0"/>
-          <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:outlineLvl w:val="0"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:outlineLvl w:val="0"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПРАВИТЕЛЬСТВО РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>от 6 августа 2020 г. N 1193</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от 6 августа 2020 г. N 1193</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>О ПОРЯДКЕ</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О ПОРЯДКЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>ОСУЩЕСТВЛЕНИЯ КОНТРОЛЯ, ПРЕДУСМОТРЕННОГО ЧАСТЯМИ 5 И 5.1</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ОСУЩЕСТВЛЕНИЯ КОНТРОЛЯ, ПРЕДУСМОТРЕННОГО ЧАСТЯМИ 5 И 5.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>СТАТЬИ 99 ФЕДЕРАЛЬНОГО ЗАКОНА "О КОНТРАКТНОЙ СИСТЕМЕ</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">СТАТЬИ 99 ФЕДЕРАЛЬНОГО ЗАКОНА "О КОНТРАКТНОЙ СИСТЕМЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>В СФЕРЕ ЗАКУПОК ТОВАРОВ, РАБОТ, УСЛУГ ДЛЯ ОБЕСПЕЧЕНИЯ</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В СФЕРЕ ЗАКУПОК ТОВАРОВ, РАБОТ, УСЛУГ ДЛЯ ОБЕСПЕЧЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>ГОСУДАРСТВЕННЫХ И МУНИЦИПАЛЬНЫХ НУЖД", И ОБ ИЗМЕНЕНИИ</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ГОСУДАРСТВЕННЫХ И МУНИЦИПАЛЬНЫХ НУЖД", И ОБ ИЗМЕНЕНИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>И ПРИЗНАНИИ УТРАТИВШИМИ СИЛУ НЕКОТОРЫХ АКТОВ</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">И ПРИЗНАНИИ УТРАТИВШИМИ СИЛУ НЕКОТОРЫХ АКТОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>ПРАВИТЕЛЬСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПРАВИТЕЛЬСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 07.11.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:tooltip="Постановление Правительства РФ от 07.11.2020 N 1799 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и за">
+            <w:hyperlink w:history="0" r:id="rId8" w:tooltip="Постановление Правительства РФ от 07.11.2020 N 1799 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>N 1799</w:t>
+                <w:t xml:space="preserve">N 1799</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 27.05.2021 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:tooltip="Постановление Правительства РФ от 27.05.2021 N 814 (ред. от 23.12.2024) &quot;О мониторинге закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц, а также об оценке эффек">
+            <w:hyperlink w:history="0" r:id="rId9" w:tooltip="Постановление Правительства РФ от 27.05.2021 N 814 (ред. от 23.12.2024) &quot;О мониторинге закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц, а также об оценке эффективности деятельности органов контроля, осуществляющих контроль за соблюдением законодательства Российской Федерации и иных нормативных правовых актов о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муницип {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>N 814</w:t>
+                <w:t xml:space="preserve">N 814</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 12.10.2021 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:tooltip="Постановление Правительства РФ от 12.10.2021 N 1736 &quot;О признании утратившими силу некоторых актов и отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId10" w:tooltip="Постановление Правительства РФ от 12.10.2021 N 1736 &quot;О признании утратившими силу некоторых актов и отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>N 1736</w:t>
+                <w:t xml:space="preserve">N 1736</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 29.12.2021 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:tooltip="Постановление Правительства РФ от 29.12.2021 N 2571 (ред. от 23.09.2024) &quot;О требованиях к участникам закупки товаров, работ, услуг для обеспечения государственных и муниципальных нужд и признании утратившими силу некоторых актов и отдельных положений актов Пра">
+            <w:hyperlink w:history="0" r:id="rId11" w:tooltip="Постановление Правительства РФ от 29.12.2021 N 2571 (ред. от 27.04.2026) &quot;О требованиях к участникам закупки товаров, работ, услуг для обеспечения государственных и муниципальных нужд и признании утратившими силу некоторых актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>N 2571</w:t>
+                <w:t xml:space="preserve">N 2571</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 27.01.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
+            <w:hyperlink w:history="0" r:id="rId12" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>N 60</w:t>
+                <w:t xml:space="preserve">N 60</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 31.10.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:tooltip="Постановление Правительства РФ от 31.10.2022 N 1946 (ред. от 23.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, зак">
+            <w:hyperlink w:history="0" r:id="rId13" w:tooltip="Постановление Правительства РФ от 31.10.2022 N 1946 (ред. от 23.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельными видами юридических лиц и признании утратившими силу постановления Правительства Российской Федерации от 26 сентября 1997 г. N 1222 и отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>N 1946</w:t>
+                <w:t xml:space="preserve">N 1946</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId21" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 13.09.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {Кон">
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 29.06.2024 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId14" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>N 888</w:t>
+                <w:t xml:space="preserve">N 888</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId22" w:tooltip="Постановление Правительства РФ от 31.10.2022 N 1946 (ред. от 23.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, зак">
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 31.10.2022 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId15" w:tooltip="Постановление Правительства РФ от 31.10.2022 N 1946 (ред. от 23.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельными видами юридических лиц и признании утратившими силу постановления Правительства Российской Федерации от 26 сентября 1997 г. N 1222 и отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>N 1946</w:t>
+                <w:t xml:space="preserve">N 1946</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...1 lines deleted...]
-              <w:t>)</w:t>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 23.05.2026 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId16" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 590</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">В соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...17 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId17" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 6 статьи 99</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд" Правительство Российской Федерации постановляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>1. Утвердить прилагаемые:</w:t>
-[...5 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить прилагаемые:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:anchor="P52" w:tooltip="ПРАВИЛА">
-[...17 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" w:anchor="P52" w:tooltip="ПРАВИЛА">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Правила</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществления контроля, предусмотренного частями 5 и 5.1 статьи 99 Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд" (далее - Правила);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:anchor="P1283" w:tooltip="ИЗМЕНЕНИЯ,">
-[...14 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" w:anchor="P1413" w:tooltip="ИЗМЕНЕНИЯ,">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">изменения</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, которые вносятся в акты Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>2. Признать утратившими силу:</w:t>
-[...5 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Признать утратившими силу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink r:id="rId24" w:tooltip="Постановление Правительства РФ от 12.12.2015 N 1367 (ред. от 27.12.2019) &quot;О порядке осуществления контроля, предусмотренного частью 5 статьи 99 Федерального закона &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и м">
-[...17 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId18" w:tooltip="Постановление Правительства РФ от 12.12.2015 N 1367 (ред. от 27.12.2019) &quot;О порядке осуществления контроля, предусмотренного частью 5 статьи 99 Федерального закона &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (вместе с &quot;Правилами осуществления контроля, предусмотренного частью 5 статьи 99 Федерального закона &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot;) ------------ Утратил силу или отменен {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 12 декабря 2015 г. N 1367 "О порядке осуществления контроля, предусмотренного частью 5 статьи 99 Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд" (Собрание законодательства Российской Федерации, 2015, N 52, ст. 7602);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink r:id="rId25" w:tooltip="Постановление Правительства РФ от 20.03.2017 N 315 &quot;О внесении изменений в Правила осуществления контроля, предусмотренного частью 5 статьи 99 Федерального закона &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и му">
-[...17 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId19" w:tooltip="Постановление Правительства РФ от 20.03.2017 N 315 &quot;О внесении изменений в Правила осуществления контроля, предусмотренного частью 5 статьи 99 Федерального закона &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 20 марта 2017 г. N 315 "О внесении изменений в Правила осуществления контроля, предусмотренного частью 5 статьи 99 Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд" (Собрание законодательства Российской Федерации, 2017, N 13, ст. 1940);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink r:id="rId26" w:tooltip="Постановление Правительства РФ от 21.12.2018 N 1618 (ред. от 30.09.2019) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
-[...21 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId20" w:tooltip="Постановление Правительства РФ от 21.12.2018 N 1618 (ред. от 30.09.2019) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 21 декабря 2018 г. N 1618 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2018, N 53, ст. 8662);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink r:id="rId27" w:tooltip="Постановление Правительства РФ от 14.06.2019 N 763 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Недействующая редакция {КонсультантПлюс}">
-[...20 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId21" w:tooltip="Постановление Правительства РФ от 14.06.2019 N 763 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Недействующая редакция {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпункт "б" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 14 июня 2019 г. N 763 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2019, N 25, ст. 3262);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink r:id="rId28" w:tooltip="Постановление Правительства РФ от 27.12.2019 N 1906 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Недействующая редакция {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId22" w:tooltip="Постановление Правительства РФ от 27.12.2019 N 1906 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Недействующая редакция {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пункт 9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:tooltip="Постановление Правительства РФ от 27.12.2019 N 1906 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Недействующая редакция {КонсультантПлюс}">
-[...17 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId23" w:tooltip="Постановление Правительства РФ от 27.12.2019 N 1906 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Недействующая редакция {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпункт "б" пункта 17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 27 декабря 2019 г. N 1906 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2020, N 1, ст. 92);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink r:id="rId30" w:tooltip="Постановление Правительства РФ от 30.06.2020 N 961 &quot;Об установлении предельного размера (предельных размеров) начальной (максимальной) цены контракта, при превышении которого заключение контракта с единственным поставщиком (подрядчиком, исполнителем) в случае ">
-[...26 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId24" w:tooltip="Постановление Правительства РФ от 30.06.2020 N 961 &quot;Об установлении предельного размера (предельных размеров) начальной (максимальной) цены контракта, при превышении которого заключение контракта с единственным поставщиком (подрядчиком, исполнителем) в случае признания конкурса, аукциона или запроса предложений несостоявшимися осуществляется по согласованию с контрольным органом в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, об утверждении Правил согласования кон ------------ Недействующая редакция {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпункт "б" пункта 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 30 июня 2020 г. N 961 "Об установлении предельного размера (предельных размеров) начальной (максимальной) цены контракта, при превышении которого заключение контракта с единственным поставщиком (подрядчиком, исполнителем) в случае признания конкурса, аукциона или запроса предложений несостоявшимися осуществляется по согласованию с контрольным органом в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, об утверждении Правил согласования контрольным органом в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд заключения контракта с единственным поставщиком (подрядчиком, исполнителем) и о внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2020, N 28, ст. 4421).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. Утратил силу с 1 января 2022 года. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:tooltip="Постановление Правительства РФ от 12.10.2021 N 1736 &quot;О признании утратившими силу некоторых актов и отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId25" w:tooltip="Постановление Правительства РФ от 12.10.2021 N 1736 &quot;О признании утратившими силу некоторых актов и отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 12.10.2021 N 1736.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>4. Настоящее постановление вступает в силу со дня его официального опубл</w:t>
-[...8 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Настоящее постановление вступает в силу со дня его официального опубликования, за исключением:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:anchor="P1289" w:tooltip="1. Утратил силу. - Постановление Правительства РФ от 27.01.2022 N 60.">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P1419" w:tooltip="1. Утратил силу. - Постановление Правительства РФ от 27.01.2022 N 60.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпункта "е" пункта 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> изменений, утвержденных настоящим постановлением, который вступает в силу с 1 октября 2020 г.;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:anchor="P146" w:tooltip="г) закупок на оказание услуг по предоставлению кредита;">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P150" w:tooltip="г) закупок на оказание услуг по предоставлению кредита;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктов "г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P151" w:tooltip="и) изменений, вносимых в план-график, утвержденный на предшествующий финансовый год, в целях использования в соответствии с законодательством Российской Федерации экономии, полученной при осуществлении закупок.">
-[...21 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P155" w:tooltip="и) изменений, вносимых в план-график, утвержденный на предшествующий финансовый год, в целях использования в соответствии с законодательством Российской Федерации экономии, полученной при осуществлении закупок.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"и" пункта 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P304" w:tooltip="28. В целях проведения проверок, предусмотренных подпунктами &quot;б&quot; - &quot;д&quot; пункта 11 настоящих Правил, при проведении закрытых электронных процедур при осуществлении закупок, предусмотренных пунктами 3 - 7 части 11 и частью 12 статьи 24 Федерального закона:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пункта 28</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правил, а также </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P1303" w:tooltip="дополнить подпунктами &quot;е&quot; и &quot;ж&quot; следующего содержания:">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P1433" w:tooltip="дополнить подпунктами &quot;е&quot; и &quot;ж&quot; следующего содержания:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">абзацев пятого</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P1305" w:tooltip="ж) о закупке на оказание услуг по предоставлению кредита.&quot;;">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P1435" w:tooltip="ж) о закупке на оказание услуг по предоставлению кредита.&quot;;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">седьмого подпункта "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P1306" w:tooltip="г) в приложении слова &quot;/по соглашению от _______ N ____&quot; исключить.">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P1436" w:tooltip="г) в приложении слова &quot;/по соглашению от _______ N ____&quot; исключить.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпункта "г" пункта 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> изменений, утвержденных настоящим постановлением, которые вступают в силу с 1 января 2021 г.;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...18 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId26" w:tooltip="Постановление Правительства РФ от 07.11.2020 N 1799 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 07.11.2020 N 1799)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:hyperlink w:anchor="P1289" w:tooltip="1. Утратил силу. - Постановление Правительства РФ от 27.01.2022 N 60.">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P1419" w:tooltip="1. Утратил силу. - Постановление Правительства РФ от 27.01.2022 N 60.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпункта "б" пункта 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P1300" w:tooltip="в подпункте &quot;г&quot;:">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P1430" w:tooltip="в подпункте &quot;г&quot;:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">абзацев второго</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P1302" w:tooltip="слова &quot;части 1&quot; заменить словами &quot;части 1 и частью 12&quot;;">
-[...17 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" w:anchor="P1432" w:tooltip="слова &quot;части 1&quot; заменить словами &quot;части 1 и частью 12&quot;;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">четвертого подпункта "в" пункта 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изменений, утвержденных настоящим постановлением, которые вступают в силу с 1 апреля 2021 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">5. Положения </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P92" w:tooltip="5. Субъектами контроля, осуществляемого органом, предусмотренным подпунктом &quot;а&quot; пункта 2 настоящих Правил, в соответствии с настоящими Правилами, являются заказчики и лица, указанные в пункте 2 Положения.">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P95" w:tooltip="5. Субъектами контроля, осуществляемого органом, предусмотренным подпунктом &quot;а&quot; пункта 2 настоящих Правил, в соответствии с настоящими Правилами, являются заказчики и лица, указанные в пункте 2 Положения.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пункта 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правил в отношении заказчиков, указанных в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков з">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId27" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков з">
-[...30 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId28" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"з" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, об особенностях включения информации в такие планы-графики и о требованиях к форме планов-графиков закупок, утвержденного постановлением Правительства Российской Федерации от 30 сентября 2019 г. N 1279 "Об установлении порядка формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, особенностей включения информации в такие планы-графики и требований к форме планов-графиков закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации", применяются с 1 января 2021 г. к закупкам, извещения об осуществлении которых размещены в единой информационной системе в сфере закупок либо приглашения принять участие в которых направлены после 1 января 2021 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">6. До 1 января 2021 г. уведомление о соответствии контролируемой информации </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P52" w:tooltip="ПРАВИЛА">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P52" w:tooltip="ПРАВИЛА">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Правилам</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, протокол о несоответствии контролируемой информации </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P52" w:tooltip="ПРАВИЛА">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P52" w:tooltip="ПРАВИЛА">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Правилам</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, предусмотренные </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P159" w:tooltip="г) орган контроля не позднее одного рабочего дня со дня, следующего за днем поступления плана-графика в соответствии с подпунктом &quot;а&quot; настоящего пункта:">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P163" w:tooltip="г) орган контроля не позднее одного рабочего дня со дня, следующего за днем поступления плана-графика в соответствии с подпунктом &quot;а&quot; настоящего пункта:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "г" пункта 17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правил, формируются, направляются соответственно по формам, действовавшим до дня вступления в силу настоящего постановления.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Председатель Правительства</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Председатель Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Российской Фед</w:t>
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>М.МИШУСТИН</w:t>
-[...34 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">М.МИШУСТИН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:outlineLvl w:val="0"/>
         <w:jc w:val="right"/>
-        <w:outlineLvl w:val="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утверждены</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>постановлением Правительства</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">постановлением Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Российской Федерации</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>от 6 августа 2020 г. N 1193</w:t>
-[...10 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от 6 августа 2020 г. N 1193</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="52" w:name="P52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="P52"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПРАВИЛА</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>ОСУЩЕСТВЛЕНИЯ КОНТРОЛЯ, ПРЕДУСМОТРЕННОГО ЧАСТЯМИ 5 И 5.1</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ОСУЩЕСТВЛЕНИЯ КОНТРОЛЯ, ПРЕДУСМОТРЕННОГО ЧАСТЯМИ 5 И 5.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>СТАТЬИ 99 ФЕДЕРАЛЬНОГО ЗАКОНА "О КОНТРАКТНОЙ СИСТЕМЕ</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">СТАТЬИ 99 ФЕДЕРАЛЬНОГО ЗАКОНА "О КОНТРАКТНОЙ СИСТЕМЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>В СФЕРЕ ЗАКУПОК ТОВАРОВ, РАБОТ, УСЛУГ ДЛЯ ОБЕСПЕЧЕНИЯ</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В СФЕРЕ ЗАКУПОК ТОВАРОВ, РАБОТ, УСЛУГ ДЛЯ ОБЕСПЕЧЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>ГОСУДАРСТВЕННЫХ И МУНИЦИПАЛЬНЫХ НУЖД"</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ГОСУДАРСТВЕННЫХ И МУНИЦИПАЛЬНЫХ НУЖД"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 07.11.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:tooltip="Постановление Правительства РФ от 07.11.2020 N 1799 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и за">
+            <w:hyperlink w:history="0" r:id="rId29" w:tooltip="Постановление Правительства РФ от 07.11.2020 N 1799 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>N 1799</w:t>
+                <w:t xml:space="preserve">N 1799</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 27.05.2021 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:tooltip="Постановление Правительства РФ от 27.05.2021 N 814 (ред. от 23.12.2024) &quot;О мониторинге закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц, а также об оценке эффек">
+            <w:hyperlink w:history="0" r:id="rId30" w:tooltip="Постановление Правительства РФ от 27.05.2021 N 814 (ред. от 23.12.2024) &quot;О мониторинге закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц, а также об оценке эффективности деятельности органов контроля, осуществляющих контроль за соблюдением законодательства Российской Федерации и иных нормативных правовых актов о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муницип {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>N 814</w:t>
+                <w:t xml:space="preserve">N 814</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId37" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 27.01.2022 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId31" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>N 60</w:t>
+                <w:t xml:space="preserve">N 60</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 31.10.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:tooltip="Постановление Правительства РФ от 31.10.2022 N 1946 (ред. от 23.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, зак">
+            <w:hyperlink w:history="0" r:id="rId32" w:tooltip="Постановление Правительства РФ от 31.10.2022 N 1946 (ред. от 23.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельными видами юридических лиц и признании утратившими силу постановления Правительства Российской Федерации от 26 сентября 1997 г. N 1222 и отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>N 1946</w:t>
+                <w:t xml:space="preserve">N 1946</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 29.06.2024 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 13.09.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {Кон">
+            <w:hyperlink w:history="0" r:id="rId33" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>N 888</w:t>
+                <w:t xml:space="preserve">N 888</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 31.10.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:tooltip="Постановление Правительства РФ от 31.10.2022 N 1946 (ред. от 23.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, зак">
+            <w:hyperlink w:history="0" r:id="rId34" w:tooltip="Постановление Правительства РФ от 31.10.2022 N 1946 (ред. от 23.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельными видами юридических лиц и признании утратившими силу постановления Правительства Российской Федерации от 26 сентября 1997 г. N 1222 и отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>N 1946</w:t>
+                <w:t xml:space="preserve">N 1946</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...1 lines deleted...]
-              <w:t>)</w:t>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 23.05.2026 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId35" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 590</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:outlineLvl w:val="1"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="1"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. Настоящие Правила устанавливают порядок осуществления контроля, предусмотренного </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId36" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частями 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...17 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId37" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">5.1 статьи 99</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд", в том числе порядок действий органов контроля при выявлении несоответствия контролируемой информации (далее соответственно - Федеральный закон, контроль).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="65" w:name="P65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="P65"/>
-[...12 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Органами, осуществляющими контроль в соответствии с настоящими Правилами, являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="66" w:name="P66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="P66"/>
-[...15 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) федеральный орган исполнительной власти, определенный Правительством Российской Федерации в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId38" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 6 статьи 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Федерального закона;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:bookmarkStart w:id="67" w:name="P67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="P67"/>
-[...11 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) территориальные органы федерального органа исполнительной власти, осуществляющего правоприменительные функции по кассовому обслуживанию исполнения бюджетов бюджетной системы Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="68" w:name="P68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="P68"/>
-[...8 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) финансовые органы субъектов Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="69" w:name="P69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="P69"/>
-[...8 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г) финансовые органы муниципальных образований;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="70" w:name="P70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="P70"/>
-[...8 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">д) органы управления государственными внебюджетными фондами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="71" w:name="P71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="P71"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. В целях настоящих Правил контролируемой информацией является содержащаяся в объектах контроля, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P75" w:tooltip="4. В целях настоящих Правил объектами контроля являются следующие документы, содержащие контролируемую информацию, предусмотренную пунктом 3 настоящих Правил:">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P75" w:tooltip="4. В целях настоящих Правил объектами контроля являются следующие документы, содержащие контролируемую информацию, предусмотренную пунктом 3 настоящих Правил:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, информация об:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>а) объеме финансового обеспечения для осуществления закупок товаров, работ, услуг для обеспечения госуда</w:t>
-[...10 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) объеме финансового обеспечения для осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд (в том числе в целях реализации национальных и федеральных проектов, а также комплексного плана модернизации и расширения магистральной инфраструктуры) (далее - закупки), утвержденном и доведенном до заказчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:tooltip="Постановление Правительства РФ от 07.11.2020 N 1799 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и за">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId39" w:tooltip="Постановление Правительства РФ от 07.11.2020 N 1799 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 07.11.2020 N 1799)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>б) идентификационном коде закупки.</w:t>
-[...5 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) идентификационном коде закупки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="75" w:name="P75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="P75"/>
-[...15 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. В целях настоящих Правил объектами контроля являются следующие документы, содержащие контролируемую информацию, предусмотренную </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P71" w:tooltip="3. В целях настоящих Правил контролируемой информацией является содержащаяся в объектах контроля, предусмотренных пунктом 4 настоящих Правил, информация об:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>а) план-график закупок (далее - план-график);</w:t>
-[...5 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) план-график закупок (далее - план-график);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="77" w:name="P77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="P77"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">б) отдельное приложение к плану-графику, предусмотренное </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков з">
-[...44 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId40" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети "Интернет", об особенностях включения информации в такие планы-графики и планирования закупок заказчиком, осуществляющим деятельность на территории иностранного государства, а также о требованиях к форме планов-графиков закупок, утвержденного постановлением Правительства Российской Федерации от 30 сентября 2019 г. N 1279 "О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации" (далее соответственно - отдельное приложение к плану-графику, Положение);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пп. "б" в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId41" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:bookmarkStart w:id="79" w:name="P79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="P79"/>
-[...13 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) извещение об осуществлении закупки, приглашение принять участие в определении поставщика (подрядчика, исполнителя) (при проведении закрытого конкурса в электронной форме, закрытого аукциона в электронной форме) (далее - приглашение);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId42" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:bookmarkStart w:id="81" w:name="P81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="P81"/>
-[...19 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г) выписка из приглашения принять участие в определении поставщика (подрядчика, исполнителя) по форме согласно </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P354" w:tooltip="ВЫПИСКА">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приложению N 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (при проведении закрытого конкурса, закрытого аукциона) (далее - выписка из приглашения);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId43" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:bookmarkStart w:id="83" w:name="P83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="P83"/>
-[...10 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">д) протокол подведения итогов определения поставщика (далее - протокол определения поставщика (подрядчика, исполнителя);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 27.05.2021 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:tooltip="Постановление Правительства РФ от 27.05.2021 N 814 (ред. от 23.12.2024) &quot;О мониторинге закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц, а также об оценке эффек">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId44" w:tooltip="Постановление Правительства РФ от 27.05.2021 N 814 (ред. от 23.12.2024) &quot;О мониторинге закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц, а также об оценке эффективности деятельности органов контроля, осуществляющих контроль за соблюдением законодательства Российской Федерации и иных нормативных правовых актов о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муницип {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 814</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, от 27.01.2022 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
-[...14 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId45" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 60</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="85" w:name="P85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="P85"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">е) проект контракта, направляемый участнику закупки в соответствии с Федеральным </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...17 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId46" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с использованием единой информационной системы в сфере закупок (далее - единая информационная система). Положения настоящего подпункта не распространяются на проекты контрактов, которые заключаются в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId47" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId48" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId49" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId50" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">29 части 1 статьи 93</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId51" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 14 статьи 93</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона без использования единой информационной системы, за исключением формирования цены контракта и идентификационного кода закупки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId52" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 23.05.2026 N 590)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="87" w:name="P87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="P86"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">ж) выписка из проекта контракта, направляемого участнику закупки в соответствии с Федеральным </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...90 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId53" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при проведении закрытого конкурса, закрытого аукциона, по форме согласно </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P501" w:tooltip="ВЫПИСКА">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приложению N 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее - выписка из проекта контракта при проведении закрытых конкурса или аукциона), выписка из проекта контракта, содержащего сведения, составляющие государственную тайну, и направляемого участнику закупки в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId54" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при осуществлении закупки у единственного поставщика (подрядчика, исполнителя), по форме согласно </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P640" w:tooltip="ВЫПИСКА">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приложению N 2(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее - выписка из проекта контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем). Положения настоящего подпункта не распространяются на случаи осуществления закупок, при которых информация о контракте не подлежит включению в реестр контрактов, содержащий сведения, составляющие государственную тайну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 29.06.2024 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId55" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 888</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 23.05.2026 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId56" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 590</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="89" w:name="P89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="P88"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">з) проект контракта, направляемый участнику закупки в соответствии с Федеральным </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...21 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId57" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> без использования единой информационной системы (при осуществлении закупок у единственного поставщика (подрядчика, исполнителя) в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId58" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId59" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId60" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId61" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId62" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">13</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId63" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">14</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId64" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId65" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId66" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">19</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId61" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId67" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">33</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId68" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">35</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId69" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">39</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId70" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">47</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId71" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">48</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId72" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">56 части 1 статьи 93</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 27.01.2022 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId73" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 60</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 29.06.2024 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId74" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 888</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 23.05.2026 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId75" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 590</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="91" w:name="P91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и) проект соглашения об изменении условий контракта, направляемый участнику закупки в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId76" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с использованием единой информационной системы. Положения настоящего подпункта не распространяются на проекты соглашений об изменении условий контрактов, которые заключены в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId77" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId78" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId79" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId80" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">29 части 1 статьи 93</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId81" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 14 статьи 93</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона без использования единой информационной системы, за исключением формирования цены контракта и идентификационного кода закупки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пп. "и" в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId82" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 23.05.2026 N 590)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="93" w:name="P93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к) выписка из проекта соглашения об изменении условий контракта, содержащего сведения, составляющие государственную тайну, по форме согласно </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P1318" w:tooltip="ВЫПИСКА">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приложению N 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее - выписка из проекта соглашения об изменении условий контракта). Положения настоящего подпункта не распространяются на случаи осуществления закупок, при которых информация о контракте не подлежит включению в реестр контрактов, содержащий сведения, составляющие государственную тайну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пп. "к" введен </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId83" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 23.05.2026 N 590)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="95" w:name="P95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Субъектами контроля, осуществляемого органом, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P66" w:tooltip="а) федеральный орган исполнительной власти, определенный Правительством Российской Федерации в соответствии с частью 6 статьи 4 Федерального закона;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, в соответствии с настоящими Правилами, являются заказчики и лица, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId84" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пункте 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="96" w:name="P96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Субъектами контроля, осуществляемого органами, предусмотренными </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P67" w:tooltip="б) территориальные органы федерального органа исполнительной власти, осуществляющего правоприменительные функции по кассовому обслуживанию исполнения бюджетов бюджетной системы Российской Федерации;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "б" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) заказчики и лица, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId85" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId67" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...32 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId86" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения, за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P102" w:tooltip="9. Субъектами контроля, осуществляемого органами, предусмотренными подпунктом &quot;д&quot; пункта 2 настоящих Правил, являются:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) заказчики, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId87" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId88" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"к" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения, а также субъекты контроля, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P102" w:tooltip="9. Субъектами контроля, осуществляемого органами, предусмотренными подпунктом &quot;д&quot; пункта 2 настоящих Правил, являются:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пункте 9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, при осуществлении контроля на основании соглашений, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId89" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 7 статьи 99</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона, в случае открытия таким заказчикам, субъектам контроля в Федеральном казначействе лицевых счетов получателя бюджетных средств, на которых учитываются лимиты бюджетных обязательств и бюджетные обязательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) заказчики и лица, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId90" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "ж"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId91" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"и" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения, при осуществлении контроля на основании соглашений, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId92" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 7 статьи 99</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона, в случае открытия таким заказчикам и лицам в Федеральном казначействе в установленном порядке соответствующих лицевых счетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Субъектами контроля, осуществляемого органами, предусмотренными </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P68" w:tooltip="в) финансовые органы субъектов Российской Федерации;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "в" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, являются государственные заказчики, бюджетные учреждения субъекта Российской Федерации, унитарные предприятия субъекта Российской Федерации, автономные учреждения, созданные субъектами Российской Федерации, иные юридические лица, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId93" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId70" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...40 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId94" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"к"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (в случае передачи в соответствии с Бюджетным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId95" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 26.06.2026) (с изм. и доп., вступ. в силу с 01.07.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">кодексом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Российской Федерации полномочий государственного заказчика) пункта 2 Положения соответственно, за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P102" w:tooltip="9. Субъектами контроля, осуществляемого органами, предусмотренными подпунктом &quot;д&quot; пункта 2 настоящих Правил, являются:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Субъектами контроля, осуществляемого органами, предусмотренными </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P69" w:tooltip="г) финансовые органы муниципальных образований;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "г" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, являются муниципальные заказчики, муниципальные бюджетные учреждения, муниципальные унитарные предприятия, автономные учреждения, созданные муниципальными образованиями, иные юридические лица, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId96" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId74" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...48 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId97" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"к"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (в случае передачи в соответствии с Бюджетным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId98" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 26.06.2026) (с изм. и доп., вступ. в силу с 01.07.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">кодексом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Российской Федерации полномочий муниципального заказчика) пункта 2 Положения соответственно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="102" w:name="P102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="P90"/>
-[...39 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Субъектами контроля, осуществляемого органами, предусмотренными </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P70" w:tooltip="д) органы управления государственными внебюджетными фондами.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "д" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="P92"/>
-[...30 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) государственные заказчики, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId99" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId100" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"е" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения, при осуществлении закупок за счет средств бюджетов соответствующих государственных внебюджетных фондов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId101" w:tooltip="Постановление Правительства РФ от 27.05.2021 N 814 (ред. от 23.12.2024) &quot;О мониторинге закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц, а также об оценке эффективности деятельности органов контроля, осуществляющих контроль за соблюдением законодательства Российской Федерации и иных нормативных правовых актов о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муницип {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 27.05.2021 N 814)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="P93"/>
-[...19 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) подведомственные соответствующим государственным внебюджетным фондам государственные учреждения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId102" w:tooltip="Постановление Правительства РФ от 27.05.2021 N 814 (ред. от 23.12.2024) &quot;О мониторинге закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц, а также об оценке эффективности деятельности органов контроля, осуществляющих контроль за соблюдением законодательства Российской Федерации и иных нормативных правовых актов о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муницип {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 27.05.2021 N 814)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">а) заказчики и лица, указанные в </w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Положения настоящих Правил, установленные в отношении субъектов контроля, распространяются на государственный орган, муниципальный орган, казенное учреждение, на которые возложены полномочия, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId103" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">статьей 26</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона (далее соответственно - уполномоченные органы, уполномоченные учреждения), на специализированные организации и организаторов совместных конкурсов или аукционов при размещении уполномоченными органами и уполномоченным учреждением в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId104" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> объектов контроля, направлении их в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId105" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> участникам закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. В соответствии с настоящими Правилами контроль осуществляется путем проведения соответствующими органами контроля, предусмотренными </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P65" w:tooltip="2. Органами, осуществляющими контроль в соответствии с настоящими Правилами, являются:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, проверки:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="109" w:name="P109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) объема финансового обеспечения, включенного в план-график, отдельное приложение к плану-графику;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="110" w:name="P110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) объема финансового обеспечения для осуществления закупки, информация о котором содержится в объектах контроля, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P79" w:tooltip="в) извещение об осуществлении закупки, приглашение принять участие в определении поставщика (подрядчика, исполнителя) (при проведении закрытого конкурса в электронной форме, закрытого аукциона в электронной форме) (далее - приглашение);">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId80" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков з">
-[...18 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P93" w:tooltip="к) выписка из проекта соглашения об изменении условий контракта, содержащего сведения, составляющие государственную тайну, по форме согласно приложению N 7 (далее - выписка из проекта соглашения об изменении условий контракта). Положения настоящего подпункта не распространяются на случаи осуществления закупок, при которых информация о контракте не подлежит включению в реестр контрактов, содержащий сведения, составляющие государственную тайну.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"к" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId106" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 23.05.2026 N 590)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="112" w:name="P112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">б) заказчики, указанные в </w:t>
-[...495 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) информации об идентификационном коде закупки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Нормы о проверках, предусмотренных пп. "г" п. 11, </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId107" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>применяются</w:t>
+                <w:t xml:space="preserve">применяются</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve"> в отношении некоторых объектов контроля с 01.07.2023, 01.01.2024, 01.04.2024 и 01.01.2025.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...18 lines deleted...]
-              <w:proofErr w:type="spellStart"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Действие пп. "г" п. 11 в отношении объекта контроля, предусмотренного </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" w:anchor="P85" w:tooltip="е) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы в сфере закупок (далее - единая информационная система). Положения настоящего подпункта не распространяются на проекты контрактов, которые заключаются в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона без и...">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>пп</w:t>
+                <w:t xml:space="preserve">пп. "е" п. 4</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, при осуществлении закупок с единственным поставщиком (подрядчиком, исполнителем) приостановлено до 01.01.2025 (</w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId108" w:tooltip="Постановление Правительства РФ от 31.10.2022 N 1946 (ред. от 23.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельными видами юридических лиц и признании утратившими силу постановления Правительства Российской Федерации от 26 сентября 1997 г. N 1222 и отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>. "е" п. 4</w:t>
+                <w:t xml:space="preserve">Постановление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...13 lines deleted...]
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 31.10.2022 N 1946).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="300"/>
+    <w:bookmarkStart w:id="117" w:name="P117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="300" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="P113"/>
-[...15 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г) соответствия источника финансирования (кодов видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации), информация о котором содержится в объектах контроля, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P79" w:tooltip="в) извещение об осуществлении закупки, приглашение принять участие в определении поставщика (подрядчика, исполнителя) (при проведении закрытого конкурса в электронной форме, закрытого аукциона в электронной форме) (далее - приглашение);">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P85" w:tooltip="е) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы в сфере закупок (далее - единая информационная система);">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P85" w:tooltip="е) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы в сфере закупок (далее - единая информационная система). Положения настоящего подпункта не распространяются на проекты контрактов, которые заключаются в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона без и...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P88" w:tooltip="з) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом без использования единой информационной системы (при осуществлении закупок у единственного поставщика (подрядчика, исполнителя) в случаях, предусмотренных пунктами 2, 3, 6">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P89" w:tooltip="з) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом без использования единой информационной системы (при осуществлении закупок у единственного поставщика (подрядчика, исполнителя) в случаях, предусмотренных пунктами 2, 3, 7, 10, 13, 14, 16, 17, 19, 31 - 33, 35, 37 - 39, 47, 48 и 56 части 1 статьи 93 Федерального закона);">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"з"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P90" w:tooltip="и) проект соглашения об изменении условий контракта.">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P91" w:tooltip="и) проект соглашения об изменении условий контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы. Положения настоящего подпункта не распространяются на проекты соглашений об изменении условий контрактов, которые заключены в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"и" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, объекту закупки;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...23 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пп. "г" введен </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId109" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId103" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Нормы о проверках, предусмотренных пп. "д" п. 11, </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId110" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>применяются</w:t>
+                <w:t xml:space="preserve">применяются</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve"> в отношении некоторых объектов контроля с 01.07.2023, 01.01.2024, 01.04.2024 и 01.01.2025.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...18 lines deleted...]
-              <w:proofErr w:type="spellStart"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Действие пп. "д" п. 11 в отношении объекта контроля, предусмотренного </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" w:anchor="P85" w:tooltip="е) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы в сфере закупок (далее - единая информационная система). Положения настоящего подпункта не распространяются на проекты контрактов, которые заключаются в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона без и...">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>пп</w:t>
+                <w:t xml:space="preserve">пп. "е" п. 4</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, при осуществлении закупок с единственным поставщиком (подрядчиком, исполнителем) приостановлено до 01.01.2025 (</w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId111" w:tooltip="Постановление Правительства РФ от 31.10.2022 N 1946 (ред. от 23.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельными видами юридических лиц и признании утратившими силу постановления Правительства Российской Федерации от 26 сентября 1997 г. N 1222 и отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>. "е" п. 4</w:t>
+                <w:t xml:space="preserve">Постановление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...13 lines deleted...]
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 31.10.2022 N 1946).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="300"/>
+    <w:bookmarkStart w:id="123" w:name="P123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="300" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="P119"/>
-[...23 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P79" w:tooltip="в) извещение об осуществлении закупки, приглашение принять участие в определении поставщика (подрядчика, исполнителя) (при проведении закрытого конкурса в электронной форме, закрытого аукциона в электронной форме) (далее - приглашение);">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P88" w:tooltip="з) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом без использования единой информационной системы (при осуществлении закупок у единственного поставщика (подрядчика, исполнителя) в случаях, предусмотренных пунктами 2, 3, 6">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P85" w:tooltip="е) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы в сфере закупок (далее - единая информационная система). Положения настоящего подпункта не распространяются на проекты контрактов, которые заключаются в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона без и...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P89" w:tooltip="з) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом без использования единой информационной системы (при осуществлении закупок у единственного поставщика (подрядчика, исполнителя) в случаях, предусмотренных пунктами 2, 3, 7, 10, 13, 14, 16, 17, 19, 31 - 33, 35, 37 - 39, 47, 48 и 56 части 1 статьи 93 Федерального закона);">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"з"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P90" w:tooltip="и) проект соглашения об изменении условий контракта.">
-[...38 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P91" w:tooltip="и) проект соглашения об изменении условий контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы. Положения настоящего подпункта не распространяются на проекты соглашений об изменении условий контрактов, которые заключены в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"и" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пп. "д" введен </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId112" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60; в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId113" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 23.05.2026 N 590)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. В случае внесения изменений в объекты контроля контроль осуществляется в порядке, установленном настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. В отношении объектов контроля, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P77" w:tooltip="б) отдельное приложение к плану-графику, предусмотренное пунктом 25 Положения о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения информации в такие планы-графики и планирования закупок заказчиком, осуществляющим деятельность на территории иностранного госуда...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P81" w:tooltip="г) выписка из приглашения принять участие в определении поставщика (подрядчика, исполнителя) по форме согласно приложению N 1 (при проведении закрытого конкурса, закрытого аукциона) (далее - выписка из приглашения);">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P87" w:tooltip="ж) выписка из проекта контракта, направляемого участнику закупки в соответствии с Федеральным законом при проведении закрытого конкурса, закрытого аукциона, по форме согласно приложению N 2 (далее - выписка из проекта контракта при проведении закрытых конкурса или аукциона), выписка из проекта контракта, содержащего сведения, составляющие государственную тайну, и направляемого участнику закупки в соответствии с Федеральным законом при осуществлении закупки у единственного поставщика (подрядчика, исполнит...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"ж"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P89" w:tooltip="з) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом без использования единой информационной системы (при осуществлении закупок у единственного поставщика (подрядчика, исполнителя) в случаях, предусмотренных пунктами 2, 3, 7, 10, 13, 14, 16, 17, 19, 31 - 33, 35, 37 - 39, 47, 48 и 56 части 1 статьи 93 Федерального закона);">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"з"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P93" w:tooltip="к) выписка из проекта соглашения об изменении условий контракта, содержащего сведения, составляющие государственную тайну, по форме согласно приложению N 7 (далее - выписка из проекта соглашения об изменении условий контракта). Положения настоящего подпункта не распространяются на случаи осуществления закупок, при которых информация о контракте не подлежит включению в реестр контрактов, содержащий сведения, составляющие государственную тайну.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"к" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, а также указанной в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P283" w:tooltip="выписку из проекта контракта при проведении закрытых конкурса или аукциона, выписку из проекта контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем), - до направления в соответствии с Федеральным законом проекта контракта участнику закупки, с которым заключается контракт. К выписке из проекта контракта при проведении закрытых конкурса или аукциона прилагается выписка из протокола подведения итогов определения поставщика (подрядчика, исполнителя) по форме согласно приложению N 6 (...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">абзаце третьем подпункта "а" пункта 26</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил выписки из протокола подведения итогов определения поставщика (подрядчика, исполнителя) должны соблюдаться следующие требования:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 29.06.2024 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId114" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 888</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 23.05.2026 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId115" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 590</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="128" w:name="P128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) такие объекты контроля направляются субъектами контроля в органы контроля, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P67" w:tooltip="б) территориальные органы федерального органа исполнительной власти, осуществляющего правоприменительные функции по кассовому обслуживанию исполнения бюджетов бюджетной системы Российской Федерации;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P70" w:tooltip="д) органы управления государственными внебюджетными фондами.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, на бумажном носителе в 2 экземплярах и на съемном машинном носителе информации (при наличии технической возможности) или в электронной форме с использованием информационных систем, применяемых субъектами контроля и органами контроля (при наличии таких систем), с соблюдением требований законодательства Российской Федерации о защите государственной тайны. При направлении на бумажном и съемном машинном носителях информации субъект контроля обеспечивает идентичность информации и документов, представленных на указанных носителях. При этом объекты контроля, направляемые на бумажном носителе, подписываются лицом, имеющим право действовать от имени субъекта контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 07.11.2020 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId116" w:tooltip="Постановление Правительства РФ от 07.11.2020 N 1799 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 1799</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 29.06.2024 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId117" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 888</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 23.05.2026 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId118" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 590</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) орган контроля обеспечивает регистрацию поступившего в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P128" w:tooltip="а) такие объекты контроля направляются субъектами контроля в органы контроля, предусмотренные подпунктами &quot;б&quot; - &quot;д&quot; пункта 2 настоящих Правил, на бумажном носителе в 2 экземплярах и на съемном машинном носителе информации (при наличии технической возможности) или в электронной форме с использованием информационных систем, применяемых субъектами контроля и органами контроля (при наличии таких систем), с соблюдением требований законодательства Российской Федерации о защите государственной тайны. При направ...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта объекта контроля в порядке, установленном инструкцией по делопроизводству в таком органе контроля. В случае направления объекта контроля на бумажном носителе, орган контроля проставляет на таком объекте контроля регистрационный номер, дату и время получения, подпись уполномоченного должностного лица и возвращает субъекту контроля один экземпляр такого объекта контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId119" w:tooltip="Постановление Правительства РФ от 07.11.2020 N 1799 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 07.11.2020 N 1799)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) исправление ошибки в объекте контроля, поступившем в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P128" w:tooltip="а) такие объекты контроля направляются субъектами контроля в органы контроля, предусмотренные подпунктами &quot;б&quot; - &quot;д&quot; пункта 2 настоящих Правил, на бумажном носителе в 2 экземплярах и на съемном машинном носителе информации (при наличии технической возможности) или в электронной форме с использованием информационных систем, применяемых субъектами контроля и органами контроля (при наличии таких систем), с соблюдением требований законодательства Российской Федерации о защите государственной тайны. При направ...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта на бумажном носителе, осуществляется путем зачеркивания неправильного текста одной чертой, позволяющего прочесть исправленное, и написания над зачеркнутым текстом исправленного текста. Исправление ошибки на бумажном носителе должно быть сопровождено словом "исправлено" и подписано должностным лицом, имеющим право действовать от имени субъекта контроля, с проставлением даты исправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г) в объекты контроля, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P81" w:tooltip="г) выписка из приглашения принять участие в определении поставщика (подрядчика, исполнителя) по форме согласно приложению N 1 (при проведении закрытого конкурса, закрытого аукциона) (далее - выписка из приглашения);">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P87" w:tooltip="ж) выписка из проекта контракта, направляемого участнику закупки в соответствии с Федеральным законом при проведении закрытого конкурса, закрытого аукциона, по форме согласно приложению N 2 (далее - выписка из проекта контракта при проведении закрытых конкурса или аукциона), выписка из проекта контракта, содержащего сведения, составляющие государственную тайну, и направляемого участнику закупки в соответствии с Федеральным законом при осуществлении закупки у единственного поставщика (подрядчика, исполнит...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"ж"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P93" w:tooltip="к) выписка из проекта соглашения об изменении условий контракта, содержащего сведения, составляющие государственную тайну, по форме согласно приложению N 7 (далее - выписка из проекта соглашения об изменении условий контракта). Положения настоящего подпункта не распространяются на случаи осуществления закупок, при которых информация о контракте не подлежит включению в реестр контрактов, содержащий сведения, составляющие государственную тайну.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"к" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, и в указанную в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P283" w:tooltip="выписку из проекта контракта при проведении закрытых конкурса или аукциона, выписку из проекта контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем), - до направления в соответствии с Федеральным законом проекта контракта участнику закупки, с которым заключается контракт. К выписке из проекта контракта при проведении закрытых конкурса или аукциона прилагается выписка из протокола подведения итогов определения поставщика (подрядчика, исполнителя) по форме согласно приложению N 6 (...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">абзаце третьем подпункта "а" пункта 26</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил выписку из протокола подведения итогов определения поставщика (подрядчика, исполнителя) не должны включаться сведения, составляющие государственную тайну, за исключением случая, если государственную тайну составляют сведения, подлежащие указанию в таких объектах контроля и выписке в соответствии с их формами, прилагаемыми к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пп. "г" введен </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId120" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 29.06.2024 N 888; в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId121" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 23.05.2026 N 590)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:outlineLvl w:val="1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II. Осуществление контроля при планировании закупок</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="138" w:name="P138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. Проверка, предусмотренная </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P109" w:tooltip="а) объема финансового обеспечения, включенного в план-график, отдельное приложение к плану-графику;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, проводится соответствующим органом контроля, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P67" w:tooltip="б) территориальные органы федерального органа исполнительной власти, осуществляющего правоприменительные функции по кассовому обслуживанию исполнения бюджетов бюджетной системы Российской Федерации;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P70" w:tooltip="д) органы управления государственными внебюджетными фондами.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, на предмет непревышения объема финансового обеспечения, включенного в план-график, отдельное приложение к плану-графику, над:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) лимитами бюджетных обязательств на закупку товаров, работ, услуг на соответствующий финансовый год и плановый период, доведенными в установленном порядке до субъектов контроля как получателей бюджетных средств, с учетом принятых и неисполненных бюджетных обязательств прошлых лет (в случае осуществления контроля в отношении объектов контроля, направленных лицами, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId122" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId123" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId124" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId125" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"к" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения) по каждому коду бюджетной классификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId126" w:tooltip="Постановление Правительства РФ от 07.11.2020 N 1799 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 07.11.2020 N 1799)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) объемами средств, указанных в сведениях, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P159" w:tooltip="б) в случае наличия в плане-графике закупок, оплата которых планируется по истечении планового периода, субъекты контроля (за исключением субъектов контроля, являющихся лицами, указанными в подпунктах &quot;б&quot;, &quot;г&quot;, &quot;ж&quot; и &quot;и&quot; пункта 2 Положения) прикладывают к утвержденному плану-графику, указанному в подпункте &quot;а&quot; настоящего пункта, сведения об объемах средств, указанных в нормативных правовых актах, предусматривающих в соответствии с бюджетным законодательством Российской Федерации возможность заключения го...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "б" пункта 17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P168" w:tooltip="б) в случае наличия в отдельном приложении к плану-графику закупок, оплата которых планируется по истечении планового периода, субъекты контроля (за исключением субъектов контроля, являющихся лицами, указанными в подпунктах &quot;б&quot;, &quot;г&quot;, &quot;ж&quot; и &quot;и&quot; пункта 2 Положения) прикладывают к отдельному приложению к плану-графику, указанному в подпункте &quot;а&quot; настоящего пункта, сведения об объемах средств, указанных в нормативных правовых актах, предусматривающих в соответствии с бюджетным законодательством Российской Фе...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "б" пункта 18</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил (в случае наличия в плане-графике, отдельном приложении к плану-графику, оплата которых планируется по истечении планового периода);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) показателями выплат, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P161" w:tooltip="в) субъекты контроля, являющиеся лицами, указанными в подпунктах &quot;б&quot;, &quot;г&quot;, &quot;ж&quot; и &quot;и&quot; пункта 2 Положения, формируют и размещают на официальном сайте для размещения информации о государственных и муниципальных учреждениях в информационно-телекоммуникационной сети &quot;Интернет&quot; показатели выплат по расходам на закупку товаров, работ, услуг на соответствующий финансовый год и плановый период, осуществляемую в соответствии с Федеральным законом, включенные в планы финансово-хозяйственной деятельности государстве...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпункте "в" пункта 17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P170" w:tooltip="в) субъекты контроля, указанные в подпунктах &quot;б&quot;, &quot;г&quot;, &quot;ж&quot; и &quot;и&quot; пункта 2 Положения, прикладывают к отдельному приложению к плану-графику, указанному в подпункте &quot;а&quot; настоящего пункта, показатели выплат по расходам на закупку товаров, работ, услуг на соответствующий финансовый год и плановый период, осуществляемую в соответствии с Федеральным законом, включенные в планы финансово-хозяйственной деятельности государственных и муниципальных учреждений. Указанные сведения направляются в орган контроля одновр...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпункте "в" пункта 18</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (если субъекты контроля являются лицами, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId127" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId128" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId129" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"ж"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId130" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"и" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения) настоящих Правил, по году начала закупки. При этом в отношении закупок, осуществляемых в целях реализации национальных и федеральных проектов, а также комплексного плана модернизации и расширения магистральной инфраструктуры, такая проверка проводится по каждому коду бюджетной классификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 07.11.2020 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId131" w:tooltip="Постановление Правительства РФ от 07.11.2020 N 1799 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 1799</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 27.01.2022 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId132" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 60</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14(1). В отношении закупок, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId133" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а" пункта 18</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения, проверка, предусмотренная </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P138" w:tooltip="14. Проверка, предусмотренная подпунктом &quot;а&quot; пункта 11 настоящих Правил, проводится соответствующим органом контроля, предусмотренным подпунктами &quot;б&quot; - &quot;д&quot; пункта 2 настоящих Правил, на предмет непревышения объема финансового обеспечения, включенного в план-график, отдельное приложение к плану-графику, над:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 14</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, проводится по каждому коду объекта капитального строительства или объекта недвижимого имущества, сформированному в государственной интегрированной информационной системе управления общественными финансами "Электронный бюджет" (если субъекты контроля являются лицами, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId134" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "а",</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId135" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId136" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId137" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения, или лицами, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId138" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "е",</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId139" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"ж"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId140" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"и"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId141" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"к" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения, если в целях софинансирования капитальных вложений в объекты капитального строительства и (или) приобретения объектов недвижимого имущества предоставляются субсидии из федерального бюджета бюджету субъекта Российской Федерации).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(п. 14(1) введен </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId142" w:tooltip="Постановление Правительства РФ от 07.11.2020 N 1799 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 07.11.2020 N 1799)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. Проверка, предусмотренная </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P138" w:tooltip="14. Проверка, предусмотренная подпунктом &quot;а&quot; пункта 11 настоящих Правил, проводится соответствующим органом контроля, предусмотренным подпунктами &quot;б&quot; - &quot;д&quot; пункта 2 настоящих Правил, на предмет непревышения объема финансового обеспечения, включенного в план-график, отдельное приложение к плану-графику, над:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 14</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, не проводится в отношении:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) планов-графиков, отдельных приложений к планам-графикам заказчиков, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId143" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId144" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"з" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="148" w:name="P148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) закупок, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId145" w:tooltip="Федеральный закон от 29.12.2012 N 275-ФЗ (ред. от 04.07.2026) &quot;О государственном оборонном заказе&quot; (с изм. и доп., вступ. в силу с 04.08.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 1.1 статьи 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона "О государственном оборонном заказе";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) закупок, предусматривающих заключение энергосервисного контракта в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId146" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">статьей 108</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="150" w:name="P150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г) закупок на оказание услуг по предоставлению кредита;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="151" w:name="P151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">д) закупок на территории иностранного государства (в том числе на территории г. Байконура) для обеспечения деятельности заказчиков, осуществляющих деятельность на территории иностранного государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е) закупок, осуществляемых Центральной избирательной комиссией Российской Федерации, избирательными комиссиями субъектов Российской Федерации и муниципальных образований, в том числе избирательными комиссиями муниципальных образований, являющихся административными центрами (столицами) субъектов Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ж) закупок иных получателей средств федерального бюджета, осуществляющих операции с бюджетными средствами на счетах, открытых в подразделениях расчетной сети Центрального банка Российской Федерации или кредитной организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="154" w:name="P154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">з) закупок, осуществляемых за счет средств бюджета Союзного государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="155" w:name="P155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и) изменений, вносимых в план-график, утвержденный на предшествующий финансовый год, в целях использования в соответствии с законодательством Российской Федерации экономии, полученной при осуществлении закупок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="156" w:name="P156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. В случае превышения объема финансового обеспечения, включенного в план-график, новую редакцию плана-графика, предусмотренную </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId147" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 24</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения, федеральных казенных учреждений, исполняющих наказания в виде лишения свободы или содержания в дисциплинарной воинской части, которые включают информацию о закупках, осуществляемых за счет доходов, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId148" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 26.06.2026) (с изм. и доп., вступ. в силу с 01.07.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 10 статьи 241</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, над суммой лимитов бюджетных обязательств на объем запланированных доходов от приносящей доход деятельности в результате осуществления такими учреждениями собственной производственной деятельности в целях исполнения требований уголовно-исполнительного законодательства Российской Федерации об обязательном привлечении осужденных к труду, план-график, новая редакция плана-графика, предусмотренная </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId149" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 24</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения, размещаются в единой информационной системе. При этом субъекту контроля направляется протокол о несоответствии контролируемой информации настоящим Правилам по форме согласно </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P764" w:tooltip="ПРОТОКОЛ">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приложению N 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17. В целях проведения проверки, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P109" w:tooltip="а) объема финансового обеспечения, включенного в план-график, отдельное приложение к плану-графику;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, в отношении контролируемой информации, содержащейся в плане-графике, подлежащем размещению в единой информационной системе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="158" w:name="P158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) план-график, утвержденный в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId150" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 19</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId151" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения субъектами контроля, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P96" w:tooltip="6. Субъектами контроля, осуществляемого органами, предусмотренными подпунктом &quot;б&quot; пункта 2 настоящих Правил, являются:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктах 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P102" w:tooltip="9. Субъектами контроля, осуществляемого органами, предусмотренными подпунктом &quot;д&quot; пункта 2 настоящих Правил, являются:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил (за исключением заказчиков, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId152" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId153" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"з" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения), после прохождения форматно-логической проверки, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId154" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 21</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения, направляется автоматически с использованием единой информационной системы в соответствующий орган контроля, предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P67" w:tooltip="б) территориальные органы федерального органа исполнительной власти, осуществляющего правоприменительные функции по кассовому обслуживанию исполнения бюджетов бюджетной системы Российской Федерации;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P70" w:tooltip="д) органы управления государственными внебюджетными фондами.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="159" w:name="P159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) в случае наличия в плане-графике закупок, оплата которых планируется по истечении планового периода, субъекты контроля (за исключением субъектов контроля, являющихся лицами, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId155" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId156" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId157" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"ж"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId158" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"и" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения) прикладывают к утвержденному плану-графику, указанному в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P158" w:tooltip="а) план-график, утвержденный в соответствии с пунктами 19 и 20 Положения субъектами контроля, указанными в пунктах 6 - 9 настоящих Правил (за исключением заказчиков, предусмотренных подпунктами &quot;в&quot; и &quot;з&quot; пункта 2 Положения), после прохождения форматно-логической проверки, предусмотренной пунктом 21 Положения, направляется автоматически с использованием единой информационной системы в соответствующий орган контроля, предусмотренный подпунктами &quot;б&quot; - &quot;д&quot; пункта 2 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпункте "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта, сведения об объемах средств, указанных в нормативных правовых актах, предусматривающих в соответствии с бюджетным законодательством Российской Федерации возможность заключения государственного (муниципального) контракта на срок, превышающий срок действия доведенных лимитов бюджетных обязательств, по форме согласно </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P878" w:tooltip="СВЕДЕНИЯ">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приложению N 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Указанные сведения направляются в орган контроля одновременно с направлением плана-графика в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P158" w:tooltip="а) план-график, утвержденный в соответствии с пунктами 19 и 20 Положения субъектами контроля, указанными в пунктах 6 - 9 настоящих Правил (за исключением заказчиков, предусмотренных подпунктами &quot;в&quot; и &quot;з&quot; пункта 2 Положения), после прохождения форматно-логической проверки, предусмотренной пунктом 21 Положения, направляется автоматически с использованием единой информационной системы в соответствующий орган контроля, предусмотренный подпунктами &quot;б&quot; - &quot;д&quot; пункта 2 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId159" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:bookmarkStart w:id="161" w:name="P161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>12. В случае внесения изменений в объекты контроля контроль осуществляется в порядке, установленном настоящими Правилами.</w:t>
-[...5 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) субъекты контроля, являющиеся лицами, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId160" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId161" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId162" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"ж"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId163" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"и" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения, формируют и размещают на официальном сайте для размещения информации о государственных и муниципальных учреждениях в информационно-телекоммуникационной сети "Интернет" показатели выплат по расходам на закупку товаров, работ, услуг на соответствующий финансовый год и плановый период, осуществляемую в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId164" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, включенные в планы финансово-хозяйственной деятельности государственных и муниципальных учреждений, за исключением показателей, не подлежащих в соответствии с законодательством Российской Федерации размещению на указанном официальном сайте. Указанные показатели направляются в орган контроля одновременно с направлением плана-графика в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P158" w:tooltip="а) план-график, утвержденный в соответствии с пунктами 19 и 20 Положения субъектами контроля, указанными в пунктах 6 - 9 настоящих Правил (за исключением заказчиков, предусмотренных подпунктами &quot;в&quot; и &quot;з&quot; пункта 2 Положения), после прохождения форматно-логической проверки, предусмотренной пунктом 21 Положения, направляется автоматически с использованием единой информационной системы в соответствующий орган контроля, предусмотренный подпунктами &quot;б&quot; - &quot;д&quot; пункта 2 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта. Если показатели выплат по расходам на закупку товаров, работ, услуг на соответствующий финансовый год и плановый период не подлежат в соответствии с законодательством Российской Федерации размещению на официальном сайте для размещения информации о государственных и муниципальных учреждениях в информационно-телекоммуникационной сети "Интернет" и не предусмотрено направление таких показателей в единую информационную систему в электронной форме, указанные показатели выплат по расходам прилагаются к плану-графику, направляемому в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P158" w:tooltip="а) план-график, утвержденный в соответствии с пунктами 19 и 20 Положения субъектами контроля, указанными в пунктах 6 - 9 настоящих Правил (за исключением заказчиков, предусмотренных подпунктами &quot;в&quot; и &quot;з&quot; пункта 2 Положения), после прохождения форматно-логической проверки, предусмотренной пунктом 21 Положения, направляется автоматически с использованием единой информационной системы в соответствующий орган контроля, предусмотренный подпунктами &quot;б&quot; - &quot;д&quot; пункта 2 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта, в форме электронного образа бумажного документа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId165" w:tooltip="Постановление Правительства РФ от 31.10.2022 N 1946 (ред. от 23.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельными видами юридических лиц и признании утратившими силу постановления Правительства Российской Федерации от 26 сентября 1997 г. N 1222 и отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 31.10.2022 N 1946)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="163" w:name="P163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">13. В отношении объектов контроля, предусмотренных </w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г) орган контроля не позднее одного рабочего дня со дня, следующего за днем поступления плана-графика в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P158" w:tooltip="а) план-график, утвержденный в соответствии с пунктами 19 и 20 Положения субъектами контроля, указанными в пунктах 6 - 9 настоящих Правил (за исключением заказчиков, предусмотренных подпунктами &quot;в&quot; и &quot;з&quot; пункта 2 Положения), после прохождения форматно-логической проверки, предусмотренной пунктом 21 Положения, направляется автоматически с использованием единой информационной системы в соответствующий орган контроля, предусмотренный подпунктами &quot;б&quot; - &quot;д&quot; пункта 2 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проводит в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P138" w:tooltip="14. Проверка, предусмотренная подпунктом &quot;а&quot; пункта 11 настоящих Правил, проводится соответствующим органом контроля, предусмотренным подпунктами &quot;б&quot; - &quot;д&quot; пункта 2 настоящих Правил, на предмет непревышения объема финансового обеспечения, включенного в план-график, отдельное приложение к плану-графику, над:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 14</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P156" w:tooltip="16. В случае превышения объема финансового обеспечения, включенного в план-график, новую редакцию плана-графика, предусмотренную пунктом 24 Положения, федеральных казенных учреждений, исполняющих наказания в виде лишения свободы или содержания в дисциплинарной воинской части, которые включают информацию о закупках, осуществляемых за счет доходов, предусмотренных пунктом 10 статьи 241 Бюджетного кодекса Российской Федерации, над суммой лимитов бюджетных обязательств на объем запланированных доходов от при...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил предусмотренную </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P109" w:tooltip="а) объема финансового обеспечения, включенного в план-график, отдельное приложение к плану-графику;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил проверку, по результатам которой формирует с использованием единой информационной системы уведомление о соответствии контролируемой информации настоящим Правилам по форме согласно </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P1053" w:tooltip="УВЕДОМЛЕНИЕ">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приложению N 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и направляет его субъекту контроля, за исключением случая выявления несоответствия контролируемой информации настоящим Правилам. При соответствии контролируемой информации настоящим Правилам план-график автоматически размещается в единой информационной системе не позднее одного часа с момента формирования уведомления о соответствии контролируемой информации настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в случае выявления несоответствия контролируемой информации настоящим Правилам направляет субъекту контроля протокол о несоответствии контролируемой информации настоящим Правилам по форме, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P764" w:tooltip="ПРОТОКОЛ">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приложением N 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, план-график в единой информационной системе не размещается (за исключением случая, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P156" w:tooltip="16. В случае превышения объема финансового обеспечения, включенного в план-график, новую редакцию плана-графика, предусмотренную пунктом 24 Положения, федеральных казенных учреждений, исполняющих наказания в виде лишения свободы или содержания в дисциплинарной воинской части, которые включают информацию о закупках, осуществляемых за счет доходов, предусмотренных пунктом 10 статьи 241 Бюджетного кодекса Российской Федерации, над суммой лимитов бюджетных обязательств на объем запланированных доходов от при...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18. В целях проведения проверки, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P109" w:tooltip="а) объема финансового обеспечения, включенного в план-график, отдельное приложение к плану-графику;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, в отношении контролируемой информации, содержащейся в отдельном приложении к плану-графику:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="167" w:name="P167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) субъекты контроля, являющиеся лицами, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P96" w:tooltip="6. Субъектами контроля, осуществляемого органами, предусмотренными подпунктом &quot;б&quot; пункта 2 настоящих Правил, являются:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктах 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P102" w:tooltip="9. Субъектами контроля, осуществляемого органами, предусмотренными подпунктом &quot;д&quot; пункта 2 настоящих Правил, являются:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил (за исключением заказчиков, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId166" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId167" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"з" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения), направляют в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P128" w:tooltip="а) такие объекты контроля направляются субъектами контроля в органы контроля, предусмотренные подпунктами &quot;б&quot; - &quot;д&quot; пункта 2 настоящих Правил, на бумажном носителе в 2 экземплярах и на съемном машинном носителе информации (при наличии технической возможности) или в электронной форме с использованием информационных систем, применяемых субъектами контроля и органами контроля (при наличии таких систем), с соблюдением требований законодательства Российской Федерации о защите государственной тайны. При направ...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а" пункта 13</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил в соответствующий орган контроля, предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P67" w:tooltip="б) территориальные органы федерального органа исполнительной власти, осуществляющего правоприменительные функции по кассовому обслуживанию исполнения бюджетов бюджетной системы Российской Федерации;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P70" w:tooltip="д) органы управления государственными внебюджетными фондами.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, отдельное приложение к плану-графику;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="168" w:name="P168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) в случае наличия в отдельном приложении к плану-графику закупок, оплата которых планируется по истечении планового периода, субъекты контроля (за исключением субъектов контроля, являющихся лицами, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId168" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P81" w:tooltip="г) выписка из приглашения принять участие в определении поставщика (подрядчика, исполнителя) по форме согласно приложению N 1 (при проведении закрытого конкурса, закрытого аукциона) (далее - выписка из приглашения);">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId169" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P86" w:tooltip="ж) выписка из проекта контракта, направляемого участнику закупки в соответствии с Федеральным законом при проведении закрытого конкурса, закрытого аукциона, по форме согласно приложению N 2 (далее - выписка из проекта контракта при проведении закрытых конкурса">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId170" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"ж"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P88" w:tooltip="з) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом без использования единой информационной системы (при осуществлении закупок у единственного поставщика (подрядчика, исполнителя) в случаях, предусмотренных пунктами 2, 3, 6">
-[...30 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId171" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"и" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения) прикладывают к отдельному приложению к плану-графику, указанному в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P167" w:tooltip="а) субъекты контроля, являющиеся лицами, указанными в пунктах 6 - 9 настоящих Правил (за исключением заказчиков, предусмотренных подпунктами &quot;в&quot; и &quot;з&quot; пункта 2 Положения), направляют в соответствии с подпунктом &quot;а&quot; пункта 13 настоящих Правил в соответствующий орган контроля, предусмотренный подпунктами &quot;б&quot; - &quot;д&quot; пункта 2 настоящих Правил, отдельное приложение к плану-графику;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпункте "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта, сведения об объемах средств, указанных в нормативных правовых актах, предусматривающих в соответствии с бюджетным законодательством Российской Федерации возможность заключения государственного (муниципального) контракта на срок, превышающий срок действия доведенных лимитов бюджетных обязательств, по форме, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P878" w:tooltip="СВЕДЕНИЯ">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приложением N 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам. Указанные сведения направляются в орган контроля одновременно с направлением отдельного приложения к плану-графику в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P167" w:tooltip="а) субъекты контроля, являющиеся лицами, указанными в пунктах 6 - 9 настоящих Правил (за исключением заказчиков, предусмотренных подпунктами &quot;в&quot; и &quot;з&quot; пункта 2 Положения), направляют в соответствии с подпунктом &quot;а&quot; пункта 13 настоящих Правил в соответствующий орган контроля, предусмотренный подпунктами &quot;б&quot; - &quot;д&quot; пункта 2 настоящих Правил, отдельное приложение к плану-графику;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId106" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 13.09.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {Кон">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId172" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="170" w:name="P170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) субъекты контроля, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId173" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId174" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId175" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"ж"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId176" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"и" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения, прикладывают к отдельному приложению к плану-графику, указанному в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P167" w:tooltip="а) субъекты контроля, являющиеся лицами, указанными в пунктах 6 - 9 настоящих Правил (за исключением заказчиков, предусмотренных подпунктами &quot;в&quot; и &quot;з&quot; пункта 2 Положения), направляют в соответствии с подпунктом &quot;а&quot; пункта 13 настоящих Правил в соответствующий орган контроля, предусмотренный подпунктами &quot;б&quot; - &quot;д&quot; пункта 2 настоящих Правил, отдельное приложение к плану-графику;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпункте "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта, показатели выплат по расходам на закупку товаров, работ, услуг на соответствующий финансовый год и плановый период, осуществляемую в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId177" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, включенные в планы финансово-хозяйственной деятельности государственных и муниципальных учреждений. Указанные сведения направляются в орган контроля одновременно с направлением отдельного приложения к плану-графику в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P167" w:tooltip="а) субъекты контроля, являющиеся лицами, указанными в пунктах 6 - 9 настоящих Правил (за исключением заказчиков, предусмотренных подпунктами &quot;в&quot; и &quot;з&quot; пункта 2 Положения), направляют в соответствии с подпунктом &quot;а&quot; пункта 13 настоящих Правил в соответствующий орган контроля, предусмотренный подпунктами &quot;б&quot; - &quot;д&quot; пункта 2 настоящих Правил, отдельное приложение к плану-графику;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г) орган контроля не позднее 3 рабочих дней со дня, следующего за днем поступления отдельного приложения к плану-графику:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проводит в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P138" w:tooltip="14. Проверка, предусмотренная подпунктом &quot;а&quot; пункта 11 настоящих Правил, проводится соответствующим органом контроля, предусмотренным подпунктами &quot;б&quot; - &quot;д&quot; пункта 2 настоящих Правил, на предмет непревышения объема финансового обеспечения, включенного в план-график, отдельное приложение к плану-графику, над:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 14</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P156" w:tooltip="16. В случае превышения объема финансового обеспечения, включенного в план-график, новую редакцию плана-графика, предусмотренную пунктом 24 Положения, федеральных казенных учреждений, исполняющих наказания в виде лишения свободы или содержания в дисциплинарной воинской части, которые включают информацию о закупках, осуществляемых за счет доходов, предусмотренных пунктом 10 статьи 241 Бюджетного кодекса Российской Федерации, над суммой лимитов бюджетных обязательств на объем запланированных доходов от при...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил проверку, предусмотренную </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P109" w:tooltip="а) объема финансового обеспечения, включенного в план-график, отдельное приложение к плану-графику;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">формирует по результатам проведения проверки, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P109" w:tooltip="а) объема финансового обеспечения, включенного в план-график, отдельное приложение к плану-графику;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, уведомление о соответствии контролируемой информации настоящим Правилам по форме, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P1053" w:tooltip="УВЕДОМЛЕНИЕ">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приложением N 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, и направляет его субъекту контроля, за исключением случая выявления несоответствия контролируемой информации настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">направляет в случае выявления несоответствия контролируемой информации настоящим Правилам субъекту контроля протокол о несоответствии контролируемой информации настоящим Правилам по форме, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P764" w:tooltip="ПРОТОКОЛ">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приложением N 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. В случае отсутствия уведомления о соответствии контролируемой информации настоящим Правилам извещение об осуществлении закупки в единой информационной системе не размещается, приглашение, проект контракта участнику закупки не направляются. Субъект контроля устраняет выявленные несоответствия и повторно направляет в соответствии с настоящими Правилами план-график, отдельное приложение к плану-графику для проведения проверки, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P109" w:tooltip="а) объема финансового обеспечения, включенного в план-график, отдельное приложение к плану-графику;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId178" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:outlineLvl w:val="1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">III. Осуществление контроля при определении поставщика</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(подрядчика, исполнителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="181" w:name="P181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20. Проверка, предусмотренная </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P110" w:tooltip="б) объема финансового обеспечения для осуществления закупки, информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot; - &quot;к&quot; пункта 4 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "б" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, проводится в соответствии с настоящими Правилами на предмет непревышения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="182" w:name="P182"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) финансового обеспечения, указанного в извещении об осуществлении закупки, приглашении, над объемом финансового обеспечения для осуществления закупки (за исключением закупок, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P148" w:tooltip="б) закупок, предусмотренных частью 1.1 статьи 6 Федерального закона &quot;О государственном оборонном заказе&quot;;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "б" пункта 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил), указанным в плане-графике с учетом финансового обеспечения, указанного в размещенных (в пределах идентификационного кода закупки, предусмотренного в плане-графике в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId179" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а" пункта 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения) в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId180" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> извещениях об осуществлении закупок, приглашениях, а также с учетом финансового обеспечения, указанного в контрактах, заключенных в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId181" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с единственным поставщиком (подрядчиком, исполнителем) и включенных в реестр контрактов, заключенных заказчиками. При этом проводится проверка соответствия финансового обеспечения в разрезе планируемых платежей на текущий финансовый год, плановый период и последующие годы начальной (максимальной) цене контракта, указанных в извещении об осуществлении закупки, приглашении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пп. "а" в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId182" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="184" w:name="P184"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) финансового обеспечения, указанного в выписке из приглашения, над объемом финансового обеспечения для осуществления закупки (за исключением закупок, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P148" w:tooltip="б) закупок, предусмотренных частью 1.1 статьи 6 Федерального закона &quot;О государственном оборонном заказе&quot;;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "б" пункта 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил), указанным в:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">абзац утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId183" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отдельном приложении к плану-графику (в случае осуществления закупок, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId184" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 1 части 11 статьи 24</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона, за исключением закупок, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P148" w:tooltip="б) закупок, предусмотренных частью 1.1 статьи 6 Федерального закона &quot;О государственном оборонном заказе&quot;;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "б" пункта 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил) с учетом финансового обеспечения, указанного в направленных в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId185" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приглашениях (в пределах идентификационного кода закупки, предусмотренного в плане-графике в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId186" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а" пункта 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения). При этом проводится проверка соответствия финансового обеспечения в разрезе планируемых платежей на текущий финансовый год, плановый период и последующие годы начальной (максимальной) цене контракта, указанных в выписке из приглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 27.01.2022 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId187" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 60</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 23.05.2026 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId188" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 590</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="188" w:name="P188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) цен контракта, предложенных участником закупки, с которым в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId189" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заключается контракт, и иными участниками закупки, указанными в протоколе определения поставщика (подрядчика, исполнителя), над начальной (максимальной) ценой контракта, указанной в извещении об осуществлении закупки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId190" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 23.05.2026 N 590)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="190" w:name="P190"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г) цены контракта, указанной в проекте контракта, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P85" w:tooltip="е) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы в сфере закупок (далее - единая информационная система). Положения настоящего подпункта не распространяются на проекты контрактов, которые заключаются в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона без и...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "е" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, над ценой, указанной в протоколе определения поставщика (подрядчика, исполнителя), за исключением случаев, при которых формирование такого протокола Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId191" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не предусмотрено. При этом в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId192" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 2 части 2 статьи 51</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона, такая проверка проводится на предмет непревышения над начальной (максимальной) ценой контракта, указанной в извещении об осуществлении закупки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 27.01.2022 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId193" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 60</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 23.05.2026 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId194" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 590</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="192" w:name="P192"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">д) цены контракта, указанной в выписке из проекта контракта при проведении закрытых конкурса или аукциона, над ценой, указанной в выписке из протокола, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P283" w:tooltip="выписку из проекта контракта при проведении закрытых конкурса или аукциона, выписку из проекта контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем), - до направления в соответствии с Федеральным законом проекта контракта участнику закупки, с которым заключается контракт. К выписке из проекта контракта при проведении закрытых конкурса или аукциона прилагается выписка из протокола подведения итогов определения поставщика (подрядчика, исполнителя) по форме согласно приложению N 6 (...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">абзацем третьим подпункта "а" пункта 26</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил. При этом в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId195" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 2 части 2 статьи 51</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона, такая проверка проводится на предмет непревышения над начальной (максимальной) ценой контракта, указанной в выписке из приглашения (в случае осуществления закупок, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId196" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId197" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">2 части 11 статьи 24</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 27.01.2022 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId198" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 60</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 29.06.2024 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId199" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 888</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="194" w:name="P194"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е) цены контракта, указанной в проекте контракта, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P85" w:tooltip="е) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы в сфере закупок (далее - единая информационная система). Положения настоящего подпункта не распространяются на проекты контрактов, которые заключаются в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона без и...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P89" w:tooltip="з) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом без использования единой информационной системы (при осуществлении закупок у единственного поставщика (подрядчика, исполнителя) в случаях, предусмотренных пунктами 2, 3, 7, 10, 13, 14, 16, 17, 19, 31 - 33, 35, 37 - 39, 47, 48 и 56 части 1 статьи 93 Федерального закона);">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"з" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, над финансовым обеспечением, указанным в плане-графике, в отдельном приложении к плану-графику (за исключением закупок, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P148" w:tooltip="б) закупок, предусмотренных частью 1.1 статьи 6 Федерального закона &quot;О государственном оборонном заказе&quot;;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "б" пункта 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил). При этом проводится проверка соответствия финансового обеспечения в разрезе планируемых платежей на текущий финансовый год, плановый период и последующие годы цене контракта, указанной в проекте контракта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 27.05.2021 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId200" w:tooltip="Постановление Правительства РФ от 27.05.2021 N 814 (ред. от 23.12.2024) &quot;О мониторинге закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц, а также об оценке эффективности деятельности органов контроля, осуществляющих контроль за соблюдением законодательства Российской Федерации и иных нормативных правовых актов о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муницип {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 814</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 29.06.2024 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId201" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 888</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 23.05.2026 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId202" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 590</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ж) цены контракта, указанной в выписке из проекта контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем), над финансовым обеспечением, указанным в плане-графике, в отдельном приложении к плану-графику (за исключением закупок, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P148" w:tooltip="б) закупок, предусмотренных частью 1.1 статьи 6 Федерального закона &quot;О государственном оборонном заказе&quot;;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "б" пункта 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пп. "ж" введен </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId203" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 29.06.2024 N 888)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:bookmarkStart w:id="198" w:name="P198"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="P124"/>
-[...22 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">з) цены контракта, указанной в проекте соглашения об изменении условий контракта, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P91" w:tooltip="и) проект соглашения об изменении условий контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы. Положения настоящего подпункта не распространяются на проекты соглашений об изменении условий контрактов, которые заключены в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "и" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, выписке из проекта соглашения об изменении условий контракта, над финансовым обеспечением, указанным в плане-графике, в отдельном приложении к плану-графику (за исключением закупок, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P148" w:tooltip="б) закупок, предусмотренных частью 1.1 статьи 6 Федерального закона &quot;О государственном оборонном заказе&quot;;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "б" пункта 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, а также закупок, включенных в план-график закупок прошлых периодов). При этом проводится проверка соответствия финансового обеспечения в части планируемых платежей на текущий финансовый год, плановый период и последующие годы цене контракта, указанной в проекте соглашения об изменении условий контракта, выписке из проекта соглашения об изменении условий контракта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пп. "з" введен </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId204" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 23.05.2026 N 590)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="200" w:name="P200"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. Проверка, предусмотренная </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P112" w:tooltip="в) информации об идентификационном коде закупки;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "в" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, проводится согласно настоящим Правилам на предмет соответствия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) формирования идентификационного кода закупки, указанного в извещении об осуществлении закупки, приглашении, выписке из приглашения (в случае осуществления закупок, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId205" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId206" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">2 части 11 статьи 24</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона), </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId207" w:tooltip="Приказ Минфина России от 10.04.2019 N 55н (ред. от 15.11.2021) &quot;Об утверждении Порядка формирования идентификационного кода закупки&quot; (Зарегистрировано в Минюсте России 30.07.2019 N 55455) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">порядку</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, предусмотренному </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId208" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 3 статьи 23</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId209" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) идентификационного кода закупки, указанного в протоколе определения поставщика (подрядчика, исполнителя), идентификационному коду закупки, указанному в извещении об осуществлении закупки, приглашении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId210" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) идентификационного кода закупки, указанного в проекте контракта, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P85" w:tooltip="е) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы в сфере закупок (далее - единая информационная система). Положения настоящего подпункта не распространяются на проекты контрактов, которые заключаются в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона без и...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "е" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, идентификационному коду закупки, указанному в протоколе определения поставщика (подрядчика, исполнителя);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId211" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г) идентификационного кода закупки, указанного в выписке из проекта контракта при проведении закрытых конкурса или аукциона, идентификационному коду закупки, указанному в выписке из протокола, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P283" w:tooltip="выписку из проекта контракта при проведении закрытых конкурса или аукциона, выписку из проекта контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем), - до направления в соответствии с Федеральным законом проекта контракта участнику закупки, с которым заключается контракт. К выписке из проекта контракта при проведении закрытых конкурса или аукциона прилагается выписка из протокола подведения итогов определения поставщика (подрядчика, исполнителя) по форме согласно приложению N 6 (...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">абзацем третьим подпункта "а" пункта 26</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId212" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 29.06.2024 N 888)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">д) формирования идентификационного кода закупки, указанного в проекте контракта, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P85" w:tooltip="е) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы в сфере закупок (далее - единая информационная система). Положения настоящего подпункта не распространяются на проекты контрактов, которые заключаются в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона без и...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P89" w:tooltip="з) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом без использования единой информационной системы (при осуществлении закупок у единственного поставщика (подрядчика, исполнителя) в случаях, предусмотренных пунктами 2, 3, 7, 10, 13, 14, 16, 17, 19, 31 - 33, 35, 37 - 39, 47, 48 и 56 части 1 статьи 93 Федерального закона);">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"з" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, выписке из проекта контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем), предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P87" w:tooltip="ж) выписка из проекта контракта, направляемого участнику закупки в соответствии с Федеральным законом при проведении закрытого конкурса, закрытого аукциона, по форме согласно приложению N 2 (далее - выписка из проекта контракта при проведении закрытых конкурса или аукциона), выписка из проекта контракта, содержащего сведения, составляющие государственную тайну, и направляемого участнику закупки в соответствии с Федеральным законом при осуществлении закупки у единственного поставщика (подрядчика, исполнит...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "ж" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, порядку, предусмотренному </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId213" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 3 статьи 23</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 29.06.2024 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId214" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 888</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 23.05.2026 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId215" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 590</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="211" w:name="P211"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. Проверки, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P117" w:tooltip="г) соответствия источника финансирования (кодов видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации), информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил, объекту закупки;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P123" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P181" w:tooltip="20. Проверка, предусмотренная подпунктом &quot;б&quot; пункта 11 настоящих Правил, проводится в соответствии с настоящими Правилами на предмет непревышения:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P200" w:tooltip="21. Проверка, предусмотренная подпунктом &quot;в&quot; пункта 11 настоящих Правил, проводится согласно настоящим Правилам на предмет соответствия:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">21</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, проводятся с учетом следующих особенностей:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId216" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) при проведении совместных конкурсов или аукционов, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId217" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">статьей 25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона, при осуществлении централизованной закупки, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId218" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">статьей 26</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">объекты контроля, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P79" w:tooltip="в) извещение об осуществлении закупки, приглашение принять участие в определении поставщика (подрядчика, исполнителя) (при проведении закрытого конкурса в электронной форме, закрытого аукциона в электронной форме) (далее - приглашение);">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P70" w:tooltip="д) органы управления государственными внебюджетными фондами.">
-[...36 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P83" w:tooltip="д) протокол подведения итогов определения поставщика (далее - протокол определения поставщика (подрядчика, исполнителя);">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, направляются в соответствии с настоящими Правилами организатором совместных конкурсов или аукционов, уполномоченным органом, уполномоченным учреждением;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">объекты контроля, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P85" w:tooltip="е) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы в сфере закупок (далее - единая информационная система). Положения настоящего подпункта не распространяются на проекты контрактов, которые заключаются в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона без и...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P89" w:tooltip="з) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом без использования единой информационной системы (при осуществлении закупок у единственного поставщика (подрядчика, исполнителя) в случаях, предусмотренных пунктами 2, 3, 7, 10, 13, 14, 16, 17, 19, 31 - 33, 35, 37 - 39, 47, 48 и 56 части 1 статьи 93 Федерального закона);">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"з" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, направляются в соответствии с настоящими Правилами уполномоченным органом, уполномоченным учреждением в случае возложения в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId219" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на уполномоченный орган, уполномоченное учреждение полномочий на заключение контракта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проверки, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P182" w:tooltip="а) финансового обеспечения, указанного в извещении об осуществлении закупки, приглашении, над объемом финансового обеспечения для осуществления закупки (за исключением закупок, предусмотренных подпунктом &quot;б&quot; пункта 15 настоящих Правил), указанным в плане-графике с учетом финансового обеспечения, указанного в размещенных (в пределах идентификационного кода закупки, предусмотренного в плане-графике в соответствии с подпунктом &quot;а&quot; пункта 16 Положения) в соответствии с Федеральным законом извещениях об осуще...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P184" w:tooltip="б) финансового обеспечения, указанного в выписке из приглашения, над объемом финансового обеспечения для осуществления закупки (за исключением закупок, предусмотренных подпунктом &quot;б&quot; пункта 15 настоящих Правил), указанным в:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"б" пункта 20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, проводятся в отношении непревышения над общей суммой финансового обеспечения для осуществления каждой закупки, указанного в плане-графике, отдельном приложении к плану-графику (за исключением закупок, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P148" w:tooltip="б) закупок, предусмотренных частью 1.1 статьи 6 Федерального закона &quot;О государственном оборонном заказе&quot;;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "б" пункта 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил) каждого заказчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проверка, предусмотренная </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P190" w:tooltip="г) цены контракта, указанной в проекте контракта, предусмотренном подпунктом &quot;е&quot; пункта 4 настоящих Правил, над ценой, указанной в протоколе определения поставщика (подрядчика, исполнителя), за исключением случаев, при которых формирование такого протокола Федеральным законом не предусмотрено. При этом в случае, предусмотренном пунктом 2 части 2 статьи 51 Федерального закона, такая проверка проводится на предмет непревышения над начальной (максимальной) ценой контракта, указанной в извещении об осуществл...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "г" пункта 20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, проводится в отношении непревышения цены каждого контракта, указанной в проекте каждого контракта, над значением, определенным путем уменьшения цены, указанной в протоколе определения поставщика (подрядчика, исполнителя), пропорционально снижению начальной (максимальной) цены контракта, предложенному участником закупки, с которым заключаются контракты, и рассчитанным в отношении каждого контракта исходя из начальной (максимальной) цены такого контракта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId220" w:tooltip="Постановление Правительства РФ от 27.05.2021 N 814 (ред. от 23.12.2024) &quot;О мониторинге закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц, а также об оценке эффективности деятельности органов контроля, осуществляющих контроль за соблюдением законодательства Российской Федерации и иных нормативных правовых актов о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муницип {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 27.05.2021 N 814)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проверка, предусмотренная </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P192" w:tooltip="д) цены контракта, указанной в выписке из проекта контракта при проведении закрытых конкурса или аукциона, над ценой, указанной в выписке из протокола, предусмотренной абзацем третьим подпункта &quot;а&quot; пункта 26 настоящих Правил. При этом в случае, предусмотренном пунктом 2 части 2 статьи 51 Федерального закона, такая проверка проводится на предмет непревышения над начальной (максимальной) ценой контракта, указанной в выписке из приглашения (в случае осуществления закупок, предусмотренных пунктами 1 и 2 част...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "д" пункта 20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, проводится в отношении непревышения цены каждого контракта, указанной в выписке из проекта контракта при проведении закрытых конкурса или аукциона, над значением, определенным путем уменьшения цены, указанной в выписке из протокола, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P283" w:tooltip="выписку из проекта контракта при проведении закрытых конкурса или аукциона, выписку из проекта контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем), - до направления в соответствии с Федеральным законом проекта контракта участнику закупки, с которым заключается контракт. К выписке из проекта контракта при проведении закрытых конкурса или аукциона прилагается выписка из протокола подведения итогов определения поставщика (подрядчика, исполнителя) по форме согласно приложению N 6 (...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">абзацем третьим подпункта "а" пункта 26</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, пропорционально снижению начальной (максимальной) цены контракта, предложенному участником закупки, с которым заключаются контракты, и рассчитанным в отношении каждого контракта исходя из начальной (максимальной) цены такого контракта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 27.05.2021 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId221" w:tooltip="Постановление Правительства РФ от 27.05.2021 N 814 (ред. от 23.12.2024) &quot;О мониторинге закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц, а также об оценке эффективности деятельности органов контроля, осуществляющих контроль за соблюдением законодательства Российской Федерации и иных нормативных правовых актов о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муницип {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 814</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, от 29.06.2024 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId108" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 13.09.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {Кон">
-[...14 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId222" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 888</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">б) орган контроля обеспечивает регистрацию поступившего в соответствии с </w:t>
-[...24 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) в случае установления в извещении об осуществлении закупки, приглашении преимуществ, предоставляемых заказчиком в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId223" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">статьями 28</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId224" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">29</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона, проверки, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P192" w:tooltip="д) цены контракта, указанной в выписке из проекта контракта при проведении закрытых конкурса или аукциона, над ценой, указанной в выписке из протокола, предусмотренной абзацем третьим подпункта &quot;а&quot; пункта 26 настоящих Правил. При этом в случае, предусмотренном пунктом 2 части 2 статьи 51 Федерального закона, такая проверка проводится на предмет непревышения над начальной (максимальной) ценой контракта, указанной в выписке из приглашения (в случае осуществления закупок, предусмотренных пунктами 1 и 2 част...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "д"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P194" w:tooltip="е) цены контракта, указанной в проекте контракта, предусмотренном подпунктами &quot;е&quot; и &quot;з&quot; пункта 4 настоящих Правил, над финансовым обеспечением, указанным в плане-графике, в отдельном приложении к плану-графику (за исключением закупок, предусмотренных подпунктом &quot;б&quot; пункта 15 настоящих Правил). При этом проводится проверка соответствия финансового обеспечения в разрезе планируемых платежей на текущий финансовый год, плановый период и последующие годы цене контракта, указанной в проекте контракта;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"е" пункта 20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, проводятся в отношении непревышения над финансовым обеспечением, указанным в извещении об осуществлении закупки, приглашении, выписке из приглашения соответственно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId109" w:tooltip="Постановление Правительства РФ от 07.11.2020 N 1799 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и за">
-[...20 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId225" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">в) исправление ошибки в объекте контроля, поступившем в соответствии с </w:t>
-[...22 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) утратил силу с 1 июля 2026 года. - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId226" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 23.05.2026 N 590;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">г) в объекты контроля, предусмотренные </w:t>
-[...9 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г) в случае заключения контрактов в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId227" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 10 статьи 34</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проверки, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P182" w:tooltip="а) финансового обеспечения, указанного в извещении об осуществлении закупки, приглашении, над объемом финансового обеспечения для осуществления закупки (за исключением закупок, предусмотренных подпунктом &quot;б&quot; пункта 15 настоящих Правил), указанным в плане-графике с учетом финансового обеспечения, указанного в размещенных (в пределах идентификационного кода закупки, предусмотренного в плане-графике в соответствии с подпунктом &quot;а&quot; пункта 16 Положения) в соответствии с Федеральным законом извещениях об осуще...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P86" w:tooltip="ж) выписка из проекта контракта, направляемого участнику закупки в соответствии с Федеральным законом при проведении закрытого конкурса, закрытого аукциона, по форме согласно приложению N 2 (далее - выписка из проекта контракта при проведении закрытых конкурса">
-[...83 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:hyperlink w:history="0" w:anchor="P184" w:tooltip="б) финансового обеспечения, указанного в выписке из приглашения, над объемом финансового обеспечения для осуществления закупки (за исключением закупок, предусмотренных подпунктом &quot;б&quot; пункта 15 настоящих Правил), указанным в:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"б" пункта 20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, проводятся в отношении непревышения финансового обеспечения, указанного в извещении об осуществлении закупки, приглашении или выписке из приглашения, над объемом финансового обеспечения для осуществления закупки, указанным в плане-графике или отдельном приложении к плану-графику (за исключением закупок, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P148" w:tooltip="б) закупок, предусмотренных частью 1.1 статьи 6 Федерального закона &quot;О государственном оборонном заказе&quot;;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "б" пункта 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил) соответственно. При этом проводится проверка соответствия финансового обеспечения для осуществления закупки, указанного в извещении об осуществлении закупки, приглашении, в разрезе планируемых платежей на текущий финансовый год, плановый период и последующие годы начальной (максимальной) цене каждого контракта, умноженной на количество контрактов, предполагаемых к заключению;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId228" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="P134"/>
-[...23 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проверка, предусмотренная </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P188" w:tooltip="в) цен контракта, предложенных участником закупки, с которым в соответствии с Федеральным законом заключается контракт, и иными участниками закупки, указанными в протоколе определения поставщика (подрядчика, исполнителя), над начальной (максимальной) ценой контракта, указанной в извещении об осуществлении закупки;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "в" пункта 20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, проводится в отношении непревышения цен контрактов, предложенных участниками закупки, с которыми в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId229" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заключаются контракты, и указанных в протоколе определения поставщика (подрядчика, исполнителя), над начальной (максимальной) ценой контракта, указанной в извещении об осуществлении закупки, приглашении;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId230" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">д) в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId231" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 9 части 3 статьи 49</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона, проверки, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P188" w:tooltip="в) цен контракта, предложенных участником закупки, с которым в соответствии с Федеральным законом заключается контракт, и иными участниками закупки, указанными в протоколе определения поставщика (подрядчика, исполнителя), над начальной (максимальной) ценой контракта, указанной в извещении об осуществлении закупки;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "в" пункта 20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, не проводятся;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId232" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е) при осуществлении закупок, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P148" w:tooltip="б) закупок, предусмотренных частью 1.1 статьи 6 Федерального закона &quot;О государственном оборонном заказе&quot;;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "б" пункта 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, проверки, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P182" w:tooltip="а) финансового обеспечения, указанного в извещении об осуществлении закупки, приглашении, над объемом финансового обеспечения для осуществления закупки (за исключением закупок, предусмотренных подпунктом &quot;б&quot; пункта 15 настоящих Правил), указанным в плане-графике с учетом финансового обеспечения, указанного в размещенных (в пределах идентификационного кода закупки, предусмотренного в плане-графике в соответствии с подпунктом &quot;а&quot; пункта 16 Положения) в соответствии с Федеральным законом извещениях об осуще...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P184" w:tooltip="б) финансового обеспечения, указанного в выписке из приглашения, над объемом финансового обеспечения для осуществления закупки (за исключением закупок, предусмотренных подпунктом &quot;б&quot; пункта 15 настоящих Правил), указанным в:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P194" w:tooltip="е) цены контракта, указанной в проекте контракта, предусмотренном подпунктами &quot;е&quot; и &quot;з&quot; пункта 4 настоящих Правил, над финансовым обеспечением, указанным в плане-графике, в отдельном приложении к плану-графику (за исключением закупок, предусмотренных подпунктом &quot;б&quot; пункта 15 настоящих Правил). При этом проводится проверка соответствия финансового обеспечения в разрезе планируемых платежей на текущий финансовый год, плановый период и последующие годы цене контракта, указанной в проекте контракта;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P70" w:tooltip="д) органы управления государственными внебюджетными фондами.">
-[...22 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" w:anchor="P198" w:tooltip="з) цены контракта, указанной в проекте соглашения об изменении условий контракта, предусмотренного подпунктом &quot;и&quot; пункта 4 настоящих Правил, выписке из проекта соглашения об изменении условий контракта, над финансовым обеспечением, указанным в плане-графике, в отдельном приложении к плану-графику (за исключением закупок, предусмотренных подпунктом &quot;б&quot; пункта 15 настоящих Правил, а также закупок, включенных в план-график закупок прошлых периодов). При этом проводится проверка соответствия финансового обес...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"з" пункта 20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, проводятся на предмет непревышения начальной (максимальной) цены контракта, цены контракта, указанных в извещении об осуществлении закупки, приглашении, выписке из приглашения, проекте контракта, выписке из проекта контракта при проведении закрытых конкурса или аукциона, выписке из проекта контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем), проекте соглашения об изменении условий контракта, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P91" w:tooltip="и) проект соглашения об изменении условий контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы. Положения настоящего подпункта не распространяются на проекты соглашений об изменении условий контрактов, которые заключены в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "и" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, выписке из проекта соглашения об изменении условий контракта, над объемом финансового обеспечения для осуществления такой закупки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 27.05.2021 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId233" w:tooltip="Постановление Правительства РФ от 27.05.2021 N 814 (ред. от 23.12.2024) &quot;О мониторинге закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц, а также об оценке эффективности деятельности органов контроля, осуществляющих контроль за соблюдением законодательства Российской Федерации и иных нормативных правовых актов о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муницип {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 814</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 27.01.2022 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId234" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 60</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 31.10.2022 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId235" w:tooltip="Постановление Правительства РФ от 31.10.2022 N 1946 (ред. от 23.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельными видами юридических лиц и признании утратившими силу постановления Правительства Российской Федерации от 26 сентября 1997 г. N 1222 и отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 1946</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 29.06.2024 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId236" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 888</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 23.05.2026 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId237" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 590</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>а) лимитами бюджетных обязательств на закупку товаров, работ, услуг на соответствующий финансовый год и плановы</w:t>
-[...15 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ж) при осуществлении закупок, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId238" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а" пункта 18</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения, проверки, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P182" w:tooltip="а) финансового обеспечения, указанного в извещении об осуществлении закупки, приглашении, над объемом финансового обеспечения для осуществления закупки (за исключением закупок, предусмотренных подпунктом &quot;б&quot; пункта 15 настоящих Правил), указанным в плане-графике с учетом финансового обеспечения, указанного в размещенных (в пределах идентификационного кода закупки, предусмотренного в плане-графике в соответствии с подпунктом &quot;а&quot; пункта 16 Положения) в соответствии с Федеральным законом извещениях об осуще...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId112" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков з">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P184" w:tooltip="б) финансового обеспечения, указанного в выписке из приглашения, над объемом финансового обеспечения для осуществления закупки (за исключением закупок, предусмотренных подпунктом &quot;б&quot; пункта 15 настоящих Правил), указанным в:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId113" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков з">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P190" w:tooltip="г) цены контракта, указанной в проекте контракта, предусмотренном подпунктом &quot;е&quot; пункта 4 настоящих Правил, над ценой, указанной в протоколе определения поставщика (подрядчика, исполнителя), за исключением случаев, при которых формирование такого протокола Федеральным законом не предусмотрено. При этом в случае, предусмотренном пунктом 2 части 2 статьи 51 Федерального закона, такая проверка проводится на предмет непревышения над начальной (максимальной) ценой контракта, указанной в извещении об осуществл...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P194" w:tooltip="е) цены контракта, указанной в проекте контракта, предусмотренном подпунктами &quot;е&quot; и &quot;з&quot; пункта 4 настоящих Правил, над финансовым обеспечением, указанным в плане-графике, в отдельном приложении к плану-графику (за исключением закупок, предусмотренных подпунктом &quot;б&quot; пункта 15 настоящих Правил). При этом проводится проверка соответствия финансового обеспечения в разрезе планируемых платежей на текущий финансовый год, плановый период и последующие годы цене контракта, указанной в проекте контракта;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId114" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков з">
-[...270 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P198" w:tooltip="з) цены контракта, указанной в проекте соглашения об изменении условий контракта, предусмотренного подпунктом &quot;и&quot; пункта 4 настоящих Правил, выписке из проекта соглашения об изменении условий контракта, над финансовым обеспечением, указанным в плане-графике, в отдельном приложении к плану-графику (за исключением закупок, предусмотренных подпунктом &quot;б&quot; пункта 15 настоящих Правил, а также закупок, включенных в план-график закупок прошлых периодов). При этом проводится проверка соответствия финансового обес...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"з"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (в отношении проекта соглашения об изменении условий контракта, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P91" w:tooltip="и) проект соглашения об изменении условий контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы. Положения настоящего подпункта не распространяются на проекты соглашений об изменении условий контрактов, которые заключены в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "и" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил) пункта 20 настоящих Правил, проводятся по каждому коду объекта капитального строительства или объекта недвижимого имущества, сформированному в государственной интегрированной информационной системе управления общественными финансами "Электронный бюджет" (если субъекты контроля являются лицами, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId239" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId240" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Положения, или лицами, указанными в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId127" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков з">
-[...407 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId241" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P99" w:tooltip="9. Субъектами контроля, осуществляемого органами, предусмотренными подпунктом &quot;д&quot; пункта 2 настоящих Правил, являются:">
-[...3394 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:hyperlink w:history="0" r:id="rId242" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"к" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения, если в целях софинансирования капитальных вложений в объекты капитального строительства и (или) приобретения объектов недвижимого имущества предоставляются субсидии из федерального бюджета бюджету субъекта Российской Федерации);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пп. "ж" введен </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId243" w:tooltip="Постановление Правительства РФ от 07.11.2020 N 1799 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 07.11.2020 N 1799; в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId244" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 23.05.2026 N 590)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve">Нормы о проверках, предусмотренных </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P113" w:tooltip="г) соответствия источника финансирования (кодов видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации), информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Прав">
-              <w:proofErr w:type="spellStart"/>
+            <w:hyperlink w:history="0" w:anchor="P117" w:tooltip="г) соответствия источника финансирования (кодов видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации), информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил, объекту закупки;">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>пп</w:t>
+                <w:t xml:space="preserve">пп. "г"</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" w:anchor="P123" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил.">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>. "г"</w:t>
+                <w:t xml:space="preserve">"д" п. 11</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...3 lines deleted...]
-            <w:hyperlink w:anchor="P119" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих ">
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, в отношении объекта контроля, предусмотренного </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" w:anchor="P91" w:tooltip="и) проект соглашения об изменении условий контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы. Положения настоящего подпункта не распространяются на проекты соглашений об изменении условий контрактов, которые заключены в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона...">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>"д" п. 11</w:t>
+                <w:t xml:space="preserve">пп. "и" п. 4</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...4 lines deleted...]
-              <w:proofErr w:type="spellStart"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, при осуществлении закупок, указанных в </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId245" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>пп</w:t>
-[...6 lines deleted...]
-                <w:t>. "и" п. 4</w:t>
+                <w:t xml:space="preserve">пп. "н" п. 2</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...21 lines deleted...]
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Постановления Правительства РФ от 27.01.2022 N 60, применяются с 01.01.2025.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="300"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="300" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">з) проверки, предусмотренные </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P113" w:tooltip="г) соответствия источника финансирования (кодов видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации), информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Прав">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P117" w:tooltip="г) соответствия источника финансирования (кодов видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации), информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил, объекту закупки;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P119" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих ">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P123" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, проводятся в отношении объекта контроля, предусмотренного </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P90" w:tooltip="и) проект соглашения об изменении условий контракта.">
-[...38 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P91" w:tooltip="и) проект соглашения об изменении условий контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы. Положения настоящего подпункта не распространяются на проекты соглашений об изменении условий контрактов, которые заключены в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "и" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, если проектом соглашения об изменении условий контракта предусмотрено изменение в части объекта закупки, источника финансирования (кодов видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации), размера аванса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пп. "з" введен </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId246" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>23. Проверки</w:t>
-[...12 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и) проверка, предусмотренная </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P198" w:tooltip="з) цены контракта, указанной в проекте соглашения об изменении условий контракта, предусмотренного подпунктом &quot;и&quot; пункта 4 настоящих Правил, выписке из проекта соглашения об изменении условий контракта, над финансовым обеспечением, указанным в плане-графике, в отдельном приложении к плану-графику (за исключением закупок, предусмотренных подпунктом &quot;б&quot; пункта 15 настоящих Правил, а также закупок, включенных в план-график закупок прошлых периодов). При этом проводится проверка соответствия финансового обес...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "з" пункта 20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, проводится в отношении проекта соглашения об изменении условий контракта, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P91" w:tooltip="и) проект соглашения об изменении условий контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы. Положения настоящего подпункта не распространяются на проекты соглашений об изменении условий контрактов, которые заключены в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "и" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, в случае, если таким проектом соглашения предусмотрены увеличение цены контракта и (или) изменение источника финансирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пп. "и" введен </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId247" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 23.05.2026 N 590)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23. Проверки, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P181" w:tooltip="20. Проверка, предусмотренная подпунктом &quot;б&quot; пункта 11 настоящих Правил, проводится в соответствии с настоящими Правилами на предмет непревышения:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P193" w:tooltip="21. Проверка, предусмотренная подпунктом &quot;в&quot; пункта 11 настоящих Правил, проводится согласно настоящим Правилам на предмет соответствия:">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P200" w:tooltip="21. Проверка, предусмотренная подпунктом &quot;в&quot; пункта 11 настоящих Правил, проводится согласно настоящим Правилам на предмет соответствия:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">21</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, не проводятся в отношении закупок, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P147" w:tooltip="д) закупок на территории иностранного государства (в том числе на территории г. Байконура) для обеспечения деятельности заказчиков, осуществляющих деятельность на территории иностранного государства;">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P151" w:tooltip="д) закупок на территории иностранного государства (в том числе на территории г. Байконура) для обеспечения деятельности заказчиков, осуществляющих деятельность на территории иностранного государства;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "д"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P150" w:tooltip="з) закупок, осуществляемых за счет средств бюджета Союзного государства;">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P154" w:tooltip="з) закупок, осуществляемых за счет средств бюджета Союзного государства;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"з" пункта 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил. Проверки, предусмотренные </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P193" w:tooltip="21. Проверка, предусмотренная подпунктом &quot;в&quot; пункта 11 настоящих Правил, проводится согласно настоящим Правилам на предмет соответствия:">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P200" w:tooltip="21. Проверка, предусмотренная подпунктом &quot;в&quot; пункта 11 настоящих Правил, проводится согласно настоящим Правилам на предмет соответствия:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 21</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, не проводятся в отношении закупок, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P144" w:tooltip="б) закупок, предусмотренных частью 1.1 статьи 6 Федерального закона &quot;О государственном оборонном заказе&quot;;">
-[...13 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P148" w:tooltip="б) закупок, предусмотренных частью 1.1 статьи 6 Федерального закона &quot;О государственном оборонном заказе&quot;;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "б" пункта 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил. Проверки, предусмотренные </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P113" w:tooltip="г) соответствия источника финансирования (кодов видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации), информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Прав">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P117" w:tooltip="г) соответствия источника финансирования (кодов видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации), информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил, объекту закупки;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P119" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих ">
-[...21 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P123" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, не проводятся при осуществлении закупок субъектами контроля, являющимися заказчиками, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId248" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId269" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков з">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId249" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"з" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Положения, а также субъектами контроля, являющимися заказчиками и лицами, указанными в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId270" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков з">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId250" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId271" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков з">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId251" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"ж"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId272" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков з">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId252" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"и"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId273" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков з">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId253" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"к" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Положения, в случае отсутствия соглашений, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink r:id="rId274" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId254" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 7 статьи 99</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Федерального закона.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...18 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 27.05.2021 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId255" w:tooltip="Постановление Правительства РФ от 27.05.2021 N 814 (ред. от 23.12.2024) &quot;О мониторинге закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц, а также об оценке эффективности деятельности органов контроля, осуществляющих контроль за соблюдением законодательства Российской Федерации и иных нормативных правовых актов о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муницип {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 814</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, от 27.01.2022 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId276" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
-[...13 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:hyperlink w:history="0" r:id="rId256" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 60</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve">Нормы о проверках, предусмотренных </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P113" w:tooltip="г) соответствия источника финансирования (кодов видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации), информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Прав">
-              <w:proofErr w:type="spellStart"/>
+            <w:hyperlink w:history="0" w:anchor="P117" w:tooltip="г) соответствия источника финансирования (кодов видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации), информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил, объекту закупки;">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>пп</w:t>
+                <w:t xml:space="preserve">пп. "г"</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" w:anchor="P123" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил.">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>. "г"</w:t>
+                <w:t xml:space="preserve">"д" п. 11</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...3 lines deleted...]
-            <w:hyperlink w:anchor="P119" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих ">
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId257" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>"д" п. 11</w:t>
+                <w:t xml:space="preserve">применяются</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...21 lines deleted...]
-              <w:t>и некоторых объектов контроля с 01.07.2023, 01.01.2024, 01.04.2024, 01.01.2025.</w:t>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в отношении некоторых объектов контроля с 01.07.2023, 01.01.2024, 01.04.2024, 01.01.2025.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="300"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="300" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">24. В целях проведения проверок, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P107" w:tooltip="б) объема финансового обеспечения для осуществления закупки, информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot; - &quot;з&quot; пункта 4 настоящих Правил;">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P110" w:tooltip="б) объема финансового обеспечения для осуществления закупки, информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot; - &quot;к&quot; пункта 4 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P119" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих ">
-[...21 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P123" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, при проведении открытого конкурса в электронной форме, открытого аукциона в электронной форме, запроса котировок в электронной форме, при осуществлении закупки у единственного поставщика (подрядчика, исполнителя) на сумму, предусмотренную </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId258" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 12 статьи 93</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Федерального закона, а также если при осуществлении закупки у единственного поставщика (подрядчика, исполнителя) контракт заключается с использованием единой информационной системы в соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId279" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId259" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 14 статьи 93</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Федерального закона:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId280" w:tooltip="Постановление Правительства РФ от 31.10.2022 N 1946 (ред. от 23.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, зак">
-[...13 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId260" w:tooltip="Постановление Правительства РФ от 31.10.2022 N 1946 (ред. от 23.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельными видами юридических лиц и признании утратившими силу постановления Правительства Российской Федерации от 26 сентября 1997 г. N 1222 и отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 31.10.2022 N 1946)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:bookmarkStart w:id="247" w:name="P247"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="P239"/>
-[...15 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) извещение об осуществлении закупки (за исключением закупок у единственного поставщика (подрядчика, исполнителя), при которых контракт заключается с использованием единой информационной системы в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId261" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 14 статьи 93</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Федерального закона), протокол определения поставщика (подрядчика, исполнителя) (за исключением закупок у единственного поставщика (подрядчика, исполнителя), при которых контракт заключается с использованием единой информационной системы в соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId282" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId262" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 14 статьи 93</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Федерального закона) и проект контракта, предусмотренный </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P85" w:tooltip="е) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы в сфере закупок (далее - единая информационная система);">
-[...35 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P85" w:tooltip="е) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы в сфере закупок (далее - единая информационная система). Положения настоящего подпункта не распространяются на проекты контрактов, которые заключаются в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона без и...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "е" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, а также проект соглашения об изменении условий контракта, предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P91" w:tooltip="и) проект соглашения об изменении условий контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы. Положения настоящего подпункта не распространяются на проекты соглашений об изменении условий контрактов, которые заключены в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "и" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, направляются автоматически с использованием единой информационной системы в орган контроля, указанный в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P66" w:tooltip="а) федеральный орган исполнительной власти, определенный Правительством Российской Федерации в соответствии с частью 6 статьи 4 Федерального закона;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпункте "а" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, при их направлении субъектами контроля, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P95" w:tooltip="5. Субъектами контроля, осуществляемого органом, предусмотренным подпунктом &quot;а&quot; пункта 2 настоящих Правил, в соответствии с настоящими Правилами, являются заказчики и лица, указанные в пункте 2 Положения.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пункте 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, для размещения в соответствии с Федеральным </w:t>
       </w:r>
-      <w:hyperlink r:id="rId283" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId263" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> в единой информационной системе;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 31.10.2022 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId264" w:tooltip="Постановление Правительства РФ от 31.10.2022 N 1946 (ред. от 23.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельными видами юридических лиц и признании утратившими силу постановления Правительства Российской Федерации от 26 сентября 1997 г. N 1222 и отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 1946</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 23.05.2026 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId265" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 590</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="249" w:name="P249"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) извещение об осуществлении закупки (за исключением закупок у единственного поставщика (подрядчика, исполнителя), при которых контракт заключается с использованием единой информационной системы в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId266" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 14 статьи 93</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона), проект контракта, предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P85" w:tooltip="е) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы в сфере закупок (далее - единая информационная система). Положения настоящего подпункта не распространяются на проекты контрактов, которые заключаются в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона без и...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "е" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил (за исключением случаев проведения запроса котировок в электронной форме, осуществления закупки у единственного поставщика (подрядчика, исполнителя) на сумму, предусмотренную </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId267" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 12 статьи 93</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона), и проект соглашения об изменении условий контракта направляются автоматически с использованием единой информационной системы в орган контроля, указанный в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P67" w:tooltip="б) территориальные органы федерального органа исполнительной власти, осуществляющего правоприменительные функции по кассовому обслуживанию исполнения бюджетов бюджетной системы Российской Федерации;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпункте "б" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, при их направлении субъектами контроля, являющимися заказчиками и лицами, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId268" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId269" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId270" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId271" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"ж"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId272" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"и"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId273" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"к" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения, для размещения в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId274" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в единой информационной системе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId284" w:tooltip="Постановление Правительства РФ от 31.10.2022 N 1946 (ред. от 23.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, зак">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId275" w:tooltip="Постановление Правительства РФ от 31.10.2022 N 1946 (ред. от 23.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельными видами юридических лиц и признании утратившими силу постановления Правительства Российской Федерации от 26 сентября 1997 г. N 1222 и отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 31.10.2022 N 1946)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="P241"/>
-[...68 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) орган контроля, указанный в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P66" w:tooltip="а) федеральный орган исполнительной власти, определенный Правительством Российской Федерации в соответствии с частью 6 статьи 4 Федерального закона;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпункте "а" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, не позднее одного часа с момента поступления в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P247" w:tooltip="а) извещение об осуществлении закупки (за исключением закупок у единственного поставщика (подрядчика, исполнителя), при которых контракт заключается с использованием единой информационной системы в соответствии с частью 14 статьи 93 Федерального закона), протокол определения поставщика (подрядчика, исполнителя) (за исключением закупок у единственного поставщика (подрядчика, исполнителя), при которых контракт заключается с использованием единой информационной системы в соответствии с частью 14 статьи 93 Ф...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта извещения об осуществлении закупки, протокола определения поставщика (подрядчика, исполнителя), проекта контракта, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P85" w:tooltip="е) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы в сфере закупок (далее - единая информационная система). Положения настоящего подпункта не распространяются на проекты контрактов, которые заключаются в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона без и...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "е" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, проекта соглашения об изменении условий контракта, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P91" w:tooltip="и) проект соглашения об изменении условий контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы. Положения настоящего подпункта не распространяются на проекты соглашений об изменении условий контрактов, которые заключены в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "и" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId276" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 23.05.2026 N 590)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проводит в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P181" w:tooltip="20. Проверка, предусмотренная подпунктом &quot;б&quot; пункта 11 настоящих Правил, проводится в соответствии с настоящими Правилами на предмет непревышения:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P211" w:tooltip="22. Проверки, предусмотренные подпунктами &quot;г&quot; и &quot;д&quot; пункта 11, пунктами 20 и 21 настоящих Правил, проводятся с учетом следующих особенностей:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил с использованием единой информационной системы предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P110" w:tooltip="б) объема финансового обеспечения для осуществления закупки, информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot; - &quot;к&quot; пункта 4 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P112" w:tooltip="в) информации об идентификационном коде закупки;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"в" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="254" w:name="P254"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по результатам проверок, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P110" w:tooltip="б) объема финансового обеспечения для осуществления закупки, информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot; - &quot;к&quot; пункта 4 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P112" w:tooltip="в) информации об идентификационном коде закупки;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"в" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, формирует с использованием единой информационной системы отметку о соответствии контролируемой информации настоящим Правилам, за исключением случая выявления несоответствия контролируемой информации настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="255" w:name="P255"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в случае выявления несоответствия контролируемой информации настоящим Правилам уведомляет с использованием единой информационной системы субъект контроля о таком несоответствии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г) орган контроля, указанный в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P67" w:tooltip="б) территориальные органы федерального органа исполнительной власти, осуществляющего правоприменительные функции по кассовому обслуживанию исполнения бюджетов бюджетной системы Российской Федерации;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпункте "б" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил не позднее одного рабочего дня со дня, следующего за днем поступления в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P249" w:tooltip="б) извещение об осуществлении закупки (за исключением закупок у единственного поставщика (подрядчика, исполнителя), при которых контракт заключается с использованием единой информационной системы в соответствии с частью 14 статьи 93 Федерального закона), проект контракта, предусмотренный подпунктом &quot;е&quot; пункта 4 настоящих Правил (за исключением случаев проведения запроса котировок в электронной форме, осуществления закупки у единственного поставщика (подрядчика, исполнителя) на сумму, предусмотренную част...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта извещения об осуществлении закупки, проекта контракта, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P85" w:tooltip="е) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы в сфере закупок (далее - единая информационная система). Положения настоящего подпункта не распространяются на проекты контрактов, которые заключаются в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона без и...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "е" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил (в случае осуществления закупок у единственного поставщика (подрядчика, исполнителя), за исключением закупок, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId277" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId288" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков з">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId278" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId289" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков з">
-[...29 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId279" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">24</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId292" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков з">
-[...27 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId280" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">25 части 1 статьи 93</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона), проекта соглашения об изменении условий контракта, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P91" w:tooltip="и) проект соглашения об изменении условий контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы. Положения настоящего подпункта не распространяются на проекты соглашений об изменении условий контрактов, которые заключены в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "и" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId294" w:tooltip="Постановление Правительства РФ от 31.10.2022 N 1946 (ред. от 23.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, зак">
-[...14 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId281" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 23.05.2026 N 590)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">в) орган контроля, указанный в </w:t>
-[...38 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проводит предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P117" w:tooltip="г) соответствия источника финансирования (кодов видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации), информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил, объекту закупки;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P123" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил проверки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="259" w:name="P259"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">проводит в соответствии с </w:t>
-[...31 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по результатам проверок, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P117" w:tooltip="г) соответствия источника финансирования (кодов видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации), информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил, объекту закупки;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P108" w:tooltip="в) информации об идентификационном коде закупки;">
-[...21 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" w:anchor="P123" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, формирует с использованием единой информационной системы уведомление о соответствии контролируемой информации настоящим Правилам по форме, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P1053" w:tooltip="УВЕДОМЛЕНИЕ">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приложением N 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, и направляет его субъекту контроля, за исключением случая выявления несоответствия контролируемой информации настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="P245"/>
-[...33 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в случае выявления несоответствия контролируемой информации настоящим Правилам формирует с использованием единой информационной системы протокол о несоответствии контролируемой информации настоящим Правилам по форме, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P764" w:tooltip="ПРОТОКОЛ">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приложением N 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, и направляет его субъекту контроля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="P246"/>
-[...11 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">д) извещение об осуществлении закупки, проект контракта, предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P85" w:tooltip="е) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы в сфере закупок (далее - единая информационная система). Положения настоящего подпункта не распространяются на проекты контрактов, которые заключаются в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона без и...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "е" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, и проект соглашения об изменении условий контракта автоматически размещаются в единой информационной системе не позднее одного часа с момента формирования отметки, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P254" w:tooltip="по результатам проверок, предусмотренных подпунктами &quot;б&quot; и &quot;в&quot; пункта 11 настоящих Правил, формирует с использованием единой информационной системы отметку о соответствии контролируемой информации настоящим Правилам, за исключением случая выявления несоответствия контролируемой информации настоящим Правилам;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">абзацем третьим подпункта "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта, а также уведомления, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P259" w:tooltip="по результатам проверок, предусмотренных подпунктами &quot;г&quot; и &quot;д&quot; пункта 11 настоящих Правил, формирует с использованием единой информационной системы уведомление о соответствии контролируемой информации настоящим Правилам по форме, предусмотренной приложением N 5, и направляет его субъекту контроля, за исключением случая выявления несоответствия контролируемой информации настоящим Правилам;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">абзацем третьим подпункта "г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта. В случае отсутствия таких отметки и уведомления извещение об осуществлении закупки, проект контракта, предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P85" w:tooltip="е) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы в сфере закупок (далее - единая информационная система). Положения настоящего подпункта не распространяются на проекты контрактов, которые заключаются в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона без и...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "е" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, и проект соглашения об изменении условий контракта в единой информационной системе не размещаются;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">г) орган контроля, указанный в </w:t>
-[...242 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е) протокол определения поставщика (подрядчика, исполнителя) автоматически размещается в единой информационной системе не позднее одного часа с момента формирования отметки, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P254" w:tooltip="по результатам проверок, предусмотренных подпунктами &quot;б&quot; и &quot;в&quot; пункта 11 настоящих Правил, формирует с использованием единой информационной системы отметку о соответствии контролируемой информации настоящим Правилам, за исключением случая выявления несоответствия контролируемой информации настоящим Правилам;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">абзацем третьим подпункта "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта. В случае отсутствия такой отметки протокол определения поставщика (подрядчика, исполнителя) в единой информационной системе не размещается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(п. 24 в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId295" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
-[...13 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId282" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...1 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
               <w:t xml:space="preserve">Нормы о проверках, предусмотренных </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P113" w:tooltip="г) соответствия источника финансирования (кодов видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации), информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Прав">
-              <w:proofErr w:type="spellStart"/>
+            <w:hyperlink w:history="0" w:anchor="P117" w:tooltip="г) соответствия источника финансирования (кодов видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации), информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил, объекту закупки;">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>пп</w:t>
+                <w:t xml:space="preserve">пп. "г"</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" w:anchor="P123" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил.">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>. "г"</w:t>
+                <w:t xml:space="preserve">"д" п. 11</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...3 lines deleted...]
-            <w:hyperlink w:anchor="P119" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих ">
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId283" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>"д" п. 11</w:t>
+                <w:t xml:space="preserve">применяются</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...13 lines deleted...]
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve"> в отношении некоторых объектов контроля с 01.07.2023, 01.01.2024, 01.04.2024, 01.01.2025.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="300"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="300" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">25. В целях проведения проверок, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P107" w:tooltip="б) объема финансового обеспечения для осуществления закупки, информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot; - &quot;з&quot; пункта 4 настоящих Правил;">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P110" w:tooltip="б) объема финансового обеспечения для осуществления закупки, информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot; - &quot;к&quot; пункта 4 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P119" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих ">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P123" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, при осуществлении закупок у единственного поставщика (подрядчика, исполнителя) в случаях, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink r:id="rId297" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId284" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId298" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId285" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId299" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId286" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId300" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId287" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId301" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId288" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">13</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId289" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">14</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId290" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId291" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId292" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">19</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId302" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId293" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">33</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId303" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId294" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">35</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId304" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId295" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">39</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId305" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId296" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">47</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId306" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...18 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId297" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">48</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId298" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">56 части 1 статьи 93</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 27.01.2022 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId299" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 60</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 29.06.2024 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId300" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 888</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 23.05.2026 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId301" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 590</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="268" w:name="P268"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) субъекты контроля, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P96" w:tooltip="6. Субъектами контроля, осуществляемого органами, предусмотренными подпунктом &quot;б&quot; пункта 2 настоящих Правил, являются:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктах 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId308" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...29 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P102" w:tooltip="9. Субъектами контроля, осуществляемого органами, предусмотренными подпунктом &quot;д&quot; пункта 2 настоящих Правил, являются:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, направляют в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P128" w:tooltip="а) такие объекты контроля направляются субъектами контроля в органы контроля, предусмотренные подпунктами &quot;б&quot; - &quot;д&quot; пункта 2 настоящих Правил, на бумажном носителе в 2 экземплярах и на съемном машинном носителе информации (при наличии технической возможности) или в электронной форме с использованием информационных систем, применяемых субъектами контроля и органами контроля (при наличии таких систем), с соблюдением требований законодательства Российской Федерации о защите государственной тайны. При направ...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а" пункта 13</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил в соответствующий орган контроля, предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P67" w:tooltip="б) территориальные органы федерального органа исполнительной власти, осуществляющего правоприменительные функции по кассовому обслуживанию исполнения бюджетов бюджетной системы Российской Федерации;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId311" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...40 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P70" w:tooltip="д) органы управления государственными внебюджетными фондами.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, проект контракта, предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P89" w:tooltip="з) проект контракта, направляемый участнику закупки в соответствии с Федеральным законом без использования единой информационной системы (при осуществлении закупок у единственного поставщика (подрядчика, исполнителя) в случаях, предусмотренных пунктами 2, 3, 7, 10, 13, 14, 16, 17, 19, 31 - 33, 35, 37 - 39, 47, 48 и 56 части 1 статьи 93 Федерального закона);">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "з" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, до направления в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId302" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проекта контракта участнику закупки, с которым заключается контракт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 27.01.2022 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId303" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 60</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 31.10.2022 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId304" w:tooltip="Постановление Правительства РФ от 31.10.2022 N 1946 (ред. от 23.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельными видами юридических лиц и признании утратившими силу постановления Правительства Российской Федерации от 26 сентября 1997 г. N 1222 и отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 1946</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) орган контроля не позднее 3 рабочих дней со дня, следующего за днем поступления в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P268" w:tooltip="а) субъекты контроля, указанные в пунктах 6 - 9 настоящих Правил, направляют в соответствии с подпунктом &quot;а&quot; пункта 13 настоящих Правил в соответствующий орган контроля, предусмотренный подпунктами &quot;б&quot; - &quot;д&quot; пункта 2 настоящих Правил, проект контракта, предусмотренный подпунктом &quot;з&quot; пункта 4 настоящих Правил, до направления в соответствии с Федеральным законом проекта контракта участнику закупки, с которым заключается контракт;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта проекта контракта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">проводит в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P181" w:tooltip="20. Проверка, предусмотренная подпунктом &quot;б&quot; пункта 11 настоящих Правил, проводится в соответствии с настоящими Правилами на предмет непревышения:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId315" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...16 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P211" w:tooltip="22. Проверки, предусмотренные подпунктами &quot;г&quot; и &quot;д&quot; пункта 11, пунктами 20 и 21 настоящих Правил, проводятся с учетом следующих особенностей:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил проверки, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P110" w:tooltip="б) объема финансового обеспечения для осуществления закупки, информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot; - &quot;к&quot; пункта 4 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P112" w:tooltip="в) информации об идентификационном коде закупки;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"в" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил. Орган контроля, предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P67" w:tooltip="б) территориальные органы федерального органа исполнительной власти, осуществляющего правоприменительные функции по кассовому обслуживанию исполнения бюджетов бюджетной системы Российской Федерации;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "б" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, также проводит проверки, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P117" w:tooltip="г) соответствия источника финансирования (кодов видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации), информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил, объекту закупки;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P123" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId305" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="273" w:name="P273"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по результатам проведения проверок, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P110" w:tooltip="б) объема финансового обеспечения для осуществления закупки, информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot; - &quot;к&quot; пункта 4 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P123" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, орган контроля формирует уведомление о соответствии контролируемой информации настоящим Правилам по форме, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P1053" w:tooltip="УВЕДОМЛЕНИЕ">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приложением N 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, и направляет его субъекту контроля, за исключением случая выявления несоответствия контролируемой информации настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId306" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 23.05.2026 N 590)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="275" w:name="P275"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в случае выявления несоответствия контролируемой информации настоящим Правилам направляет субъекту контроля протокол о несоответствии контролируемой информации настоящим Правилам по форме, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P764" w:tooltip="ПРОТОКОЛ">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приложением N 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) в случае отсутствия уведомления о соответствии контролируемой информации настоящим Правилам, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P273" w:tooltip="по результатам проведения проверок, предусмотренных подпунктами &quot;б&quot; - &quot;д&quot; пункта 11 настоящих Правил, орган контроля формирует уведомление о соответствии контролируемой информации настоящим Правилам по форме, предусмотренной приложением N 5 к настоящим Правилам, и направляет его субъекту контроля, за исключением случая выявления несоответствия контролируемой информации настоящим Правилам;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">абзацем третьим подпункта "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта, проект контракта участнику закупки, проект соглашения об изменении условий контракта поставщику (подрядчику, исполнителю) не направляется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId307" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26. В целях проведения проверок, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P110" w:tooltip="б) объема финансового обеспечения для осуществления закупки, информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot; - &quot;к&quot; пункта 4 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P112" w:tooltip="в) информации об идентификационном коде закупки;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"в" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, при осуществлении закупок, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId308" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId309" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">2 части 11 статьи 24</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона, при осуществлении закупки у единственного поставщика (подрядчика, исполнителя), при которой заключается контракт, содержащий сведения, составляющие государственную тайну:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 27.01.2022 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId316" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId310" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 60</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, от 29.06.2024 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId317" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 13.09.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {Кон">
-[...14 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId311" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 888</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="280" w:name="P280"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="P258"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">а) субъекты контроля, указанные в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P93" w:tooltip="6. Субъектами контроля, осуществляемого органами, предусмотренными подпунктом &quot;б&quot; пункта 2 настоящих Правил, являются:">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P96" w:tooltip="6. Субъектами контроля, осуществляемого органами, предусмотренными подпунктом &quot;б&quot; пункта 2 настоящих Правил, являются:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктах 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P99" w:tooltip="9. Субъектами контроля, осуществляемого органами, предусмотренными подпунктом &quot;д&quot; пункта 2 настоящих Правил, являются:">
-[...21 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P102" w:tooltip="9. Субъектами контроля, осуществляемого органами, предусмотренными подпунктом &quot;д&quot; пункта 2 настоящих Правил, являются:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, направляют в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P128" w:tooltip="а) такие объекты контроля направляются субъектами контроля в органы контроля, предусмотренные подпунктами &quot;б&quot; - &quot;д&quot; пункта 2 настоящих Правил, на бумажном носителе в 2 экземплярах и на съемном машинном носителе информации (при наличии технической возможности) или в электронной форме с использованием информационных систем, применяемых субъектами контроля и органами контроля (при наличии таких систем), с соблюдением требований законодательства Российской Федерации о защите государственной тайны. При направ...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а" пункта 13</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил в соответствующий орган контроля, предусмотренный </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P67" w:tooltip="б) территориальные органы федерального органа исполнительной власти, осуществляющего правоприменительные функции по кассовому обслуживанию исполнения бюджетов бюджетной системы Российской Федерации;">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P67" w:tooltip="б) территориальные органы федерального органа исполнительной власти, осуществляющего правоприменительные функции по кассовому обслуживанию исполнения бюджетов бюджетной системы Российской Федерации;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P70" w:tooltip="д) органы управления государственными внебюджетными фондами.">
-[...76 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" w:anchor="P70" w:tooltip="д) органы управления государственными внебюджетными фондами.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">б) орган контроля не позднее 3 рабочих дней со дня, следующего за днем поступления в соответствии с </w:t>
-[...16 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">выписку из приглашения до направления в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId312" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> участнику закупки приглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId313" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="283" w:name="P283"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">выписку из проекта контракта при проведении закрытых конкурса или аукциона, выписку из проекта контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем), - до направления в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId314" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проекта контракта участнику закупки, с которым заключается контракт. К выписке из проекта контракта при проведении закрытых конкурса или аукциона прилагается выписка из протокола подведения итогов определения поставщика (подрядчика, исполнителя) по форме согласно </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P1181" w:tooltip="ВЫПИСКА">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приложению N 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее - выписка из протокола);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId315" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 29.06.2024 N 888)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">выписку из проекта соглашения об изменении условий контракта (если проектом такого соглашения предусмотрено увеличение цены контракта или перераспределение планируемых платежей на текущий финансовый год, плановый период и последующие годы без изменения цены контракта) - до направления проекта соглашения об изменении условий контракта поставщику (подрядчику, исполнителю);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId316" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 23.05.2026 N 590)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">одновременно с выпиской из приглашения, выпиской из проекта контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем), или с выпиской из проекта соглашения об изменении условий контракта (если проектом такого соглашения предусмотрено увеличение цены контракта или перераспределение планируемых платежей на текущий финансовый год, плановый период и последующие годы без изменения цены контракта), согласованные с Министерством финансов Российской Федерации сведения об объемах средств, указанных в нормативных правовых актах, предусматривающих в соответствии с бюджетным законодательством Российской Федерации возможность заключения государственного контракта на срок, превышающий срок действия доведенных лимитов бюджетных обязательств, по форме согласно </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P878" w:tooltip="СВЕДЕНИЯ">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приложению N 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (в случае осуществления закупки, указанной в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P148" w:tooltip="б) закупок, предусмотренных частью 1.1 статьи 6 Федерального закона &quot;О государственном оборонном заказе&quot;;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпункте "б" пункта 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, оплата которой планируется по истечении планового периода);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId317" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 29.06.2024 N 888; в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId318" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 23.05.2026 N 590)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) орган контроля не позднее 2 рабочих дней со дня, следующего за днем поступления в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P280" w:tooltip="а) субъекты контроля, указанные в пунктах 6 - 9 настоящих Правил, направляют в соответствии с подпунктом &quot;а&quot; пункта 13 настоящих Правил в соответствующий орган контроля, предусмотренный подпунктами &quot;б&quot; - &quot;д&quot; пункта 2 настоящих Правил:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта выписки из приглашения, выписки из проекта контракта при проведении закрытого конкурса или аукциона, выписки из проекта контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем), выписки из проекта соглашения об изменении условий контракта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 27.05.2021 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId319" w:tooltip="Постановление Правительства РФ от 27.05.2021 N 814 (ред. от 23.12.2024) &quot;О мониторинге закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц, а также об оценке эффективности деятельности органов контроля, осуществляющих контроль за соблюдением законодательства Российской Федерации и иных нормативных правовых актов о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муницип {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 814</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 29.06.2024 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId320" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 888</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 23.05.2026 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId321" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 590</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">проводит в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P177" w:tooltip="20. Проверка, предусмотренная подпунктом &quot;б&quot; пункта 11 настоящих Правил, проводится в соответствии с настоящими Правилами на предмет непревышения:">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P181" w:tooltip="20. Проверка, предусмотренная подпунктом &quot;б&quot; пункта 11 настоящих Правил, проводится в соответствии с настоящими Правилами на предмет непревышения:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P204" w:tooltip="22. Проверки, предусмотренные подпунктами &quot;г&quot; и &quot;д&quot; пункта 11, пунктами 20 и 21 настоящих Правил, проводятся с учетом следующих особенностей:">
-[...21 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P211" w:tooltip="22. Проверки, предусмотренные подпунктами &quot;г&quot; и &quot;д&quot; пункта 11, пунктами 20 и 21 настоящих Правил, проводятся с учетом следующих особенностей:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил проверку, предусмотренную </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P110" w:tooltip="б) объема финансового обеспечения для осуществления закупки, информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot; - &quot;к&quot; пункта 4 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P108" w:tooltip="в) информации об идентификационном коде закупки;">
-[...29 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P112" w:tooltip="в) информации об идентификационном коде закупки;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"в" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="292" w:name="P292"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по результатам проведения проверок, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P110" w:tooltip="б) объема финансового обеспечения для осуществления закупки, информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot; - &quot;к&quot; пункта 4 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P119" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих ">
-[...16 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P112" w:tooltip="в) информации об идентификационном коде закупки;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"в" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, орган контроля формирует уведомление о соответствии контролируемой информации настоящим Правилам по форме, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P1053" w:tooltip="УВЕДОМЛЕНИЕ">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приложением N 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, и направляет его субъекту контроля, за исключением случая выявления несоответствия контролируемой информации настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="293" w:name="P293"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в случае выявления несоответствия контролируемой информации настоящим Правилам направляет субъекту контроля протокол о несоответствии контролируемой информации настоящим Правилам по форме, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P764" w:tooltip="ПРОТОКОЛ">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приложением N 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) в случае отсутствия уведомления о соответствии контролируемой информации настоящим Правилам, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P292" w:tooltip="по результатам проведения проверок, предусмотренных подпунктами &quot;б&quot; и &quot;в&quot; пункта 11 настоящих Правил, орган контроля формирует уведомление о соответствии контролируемой информации настоящим Правилам по форме, предусмотренной приложением N 5 к настоящим Правилам, и направляет его субъекту контроля, за исключением случая выявления несоответствия контролируемой информации настоящим Правилам;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">абзацем третьим подпункта "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта, в отношении:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">выписки из приглашения - приглашение участнику закупки не направляется;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId321" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
-[...17 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId322" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="55" w:name="P263"/>
-[...44 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">выписки из проекта контракта при проведении закрытых конкурса или аукциона, выписки из проекта контракта, заключаемого с единственным поставщиком (подрядчиком, исполнителем), - проект контракта участнику закупки не направляется;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId323" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 29.06.2024 N 888)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="56" w:name="P264"/>
-[...25 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">выписки из проекта соглашения об изменении условий контракта (если проектом такого соглашения предусмотрено увеличение цены контракта или перераспределение планируемых платежей на текущий финансовый год, плановый период и последующие годы без изменения цены контракта) - проект соглашения об изменении условий контракта поставщику (подрядчику, исполнителю) не направляется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId324" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 23.05.2026 N 590)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">в) в случае отсутствия уведомления о соответствии контролируемой информации настоящим Правилам, предусмотренного </w:t>
-[...656 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">27. Утратил силу. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId336" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId325" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve">Нормы о проверках, предусмотренных </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P113" w:tooltip="г) соответствия источника финансирования (кодов видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации), информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Прав">
-              <w:proofErr w:type="spellStart"/>
+            <w:hyperlink w:history="0" w:anchor="P117" w:tooltip="г) соответствия источника финансирования (кодов видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации), информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил, объекту закупки;">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>пп</w:t>
+                <w:t xml:space="preserve">пп. "г"</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" w:anchor="P123" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил.">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>. "г"</w:t>
+                <w:t xml:space="preserve">"д" п. 11</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...3 lines deleted...]
-            <w:hyperlink w:anchor="P119" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих ">
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId326" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>"д" п. 11</w:t>
+                <w:t xml:space="preserve">применяются</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...13 lines deleted...]
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve"> в отношении некоторых объектов контроля с 01.07.2023, 01.01.2024, 01.04.2024, 01.01.2025.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="300"/>
+    <w:bookmarkStart w:id="304" w:name="P304"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="300" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="61" w:name="P289"/>
-[...15 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28. В целях проведения проверок, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P110" w:tooltip="б) объема финансового обеспечения для осуществления закупки, информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot; - &quot;к&quot; пункта 4 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P119" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих ">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P123" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, при проведении закрытых электронных процедур при осуществлении закупок, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink r:id="rId338" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId327" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId339" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId328" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">7 части 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId340" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...13 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId329" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 12 статьи 24</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Федерального закона:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:bookmarkStart w:id="305" w:name="P305"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="62" w:name="P290"/>
-[...21 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) приглашение, протокол определения поставщика (подрядчика, исполнителя) и проект контракта направляются автоматически с использованием единой информационной системы и посредством информационного взаимодействия со специализированной электронной площадкой в орган контроля, указанный в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P66" w:tooltip="а) федеральный орган исполнительной власти, определенный Правительством Российской Федерации в соответствии с частью 6 статьи 4 Федерального закона;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпункте "а" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, при их направлении субъектами контроля, указанными в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P92" w:tooltip="5. Субъектами контроля, осуществляемого органом, предусмотренным подпунктом &quot;а&quot; пункта 2 настоящих Правил, в соответствии с настоящими Правилами, являются заказчики и лица, указанные в пункте 2 Положения.">
-[...14 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" w:anchor="P95" w:tooltip="5. Субъектами контроля, осуществляемого органом, предусмотренным подпунктом &quot;а&quot; пункта 2 настоящих Правил, в соответствии с настоящими Правилами, являются заказчики и лица, указанные в пункте 2 Положения.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пункте 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, оператору специализированной электронной площадки. Проект соглашения об изменении условий контракта, предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P91" w:tooltip="и) проект соглашения об изменении условий контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы. Положения настоящего подпункта не распространяются на проекты соглашений об изменении условий контрактов, которые заключены в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "и" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, направляется автоматически с использованием единой информационной системы в указанный орган контроля при направлении субъектами контроля, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P95" w:tooltip="5. Субъектами контроля, осуществляемого органом, предусмотренным подпунктом &quot;а&quot; пункта 2 настоящих Правил, в соответствии с настоящими Правилами, являются заказчики и лица, указанные в пункте 2 Положения.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пункте 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, такого проекта соглашения для его размещения в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId330" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в единой информационной системе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId331" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 23.05.2026 N 590)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="307" w:name="P307"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="63" w:name="P291"/>
-[...15 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) приглашение, проект контракта и проект соглашения об изменении условий контракта направляются автоматически с использованием единой информационной системы в орган контроля, указанный в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P67" w:tooltip="б) территориальные органы федерального органа исполнительной власти, осуществляющего правоприменительные функции по кассовому обслуживанию исполнения бюджетов бюджетной системы Российской Федерации;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпункте "б" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, при их направлении субъектами контроля, являющимися заказчиками и лицами, указанными в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId341" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков з">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId332" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId342" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков з">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId333" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId343" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков з">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId334" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId344" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков з">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId335" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"ж"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId345" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков з">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId336" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"и"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId346" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков з">
-[...21 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId337" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 02.09.2025) &quot;О планах-графиках закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, на официальном сайте такой системы в информационно-телекоммуникационной сети &quot;Интернет&quot;, об особенностях включения инф {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"к" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения для размещения в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId338" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> в единой информационной системе;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">в) орган контроля, указанный в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P66" w:tooltip="а) федеральный орган исполнительной власти, определенный Правительством Российской Федерации в соответствии с частью 6 статьи 4 Федерального закона;">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P66" w:tooltip="а) федеральный орган исполнительной власти, определенный Правительством Российской Федерации в соответствии с частью 6 статьи 4 Федерального закона;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпункте "а" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, не позднее одного часа с момента поступления в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P290" w:tooltip="а) приглашение, протокол определения поставщика (подрядчика, исполнителя) и проект контракта направляются автоматически с использованием единой информационной системы и посредством информационного взаимодействия со специализированной электронной площадкой в ор">
-[...14 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" w:anchor="P305" w:tooltip="а) приглашение, протокол определения поставщика (подрядчика, исполнителя) и проект контракта направляются автоматически с использованием единой информационной системы и посредством информационного взаимодействия со специализированной электронной площадкой в орган контроля, указанный в подпункте &quot;а&quot; пункта 2 настоящих Правил, при их направлении субъектами контроля, указанными в пункте 5 настоящих Правил, оператору специализированной электронной площадки. Проект соглашения об изменении условий контракта, п...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта приглашения, протокола определения поставщика (подрядчика, исполнителя), проекта контракта, проекта соглашения об изменении условий контракта, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P91" w:tooltip="и) проект соглашения об изменении условий контракта, направляемый участнику закупки в соответствии с Федеральным законом с использованием единой информационной системы. Положения настоящего подпункта не распространяются на проекты соглашений об изменении условий контрактов, которые заключены в случаях, предусмотренных пунктами 1, 8, 22 и 29 части 1 статьи 93 Федерального закона, и формирование информации и документов в проектах которых осуществлено в соответствии с частью 14 статьи 93 Федерального закона...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "и" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId339" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 23.05.2026 N 590)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">проводит в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P177" w:tooltip="20. Проверка, предусмотренная подпунктом &quot;б&quot; пункта 11 настоящих Правил, проводится в соответствии с настоящими Правилами на предмет непревышения:">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P181" w:tooltip="20. Проверка, предусмотренная подпунктом &quot;б&quot; пункта 11 настоящих Правил, проводится в соответствии с настоящими Правилами на предмет непревышения:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P204" w:tooltip="22. Проверки, предусмотренные подпунктами &quot;г&quot; и &quot;д&quot; пункта 11, пунктами 20 и 21 настоящих Правил, проводятся с учетом следующих особенностей:">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P211" w:tooltip="22. Проверки, предусмотренные подпунктами &quot;г&quot; и &quot;д&quot; пункта 11, пунктами 20 и 21 настоящих Правил, проводятся с учетом следующих особенностей:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил с использованием единой информационной системы предусмотренные </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P107" w:tooltip="б) объема финансового обеспечения для осуществления закупки, информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot; - &quot;з&quot; пункта 4 настоящих Правил;">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P110" w:tooltip="б) объема финансового обеспечения для осуществления закупки, информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot; - &quot;к&quot; пункта 4 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P108" w:tooltip="в) информации об идентификационном коде закупки;">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P112" w:tooltip="в) информации об идентификационном коде закупки;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"в" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил проверки;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:bookmarkStart w:id="311" w:name="P311"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="64" w:name="P294"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">по результатам проведения проверок, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P107" w:tooltip="б) объема финансового обеспечения для осуществления закупки, информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot; - &quot;з&quot; пункта 4 настоящих Правил;">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P110" w:tooltip="б) объема финансового обеспечения для осуществления закупки, информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot; - &quot;к&quot; пункта 4 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P108" w:tooltip="в) информации об идентификационном коде закупки;">
-[...17 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" w:anchor="P112" w:tooltip="в) информации об идентификационном коде закупки;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"в" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, автоматически формирует отметку о соответствии контролируемой информации настоящим Правилам, за исключением случая выявления несоответствия контролируемой информации настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="312" w:name="P312"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="65" w:name="P295"/>
-[...15 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в случае выявления несоответствия контролируемой информации настоящим Правилам уведомляет посредством информационного взаимодействия с оператором специализированной электронной площадки субъект контроля о таком несоответствии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">г) орган контроля, указанный в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P67" w:tooltip="б) территориальные органы федерального органа исполнительной власти, осуществляющего правоприменительные функции по кассовому обслуживанию исполнения бюджетов бюджетной системы Российской Федерации;">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P67" w:tooltip="б) территориальные органы федерального органа исполнительной власти, осуществляющего правоприменительные функции по кассовому обслуживанию исполнения бюджетов бюджетной системы Российской Федерации;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпункте "б" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, не позднее 1 рабочего дня со дня, следующего за днем поступления в соответствии с </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P291" w:tooltip="б) приглашение, проект контракта и проект соглашения об изменении условий контракта направляются автоматически с использованием единой информационной системы в орган контроля, указанный в подпункте &quot;б&quot; пункта 2 настоящих Правил, при их направлении субъектами к">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P307" w:tooltip="б) приглашение, проект контракта и проект соглашения об изменении условий контракта направляются автоматически с использованием единой информационной системы в орган контроля, указанный в подпункте &quot;б&quot; пункта 2 настоящих Правил, при их направлении субъектами контроля, являющимися заказчиками и лицами, указанными в подпунктах &quot;а&quot;, &quot;б&quot;, &quot;г&quot; - &quot;ж&quot;, &quot;и&quot; и &quot;к&quot; пункта 2 Положения для размещения в соответствии с Федеральным законом в единой информационной системе;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта приглашения, проекта контракта, проекта соглашения об изменении условий контракта:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">проводит предусмотренные </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P113" w:tooltip="г) соответствия источника финансирования (кодов видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации), информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Прав">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P117" w:tooltip="г) соответствия источника финансирования (кодов видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации), информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил, объекту закупки;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P119" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих ">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P123" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил проверки;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:bookmarkStart w:id="315" w:name="P315"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="P298"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">по результатам проверок, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P113" w:tooltip="г) соответствия источника финансирования (кодов видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации), информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Прав">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P117" w:tooltip="г) соответствия источника финансирования (кодов видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации), информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил, объекту закупки;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P119" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих ">
-[...31 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" w:anchor="P123" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, формирует с использованием единой информационной системы уведомление о соответствии контролируемой информации настоящим Правилам по форме, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P1053" w:tooltip="УВЕДОМЛЕНИЕ">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приложением N 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, и направляет его субъекту контроля, за исключением случая выявления несоответствия контролируемой информации настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>в случае выявления несоответствия контролируемой информации настоящим Правилам формирует с использованием единой информационной системы протокол о несоответствии контр</w:t>
-[...12 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в случае выявления несоответствия контролируемой информации настоящим Правилам формирует с использованием единой информационной системы протокол о несоответствии контролируемой информации настоящим Правилам по форме, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P764" w:tooltip="ПРОТОКОЛ">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приложением N 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, и направляет его субъекту контроля;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>д) приглашение, проект контракта и проект соглашения об изменении условий к</w:t>
-[...15 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">д) приглашение, проект контракта и проект соглашения об изменении условий контракта автоматически размещаются в единой информационной системе без размещения на официальном сайте единой информационной системы в информационно-телекоммуникационной сети "Интернет" не позднее одного часа с момента формирования отметки, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P311" w:tooltip="по результатам проведения проверок, предусмотренных подпунктами &quot;б&quot; и &quot;в&quot; пункта 11 настоящих Правил, автоматически формирует отметку о соответствии контролируемой информации настоящим Правилам, за исключением случая выявления несоответствия контролируемой информации настоящим Правилам;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">абзацем третьим подпункта "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта, а также уведомления, предусмотренного </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P298" w:tooltip="по результатам проверок, предусмотренных подпунктами &quot;г&quot; и &quot;д&quot; пункта 11 настоящих Правил, формирует с использованием единой информационной системы уведомление о соответствии контролируемой информации настоящим Правилам по форме, предусмотренной приложением N ">
-[...17 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" w:anchor="P315" w:tooltip="по результатам проверок, предусмотренных подпунктами &quot;г&quot; и &quot;д&quot; пункта 11 настоящих Правил, формирует с использованием единой информационной системы уведомление о соответствии контролируемой информации настоящим Правилам по форме, предусмотренной приложением N 5 к настоящим Правилам, и направляет его субъекту контроля, за исключением случая выявления несоответствия контролируемой информации настоящим Правилам;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">абзацем третьим подпункта "г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящего пункта. В случае отсутствия таких отметки и уведомления приглашение, проект контракта и проект соглашения об изменении условий контракта в единой информационной системе не размещаются;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">е) протокол определения поставщика (подрядчика, исполнителя) автоматически размещается в единой информационной системе </w:t>
-[...18 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е) протокол определения поставщика (подрядчика, исполнителя) автоматически размещается в единой информационной системе без размещения на официальном сайте единой информационной системы в информационно-телекоммуникационной сети "Интернет" не позднее одного часа с момента формирования отметки, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P311" w:tooltip="по результатам проведения проверок, предусмотренных подпунктами &quot;б&quot; и &quot;в&quot; пункта 11 настоящих Правил, автоматически формирует отметку о соответствии контролируемой информации настоящим Правилам, за исключением случая выявления несоответствия контролируемой информации настоящим Правилам;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">абзацем третьим подпункта "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящего пункта. В случае отсутствия такой отметки протокол определения поставщика (подрядчика, исполнителя) в единой информационной системе не размещается.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(п. 28 в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId348" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId340" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">29. Утратил силу. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId349" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
-[...13 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId341" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve">Нормы о проверках, предусмотренных </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P113" w:tooltip="г) соответствия источника финансирования (кодов видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации), информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Прав">
-              <w:proofErr w:type="spellStart"/>
+            <w:hyperlink w:history="0" w:anchor="P117" w:tooltip="г) соответствия источника финансирования (кодов видов расходов классификации расходов бюджетов бюджетной системы Российской Федерации), информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил, объекту закупки;">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>пп</w:t>
+                <w:t xml:space="preserve">пп. "г"</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" w:anchor="P123" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил.">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>. "г"</w:t>
+                <w:t xml:space="preserve">"д" п. 11</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...3 lines deleted...]
-            <w:hyperlink w:anchor="P119" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих ">
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId342" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>"д" п. 11</w:t>
+                <w:t xml:space="preserve">применяются</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...13 lines deleted...]
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve"> в отношении некоторых объектов контроля с 01.07.2023, 01.01.2024, 01.04.2024, 01.01.2025.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="300"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="300" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">30. В случаях, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P246" w:tooltip="в случае выявления несоответствия контролируемой информации настоящим Правилам уведомляет с использованием единой информационной системы субъект контроля о таком несоответствии;">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P255" w:tooltip="в случае выявления несоответствия контролируемой информации настоящим Правилам уведомляет с использованием единой информационной системы субъект контроля о таком несоответствии;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">абзацем четвертым подпункта "в" пункта 24</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P264" w:tooltip="в случае выявления несоответствия контролируемой информации настоящим Правилам направляет субъекту контроля протокол о несоответствии контролируемой информации настоящим Правилам по форме, предусмотренной приложением N 3 к настоящим Правилам;">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P275" w:tooltip="в случае выявления несоответствия контролируемой информации настоящим Правилам направляет субъекту контроля протокол о несоответствии контролируемой информации настоящим Правилам по форме, предусмотренной приложением N 3 к настоящим Правилам;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">абзацем четвертым подпункта "б" пункта 25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P280" w:tooltip="в случае выявления несоответствия контролируемой информации настоящим Правилам направляет субъекту контроля протокол о несоответствии контролируемой информации настоящим Правилам по форме, предусмотренной приложением N 3 к настоящим Правилам;">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P293" w:tooltip="в случае выявления несоответствия контролируемой информации настоящим Правилам направляет субъекту контроля протокол о несоответствии контролируемой информации настоящим Правилам по форме, предусмотренной приложением N 3 к настоящим Правилам;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">абзацем четвертым подпункта "б" пункта 26</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P295" w:tooltip="в случае выявления несоответствия контролируемой информации настоящим Правилам уведомляет посредством информационного взаимодействия с оператором специализированной электронной площадки субъект контроля о таком несоответствии;">
-[...36 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P312" w:tooltip="в случае выявления несоответствия контролируемой информации настоящим Правилам уведомляет посредством информационного взаимодействия с оператором специализированной электронной площадки субъект контроля о таком несоответствии;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">абзацем четвертым подпункта "в" пункта 28</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, соответствующий субъект контроля в целях размещения в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId343" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в единой информационной системе или направления в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId344" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> объектов контроля участнику закупки повторно направляет в соответствии с настоящими Правилами объект контроля для проведения проверок, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P107" w:tooltip="б) объема финансового обеспечения для осуществления закупки, информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot; - &quot;з&quot; пункта 4 настоящих Правил;">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P110" w:tooltip="б) объема финансового обеспечения для осуществления закупки, информация о котором содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot; - &quot;к&quot; пункта 4 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P119" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих ">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P123" w:tooltip="д) непревышения предельных размеров аванса, определенных в соответствии с нормативными правовыми актами, регулирующими бюджетные правоотношения, информация о которых содержится в объектах контроля, предусмотренных подпунктами &quot;в&quot;, &quot;е&quot;, &quot;з&quot; и &quot;и&quot; пункта 4 настоящих Правил.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(п. 30 в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId353" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId345" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...31 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:outlineLvl w:val="1"/>
         <w:jc w:val="right"/>
-        <w:outlineLvl w:val="1"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение N 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>к Правилам осуществления контроля,</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к Правилам осуществления контроля,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>предусмотренного частями 5 и 5.1</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предусмотренного частями 5 и 5.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>статьи 99 Федерального закона</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">статьи 99 Федерального закона</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>"О контрактной системе в сфере</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"О контрактной системе в сфере</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>закупок товаров, работ, услуг</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">закупок товаров, работ, услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>для обеспечения государственных</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для обеспечения государственных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>и муниципальных нужд"</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и муниципальных нужд"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId354" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 27.01.2022 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId346" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>N 60</w:t>
+                <w:t xml:space="preserve">N 60</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 29.06.2024 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 13.09.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {Кон">
+            <w:hyperlink w:history="0" r:id="rId347" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>N 888</w:t>
+                <w:t xml:space="preserve">N 888</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...1 lines deleted...]
-              <w:t>)</w:t>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>(форма)</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(форма)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5216"/>
+        <w:gridCol w:w="2760"/>
+        <w:gridCol w:w="1075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Гриф секретности </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" w:anchor="P470" w:tooltip="&lt;*&gt; Указывается в случае, если сведения, подлежащие указанию в настоящей выписке, составляют государственную тайну.">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&lt;*&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5216"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1075"/>
+        <w:gridCol w:w="9014"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
-[...24 lines deleted...]
-            </w:tcBorders>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9014" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...138 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:bookmarkStart w:id="354" w:name="P354"/>
+          <w:bookmarkEnd w:id="354"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ВЫПИСКА</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">из приглашения принять участие в закрытом способе определения поставщика (подрядчика, исполнителя) (при проведении закрытого конкурса, закрытого аукциона)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
+        <w:tblBorders>
+          <w:right w:val="single" w:sz="4"/>
+        </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-[...58 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3307"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1077"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Коды</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-              <w:t>Полное наименование заказчика</w:t>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Полное наименование заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>ИНН</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ИНН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Организационно-правовая форма</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>КПП</w:t>
-[...105 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:tooltip="&quot;ОК 028-2012. Общероссийский классификатор организационно-правовых форм&quot; (утв. Приказом Росстандарта от 16.10.2012 N 505-ст) (ред. от 14.03.2023) (вместе с &quot;Пояснениями к позициям ОКОПФ&quot;) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId348" w:tooltip="&quot;ОК 028-2012. Общероссийский классификатор организационно-правовых форм&quot; (утв. Приказом Росстандарта от 16.10.2012 N 505-ст) (ред. от 30.07.2025) (вместе с &quot;Пояснениями к позициям ОКОПФ&quot;) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКОПФ</w:t>
+                <w:t xml:space="preserve">ОКОПФ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Форма собственности</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Форма собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:tooltip="Постановление Госстандарта России от 30.03.1999 N 97 (ред. от 22.09.2023) &quot;О принятии и введении в действие Общероссийских классификаторов&quot; (вместе с &quot;ОК 027-99. Общероссийский классификатор форм собственности&quot;) (дата введения 01.01.2000) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId349" w:tooltip="Постановление Госстандарта России от 30.03.1999 N 97 (ред. от 22.09.2023) &quot;О принятии и введении в действие Общероссийских классификаторов&quot; (вместе с &quot;ОК 027-99. Общероссийский классификатор форм собственности&quot;) (дата введения 01.01.2000) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКФС</w:t>
+                <w:t xml:space="preserve">ОКФС</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>Место нахождения, телефон, адрес электронной почты</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Место нахождения, телефон, адрес электронной почты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 841/2025) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId350" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 923/2025) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКТМО</w:t>
+                <w:t xml:space="preserve">ОКТМО</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Наименование бюджета</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наименование бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 841/2025) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId351" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 923/2025) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКТМО</w:t>
+                <w:t xml:space="preserve">ОКТМО</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Вид документа</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вид документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(основной документ - код 01; изменения к документу - код 02)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(основной документ - код 01; изменения к документу - код 02)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Единица измерения</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>рубль</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">рубль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:tooltip="&quot;ОК 015-94 (МК 002-97). Общероссийский классификатор единиц измерения&quot; (утв. Постановлением Госстандарта России от 26.12.1994 N 366) (ред. от 14.11.2024) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId352" w:tooltip="&quot;ОК 015-94 (МК 002-97). Общероссийский классификатор единиц измерения&quot; (утв. Постановлением Госстандарта России от 26.12.1994 N 366) (ред. от 28.04.2026) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКЕИ</w:t>
+                <w:t xml:space="preserve">ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>383</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">383</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4"/>
+          <w:left w:val="single" w:sz="4"/>
+          <w:bottom w:val="single" w:sz="4"/>
+          <w:right w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+          <w:insideH w:val="single" w:sz="4"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="821"/>
         <w:gridCol w:w="984"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="840"/>
         <w:gridCol w:w="706"/>
         <w:gridCol w:w="737"/>
         <w:gridCol w:w="1402"/>
         <w:gridCol w:w="1416"/>
         <w:gridCol w:w="1378"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Идентификационный код закупки</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Идентификационный код закупки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Начальная (максимальная) цена контракта</w:t>
-[...4 lines deleted...]
-          <w:tcPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Начальная (максимальная) цена контракта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:tcW w:w="3020" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Планируемые платежи</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Планируемые платежи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">Информация о предоставлении преимуществ в соответствии со </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId353" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>статьей 14</w:t>
+                <w:t xml:space="preserve">статьей 14</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:t xml:space="preserve"> Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд" ("Да" и</w:t>
-[...4 lines deleted...]
-            <w:hyperlink w:anchor="P454" w:tooltip="&lt;**&gt; Указывается, если при проведении закрытого аукциона заказчиком применяются условия допуска для целей осуществления закупок товаров, происходящих из иностранного государства или группы иностранных государств, работ, услуг, соответственно выполняемых, оказы">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд" ("Да" или "Нет") </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" w:anchor="P471" w:tooltip="&lt;**&gt; Указывается, если при проведении закрытого аукциона заказчиком применяются условия допуска для целей осуществления закупок товаров, происходящих из иностранного государства или группы иностранных государств, работ, услуг, соответственно выполняемых, оказываемых иностранными лицами, установленные в соответствии с частью 4 статьи 14 Федерального закона &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot;.">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>&lt;**&gt;</w:t>
+                <w:t xml:space="preserve">&lt;**&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">Информация о предоставлении преимуществ в соответствии со </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId354" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>статьей 28</w:t>
+                <w:t xml:space="preserve">статьей 28</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:t xml:space="preserve"> Федерального закона "О контрак</w:t>
-[...2 lines deleted...]
-              <w:t>тной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд" ("Да" или "Нет")</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд" ("Да" или "Нет")</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">Информация о предоставлении преимуществ в соответствии со </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId355" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>статьей 29</w:t>
+                <w:t xml:space="preserve">статьей 29</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:t xml:space="preserve"> Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд" ("Да" и</w:t>
-[...2 lines deleted...]
-              <w:t>ли "Нет")</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд" ("Да" или "Нет")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
-[...20 lines deleted...]
-          </w:p>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>на текущий финансовый год</w:t>
-[...4 lines deleted...]
-          <w:tcPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на текущий финансовый год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:tcW w:w="1546" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>на плановый период</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на плановый период</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>последующие годы</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">последующие годы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на первый год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="706" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на второй год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="821" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="706" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="737" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="821" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>на первый год</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>на второй год</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="737" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1402" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
-            <w:vMerge/>
-[...224 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2482"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="1474"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="1474"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="2554"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2482" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...14 lines deleted...]
-              <w:t>(уполномоченное лицо)</w:t>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Руководитель</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(уполномоченное лицо)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2554" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2482" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(должность)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(должность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(подпись)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2554" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(расшифровка подписи)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(расшифровка подписи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4733"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4733" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:t>"__" ____________ 20__ г.</w:t>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"__" ____________ 20__ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4"/>
+          <w:bottom w:val="single" w:sz="4"/>
+          <w:right w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+          <w:insideH w:val="single" w:sz="4"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6690"/>
+        <w:gridCol w:w="1853"/>
+        <w:gridCol w:w="454"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6690" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1853" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Лист N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6690" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1853" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Всего листов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">--------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="470" w:name="P470"/>
+    <w:bookmarkEnd w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;*&gt; Указывается в случае, если сведения, подлежащие указанию в настоящей выписке, составляют государственную тайну.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="471" w:name="P471"/>
+    <w:bookmarkEnd w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;**&gt; Указывается, если при проведении закрытого аукциона заказчиком применяются условия допуска для целей осуществления закупок товаров, происходящих из иностранного государства или группы иностранных государств, работ, услуг, соответственно выполняемых, оказываемых иностранными лицами, установленные в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId356" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 4 статьи 14</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение N 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к Правилам осуществления контроля,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предусмотренного частями 5 и 5.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">статьи 99 Федерального закона</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"О контрактной системе в сфере</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">закупок товаров, работ, услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для обеспечения государственных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и муниципальных нужд"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:insideH w:val="nil"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 27.01.2022 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId357" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 60</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 29.06.2024 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId358" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 888</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(форма)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblBorders>
+          <w:right w:val="single" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5216"/>
+        <w:gridCol w:w="2760"/>
+        <w:gridCol w:w="1075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Гриф секретности </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" w:anchor="P613" w:tooltip="&lt;*&gt; Указывается в случае, если сведения, подлежащие указанию в настоящей выписке, составляют государственную тайну.">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&lt;*&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6690"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="454"/>
+        <w:gridCol w:w="9014"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
-[...75 lines deleted...]
-            </w:pPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9014" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:bookmarkStart w:id="501" w:name="P501"/>
+          <w:bookmarkEnd w:id="501"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ВЫПИСКА</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">из проекта контракта, направляемого участнику закупки в соответствии с Федеральным </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId359" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">законом</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд" при проведении закрытого конкурса, закрытого аукциона</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...165 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="single" w:sz="4"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...198 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-[...266 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3307"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1077"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Коды</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-              <w:t>Полное наименование заказчика</w:t>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Полное наименование заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>ИНН</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ИНН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Организационно-правовая форма</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>КПП</w:t>
-[...105 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:tooltip="&quot;ОК 028-2012. Общероссийский классификатор организационно-правовых форм&quot; (утв. Приказом Росстандарта от 16.10.2012 N 505-ст) (ред. от 14.03.2023) (вместе с &quot;Пояснениями к позициям ОКОПФ&quot;) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId360" w:tooltip="&quot;ОК 028-2012. Общероссийский классификатор организационно-правовых форм&quot; (утв. Приказом Росстандарта от 16.10.2012 N 505-ст) (ред. от 30.07.2025) (вместе с &quot;Пояснениями к позициям ОКОПФ&quot;) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКОПФ</w:t>
+                <w:t xml:space="preserve">ОКОПФ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Форма собственности</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Форма собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:tooltip="Постановление Госстандарта России от 30.03.1999 N 97 (ред. от 22.09.2023) &quot;О принятии и введении в действие Общероссийских классификаторов&quot; (вместе с &quot;ОК 027-99. Общероссийский классификатор форм собственности&quot;) (дата введения 01.01.2000) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId361" w:tooltip="Постановление Госстандарта России от 30.03.1999 N 97 (ред. от 22.09.2023) &quot;О принятии и введении в действие Общероссийских классификаторов&quot; (вместе с &quot;ОК 027-99. Общероссийский классификатор форм собственности&quot;) (дата введения 01.01.2000) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКФС</w:t>
+                <w:t xml:space="preserve">ОКФС</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Место нахождения, телефон, адрес электронной почты</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Место нахождения, телефон, адрес электронной почты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 841/2025) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId362" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 923/2025) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКТМО</w:t>
+                <w:t xml:space="preserve">ОКТМО</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Наименование бюджета</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наименование бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 841/2025) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId363" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 923/2025) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКТМО</w:t>
+                <w:t xml:space="preserve">ОКТМО</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Вид документа</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вид документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(основной документ - код 01; изменения к документу - код 02)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(основной документ - код 01; изменения к документу - код 02)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Единица измерения</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>рубль</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">рубль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:tooltip="&quot;ОК 015-94 (МК 002-97). Общероссийский классификатор единиц измерения&quot; (утв. Постановлением Госстандарта России от 26.12.1994 N 366) (ред. от 14.11.2024) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId364" w:tooltip="&quot;ОК 015-94 (МК 002-97). Общероссийский классификатор единиц измерения&quot; (утв. Постановлением Госстандарта России от 26.12.1994 N 366) (ред. от 28.04.2026) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКЕИ</w:t>
+                <w:t xml:space="preserve">ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>383</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">383</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4"/>
+          <w:left w:val="single" w:sz="4"/>
+          <w:bottom w:val="single" w:sz="4"/>
+          <w:right w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+          <w:insideH w:val="single" w:sz="4"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="974"/>
         <w:gridCol w:w="1128"/>
         <w:gridCol w:w="974"/>
         <w:gridCol w:w="994"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="1387"/>
         <w:gridCol w:w="1416"/>
         <w:gridCol w:w="1378"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Идентификационный код закупки</w:t>
-[...4 lines deleted...]
-          <w:tcPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Идентификационный код закупки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:tcW w:w="3096" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Информация об участнике закупки, с которым заключается контракт</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Информация об участнике закупки, с которым заключается контракт</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Цена контракта</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Цена контракта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1387" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">Информация о предоставлении преимуществ в соответствии со </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId365" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>статьей 14</w:t>
+                <w:t xml:space="preserve">статьей 14</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:t xml:space="preserve"> Федерального закона "О </w:t>
-[...8 lines deleted...]
-            <w:hyperlink w:anchor="P597" w:tooltip="&lt;**&gt; Указывается, если при проведении закрытого аукциона заказчиком применяются условия допуска для целей осуществления закупок товаров, происходящих из иностранного государства или группы иностранных государств, работ, услуг, соответственно выполняемых, оказы">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд" ("Да" или "Нет") </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" w:anchor="P614" w:tooltip="&lt;**&gt; Указывается, если при проведении закрытого аукциона заказчиком применяются условия допуска для целей осуществления закупок товаров, происходящих из иностранного государства или группы иностранных государств, работ, услуг, соответственно выполняемых, оказываемых иностранными лицами, установленные в соответствии с частью 4 статьи 14 Федерального закона &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot;.">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>&lt;**&gt;</w:t>
+                <w:t xml:space="preserve">&lt;**&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">Информация о предоставлении преимуществ в соответствии со </w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId366" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>статьей 28</w:t>
+                <w:t xml:space="preserve">статьей 28</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:t xml:space="preserve"> Федерального закона "О контрактно</w:t>
-[...3 lines deleted...]
-              <w:t>й системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд" ("Да" или "Нет")</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд" ("Да" или "Нет")</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">Информация о предоставлении преимуществ в соответствии со </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId367" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>статьей 29</w:t>
+                <w:t xml:space="preserve">статьей 29</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:t xml:space="preserve"> Федерального закона "О </w:t>
-[...6 lines deleted...]
-              <w:t>ЛЯ обеспечения государственных и муниципальных нужд" ("Да" или "Нет")</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг ДЛЯ обеспечения государственных и муниципальных нужд" ("Да" или "Нет")</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1128" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">идентификационный номер налогоплательщика или аналог идентификационного номера налогоплательщика для иностранного лица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">код причины постановки на учет (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="994" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">наименование (фамилия, имя, отчество (при наличии) физического лица (для участника закупки - физического лица)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="974" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1128" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>идентификационный номер налогоплательщика или аналог идентифи</w:t>
-[...3 lines deleted...]
-              <w:t>кационного номера налогоплательщика для иностранного лица</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-              <w:t>и)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-[...7 lines deleted...]
-              <w:t>физического лица (для участника закупки - физического лица)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1387" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>1</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1128" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>2</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="974" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>3</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="994" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>6</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1416" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>7</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...88 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2381"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="1531"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="1304"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="2784"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...13 lines deleted...]
-              <w:t>(уполномоченное лицо)</w:t>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Руководитель</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(уполномоченное лицо)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(должность)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(должность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(подпись)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2784" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(расшифровка подписи)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(расшифровка подписи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4834"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4834" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>"__" _________ 20__ г.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"__" _________ 20__ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4"/>
+          <w:bottom w:val="single" w:sz="4"/>
+          <w:right w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+          <w:insideH w:val="single" w:sz="4"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6746"/>
+        <w:gridCol w:w="1858"/>
+        <w:gridCol w:w="397"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1858" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Лист N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1858" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Всего листов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">--------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="613" w:name="P613"/>
+    <w:bookmarkEnd w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;*&gt; Указывается в случае, если сведения, подлежащие указанию в настоящей выписке, составляют государственную тайну.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="614" w:name="P614"/>
+    <w:bookmarkEnd w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;**&gt; Указывается, если при проведении закрытого аукциона заказчиком применяются условия допуска для целей осуществления закупок товаров, происходящих из иностранного государства или группы иностранных государств, работ, услуг, соответственно выполняемых, оказываемых иностранными лицами, установленные в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId368" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 4 статьи 14</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение N 2(1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к Правилам осуществления контроля,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предусмотренного частями 5 и 5.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">статьи 99 Федерального закона</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"О контрактной системе в сфере</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">закупок товаров, работ, услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для обеспечения государственных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и муниципальных нужд"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:insideH w:val="nil"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(введено </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId369" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Постановлением</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 29.06.2024 N 888)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(форма)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblBorders>
+          <w:right w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7257"/>
+        <w:gridCol w:w="1814"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7257" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Гриф секретности </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" w:anchor="P735" w:tooltip="&lt;*&gt; Указывается в случае, если сведения, подлежащие указанию в настоящей выписке, составляют государственную тайну.">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&lt;*&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7257" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7257" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1814" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6746"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
-[...21 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:bookmarkStart w:id="640" w:name="P640"/>
+          <w:bookmarkEnd w:id="640"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Лист N</w:t>
-[...50 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ВЫПИСКА</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">из проекта контракта, содержащего сведения, составляющие государственную тайну, и направляемого участнику закупки в соответствии с Федеральным законом "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд" при осуществлении закупки у единственного поставщика (подрядчика, исполнителя)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...165 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="single" w:sz="4"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...173 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-[...199 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3345"/>
         <w:gridCol w:w="3231"/>
         <w:gridCol w:w="1361"/>
         <w:gridCol w:w="1123"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3231" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Коды</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Полное наименование заказчика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3231" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ИНН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3345" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:t>Полное наименование заказчика</w:t>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Организационно-правовая форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3231" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>ИНН</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по ОКОПФ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Форма собственности заказчика</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3231" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>КПП</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по ОКФС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:t>Организационно-правовая форма</w:t>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Место нахождения, телефон, адрес электронной почты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3231" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>по ОКОПФ</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по ОКТМО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:t>Форма собственности заказчика</w:t>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наименование бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3231" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>по ОКФС</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по ОКТМО</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:t>Место нахождения, телефон, адрес электронной почты</w:t>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вид документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3231" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            </w:tcBorders>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1123" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3345" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3231" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(основной документ - код 01; изменения к документу - код 02)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1361" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...6 lines deleted...]
-              <w:t>по ОКТМО</w:t>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3345" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:t>Наименование бюджета</w:t>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3231" w:type="dxa"/>
-            <w:tcBorders>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">рубль</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...6 lines deleted...]
-              <w:t>по ОКТМО</w:t>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по ОКЕИ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1123" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...230 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4"/>
+          <w:left w:val="single" w:sz="4"/>
+          <w:bottom w:val="single" w:sz="4"/>
+          <w:right w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+          <w:insideH w:val="single" w:sz="4"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="662"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="710"/>
         <w:gridCol w:w="706"/>
         <w:gridCol w:w="680"/>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="1757"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Идентификационный код закупки</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Идентификационный код закупки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="662" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Цена кон тракта</w:t>
-[...4 lines deleted...]
-          <w:tcPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Цена кон тракта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:tcW w:w="2890" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Планируемые платежи</w:t>
-[...4 lines deleted...]
-          <w:tcPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Планируемые платежи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:tcW w:w="4365" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Информация об участнике закупки, с которым заключается контракт</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Информация об участнике закупки, с которым заключается контракт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
-[...20 lines deleted...]
-          </w:p>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>на текущий финансовый год</w:t>
-[...4 lines deleted...]
-          <w:tcPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на текущий финансовый год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:tcW w:w="1416" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>на плановый период</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на плановый период</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>последующие периоды</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">последующие периоды</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>идентификационный номер налогоплательщика или аналог идентификационного номера налогоплательщика для иностранного лица</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">идентификационный номер налогоплательщика или аналог идентификационного номера налогоплательщика для иностранного лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>код причины постановки на учет (при наличии)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">код причины постановки на учет (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>наименование (фамилия, имя, отчество (при наличии) физического лица (для участника закупки -</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> физического лица)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">наименование (фамилия, имя, отчество (при наличии) физического лица (для участника закупки - физического лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="710" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на первый год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="706" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на второй год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="662" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>на первый год</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>на второй год</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>1</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>2</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>3</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="710" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="680" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>6</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>7</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>8</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...98 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2154"/>
         <w:gridCol w:w="2098"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="512"/>
         <w:gridCol w:w="792"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="1079"/>
         <w:gridCol w:w="1756"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:t>Руководитель (уполномоченное лицо)</w:t>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Руководитель (уполномоченное лицо)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2098" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...6 lines deleted...]
-          <w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:tcW w:w="1304" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2154" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(должность)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...6 lines deleted...]
-          <w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1304" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(подпись)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(расшифровка подписи)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
-[...106 lines deleted...]
-              <w:t>(расшифровка подписи)</w:t>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
             <w:tcW w:w="9071" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"__" __________________ 20__ г.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
-[...21 lines deleted...]
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
-            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:tcW w:w="5104" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...14 lines deleted...]
-          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:tcW w:w="2211" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...12 lines deleted...]
-              <w:t>Лист N</w:t>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Лист N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1756" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
-            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:tcW w:w="5104" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...14 lines deleted...]
-          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:tcW w:w="2211" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...12 lines deleted...]
-              <w:t>Всего листов</w:t>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Всего листов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1756" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>--------------------------------</w:t>
-[...5 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">--------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="735" w:name="P735"/>
+    <w:bookmarkEnd w:id="735"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="74" w:name="P718"/>
-[...37 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;*&gt; Указывается в случае, если сведения, подлежащие указанию в настоящей выписке, составляют государственную тайну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:outlineLvl w:val="1"/>
         <w:jc w:val="right"/>
-        <w:outlineLvl w:val="1"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение N 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>к Правилам осуществления контроля,</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к Правилам осуществления контроля,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>предусмотренного частями 5 и 5.1</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предусмотренного частями 5 и 5.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>статьи 99 Федеральн</w:t>
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">статьи 99 Федерального закона</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>"О контрактной системе в сфере</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"О контрактной системе в сфере</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>закупок товаров, работ, услуг</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">закупок товаров, работ, услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>для обеспечения государственных</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для обеспечения государственных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>и муниципальных нужд"</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и муниципальных нужд"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 13.09.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {Кон">
+            <w:hyperlink w:history="0" r:id="rId370" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>Постановления</w:t>
+                <w:t xml:space="preserve">Постановления</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 29.06.2024 N 888)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>(форма)</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(форма)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
-          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5216"/>
+        <w:gridCol w:w="2760"/>
+        <w:gridCol w:w="1075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Гриф секретности </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" w:anchor="P861" w:tooltip="&lt;*&gt; Указывается в случае, если сведения, подлежащие указанию в настоящем протоколе, составляют государственную тайну.">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&lt;*&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5216"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1075"/>
+        <w:gridCol w:w="9014"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
-[...24 lines deleted...]
-            </w:tcBorders>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9014" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...7 lines deleted...]
-            <w:hyperlink w:anchor="P844" w:tooltip="&lt;*&gt; Указывается в случае, если сведения, подлежащие указанию в настоящем протоколе, составляют государственную тайну.">
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:bookmarkStart w:id="764" w:name="P764"/>
+          <w:bookmarkEnd w:id="764"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ПРОТОКОЛ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">о несоответствии контролируемой информации Правилам осуществления контроля, предусмотренного </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId371" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>&lt;*&gt;</w:t>
+                <w:t xml:space="preserve">частью 5 статьи 99</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...122 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд"</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
+        <w:tblBorders>
+          <w:right w:val="single" w:sz="4"/>
+        </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-[...72 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3307"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1077"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Коды</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Полное наименование органа контроля</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Полное наименование органа контроля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-              <w:t>Полное наименование заказчика</w:t>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Полное наименование заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>ИНН</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ИНН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Организационно-правовая форма</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>КПП</w:t>
-[...105 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:tooltip="&quot;ОК 028-2012. Общероссийский классификатор организационно-правовых форм&quot; (утв. Приказом Росстандарта от 16.10.2012 N 505-ст) (ред. от 14.03.2023) (вместе с &quot;Пояснениями к позициям ОКОПФ&quot;) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId372" w:tooltip="&quot;ОК 028-2012. Общероссийский классификатор организационно-правовых форм&quot; (утв. Приказом Росстандарта от 16.10.2012 N 505-ст) (ред. от 30.07.2025) (вместе с &quot;Пояснениями к позициям ОКОПФ&quot;) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКОПФ</w:t>
+                <w:t xml:space="preserve">ОКОПФ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Форма собственности</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Форма собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:tooltip="Постановление Госстандарта России от 30.03.1999 N 97 (ред. от 22.09.2023) &quot;О принятии и введении в действие Общероссийских классификаторов&quot; (вместе с &quot;ОК 027-99. Общероссийский классификатор форм собственности&quot;) (дата введения 01.01.2000) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId373" w:tooltip="Постановление Госстандарта России от 30.03.1999 N 97 (ред. от 22.09.2023) &quot;О принятии и введении в действие Общероссийских классификаторов&quot; (вместе с &quot;ОК 027-99. Общероссийский классификатор форм собственности&quot;) (дата введения 01.01.2000) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКФС</w:t>
+                <w:t xml:space="preserve">ОКФС</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Место нахождения, телефон, адрес электронной почты</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Место нахождения, телефон, адрес электронной почты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 841/2025) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId374" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 923/2025) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКТМО</w:t>
+                <w:t xml:space="preserve">ОКТМО</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Наименование бюджета</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наименование бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 841/2025) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId375" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 923/2025) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКТМО</w:t>
+                <w:t xml:space="preserve">ОКТМО</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4"/>
+          <w:left w:val="single" w:sz="4"/>
+          <w:bottom w:val="single" w:sz="4"/>
+          <w:right w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+          <w:insideH w:val="single" w:sz="4"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1954"/>
         <w:gridCol w:w="1191"/>
         <w:gridCol w:w="1373"/>
         <w:gridCol w:w="1896"/>
         <w:gridCol w:w="1247"/>
         <w:gridCol w:w="1373"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:tcW w:w="4518" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Реквизиты объекта контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcW w:w="4516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Реквизиты объекта контроля</w:t>
-[...10 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Реквизиты документа, содержащего информацию для осуществления контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1954" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Реквизиты документа, содержащего информацию для осуществления контроля</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1373" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1896" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1373" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>наименование</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>дата</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>номер</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>наименование</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>дата</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>номер</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>1</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>2</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>3</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1373" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...68 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9014"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9014" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...12 lines deleted...]
-              <w:t>_________________________________________________________________________</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Выявленные несоответствия: ________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_________________________________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2381"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="1531"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="1304"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="2778"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:t>Ответственный исполнитель</w:t>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ответственный исполнитель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2381" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(должность)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(должность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(подпись)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(расшифровка подписи)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(расшифровка подписи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4555"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4555" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:t>"__" ______________ 20__ г.</w:t>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"__" ______________ 20__ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4"/>
+          <w:bottom w:val="single" w:sz="4"/>
+          <w:right w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+          <w:insideH w:val="single" w:sz="4"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6690"/>
+        <w:gridCol w:w="1862"/>
+        <w:gridCol w:w="454"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6690" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1862" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Лист N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6690" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1862" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Всего листов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="454" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">--------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="861" w:name="P861"/>
+    <w:bookmarkEnd w:id="861"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;*&gt; Указывается в случае, если сведения, подлежащие указанию в настоящем протоколе, составляют государственную тайну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение N 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к Правилам осуществления контроля,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предусмотренного частями 5 и 5.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">статьи 99 Федерального закона</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"О контрактной системе в сфере</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">закупок товаров, работ, услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для обеспечения государственных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и муниципальных нужд"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(форма)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6690"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="454"/>
+        <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
-[...75 lines deleted...]
-            </w:pPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:bookmarkStart w:id="878" w:name="P878"/>
+          <w:bookmarkEnd w:id="878"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">СВЕДЕНИЯ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">об объемах средств, указанных в нормативных правовых актах, предусматривающих в соответствии с бюджетным законодательством Российской Федерации возможность заключения государственного (муниципального) контракта на срок, превышающий срок действия доведенных лимитов бюджетных обязательств на 20__ год и на плановый период 20__ и 20__ годов</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...153 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
+        <w:tblBorders>
+          <w:right w:val="single" w:sz="4"/>
+        </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-[...62 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3307"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1077"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Коды</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-              <w:t>Полное наименование заказчика</w:t>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Полное наименование заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>ИНН</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ИНН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Организационно-правовая форма</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>КПП</w:t>
-[...104 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:tooltip="&quot;ОК 028-2012. Общероссийский классификатор организационно-правовых форм&quot; (утв. Приказом Росстандарта от 16.10.2012 N 505-ст) (ред. от 14.03.2023) (вместе с &quot;Пояснениями к позициям ОКОПФ&quot;) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId376" w:tooltip="&quot;ОК 028-2012. Общероссийский классификатор организационно-правовых форм&quot; (утв. Приказом Росстандарта от 16.10.2012 N 505-ст) (ред. от 30.07.2025) (вместе с &quot;Пояснениями к позициям ОКОПФ&quot;) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКОПФ</w:t>
+                <w:t xml:space="preserve">ОКОПФ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Форма собственности</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Форма собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:tooltip="Постановление Госстандарта России от 30.03.1999 N 97 (ред. от 22.09.2023) &quot;О принятии и введении в действие Общероссийских классификаторов&quot; (вместе с &quot;ОК 027-99. Общероссийский классификатор форм собственности&quot;) (дата введения 01.01.2000) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId377" w:tooltip="Постановление Госстандарта России от 30.03.1999 N 97 (ред. от 22.09.2023) &quot;О принятии и введении в действие Общероссийских классификаторов&quot; (вместе с &quot;ОК 027-99. Общероссийский классификатор форм собственности&quot;) (дата введения 01.01.2000) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКФС</w:t>
+                <w:t xml:space="preserve">ОКФС</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Место нахождения, телефон, адрес электронной почты</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Место нахождения, телефон, адрес электронной почты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 841/2025) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId378" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 923/2025) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКТМО</w:t>
+                <w:t xml:space="preserve">ОКТМО</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Наименование бюджета</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наименование бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 841/2025) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId379" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 923/2025) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКТМО</w:t>
+                <w:t xml:space="preserve">ОКТМО</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Наименование главного распорядителя бюджетных средств</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наименование главного распорядителя бюджетных средств</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>глава по БК</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">глава по БК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Вид документа</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вид документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:t>(основной документ - код 01; изменения к документу - код 02)</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(основной документ - код 01; изменения к документу - код 02)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Единица измерения</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:t>рубль</w:t>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">рубль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:tooltip="&quot;ОК 015-94 (МК 002-97). Общероссийский классификатор единиц измерения&quot; (утв. Постановлением Госстандарта России от 26.12.1994 N 366) (ред. от 14.11.2024) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId380" w:tooltip="&quot;ОК 015-94 (МК 002-97). Общероссийский классификатор единиц измерения&quot; (утв. Постановлением Госстандарта России от 26.12.1994 N 366) (ред. от 28.04.2026) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКЕИ</w:t>
+                <w:t xml:space="preserve">ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>383</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">383</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4"/>
+          <w:left w:val="single" w:sz="4"/>
+          <w:bottom w:val="single" w:sz="4"/>
+          <w:right w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+          <w:insideH w:val="single" w:sz="4"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="461"/>
         <w:gridCol w:w="725"/>
         <w:gridCol w:w="734"/>
         <w:gridCol w:w="744"/>
         <w:gridCol w:w="1051"/>
         <w:gridCol w:w="907"/>
         <w:gridCol w:w="662"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="864"/>
         <w:gridCol w:w="826"/>
         <w:gridCol w:w="907"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>N п/п</w:t>
-[...4 lines deleted...]
-          <w:tcPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
             <w:tcW w:w="3254" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Сведения о нормативном правовом акте</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Сведения о нормативном правовом акте</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Код вида расходов по бюджетной классификации</w:t>
-[...4 lines deleted...]
-          <w:tcPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Код вида расходов по бюджетной классификации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
             <w:tcW w:w="4393" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Объем средств, предусмотренный нормативным правовым актом</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Объем средств, предусмотренный нормативным правовым актом</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
-[...9 lines deleted...]
-          </w:p>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>вид документа</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">вид документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>дата документа</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дата документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="744" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>номер документа</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">номер документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>наименование документа</w:t>
-[...12 lines deleted...]
-          </w:p>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">наименование документа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="662" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>всего</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>на очередной (текущий) финансовый год</w:t>
-[...4 lines deleted...]
-          <w:tcPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на очередной (текущий) финансовый год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:tcW w:w="1690" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>на плановый период</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на плановый период</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>на последующие годы</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на последующие годы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="864" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на первый год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="826" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">на второй год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="744" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="662" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>на первый год</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>на второй год</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
-[...155 lines deleted...]
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="461" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="734" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="744" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
-[...53 lines deleted...]
-          </w:p>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:left w:val="nil"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="5"/>
             <w:tcW w:w="3715" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
-[...10 lines deleted...]
-              <w:t>Итого по КВР</w:t>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Итого по КВР</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:left w:val="nil"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="5"/>
             <w:tcW w:w="3715" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
-[...12 lines deleted...]
-              <w:t>Всего</w:t>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="864" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="826" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2324"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="1587"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="1361"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="2707"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...13 lines deleted...]
-              <w:t>(уполномоченное лицо)</w:t>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Руководитель</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(уполномоченное лицо)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2707" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2324" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(должность)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(должность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1361" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(подпись)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2707" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(расшифровка подписи)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(расшифровка подписи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5011"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5011" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:t>"__" __________ 20__ г.</w:t>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"__" __________ 20__ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4"/>
+          <w:bottom w:val="single" w:sz="4"/>
+          <w:right w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+          <w:insideH w:val="single" w:sz="4"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6633"/>
+        <w:gridCol w:w="1867"/>
+        <w:gridCol w:w="510"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6633" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Лист N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6633" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1867" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Всего листов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение N 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к Правилам осуществления контроля,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предусмотренного частями 5 и 5.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">статьи 99 Федерального закона</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"О контрактной системе в сфере</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">закупок товаров, работ, услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для обеспечения государственных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и муниципальных нужд"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:insideH w:val="nil"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId381" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 29.06.2024 N 888)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(форма)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblBorders>
+          <w:right w:val="single" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5216"/>
+        <w:gridCol w:w="2760"/>
+        <w:gridCol w:w="1075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Гриф секретности </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" w:anchor="P1151" w:tooltip="&lt;*&gt; Указывается в случае, если сведения, подлежащие указанию в настоящем уведомлении, составляют государственную тайну.">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&lt;*&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6633"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="510"/>
+        <w:gridCol w:w="9014"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
-[...75 lines deleted...]
-            </w:pPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9014" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:bookmarkStart w:id="1053" w:name="P1053"/>
+          <w:bookmarkEnd w:id="1053"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">УВЕДОМЛЕНИЕ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">о соответствии контролируемой информации Правилам осуществления контроля, предусмотренного </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId382" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">частью 5 статьи 99</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд"</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...106 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="single" w:sz="4"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...172 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-[...267 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3307"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1077"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Коды</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Полное наименование органа контроля</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Полное наименование органа контроля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-              <w:t>Полное наименование заказчика</w:t>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Полное наименование заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>ИНН</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ИНН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Организационно-правовая форма</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>КПП</w:t>
-[...104 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:tooltip="&quot;ОК 028-2012. Общероссийский классификатор организационно-правовых форм&quot; (утв. Приказом Росстандарта от 16.10.2012 N 505-ст) (ред. от 14.03.2023) (вместе с &quot;Пояснениями к позициям ОКОПФ&quot;) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId383" w:tooltip="&quot;ОК 028-2012. Общероссийский классификатор организационно-правовых форм&quot; (утв. Приказом Росстандарта от 16.10.2012 N 505-ст) (ред. от 30.07.2025) (вместе с &quot;Пояснениями к позициям ОКОПФ&quot;) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКОПФ</w:t>
+                <w:t xml:space="preserve">ОКОПФ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Форма собственности</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Форма собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:tooltip="Постановление Госстандарта России от 30.03.1999 N 97 (ред. от 22.09.2023) &quot;О принятии и введении в действие Общероссийских классификаторов&quot; (вместе с &quot;ОК 027-99. Общероссийский классификатор форм собственности&quot;) (дата введения 01.01.2000) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId384" w:tooltip="Постановление Госстандарта России от 30.03.1999 N 97 (ред. от 22.09.2023) &quot;О принятии и введении в действие Общероссийских классификаторов&quot; (вместе с &quot;ОК 027-99. Общероссийский классификатор форм собственности&quot;) (дата введения 01.01.2000) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКФС</w:t>
+                <w:t xml:space="preserve">ОКФС</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Место нахождения, телефон, адрес электронной почты</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Место нахождения, телефон, адрес электронной почты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 841/2025) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId385" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 923/2025) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКТМО</w:t>
+                <w:t xml:space="preserve">ОКТМО</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Наименование бюджета</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наименование бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 841/2025) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId386" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 923/2025) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКТМО</w:t>
+                <w:t xml:space="preserve">ОКТМО</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4"/>
+          <w:left w:val="single" w:sz="4"/>
+          <w:bottom w:val="single" w:sz="4"/>
+          <w:right w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+          <w:insideH w:val="single" w:sz="4"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1704"/>
         <w:gridCol w:w="1191"/>
         <w:gridCol w:w="1483"/>
         <w:gridCol w:w="1666"/>
         <w:gridCol w:w="1478"/>
         <w:gridCol w:w="1502"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:tcW w:w="4378" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Реквизиты объекта контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:gridSpan w:val="3"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcW w:w="4646" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Реквизиты объекта контроля</w:t>
-[...10 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Реквизиты документа, содержащего информацию для осуществления контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Реквизиты документа, содержащего информацию для осуществления контроля</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1483" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1666" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1478" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1502" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>наименование</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>дата</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>номер</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>наименование</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>дата</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1502" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>номер</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1704" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>1</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>2</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>3</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1478" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1502" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...68 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4810"/>
+        <w:gridCol w:w="4195"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4810" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Результат контроля</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4195" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">контролируемая информация</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">соответствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-[...68 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2280"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="1587"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="1304"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2280" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:t>Ответственный исполнитель</w:t>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ответственный исполнитель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2280" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(должность)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(должность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(подпись)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(расшифровка подписи)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(расшифровка подписи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3931"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:t>"__" _______ 20__ г.</w:t>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"__" _______ 20__ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4"/>
+          <w:bottom w:val="single" w:sz="4"/>
+          <w:right w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+          <w:insideH w:val="single" w:sz="4"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6746"/>
+        <w:gridCol w:w="1858"/>
+        <w:gridCol w:w="427"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1858" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Лист N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1858" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Всего листов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">--------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="1151" w:name="P1151"/>
+    <w:bookmarkEnd w:id="1151"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;*&gt; Указывается в случае, если сведения, подлежащие указанию в настоящем уведомлении, составляют государственную тайну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение N 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к Правилам осуществления контроля,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предусмотренного частями 5 и 5.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">статьи 99 Федерального закона</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"О контрактной системе в сфере</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">закупок товаров, работ, услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для обеспечения государственных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и муниципальных нужд"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:insideH w:val="nil"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 27.05.2021 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId387" w:tooltip="Постановление Правительства РФ от 27.05.2021 N 814 (ред. от 23.12.2024) &quot;О мониторинге закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц, а также об оценке эффективности деятельности органов контроля, осуществляющих контроль за соблюдением законодательства Российской Федерации и иных нормативных правовых актов о контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муницип {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 814</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 27.01.2022 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId388" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 60</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 29.06.2024 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId389" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 888</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(форма)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblBorders>
+          <w:right w:val="single" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5216"/>
+        <w:gridCol w:w="2760"/>
+        <w:gridCol w:w="1075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Гриф секретности </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" w:anchor="P1287" w:tooltip="&lt;*&gt; Указывается в случае, если сведения, подлежащие указанию в настоящей выписке, составляют государственную тайну.">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&lt;*&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5216" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2760" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6746"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="427"/>
+        <w:gridCol w:w="9014"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
-[...75 lines deleted...]
-            </w:pPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9014" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:bookmarkStart w:id="1181" w:name="P1181"/>
+          <w:bookmarkEnd w:id="1181"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ВЫПИСКА</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">из протокола подведения итогов определения поставщика (подрядчика, исполнителя) при проведении закрытого конкурса, закрытого аукциона</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...138 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
-          <w:top w:val="nil"/>
-[...4 lines deleted...]
-          <w:insideV w:val="nil"/>
+          <w:right w:val="single" w:sz="4"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...212 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
-[...252 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3307"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="2551"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1077"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Коды</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Коды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-              <w:t>Полное наименование заказчика</w:t>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Полное наименование заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>ИНН</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ИНН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Организационно-правовая форма</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>КПП</w:t>
-[...105 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:tooltip="&quot;ОК 028-2012. Общероссийский классификатор организационно-правовых форм&quot; (утв. Приказом Росстандарта от 16.10.2012 N 505-ст) (ред. от 14.03.2023) (вместе с &quot;Пояснениями к позициям ОКОПФ&quot;) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId390" w:tooltip="&quot;ОК 028-2012. Общероссийский классификатор организационно-правовых форм&quot; (утв. Приказом Росстандарта от 16.10.2012 N 505-ст) (ред. от 30.07.2025) (вместе с &quot;Пояснениями к позициям ОКОПФ&quot;) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКОПФ</w:t>
+                <w:t xml:space="preserve">ОКОПФ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Форма собственности</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Форма собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:tooltip="Постановление Госстандарта России от 30.03.1999 N 97 (ред. от 22.09.2023) &quot;О принятии и введении в действие Общероссийских классификаторов&quot; (вместе с &quot;ОК 027-99. Общероссийский классификатор форм собственности&quot;) (дата введения 01.01.2000) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId391" w:tooltip="Постановление Госстандарта России от 30.03.1999 N 97 (ред. от 22.09.2023) &quot;О принятии и введении в действие Общероссийских классификаторов&quot; (вместе с &quot;ОК 027-99. Общероссийский классификатор форм собственности&quot;) (дата введения 01.01.2000) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКФС</w:t>
+                <w:t xml:space="preserve">ОКФС</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Место нахождения, телефон, адрес электронной почты</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Место нахождения, телефон, адрес электронной почты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 841/2025) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId392" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 923/2025) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКТМО</w:t>
+                <w:t xml:space="preserve">ОКТМО</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Наименование бюджета</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наименование бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 841/2025) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId393" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 923/2025) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКТМО</w:t>
+                <w:t xml:space="preserve">ОКТМО</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Вид документа</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вид документа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(основной документ - код 01; изменения к документу - код 02)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(основной документ - код 01; изменения к документу - код 02)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3307" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...4 lines deleted...]
-              <w:t>Единица измерения</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>рубль</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">рубль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:tooltip="&quot;ОК 015-94 (МК 002-97). Общероссийский классификатор единиц измерения&quot; (утв. Постановлением Госстандарта России от 26.12.1994 N 366) (ред. от 14.11.2024) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId394" w:tooltip="&quot;ОК 015-94 (МК 002-97). Общероссийский классификатор единиц измерения&quot; (утв. Постановлением Госстандарта России от 26.12.1994 N 366) (ред. от 28.04.2026) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКЕИ</w:t>
+                <w:t xml:space="preserve">ОКЕИ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>383</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">383</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4"/>
+          <w:left w:val="single" w:sz="4"/>
+          <w:bottom w:val="single" w:sz="4"/>
+          <w:right w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+          <w:insideH w:val="single" w:sz="4"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1190"/>
         <w:gridCol w:w="1517"/>
         <w:gridCol w:w="1738"/>
         <w:gridCol w:w="1594"/>
         <w:gridCol w:w="1762"/>
         <w:gridCol w:w="1191"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Идентификационный код закупки</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Идентификационный код закупки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Начальная (максимальная) цена контракта</w:t>
-[...4 lines deleted...]
-          <w:tcPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Начальная (максимальная) цена контракта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:tcW w:w="5094" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>Информация об участнике закупки</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Информация об участнике закупки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">Цена, предложенная участником закупки </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1271" w:tooltip="&lt;**&gt; В случае проведения аукциона на право заключить контракт цена, предложенная участником закупки, указывается со знаком">
+            <w:hyperlink w:history="0" w:anchor="P1288" w:tooltip="&lt;**&gt; В случае проведения аукциона на право заключить контракт цена, предложенная участником закупки, указывается со знаком">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>&lt;**&gt;</w:t>
+                <w:t xml:space="preserve">&lt;**&gt;</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P1272" w:tooltip="&lt;***&gt; Не заполняется в случае, предусмотренном частью 24 статьи 22 Федерального закона &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot;.">
+            <w:hyperlink w:history="0" w:anchor="P1289" w:tooltip="&lt;***&gt; Не заполняется в случае, предусмотренном частью 24 статьи 22 Федерального закона &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot;.">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>&lt;***&gt;</w:t>
+                <w:t xml:space="preserve">&lt;***&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1738" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">идентификационный номер налогоплательщика или аналог идентификационного номера налогоплательщика для иностранного лица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">код причины постановки на учет (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1762" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">наименование (фамилия, имя, отчество (при наличии) физического лица (для участника закупки - физического лица)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>идентификационный номер налогоплательщика или аналог идентификационного номера налогоплательщика для иностранного лица</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>код причины постановки на учет (при наличии)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1762" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>наименование (фамилия, имя, отчество (при наличии) физического лица (для участника закупки -</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> физического лица)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
-            <w:vMerge/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1190" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>1</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>2</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1738" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>3</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>4</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1762" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...5 lines deleted...]
-              <w:t>5</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1191" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...68 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2154"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="1531"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="1474"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="2778"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...13 lines deleted...]
-              <w:t>(уполномоченное лицо)</w:t>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Руководитель</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(уполномоченное лицо)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2154" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(должность)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(должность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1474" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(подпись)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2778" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(расшифровка подписи)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(расшифровка подписи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3782"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3782" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...5 lines deleted...]
-              <w:t>"__" ___________ 20__ г.</w:t>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"__" ___________ 20__ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4"/>
+          <w:bottom w:val="single" w:sz="4"/>
+          <w:right w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+          <w:insideH w:val="single" w:sz="4"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6633"/>
+        <w:gridCol w:w="1838"/>
+        <w:gridCol w:w="510"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6633" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Лист N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6633" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1838" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Всего листов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="510" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">--------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="1287" w:name="P1287"/>
+    <w:bookmarkEnd w:id="1287"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;*&gt; Указывается в случае, если сведения, подлежащие указанию в настоящей выписке, составляют государственную тайну.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="1288" w:name="P1288"/>
+    <w:bookmarkEnd w:id="1288"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;**&gt; В случае проведения аукциона на право заключить контракт цена, предложенная участником закупки, указывается со знаком</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="1289" w:name="P1289"/>
+    <w:bookmarkEnd w:id="1289"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;***&gt; Не заполняется в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId395" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 24 статьи 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:outlineLvl w:val="1"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение N 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к Правилам осуществления контроля,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предусмотренного частями 5 и 5.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">статьи 99 Федерального закона</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"О контрактной системе в сфере</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">закупок товаров, работ, услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для обеспечения государственных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и муниципальных нужд"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:insideH w:val="nil"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(введено </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId396" w:tooltip="Постановление Правительства РФ от 23.05.2026 N 590 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Постановлением</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 23.05.2026 N 590)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(форма)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblBorders>
+          <w:right w:val="single" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4535"/>
+        <w:gridCol w:w="3118"/>
+        <w:gridCol w:w="1402"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Гриф секретности </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" w:anchor="P1402" w:tooltip="&lt;*&gt; Указывается в случае, если сведения, подлежащие указанию в настоящей выписке, составляют государственную тайну.">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&lt;*&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Номер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1402" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6633"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="510"/>
+        <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
-[...75 lines deleted...]
-            </w:pPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:bookmarkStart w:id="1318" w:name="P1318"/>
+          <w:bookmarkEnd w:id="1318"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ВЫПИСКА</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">из проекта соглашения об изменении условий контракта, содержащего сведения, составляющие государственную тайну</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...168 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblBorders>
+          <w:right w:val="single" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2891"/>
+        <w:gridCol w:w="3572"/>
+        <w:gridCol w:w="1474"/>
+        <w:gridCol w:w="1134"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Полное наименование заказчика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ИНН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:insideH w:val="single" w:sz="4"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Организационно-правовая форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId397" w:tooltip="&quot;ОК 028-2012. Общероссийский классификатор организационно-правовых форм&quot; (утв. Приказом Росстандарта от 16.10.2012 N 505-ст) (ред. от 30.07.2025) (вместе с &quot;Пояснениями к позициям ОКОПФ&quot;) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ОКОПФ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Форма собственности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId398" w:tooltip="Постановление Госстандарта России от 30.03.1999 N 97 (ред. от 22.09.2023) &quot;О принятии и введении в действие Общероссийских классификаторов&quot; (вместе с &quot;ОК 027-99. Общероссийский классификатор форм собственности&quot;) (дата введения 01.01.2000) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ОКФС</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Место нахождения, телефон, адрес электронной почты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId399" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 923/2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ОКТМО</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наименование бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId400" w:tooltip="&quot;ОК 033-2013. Общероссийский классификатор территорий муниципальных образований&quot; (Том 1. Центральный федеральный округ) (утв. Приказом Росстандарта от 14.06.2013 N 159-ст) (с учетом Изменений 1/2013 - 923/2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ОКТМО</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Вид документа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(основной документ - код 01; изменения к документу - код 02)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2891" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3572" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">рубль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1474" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по ОКЕИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink w:history="0" r:id="rId401" w:tooltip="&quot;ОК 015-94 (МК 002-97). Общероссийский классификатор единиц измерения&quot; (утв. Постановлением Госстандарта России от 26.12.1994 N 366) (ред. от 28.04.2026) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">383</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4"/>
+          <w:left w:val="single" w:sz="4"/>
+          <w:bottom w:val="single" w:sz="4"/>
+          <w:right w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+          <w:insideH w:val="single" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="3005"/>
+        <w:gridCol w:w="1191"/>
+        <w:gridCol w:w="2608"/>
+        <w:gridCol w:w="1134"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Идентификационный код закупки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="6804" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Информация об участнике закупки, с которым заключен контракт</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Цена контракта с учетом изменений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">идентификационный номер налогоплательщика или аналог идентификационного номера налогоплательщика для иностранного лица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">код причины постановки на учет (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">наименование (фамилия, имя, отчество (при наличии) физического лица (для участника закупки - физического лица)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3005" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2608" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2721"/>
+        <w:gridCol w:w="1928"/>
+        <w:gridCol w:w="340"/>
+        <w:gridCol w:w="1247"/>
+        <w:gridCol w:w="340"/>
+        <w:gridCol w:w="2453"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2721" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Руководитель</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(уполномоченное лицо)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2453" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2721" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(должность)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1247" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(подпись)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2453" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(расшифровка подписи)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="9029" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"__" ___________ 20__ г.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4"/>
+          <w:bottom w:val="single" w:sz="4"/>
+          <w:right w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
+          <w:insideH w:val="single" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:top w:w="102" w:type="dxa"/>
+          <w:left w:w="62" w:type="dxa"/>
+          <w:bottom w:w="102" w:type="dxa"/>
+          <w:right w:w="62" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6803"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="567"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Лист N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6803" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Всего листов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">--------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="1402" w:name="P1402"/>
+    <w:bookmarkEnd w:id="1402"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;*&gt; Указывается в случае, если сведения, подлежащие указанию в настоящей выписке, составляют государственную тайну.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утверждены</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">постановлением Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от 6 августа 2020 г. N 1193</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="1413" w:name="P1413"/>
+    <w:bookmarkEnd w:id="1413"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ИЗМЕНЕНИЯ,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">КОТОРЫЕ ВНОСЯТСЯ В АКТЫ ПРАВИТЕЛЬСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00966B51">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId404" w:tooltip="Постановление Правительства РФ от 07.11.2020 N 1799 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и за">
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 07.11.2020 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId402" w:tooltip="Постановление Правительства РФ от 07.11.2020 N 1799 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>N 1799</w:t>
+                <w:t xml:space="preserve">N 1799</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...6 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 29.12.2021 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:tooltip="Постановление Правительства РФ от 29.12.2021 N 2571 (ред. от 23.09.2024) &quot;О требованиях к участникам закупки товаров, работ, услуг для обеспечения государственных и муниципальных нужд и признании утратившими силу некоторых актов и отдельных положений актов Пра">
+            <w:hyperlink w:history="0" r:id="rId403" w:tooltip="Постановление Правительства РФ от 29.12.2021 N 2571 (ред. от 27.04.2026) &quot;О требованиях к участникам закупки товаров, работ, услуг для обеспечения государственных и муниципальных нужд и признании утратившими силу некоторых актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>N 2571</w:t>
+                <w:t xml:space="preserve">N 2571</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 27.01.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
+            <w:hyperlink w:history="0" r:id="rId404" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>N 60</w:t>
+                <w:t xml:space="preserve">N 60</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
-                <w:color w:val="392C69"/>
-[...1 lines deleted...]
-              <w:t>)</w:t>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="1419" w:name="P1419"/>
+    <w:bookmarkEnd w:id="1419"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="85" w:name="P1289"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">1. Утратил силу. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId407" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId405" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. Утратил силу с 1 января 2022 </w:t>
-[...12 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу с 1 января 2022 года. - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId406" w:tooltip="Постановление Правительства РФ от 29.12.2021 N 2571 (ред. от 27.04.2026) &quot;О требованиях к участникам закупки товаров, работ, услуг для обеспечения государственных и муниципальных нужд и признании утратившими силу некоторых актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 29.12.2021 N 2571.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId409" w:tooltip="Постановление Правительства РФ от 27.11.2017 N 1428 (ред. от 30.06.2020) &quot;Об особенностях осуществления закупки для нужд обороны страны и безопасности государства&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
-[...17 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId407" w:tooltip="Постановление Правительства РФ от 27.11.2017 N 1428 (ред. от 30.06.2020) &quot;Об особенностях осуществления закупки для нужд обороны страны и безопасности государства&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Пункт 2(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 27 ноября 2017 г. N 1428 "Об особенностях осуществления закупки для нужд обороны страны и безопасности государства" (Собрание законодательства Российской Федерации, 2017, N 49, ст. 7465; 2018, N 20, ст. 2838; N 53, ст. 8713) изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">"2(1). При планировании и осуществлении закупок заказчиками контроль, предусмотренный </w:t>
       </w:r>
-      <w:hyperlink r:id="rId410" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId408" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частями 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId411" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId409" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">5.1 статьи 99</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Федерального закона в отношении плана-графика, извещений об осуществлении закупок, проводится:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">а) в соответствии с пунктом 17 Правил осуществления контроля, предусмотренного частями 5 и 5.1 статьи 99 Федерального закона "О контрактной системе в сфере закупок товаров, работ, </w:t>
-[...22 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) в соответствии с пунктом 17 Правил осуществления контроля, предусмотренного частями 5 и 5.1 статьи 99 Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд", утвержденных постановлением Правительства Российской Федерации от 6 августа 2020 г. N 1193 "О порядке осуществления контроля, предусмотренного частями 5 и 5.1 статьи 99 Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд", и об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации" (далее - Правила), при направлении по решению заказчика в орган контроля объектов контроля с использованием единой информационной системы, но без размещения на официальном сайте единой информационной системы в информационно-телекоммуникационной сети "Интернет", предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId410" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 5 статьи 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Федерального закона. При этом направление на контроль извещения об осуществлении в соответствии с настоящим постановлением закупки, проводимой в порядке, установленном для случая, предусмотренного </w:t>
       </w:r>
-      <w:hyperlink r:id="rId413" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId411" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 2 части 2 статьи 84</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Федерального закона, осуществляется исключительно в соответствии с подпунктами "а" и "б" пункта 27 Правил;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">б) в соответствии с пунктом 18 Правил при направлении по </w:t>
-[...11 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) в соответствии с пунктом 18 Правил при направлении по решению заказчика в орган контроля объектов контроля на бумажном носителе и при наличии технической возможности - на съемном машинном носителе. При этом сведения об осуществляемых закупках включаются в планы-графики закупок по форме, установленной для сведений, не составляющих государственную тайну (за исключением закупок для обеспечения федеральных нужд, если сведения о таких нуждах составляют государственную тайну, или о закупках, сведения о которых составляют государственную тайну).".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. Утратил силу. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId414" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId412" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">5. В </w:t>
       </w:r>
-      <w:hyperlink r:id="rId415" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 27.12.2019) &quot;Об установлении порядка формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в ">
-[...23 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId413" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 27.12.2019) &quot;Об установлении порядка формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, особенностей включения информации в такие планы-графики и требований к форме планов-графиков закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утвер ------------ Недействующая редакция {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Положении</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о порядке формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, об особенностях включения информации в такие планы-графики и о требованиях к форме планов-графиков закупок, утвержденном постановлением Правительства Российской Федерации от 30 сентября 2019 г. N 1279 "Об установлении порядка формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, особенностей включения информации в такие планы-графики и требований к форме планов-графиков закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2019, N 41, ст. 5713; 2020, N 1, ст. 92):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">а) в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId416" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 27.12.2019) &quot;Об установлении порядка формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в ">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId414" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 27.12.2019) &quot;Об установлении порядка формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, особенностей включения информации в такие планы-графики и требований к форме планов-графиков закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утвер ------------ Недействующая редакция {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId417" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 27.12.2019) &quot;Об установлении порядка формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в ">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId415" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 27.12.2019) &quot;Об установлении порядка формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, особенностей включения информации в такие планы-графики и требований к форме планов-графиков закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утвер ------------ Недействующая редакция {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"з" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> слова "частями 2(1) и 6" заменить словами "</w:t>
       </w:r>
-      <w:hyperlink r:id="rId418" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId416" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId419" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId417" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">2 части 2(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId420" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...14 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId418" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">б) исключен. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId421" w:tooltip="Постановление Правительства РФ от 07.11.2020 N 1799 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и за">
-[...17 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId419" w:tooltip="Постановление Правительства РФ от 07.11.2020 N 1799 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 07.11.2020 N 1799;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">в) в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId422" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 06.08.2020) &quot;Об установлении порядка формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в ">
-[...14 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId420" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 06.08.2020) &quot;Об установлении порядка формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, особенностей включения информации в такие планы-графики и требований к форме планов-графиков закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утвер ------------ Недействующая редакция {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пункте 18</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="1430" w:name="P1430"/>
+    <w:bookmarkEnd w:id="1430"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="86" w:name="P1300"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId423" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 07.11.2020) &quot;Об установлении порядка формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в ">
-[...14 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId421" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 07.11.2020) &quot;Об установлении порядка формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, особенностей включения информации в такие планы-графики и требований к форме планов-графиков закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утвер ------------ Недействующая редакция {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпункте "г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">слова "и пунктами 4, 5" заменить словами ", </w:t>
       </w:r>
-      <w:hyperlink r:id="rId424" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...21 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId422" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (за исключением закупки у единственного поставщика на сумму, предусмотренную частью 12 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId423" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">статьи 93</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Федерального закона), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId426" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...22 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId424" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (за исключением закупки у единственного поставщика на сумму, предусмотренную частью 12 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId425" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">статьи 93</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Федерального закона)";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:bookmarkStart w:id="1432" w:name="P1432"/>
+    <w:bookmarkEnd w:id="1432"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="87" w:name="P1302"/>
-[...10 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">слова "части 1" заменить словами "части 1 и частью 12";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="1433" w:name="P1433"/>
+    <w:bookmarkEnd w:id="1433"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...23 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId426" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 06.08.2020) &quot;Об установлении порядка формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, особенностей включения информации в такие планы-графики и требований к форме планов-графиков закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утвер ------------ Недействующая редакция {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">дополнить</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> подпунктами "е" и "ж" следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-        <w:spacing w:before="240"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>"е) о закупках, пр</w:t>
-[...12 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"е) о закупках, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId427" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId429" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...17 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId428" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">5 части 2 статьи 84</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="1435" w:name="P1435"/>
+    <w:bookmarkEnd w:id="1435"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="89" w:name="P1305"/>
-[...8 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ж) о закупке на оказание услуг по предоставлению кредита.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="1436" w:name="P1436"/>
+    <w:bookmarkEnd w:id="1436"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="90" w:name="P1306"/>
-[...1 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">г) в приложении </w:t>
       </w:r>
-      <w:hyperlink r:id="rId430" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 06.08.2020) &quot;Об установлении порядка формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в ">
-[...17 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId429" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1279 (ред. от 06.08.2020) &quot;Об установлении порядка формирования, утверждения планов-графиков закупок, внесения изменений в такие планы-графики, размещения планов-графиков закупок в единой информационной системе в сфере закупок, особенностей включения информации в такие планы-графики и требований к форме планов-графиков закупок и о признании утратившими силу отдельных решений Правительства Российской Федерации&quot; (вместе с &quot;Положением о порядке формирования, утвер ------------ Недействующая редакция {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">слова</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "/по соглашению от _______ N ____" исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId431" w:tooltip="Постановление Правительства РФ от 05.11.2019 N 1401 (ред. от 19.02.2020) &quot;О типовых формах заявок на участие в электронных процедурах, закрытых электронных процедурах, требованиях к содержанию, составу, порядку разработки типовой документации о закупке и внесе">
-[...20 lines deleted...]
-        <w:spacing w:before="240"/>
+      <w:hyperlink w:history="0" r:id="rId430" w:tooltip="Постановление Правительства РФ от 05.11.2019 N 1401 (ред. от 19.02.2020) &quot;О типовых формах заявок на участие в электронных процедурах, закрытых электронных процедурах, требованиях к содержанию, составу, порядку разработки типовой документации о закупке и внесении изменения в дополнительные требования к операторам электронных площадок, операторам специализированных электронных площадок и функционированию электронных площадок, специализированных электронных площадок&quot; (с изм. и доп., вступ. в силу с 01.07.2020 ------------ Утратил силу или отменен {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 5 ноября 2019 г. N 1401 "О типовых формах заявок на участие в электронных процедурах, закрытых электронных процедурах, требованиях к содержанию, составу, порядку разработки типовой документации о закупке и внесении изменения в дополнительные требования к операторам электронных площадок, операторам специализированных электронных площадок и функционированию электронных площадок, специализированных электронных площадок" (Собрание законодательства Российской Федерации, 2019, N 45, ст. 6358) дополнить пунктом 4 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>"4. При проведении запросов котировок в электронной фо</w:t>
-[...8 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"4. При проведении запросов котировок в электронной форме, извещения об осуществлении которых размещены в единой информационной системе в сфере закупок до 1 апреля 2021 г., применяется типовая форма заявки на участие в запросе котировок в электронной форме, действовавшая до 1 июля 2020 г.".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">7. В </w:t>
       </w:r>
-      <w:hyperlink r:id="rId432" w:tooltip="Постановление Правительства РФ от 19.02.2020 N 180 (ред. от 16.04.2020) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Недействующая редакция {КонсультантПлюс}">
-[...28 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:hyperlink w:history="0" r:id="rId431" w:tooltip="Постановление Правительства РФ от 19.02.2020 N 180 (ред. от 16.04.2020) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Недействующая редакция {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">абзаце четвертом пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 19 февраля 2020 г. N 180 "О внесении изменений в некоторые акты Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2020, N 8, ст. 1040) слова "в сфере закупок с 1 июля 2020 г." заменить словами "в сфере закупок с 1 апреля 2021 г.".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00966B51">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId436"/>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="first" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="first" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
-      <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...64 lines deleted...]
-
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00197C4C" w:rsidRDefault="00197C4C">
+<w:ftr xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se wne wp14">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="a5"/>
-[...29 lines deleted...]
-      <w:pStyle w:val="ConsPlusNormal0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLook w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3369"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="3368"/>
+      <w:gridCol w:w="1"/>
+      <w:gridCol w:w="1"/>
+      <w:gridCol w:w="1"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00966B51">
-[...5 lines deleted...]
-      </w:tblPrEx>
+    <w:tr>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1663"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-          </w:pPr>
+        <w:p>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
-              <w:noProof/>
-              <w:color w:val="F58220"/>
+              <w:color w:val="f58220"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
+              <w:noProof/>
             </w:rPr>
-            <w:t>Ко</w:t>
+            <w:t>КонсультантПлюс</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
-              <w:noProof/>
-[...10 lines deleted...]
-              <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:noProof/>
             </w:rPr>
             <w:br/>
             <w:t>надежная правовая поддержка</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1700" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
+        <w:p>
           <w:pPr>
-            <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="center"/>
           </w:pPr>
-          <w:hyperlink r:id="rId1">
+          <w:hyperlink r:id="rId1" w:history="0">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>www.consultant.ru</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
+        <w:p>
           <w:pPr>
-            <w:pStyle w:val="ConsPlusNormal0"/>
-            <w:jc w:val="right"/>
+            <w:jc w:val="end"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:t xml:space="preserve">Страница </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:instrText>PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
             </w:rPr>
             <w:t>5</w:t>
@@ -31771,1638 +39942,463 @@
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:instrText>NUMPAGES</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
             </w:rPr>
             <w:t>5</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
-[...2 lines deleted...]
-    </w:pPr>
+  <w:p>
     <w:r>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-  </w:p>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se wne wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
-      <w:tblCellMar>
-[...213 lines deleted...]
-      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="5787"/>
-      <w:gridCol w:w="4929"/>
+      <w:gridCol w:w="1"/>
+      <w:gridCol w:w="1"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00966B51">
-[...5 lines deleted...]
-      </w:tblPrEx>
+    <w:tr>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1683"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2700" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
+        <w:p>
           <w:pPr>
-            <w:pStyle w:val="ConsPlusNormal0"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Постановление Правительства РФ от 06.08.2020 N 1193</w:t>
-          </w:r>
-[...5 lines deleted...]
-            </w:rPr>
             <w:br/>
-            <w:t xml:space="preserve">(ред. от 29.06.2024, с изм. от </w:t>
-[...14 lines deleted...]
-            </w:rPr>
+            <w:t>(ред. от 23.05.2026)</w:t>
             <w:br/>
-            <w:t>"О порядке осуществления ...</w:t>
+            <w:t>"О порядке осуществления контроля, предусмотрен...</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2300" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00966B51" w:rsidRDefault="00F74EF8">
+        <w:p>
           <w:pPr>
-            <w:pStyle w:val="ConsPlusNormal0"/>
-            <w:jc w:val="right"/>
+            <w:jc w:val="end"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-              <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
+              <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">Документ предоставлен </w:t>
           </w:r>
-          <w:hyperlink r:id="rId1" w:tooltip="КонсультантПлюс - надежная правовая система">
+          <w:hyperlink r:id="rId1" w:history="0" w:tooltip="КонсультантПлюс - надежная правовая система">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-                <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>КонсультантПлюс</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:br/>
           </w:r>
-          <w:bookmarkStart w:id="91" w:name="_GoBack"/>
-          <w:bookmarkEnd w:id="91"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Дата сохранения: 20.08.2026</w:t>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="ConsPlusNormal0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00966B51" w:rsidRDefault="00966B51">
-[...143 lines deleted...]
-  </w:p>
+  <w:p/>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...39 lines deleted...]
-  </m:mathPr>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:themeFontLang w:val="ru-RU"/>
-  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-[...3 lines deleted...]
-  <w15:docId w15:val="{806F6C3F-7261-4A15-BFC5-BEF98AD88952}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...408 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
+  <w:style w:type="paragraph" w:default="1" w:customStyle="1" w:styleId="0">
     <w:name w:val="ConsPlusNormal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="ConsPlusNonformat"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
     <w:name w:val="ConsPlusTitle"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       <w:b/>
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3">
     <w:name w:val="ConsPlusCell"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4">
     <w:name w:val="ConsPlusDocList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="18"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5">
     <w:name w:val="ConsPlusTitlePage"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6">
     <w:name w:val="ConsPlusJurTerm"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal0">
+  <w:style w:type="paragraph" w:default="1" w:customStyle="1" w:styleId="0">
     <w:name w:val="ConsPlusNormal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="ConsPlusNonformat"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
     <w:name w:val="ConsPlusTitle"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       <w:b/>
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3">
     <w:name w:val="ConsPlusCell"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4">
     <w:name w:val="ConsPlusDocList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="18"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5">
     <w:name w:val="ConsPlusTitlePage"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6">
     <w:name w:val="ConsPlusJurTerm"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
-  </w:style>
-[...40 lines deleted...]
-    <w:rsid w:val="00197C4C"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=20.08.2026&amp;dst=100113&amp;field=134" TargetMode = "External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494414&amp;date=20.08.2026&amp;dst=100315&amp;field=134" TargetMode = "External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=398003&amp;date=20.08.2026&amp;dst=100028&amp;field=134" TargetMode = "External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533085&amp;date=20.08.2026&amp;dst=100235&amp;field=134" TargetMode = "External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101100&amp;field=134" TargetMode = "External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=20.08.2026&amp;dst=100171&amp;field=134" TargetMode = "External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100072&amp;field=134" TargetMode = "External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=20.08.2026&amp;dst=4&amp;field=134" TargetMode = "External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100022&amp;field=134" TargetMode = "External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=1428&amp;field=134" TargetMode = "External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342147&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=214323&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=335247&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=326970&amp;date=20.08.2026&amp;dst=100012&amp;field=134" TargetMode = "External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342087&amp;date=20.08.2026&amp;dst=100070&amp;field=134" TargetMode = "External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342087&amp;date=20.08.2026&amp;dst=100139&amp;field=134" TargetMode = "External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=356438&amp;date=20.08.2026&amp;dst=100235&amp;field=134" TargetMode = "External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=398003&amp;date=20.08.2026&amp;dst=100028&amp;field=134" TargetMode = "External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=20.08.2026&amp;dst=100114&amp;field=134" TargetMode = "External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100027&amp;field=134" TargetMode = "External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100032&amp;field=134" TargetMode = "External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=20.08.2026&amp;dst=100115&amp;field=134" TargetMode = "External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494414&amp;date=20.08.2026&amp;dst=100315&amp;field=134" TargetMode = "External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101101&amp;field=134" TargetMode = "External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=20.08.2026&amp;dst=100171&amp;field=134" TargetMode = "External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100072&amp;field=134" TargetMode = "External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=20.08.2026&amp;dst=4&amp;field=134" TargetMode = "External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100022&amp;field=134" TargetMode = "External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=1421&amp;field=134" TargetMode = "External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=1424&amp;field=134" TargetMode = "External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=351&amp;field=134" TargetMode = "External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=20.08.2026&amp;dst=100116&amp;field=134" TargetMode = "External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=36&amp;field=134" TargetMode = "External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101103&amp;field=134" TargetMode = "External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101105&amp;field=134" TargetMode = "External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101106&amp;field=134" TargetMode = "External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494414&amp;date=20.08.2026&amp;dst=100316&amp;field=134" TargetMode = "External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101109&amp;field=134" TargetMode = "External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101956&amp;field=134" TargetMode = "External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=12185&amp;field=134" TargetMode = "External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101279&amp;field=134" TargetMode = "External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101784&amp;field=134" TargetMode = "External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=12436&amp;field=134" TargetMode = "External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100024&amp;field=134" TargetMode = "External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100074&amp;field=134" TargetMode = "External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100025&amp;field=134" TargetMode = "External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=12254&amp;field=134" TargetMode = "External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101260&amp;field=134" TargetMode = "External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101264&amp;field=134" TargetMode = "External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=1341&amp;field=134" TargetMode = "External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=1342&amp;field=134" TargetMode = "External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=2049&amp;field=134" TargetMode = "External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101273&amp;field=134" TargetMode = "External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=2050&amp;field=134" TargetMode = "External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101276&amp;field=134" TargetMode = "External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101788&amp;field=134" TargetMode = "External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=12285&amp;field=134" TargetMode = "External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=12296&amp;field=134" TargetMode = "External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=166&amp;field=134" TargetMode = "External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=12333&amp;field=134" TargetMode = "External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=12174&amp;field=134" TargetMode = "External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101111&amp;field=134" TargetMode = "External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100076&amp;field=134" TargetMode = "External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100026&amp;field=134" TargetMode = "External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101956&amp;field=134" TargetMode = "External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=12185&amp;field=134" TargetMode = "External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101279&amp;field=134" TargetMode = "External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101784&amp;field=134" TargetMode = "External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=12436&amp;field=134" TargetMode = "External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100027&amp;field=134" TargetMode = "External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100179&amp;field=134" TargetMode = "External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100024&amp;field=134" TargetMode = "External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100025&amp;field=134" TargetMode = "External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100029&amp;field=134" TargetMode = "External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100030&amp;field=134" TargetMode = "External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100034&amp;field=134" TargetMode = "External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101400&amp;field=134" TargetMode = "External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100031&amp;field=134" TargetMode = "External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100033&amp;field=134" TargetMode = "External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101400&amp;field=134" TargetMode = "External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100030&amp;field=134" TargetMode = "External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100034&amp;field=134" TargetMode = "External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100030&amp;field=134" TargetMode = "External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100034&amp;field=134" TargetMode = "External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100025&amp;field=134" TargetMode = "External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100030&amp;field=134" TargetMode = "External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494414&amp;date=20.08.2026&amp;dst=100320&amp;field=134" TargetMode = "External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494414&amp;date=20.08.2026&amp;dst=100323&amp;field=134" TargetMode = "External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=100290&amp;field=134" TargetMode = "External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100031&amp;field=134" TargetMode = "External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=100032&amp;field=134" TargetMode = "External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=20.08.2026&amp;dst=6&amp;field=134" TargetMode = "External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101114&amp;field=134" TargetMode = "External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=100032&amp;field=134" TargetMode = "External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=20.08.2026&amp;dst=6&amp;field=134" TargetMode = "External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101116&amp;field=134" TargetMode = "External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100032&amp;field=134" TargetMode = "External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100078&amp;field=134" TargetMode = "External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100034&amp;field=134" TargetMode = "External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=20.08.2026&amp;dst=100118&amp;field=134" TargetMode = "External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100080&amp;field=134" TargetMode = "External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100035&amp;field=134" TargetMode = "External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=20.08.2026&amp;dst=100119&amp;field=134" TargetMode = "External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100081&amp;field=134" TargetMode = "External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100036&amp;field=134" TargetMode = "External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100025&amp;field=134" TargetMode = "External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100029&amp;field=134" TargetMode = "External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100030&amp;field=134" TargetMode = "External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100034&amp;field=134" TargetMode = "External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=20.08.2026&amp;dst=100121&amp;field=134" TargetMode = "External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100026&amp;field=134" TargetMode = "External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100028&amp;field=134" TargetMode = "External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100031&amp;field=134" TargetMode = "External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100033&amp;field=134" TargetMode = "External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=20.08.2026&amp;dst=100122&amp;field=134" TargetMode = "External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101118&amp;field=134" TargetMode = "External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100073&amp;field=134" TargetMode = "External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100025&amp;field=134" TargetMode = "External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100026&amp;field=134" TargetMode = "External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100028&amp;field=134" TargetMode = "External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100029&amp;field=134" TargetMode = "External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100030&amp;field=134" TargetMode = "External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100031&amp;field=134" TargetMode = "External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100033&amp;field=134" TargetMode = "External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100034&amp;field=134" TargetMode = "External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=20.08.2026&amp;dst=100123&amp;field=134" TargetMode = "External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100027&amp;field=134" TargetMode = "External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100032&amp;field=134" TargetMode = "External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538837&amp;date=20.08.2026&amp;dst=16&amp;field=134" TargetMode = "External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101563&amp;field=134" TargetMode = "External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100089&amp;field=134" TargetMode = "External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;date=20.08.2026&amp;dst=4548&amp;field=134" TargetMode = "External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100089&amp;field=134" TargetMode = "External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100078&amp;field=134" TargetMode = "External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100079&amp;field=134" TargetMode = "External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100027&amp;field=134" TargetMode = "External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100032&amp;field=134" TargetMode = "External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100080&amp;field=134" TargetMode = "External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100026&amp;field=134" TargetMode = "External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100028&amp;field=134" TargetMode = "External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100031&amp;field=134" TargetMode = "External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100033&amp;field=134" TargetMode = "External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101119&amp;field=134" TargetMode = "External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100026&amp;field=134" TargetMode = "External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100028&amp;field=134" TargetMode = "External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100031&amp;field=134" TargetMode = "External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100033&amp;field=134" TargetMode = "External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=20.08.2026&amp;dst=100172&amp;field=134" TargetMode = "External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100027&amp;field=134" TargetMode = "External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100032&amp;field=134" TargetMode = "External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100026&amp;field=134" TargetMode = "External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100028&amp;field=134" TargetMode = "External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100031&amp;field=134" TargetMode = "External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100033&amp;field=134" TargetMode = "External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101120&amp;field=134" TargetMode = "External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100026&amp;field=134" TargetMode = "External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100028&amp;field=134" TargetMode = "External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100031&amp;field=134" TargetMode = "External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100033&amp;field=134" TargetMode = "External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101121&amp;field=134" TargetMode = "External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100061&amp;field=134" TargetMode = "External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101123&amp;field=134" TargetMode = "External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101126&amp;field=134" TargetMode = "External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=2135&amp;field=134" TargetMode = "External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100061&amp;field=134" TargetMode = "External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101127&amp;field=134" TargetMode = "External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100038&amp;field=134" TargetMode = "External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100039&amp;field=134" TargetMode = "External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=2629&amp;field=134" TargetMode = "External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101128&amp;field=134" TargetMode = "External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100040&amp;field=134" TargetMode = "External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=2629&amp;field=134" TargetMode = "External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=2135&amp;field=134" TargetMode = "External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=2136&amp;field=134" TargetMode = "External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101131&amp;field=134" TargetMode = "External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100084&amp;field=134" TargetMode = "External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494414&amp;date=20.08.2026&amp;dst=100326&amp;field=134" TargetMode = "External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100085&amp;field=134" TargetMode = "External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100041&amp;field=134" TargetMode = "External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100086&amp;field=134" TargetMode = "External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100042&amp;field=134" TargetMode = "External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=2135&amp;field=134" TargetMode = "External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=2136&amp;field=134" TargetMode = "External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=403767&amp;date=20.08.2026&amp;dst=100010&amp;field=134" TargetMode = "External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=1181&amp;field=134" TargetMode = "External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101136&amp;field=134" TargetMode = "External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101139&amp;field=134" TargetMode = "External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101140&amp;field=134" TargetMode = "External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100089&amp;field=134" TargetMode = "External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=1181&amp;field=134" TargetMode = "External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100090&amp;field=134" TargetMode = "External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100044&amp;field=134" TargetMode = "External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101142&amp;field=134" TargetMode = "External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=100272&amp;field=134" TargetMode = "External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=100290&amp;field=134" TargetMode = "External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494414&amp;date=20.08.2026&amp;dst=100329&amp;field=134" TargetMode = "External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494414&amp;date=20.08.2026&amp;dst=100330&amp;field=134" TargetMode = "External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100092&amp;field=134" TargetMode = "External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=100319&amp;field=134" TargetMode = "External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=100322&amp;field=134" TargetMode = "External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101143&amp;field=134" TargetMode = "External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100046&amp;field=134" TargetMode = "External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=100410&amp;field=134" TargetMode = "External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101148&amp;field=134" TargetMode = "External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101149&amp;field=134" TargetMode = "External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=2577&amp;field=134" TargetMode = "External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101150&amp;field=134" TargetMode = "External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494414&amp;date=20.08.2026&amp;dst=100331&amp;field=134" TargetMode = "External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101151&amp;field=134" TargetMode = "External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=20.08.2026&amp;dst=100175&amp;field=134" TargetMode = "External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100094&amp;field=134" TargetMode = "External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100047&amp;field=134" TargetMode = "External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100073&amp;field=134" TargetMode = "External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100025&amp;field=134" TargetMode = "External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100029&amp;field=134" TargetMode = "External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100030&amp;field=134" TargetMode = "External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100034&amp;field=134" TargetMode = "External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=20.08.2026&amp;dst=100125&amp;field=134" TargetMode = "External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100050&amp;field=134" TargetMode = "External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=100035&amp;field=134" TargetMode = "External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101152&amp;field=134" TargetMode = "External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100051&amp;field=134" TargetMode = "External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100155&amp;field=134" TargetMode = "External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100156&amp;field=134" TargetMode = "External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100030&amp;field=134" TargetMode = "External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100031&amp;field=134" TargetMode = "External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100033&amp;field=134" TargetMode = "External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100034&amp;field=134" TargetMode = "External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=2039&amp;field=134" TargetMode = "External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494414&amp;date=20.08.2026&amp;dst=100332&amp;field=134" TargetMode = "External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101154&amp;field=134" TargetMode = "External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=100032&amp;field=134" TargetMode = "External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=1949&amp;field=134" TargetMode = "External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=12292&amp;field=134" TargetMode = "External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=20.08.2026&amp;dst=100179&amp;field=134" TargetMode = "External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=12292&amp;field=134" TargetMode = "External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=12292&amp;field=134" TargetMode = "External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=20.08.2026&amp;dst=100180&amp;field=134" TargetMode = "External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100054&amp;field=134" TargetMode = "External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=12292&amp;field=134" TargetMode = "External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=12098&amp;field=134" TargetMode = "External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100025&amp;field=134" TargetMode = "External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100026&amp;field=134" TargetMode = "External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100028&amp;field=134" TargetMode = "External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100031&amp;field=134" TargetMode = "External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100033&amp;field=134" TargetMode = "External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100034&amp;field=134" TargetMode = "External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=20.08.2026&amp;dst=100181&amp;field=134" TargetMode = "External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100055&amp;field=134" TargetMode = "External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=12218&amp;field=134" TargetMode = "External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=12219&amp;field=134" TargetMode = "External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=2920&amp;field=134" TargetMode = "External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=12032&amp;field=134" TargetMode = "External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100056&amp;field=134" TargetMode = "External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101155&amp;field=134" TargetMode = "External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=100032&amp;field=134" TargetMode = "External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=12254&amp;field=134" TargetMode = "External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101260&amp;field=134" TargetMode = "External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101264&amp;field=134" TargetMode = "External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=1341&amp;field=134" TargetMode = "External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=1342&amp;field=134" TargetMode = "External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=2049&amp;field=134" TargetMode = "External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101273&amp;field=134" TargetMode = "External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=2050&amp;field=134" TargetMode = "External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101276&amp;field=134" TargetMode = "External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101788&amp;field=134" TargetMode = "External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=12285&amp;field=134" TargetMode = "External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=12296&amp;field=134" TargetMode = "External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=166&amp;field=134" TargetMode = "External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=12333&amp;field=134" TargetMode = "External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=12174&amp;field=134" TargetMode = "External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101170&amp;field=134" TargetMode = "External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100095&amp;field=134" TargetMode = "External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100060&amp;field=134" TargetMode = "External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101171&amp;field=134" TargetMode = "External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=20.08.2026&amp;dst=100184&amp;field=134" TargetMode = "External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101172&amp;field=134" TargetMode = "External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100061&amp;field=134" TargetMode = "External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101173&amp;field=134" TargetMode = "External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=2135&amp;field=134" TargetMode = "External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=2136&amp;field=134" TargetMode = "External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101175&amp;field=134" TargetMode = "External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100097&amp;field=134" TargetMode = "External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101177&amp;field=134" TargetMode = "External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100099&amp;field=134" TargetMode = "External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100064&amp;field=134" TargetMode = "External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100101&amp;field=134" TargetMode = "External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100066&amp;field=134" TargetMode = "External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494414&amp;date=20.08.2026&amp;dst=100335&amp;field=134" TargetMode = "External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100103&amp;field=134" TargetMode = "External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100067&amp;field=134" TargetMode = "External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101179&amp;field=134" TargetMode = "External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100104&amp;field=134" TargetMode = "External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100068&amp;field=134" TargetMode = "External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101180&amp;field=134" TargetMode = "External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=100032&amp;field=134" TargetMode = "External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=2137&amp;field=134" TargetMode = "External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=2143&amp;field=134" TargetMode = "External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=2144&amp;field=134" TargetMode = "External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100071&amp;field=134" TargetMode = "External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100025&amp;field=134" TargetMode = "External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100026&amp;field=134" TargetMode = "External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100028&amp;field=134" TargetMode = "External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100031&amp;field=134" TargetMode = "External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100033&amp;field=134" TargetMode = "External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=20.08.2026&amp;dst=100034&amp;field=134" TargetMode = "External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100072&amp;field=134" TargetMode = "External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101181&amp;field=134" TargetMode = "External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101195&amp;field=134" TargetMode = "External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=100032&amp;field=134" TargetMode = "External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101196&amp;field=134" TargetMode = "External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101198&amp;field=134" TargetMode = "External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100106&amp;field=134" TargetMode = "External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516533&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=458803&amp;date=20.08.2026&amp;dst=100008&amp;field=134" TargetMode = "External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541793&amp;date=20.08.2026&amp;dst=101916&amp;field=134" TargetMode = "External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=100116&amp;field=134" TargetMode = "External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=100319&amp;field=134" TargetMode = "External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=100322&amp;field=134" TargetMode = "External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=107&amp;field=134" TargetMode = "External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101199&amp;field=134" TargetMode = "External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100108&amp;field=134" TargetMode = "External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516533&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=458803&amp;date=20.08.2026&amp;dst=100008&amp;field=134" TargetMode = "External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541793&amp;date=20.08.2026&amp;dst=101916&amp;field=134" TargetMode = "External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=100116&amp;field=134" TargetMode = "External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=100319&amp;field=134" TargetMode = "External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=100322&amp;field=134" TargetMode = "External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=107&amp;field=134" TargetMode = "External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100110&amp;field=134" TargetMode = "External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100164&amp;field=134" TargetMode = "External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=1421&amp;field=134" TargetMode = "External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516533&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=458803&amp;date=20.08.2026&amp;dst=100008&amp;field=134" TargetMode = "External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516533&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=458803&amp;date=20.08.2026&amp;dst=100008&amp;field=134" TargetMode = "External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541793&amp;date=20.08.2026&amp;dst=101916&amp;field=134" TargetMode = "External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100166&amp;field=134" TargetMode = "External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=1421&amp;field=134" TargetMode = "External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516533&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=458803&amp;date=20.08.2026&amp;dst=100008&amp;field=134" TargetMode = "External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494414&amp;date=20.08.2026&amp;dst=100336&amp;field=134" TargetMode = "External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101200&amp;field=134" TargetMode = "External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100168&amp;field=134" TargetMode = "External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516533&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=458803&amp;date=20.08.2026&amp;dst=100008&amp;field=134" TargetMode = "External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541793&amp;date=20.08.2026&amp;dst=101916&amp;field=134" TargetMode = "External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=1178&amp;field=134" TargetMode = "External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534831&amp;date=20.08.2026&amp;dst=100073&amp;field=134" TargetMode = "External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=516533&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=458803&amp;date=20.08.2026&amp;dst=100008&amp;field=134" TargetMode = "External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541793&amp;date=20.08.2026&amp;dst=101916&amp;field=134" TargetMode = "External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=20.08.2026&amp;dst=100127&amp;field=134" TargetMode = "External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533085&amp;date=20.08.2026&amp;dst=100235&amp;field=134" TargetMode = "External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101241&amp;field=134" TargetMode = "External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101241&amp;field=134" TargetMode = "External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533085&amp;date=20.08.2026&amp;dst=100235&amp;field=134" TargetMode = "External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=356449&amp;date=20.08.2026&amp;dst=100026&amp;field=134" TargetMode = "External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=1421&amp;field=134" TargetMode = "External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=1424&amp;field=134" TargetMode = "External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=350&amp;field=134" TargetMode = "External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101141&amp;field=134" TargetMode = "External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=101241&amp;field=134" TargetMode = "External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342250&amp;date=20.08.2026&amp;dst=100022&amp;field=134" TargetMode = "External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342250&amp;date=20.08.2026&amp;dst=100027&amp;field=134" TargetMode = "External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342250&amp;date=20.08.2026&amp;dst=100032&amp;field=134" TargetMode = "External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=1076&amp;field=134" TargetMode = "External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=1077&amp;field=134" TargetMode = "External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=1084&amp;field=134" TargetMode = "External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=20.08.2026&amp;dst=100127&amp;field=134" TargetMode = "External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=360046&amp;date=20.08.2026&amp;dst=100072&amp;field=134" TargetMode = "External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=360128&amp;date=20.08.2026&amp;dst=100076&amp;field=134" TargetMode = "External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=1669&amp;field=134" TargetMode = "External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101256&amp;field=134" TargetMode = "External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=1340&amp;field=134" TargetMode = "External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101256&amp;field=134" TargetMode = "External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=360046&amp;date=20.08.2026&amp;dst=100072&amp;field=134" TargetMode = "External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101141&amp;field=134" TargetMode = "External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=974&amp;field=134" TargetMode = "External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=360046&amp;date=20.08.2026&amp;dst=100147&amp;field=134" TargetMode = "External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346384&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=350975&amp;date=20.08.2026&amp;dst=100009&amp;field=134" TargetMode = "External"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1833&amp;field=134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100072&amp;field=134" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1343&amp;field=134" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=2136&amp;field=134" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100108&amp;field=134" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101788&amp;field=134" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100155&amp;field=134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=10.10.2025&amp;dst=100114&amp;field=134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=12174&amp;field=134" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100110&amp;field=134" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=2135&amp;field=134" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=100272&amp;field=134" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935&amp;date=10.10.2025&amp;dst=101916&amp;field=134" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=12292&amp;field=134" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=351&amp;field=134" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100078&amp;field=134" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1343&amp;field=134" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935&amp;date=10.10.2025&amp;dst=101916&amp;field=134" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1343&amp;field=134" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100086&amp;field=134" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101141&amp;field=134" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101146&amp;field=134" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100080&amp;field=134" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=12174&amp;field=134" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=458803&amp;date=10.10.2025&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100074&amp;field=134" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494414&amp;date=10.10.2025&amp;dst=100323&amp;field=134" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101120&amp;field=134" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1833&amp;field=134" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=458803&amp;date=10.10.2025&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100094&amp;field=134" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1669&amp;field=134" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1428&amp;field=134" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100097&amp;field=134" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101279&amp;field=134" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=449963&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101126&amp;field=134" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101968&amp;field=134" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=12292&amp;field=134" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100076&amp;field=134" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100027&amp;field=134" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1421&amp;field=134" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101131&amp;field=134" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1421&amp;field=134" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=10.10.2025&amp;dst=100127&amp;field=134" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=100410&amp;field=134" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101279&amp;field=134" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=36&amp;field=134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100081&amp;field=134" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101181&amp;field=134" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101279&amp;field=134" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=2136&amp;field=134" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342250&amp;date=10.10.2025&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1102&amp;field=134" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100095&amp;field=134" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101118&amp;field=134" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1341&amp;field=134" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1340&amp;field=134" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=166&amp;field=134" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=214323&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101788&amp;field=134" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101177&amp;field=134" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100027&amp;field=134" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=458803&amp;date=10.10.2025&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494414&amp;date=10.10.2025&amp;dst=100330&amp;field=134" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494414&amp;date=10.10.2025&amp;dst=100315&amp;field=134" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=2143&amp;field=134" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=10.10.2025&amp;dst=6&amp;field=134" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100080&amp;field=134" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1102&amp;field=134" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101241&amp;field=134" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1181&amp;field=134" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=458803&amp;date=10.10.2025&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=10.10.2025&amp;dst=100181&amp;field=134" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101788&amp;field=134" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101105&amp;field=134" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=10.10.2025&amp;dst=100172&amp;field=134" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=100116&amp;field=134" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101788&amp;field=134" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342250&amp;date=10.10.2025&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494414&amp;date=10.10.2025&amp;dst=100315&amp;field=134" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101273&amp;field=134" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101171&amp;field=134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1833&amp;field=134" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100099&amp;field=134" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935&amp;date=10.10.2025&amp;dst=101916&amp;field=134" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101141&amp;field=134" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1316&amp;field=134" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=2039&amp;field=134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=326970&amp;date=10.10.2025&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101968&amp;field=134" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495210&amp;date=10.10.2025&amp;dst=16&amp;field=134" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101127&amp;field=134" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=167&amp;field=134" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=100319&amp;field=134" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=12292&amp;field=134" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=10.10.2025&amp;dst=100171&amp;field=134" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101968&amp;field=134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1833&amp;field=134" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486432&amp;date=10.10.2025&amp;dst=100235&amp;field=134" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101139&amp;field=134" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=2577&amp;field=134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494414&amp;date=10.10.2025&amp;dst=100316&amp;field=134" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1341&amp;field=134" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101563&amp;field=134" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101968&amp;field=134" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101172&amp;field=134" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=100322&amp;field=134" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=449963&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1077&amp;field=134" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1316&amp;field=134" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101276&amp;field=134" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=100322&amp;field=134" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=360046&amp;date=10.10.2025&amp;dst=100147&amp;field=134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486432&amp;date=10.10.2025&amp;dst=100235&amp;field=134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100072&amp;field=134" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=10.10.2025&amp;dst=100125&amp;field=134" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=12098&amp;field=134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101109&amp;field=134" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=10.10.2025&amp;dst=6&amp;field=134" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101121&amp;field=134" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101264&amp;field=134" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=337&amp;field=134" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494414&amp;date=10.10.2025&amp;dst=100335&amp;field=134" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101196&amp;field=134" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=100319&amp;field=134" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494414&amp;date=10.10.2025&amp;dst=100336&amp;field=134" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=356449&amp;date=10.10.2025&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=166&amp;field=134" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101140&amp;field=134" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1181&amp;field=134" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1084&amp;field=134" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342087&amp;date=10.10.2025&amp;dst=100139&amp;field=134" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101150&amp;field=134" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101154&amp;field=134" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1102&amp;field=134" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=10.10.2025&amp;dst=4&amp;field=134" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=10.10.2025&amp;dst=100121&amp;field=134" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100089&amp;field=134" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=2629&amp;field=134" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1341&amp;field=134" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101173&amp;field=134" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=107&amp;field=134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101959&amp;field=134" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=337&amp;field=134" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=12174&amp;field=134" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=458803&amp;date=10.10.2025&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101100&amp;field=134" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101279&amp;field=134" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101143&amp;field=134" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1421&amp;field=134" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346384&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=356438&amp;date=10.10.2025&amp;dst=100235&amp;field=134" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101116&amp;field=134" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100061&amp;field=134" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=166&amp;field=134" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100103&amp;field=134" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101198&amp;field=134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=167&amp;field=134" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1341&amp;field=134" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=100322&amp;field=134" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101200&amp;field=134" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100089&amp;field=134" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100090&amp;field=134" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494414&amp;date=10.10.2025&amp;dst=100331&amp;field=134" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101260&amp;field=134" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=10.10.2025&amp;dst=100127&amp;field=134" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=4548&amp;field=134" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101959&amp;field=134" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=2135&amp;field=134" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=10.10.2025&amp;dst=100171&amp;field=134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1421&amp;field=134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101273&amp;field=134" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101400&amp;field=134" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101128&amp;field=134" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101199&amp;field=134" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101959&amp;field=134" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494414&amp;date=10.10.2025&amp;dst=100326&amp;field=134" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101786&amp;field=134" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101152&amp;field=134" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1424&amp;field=134" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=350975&amp;date=10.10.2025&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100078&amp;field=134" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=167&amp;field=134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=398003&amp;date=10.10.2025&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1316&amp;field=134" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101119&amp;field=134" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101179&amp;field=134" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100106&amp;field=134" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=107&amp;field=134" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100168&amp;field=134" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=2629&amp;field=134" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1102&amp;field=134" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101142&amp;field=134" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101151&amp;field=134" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1949&amp;field=134" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=360046&amp;date=10.10.2025&amp;dst=100072&amp;field=134" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101273&amp;field=134" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1424&amp;field=134" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100089&amp;field=134" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101273&amp;field=134" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100085&amp;field=134" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=107&amp;field=134" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=350&amp;field=134" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=10.10.2025&amp;dst=100118&amp;field=134" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1316&amp;field=134" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=449963&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=449963&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494414&amp;date=10.10.2025&amp;dst=100320&amp;field=134" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101260&amp;field=134" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=360128&amp;date=10.10.2025&amp;dst=100076&amp;field=134" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=10.10.2025&amp;dst=100175&amp;field=134" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=10.10.2025&amp;dst=4&amp;field=134" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101276&amp;field=134" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101175&amp;field=134" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101123&amp;field=134" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101966&amp;field=134" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100156&amp;field=134" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100027&amp;field=134" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=10.10.2025&amp;dst=100179&amp;field=134" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101180&amp;field=134" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101111&amp;field=134" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100079&amp;field=134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=2136&amp;field=134" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100164&amp;field=134" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1178&amp;field=134" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=100290&amp;field=134" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101276&amp;field=134" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=10.10.2025&amp;dst=100116&amp;field=134" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101400&amp;field=134" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100166&amp;field=134" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101276&amp;field=134" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=2135&amp;field=134" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100093&amp;field=134" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101241&amp;field=134" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=10.10.2025&amp;dst=100119&amp;field=134" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100073&amp;field=134" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101170&amp;field=134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=100290&amp;field=134" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=10.10.2025&amp;dst=100122&amp;field=134" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101264&amp;field=134" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101256&amp;field=134" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342147&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101786&amp;field=134" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=10.10.2025&amp;dst=100123&amp;field=134" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=458803&amp;date=10.10.2025&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101140&amp;field=134" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=337&amp;field=134" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=449963&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494414&amp;date=10.10.2025&amp;dst=100329&amp;field=134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=10.10.2025&amp;dst=100115&amp;field=134" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101112&amp;field=134" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=12292&amp;field=134" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=2137&amp;field=134" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100084&amp;field=134" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=449963&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486432&amp;date=10.10.2025&amp;dst=100235&amp;field=134" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101148&amp;field=134" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101103&amp;field=134" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101786&amp;field=134" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101195&amp;field=134" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101786&amp;field=134" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=403767&amp;date=10.10.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495935&amp;date=10.10.2025&amp;dst=101916&amp;field=134" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342250&amp;date=10.10.2025&amp;dst=100027&amp;field=134" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101959&amp;field=134" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=10.10.2025&amp;dst=100113&amp;field=134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101260&amp;field=134" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100073&amp;field=134" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101256&amp;field=134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=335247&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=167&amp;field=134" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101966&amp;field=134" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100061&amp;field=134" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=2144&amp;field=134" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=166&amp;field=134" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100092&amp;field=134" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=10.10.2025&amp;dst=100180&amp;field=134" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101101&amp;field=134" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101114&amp;field=134" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101260&amp;field=134" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=149911&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101241&amp;field=134" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101136&amp;field=134" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101149&amp;field=134" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101155&amp;field=134" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101966&amp;field=134" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=101106&amp;field=134" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=10.10.2025&amp;dst=100184&amp;field=134" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100027&amp;field=134" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101966&amp;field=134" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=100319&amp;field=134" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1076&amp;field=134" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1343&amp;field=134" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=398003&amp;date=10.10.2025&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101264&amp;field=134" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513797&amp;date=10.10.2025&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=337&amp;field=134" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100101&amp;field=134" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=100116&amp;field=134" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=974&amp;field=134" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=12174&amp;field=134" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342087&amp;date=10.10.2025&amp;dst=100070&amp;field=134" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494414&amp;date=10.10.2025&amp;dst=100332&amp;field=134" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101264&amp;field=134" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/></Relationships>
 </file>
 
-<file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...307 lines deleted...]
-</a:theme>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-[...14 lines deleted...]
-  <AppVersion></AppVersion>
+  <Application>КонсультантПлюс Версия 4025.00.50</Application>
+  <Company>КонсультантПлюс Версия 4025.00.50</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Постановление Правительства РФ от 06.08.2020 N 1193
-(ред. от 29.06.2024, с изм. от 31.10.2022)
+(ред. от 23.05.2026)
 "О порядке осуществления контроля, предусмотренного частями 5 и 5.1 статьи 99 Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд", и об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации"
-(вместе с "Правилами осуществления контроля, предусмотренного частями 5 и 5.1 статьи 99 Федерального закона</dc:title>
-[...2 lines deleted...]
-  <cp:revision></cp:revision>
+(вместе с "Правилами осуществления контроля, предусмотренного частями 5 и 5.1 статьи 99 Федерального закона "О контрактной систем</dc:title>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>