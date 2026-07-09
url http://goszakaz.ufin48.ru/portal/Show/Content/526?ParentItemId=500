--- v0 (2025-12-07)
+++ v1 (2026-07-09)
@@ -4,217 +4,126 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2025 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Централизация закупок_2025\2025_МЗ\МКУ\Декабрь\05.12.2025\На Сайт\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Июль\03.07.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EF6386FF-D45F-446D-A19D-054BB365B396}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EB90F48A-74A0-4AEC-91D2-A8CCBF820BFD}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ДЕКАБРЬ_ЦЗ" sheetId="1" r:id="rId1"/>
+    <sheet name="ИЮЛЬ_ЦЗ" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ДЕКАБРЬ_ЦЗ!$A$1:$Q$39</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">ИЮЛЬ_ЦЗ!$A$1:$Q$16</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="P39" i="1" l="1"/>
-[...75 lines deleted...]
-  <c r="J17" i="1"/>
+  <c r="K13" i="1" l="1"/>
+  <c r="K16" i="1"/>
+  <c r="L16" i="1"/>
+  <c r="M16" i="1"/>
   <c r="N16" i="1"/>
-  <c r="N17" i="1" s="1"/>
-  <c r="K16" i="1"/>
+  <c r="O16" i="1"/>
+  <c r="J16" i="1"/>
+  <c r="K15" i="1"/>
+  <c r="L15" i="1"/>
+  <c r="M15" i="1"/>
+  <c r="N15" i="1"/>
   <c r="O15" i="1"/>
-  <c r="N15" i="1"/>
-[...1 lines deleted...]
-  <c r="L15" i="1"/>
   <c r="J15" i="1"/>
-  <c r="N14" i="1"/>
-[...1 lines deleted...]
-  <c r="K15" i="1" s="1"/>
+  <c r="L13" i="1"/>
+  <c r="M13" i="1"/>
+  <c r="N13" i="1"/>
   <c r="O13" i="1"/>
-  <c r="M13" i="1"/>
-[...1 lines deleted...]
-  <c r="K13" i="1"/>
   <c r="J13" i="1"/>
+  <c r="K12" i="1"/>
+  <c r="L12" i="1"/>
+  <c r="M12" i="1"/>
   <c r="N12" i="1"/>
-  <c r="N13" i="1" s="1"/>
-[...3 lines deleted...]
-  <c r="L11" i="1"/>
+  <c r="O12" i="1"/>
+  <c r="J12" i="1"/>
   <c r="K11" i="1"/>
-  <c r="J11" i="1"/>
+  <c r="K10" i="1"/>
+  <c r="L10" i="1"/>
+  <c r="M10" i="1"/>
   <c r="N10" i="1"/>
-  <c r="N11" i="1" s="1"/>
-[...4 lines deleted...]
-  <c r="J9" i="1"/>
+  <c r="O10" i="1"/>
+  <c r="J10" i="1"/>
+  <c r="K9" i="1"/>
+  <c r="K8" i="1"/>
+  <c r="L8" i="1"/>
+  <c r="M8" i="1"/>
   <c r="N8" i="1"/>
-  <c r="N9" i="1" s="1"/>
-[...5 lines deleted...]
-  <c r="L7" i="1"/>
+  <c r="O8" i="1"/>
+  <c r="J8" i="1"/>
   <c r="K7" i="1"/>
-  <c r="J7" i="1"/>
-  <c r="N6" i="1"/>
   <c r="K6" i="1"/>
-  <c r="N35" i="1" l="1"/>
-[...13 lines deleted...]
-  <c r="N36" i="1" l="1"/>
+  <c r="P16" i="1" l="1"/>
+  <c r="P15" i="1"/>
+  <c r="N11" i="1"/>
+  <c r="N9" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="45">
   <si>
     <t xml:space="preserve">Согласовано:
 Начальник управления финансов администрации Грязинского района
 И.Н.Муратова                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                              </t>
   </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Наименование заказчика</t>
   </si>
   <si>
     <t>ИНН заказчика</t>
   </si>
   <si>
     <t>Наименование 
 объекта закупки</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
@@ -237,1050 +146,1000 @@
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
   <si>
     <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
     <t>Всего, руб.</t>
   </si>
   <si>
     <t>федеральный бюджет, руб.</t>
   </si>
   <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
     <t>внебюджетные средства, руб.</t>
   </si>
   <si>
-    <t>декабрь</t>
-[...5 lines deleted...]
-    <t>Вывоз и утилизация мусора в г. Грязи в 2025г.</t>
+    <t>июль</t>
+  </si>
+  <si>
+    <t>Администрация Грязинского муниципального округа</t>
+  </si>
+  <si>
+    <t>Ремонт дорожного полотна автомобильных дорог общего пользования местного значения Грязинского округа Липецкой области (несколько аукционов)</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>253480200920648020100100390003811244</t>
-[...5 lines deleted...]
-    <t>ноябрь</t>
+    <t>42.11.20.200</t>
   </si>
   <si>
     <t>эл. аукцион</t>
   </si>
   <si>
-    <t>Всего1 закупка</t>
-[...14 lines deleted...]
-    <t>октябрь</t>
+    <t>Ремонт полотна автомобильной дороги НТС "Металлург-3" - примыкание к а/д "Липецк-Грязи-Песковатка"</t>
+  </si>
+  <si>
+    <t>Государственная программа «Развитие транспортной системы Липецкой области»</t>
+  </si>
+  <si>
+    <t>Всего 2 закупки</t>
+  </si>
+  <si>
+    <t>МБУ "Центр хозяйственного обслуживания"</t>
+  </si>
+  <si>
+    <t>Автошины</t>
+  </si>
+  <si>
+    <t>263480201410048020100100190002211244</t>
+  </si>
+  <si>
+    <t>22.11</t>
+  </si>
+  <si>
+    <t>март</t>
   </si>
   <si>
     <t>Всего 1 закупка</t>
   </si>
   <si>
-    <t>МБОУ СОШ № 5г. Грязи Грязинского муниципального района Липецкой области Российской Федерации</t>
-[...92 lines deleted...]
-    <t>Итого 15 закупок для 15 заказчиков, в т.ч.</t>
+    <t>Большесамовецкий территориальный отдел Грязинского муниципального округа</t>
+  </si>
+  <si>
+    <t>выполнение работ по окашиванию территории в 2026 г.</t>
+  </si>
+  <si>
+    <t>263480201563348020100100050014312244</t>
+  </si>
+  <si>
+    <t>43.12.11.140</t>
+  </si>
+  <si>
+    <t>Итого 4 закупки для 3 заказчиков, в т.ч.</t>
   </si>
   <si>
     <t>0 закупок в рамках нац.проектов</t>
   </si>
   <si>
-    <t>0 закупок в рамках гос.программ</t>
-[...2 lines deleted...]
-    <t>15 закупок, относящихся к категории "Прочие"</t>
+    <t>1 закупка в рамках гос.программы</t>
+  </si>
+  <si>
+    <t>3 закупки, относящиеся к категории "Прочие"</t>
   </si>
   <si>
     <t>новая закупка</t>
   </si>
   <si>
     <t>скорректированная закупка</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на декабрь 2025 года, 
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на июль 2026 года,  
 осуществляемого МКУ "Центр компетенции в сфере бухгалтерского учета и муниципального заказа Грязинского муниципального округа"
-по состоянию на 05.12.2025 года
+по состоянию на 03.07.2026 года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(версия 1)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #\ ##0.00_р_._-;\-* #\ ##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#\ ##0.00"/>
-    <numFmt numFmtId="166" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="[$-419]mmmm\ yyyy;@"/>
     <numFmt numFmtId="167" formatCode="#\ ##0.00_ "/>
-    <numFmt numFmtId="168" formatCode="[$-419]mmmm\ yyyy;@"/>
+    <numFmt numFmtId="168" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
+      <sz val="14"/>
+      <color theme="9" tint="-0.499984740745262"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="24"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFC00000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color theme="9" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
-      <name val="Times New Roman"/>
-[...5 lines deleted...]
-      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
-  <fills count="8">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.14981536301767021"/>
+        <fgColor theme="0" tint="-0.14978484450819421"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79989013336588644"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="29">
+  <borders count="30">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom/>
-[...3 lines deleted...]
-      <left/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color auto="1"/>
       </right>
-      <top style="medium">
-[...32 lines deleted...]
-      </bottom>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
-        <color auto="1"/>
-[...73 lines deleted...]
-      <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
-      <bottom/>
-[...3 lines deleted...]
-      <left style="thin">
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color auto="1"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color auto="1"/>
       </right>
-      <top/>
-      <bottom style="medium">
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="medium">
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
         <color auto="1"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom style="thin">
-[...14 lines deleted...]
-      <bottom style="thin">
+      <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="2" fontId="13" fillId="0" borderId="27">
+    <xf numFmtId="2" fontId="15" fillId="0" borderId="25">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="0" borderId="27">
-[...9 lines deleted...]
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="25">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="25">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="15" fillId="0" borderId="25">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="84">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="7" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="166" fontId="3" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="7" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="6" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="3" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="6" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="4" fontId="2" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="3" fillId="6" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="6" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="6" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="11" fillId="5" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="5" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="5" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="6" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="12" fillId="7" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="6" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="7" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="6" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="7" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="7" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="13" fillId="8" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="7" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="8" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="7" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="8" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="14" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="xl191" xfId="1" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
     <cellStyle name="xl198" xfId="2" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
     <cellStyle name="xl199" xfId="3" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
     <cellStyle name="xl200" xfId="4" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
     <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1527,2140 +1386,1060 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R107"/>
+  <dimension ref="A1:R84"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="50" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="N34" sqref="N34"/>
+    <sheetView tabSelected="1" topLeftCell="D1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="50" workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F17" sqref="F17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="4"/>
-[...8 lines deleted...]
-    <col min="11" max="15" width="32.7109375" style="9" customWidth="1"/>
+    <col min="1" max="1" width="9.140625" style="5"/>
+    <col min="2" max="2" width="50" style="6" customWidth="1"/>
+    <col min="3" max="3" width="23.7109375" style="6" customWidth="1"/>
+    <col min="4" max="4" width="58.7109375" style="5" customWidth="1"/>
+    <col min="5" max="6" width="33.7109375" style="5" customWidth="1"/>
+    <col min="7" max="7" width="36" style="7" customWidth="1"/>
+    <col min="8" max="8" width="55.42578125" style="8" customWidth="1"/>
+    <col min="9" max="9" width="38.42578125" style="5" customWidth="1"/>
+    <col min="10" max="15" width="36.140625" style="9" customWidth="1"/>
     <col min="16" max="16" width="30.28515625" style="9" hidden="1" customWidth="1"/>
-    <col min="17" max="17" width="27.140625" style="9" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="19" max="16384" width="9.140625" style="3"/>
+    <col min="17" max="17" width="28.5703125" style="9" customWidth="1"/>
+    <col min="18" max="18" width="16.28515625" style="10" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="88.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="M1" s="43" t="s">
         <v>0</v>
       </c>
       <c r="N1" s="43"/>
       <c r="O1" s="43"/>
       <c r="P1" s="43"/>
-      <c r="Q1" s="32"/>
+      <c r="Q1" s="11"/>
     </row>
     <row r="2" spans="1:17" ht="144.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="44" t="s">
-        <v>71</v>
+        <v>44</v>
       </c>
       <c r="B2" s="44"/>
       <c r="C2" s="44"/>
       <c r="D2" s="44"/>
       <c r="E2" s="44"/>
       <c r="F2" s="44"/>
       <c r="G2" s="44"/>
       <c r="H2" s="44"/>
       <c r="I2" s="44"/>
-      <c r="J2" s="45"/>
+      <c r="J2" s="44"/>
       <c r="K2" s="44"/>
       <c r="L2" s="44"/>
       <c r="M2" s="44"/>
       <c r="N2" s="44"/>
       <c r="O2" s="44"/>
       <c r="P2" s="44"/>
       <c r="Q2" s="44"/>
     </row>
     <row r="3" spans="1:17" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="39" t="s">
+      <c r="A3" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="41" t="s">
+      <c r="B3" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="41" t="s">
+      <c r="C3" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="41" t="s">
+      <c r="D3" s="33" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="41" t="s">
+      <c r="E3" s="33" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="41" t="s">
+      <c r="F3" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="41" t="s">
+      <c r="G3" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="51" t="s">
+      <c r="H3" s="52" t="s">
         <v>8</v>
       </c>
-      <c r="I3" s="41" t="s">
+      <c r="I3" s="33" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="41" t="s">
+      <c r="J3" s="33" t="s">
         <v>10</v>
       </c>
-      <c r="K3" s="46" t="s">
+      <c r="K3" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="47"/>
-[...3 lines deleted...]
-      <c r="P3" s="53" t="s">
+      <c r="L3" s="46"/>
+      <c r="M3" s="46"/>
+      <c r="N3" s="46"/>
+      <c r="O3" s="47"/>
+      <c r="P3" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="Q3" s="55" t="s">
+      <c r="Q3" s="37" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="139.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="40"/>
-[...9 lines deleted...]
-      <c r="K4" s="24" t="s">
+      <c r="A4" s="49"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="34"/>
+      <c r="J4" s="34"/>
+      <c r="K4" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="L4" s="24" t="s">
+      <c r="L4" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="M4" s="24" t="s">
+      <c r="M4" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="N4" s="24" t="s">
+      <c r="N4" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="O4" s="24" t="s">
+      <c r="O4" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="P4" s="54"/>
-      <c r="Q4" s="56"/>
+      <c r="P4" s="36"/>
+      <c r="Q4" s="38"/>
     </row>
     <row r="5" spans="1:17" s="2" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="81" t="s">
+      <c r="A5" s="79" t="s">
         <v>19</v>
       </c>
-      <c r="B5" s="49"/>
-[...17 lines deleted...]
-      <c r="A6" s="10">
+      <c r="B5" s="80"/>
+      <c r="C5" s="80"/>
+      <c r="D5" s="80"/>
+      <c r="E5" s="80"/>
+      <c r="F5" s="80"/>
+      <c r="G5" s="80"/>
+      <c r="H5" s="80"/>
+      <c r="I5" s="80"/>
+      <c r="J5" s="80"/>
+      <c r="K5" s="80"/>
+      <c r="L5" s="80"/>
+      <c r="M5" s="80"/>
+      <c r="N5" s="80"/>
+      <c r="O5" s="80"/>
+      <c r="P5" s="80"/>
+      <c r="Q5" s="81"/>
+    </row>
+    <row r="6" spans="1:17" customFormat="1" ht="96.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="82">
         <v>1</v>
       </c>
-      <c r="B6" s="11" t="s">
+      <c r="B6" s="50" t="s">
         <v>20</v>
       </c>
-      <c r="C6" s="12">
-[...2 lines deleted...]
-      <c r="D6" s="12" t="s">
+      <c r="C6" s="50">
+        <v>4802001831</v>
+      </c>
+      <c r="D6" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="E6" s="12" t="s">
+      <c r="E6" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="F6" s="12" t="s">
+      <c r="F6" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="12" t="s">
+      <c r="G6" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="H6" s="13" t="s">
+      <c r="H6" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>23</v>
       </c>
-      <c r="I6" s="25" t="s">
+      <c r="J6" s="15">
+        <v>10000000</v>
+      </c>
+      <c r="K6" s="15">
+        <f>SUM(L6:O6)</f>
+        <v>10000000</v>
+      </c>
+      <c r="L6" s="15">
+        <v>0</v>
+      </c>
+      <c r="M6" s="15">
+        <v>0</v>
+      </c>
+      <c r="N6" s="15">
+        <v>10000000</v>
+      </c>
+      <c r="O6" s="15">
+        <v>0</v>
+      </c>
+      <c r="P6" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="J6" s="25">
-[...19 lines deleted...]
-      <c r="P6" s="28" t="s">
+      <c r="Q6" s="17" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" customFormat="1" ht="96.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="82">
+        <v>2</v>
+      </c>
+      <c r="B7" s="51"/>
+      <c r="C7" s="51"/>
+      <c r="D7" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="Q6" s="33" t="s">
+      <c r="E7" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="18" t="s">
         <v>26</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="57" t="s">
+      <c r="H7" s="18" t="s">
+        <v>22</v>
+      </c>
+      <c r="I7" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="J7" s="18">
+        <v>35084388.630000003</v>
+      </c>
+      <c r="K7" s="19">
+        <f>SUM(L7:O7)</f>
+        <v>35084388.629999995</v>
+      </c>
+      <c r="L7" s="19">
+        <v>0</v>
+      </c>
+      <c r="M7" s="18">
+        <v>32277637.539999999</v>
+      </c>
+      <c r="N7" s="18">
+        <v>2806751.09</v>
+      </c>
+      <c r="O7" s="19">
+        <v>0</v>
+      </c>
+      <c r="P7" s="18"/>
+      <c r="Q7" s="83" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" s="3" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="54" t="s">
         <v>27</v>
       </c>
-      <c r="B7" s="58"/>
-[...15 lines deleted...]
-      <c r="L7" s="59">
+      <c r="B8" s="55"/>
+      <c r="C8" s="56"/>
+      <c r="D8" s="56"/>
+      <c r="E8" s="57"/>
+      <c r="F8" s="57"/>
+      <c r="G8" s="57"/>
+      <c r="H8" s="57"/>
+      <c r="I8" s="57"/>
+      <c r="J8" s="58">
+        <f>SUM(J6:J7)</f>
+        <v>45084388.630000003</v>
+      </c>
+      <c r="K8" s="58">
+        <f t="shared" ref="K8:O8" si="0">SUM(K6:K7)</f>
+        <v>45084388.629999995</v>
+      </c>
+      <c r="L8" s="58">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M7" s="59">
+      <c r="M8" s="58">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="N7" s="59">
+        <v>32277637.539999999</v>
+      </c>
+      <c r="N8" s="58">
         <f t="shared" si="0"/>
-        <v>30000000</v>
-[...1 lines deleted...]
-      <c r="O7" s="59">
+        <v>12806751.09</v>
+      </c>
+      <c r="O8" s="58">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P7" s="29"/>
-[...3 lines deleted...]
-      <c r="A8" s="10">
+      <c r="P8" s="59"/>
+      <c r="Q8" s="60"/>
+    </row>
+    <row r="9" spans="1:17" s="4" customFormat="1" ht="97.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="20">
         <v>1</v>
       </c>
-      <c r="B8" s="11" t="s">
+      <c r="B9" s="21" t="s">
         <v>28</v>
       </c>
-      <c r="C8" s="12">
-[...2 lines deleted...]
-      <c r="D8" s="12" t="s">
+      <c r="C9" s="21">
+        <v>4802014100</v>
+      </c>
+      <c r="D9" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="E8" s="12" t="s">
+      <c r="E9" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="F8" s="12" t="s">
+      <c r="F9" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="G8" s="12" t="s">
+      <c r="G9" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="H8" s="13" t="s">
+      <c r="H9" s="14" t="s">
         <v>30</v>
       </c>
-      <c r="I8" s="25" t="s">
+      <c r="I9" s="14" t="s">
         <v>31</v>
       </c>
-      <c r="J8" s="25">
-[...19 lines deleted...]
-      <c r="P8" s="28" t="s">
+      <c r="J9" s="15">
+        <v>604521.82999999996</v>
+      </c>
+      <c r="K9" s="15">
+        <f>SUM(L9:O9)</f>
+        <v>604521.82999999996</v>
+      </c>
+      <c r="L9" s="15">
+        <v>0</v>
+      </c>
+      <c r="M9" s="15">
+        <v>0</v>
+      </c>
+      <c r="N9" s="15">
+        <f>J9</f>
+        <v>604521.82999999996</v>
+      </c>
+      <c r="O9" s="15">
+        <v>0</v>
+      </c>
+      <c r="P9" s="15" t="s">
         <v>32</v>
       </c>
-      <c r="Q8" s="33" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="57" t="s">
+      <c r="Q9" s="17" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="3" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="54" t="s">
         <v>33</v>
       </c>
-      <c r="B9" s="58"/>
-[...15 lines deleted...]
-      <c r="L9" s="59">
+      <c r="B10" s="55"/>
+      <c r="C10" s="56"/>
+      <c r="D10" s="56"/>
+      <c r="E10" s="57"/>
+      <c r="F10" s="57"/>
+      <c r="G10" s="57"/>
+      <c r="H10" s="57"/>
+      <c r="I10" s="57"/>
+      <c r="J10" s="58">
+        <f>SUM(J9:J9)</f>
+        <v>604521.82999999996</v>
+      </c>
+      <c r="K10" s="58">
+        <f t="shared" ref="K10:O10" si="1">SUM(K9:K9)</f>
+        <v>604521.82999999996</v>
+      </c>
+      <c r="L10" s="58">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M10" s="58">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N10" s="58">
+        <f t="shared" si="1"/>
+        <v>604521.82999999996</v>
+      </c>
+      <c r="O10" s="58">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="P10" s="59"/>
+      <c r="Q10" s="60"/>
+    </row>
+    <row r="11" spans="1:17" s="4" customFormat="1" ht="97.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="20">
+        <v>1</v>
+      </c>
+      <c r="B11" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="21">
+        <v>4802015633</v>
+      </c>
+      <c r="D11" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="E11" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="G11" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" s="14" t="s">
+        <v>36</v>
+      </c>
+      <c r="I11" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="J11" s="15">
+        <v>400000</v>
+      </c>
+      <c r="K11" s="15">
+        <f>SUM(L11:O11)</f>
+        <v>400000</v>
+      </c>
+      <c r="L11" s="15">
+        <v>0</v>
+      </c>
+      <c r="M11" s="15">
+        <v>0</v>
+      </c>
+      <c r="N11" s="15">
+        <f>J11</f>
+        <v>400000</v>
+      </c>
+      <c r="O11" s="15">
+        <v>0</v>
+      </c>
+      <c r="P11" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q11" s="17" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="3" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="54" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="55"/>
+      <c r="C12" s="56"/>
+      <c r="D12" s="56"/>
+      <c r="E12" s="57"/>
+      <c r="F12" s="57"/>
+      <c r="G12" s="57"/>
+      <c r="H12" s="57"/>
+      <c r="I12" s="57"/>
+      <c r="J12" s="58">
+        <f>SUM(J11:J11)</f>
+        <v>400000</v>
+      </c>
+      <c r="K12" s="58">
+        <f t="shared" ref="K12:O12" si="2">SUM(K11:K11)</f>
+        <v>400000</v>
+      </c>
+      <c r="L12" s="58">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M12" s="58">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N12" s="58">
+        <f t="shared" si="2"/>
+        <v>400000</v>
+      </c>
+      <c r="O12" s="58">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P12" s="59"/>
+      <c r="Q12" s="60"/>
+    </row>
+    <row r="13" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="B13" s="40"/>
+      <c r="C13" s="40"/>
+      <c r="D13" s="40"/>
+      <c r="E13" s="22"/>
+      <c r="F13" s="22"/>
+      <c r="G13" s="22"/>
+      <c r="H13" s="23"/>
+      <c r="I13" s="23"/>
+      <c r="J13" s="61">
+        <f>J8+J10+J12</f>
+        <v>46088910.460000001</v>
+      </c>
+      <c r="K13" s="61">
+        <f>K14+K15+K16</f>
+        <v>46088910.459999993</v>
+      </c>
+      <c r="L13" s="61">
+        <f t="shared" ref="K13:O13" si="3">L8+L10+L12</f>
+        <v>0</v>
+      </c>
+      <c r="M13" s="61">
         <f t="shared" si="3"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="M9" s="59">
+        <v>32277637.539999999</v>
+      </c>
+      <c r="N13" s="61">
         <f t="shared" si="3"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="N9" s="59">
+        <v>13811272.92</v>
+      </c>
+      <c r="O13" s="61">
         <f t="shared" si="3"/>
-        <v>2201686.7200000002</v>
-[...83 lines deleted...]
-      <c r="L11" s="59">
+        <v>0</v>
+      </c>
+      <c r="P13" s="62"/>
+      <c r="Q13" s="63"/>
+    </row>
+    <row r="14" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="64" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" s="65"/>
+      <c r="C14" s="66"/>
+      <c r="D14" s="65"/>
+      <c r="E14" s="65"/>
+      <c r="F14" s="65"/>
+      <c r="G14" s="65"/>
+      <c r="H14" s="65"/>
+      <c r="I14" s="65"/>
+      <c r="J14" s="67">
+        <v>0</v>
+      </c>
+      <c r="K14" s="67">
+        <v>0</v>
+      </c>
+      <c r="L14" s="67">
+        <v>0</v>
+      </c>
+      <c r="M14" s="67">
+        <v>0</v>
+      </c>
+      <c r="N14" s="67">
+        <v>0</v>
+      </c>
+      <c r="O14" s="67">
+        <v>0</v>
+      </c>
+      <c r="P14" s="68"/>
+      <c r="Q14" s="69"/>
+    </row>
+    <row r="15" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="70" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="71"/>
+      <c r="C15" s="72"/>
+      <c r="D15" s="71"/>
+      <c r="E15" s="71"/>
+      <c r="F15" s="71"/>
+      <c r="G15" s="71"/>
+      <c r="H15" s="71"/>
+      <c r="I15" s="71"/>
+      <c r="J15" s="73">
+        <f>J7</f>
+        <v>35084388.630000003</v>
+      </c>
+      <c r="K15" s="73">
+        <f t="shared" ref="K15:O15" si="4">K7</f>
+        <v>35084388.629999995</v>
+      </c>
+      <c r="L15" s="73">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M11" s="59">
+      <c r="M15" s="73">
         <f t="shared" si="4"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="N11" s="59">
+        <v>32277637.539999999</v>
+      </c>
+      <c r="N15" s="73">
         <f t="shared" si="4"/>
-        <v>1806536.16</v>
-[...1 lines deleted...]
-      <c r="O11" s="59">
+        <v>2806751.09</v>
+      </c>
+      <c r="O15" s="73">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P11" s="29"/>
-[...75 lines deleted...]
-      <c r="L13" s="59">
+      <c r="P15" s="74" t="e">
+        <f>#REF!+#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="Q15" s="75"/>
+    </row>
+    <row r="16" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="B16" s="25"/>
+      <c r="C16" s="25"/>
+      <c r="D16" s="25"/>
+      <c r="E16" s="25"/>
+      <c r="F16" s="25"/>
+      <c r="G16" s="25"/>
+      <c r="H16" s="25"/>
+      <c r="I16" s="25"/>
+      <c r="J16" s="76">
+        <f>J6+J9+J11</f>
+        <v>11004521.83</v>
+      </c>
+      <c r="K16" s="76">
+        <f t="shared" ref="K16:O16" si="5">K6+K9+K11</f>
+        <v>11004521.83</v>
+      </c>
+      <c r="L16" s="76">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="M13" s="59">
+      <c r="M16" s="76">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="N13" s="59">
+      <c r="N16" s="76">
         <f t="shared" si="5"/>
-        <v>2142961.92</v>
-[...1 lines deleted...]
-      <c r="O13" s="59">
+        <v>11004521.83</v>
+      </c>
+      <c r="O16" s="76">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="P13" s="29"/>
-[...1467 lines deleted...]
-    <row r="107" spans="18:18" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="P16" s="77" t="e">
+        <f>SUM(P6:P7)+P9</f>
+        <v>#VALUE!</v>
+      </c>
+      <c r="Q16" s="78"/>
+    </row>
+    <row r="17" spans="1:11" ht="161.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="26"/>
+      <c r="B17" s="27"/>
+      <c r="C17" s="27"/>
+      <c r="D17" s="27"/>
+      <c r="E17" s="27"/>
+      <c r="F17" s="27"/>
+      <c r="G17" s="28"/>
+      <c r="H17" s="28"/>
+      <c r="I17" s="28"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="29"/>
+    </row>
+    <row r="18" spans="1:11" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="41"/>
+      <c r="B18" s="41"/>
+      <c r="C18" s="41"/>
+      <c r="D18" s="42"/>
+      <c r="E18" s="42"/>
+      <c r="F18" s="42"/>
+    </row>
+    <row r="19" spans="1:11" ht="138.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="30"/>
+      <c r="B19" s="31"/>
+      <c r="C19" s="31"/>
+      <c r="D19" s="30"/>
+      <c r="E19" s="30"/>
+      <c r="F19" s="30"/>
+    </row>
+    <row r="20" spans="1:11" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="30"/>
+      <c r="B20" s="31"/>
+      <c r="C20" s="31"/>
+      <c r="D20" s="30"/>
+      <c r="E20" s="30"/>
+      <c r="F20" s="30"/>
+    </row>
+    <row r="21" spans="1:11" ht="132" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="30"/>
+      <c r="B21" s="31"/>
+      <c r="C21" s="31"/>
+      <c r="D21" s="30"/>
+      <c r="E21" s="30"/>
+      <c r="F21" s="30"/>
+    </row>
+    <row r="22" spans="1:11" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="30"/>
+      <c r="B22" s="31"/>
+      <c r="C22" s="31"/>
+      <c r="D22" s="30"/>
+      <c r="E22" s="30"/>
+      <c r="F22" s="30"/>
+    </row>
+    <row r="23" spans="1:11" ht="183.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="30"/>
+      <c r="B23" s="31"/>
+      <c r="C23" s="31"/>
+      <c r="D23" s="30"/>
+      <c r="E23" s="30"/>
+      <c r="F23" s="30"/>
+    </row>
+    <row r="24" spans="1:11" ht="189.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="30"/>
+      <c r="B24" s="31"/>
+      <c r="C24" s="31"/>
+      <c r="D24" s="30"/>
+      <c r="E24" s="30"/>
+      <c r="F24" s="30"/>
+    </row>
+    <row r="25" spans="1:11" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="30"/>
+      <c r="B25" s="31"/>
+      <c r="C25" s="31"/>
+      <c r="D25" s="30"/>
+      <c r="E25" s="30"/>
+      <c r="F25" s="30"/>
+    </row>
+    <row r="26" spans="1:11" ht="101.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="30"/>
+      <c r="B26" s="31"/>
+      <c r="C26" s="31"/>
+      <c r="D26" s="30"/>
+      <c r="E26" s="30"/>
+      <c r="F26" s="30"/>
+    </row>
+    <row r="27" spans="1:11" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="30"/>
+      <c r="B27" s="31"/>
+      <c r="C27" s="31"/>
+      <c r="D27" s="30"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="30"/>
+    </row>
+    <row r="28" spans="1:11" ht="150.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="30"/>
+      <c r="B28" s="31"/>
+      <c r="C28" s="31"/>
+      <c r="D28" s="30"/>
+      <c r="E28" s="30"/>
+      <c r="F28" s="30"/>
+    </row>
+    <row r="29" spans="1:11" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="30"/>
+      <c r="B29" s="31"/>
+      <c r="C29" s="31"/>
+      <c r="D29" s="30"/>
+      <c r="E29" s="30"/>
+      <c r="F29" s="30"/>
+    </row>
+    <row r="30" spans="1:11" ht="156.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="30"/>
+      <c r="B30" s="31"/>
+      <c r="C30" s="31"/>
+      <c r="D30" s="30"/>
+      <c r="E30" s="30"/>
+      <c r="F30" s="30"/>
+    </row>
+    <row r="31" spans="1:11" ht="155.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="30"/>
+      <c r="B31" s="31"/>
+      <c r="C31" s="31"/>
+      <c r="D31" s="30"/>
+      <c r="E31" s="30"/>
+      <c r="F31" s="30"/>
+    </row>
+    <row r="32" spans="1:11" ht="151.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="30"/>
+      <c r="B32" s="31"/>
+      <c r="C32" s="31"/>
+      <c r="D32" s="30"/>
+      <c r="E32" s="30"/>
+      <c r="F32" s="30"/>
+    </row>
+    <row r="33" spans="1:6" ht="156" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="30"/>
+      <c r="B33" s="31"/>
+      <c r="C33" s="31"/>
+      <c r="D33" s="30"/>
+      <c r="E33" s="30"/>
+      <c r="F33" s="30"/>
+    </row>
+    <row r="34" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="30"/>
+      <c r="B34" s="31"/>
+      <c r="C34" s="31"/>
+      <c r="D34" s="30"/>
+      <c r="E34" s="30"/>
+      <c r="F34" s="30"/>
+    </row>
+    <row r="35" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="30"/>
+      <c r="B35" s="31"/>
+      <c r="C35" s="31"/>
+      <c r="D35" s="30"/>
+      <c r="E35" s="30"/>
+      <c r="F35" s="30"/>
+    </row>
+    <row r="36" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="30"/>
+      <c r="B36" s="31"/>
+      <c r="C36" s="31"/>
+      <c r="D36" s="30"/>
+      <c r="E36" s="30"/>
+      <c r="F36" s="30"/>
+    </row>
+    <row r="37" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="30"/>
+      <c r="B37" s="31"/>
+      <c r="C37" s="31"/>
+      <c r="D37" s="30"/>
+      <c r="E37" s="30"/>
+      <c r="F37" s="30"/>
+    </row>
+    <row r="38" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="30"/>
+      <c r="B38" s="31"/>
+      <c r="C38" s="31"/>
+      <c r="D38" s="30"/>
+      <c r="E38" s="30"/>
+      <c r="F38" s="30"/>
+    </row>
+    <row r="39" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="30"/>
+      <c r="B39" s="31"/>
+      <c r="C39" s="31"/>
+      <c r="D39" s="30"/>
+      <c r="E39" s="30"/>
+      <c r="F39" s="30"/>
+    </row>
+    <row r="40" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="30"/>
+      <c r="B40" s="31"/>
+      <c r="C40" s="31"/>
+      <c r="D40" s="30"/>
+      <c r="E40" s="30"/>
+      <c r="F40" s="30"/>
+    </row>
+    <row r="41" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="30"/>
+      <c r="B41" s="31"/>
+      <c r="C41" s="31"/>
+      <c r="D41" s="30"/>
+      <c r="E41" s="30"/>
+      <c r="F41" s="30"/>
+    </row>
+    <row r="42" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="30"/>
+      <c r="B42" s="31"/>
+      <c r="C42" s="31"/>
+      <c r="D42" s="30"/>
+      <c r="E42" s="30"/>
+      <c r="F42" s="30"/>
+    </row>
+    <row r="43" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="30"/>
+      <c r="B43" s="31"/>
+      <c r="C43" s="31"/>
+      <c r="D43" s="30"/>
+      <c r="E43" s="30"/>
+      <c r="F43" s="30"/>
+    </row>
+    <row r="44" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="30"/>
+      <c r="B44" s="31"/>
+      <c r="C44" s="31"/>
+      <c r="D44" s="30"/>
+      <c r="E44" s="30"/>
+      <c r="F44" s="30"/>
+    </row>
+    <row r="45" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="30"/>
+      <c r="B45" s="31"/>
+      <c r="C45" s="31"/>
+      <c r="D45" s="30"/>
+      <c r="E45" s="30"/>
+      <c r="F45" s="30"/>
+    </row>
+    <row r="46" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="30"/>
+      <c r="B46" s="31"/>
+      <c r="C46" s="31"/>
+      <c r="D46" s="30"/>
+      <c r="E46" s="30"/>
+      <c r="F46" s="30"/>
+    </row>
+    <row r="47" spans="1:6" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" spans="1:6" ht="195" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="243.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="217.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="325.14999999999998" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="118.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="80.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="112.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" spans="18:18" x14ac:dyDescent="0.25">
+      <c r="R81" s="32"/>
+    </row>
+    <row r="84" spans="18:18" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="34">
+  <mergeCells count="24">
+    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="A18:C18"/>
+    <mergeCell ref="D18:F18"/>
     <mergeCell ref="M1:P1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="A5:Q5"/>
-    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="P3:P4"/>
+    <mergeCell ref="Q3:Q4"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A12:B12"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
-    <mergeCell ref="J3:J4"/>
-[...24 lines deleted...]
-    <mergeCell ref="A23:B23"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="24" fitToHeight="0" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B3" s="1" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>ДЕКАБРЬ_ЦЗ</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>ДЕКАБРЬ_ЦЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_ЦЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
-    <vt:lpwstr>6E6068CD44CF4662AF70A38686DA2D4E</vt:lpwstr>
+    <vt:lpwstr>4C39C98645BD457BA9DD27C6F929B280_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
-    <vt:lpwstr>1049-12.2.0.23155</vt:lpwstr>
+    <vt:lpwstr>1049-12.1.0.26880</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CalculationRule">
+    <vt:i4>0</vt:i4>
   </property>
 </Properties>
 </file>