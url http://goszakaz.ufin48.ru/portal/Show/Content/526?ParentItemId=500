--- v1 (2026-07-09)
+++ v2 (2026-08-24)
@@ -1,139 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Июль\03.07.2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Август\14.08.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EB90F48A-74A0-4AEC-91D2-A8CCBF820BFD}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{87AD81AC-CBC6-4FBB-9CC2-14E785D44500}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ИЮЛЬ_ЦЗ" sheetId="1" r:id="rId1"/>
+    <sheet name="АВГУСТ_ЦЗ" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ИЮЛЬ_ЦЗ!$A$1:$Q$16</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">АВГУСТ_ЦЗ!$A$1:$Q$20</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K13" i="1" l="1"/>
+  <c r="K17" i="1" l="1"/>
+  <c r="K20" i="1"/>
+  <c r="L20" i="1"/>
+  <c r="M20" i="1"/>
+  <c r="N20" i="1"/>
+  <c r="O20" i="1"/>
+  <c r="J20" i="1"/>
+  <c r="K18" i="1"/>
+  <c r="L18" i="1"/>
+  <c r="M18" i="1"/>
+  <c r="N18" i="1"/>
+  <c r="O18" i="1"/>
+  <c r="J18" i="1"/>
+  <c r="L17" i="1"/>
+  <c r="M17" i="1"/>
+  <c r="N17" i="1"/>
+  <c r="O17" i="1"/>
+  <c r="P17" i="1"/>
+  <c r="J17" i="1"/>
   <c r="K16" i="1"/>
   <c r="L16" i="1"/>
   <c r="M16" i="1"/>
   <c r="N16" i="1"/>
   <c r="O16" i="1"/>
   <c r="J16" i="1"/>
   <c r="K15" i="1"/>
-  <c r="L15" i="1"/>
-[...8 lines deleted...]
-  <c r="J13" i="1"/>
+  <c r="K14" i="1"/>
+  <c r="L14" i="1"/>
+  <c r="M14" i="1"/>
+  <c r="N14" i="1"/>
+  <c r="O14" i="1"/>
+  <c r="J14" i="1"/>
+  <c r="K13" i="1"/>
   <c r="K12" i="1"/>
-  <c r="L12" i="1"/>
-[...3 lines deleted...]
-  <c r="J12" i="1"/>
   <c r="K11" i="1"/>
   <c r="K10" i="1"/>
   <c r="L10" i="1"/>
   <c r="M10" i="1"/>
   <c r="N10" i="1"/>
   <c r="O10" i="1"/>
   <c r="J10" i="1"/>
   <c r="K9" i="1"/>
   <c r="K8" i="1"/>
-  <c r="L8" i="1"/>
-[...3 lines deleted...]
-  <c r="J8" i="1"/>
   <c r="K7" i="1"/>
   <c r="K6" i="1"/>
-  <c r="P16" i="1" l="1"/>
-  <c r="P15" i="1"/>
+  <c r="P20" i="1" l="1"/>
+  <c r="P19" i="1"/>
+  <c r="P14" i="1"/>
+  <c r="N12" i="1"/>
   <c r="N11" i="1"/>
-  <c r="N9" i="1"/>
+  <c r="N6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="60">
   <si>
     <t xml:space="preserve">Согласовано:
-Начальник управления финансов администрации Грязинского района
-И.Н.Муратова                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                              </t>
+И. о. начальника управления финансов администрации Грязинского муниципального округа Липецкой области Российской Федерации
+В. А. Бавыкина                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                            </t>
   </si>
   <si>
     <t>№ п/п</t>
-  </si>
-[...1 lines deleted...]
-    <t>Наименование заказчика</t>
   </si>
   <si>
     <t>ИНН заказчика</t>
   </si>
   <si>
     <t>Наименование 
 объекта закупки</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>Идентификационный код закупки</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
@@ -146,157 +151,206 @@
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
   <si>
     <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
     <t>Всего, руб.</t>
   </si>
   <si>
     <t>федеральный бюджет, руб.</t>
   </si>
   <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
     <t>внебюджетные средства, руб.</t>
   </si>
   <si>
-    <t>июль</t>
+    <t>август</t>
   </si>
   <si>
     <t>Администрация Грязинского муниципального округа</t>
   </si>
   <si>
-    <t>Ремонт дорожного полотна автомобильных дорог общего пользования местного значения Грязинского округа Липецкой области (несколько аукционов)</t>
+    <t>Поставка автомобильного топлива в 4 квартале 2026 г.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>42.11.20.200</t>
+    <t>19.20</t>
+  </si>
+  <si>
+    <t>июнь</t>
   </si>
   <si>
     <t>эл. аукцион</t>
   </si>
   <si>
-    <t>Ремонт полотна автомобильной дороги НТС "Металлург-3" - примыкание к а/д "Липецк-Грязи-Песковатка"</t>
-[...7 lines deleted...]
-  <si>
     <t>МБУ "Центр хозяйственного обслуживания"</t>
   </si>
   <si>
-    <t>Автошины</t>
-[...5 lines deleted...]
-    <t>22.11</t>
+    <t>Предрейсовый медосмотр водителей</t>
+  </si>
+  <si>
+    <t>263480201410048020100100050008690244</t>
+  </si>
+  <si>
+    <t>86.90</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
+    <t>Предрейсовый техосмотр автомобилей</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+263480201410048020100100030007120244</t>
+  </si>
+  <si>
+    <t xml:space="preserve">71.20
+</t>
+  </si>
+  <si>
+    <t>0 закупок в рамках гос.программы</t>
+  </si>
+  <si>
+    <t>новая закупка</t>
+  </si>
+  <si>
+    <t>скорректированная закупка</t>
+  </si>
+  <si>
+    <t>Двуреченский территориальный отдел</t>
+  </si>
+  <si>
+    <t>Выполнение работ по окосу территории на 2026 год</t>
+  </si>
+  <si>
+    <t>263480201562648020100100070014312244</t>
+  </si>
+  <si>
+    <t>43.12.11.140</t>
+  </si>
+  <si>
+    <t>Приобретение жилого помещения (квартира) на вторичном рынке общей площадью не менее 30,4 кв.м. для обеспечения жильем граждан в связи с переселением из аварийного жилищного фонда</t>
+  </si>
+  <si>
+    <t>Национальный проект "Инфраструктура для жизни"</t>
+  </si>
+  <si>
+    <t>263480200183148020100100340014120412</t>
+  </si>
+  <si>
+    <t>41.20</t>
+  </si>
+  <si>
+    <t>Федеральный проект "Жилье"</t>
+  </si>
+  <si>
+    <t>Всего 3 закупки</t>
+  </si>
+  <si>
+    <t>263480200183148020100100360014120412</t>
+  </si>
+  <si>
+    <t>Приобретение жилого помещения (квартира) на вторичном рынке общей площадью не менее 30,6 кв.м. для обеспечения жильем граждан в связи с переселением из аварийного жилищного фонда</t>
+  </si>
+  <si>
+    <t>263480200183148020100100350014120412</t>
+  </si>
+  <si>
     <t>Всего 1 закупка</t>
   </si>
   <si>
-    <t>Большесамовецкий территориальный отдел Грязинского муниципального округа</t>
-[...26 lines deleted...]
-    <t>скорректированная закупка</t>
+    <t>Карамышевский территориальный отдел</t>
+  </si>
+  <si>
+    <t>Оказание услуг по вывозу несанкционируемых свалок на 2026</t>
+  </si>
+  <si>
+    <t>263480201567248020100100040013811244</t>
+  </si>
+  <si>
+    <t>38.11.29.000</t>
+  </si>
+  <si>
+    <t>Итого 8 закупок для 4 заказчиков, в т.ч.</t>
+  </si>
+  <si>
+    <t>3 закупка в рамках нац.проектов</t>
+  </si>
+  <si>
+    <t>5 закупок, относящиеся к категории "Прочие"</t>
+  </si>
+  <si>
+    <t>Всего 4 закупки</t>
+  </si>
+  <si>
+    <t>Наименование 
+заказчика</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на июль 2026 года,  
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на август 2026 года, 
 осуществляемого МКУ "Центр компетенции в сфере бухгалтерского учета и муниципального заказа Грязинского муниципального округа"
-по состоянию на 03.07.2026 года
+по состоянию на 14.08.2026 года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(версия 1)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="5">
-[...4 lines deleted...]
-    <numFmt numFmtId="168" formatCode="0.0"/>
+  <numFmts count="3">
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="[$-419]mmmm\ yyyy;@"/>
+    <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Times New Roman"/>
@@ -327,58 +381,50 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
-[...6 lines deleted...]
-      <b/>
       <sz val="24"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFC00000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color theme="9" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -397,102 +443,154 @@
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color rgb="FF333333"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="9">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14978484450819421"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.79989013336588644"/>
+        <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.249977111117893"/>
+        <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.79998168889431442"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="30">
+  <borders count="32">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
@@ -624,159 +722,88 @@
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
-      <top/>
-      <bottom/>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
-      <right/>
-      <top style="medium">
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom style="medium">
-[...12 lines deleted...]
-      <bottom style="medium">
+      <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
-      <top style="medium">
-[...64 lines deleted...]
-      </bottom>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
@@ -794,360 +821,531 @@
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="2" fontId="15" fillId="0" borderId="25">
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="20">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="0" borderId="25">
-[...9 lines deleted...]
-    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="49" fontId="14" fillId="0" borderId="20">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="20">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="14" fillId="0" borderId="20">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="112">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="7" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...22 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="5" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="5" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="18" fillId="5" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="49" fontId="18" fillId="5" borderId="10" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="20" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="7" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="168" fontId="3" fillId="6" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="6" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="6" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="6" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="6" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="6" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="3" fillId="6" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="6" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="6" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="6" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="4" fontId="11" fillId="5" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="4" fontId="2" fillId="5" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="5" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="5" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="5" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="7" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="7" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="7" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="8" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="4" fontId="13" fillId="8" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="5" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="8" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="8">
     <cellStyle name="xl191" xfId="1" xr:uid="{00000000-0005-0000-0000-000031000000}"/>
     <cellStyle name="xl198" xfId="2" xr:uid="{00000000-0005-0000-0000-000032000000}"/>
     <cellStyle name="xl199" xfId="3" xr:uid="{00000000-0005-0000-0000-000033000000}"/>
     <cellStyle name="xl200" xfId="4" xr:uid="{00000000-0005-0000-0000-000034000000}"/>
+    <cellStyle name="Гиперссылка" xfId="7" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000035000000}"/>
     <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000036000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -1381,1065 +1579,1766 @@
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R84"/>
+  <dimension ref="A1:BF88"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="50" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="E1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="50" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F17" sqref="F17"/>
+      <selection pane="bottomLeft" activeCell="M21" sqref="M21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="5"/>
-[...11 lines deleted...]
-    <col min="19" max="16384" width="9.140625" style="10"/>
+    <col min="1" max="1" width="9.140625" style="4"/>
+    <col min="2" max="2" width="50" style="5" customWidth="1"/>
+    <col min="3" max="3" width="20.28515625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="72.7109375" style="4" customWidth="1"/>
+    <col min="5" max="6" width="33.140625" style="4" customWidth="1"/>
+    <col min="7" max="7" width="33.140625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="55.42578125" style="7" customWidth="1"/>
+    <col min="9" max="9" width="41" style="4" customWidth="1"/>
+    <col min="10" max="15" width="30.7109375" style="8" customWidth="1"/>
+    <col min="16" max="16" width="30.28515625" style="8" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="27.42578125" style="8" customWidth="1"/>
+    <col min="18" max="18" width="16.28515625" style="99" customWidth="1"/>
+    <col min="19" max="58" width="9.140625" style="99"/>
+    <col min="59" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="88.5" customHeight="1" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="A2" s="44" t="s">
+    <row r="1" spans="1:58" ht="126.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N1" s="56" t="s">
+        <v>0</v>
+      </c>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+    </row>
+    <row r="2" spans="1:58" ht="144.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="57" t="s">
+        <v>59</v>
+      </c>
+      <c r="B2" s="57"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="57"/>
+      <c r="H2" s="57"/>
+      <c r="I2" s="57"/>
+      <c r="J2" s="57"/>
+      <c r="K2" s="57"/>
+      <c r="L2" s="57"/>
+      <c r="M2" s="57"/>
+      <c r="N2" s="57"/>
+      <c r="O2" s="57"/>
+      <c r="P2" s="57"/>
+      <c r="Q2" s="57"/>
+    </row>
+    <row r="3" spans="1:58" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="49" t="s">
+        <v>58</v>
+      </c>
+      <c r="C3" s="49" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="E3" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="F3" s="49" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="49" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="61" t="s">
+        <v>7</v>
+      </c>
+      <c r="I3" s="49" t="s">
+        <v>8</v>
+      </c>
+      <c r="J3" s="49" t="s">
+        <v>9</v>
+      </c>
+      <c r="K3" s="58" t="s">
+        <v>10</v>
+      </c>
+      <c r="L3" s="59"/>
+      <c r="M3" s="59"/>
+      <c r="N3" s="59"/>
+      <c r="O3" s="60"/>
+      <c r="P3" s="63" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q3" s="65" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:58" ht="139.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="68"/>
+      <c r="B4" s="50"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="L4" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="M4" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="N4" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="O4" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="P4" s="64"/>
+      <c r="Q4" s="66"/>
+    </row>
+    <row r="5" spans="1:58" s="2" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="96" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" s="97"/>
+      <c r="C5" s="97"/>
+      <c r="D5" s="97"/>
+      <c r="E5" s="97"/>
+      <c r="F5" s="97"/>
+      <c r="G5" s="97"/>
+      <c r="H5" s="97"/>
+      <c r="I5" s="97"/>
+      <c r="J5" s="97"/>
+      <c r="K5" s="97"/>
+      <c r="L5" s="97"/>
+      <c r="M5" s="97"/>
+      <c r="N5" s="97"/>
+      <c r="O5" s="97"/>
+      <c r="P5" s="97"/>
+      <c r="Q5" s="98"/>
+      <c r="R5" s="100"/>
+      <c r="S5" s="100"/>
+      <c r="T5" s="100"/>
+      <c r="U5" s="100"/>
+      <c r="V5" s="100"/>
+      <c r="W5" s="100"/>
+      <c r="X5" s="100"/>
+      <c r="Y5" s="100"/>
+      <c r="Z5" s="100"/>
+      <c r="AA5" s="100"/>
+      <c r="AB5" s="100"/>
+      <c r="AC5" s="100"/>
+      <c r="AD5" s="100"/>
+      <c r="AE5" s="100"/>
+      <c r="AF5" s="100"/>
+      <c r="AG5" s="100"/>
+      <c r="AH5" s="100"/>
+      <c r="AI5" s="100"/>
+      <c r="AJ5" s="100"/>
+      <c r="AK5" s="100"/>
+      <c r="AL5" s="100"/>
+      <c r="AM5" s="100"/>
+      <c r="AN5" s="100"/>
+      <c r="AO5" s="100"/>
+      <c r="AP5" s="100"/>
+      <c r="AQ5" s="100"/>
+      <c r="AR5" s="100"/>
+      <c r="AS5" s="100"/>
+      <c r="AT5" s="100"/>
+      <c r="AU5" s="100"/>
+      <c r="AV5" s="100"/>
+      <c r="AW5" s="100"/>
+      <c r="AX5" s="100"/>
+      <c r="AY5" s="100"/>
+      <c r="AZ5" s="100"/>
+      <c r="BA5" s="100"/>
+      <c r="BB5" s="100"/>
+      <c r="BC5" s="100"/>
+      <c r="BD5" s="100"/>
+      <c r="BE5" s="100"/>
+      <c r="BF5" s="100"/>
+    </row>
+    <row r="6" spans="1:58" customFormat="1" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="105">
+        <v>1</v>
+      </c>
+      <c r="B6" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="53">
+        <v>4802001831</v>
+      </c>
+      <c r="D6" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="H6" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" s="11" t="s">
+        <v>22</v>
+      </c>
+      <c r="J6" s="13">
+        <v>420000</v>
+      </c>
+      <c r="K6" s="13">
+        <f>SUM(L6:O6)</f>
+        <v>420000</v>
+      </c>
+      <c r="L6" s="13">
+        <v>0</v>
+      </c>
+      <c r="M6" s="13">
+        <v>0</v>
+      </c>
+      <c r="N6" s="13">
+        <f>J6</f>
+        <v>420000</v>
+      </c>
+      <c r="O6" s="13">
+        <v>0</v>
+      </c>
+      <c r="P6" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q6" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="R6" s="101"/>
+      <c r="S6" s="101"/>
+      <c r="T6" s="101"/>
+      <c r="U6" s="101"/>
+      <c r="V6" s="101"/>
+      <c r="W6" s="101"/>
+      <c r="X6" s="101"/>
+      <c r="Y6" s="101"/>
+      <c r="Z6" s="101"/>
+      <c r="AA6" s="101"/>
+      <c r="AB6" s="101"/>
+      <c r="AC6" s="101"/>
+      <c r="AD6" s="101"/>
+      <c r="AE6" s="101"/>
+      <c r="AF6" s="101"/>
+      <c r="AG6" s="101"/>
+      <c r="AH6" s="101"/>
+      <c r="AI6" s="101"/>
+      <c r="AJ6" s="101"/>
+      <c r="AK6" s="101"/>
+      <c r="AL6" s="101"/>
+      <c r="AM6" s="101"/>
+      <c r="AN6" s="101"/>
+      <c r="AO6" s="101"/>
+      <c r="AP6" s="101"/>
+      <c r="AQ6" s="101"/>
+      <c r="AR6" s="101"/>
+      <c r="AS6" s="101"/>
+      <c r="AT6" s="101"/>
+      <c r="AU6" s="101"/>
+      <c r="AV6" s="101"/>
+      <c r="AW6" s="101"/>
+      <c r="AX6" s="101"/>
+      <c r="AY6" s="101"/>
+      <c r="AZ6" s="101"/>
+      <c r="BA6" s="101"/>
+      <c r="BB6" s="101"/>
+      <c r="BC6" s="101"/>
+      <c r="BD6" s="101"/>
+      <c r="BE6" s="101"/>
+      <c r="BF6" s="101"/>
+    </row>
+    <row r="7" spans="1:58" customFormat="1" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="106">
+        <v>2</v>
+      </c>
+      <c r="B7" s="54"/>
+      <c r="C7" s="54"/>
+      <c r="D7" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="E7" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="F7" s="32" t="s">
         <v>44</v>
       </c>
-      <c r="B2" s="44"/>
-[...17 lines deleted...]
-      <c r="A3" s="48" t="s">
+      <c r="G7" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="H7" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="I7" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="J7" s="34">
+        <v>2718746.67</v>
+      </c>
+      <c r="K7" s="34">
+        <f>SUM(L7:O7)</f>
+        <v>2718746.67</v>
+      </c>
+      <c r="L7" s="34">
+        <v>0</v>
+      </c>
+      <c r="M7" s="34">
+        <v>2664371.73</v>
+      </c>
+      <c r="N7" s="34">
+        <v>54374.94</v>
+      </c>
+      <c r="O7" s="34">
+        <v>0</v>
+      </c>
+      <c r="P7" s="35"/>
+      <c r="Q7" s="107" t="s">
+        <v>24</v>
+      </c>
+      <c r="R7" s="101"/>
+      <c r="S7" s="101"/>
+      <c r="T7" s="101"/>
+      <c r="U7" s="101"/>
+      <c r="V7" s="101"/>
+      <c r="W7" s="101"/>
+      <c r="X7" s="101"/>
+      <c r="Y7" s="101"/>
+      <c r="Z7" s="101"/>
+      <c r="AA7" s="101"/>
+      <c r="AB7" s="101"/>
+      <c r="AC7" s="101"/>
+      <c r="AD7" s="101"/>
+      <c r="AE7" s="101"/>
+      <c r="AF7" s="101"/>
+      <c r="AG7" s="101"/>
+      <c r="AH7" s="101"/>
+      <c r="AI7" s="101"/>
+      <c r="AJ7" s="101"/>
+      <c r="AK7" s="101"/>
+      <c r="AL7" s="101"/>
+      <c r="AM7" s="101"/>
+      <c r="AN7" s="101"/>
+      <c r="AO7" s="101"/>
+      <c r="AP7" s="101"/>
+      <c r="AQ7" s="101"/>
+      <c r="AR7" s="101"/>
+      <c r="AS7" s="101"/>
+      <c r="AT7" s="101"/>
+      <c r="AU7" s="101"/>
+      <c r="AV7" s="101"/>
+      <c r="AW7" s="101"/>
+      <c r="AX7" s="101"/>
+      <c r="AY7" s="101"/>
+      <c r="AZ7" s="101"/>
+      <c r="BA7" s="101"/>
+      <c r="BB7" s="101"/>
+      <c r="BC7" s="101"/>
+      <c r="BD7" s="101"/>
+      <c r="BE7" s="101"/>
+      <c r="BF7" s="101"/>
+    </row>
+    <row r="8" spans="1:58" s="36" customFormat="1" ht="89.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="106">
+        <v>3</v>
+      </c>
+      <c r="B8" s="54"/>
+      <c r="C8" s="54"/>
+      <c r="D8" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="F8" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="G8" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="H8" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="I8" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="J8" s="34">
+        <v>2718746.67</v>
+      </c>
+      <c r="K8" s="34">
+        <f>SUM(L8:O8)</f>
+        <v>2718746.67</v>
+      </c>
+      <c r="L8" s="34">
+        <v>0</v>
+      </c>
+      <c r="M8" s="34">
+        <v>2664371.73</v>
+      </c>
+      <c r="N8" s="34">
+        <v>54374.94</v>
+      </c>
+      <c r="O8" s="34">
+        <v>0</v>
+      </c>
+      <c r="P8" s="35"/>
+      <c r="Q8" s="107" t="s">
+        <v>24</v>
+      </c>
+      <c r="R8" s="101"/>
+      <c r="S8" s="101"/>
+      <c r="T8" s="101"/>
+      <c r="U8" s="101"/>
+      <c r="V8" s="101"/>
+      <c r="W8" s="101"/>
+      <c r="X8" s="101"/>
+      <c r="Y8" s="101"/>
+      <c r="Z8" s="101"/>
+      <c r="AA8" s="101"/>
+      <c r="AB8" s="101"/>
+      <c r="AC8" s="101"/>
+      <c r="AD8" s="101"/>
+      <c r="AE8" s="101"/>
+      <c r="AF8" s="101"/>
+      <c r="AG8" s="101"/>
+      <c r="AH8" s="101"/>
+      <c r="AI8" s="101"/>
+      <c r="AJ8" s="101"/>
+      <c r="AK8" s="101"/>
+      <c r="AL8" s="101"/>
+      <c r="AM8" s="101"/>
+      <c r="AN8" s="101"/>
+      <c r="AO8" s="101"/>
+      <c r="AP8" s="101"/>
+      <c r="AQ8" s="101"/>
+      <c r="AR8" s="101"/>
+      <c r="AS8" s="101"/>
+      <c r="AT8" s="101"/>
+      <c r="AU8" s="101"/>
+      <c r="AV8" s="101"/>
+      <c r="AW8" s="101"/>
+      <c r="AX8" s="101"/>
+      <c r="AY8" s="101"/>
+      <c r="AZ8" s="101"/>
+      <c r="BA8" s="101"/>
+      <c r="BB8" s="101"/>
+      <c r="BC8" s="101"/>
+      <c r="BD8" s="101"/>
+      <c r="BE8" s="101"/>
+      <c r="BF8" s="101"/>
+    </row>
+    <row r="9" spans="1:58" s="36" customFormat="1" ht="89.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="106">
+        <v>4</v>
+      </c>
+      <c r="B9" s="55"/>
+      <c r="C9" s="55"/>
+      <c r="D9" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="E9" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="F9" s="32" t="s">
+        <v>44</v>
+      </c>
+      <c r="G9" s="33" t="s">
+        <v>21</v>
+      </c>
+      <c r="H9" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="I9" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="J9" s="34">
+        <v>2710526.5</v>
+      </c>
+      <c r="K9" s="34">
+        <f>SUM(L9:O9)</f>
+        <v>2710526.5</v>
+      </c>
+      <c r="L9" s="34">
+        <v>0</v>
+      </c>
+      <c r="M9" s="34">
+        <v>2656315.9700000002</v>
+      </c>
+      <c r="N9" s="34">
+        <v>54210.53</v>
+      </c>
+      <c r="O9" s="34">
+        <v>0</v>
+      </c>
+      <c r="P9" s="35"/>
+      <c r="Q9" s="107" t="s">
+        <v>24</v>
+      </c>
+      <c r="R9" s="101"/>
+      <c r="S9" s="101"/>
+      <c r="T9" s="101"/>
+      <c r="U9" s="101"/>
+      <c r="V9" s="101"/>
+      <c r="W9" s="101"/>
+      <c r="X9" s="101"/>
+      <c r="Y9" s="101"/>
+      <c r="Z9" s="101"/>
+      <c r="AA9" s="101"/>
+      <c r="AB9" s="101"/>
+      <c r="AC9" s="101"/>
+      <c r="AD9" s="101"/>
+      <c r="AE9" s="101"/>
+      <c r="AF9" s="101"/>
+      <c r="AG9" s="101"/>
+      <c r="AH9" s="101"/>
+      <c r="AI9" s="101"/>
+      <c r="AJ9" s="101"/>
+      <c r="AK9" s="101"/>
+      <c r="AL9" s="101"/>
+      <c r="AM9" s="101"/>
+      <c r="AN9" s="101"/>
+      <c r="AO9" s="101"/>
+      <c r="AP9" s="101"/>
+      <c r="AQ9" s="101"/>
+      <c r="AR9" s="101"/>
+      <c r="AS9" s="101"/>
+      <c r="AT9" s="101"/>
+      <c r="AU9" s="101"/>
+      <c r="AV9" s="101"/>
+      <c r="AW9" s="101"/>
+      <c r="AX9" s="101"/>
+      <c r="AY9" s="101"/>
+      <c r="AZ9" s="101"/>
+      <c r="BA9" s="101"/>
+      <c r="BB9" s="101"/>
+      <c r="BC9" s="101"/>
+      <c r="BD9" s="101"/>
+      <c r="BE9" s="101"/>
+      <c r="BF9" s="101"/>
+    </row>
+    <row r="10" spans="1:58" s="3" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="69" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" s="70"/>
+      <c r="C10" s="71"/>
+      <c r="D10" s="71"/>
+      <c r="E10" s="72"/>
+      <c r="F10" s="72"/>
+      <c r="G10" s="72"/>
+      <c r="H10" s="72"/>
+      <c r="I10" s="72"/>
+      <c r="J10" s="73">
+        <f>SUM(J6:J9)</f>
+        <v>8568019.8399999999</v>
+      </c>
+      <c r="K10" s="73">
+        <f t="shared" ref="K10:O10" si="0">SUM(K6:K9)</f>
+        <v>8568019.8399999999</v>
+      </c>
+      <c r="L10" s="73">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="M10" s="73">
+        <f t="shared" si="0"/>
+        <v>7985059.4299999997</v>
+      </c>
+      <c r="N10" s="73">
+        <f t="shared" si="0"/>
+        <v>582960.41</v>
+      </c>
+      <c r="O10" s="73">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="P10" s="74"/>
+      <c r="Q10" s="75"/>
+      <c r="R10" s="102"/>
+      <c r="S10" s="102"/>
+      <c r="T10" s="102"/>
+      <c r="U10" s="102"/>
+      <c r="V10" s="102"/>
+      <c r="W10" s="102"/>
+      <c r="X10" s="102"/>
+      <c r="Y10" s="102"/>
+      <c r="Z10" s="102"/>
+      <c r="AA10" s="102"/>
+      <c r="AB10" s="102"/>
+      <c r="AC10" s="102"/>
+      <c r="AD10" s="102"/>
+      <c r="AE10" s="102"/>
+      <c r="AF10" s="102"/>
+      <c r="AG10" s="102"/>
+      <c r="AH10" s="102"/>
+      <c r="AI10" s="102"/>
+      <c r="AJ10" s="102"/>
+      <c r="AK10" s="102"/>
+      <c r="AL10" s="102"/>
+      <c r="AM10" s="102"/>
+      <c r="AN10" s="102"/>
+      <c r="AO10" s="102"/>
+      <c r="AP10" s="102"/>
+      <c r="AQ10" s="102"/>
+      <c r="AR10" s="102"/>
+      <c r="AS10" s="102"/>
+      <c r="AT10" s="102"/>
+      <c r="AU10" s="102"/>
+      <c r="AV10" s="102"/>
+      <c r="AW10" s="102"/>
+      <c r="AX10" s="102"/>
+      <c r="AY10" s="102"/>
+      <c r="AZ10" s="102"/>
+      <c r="BA10" s="102"/>
+      <c r="BB10" s="102"/>
+      <c r="BC10" s="102"/>
+      <c r="BD10" s="102"/>
+      <c r="BE10" s="102"/>
+      <c r="BF10" s="102"/>
+    </row>
+    <row r="11" spans="1:58" s="3" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="16">
         <v>1</v>
       </c>
-      <c r="B3" s="33" t="s">
+      <c r="B11" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="51">
+        <v>4802014100</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="F11" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="H11" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="I11" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="J11" s="13">
+        <v>50000</v>
+      </c>
+      <c r="K11" s="13">
+        <f>SUM(L11:O11)</f>
+        <v>50000</v>
+      </c>
+      <c r="L11" s="13">
+        <v>0</v>
+      </c>
+      <c r="M11" s="13">
+        <v>0</v>
+      </c>
+      <c r="N11" s="13">
+        <f>J11</f>
+        <v>50000</v>
+      </c>
+      <c r="O11" s="13">
+        <v>0</v>
+      </c>
+      <c r="P11" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q11" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="R11" s="102"/>
+      <c r="S11" s="102"/>
+      <c r="T11" s="102"/>
+      <c r="U11" s="102"/>
+      <c r="V11" s="102"/>
+      <c r="W11" s="102"/>
+      <c r="X11" s="102"/>
+      <c r="Y11" s="102"/>
+      <c r="Z11" s="102"/>
+      <c r="AA11" s="102"/>
+      <c r="AB11" s="102"/>
+      <c r="AC11" s="102"/>
+      <c r="AD11" s="102"/>
+      <c r="AE11" s="102"/>
+      <c r="AF11" s="102"/>
+      <c r="AG11" s="102"/>
+      <c r="AH11" s="102"/>
+      <c r="AI11" s="102"/>
+      <c r="AJ11" s="102"/>
+      <c r="AK11" s="102"/>
+      <c r="AL11" s="102"/>
+      <c r="AM11" s="102"/>
+      <c r="AN11" s="102"/>
+      <c r="AO11" s="102"/>
+      <c r="AP11" s="102"/>
+      <c r="AQ11" s="102"/>
+      <c r="AR11" s="102"/>
+      <c r="AS11" s="102"/>
+      <c r="AT11" s="102"/>
+      <c r="AU11" s="102"/>
+      <c r="AV11" s="102"/>
+      <c r="AW11" s="102"/>
+      <c r="AX11" s="102"/>
+      <c r="AY11" s="102"/>
+      <c r="AZ11" s="102"/>
+      <c r="BA11" s="102"/>
+      <c r="BB11" s="102"/>
+      <c r="BC11" s="102"/>
+      <c r="BD11" s="102"/>
+      <c r="BE11" s="102"/>
+      <c r="BF11" s="102"/>
+    </row>
+    <row r="12" spans="1:58" s="3" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="28">
         <v>2</v>
       </c>
-      <c r="C3" s="33" t="s">
+      <c r="B12" s="52"/>
+      <c r="C12" s="52"/>
+      <c r="D12" s="46" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="F12" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="G12" s="45" t="s">
+        <v>21</v>
+      </c>
+      <c r="H12" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="I12" s="17" t="s">
+        <v>32</v>
+      </c>
+      <c r="J12" s="18">
+        <v>100000</v>
+      </c>
+      <c r="K12" s="29">
+        <f>SUM(L12:O12)</f>
+        <v>100000</v>
+      </c>
+      <c r="L12" s="29">
+        <v>0</v>
+      </c>
+      <c r="M12" s="29">
+        <v>0</v>
+      </c>
+      <c r="N12" s="29">
+        <f>J12</f>
+        <v>100000</v>
+      </c>
+      <c r="O12" s="29">
+        <v>0</v>
+      </c>
+      <c r="P12" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q12" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="R12" s="102"/>
+      <c r="S12" s="102"/>
+      <c r="T12" s="102"/>
+      <c r="U12" s="102"/>
+      <c r="V12" s="102"/>
+      <c r="W12" s="102"/>
+      <c r="X12" s="102"/>
+      <c r="Y12" s="102"/>
+      <c r="Z12" s="102"/>
+      <c r="AA12" s="102"/>
+      <c r="AB12" s="102"/>
+      <c r="AC12" s="102"/>
+      <c r="AD12" s="102"/>
+      <c r="AE12" s="102"/>
+      <c r="AF12" s="102"/>
+      <c r="AG12" s="102"/>
+      <c r="AH12" s="102"/>
+      <c r="AI12" s="102"/>
+      <c r="AJ12" s="102"/>
+      <c r="AK12" s="102"/>
+      <c r="AL12" s="102"/>
+      <c r="AM12" s="102"/>
+      <c r="AN12" s="102"/>
+      <c r="AO12" s="102"/>
+      <c r="AP12" s="102"/>
+      <c r="AQ12" s="102"/>
+      <c r="AR12" s="102"/>
+      <c r="AS12" s="102"/>
+      <c r="AT12" s="102"/>
+      <c r="AU12" s="102"/>
+      <c r="AV12" s="102"/>
+      <c r="AW12" s="102"/>
+      <c r="AX12" s="102"/>
+      <c r="AY12" s="102"/>
+      <c r="AZ12" s="102"/>
+      <c r="BA12" s="102"/>
+      <c r="BB12" s="102"/>
+      <c r="BC12" s="102"/>
+      <c r="BD12" s="102"/>
+      <c r="BE12" s="102"/>
+      <c r="BF12" s="102"/>
+    </row>
+    <row r="13" spans="1:58" s="31" customFormat="1" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="108">
         <v>3</v>
       </c>
-      <c r="D3" s="33" t="s">
-[...85 lines deleted...]
-      <c r="A6" s="82">
+      <c r="B13" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="C13" s="11">
+        <v>4802015626</v>
+      </c>
+      <c r="D13" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="F13" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="H13" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="I13" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="J13" s="13">
+        <v>70000</v>
+      </c>
+      <c r="K13" s="13">
+        <f>SUM(L13:O13)</f>
+        <v>70000</v>
+      </c>
+      <c r="L13" s="13">
+        <v>0</v>
+      </c>
+      <c r="M13" s="13">
+        <v>0</v>
+      </c>
+      <c r="N13" s="13">
+        <v>70000</v>
+      </c>
+      <c r="O13" s="13">
+        <v>0</v>
+      </c>
+      <c r="P13" s="13"/>
+      <c r="Q13" s="109" t="s">
+        <v>24</v>
+      </c>
+      <c r="R13" s="102"/>
+      <c r="S13" s="102"/>
+      <c r="T13" s="102"/>
+      <c r="U13" s="102"/>
+      <c r="V13" s="102"/>
+      <c r="W13" s="102"/>
+      <c r="X13" s="102"/>
+      <c r="Y13" s="102"/>
+      <c r="Z13" s="102"/>
+      <c r="AA13" s="102"/>
+      <c r="AB13" s="102"/>
+      <c r="AC13" s="102"/>
+      <c r="AD13" s="102"/>
+      <c r="AE13" s="102"/>
+      <c r="AF13" s="102"/>
+      <c r="AG13" s="102"/>
+      <c r="AH13" s="102"/>
+      <c r="AI13" s="102"/>
+      <c r="AJ13" s="102"/>
+      <c r="AK13" s="102"/>
+      <c r="AL13" s="102"/>
+      <c r="AM13" s="102"/>
+      <c r="AN13" s="102"/>
+      <c r="AO13" s="102"/>
+      <c r="AP13" s="102"/>
+      <c r="AQ13" s="102"/>
+      <c r="AR13" s="102"/>
+      <c r="AS13" s="102"/>
+      <c r="AT13" s="102"/>
+      <c r="AU13" s="102"/>
+      <c r="AV13" s="102"/>
+      <c r="AW13" s="102"/>
+      <c r="AX13" s="102"/>
+      <c r="AY13" s="102"/>
+      <c r="AZ13" s="102"/>
+      <c r="BA13" s="102"/>
+      <c r="BB13" s="102"/>
+      <c r="BC13" s="102"/>
+      <c r="BD13" s="102"/>
+      <c r="BE13" s="102"/>
+      <c r="BF13" s="102"/>
+    </row>
+    <row r="14" spans="1:58" s="3" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="69" t="s">
+        <v>45</v>
+      </c>
+      <c r="B14" s="70"/>
+      <c r="C14" s="71"/>
+      <c r="D14" s="71"/>
+      <c r="E14" s="72"/>
+      <c r="F14" s="72"/>
+      <c r="G14" s="72"/>
+      <c r="H14" s="72"/>
+      <c r="I14" s="72"/>
+      <c r="J14" s="73">
+        <f>SUM(J11:J13)</f>
+        <v>220000</v>
+      </c>
+      <c r="K14" s="73">
+        <f t="shared" ref="K14:O14" si="1">SUM(K11:K13)</f>
+        <v>220000</v>
+      </c>
+      <c r="L14" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M14" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N14" s="73">
+        <f t="shared" si="1"/>
+        <v>220000</v>
+      </c>
+      <c r="O14" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="P14" s="74">
+        <f>SUM(P11:P12)</f>
+        <v>0</v>
+      </c>
+      <c r="Q14" s="75"/>
+      <c r="R14" s="102"/>
+      <c r="S14" s="102"/>
+      <c r="T14" s="102"/>
+      <c r="U14" s="102"/>
+      <c r="V14" s="102"/>
+      <c r="W14" s="102"/>
+      <c r="X14" s="102"/>
+      <c r="Y14" s="102"/>
+      <c r="Z14" s="102"/>
+      <c r="AA14" s="102"/>
+      <c r="AB14" s="102"/>
+      <c r="AC14" s="102"/>
+      <c r="AD14" s="102"/>
+      <c r="AE14" s="102"/>
+      <c r="AF14" s="102"/>
+      <c r="AG14" s="102"/>
+      <c r="AH14" s="102"/>
+      <c r="AI14" s="102"/>
+      <c r="AJ14" s="102"/>
+      <c r="AK14" s="102"/>
+      <c r="AL14" s="102"/>
+      <c r="AM14" s="102"/>
+      <c r="AN14" s="102"/>
+      <c r="AO14" s="102"/>
+      <c r="AP14" s="102"/>
+      <c r="AQ14" s="102"/>
+      <c r="AR14" s="102"/>
+      <c r="AS14" s="102"/>
+      <c r="AT14" s="102"/>
+      <c r="AU14" s="102"/>
+      <c r="AV14" s="102"/>
+      <c r="AW14" s="102"/>
+      <c r="AX14" s="102"/>
+      <c r="AY14" s="102"/>
+      <c r="AZ14" s="102"/>
+      <c r="BA14" s="102"/>
+      <c r="BB14" s="102"/>
+      <c r="BC14" s="102"/>
+      <c r="BD14" s="102"/>
+      <c r="BE14" s="102"/>
+      <c r="BF14" s="102"/>
+    </row>
+    <row r="15" spans="1:58" s="43" customFormat="1" ht="89.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="110">
         <v>1</v>
       </c>
-      <c r="B6" s="50" t="s">
-[...5 lines deleted...]
-      <c r="D6" s="13" t="s">
+      <c r="B15" s="40" t="s">
+        <v>50</v>
+      </c>
+      <c r="C15" s="41">
+        <v>4802015672</v>
+      </c>
+      <c r="D15" s="44" t="s">
+        <v>51</v>
+      </c>
+      <c r="E15" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="E6" s="13" t="s">
-[...33 lines deleted...]
-      <c r="P6" s="16" t="s">
+      <c r="F15" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="G15" s="40" t="s">
+        <v>21</v>
+      </c>
+      <c r="H15" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="I15" s="38" t="s">
+        <v>53</v>
+      </c>
+      <c r="J15" s="42">
+        <v>350000</v>
+      </c>
+      <c r="K15" s="42">
+        <f>SUM(L15:O15)</f>
+        <v>350000</v>
+      </c>
+      <c r="L15" s="42">
+        <v>0</v>
+      </c>
+      <c r="M15" s="42">
+        <v>0</v>
+      </c>
+      <c r="N15" s="42">
+        <v>350000</v>
+      </c>
+      <c r="O15" s="42">
+        <v>0</v>
+      </c>
+      <c r="P15" s="42"/>
+      <c r="Q15" s="111" t="s">
         <v>24</v>
       </c>
-      <c r="Q6" s="17" t="s">
-[...146 lines deleted...]
-      <c r="A10" s="54" t="s">
+      <c r="R15" s="103"/>
+      <c r="S15" s="103"/>
+      <c r="T15" s="103"/>
+      <c r="U15" s="103"/>
+      <c r="V15" s="103"/>
+      <c r="W15" s="103"/>
+      <c r="X15" s="103"/>
+      <c r="Y15" s="103"/>
+      <c r="Z15" s="103"/>
+      <c r="AA15" s="103"/>
+      <c r="AB15" s="103"/>
+      <c r="AC15" s="103"/>
+      <c r="AD15" s="103"/>
+      <c r="AE15" s="103"/>
+      <c r="AF15" s="103"/>
+      <c r="AG15" s="103"/>
+      <c r="AH15" s="103"/>
+      <c r="AI15" s="103"/>
+      <c r="AJ15" s="103"/>
+      <c r="AK15" s="103"/>
+      <c r="AL15" s="103"/>
+      <c r="AM15" s="103"/>
+      <c r="AN15" s="103"/>
+      <c r="AO15" s="103"/>
+      <c r="AP15" s="103"/>
+      <c r="AQ15" s="103"/>
+      <c r="AR15" s="103"/>
+      <c r="AS15" s="103"/>
+      <c r="AT15" s="103"/>
+      <c r="AU15" s="103"/>
+      <c r="AV15" s="103"/>
+      <c r="AW15" s="103"/>
+      <c r="AX15" s="103"/>
+      <c r="AY15" s="103"/>
+      <c r="AZ15" s="103"/>
+      <c r="BA15" s="103"/>
+      <c r="BB15" s="103"/>
+      <c r="BC15" s="103"/>
+      <c r="BD15" s="103"/>
+      <c r="BE15" s="103"/>
+      <c r="BF15" s="103"/>
+    </row>
+    <row r="16" spans="1:58" s="3" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="69" t="s">
+        <v>49</v>
+      </c>
+      <c r="B16" s="70"/>
+      <c r="C16" s="71"/>
+      <c r="D16" s="71"/>
+      <c r="E16" s="72"/>
+      <c r="F16" s="72"/>
+      <c r="G16" s="72"/>
+      <c r="H16" s="72"/>
+      <c r="I16" s="72"/>
+      <c r="J16" s="73">
+        <f>J15</f>
+        <v>350000</v>
+      </c>
+      <c r="K16" s="73">
+        <f t="shared" ref="K16:O16" si="2">K15</f>
+        <v>350000</v>
+      </c>
+      <c r="L16" s="73">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M16" s="73">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N16" s="73">
+        <f t="shared" si="2"/>
+        <v>350000</v>
+      </c>
+      <c r="O16" s="73">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P16" s="74"/>
+      <c r="Q16" s="75"/>
+      <c r="R16" s="102"/>
+      <c r="S16" s="102"/>
+      <c r="T16" s="102"/>
+      <c r="U16" s="102"/>
+      <c r="V16" s="102"/>
+      <c r="W16" s="102"/>
+      <c r="X16" s="102"/>
+      <c r="Y16" s="102"/>
+      <c r="Z16" s="102"/>
+      <c r="AA16" s="102"/>
+      <c r="AB16" s="102"/>
+      <c r="AC16" s="102"/>
+      <c r="AD16" s="102"/>
+      <c r="AE16" s="102"/>
+      <c r="AF16" s="102"/>
+      <c r="AG16" s="102"/>
+      <c r="AH16" s="102"/>
+      <c r="AI16" s="102"/>
+      <c r="AJ16" s="102"/>
+      <c r="AK16" s="102"/>
+      <c r="AL16" s="102"/>
+      <c r="AM16" s="102"/>
+      <c r="AN16" s="102"/>
+      <c r="AO16" s="102"/>
+      <c r="AP16" s="102"/>
+      <c r="AQ16" s="102"/>
+      <c r="AR16" s="102"/>
+      <c r="AS16" s="102"/>
+      <c r="AT16" s="102"/>
+      <c r="AU16" s="102"/>
+      <c r="AV16" s="102"/>
+      <c r="AW16" s="102"/>
+      <c r="AX16" s="102"/>
+      <c r="AY16" s="102"/>
+      <c r="AZ16" s="102"/>
+      <c r="BA16" s="102"/>
+      <c r="BB16" s="102"/>
+      <c r="BC16" s="102"/>
+      <c r="BD16" s="102"/>
+      <c r="BE16" s="102"/>
+      <c r="BF16" s="102"/>
+    </row>
+    <row r="17" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="76" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="77"/>
+      <c r="C17" s="77"/>
+      <c r="D17" s="77"/>
+      <c r="E17" s="78"/>
+      <c r="F17" s="78"/>
+      <c r="G17" s="78"/>
+      <c r="H17" s="79"/>
+      <c r="I17" s="79"/>
+      <c r="J17" s="80">
+        <f>J10+J14+J16</f>
+        <v>9138019.8399999999</v>
+      </c>
+      <c r="K17" s="80">
+        <f>K18+K19+K20</f>
+        <v>9138019.8399999999</v>
+      </c>
+      <c r="L17" s="80">
+        <f t="shared" ref="K17:P17" si="3">L10+L14+L16</f>
+        <v>0</v>
+      </c>
+      <c r="M17" s="80">
+        <f t="shared" si="3"/>
+        <v>7985059.4299999997</v>
+      </c>
+      <c r="N17" s="80">
+        <f t="shared" si="3"/>
+        <v>1152960.4100000001</v>
+      </c>
+      <c r="O17" s="80">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="P17" s="80">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="Q17" s="81"/>
+    </row>
+    <row r="18" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="82" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="83"/>
+      <c r="C18" s="84"/>
+      <c r="D18" s="83"/>
+      <c r="E18" s="83"/>
+      <c r="F18" s="83"/>
+      <c r="G18" s="83"/>
+      <c r="H18" s="83"/>
+      <c r="I18" s="83"/>
+      <c r="J18" s="85">
+        <f>J7+J8+J9</f>
+        <v>8148019.8399999999</v>
+      </c>
+      <c r="K18" s="85">
+        <f t="shared" ref="K18:O18" si="4">K7+K8+K9</f>
+        <v>8148019.8399999999</v>
+      </c>
+      <c r="L18" s="85">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M18" s="85">
+        <f t="shared" si="4"/>
+        <v>7985059.4299999997</v>
+      </c>
+      <c r="N18" s="85">
+        <f t="shared" si="4"/>
+        <v>162960.41</v>
+      </c>
+      <c r="O18" s="85">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P18" s="86"/>
+      <c r="Q18" s="87"/>
+    </row>
+    <row r="19" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="88" t="s">
         <v>33</v>
       </c>
-      <c r="B10" s="55"/>
-[...236 lines deleted...]
-      <c r="P15" s="74" t="e">
+      <c r="B19" s="89"/>
+      <c r="C19" s="90"/>
+      <c r="D19" s="89"/>
+      <c r="E19" s="89"/>
+      <c r="F19" s="89"/>
+      <c r="G19" s="89"/>
+      <c r="H19" s="89"/>
+      <c r="I19" s="89"/>
+      <c r="J19" s="91">
+        <v>0</v>
+      </c>
+      <c r="K19" s="91">
+        <v>0</v>
+      </c>
+      <c r="L19" s="91">
+        <v>0</v>
+      </c>
+      <c r="M19" s="91">
+        <v>0</v>
+      </c>
+      <c r="N19" s="91">
+        <v>0</v>
+      </c>
+      <c r="O19" s="91">
+        <v>0</v>
+      </c>
+      <c r="P19" s="92" t="e">
         <f>#REF!+#REF!</f>
         <v>#REF!</v>
       </c>
-      <c r="Q15" s="75"/>
-[...21 lines deleted...]
-      <c r="L16" s="76">
+      <c r="Q19" s="93"/>
+    </row>
+    <row r="20" spans="1:17" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="94" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="19"/>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="19"/>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="20">
+        <f>J6+J11+J12+J13+J15</f>
+        <v>990000</v>
+      </c>
+      <c r="K20" s="20">
+        <f t="shared" ref="K20:O20" si="5">K6+K11+K12+K13+K15</f>
+        <v>990000</v>
+      </c>
+      <c r="L20" s="20">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="M16" s="76">
+      <c r="M20" s="20">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="N16" s="76">
+      <c r="N20" s="20">
         <f t="shared" si="5"/>
-        <v>11004521.83</v>
-[...1 lines deleted...]
-      <c r="O16" s="76">
+        <v>990000</v>
+      </c>
+      <c r="O20" s="20">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="P16" s="77" t="e">
-        <f>SUM(P6:P7)+P9</f>
+      <c r="P20" s="95" t="e">
+        <f>SUM(P6:P6)+P11</f>
         <v>#VALUE!</v>
       </c>
-      <c r="Q16" s="78"/>
-[...172 lines deleted...]
-      <c r="F37" s="30"/>
+      <c r="Q20" s="21"/>
+    </row>
+    <row r="21" spans="1:17" ht="161.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="22"/>
+      <c r="B21" s="23"/>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="24"/>
+      <c r="H21" s="24"/>
+      <c r="I21" s="24"/>
+      <c r="J21" s="25"/>
+      <c r="K21" s="25"/>
+    </row>
+    <row r="22" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="47"/>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="48"/>
+      <c r="E22" s="48"/>
+      <c r="F22" s="48"/>
+    </row>
+    <row r="23" spans="1:17" ht="138.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="26"/>
+      <c r="B23" s="27"/>
+      <c r="C23" s="27"/>
+      <c r="D23" s="26"/>
+      <c r="E23" s="26"/>
+      <c r="F23" s="26"/>
+    </row>
+    <row r="24" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="26"/>
+      <c r="B24" s="27"/>
+      <c r="C24" s="27"/>
+      <c r="D24" s="26"/>
+      <c r="E24" s="26"/>
+      <c r="F24" s="26"/>
+    </row>
+    <row r="25" spans="1:17" ht="132" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="26"/>
+      <c r="B25" s="27"/>
+      <c r="C25" s="27"/>
+      <c r="D25" s="26"/>
+      <c r="E25" s="26"/>
+      <c r="F25" s="26"/>
+    </row>
+    <row r="26" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="26"/>
+      <c r="B26" s="27"/>
+      <c r="C26" s="27"/>
+      <c r="D26" s="26"/>
+      <c r="E26" s="26"/>
+      <c r="F26" s="26"/>
+    </row>
+    <row r="27" spans="1:17" ht="183.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="26"/>
+      <c r="B27" s="27"/>
+      <c r="C27" s="27"/>
+      <c r="D27" s="26"/>
+      <c r="E27" s="26"/>
+      <c r="F27" s="26"/>
+    </row>
+    <row r="28" spans="1:17" ht="189.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="26"/>
+      <c r="B28" s="27"/>
+      <c r="C28" s="27"/>
+      <c r="D28" s="26"/>
+      <c r="E28" s="26"/>
+      <c r="F28" s="26"/>
+    </row>
+    <row r="29" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="26"/>
+      <c r="B29" s="27"/>
+      <c r="C29" s="27"/>
+      <c r="D29" s="26"/>
+      <c r="E29" s="26"/>
+      <c r="F29" s="26"/>
+    </row>
+    <row r="30" spans="1:17" ht="101.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="26"/>
+      <c r="B30" s="27"/>
+      <c r="C30" s="27"/>
+      <c r="D30" s="26"/>
+      <c r="E30" s="26"/>
+      <c r="F30" s="26"/>
+    </row>
+    <row r="31" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="26"/>
+      <c r="B31" s="27"/>
+      <c r="C31" s="27"/>
+      <c r="D31" s="26"/>
+      <c r="E31" s="26"/>
+      <c r="F31" s="26"/>
+    </row>
+    <row r="32" spans="1:17" ht="150.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="26"/>
+      <c r="B32" s="27"/>
+      <c r="C32" s="27"/>
+      <c r="D32" s="26"/>
+      <c r="E32" s="26"/>
+      <c r="F32" s="26"/>
+    </row>
+    <row r="33" spans="1:6" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="26"/>
+      <c r="B33" s="27"/>
+      <c r="C33" s="27"/>
+      <c r="D33" s="26"/>
+      <c r="E33" s="26"/>
+      <c r="F33" s="26"/>
+    </row>
+    <row r="34" spans="1:6" ht="156.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="26"/>
+      <c r="B34" s="27"/>
+      <c r="C34" s="27"/>
+      <c r="D34" s="26"/>
+      <c r="E34" s="26"/>
+      <c r="F34" s="26"/>
+    </row>
+    <row r="35" spans="1:6" ht="155.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="26"/>
+      <c r="B35" s="27"/>
+      <c r="C35" s="27"/>
+      <c r="D35" s="26"/>
+      <c r="E35" s="26"/>
+      <c r="F35" s="26"/>
+    </row>
+    <row r="36" spans="1:6" ht="151.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="26"/>
+      <c r="B36" s="27"/>
+      <c r="C36" s="27"/>
+      <c r="D36" s="26"/>
+      <c r="E36" s="26"/>
+      <c r="F36" s="26"/>
+    </row>
+    <row r="37" spans="1:6" ht="156" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="26"/>
+      <c r="B37" s="27"/>
+      <c r="C37" s="27"/>
+      <c r="D37" s="26"/>
+      <c r="E37" s="26"/>
+      <c r="F37" s="26"/>
     </row>
     <row r="38" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="30"/>
-[...4 lines deleted...]
-      <c r="F38" s="30"/>
+      <c r="A38" s="26"/>
+      <c r="B38" s="27"/>
+      <c r="C38" s="27"/>
+      <c r="D38" s="26"/>
+      <c r="E38" s="26"/>
+      <c r="F38" s="26"/>
     </row>
     <row r="39" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="30"/>
-[...4 lines deleted...]
-      <c r="F39" s="30"/>
+      <c r="A39" s="26"/>
+      <c r="B39" s="27"/>
+      <c r="C39" s="27"/>
+      <c r="D39" s="26"/>
+      <c r="E39" s="26"/>
+      <c r="F39" s="26"/>
     </row>
     <row r="40" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="30"/>
-[...4 lines deleted...]
-      <c r="F40" s="30"/>
+      <c r="A40" s="26"/>
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="26"/>
+      <c r="E40" s="26"/>
+      <c r="F40" s="26"/>
     </row>
     <row r="41" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="30"/>
-[...4 lines deleted...]
-      <c r="F41" s="30"/>
+      <c r="A41" s="26"/>
+      <c r="B41" s="27"/>
+      <c r="C41" s="27"/>
+      <c r="D41" s="26"/>
+      <c r="E41" s="26"/>
+      <c r="F41" s="26"/>
     </row>
     <row r="42" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="30"/>
-[...4 lines deleted...]
-      <c r="F42" s="30"/>
+      <c r="A42" s="26"/>
+      <c r="B42" s="27"/>
+      <c r="C42" s="27"/>
+      <c r="D42" s="26"/>
+      <c r="E42" s="26"/>
+      <c r="F42" s="26"/>
     </row>
     <row r="43" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="30"/>
-[...4 lines deleted...]
-      <c r="F43" s="30"/>
+      <c r="A43" s="26"/>
+      <c r="B43" s="27"/>
+      <c r="C43" s="27"/>
+      <c r="D43" s="26"/>
+      <c r="E43" s="26"/>
+      <c r="F43" s="26"/>
     </row>
     <row r="44" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="30"/>
-[...4 lines deleted...]
-      <c r="F44" s="30"/>
+      <c r="A44" s="26"/>
+      <c r="B44" s="27"/>
+      <c r="C44" s="27"/>
+      <c r="D44" s="26"/>
+      <c r="E44" s="26"/>
+      <c r="F44" s="26"/>
     </row>
     <row r="45" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="30"/>
-[...4 lines deleted...]
-      <c r="F45" s="30"/>
+      <c r="A45" s="26"/>
+      <c r="B45" s="27"/>
+      <c r="C45" s="27"/>
+      <c r="D45" s="26"/>
+      <c r="E45" s="26"/>
+      <c r="F45" s="26"/>
     </row>
     <row r="46" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="30"/>
-[...27 lines deleted...]
-    <row r="68" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="A46" s="26"/>
+      <c r="B46" s="27"/>
+      <c r="C46" s="27"/>
+      <c r="D46" s="26"/>
+      <c r="E46" s="26"/>
+      <c r="F46" s="26"/>
+    </row>
+    <row r="47" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="26"/>
+      <c r="B47" s="27"/>
+      <c r="C47" s="27"/>
+      <c r="D47" s="26"/>
+      <c r="E47" s="26"/>
+      <c r="F47" s="26"/>
+    </row>
+    <row r="48" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="26"/>
+      <c r="B48" s="27"/>
+      <c r="C48" s="27"/>
+      <c r="D48" s="26"/>
+      <c r="E48" s="26"/>
+      <c r="F48" s="26"/>
+    </row>
+    <row r="49" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="26"/>
+      <c r="B49" s="27"/>
+      <c r="C49" s="27"/>
+      <c r="D49" s="26"/>
+      <c r="E49" s="26"/>
+      <c r="F49" s="26"/>
+    </row>
+    <row r="50" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="26"/>
+      <c r="B50" s="27"/>
+      <c r="C50" s="27"/>
+      <c r="D50" s="26"/>
+      <c r="E50" s="26"/>
+      <c r="F50" s="26"/>
+    </row>
+    <row r="51" spans="1:6" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" spans="1:6" ht="195" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" spans="1:6" ht="243.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" spans="1:6" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" spans="1:6" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" spans="1:6" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" spans="1:6" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" spans="1:6" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" spans="1:6" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" spans="1:6" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" spans="1:6" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" spans="1:6" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" spans="1:6" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" spans="1:6" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="69" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="70" ht="217.15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...4 lines deleted...]
-    <row r="75" ht="80.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="217.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="325.14999999999998" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="76" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="77" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="118.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="78" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="79" ht="112.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="80.45" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="80" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="81" spans="18:18" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-    <row r="84" spans="18:18" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" spans="18:18" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" spans="18:18" ht="112.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" spans="18:18" x14ac:dyDescent="0.25">
+      <c r="R85" s="104"/>
+    </row>
+    <row r="88" spans="18:18" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="24">
-[...3 lines deleted...]
-    <mergeCell ref="M1:P1"/>
+  <mergeCells count="26">
+    <mergeCell ref="N1:Q1"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="C6:C9"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="A5:Q5"/>
-    <mergeCell ref="A8:B8"/>
-[...7 lines deleted...]
-    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="Q3:Q4"/>
+    <mergeCell ref="B6:B9"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="C11:C12"/>
     <mergeCell ref="A10:B10"/>
-    <mergeCell ref="A12:B12"/>
-[...2 lines deleted...]
-    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A17:D17"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="D22:F22"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="24" fitToHeight="0" orientation="landscape"/>
+  <pageSetup paperSize="9" scale="24" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B3" s="1" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>ИЮЛЬ_ЦЗ</vt:lpstr>
+      <vt:lpstr>АВГУСТ_ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>ИЮЛЬ_ЦЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>АВГУСТ_ЦЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ICV">
     <vt:lpwstr>4C39C98645BD457BA9DD27C6F929B280_13</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="KSOProductBuildVer">
-    <vt:lpwstr>1049-12.1.0.26880</vt:lpwstr>
+    <vt:lpwstr>1049-12.1.0.27458</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="CalculationRule">
     <vt:i4>0</vt:i4>
   </property>
 </Properties>
 </file>