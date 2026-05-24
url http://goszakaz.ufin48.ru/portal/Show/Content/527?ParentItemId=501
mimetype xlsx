--- v0 (2025-12-07)
+++ v1 (2026-05-24)
@@ -4,134 +4,145 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2025 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Централизация закупок_2025\2025_МЗ\МКУ\Декабрь\05.12.2025\На Сайт\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Май\15.05.2026\На Сайт\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D164BC93-7502-4E83-8A79-ACC8346DF3D1}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5DDFFACF-711E-4BE9-B316-4A6E4F043463}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ДЕКАБРЬ_ЦЗ" sheetId="1" r:id="rId1"/>
+    <sheet name="МАЙ_ЦЗ" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ДЕКАБРЬ_ЦЗ!$A$1:$Q$16</definedName>
+    <definedName name="_Hlk227933316" localSheetId="0">МАЙ_ЦЗ!$H$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">МАЙ_ЦЗ!$A$1:$Q$27</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K13" i="1" l="1"/>
+  <c r="J26" i="1" l="1"/>
+  <c r="K24" i="1"/>
+  <c r="O21" i="1" l="1"/>
+  <c r="N21" i="1"/>
+  <c r="M21" i="1"/>
+  <c r="L21" i="1"/>
+  <c r="L24" i="1" s="1"/>
+  <c r="J21" i="1"/>
+  <c r="O26" i="1"/>
+  <c r="N26" i="1"/>
+  <c r="M26" i="1"/>
+  <c r="L26" i="1"/>
+  <c r="K20" i="1"/>
+  <c r="O27" i="1"/>
+  <c r="N27" i="1"/>
+  <c r="M27" i="1"/>
+  <c r="L27" i="1"/>
+  <c r="J27" i="1"/>
+  <c r="K19" i="1"/>
+  <c r="K18" i="1"/>
+  <c r="K17" i="1"/>
   <c r="K16" i="1"/>
-  <c r="L16" i="1"/>
-[...3 lines deleted...]
-  <c r="J16" i="1"/>
   <c r="K15" i="1"/>
-  <c r="L15" i="1"/>
-[...9 lines deleted...]
-  <c r="J13" i="1"/>
+  <c r="K14" i="1"/>
+  <c r="K13" i="1"/>
   <c r="K12" i="1"/>
-  <c r="L12" i="1"/>
-[...3 lines deleted...]
-  <c r="J12" i="1"/>
   <c r="K11" i="1"/>
-  <c r="K10" i="1"/>
+  <c r="O10" i="1"/>
+  <c r="O24" i="1" s="1"/>
+  <c r="N10" i="1"/>
+  <c r="M10" i="1"/>
   <c r="L10" i="1"/>
-  <c r="M10" i="1"/>
-[...1 lines deleted...]
-  <c r="O10" i="1"/>
   <c r="J10" i="1"/>
+  <c r="J24" i="1" s="1"/>
   <c r="K9" i="1"/>
   <c r="K8" i="1"/>
-  <c r="L8" i="1"/>
-[...3 lines deleted...]
-  <c r="J8" i="1"/>
+  <c r="O23" i="1"/>
+  <c r="N23" i="1"/>
+  <c r="M23" i="1"/>
+  <c r="L23" i="1"/>
+  <c r="J23" i="1"/>
   <c r="K7" i="1"/>
   <c r="K6" i="1"/>
+  <c r="K27" i="1" s="1"/>
+  <c r="N24" i="1" l="1"/>
+  <c r="K26" i="1"/>
+  <c r="M24" i="1"/>
+  <c r="K21" i="1"/>
+  <c r="K22" i="1"/>
+  <c r="K23" i="1" l="1"/>
+  <c r="K10" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="63">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Наименование заказчика</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
-  </si>
-[...1 lines deleted...]
-    <t>Идентификационный код закупки</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
   <si>
     <t>ИНН заказчика</t>
   </si>
   <si>
     <t>новая закупка</t>
   </si>
@@ -141,172 +152,215 @@
   <si>
     <t>Всего, руб.</t>
   </si>
   <si>
     <t>внебюджетные средства, руб.</t>
   </si>
   <si>
     <t>Источник финансирования</t>
   </si>
   <si>
     <t>Наименование 
 объекта закупки</t>
   </si>
   <si>
     <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
+    <t>Всего 1 закупка</t>
+  </si>
+  <si>
     <t>-</t>
   </si>
   <si>
+    <t>федеральный 
+бюджет, руб.</t>
+  </si>
+  <si>
+    <t>эл. аукцион</t>
+  </si>
+  <si>
     <t>0 закупок в рамках нац.проектов</t>
   </si>
   <si>
-    <t>эл. аукцион</t>
-[...60 lines deleted...]
-    <t>2 закупки, относящиеся к категории "Прочие"</t>
+    <t>апрель</t>
+  </si>
+  <si>
+    <t>Отдел городского хозяйства администрации Данковского муниципального округа</t>
+  </si>
+  <si>
+    <t>Поставка, разгрузка, сборка и установка мебели для лицея №4 г. Данкова Липецкой области.</t>
+  </si>
+  <si>
+    <t>Поставка комплектующих для триммера</t>
+  </si>
+  <si>
+    <t>68.10.11.000</t>
+  </si>
+  <si>
+    <t>май</t>
+  </si>
+  <si>
+    <t xml:space="preserve">263480301051848030100100380010000244 </t>
+  </si>
+  <si>
+    <t>26.51.82.190                                                                                28.25.14.111</t>
+  </si>
+  <si>
+    <t>263480301051848030100100370002824244</t>
+  </si>
+  <si>
+    <t>28.24.22.000</t>
+  </si>
+  <si>
+    <t>МБУ "Чистый город"</t>
+  </si>
+  <si>
+    <t>263480301051848030100100390010000244</t>
+  </si>
+  <si>
+    <t xml:space="preserve">29.31.21.110                                                        20.59.41.000                                                     </t>
+  </si>
+  <si>
+    <t>Поставка удобрений</t>
+  </si>
+  <si>
+    <t>263480301051848030100100000002015244</t>
+  </si>
+  <si>
+    <t>20.15.31.000                                                           20.15.59.000                                                        20.15.79.000</t>
+  </si>
+  <si>
+    <t>Всего 4 закупки</t>
+  </si>
+  <si>
+    <t>263480300465948030100100170013101244</t>
+  </si>
+  <si>
+    <t>Муниципальное бюджетное общеобразовательное учреждение лицей № 4 г. Данкова Липецкой области</t>
+  </si>
+  <si>
+    <t>31.01.12.129                        31.01.12.122                                         31.01.12.150                                                                                   31.01.11.129                                                 31.01.12.139                    31.01.12.131</t>
+  </si>
+  <si>
+    <t>4 закупки, относящиеся к категории "Прочие"</t>
+  </si>
+  <si>
+    <t>Всего 10 закупок</t>
+  </si>
+  <si>
+    <t>263480301019448030100100390016810412</t>
+  </si>
+  <si>
+    <t>11 закупок в рамках гос.программы</t>
+  </si>
+  <si>
+    <t>Итого 15 закупок для 3 заказчиков, в т.ч.</t>
+  </si>
+  <si>
+    <t>263480301019448030100100420016810412</t>
+  </si>
+  <si>
+    <t>263480301019448030100100400016810412</t>
+  </si>
+  <si>
+    <t>263480301019448030100100430016810412</t>
+  </si>
+  <si>
+    <t>263480301019448030100100440016810412</t>
+  </si>
+  <si>
+    <t>263480301019448030100100460016810412</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 263480301019448030100100470016810412</t>
+  </si>
+  <si>
+    <t>263480301019448030100100450016810412</t>
+  </si>
+  <si>
+    <t>263480301019448030100100270026810412</t>
+  </si>
+  <si>
+    <t>263480301019448030100100410016810412</t>
+  </si>
+  <si>
+    <t>Согласовано: 
+Заместитель главы администрации - начальник управления финансов Е.В. Бойкова</t>
+  </si>
+  <si>
+    <t>Государственная программа  "Развитие образования Липецкой области"</t>
+  </si>
+  <si>
+    <t>Государственная программа "Обеспечение жителей Липецкой области качественным жильем, социальной и инженерной инфраструктурой"</t>
+  </si>
+  <si>
+    <t>Приобретение жилого помещения, которое будет создано в будущем,в Российской Федерации, Липецкой области, Данковском муниципальном округе</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на декабрь 2025 года, 
-осуществляемого МКУ Данковского муниципального района "Центр финансовых компетенций"                                                                                                                                                                                                                                                                                                                                                       по состоянию на 05.12.2025 года
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на май 2026 года, 
+осуществляемого МКУ "Центр финансовых компетенций" Данковского муниципального округа
+по состоянию на "15" мая 2026 года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(версия 1)</t>
     </r>
   </si>
   <si>
-    <t>Государственная программа "Обеспечение населения качественными коммунальными услугами и формирование современной городской среды"</t>
-[...19 lines deleted...]
-бюджет, руб.</t>
+    <t>Идентификационный код 
+закупки</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="[$-419]mmmm\ yyyy;@"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -407,128 +461,120 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
       <sz val="18"/>
-      <color indexed="8"/>
+      <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-      <sz val="11"/>
+      <sz val="14"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="9" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-      <color theme="9" tint="-0.499984740745262"/>
+      <sz val="12"/>
+      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="31">
+  <borders count="30">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -856,99 +902,88 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...3 lines deleted...]
-      </top>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom/>
-      <diagonal/>
-[...7 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...4 lines deleted...]
-      </bottom>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="91">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1006,203 +1041,202 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="14" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="14" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="14" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="19" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="21" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...21 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="14" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...48 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1457,853 +1491,1405 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R84"/>
+  <dimension ref="A1:R95"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="K14" sqref="K14"/>
+    <sheetView tabSelected="1" topLeftCell="E1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="J27" sqref="J27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="35"/>
-    <col min="2" max="2" width="42.28515625" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="58" style="35" customWidth="1"/>
+    <col min="2" max="2" width="41.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="19.7109375" style="5" customWidth="1"/>
+    <col min="4" max="4" width="83.7109375" style="35" customWidth="1"/>
     <col min="5" max="6" width="30" style="35" customWidth="1"/>
-    <col min="7" max="7" width="42.5703125" style="2" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="17" max="17" width="27.7109375" style="4" customWidth="1"/>
+    <col min="7" max="7" width="46.28515625" style="2" customWidth="1"/>
+    <col min="8" max="8" width="57.7109375" style="3" customWidth="1"/>
+    <col min="9" max="9" width="37.28515625" style="35" customWidth="1"/>
+    <col min="10" max="15" width="34.5703125" style="4" customWidth="1"/>
+    <col min="16" max="16" width="30.28515625" style="4" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="28.42578125" style="4" customWidth="1"/>
     <col min="18" max="18" width="16.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="99" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
       <c r="M1" s="45"/>
-      <c r="N1" s="73" t="s">
-[...25 lines deleted...]
-      <c r="Q2" s="78"/>
+      <c r="N1" s="88" t="s">
+        <v>57</v>
+      </c>
+      <c r="O1" s="89"/>
+      <c r="P1" s="89"/>
+      <c r="Q1" s="89"/>
+    </row>
+    <row r="2" spans="1:17" ht="151.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="80" t="s">
+        <v>61</v>
+      </c>
+      <c r="B2" s="80"/>
+      <c r="C2" s="80"/>
+      <c r="D2" s="80"/>
+      <c r="E2" s="80"/>
+      <c r="F2" s="80"/>
+      <c r="G2" s="80"/>
+      <c r="H2" s="80"/>
+      <c r="I2" s="80"/>
+      <c r="J2" s="80"/>
+      <c r="K2" s="80"/>
+      <c r="L2" s="80"/>
+      <c r="M2" s="80"/>
+      <c r="N2" s="80"/>
+      <c r="O2" s="80"/>
+      <c r="P2" s="80"/>
+      <c r="Q2" s="80"/>
     </row>
     <row r="3" spans="1:17" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="82" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="84" t="s">
+      <c r="A3" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="71" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="84" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="84" t="s">
+      <c r="C3" s="71" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="71" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="71" t="s">
+        <v>2</v>
+      </c>
+      <c r="F3" s="71" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="71" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="86" t="s">
+        <v>62</v>
+      </c>
+      <c r="I3" s="71" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="76" t="s">
+        <v>4</v>
+      </c>
+      <c r="K3" s="81" t="s">
+        <v>13</v>
+      </c>
+      <c r="L3" s="82"/>
+      <c r="M3" s="82"/>
+      <c r="N3" s="82"/>
+      <c r="O3" s="83"/>
+      <c r="P3" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q3" s="78" t="s">
         <v>15</v>
       </c>
-      <c r="E3" s="84" t="s">
+    </row>
+    <row r="4" spans="1:17" ht="139.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="85"/>
+      <c r="B4" s="72"/>
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="87"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="77"/>
+      <c r="K4" s="36" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="M4" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="N4" s="36" t="s">
+        <v>17</v>
+      </c>
+      <c r="O4" s="36" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="77"/>
+      <c r="Q4" s="79"/>
+    </row>
+    <row r="5" spans="1:17" s="30" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="73" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="74"/>
+      <c r="C5" s="74"/>
+      <c r="D5" s="74"/>
+      <c r="E5" s="74"/>
+      <c r="F5" s="74"/>
+      <c r="G5" s="74"/>
+      <c r="H5" s="74"/>
+      <c r="I5" s="74"/>
+      <c r="J5" s="74"/>
+      <c r="K5" s="74"/>
+      <c r="L5" s="74"/>
+      <c r="M5" s="74"/>
+      <c r="N5" s="74"/>
+      <c r="O5" s="74"/>
+      <c r="P5" s="74"/>
+      <c r="Q5" s="75"/>
+    </row>
+    <row r="6" spans="1:17" s="29" customFormat="1" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="46">
+        <v>1</v>
+      </c>
+      <c r="B6" s="61" t="s">
+        <v>33</v>
+      </c>
+      <c r="C6" s="62">
+        <v>4803010518</v>
+      </c>
+      <c r="D6" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="47" t="s">
+        <v>30</v>
+      </c>
+      <c r="J6" s="49">
+        <v>10586.75</v>
+      </c>
+      <c r="K6" s="49">
+        <f t="shared" ref="K6:K9" si="0">SUM(L6:O6)</f>
+        <v>10586.75</v>
+      </c>
+      <c r="L6" s="49">
+        <v>0</v>
+      </c>
+      <c r="M6" s="49">
+        <v>0</v>
+      </c>
+      <c r="N6" s="49">
+        <v>10586.75</v>
+      </c>
+      <c r="O6" s="49">
+        <v>0</v>
+      </c>
+      <c r="P6" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q6" s="39" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="29" customFormat="1" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="46">
         <v>2</v>
       </c>
-      <c r="F3" s="84" t="s">
-[...5 lines deleted...]
-      <c r="H3" s="86" t="s">
+      <c r="B7" s="61"/>
+      <c r="C7" s="62"/>
+      <c r="D7" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="H7" s="48" t="s">
+        <v>31</v>
+      </c>
+      <c r="I7" s="47" t="s">
+        <v>32</v>
+      </c>
+      <c r="J7" s="49">
+        <v>6695.09</v>
+      </c>
+      <c r="K7" s="49">
+        <f t="shared" si="0"/>
+        <v>6695.09</v>
+      </c>
+      <c r="L7" s="49">
+        <v>0</v>
+      </c>
+      <c r="M7" s="49">
+        <v>0</v>
+      </c>
+      <c r="N7" s="49">
+        <v>6695.09</v>
+      </c>
+      <c r="O7" s="49">
+        <v>0</v>
+      </c>
+      <c r="P7" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q7" s="39" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" s="29" customFormat="1" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="46">
         <v>3</v>
       </c>
-      <c r="I3" s="84" t="s">
+      <c r="B8" s="61"/>
+      <c r="C8" s="62"/>
+      <c r="D8" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="E8" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="H8" s="48" t="s">
+        <v>34</v>
+      </c>
+      <c r="I8" s="47" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="49">
+        <v>28394.799999999999</v>
+      </c>
+      <c r="K8" s="49">
+        <f t="shared" si="0"/>
+        <v>28394.799999999999</v>
+      </c>
+      <c r="L8" s="49">
+        <v>0</v>
+      </c>
+      <c r="M8" s="49">
+        <v>0</v>
+      </c>
+      <c r="N8" s="49">
+        <v>28394.799999999999</v>
+      </c>
+      <c r="O8" s="49">
+        <v>0</v>
+      </c>
+      <c r="P8" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q8" s="39" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="29" customFormat="1" ht="112.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="46">
         <v>4</v>
       </c>
-      <c r="J3" s="74" t="s">
-[...91 lines deleted...]
-      <c r="I6" s="54" t="s">
+      <c r="B9" s="61"/>
+      <c r="C9" s="62"/>
+      <c r="D9" s="47" t="s">
         <v>36</v>
       </c>
-      <c r="J6" s="56">
-[...21 lines deleted...]
-      <c r="Q6" s="40" t="s">
+      <c r="E9" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" s="47" t="s">
+        <v>19</v>
+      </c>
+      <c r="H9" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="I9" s="47" t="s">
+        <v>38</v>
+      </c>
+      <c r="J9" s="49">
+        <v>30000</v>
+      </c>
+      <c r="K9" s="49">
+        <f t="shared" si="0"/>
+        <v>30000</v>
+      </c>
+      <c r="L9" s="49">
+        <v>0</v>
+      </c>
+      <c r="M9" s="49">
+        <v>0</v>
+      </c>
+      <c r="N9" s="49">
+        <v>30000</v>
+      </c>
+      <c r="O9" s="49">
+        <v>0</v>
+      </c>
+      <c r="P9" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q9" s="39" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="7" spans="1:17" s="29" customFormat="1" ht="110.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...20 lines deleted...]
-      <c r="I7" s="54" t="s">
+    <row r="10" spans="1:17" s="32" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="63" t="s">
         <v>39</v>
       </c>
-      <c r="J7" s="56">
-[...124 lines deleted...]
-      <c r="D10" s="38"/>
+      <c r="B10" s="64"/>
+      <c r="C10" s="38"/>
+      <c r="D10" s="51"/>
       <c r="E10" s="31"/>
       <c r="F10" s="31"/>
       <c r="G10" s="31"/>
       <c r="H10" s="31"/>
       <c r="I10" s="31"/>
       <c r="J10" s="33">
-        <f>SUM(J9)</f>
-        <v>134365.6</v>
+        <f t="shared" ref="J10:O10" si="1">SUM(J6:J9)</f>
+        <v>75676.639999999999</v>
       </c>
       <c r="K10" s="33">
-        <f t="shared" ref="K10:O10" si="1">SUM(K9)</f>
-        <v>134365.6</v>
+        <f t="shared" si="1"/>
+        <v>75676.639999999999</v>
       </c>
       <c r="L10" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="M10" s="33">
         <f t="shared" si="1"/>
-        <v>122272.69</v>
+        <v>0</v>
       </c>
       <c r="N10" s="33">
         <f t="shared" si="1"/>
-        <v>12092.91</v>
+        <v>75676.639999999999</v>
       </c>
       <c r="O10" s="33">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="P10" s="37"/>
       <c r="Q10" s="34"/>
     </row>
-    <row r="11" spans="1:17" s="53" customFormat="1" ht="110.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="88">
+    <row r="11" spans="1:17" s="29" customFormat="1" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="52">
         <v>1</v>
       </c>
-      <c r="B11" s="89" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="90">
+      <c r="B11" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" s="65">
+        <v>4803010194</v>
+      </c>
+      <c r="D11" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="E11" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="H11" s="54" t="s">
+        <v>45</v>
+      </c>
+      <c r="I11" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="J11" s="55">
+        <v>2338682.36</v>
+      </c>
+      <c r="K11" s="55">
+        <f t="shared" ref="K11" si="2">SUM(L11:O11)</f>
+        <v>2338682.3600000003</v>
+      </c>
+      <c r="L11" s="55">
+        <v>975185.03</v>
+      </c>
+      <c r="M11" s="55">
+        <v>1222432.07</v>
+      </c>
+      <c r="N11" s="55">
+        <v>141065.26</v>
+      </c>
+      <c r="O11" s="55">
+        <v>0</v>
+      </c>
+      <c r="P11" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q11" s="57" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="29" customFormat="1" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="52">
+        <v>2</v>
+      </c>
+      <c r="B12" s="65"/>
+      <c r="C12" s="65"/>
+      <c r="D12" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="E12" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="H12" s="54" t="s">
+        <v>48</v>
+      </c>
+      <c r="I12" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="J12" s="55">
+        <v>2338682.36</v>
+      </c>
+      <c r="K12" s="55">
+        <f t="shared" ref="K12:K17" si="3">SUM(L12:O12)</f>
+        <v>2338682.3600000003</v>
+      </c>
+      <c r="L12" s="55">
+        <v>986572.36</v>
+      </c>
+      <c r="M12" s="55">
+        <v>1236706.53</v>
+      </c>
+      <c r="N12" s="55">
+        <v>115403.47</v>
+      </c>
+      <c r="O12" s="55">
+        <v>0</v>
+      </c>
+      <c r="P12" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q12" s="57" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="29" customFormat="1" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="52">
+        <v>3</v>
+      </c>
+      <c r="B13" s="65"/>
+      <c r="C13" s="65"/>
+      <c r="D13" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="E13" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="H13" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="I13" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="J13" s="55">
+        <v>2338682.36</v>
+      </c>
+      <c r="K13" s="55">
+        <f t="shared" si="3"/>
+        <v>2338682.36</v>
+      </c>
+      <c r="L13" s="55">
+        <v>1001755.47</v>
+      </c>
+      <c r="M13" s="55">
+        <v>1255739.1399999999</v>
+      </c>
+      <c r="N13" s="55">
+        <v>81187.75</v>
+      </c>
+      <c r="O13" s="55">
+        <v>0</v>
+      </c>
+      <c r="P13" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q13" s="57" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="29" customFormat="1" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="52">
+        <v>4</v>
+      </c>
+      <c r="B14" s="65"/>
+      <c r="C14" s="65"/>
+      <c r="D14" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="E14" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="H14" s="54" t="s">
+        <v>50</v>
+      </c>
+      <c r="I14" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="55">
+        <v>2338682.36</v>
+      </c>
+      <c r="K14" s="55">
+        <f t="shared" si="3"/>
+        <v>2338682.3600000003</v>
+      </c>
+      <c r="L14" s="55">
+        <v>785396.18</v>
+      </c>
+      <c r="M14" s="55">
+        <v>984524.42</v>
+      </c>
+      <c r="N14" s="55">
+        <v>568761.76</v>
+      </c>
+      <c r="O14" s="55">
+        <v>0</v>
+      </c>
+      <c r="P14" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q14" s="57" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="29" customFormat="1" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="52">
+        <v>5</v>
+      </c>
+      <c r="B15" s="65"/>
+      <c r="C15" s="65"/>
+      <c r="D15" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="E15" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="H15" s="54" t="s">
+        <v>51</v>
+      </c>
+      <c r="I15" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="J15" s="55">
+        <v>2338682.36</v>
+      </c>
+      <c r="K15" s="55">
+        <f t="shared" si="3"/>
+        <v>2338682.36</v>
+      </c>
+      <c r="L15" s="55">
+        <v>1013142.87</v>
+      </c>
+      <c r="M15" s="55">
+        <v>1270013.55</v>
+      </c>
+      <c r="N15" s="55">
+        <v>55525.94</v>
+      </c>
+      <c r="O15" s="55">
+        <v>0</v>
+      </c>
+      <c r="P15" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q15" s="57" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="29" customFormat="1" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="52">
+        <v>6</v>
+      </c>
+      <c r="B16" s="65"/>
+      <c r="C16" s="65"/>
+      <c r="D16" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="E16" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="H16" s="54" t="s">
+        <v>56</v>
+      </c>
+      <c r="I16" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="J16" s="55">
+        <v>2338682.36</v>
+      </c>
+      <c r="K16" s="55">
+        <f t="shared" si="3"/>
+        <v>2338682.36</v>
+      </c>
+      <c r="L16" s="55">
+        <v>994163.92</v>
+      </c>
+      <c r="M16" s="55">
+        <v>1246222.83</v>
+      </c>
+      <c r="N16" s="55">
+        <v>98295.61</v>
+      </c>
+      <c r="O16" s="55">
+        <v>0</v>
+      </c>
+      <c r="P16" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q16" s="57" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="29" customFormat="1" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="52">
+        <v>7</v>
+      </c>
+      <c r="B17" s="65"/>
+      <c r="C17" s="65"/>
+      <c r="D17" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="H17" s="54" t="s">
+        <v>52</v>
+      </c>
+      <c r="I17" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="J17" s="55">
+        <v>2338682.36</v>
+      </c>
+      <c r="K17" s="55">
+        <f t="shared" si="3"/>
+        <v>2338682.3600000003</v>
+      </c>
+      <c r="L17" s="55">
+        <v>648748.21</v>
+      </c>
+      <c r="M17" s="55">
+        <v>813230.91</v>
+      </c>
+      <c r="N17" s="55">
+        <v>876703.24</v>
+      </c>
+      <c r="O17" s="55">
+        <v>0</v>
+      </c>
+      <c r="P17" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q17" s="57" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="29" customFormat="1" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="52">
+        <v>8</v>
+      </c>
+      <c r="B18" s="65"/>
+      <c r="C18" s="65"/>
+      <c r="D18" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="E18" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="H18" s="54" t="s">
+        <v>53</v>
+      </c>
+      <c r="I18" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="J18" s="55">
+        <v>2338682.36</v>
+      </c>
+      <c r="K18" s="55">
+        <f t="shared" ref="K18:K19" si="4">SUM(L18:O18)</f>
+        <v>2338682.36</v>
+      </c>
+      <c r="L18" s="55">
+        <v>982776.59</v>
+      </c>
+      <c r="M18" s="55">
+        <v>1231948.3799999999</v>
+      </c>
+      <c r="N18" s="55">
+        <v>123957.39</v>
+      </c>
+      <c r="O18" s="55">
+        <v>0</v>
+      </c>
+      <c r="P18" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q18" s="57" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="29" customFormat="1" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="52">
+        <v>9</v>
+      </c>
+      <c r="B19" s="65"/>
+      <c r="C19" s="65"/>
+      <c r="D19" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="E19" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="H19" s="54" t="s">
+        <v>54</v>
+      </c>
+      <c r="I19" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="J19" s="55">
+        <v>2338682.36</v>
+      </c>
+      <c r="K19" s="55">
+        <f t="shared" si="4"/>
+        <v>2338682.3600000003</v>
+      </c>
+      <c r="L19" s="55">
+        <v>975185.03</v>
+      </c>
+      <c r="M19" s="55">
+        <v>1222432.07</v>
+      </c>
+      <c r="N19" s="55">
+        <v>141065.26</v>
+      </c>
+      <c r="O19" s="55">
+        <v>0</v>
+      </c>
+      <c r="P19" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q19" s="57" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="29" customFormat="1" ht="112.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="52">
+        <v>10</v>
+      </c>
+      <c r="B20" s="60"/>
+      <c r="C20" s="59"/>
+      <c r="D20" s="53" t="s">
+        <v>60</v>
+      </c>
+      <c r="E20" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" s="53" t="s">
+        <v>59</v>
+      </c>
+      <c r="H20" s="54" t="s">
+        <v>55</v>
+      </c>
+      <c r="I20" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="J20" s="55">
+        <v>2338682.36</v>
+      </c>
+      <c r="K20" s="55">
+        <f t="shared" ref="K20" si="5">SUM(L20:O20)</f>
+        <v>2338682.36</v>
+      </c>
+      <c r="L20" s="55">
+        <v>706014.53</v>
+      </c>
+      <c r="M20" s="55">
+        <v>885016.45</v>
+      </c>
+      <c r="N20" s="55">
+        <v>747651.38</v>
+      </c>
+      <c r="O20" s="55">
+        <v>0</v>
+      </c>
+      <c r="P20" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q20" s="57" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="32" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="63" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21" s="64"/>
+      <c r="C21" s="38"/>
+      <c r="D21" s="51"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="31"/>
+      <c r="G21" s="31"/>
+      <c r="H21" s="31"/>
+      <c r="I21" s="31"/>
+      <c r="J21" s="33">
+        <f t="shared" ref="J21:O21" si="6">SUM(J11:J20)</f>
+        <v>23386823.599999998</v>
+      </c>
+      <c r="K21" s="33">
+        <f t="shared" si="6"/>
+        <v>23386823.599999998</v>
+      </c>
+      <c r="L21" s="33">
+        <f t="shared" si="6"/>
+        <v>9068940.1899999995</v>
+      </c>
+      <c r="M21" s="33">
+        <f t="shared" si="6"/>
+        <v>11368266.35</v>
+      </c>
+      <c r="N21" s="33">
+        <f t="shared" si="6"/>
+        <v>2949617.0599999996</v>
+      </c>
+      <c r="O21" s="33">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="P21" s="37"/>
+      <c r="Q21" s="34"/>
+    </row>
+    <row r="22" spans="1:17" s="29" customFormat="1" ht="112.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="52">
+        <v>1</v>
+      </c>
+      <c r="B22" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="C22" s="59">
         <v>4803004659</v>
       </c>
-      <c r="D11" s="47" t="s">
-[...8 lines deleted...]
-      <c r="G11" s="48" t="s">
+      <c r="D22" s="53" t="s">
+        <v>25</v>
+      </c>
+      <c r="E22" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" s="53" t="s">
+        <v>58</v>
+      </c>
+      <c r="H22" s="54" t="s">
+        <v>40</v>
+      </c>
+      <c r="I22" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="J22" s="55">
+        <v>8966711.6799999997</v>
+      </c>
+      <c r="K22" s="55">
+        <f>SUM(L22:O22)</f>
+        <v>8966711.6799999997</v>
+      </c>
+      <c r="L22" s="55">
+        <v>5562947.9299999997</v>
+      </c>
+      <c r="M22" s="55">
+        <v>2865761.05</v>
+      </c>
+      <c r="N22" s="55">
+        <v>538002.69999999995</v>
+      </c>
+      <c r="O22" s="55">
+        <v>0</v>
+      </c>
+      <c r="P22" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q22" s="57" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="32" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="63" t="s">
+        <v>18</v>
+      </c>
+      <c r="B23" s="64"/>
+      <c r="C23" s="38"/>
+      <c r="D23" s="51"/>
+      <c r="E23" s="31"/>
+      <c r="F23" s="31"/>
+      <c r="G23" s="31"/>
+      <c r="H23" s="31"/>
+      <c r="I23" s="31"/>
+      <c r="J23" s="33">
+        <f t="shared" ref="J23:O23" si="7">SUM(J22:J22)</f>
+        <v>8966711.6799999997</v>
+      </c>
+      <c r="K23" s="33">
+        <f t="shared" si="7"/>
+        <v>8966711.6799999997</v>
+      </c>
+      <c r="L23" s="33">
+        <f t="shared" si="7"/>
+        <v>5562947.9299999997</v>
+      </c>
+      <c r="M23" s="33">
+        <f t="shared" si="7"/>
+        <v>2865761.05</v>
+      </c>
+      <c r="N23" s="33">
+        <f t="shared" si="7"/>
+        <v>538002.69999999995</v>
+      </c>
+      <c r="O23" s="33">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="P23" s="37"/>
+      <c r="Q23" s="34"/>
+    </row>
+    <row r="24" spans="1:17" s="29" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="67" t="s">
+        <v>47</v>
+      </c>
+      <c r="B24" s="68"/>
+      <c r="C24" s="68"/>
+      <c r="D24" s="69"/>
+      <c r="E24" s="40"/>
+      <c r="F24" s="40"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="41"/>
+      <c r="I24" s="41"/>
+      <c r="J24" s="42">
+        <f>SUM(J10+J21+J23)</f>
+        <v>32429211.919999998</v>
+      </c>
+      <c r="K24" s="42">
+        <f>SUM(K25:K27)</f>
+        <v>32429211.919999998</v>
+      </c>
+      <c r="L24" s="42">
+        <f>SUM(L10+L21+L23)</f>
+        <v>14631888.119999999</v>
+      </c>
+      <c r="M24" s="42">
+        <f>SUM(M10+M21+M23)</f>
+        <v>14234027.399999999</v>
+      </c>
+      <c r="N24" s="42">
+        <f>SUM(N10+N21+N23)</f>
+        <v>3563296.3999999994</v>
+      </c>
+      <c r="O24" s="42">
+        <f>SUM(O10+O21+O23)</f>
+        <v>0</v>
+      </c>
+      <c r="P24" s="43"/>
+      <c r="Q24" s="44"/>
+    </row>
+    <row r="25" spans="1:17" s="29" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" s="9"/>
+      <c r="C25" s="14"/>
+      <c r="D25" s="9"/>
+      <c r="E25" s="9"/>
+      <c r="F25" s="9"/>
+      <c r="G25" s="9"/>
+      <c r="H25" s="9"/>
+      <c r="I25" s="9"/>
+      <c r="J25" s="15">
+        <v>0</v>
+      </c>
+      <c r="K25" s="15">
+        <v>0</v>
+      </c>
+      <c r="L25" s="15">
+        <v>0</v>
+      </c>
+      <c r="M25" s="15">
+        <v>0</v>
+      </c>
+      <c r="N25" s="15">
+        <v>0</v>
+      </c>
+      <c r="O25" s="15">
+        <v>0</v>
+      </c>
+      <c r="P25" s="18"/>
+      <c r="Q25" s="20"/>
+    </row>
+    <row r="26" spans="1:17" s="29" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B26" s="11"/>
+      <c r="C26" s="16"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="11"/>
+      <c r="H26" s="11"/>
+      <c r="I26" s="11"/>
+      <c r="J26" s="17">
+        <f>SUM(J11+J12+J13+J14+J15+J16+J17+J18+J19+J20+J22)</f>
+        <v>32353535.279999997</v>
+      </c>
+      <c r="K26" s="17">
+        <f t="shared" ref="J26:O26" si="8">SUM(K11+K12+K13+K14+K15+K16+K17+K18+K19+K20+K22)</f>
+        <v>32353535.279999997</v>
+      </c>
+      <c r="L26" s="17">
+        <f t="shared" si="8"/>
+        <v>14631888.119999999</v>
+      </c>
+      <c r="M26" s="17">
+        <f t="shared" si="8"/>
+        <v>14234027.399999999</v>
+      </c>
+      <c r="N26" s="17">
+        <f t="shared" si="8"/>
+        <v>3487619.76</v>
+      </c>
+      <c r="O26" s="17">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="P26" s="19"/>
+      <c r="Q26" s="21"/>
+    </row>
+    <row r="27" spans="1:17" s="29" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="H11" s="49" t="s">
-[...275 lines deleted...]
-    <row r="44" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="B27" s="13"/>
+      <c r="C27" s="13"/>
+      <c r="D27" s="13"/>
+      <c r="E27" s="13"/>
+      <c r="F27" s="13"/>
+      <c r="G27" s="13"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="13"/>
+      <c r="J27" s="22">
+        <f>SUM(J6+J7+J8+J9)</f>
+        <v>75676.639999999999</v>
+      </c>
+      <c r="K27" s="22">
+        <f>SUM(K6+K7+K8+K9)</f>
+        <v>75676.639999999999</v>
+      </c>
+      <c r="L27" s="22">
+        <f>SUM(L6+L7+L8+L9)</f>
+        <v>0</v>
+      </c>
+      <c r="M27" s="22">
+        <f>SUM(M6+M7+M8+M9)</f>
+        <v>0</v>
+      </c>
+      <c r="N27" s="22">
+        <f>SUM(N6+N7+N8+N9)</f>
+        <v>75676.639999999999</v>
+      </c>
+      <c r="O27" s="22">
+        <f>SUM(O8+O9)</f>
+        <v>0</v>
+      </c>
+      <c r="P27" s="23"/>
+      <c r="Q27" s="24"/>
+    </row>
+    <row r="28" spans="1:17" ht="161.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="25"/>
+      <c r="B28" s="26"/>
+      <c r="C28" s="26"/>
+      <c r="D28" s="26"/>
+      <c r="E28" s="26"/>
+      <c r="F28" s="26"/>
+      <c r="G28" s="26"/>
+      <c r="H28" s="26"/>
+      <c r="I28" s="26"/>
+      <c r="J28" s="27"/>
+      <c r="K28" s="27"/>
+      <c r="L28" s="28"/>
+      <c r="M28" s="28"/>
+      <c r="N28" s="28"/>
+      <c r="O28" s="28"/>
+      <c r="P28" s="28"/>
+      <c r="Q28" s="28"/>
+    </row>
+    <row r="29" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="66"/>
+      <c r="B29" s="66"/>
+      <c r="C29" s="66"/>
+      <c r="D29" s="70"/>
+      <c r="E29" s="70"/>
+      <c r="F29" s="70"/>
+    </row>
+    <row r="30" spans="1:17" ht="138.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H30" s="58"/>
+    </row>
+    <row r="31" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:17" ht="132" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" ht="183.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" ht="189.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="37" ht="101.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" ht="150.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" ht="156.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" ht="155.44999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" ht="151.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="45" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="46" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="47" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...27 lines deleted...]
-    <row r="75" ht="80.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="195" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="243.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="76" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="77" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="79" ht="112.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="80" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="81" spans="18:18" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-    <row r="84" spans="18:18" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" spans="18:18" ht="217.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" spans="18:18" ht="325.14999999999998" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" spans="18:18" ht="118.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" spans="18:18" ht="80.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" spans="18:18" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="89" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="90" spans="18:18" ht="112.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="92" spans="18:18" x14ac:dyDescent="0.25">
+      <c r="R92" s="6"/>
+    </row>
+    <row r="95" spans="18:18" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="24">
+  <mergeCells count="26">
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="A5:Q5"/>
     <mergeCell ref="N1:Q1"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
-    <mergeCell ref="I3:I4"/>
-[...6 lines deleted...]
-    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="A24:D24"/>
+    <mergeCell ref="D29:F29"/>
     <mergeCell ref="A10:B10"/>
-    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="B6:B9"/>
+    <mergeCell ref="C6:C9"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="B11:B19"/>
+    <mergeCell ref="C11:C19"/>
   </mergeCells>
   <phoneticPr fontId="17" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="25" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B3" s="7" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>ДЕКАБРЬ_ЦЗ</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>МАЙ_ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>ДЕКАБРЬ_ЦЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>МАЙ_ЦЗ!_Hlk227933316</vt:lpstr>
+      <vt:lpstr>МАЙ_ЦЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>