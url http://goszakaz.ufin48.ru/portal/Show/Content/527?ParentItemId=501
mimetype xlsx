--- v1 (2026-05-24)
+++ v2 (2026-07-09)
@@ -4,145 +4,113 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Май\15.05.2026\На Сайт\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Июль\03.07.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5DDFFACF-711E-4BE9-B316-4A6E4F043463}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{13DAE218-E348-4C3B-B447-78A7C3075A6E}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="601" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="МАЙ_ЦЗ" sheetId="1" r:id="rId1"/>
+    <sheet name="ИЮЛЬ_ЦЗ" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_Hlk227933316" localSheetId="0">МАЙ_ЦЗ!$H$30</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">МАЙ_ЦЗ!$A$1:$Q$27</definedName>
+    <definedName name="_Hlk227933316" localSheetId="0">ИЮЛЬ_ЦЗ!$H$14</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">ИЮЛЬ_ЦЗ!$A$1:$Q$11</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J26" i="1" l="1"/>
-[...25 lines deleted...]
-  <c r="K11" i="1"/>
+  <c r="K8" i="1" l="1"/>
+  <c r="K6" i="1"/>
+  <c r="O8" i="1" l="1"/>
+  <c r="N8" i="1"/>
+  <c r="M8" i="1"/>
+  <c r="L8" i="1"/>
   <c r="O10" i="1"/>
-  <c r="O24" i="1" s="1"/>
   <c r="N10" i="1"/>
   <c r="M10" i="1"/>
   <c r="L10" i="1"/>
   <c r="J10" i="1"/>
-  <c r="J24" i="1" s="1"/>
-[...15 lines deleted...]
-  <c r="K23" i="1" l="1"/>
+  <c r="O7" i="1" l="1"/>
+  <c r="N7" i="1"/>
+  <c r="M7" i="1"/>
+  <c r="L7" i="1"/>
+  <c r="J7" i="1"/>
+  <c r="J8" i="1" s="1"/>
   <c r="K10" i="1" l="1"/>
+  <c r="K7" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="35">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
-    <t>Наименование заказчика</t>
-[...1 lines deleted...]
-  <si>
     <t>Наименование национального проекта</t>
+  </si>
+  <si>
+    <t>Идентификационный код закупки</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
   <si>
     <t>ИНН заказчика</t>
   </si>
   <si>
     <t>новая закупка</t>
   </si>
@@ -168,199 +136,116 @@
   <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
     <t>Всего 1 закупка</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>федеральный 
 бюджет, руб.</t>
   </si>
   <si>
     <t>эл. аукцион</t>
   </si>
   <si>
     <t>0 закупок в рамках нац.проектов</t>
   </si>
   <si>
-    <t>апрель</t>
-[...52 lines deleted...]
-  <si>
     <t>Муниципальное бюджетное общеобразовательное учреждение лицей № 4 г. Данкова Липецкой области</t>
   </si>
   <si>
-    <t>31.01.12.129                        31.01.12.122                                         31.01.12.150                                                                                   31.01.11.129                                                 31.01.12.139                    31.01.12.131</t>
-[...54 lines deleted...]
-    <t>Приобретение жилого помещения, которое будет создано в будущем,в Российской Федерации, Липецкой области, Данковском муниципальном округе</t>
+    <t>июль</t>
+  </si>
+  <si>
+    <t>Благоустройство прилегающей территории к зданию МБОУ лицей № 4 г. Данкова, расположенного по адресу: Липецкая область, Данковский округ, г Данков, ул. Мичурина, д.8</t>
+  </si>
+  <si>
+    <t>263480300465948030100100190004299244</t>
+  </si>
+  <si>
+    <t>42.99.29.100</t>
+  </si>
+  <si>
+    <t>Итого 1 закупка для 1 заказчика, в т.ч.</t>
+  </si>
+  <si>
+    <t>1 закупка в рамках гос.программы</t>
+  </si>
+  <si>
+    <t>0 закупок, относящихся к категории "Прочие"</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на май 2026 года, 
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на июль 2026 года, 
 осуществляемого МКУ "Центр финансовых компетенций" Данковского муниципального округа
-по состоянию на "15" мая 2026 года
+по состоянию на 03.07.2026 года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(версия 1)</t>
     </r>
   </si>
   <si>
-    <t>Идентификационный код 
-закупки</t>
+    <t>Согласовано: 
+И.о.заместителя главы администрации - начальник управления финансов 
+О.В. Хощенкова</t>
+  </si>
+  <si>
+    <t>Государственная программа "Развитие образования Липецкой области"</t>
+  </si>
+  <si>
+    <t>Наименование 
+заказчика</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="[$-419]mmmm\ yyyy;@"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -439,82 +324,69 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="14"/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FFFF0000"/>
-      <name val="Times New Roman"/>
-[...5 lines deleted...]
-      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="9" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -530,51 +402,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="30">
+  <borders count="29">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -912,78 +784,69 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1027,160 +890,121 @@
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="14" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="4" fontId="14" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="14" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="8" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="166" fontId="19" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="18" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1193,50 +1017,59 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1491,1352 +1324,554 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R95"/>
+  <dimension ref="A1:R79"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="J27" sqref="J27"/>
+    <sheetView tabSelected="1" topLeftCell="C1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="35"/>
+    <col min="1" max="1" width="9.140625" style="34"/>
     <col min="2" max="2" width="41.42578125" style="5" customWidth="1"/>
-    <col min="3" max="3" width="19.7109375" style="5" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="15" width="34.5703125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="20.5703125" style="5" customWidth="1"/>
+    <col min="4" max="4" width="60.28515625" style="34" customWidth="1"/>
+    <col min="5" max="6" width="32.85546875" style="34" customWidth="1"/>
+    <col min="7" max="7" width="32.85546875" style="2" customWidth="1"/>
+    <col min="8" max="8" width="53.7109375" style="3" customWidth="1"/>
+    <col min="9" max="9" width="38.140625" style="34" customWidth="1"/>
+    <col min="10" max="15" width="30" style="4" customWidth="1"/>
     <col min="16" max="16" width="30.28515625" style="4" hidden="1" customWidth="1"/>
-    <col min="17" max="17" width="28.42578125" style="4" customWidth="1"/>
+    <col min="17" max="17" width="25.140625" style="4" customWidth="1"/>
     <col min="18" max="18" width="16.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="90" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="Q1" s="89"/>
+    <row r="1" spans="1:17" ht="109.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M1" s="42"/>
+      <c r="N1" s="75" t="s">
+        <v>32</v>
+      </c>
+      <c r="O1" s="76"/>
+      <c r="P1" s="76"/>
+      <c r="Q1" s="76"/>
     </row>
-    <row r="2" spans="1:17" ht="151.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="Q2" s="80"/>
+    <row r="2" spans="1:17" ht="162" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="67" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
+      <c r="N2" s="67"/>
+      <c r="O2" s="67"/>
+      <c r="P2" s="67"/>
+      <c r="Q2" s="67"/>
     </row>
     <row r="3" spans="1:17" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="84" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="71" t="s">
+      <c r="A3" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="58" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" s="58" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="58" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="71" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="71" t="s">
+      <c r="F3" s="58" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="58" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="71" t="s">
-[...8 lines deleted...]
-      <c r="I3" s="71" t="s">
+      <c r="I3" s="58" t="s">
         <v>3</v>
       </c>
-      <c r="J3" s="76" t="s">
+      <c r="J3" s="63" t="s">
         <v>4</v>
       </c>
-      <c r="K3" s="81" t="s">
+      <c r="K3" s="68" t="s">
         <v>13</v>
       </c>
-      <c r="L3" s="82"/>
-[...3 lines deleted...]
-      <c r="P3" s="76" t="s">
+      <c r="L3" s="69"/>
+      <c r="M3" s="69"/>
+      <c r="N3" s="69"/>
+      <c r="O3" s="70"/>
+      <c r="P3" s="63" t="s">
         <v>7</v>
       </c>
-      <c r="Q3" s="78" t="s">
+      <c r="Q3" s="65" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="139.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="85"/>
-[...9 lines deleted...]
-      <c r="K4" s="36" t="s">
+      <c r="A4" s="72"/>
+      <c r="B4" s="59"/>
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="64"/>
+      <c r="K4" s="35" t="s">
         <v>11</v>
       </c>
-      <c r="L4" s="36" t="s">
+      <c r="L4" s="35" t="s">
         <v>20</v>
       </c>
-      <c r="M4" s="36" t="s">
+      <c r="M4" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="N4" s="36" t="s">
+      <c r="N4" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="O4" s="36" t="s">
+      <c r="O4" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="P4" s="77"/>
-      <c r="Q4" s="79"/>
+      <c r="P4" s="64"/>
+      <c r="Q4" s="66"/>
     </row>
     <row r="5" spans="1:17" s="30" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="73" t="s">
+      <c r="A5" s="60" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="61"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="61"/>
+      <c r="J5" s="61"/>
+      <c r="K5" s="61"/>
+      <c r="L5" s="61"/>
+      <c r="M5" s="61"/>
+      <c r="N5" s="61"/>
+      <c r="O5" s="61"/>
+      <c r="P5" s="61"/>
+      <c r="Q5" s="62"/>
+    </row>
+    <row r="6" spans="1:17" s="29" customFormat="1" ht="109.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="44">
+        <v>1</v>
+      </c>
+      <c r="B6" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="50">
+        <v>4803004659</v>
+      </c>
+      <c r="D6" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="45" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="I6" s="45" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="77">
+        <v>797237.78</v>
+      </c>
+      <c r="K6" s="77">
+        <f>SUM(L6:O6)</f>
+        <v>797237.78</v>
+      </c>
+      <c r="L6" s="77">
+        <v>0</v>
+      </c>
+      <c r="M6" s="77">
+        <v>0</v>
+      </c>
+      <c r="N6" s="77">
+        <v>797237.78</v>
+      </c>
+      <c r="O6" s="77">
+        <v>0</v>
+      </c>
+      <c r="P6" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q6" s="48" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="32" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="56" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="57"/>
+      <c r="C7" s="37"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="31"/>
+      <c r="F7" s="31"/>
+      <c r="G7" s="31"/>
+      <c r="H7" s="31"/>
+      <c r="I7" s="31"/>
+      <c r="J7" s="78">
+        <f t="shared" ref="J7:O7" si="0">SUM(J6:J6)</f>
+        <v>797237.78</v>
+      </c>
+      <c r="K7" s="78">
+        <f t="shared" si="0"/>
+        <v>797237.78</v>
+      </c>
+      <c r="L7" s="78">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="M7" s="78">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N7" s="78">
+        <f t="shared" si="0"/>
+        <v>797237.78</v>
+      </c>
+      <c r="O7" s="78">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="P7" s="36"/>
+      <c r="Q7" s="33"/>
+    </row>
+    <row r="8" spans="1:17" s="29" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="52" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="74"/>
-[...14 lines deleted...]
-      <c r="Q5" s="75"/>
+      <c r="B8" s="53"/>
+      <c r="C8" s="53"/>
+      <c r="D8" s="54"/>
+      <c r="E8" s="38"/>
+      <c r="F8" s="38"/>
+      <c r="G8" s="38"/>
+      <c r="H8" s="39"/>
+      <c r="I8" s="39"/>
+      <c r="J8" s="79">
+        <f>SUM(J7)</f>
+        <v>797237.78</v>
+      </c>
+      <c r="K8" s="79">
+        <f>SUM(K9:K11)</f>
+        <v>797237.78</v>
+      </c>
+      <c r="L8" s="79">
+        <f>SUM(L7)</f>
+        <v>0</v>
+      </c>
+      <c r="M8" s="79">
+        <f>SUM(M7)</f>
+        <v>0</v>
+      </c>
+      <c r="N8" s="79">
+        <f>SUM(N7)</f>
+        <v>797237.78</v>
+      </c>
+      <c r="O8" s="79">
+        <f>SUM(O7)</f>
+        <v>0</v>
+      </c>
+      <c r="P8" s="40"/>
+      <c r="Q8" s="41"/>
     </row>
-    <row r="6" spans="1:17" s="29" customFormat="1" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="H6" s="48" t="s">
+    <row r="9" spans="1:17" s="29" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="9"/>
+      <c r="C9" s="14"/>
+      <c r="D9" s="9"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="15">
+        <v>0</v>
+      </c>
+      <c r="K9" s="15">
+        <v>0</v>
+      </c>
+      <c r="L9" s="15">
+        <v>0</v>
+      </c>
+      <c r="M9" s="15">
+        <v>0</v>
+      </c>
+      <c r="N9" s="15">
+        <v>0</v>
+      </c>
+      <c r="O9" s="15">
+        <v>0</v>
+      </c>
+      <c r="P9" s="18"/>
+      <c r="Q9" s="20"/>
+    </row>
+    <row r="10" spans="1:17" s="29" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="I6" s="47" t="s">
+      <c r="B10" s="11"/>
+      <c r="C10" s="16"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="11"/>
+      <c r="G10" s="11"/>
+      <c r="H10" s="11"/>
+      <c r="I10" s="11"/>
+      <c r="J10" s="17">
+        <f t="shared" ref="J10:O10" si="1">SUM(J6)</f>
+        <v>797237.78</v>
+      </c>
+      <c r="K10" s="17">
+        <f t="shared" si="1"/>
+        <v>797237.78</v>
+      </c>
+      <c r="L10" s="17">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M10" s="17">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N10" s="17">
+        <f t="shared" si="1"/>
+        <v>797237.78</v>
+      </c>
+      <c r="O10" s="17">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="P10" s="19"/>
+      <c r="Q10" s="21"/>
+    </row>
+    <row r="11" spans="1:17" s="29" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="12" t="s">
         <v>30</v>
       </c>
-      <c r="J6" s="49">
-[...23 lines deleted...]
-      </c>
+      <c r="B11" s="13"/>
+      <c r="C11" s="13"/>
+      <c r="D11" s="13"/>
+      <c r="E11" s="13"/>
+      <c r="F11" s="13"/>
+      <c r="G11" s="13"/>
+      <c r="H11" s="13"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="22">
+        <v>0</v>
+      </c>
+      <c r="K11" s="22">
+        <v>0</v>
+      </c>
+      <c r="L11" s="22">
+        <v>0</v>
+      </c>
+      <c r="M11" s="22">
+        <v>0</v>
+      </c>
+      <c r="N11" s="22">
+        <v>0</v>
+      </c>
+      <c r="O11" s="22">
+        <v>0</v>
+      </c>
+      <c r="P11" s="23"/>
+      <c r="Q11" s="24"/>
     </row>
-    <row r="7" spans="1:17" s="29" customFormat="1" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
-[...47 lines deleted...]
-      </c>
+    <row r="12" spans="1:17" ht="161.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="25"/>
+      <c r="B12" s="26"/>
+      <c r="C12" s="26"/>
+      <c r="D12" s="26"/>
+      <c r="E12" s="26"/>
+      <c r="F12" s="26"/>
+      <c r="G12" s="26"/>
+      <c r="H12" s="26"/>
+      <c r="I12" s="26"/>
+      <c r="J12" s="27"/>
+      <c r="K12" s="27"/>
+      <c r="L12" s="28"/>
+      <c r="M12" s="28"/>
+      <c r="N12" s="28"/>
+      <c r="O12" s="28"/>
+      <c r="P12" s="28"/>
+      <c r="Q12" s="28"/>
     </row>
-    <row r="8" spans="1:17" s="29" customFormat="1" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
-[...47 lines deleted...]
-      </c>
+    <row r="13" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="51"/>
+      <c r="B13" s="51"/>
+      <c r="C13" s="51"/>
+      <c r="D13" s="55"/>
+      <c r="E13" s="55"/>
+      <c r="F13" s="55"/>
     </row>
-    <row r="9" spans="1:17" s="29" customFormat="1" ht="112.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...47 lines deleted...]
-      </c>
+    <row r="14" spans="1:17" ht="138.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H14" s="49"/>
     </row>
-    <row r="10" spans="1:17" s="32" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...36 lines deleted...]
-      <c r="Q10" s="34"/>
+    <row r="15" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="1:17" ht="132" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="18" ht="183.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="19" ht="189.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="20" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="21" ht="101.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="22" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="23" ht="150.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="24" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="25" ht="156.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="26" ht="155.44999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="27" ht="151.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="28" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="37" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" ht="195" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" ht="243.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" spans="18:18" ht="217.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" spans="18:18" ht="325.14999999999998" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" spans="18:18" ht="118.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" spans="18:18" ht="80.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" spans="18:18" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" spans="18:18" ht="112.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" spans="18:18" x14ac:dyDescent="0.25">
+      <c r="R76" s="6"/>
     </row>
-    <row r="11" spans="1:17" s="29" customFormat="1" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
-[...879 lines deleted...]
-    <row r="95" spans="18:18" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" spans="18:18" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="26">
-[...1 lines deleted...]
-    <mergeCell ref="A5:Q5"/>
+  <mergeCells count="20">
     <mergeCell ref="N1:Q1"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
-    <mergeCell ref="A29:C29"/>
-[...8 lines deleted...]
-    <mergeCell ref="C11:C19"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="A8:D8"/>
+    <mergeCell ref="D13:F13"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="A5:Q5"/>
   </mergeCells>
-  <phoneticPr fontId="17" type="noConversion"/>
+  <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="25" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B3" s="7" t="s">
@@ -2849,47 +1884,47 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
-      <vt:lpstr>МАЙ_ЦЗ</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>МАЙ_ЦЗ!_Hlk227933316</vt:lpstr>
-      <vt:lpstr>МАЙ_ЦЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_ЦЗ!_Hlk227933316</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_ЦЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>