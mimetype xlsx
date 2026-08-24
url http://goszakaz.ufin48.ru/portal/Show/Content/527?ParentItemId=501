--- v2 (2026-07-09)
+++ v3 (2026-08-24)
@@ -4,105 +4,147 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Июль\03.07.2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Август\07.08.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{13DAE218-E348-4C3B-B447-78A7C3075A6E}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6580808B-097B-4361-BE78-40F857487650}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ИЮЛЬ_ЦЗ" sheetId="1" r:id="rId1"/>
+    <sheet name="АВГУСТ_ЦЗ" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_Hlk227933316" localSheetId="0">ИЮЛЬ_ЦЗ!$H$14</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ИЮЛЬ_ЦЗ!$A$1:$Q$11</definedName>
+    <definedName name="_Hlk227933316" localSheetId="0">АВГУСТ_ЦЗ!$H$25</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">АВГУСТ_ЦЗ!$A$1:$Q$22</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K8" i="1" l="1"/>
+  <c r="K19" i="1" l="1"/>
+  <c r="J22" i="1"/>
+  <c r="J21" i="1"/>
+  <c r="J19" i="1"/>
+  <c r="K18" i="1"/>
+  <c r="L18" i="1"/>
+  <c r="M18" i="1"/>
+  <c r="N18" i="1"/>
+  <c r="O18" i="1"/>
+  <c r="J18" i="1"/>
+  <c r="K17" i="1"/>
+  <c r="K16" i="1"/>
+  <c r="L16" i="1"/>
+  <c r="M16" i="1"/>
+  <c r="N16" i="1"/>
+  <c r="O16" i="1"/>
+  <c r="J16" i="1"/>
+  <c r="K15" i="1"/>
+  <c r="K14" i="1"/>
+  <c r="K13" i="1"/>
+  <c r="L13" i="1"/>
+  <c r="M13" i="1"/>
+  <c r="N13" i="1"/>
+  <c r="O13" i="1"/>
+  <c r="J13" i="1"/>
+  <c r="K12" i="1"/>
+  <c r="K11" i="1"/>
+  <c r="L11" i="1"/>
+  <c r="M11" i="1"/>
+  <c r="N11" i="1"/>
+  <c r="O11" i="1"/>
+  <c r="J11" i="1"/>
+  <c r="K10" i="1"/>
+  <c r="K9" i="1"/>
+  <c r="L9" i="1"/>
+  <c r="M9" i="1"/>
+  <c r="N9" i="1"/>
+  <c r="O9" i="1"/>
+  <c r="J9" i="1"/>
+  <c r="K8" i="1"/>
+  <c r="K7" i="1"/>
+  <c r="L7" i="1"/>
+  <c r="M7" i="1"/>
+  <c r="N7" i="1"/>
+  <c r="O7" i="1"/>
+  <c r="J7" i="1"/>
   <c r="K6" i="1"/>
-  <c r="O8" i="1" l="1"/>
-[...15 lines deleted...]
-  <c r="K7" i="1" l="1"/>
+  <c r="O22" i="1" l="1"/>
+  <c r="N22" i="1"/>
+  <c r="M22" i="1"/>
+  <c r="L22" i="1"/>
+  <c r="L21" i="1"/>
+  <c r="O21" i="1"/>
+  <c r="N21" i="1"/>
+  <c r="M21" i="1"/>
+  <c r="K22" i="1" l="1"/>
+  <c r="O19" i="1" l="1"/>
+  <c r="N19" i="1"/>
+  <c r="M19" i="1"/>
+  <c r="L19" i="1"/>
+  <c r="K21" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="59">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>Идентификационный код закупки</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
@@ -139,113 +181,185 @@
   </si>
   <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
     <t>Всего 1 закупка</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>федеральный 
 бюджет, руб.</t>
   </si>
   <si>
     <t>эл. аукцион</t>
   </si>
   <si>
     <t>0 закупок в рамках нац.проектов</t>
   </si>
   <si>
     <t>Муниципальное бюджетное общеобразовательное учреждение лицей № 4 г. Данкова Липецкой области</t>
   </si>
   <si>
-    <t>июль</t>
-[...1 lines deleted...]
-  <si>
     <t>Благоустройство прилегающей территории к зданию МБОУ лицей № 4 г. Данкова, расположенного по адресу: Липецкая область, Данковский округ, г Данков, ул. Мичурина, д.8</t>
   </si>
   <si>
     <t>263480300465948030100100190004299244</t>
   </si>
   <si>
     <t>42.99.29.100</t>
   </si>
   <si>
-    <t>Итого 1 закупка для 1 заказчика, в т.ч.</t>
-[...5 lines deleted...]
-    <t>0 закупок, относящихся к категории "Прочие"</t>
+    <t>Отдел городского хозяйства администрации Данковского муницпального округа</t>
+  </si>
+  <si>
+    <t>263480301019448030100100550014311244</t>
+  </si>
+  <si>
+    <t>Работы по сносу и демонтажу многоквартирного жилого дома, расположенного по адресу: Липецкая обл., г. Данков, ул. Речная, д.3</t>
+  </si>
+  <si>
+    <t>43.11.10.000</t>
+  </si>
+  <si>
+    <t>Бигильдинский территориальный отдел администрации Данковского округа</t>
+  </si>
+  <si>
+    <t>Обустройство мемориальной зоны в с. Долгое Данковского округа</t>
+  </si>
+  <si>
+    <t>43.99.90.100</t>
+  </si>
+  <si>
+    <t>эл. конкурс</t>
+  </si>
+  <si>
+    <t>Обустройство мемориальной зоны в с. Хрущево-Подлесное Данковского муниципального округа</t>
+  </si>
+  <si>
+    <t>Баловневский территориальный отдел администрации Данковского округа</t>
+  </si>
+  <si>
+    <t>263480002847548000100100050014399244</t>
+  </si>
+  <si>
+    <t>3 закупки в рамках гос.программы</t>
+  </si>
+  <si>
+    <t>Муниципальное бюджетное учреждение «Данков-сервис»</t>
+  </si>
+  <si>
+    <t>Поставка фильтра ионообменного.</t>
+  </si>
+  <si>
+    <t>263480301007448030100100070012829244</t>
+  </si>
+  <si>
+    <t>28.29.12.154</t>
+  </si>
+  <si>
+    <t>Поставка трубчатого электронагревателя для нужд городской бани.</t>
+  </si>
+  <si>
+    <t>263480301007448030100100060012751244</t>
+  </si>
+  <si>
+    <t>27.51.30.000</t>
+  </si>
+  <si>
+    <t>Всего 2 закупки</t>
+  </si>
+  <si>
+    <t>Муниципальное бюджетное общеобразовательное учреждение лицей № 6 г. Данкова Липецкой области</t>
+  </si>
+  <si>
+    <t>Оказание охранных услуг</t>
+  </si>
+  <si>
+    <t>263480300969648030100100150018010244</t>
+  </si>
+  <si>
+    <t>80.10.12.200</t>
+  </si>
+  <si>
+    <t>Итого 7 закупок для 6 заказчиков, в т.ч.</t>
+  </si>
+  <si>
+    <t>4 закупки, относящиеся к категории "Прочие"</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на июль 2026 года, 
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на 2026 год, 
 осуществляемого МКУ "Центр финансовых компетенций" Данковского муниципального округа
-по состоянию на 03.07.2026 года
+по состоянию на 07.08.2026 года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(версия 1)</t>
     </r>
   </si>
   <si>
-    <t>Согласовано: 
-И.о.заместителя главы администрации - начальник управления финансов 
+    <t>август</t>
+  </si>
+  <si>
+    <t>Согласовано:
+ И.о.заместителя главы администрации - начальник управления финансов 
 О.В. Хощенкова</t>
-  </si>
-[...1 lines deleted...]
-    <t>Государственная программа "Развитие образования Липецкой области"</t>
   </si>
   <si>
     <t>Наименование 
 заказчика</t>
+  </si>
+  <si>
+    <t>Государственная программа "Развитие образования Липецкой области"</t>
+  </si>
+  <si>
+    <t>Государственная программа  "Обеспечение населения качественными коммунальными услугами и формирование современной городской среды"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="[$-419]mmmm\ yyyy;@"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -363,50 +477,56 @@
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="9" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -761,250 +881,270 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...11 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="88">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="14" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="14" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="14" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="4" fontId="8" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="18" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="4" fontId="19" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="19" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="5" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1018,57 +1158,63 @@
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="19" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="14" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="4" fontId="8" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1324,552 +1470,1080 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R79"/>
+  <dimension ref="A1:R90"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="D12" sqref="D12"/>
+    <sheetView tabSelected="1" topLeftCell="E1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="K20" sqref="K20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="34"/>
+    <col min="1" max="1" width="9.140625" style="32"/>
     <col min="2" max="2" width="41.42578125" style="5" customWidth="1"/>
-    <col min="3" max="3" width="20.5703125" style="5" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="15" width="30" style="4" customWidth="1"/>
+    <col min="3" max="3" width="20" style="5" customWidth="1"/>
+    <col min="4" max="4" width="76.85546875" style="32" customWidth="1"/>
+    <col min="5" max="6" width="28.28515625" style="32" customWidth="1"/>
+    <col min="7" max="7" width="44" style="2" customWidth="1"/>
+    <col min="8" max="8" width="52.7109375" style="3" customWidth="1"/>
+    <col min="9" max="9" width="38.42578125" style="32" customWidth="1"/>
+    <col min="10" max="15" width="31.7109375" style="4" customWidth="1"/>
     <col min="16" max="16" width="30.28515625" style="4" hidden="1" customWidth="1"/>
-    <col min="17" max="17" width="25.140625" style="4" customWidth="1"/>
+    <col min="17" max="17" width="30.28515625" style="4" customWidth="1"/>
     <col min="18" max="18" width="16.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="109.5" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="Q1" s="76"/>
+    <row r="1" spans="1:17" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M1" s="41"/>
+      <c r="N1" s="81" t="s">
+        <v>55</v>
+      </c>
+      <c r="O1" s="82"/>
+      <c r="P1" s="82"/>
+      <c r="Q1" s="82"/>
     </row>
     <row r="2" spans="1:17" ht="162" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="67" t="s">
-[...17 lines deleted...]
-      <c r="Q2" s="67"/>
+      <c r="A2" s="73" t="s">
+        <v>53</v>
+      </c>
+      <c r="B2" s="73"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="73"/>
+      <c r="N2" s="73"/>
+      <c r="O2" s="73"/>
+      <c r="P2" s="73"/>
+      <c r="Q2" s="73"/>
     </row>
     <row r="3" spans="1:17" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="71" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="58" t="s">
+      <c r="A3" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="64" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="58" t="s">
+      <c r="D3" s="64" t="s">
         <v>14</v>
       </c>
-      <c r="E3" s="58" t="s">
+      <c r="E3" s="64" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="58" t="s">
+      <c r="F3" s="64" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="58" t="s">
+      <c r="G3" s="64" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="73" t="s">
+      <c r="H3" s="79" t="s">
         <v>2</v>
       </c>
-      <c r="I3" s="58" t="s">
+      <c r="I3" s="64" t="s">
         <v>3</v>
       </c>
-      <c r="J3" s="63" t="s">
+      <c r="J3" s="69" t="s">
         <v>4</v>
       </c>
-      <c r="K3" s="68" t="s">
+      <c r="K3" s="74" t="s">
         <v>13</v>
       </c>
-      <c r="L3" s="69"/>
-[...3 lines deleted...]
-      <c r="P3" s="63" t="s">
+      <c r="L3" s="75"/>
+      <c r="M3" s="75"/>
+      <c r="N3" s="75"/>
+      <c r="O3" s="76"/>
+      <c r="P3" s="69" t="s">
         <v>7</v>
       </c>
-      <c r="Q3" s="65" t="s">
+      <c r="Q3" s="71" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="139.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="72"/>
-[...9 lines deleted...]
-      <c r="K4" s="35" t="s">
+      <c r="A4" s="78"/>
+      <c r="B4" s="65"/>
+      <c r="C4" s="65"/>
+      <c r="D4" s="65"/>
+      <c r="E4" s="65"/>
+      <c r="F4" s="65"/>
+      <c r="G4" s="65"/>
+      <c r="H4" s="80"/>
+      <c r="I4" s="65"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="33" t="s">
         <v>11</v>
       </c>
-      <c r="L4" s="35" t="s">
+      <c r="L4" s="33" t="s">
         <v>20</v>
       </c>
-      <c r="M4" s="35" t="s">
+      <c r="M4" s="33" t="s">
         <v>16</v>
       </c>
-      <c r="N4" s="35" t="s">
+      <c r="N4" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="O4" s="35" t="s">
+      <c r="O4" s="33" t="s">
         <v>12</v>
       </c>
-      <c r="P4" s="64"/>
-[...24 lines deleted...]
-      <c r="A6" s="44">
+      <c r="P4" s="70"/>
+      <c r="Q4" s="72"/>
+    </row>
+    <row r="5" spans="1:17" s="27" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="66" t="s">
+        <v>54</v>
+      </c>
+      <c r="B5" s="67"/>
+      <c r="C5" s="67"/>
+      <c r="D5" s="67"/>
+      <c r="E5" s="67"/>
+      <c r="F5" s="67"/>
+      <c r="G5" s="67"/>
+      <c r="H5" s="67"/>
+      <c r="I5" s="67"/>
+      <c r="J5" s="67"/>
+      <c r="K5" s="67"/>
+      <c r="L5" s="67"/>
+      <c r="M5" s="67"/>
+      <c r="N5" s="67"/>
+      <c r="O5" s="67"/>
+      <c r="P5" s="67"/>
+      <c r="Q5" s="68"/>
+    </row>
+    <row r="6" spans="1:17" s="26" customFormat="1" ht="106.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="43">
         <v>1</v>
       </c>
       <c r="B6" s="50" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="50">
         <v>4803004659</v>
       </c>
-      <c r="D6" s="45" t="s">
+      <c r="D6" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="H6" s="45" t="s">
         <v>25</v>
       </c>
-      <c r="E6" s="45" t="s">
-[...8 lines deleted...]
-      <c r="H6" s="46" t="s">
+      <c r="I6" s="44" t="s">
         <v>26</v>
       </c>
-      <c r="I6" s="45" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="77">
+      <c r="J6" s="46">
         <v>797237.78</v>
       </c>
-      <c r="K6" s="77">
+      <c r="K6" s="46">
         <f>SUM(L6:O6)</f>
         <v>797237.78</v>
       </c>
-      <c r="L6" s="77">
-[...5 lines deleted...]
-      <c r="N6" s="77">
+      <c r="L6" s="46">
+        <v>0</v>
+      </c>
+      <c r="M6" s="46">
+        <v>0</v>
+      </c>
+      <c r="N6" s="46">
         <v>797237.78</v>
       </c>
-      <c r="O6" s="77">
+      <c r="O6" s="46">
         <v>0</v>
       </c>
       <c r="P6" s="47" t="s">
-        <v>24</v>
+        <v>54</v>
       </c>
       <c r="Q6" s="48" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="7" spans="1:17" s="32" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="56" t="s">
+    <row r="7" spans="1:17" s="29" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="60" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="57"/>
-[...8 lines deleted...]
-        <f t="shared" ref="J7:O7" si="0">SUM(J6:J6)</f>
+      <c r="B7" s="61"/>
+      <c r="C7" s="35"/>
+      <c r="D7" s="42"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="28"/>
+      <c r="G7" s="28"/>
+      <c r="H7" s="28"/>
+      <c r="I7" s="28"/>
+      <c r="J7" s="30">
+        <f>SUM(J6:J6)</f>
         <v>797237.78</v>
       </c>
-      <c r="K7" s="78">
+      <c r="K7" s="30">
+        <f t="shared" ref="K7:O7" si="0">SUM(K6:K6)</f>
+        <v>797237.78</v>
+      </c>
+      <c r="L7" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="M7" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N7" s="30">
         <f t="shared" si="0"/>
         <v>797237.78</v>
       </c>
-      <c r="L7" s="78">
+      <c r="O7" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M7" s="78">
-[...15 lines deleted...]
-      <c r="A8" s="52" t="s">
+      <c r="P7" s="34"/>
+      <c r="Q7" s="31"/>
+    </row>
+    <row r="8" spans="1:17" s="26" customFormat="1" ht="106.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="51">
+        <v>1</v>
+      </c>
+      <c r="B8" s="52" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="52">
+        <v>4803010194</v>
+      </c>
+      <c r="D8" s="53" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="H8" s="54" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="53"/>
-[...35 lines deleted...]
-      <c r="A9" s="8" t="s">
+      <c r="I8" s="53" t="s">
+        <v>30</v>
+      </c>
+      <c r="J8" s="55">
+        <v>212532.76</v>
+      </c>
+      <c r="K8" s="55">
+        <f>SUM(L8:O8)</f>
+        <v>212532.76</v>
+      </c>
+      <c r="L8" s="55">
+        <v>0</v>
+      </c>
+      <c r="M8" s="55">
+        <v>0</v>
+      </c>
+      <c r="N8" s="55">
+        <v>212532.76</v>
+      </c>
+      <c r="O8" s="55">
+        <v>0</v>
+      </c>
+      <c r="P8" s="56" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q8" s="57" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="29" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="60" t="s">
+        <v>18</v>
+      </c>
+      <c r="B9" s="61"/>
+      <c r="C9" s="35"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="28"/>
+      <c r="I9" s="28"/>
+      <c r="J9" s="30">
+        <f>SUM(J8:J8)</f>
+        <v>212532.76</v>
+      </c>
+      <c r="K9" s="30">
+        <f t="shared" ref="K9:O9" si="1">SUM(K8:K8)</f>
+        <v>212532.76</v>
+      </c>
+      <c r="L9" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M9" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N9" s="30">
+        <f t="shared" si="1"/>
+        <v>212532.76</v>
+      </c>
+      <c r="O9" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="P9" s="34"/>
+      <c r="Q9" s="31"/>
+    </row>
+    <row r="10" spans="1:17" s="26" customFormat="1" ht="106.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="43">
+        <v>1</v>
+      </c>
+      <c r="B10" s="50" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="50">
+        <v>4800028531</v>
+      </c>
+      <c r="D10" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="H10" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="I10" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="J10" s="46">
+        <v>1269837</v>
+      </c>
+      <c r="K10" s="46">
+        <f>SUM(L10:O10)</f>
+        <v>1269837</v>
+      </c>
+      <c r="L10" s="46">
+        <v>0</v>
+      </c>
+      <c r="M10" s="46">
+        <v>1139837</v>
+      </c>
+      <c r="N10" s="46">
+        <v>65000</v>
+      </c>
+      <c r="O10" s="46">
+        <v>65000</v>
+      </c>
+      <c r="P10" s="47" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q10" s="48" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="29" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="60" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="61"/>
+      <c r="C11" s="35"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="28"/>
+      <c r="I11" s="28"/>
+      <c r="J11" s="30">
+        <f>SUM(J10:J10)</f>
+        <v>1269837</v>
+      </c>
+      <c r="K11" s="30">
+        <f t="shared" ref="K11:O11" si="2">SUM(K10:K10)</f>
+        <v>1269837</v>
+      </c>
+      <c r="L11" s="30">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M11" s="30">
+        <f t="shared" si="2"/>
+        <v>1139837</v>
+      </c>
+      <c r="N11" s="30">
+        <f t="shared" si="2"/>
+        <v>65000</v>
+      </c>
+      <c r="O11" s="30">
+        <f t="shared" si="2"/>
+        <v>65000</v>
+      </c>
+      <c r="P11" s="34"/>
+      <c r="Q11" s="31"/>
+    </row>
+    <row r="12" spans="1:17" s="26" customFormat="1" ht="106.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="43">
+        <v>1</v>
+      </c>
+      <c r="B12" s="50" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" s="50">
+        <v>4800028475</v>
+      </c>
+      <c r="D12" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="I12" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="J12" s="46">
+        <v>1712849.43</v>
+      </c>
+      <c r="K12" s="46">
+        <f>SUM(L12:O12)</f>
+        <v>1712849.43</v>
+      </c>
+      <c r="L12" s="46">
+        <v>0</v>
+      </c>
+      <c r="M12" s="46">
+        <v>1538849.43</v>
+      </c>
+      <c r="N12" s="46">
+        <v>86000</v>
+      </c>
+      <c r="O12" s="46">
+        <v>88000</v>
+      </c>
+      <c r="P12" s="47" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q12" s="48" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="29" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="60" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="61"/>
+      <c r="C13" s="35"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="28"/>
+      <c r="I13" s="28"/>
+      <c r="J13" s="30">
+        <f>SUM(J12:J12)</f>
+        <v>1712849.43</v>
+      </c>
+      <c r="K13" s="30">
+        <f t="shared" ref="K13:O13" si="3">SUM(K12:K12)</f>
+        <v>1712849.43</v>
+      </c>
+      <c r="L13" s="30">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="M13" s="30">
+        <f t="shared" si="3"/>
+        <v>1538849.43</v>
+      </c>
+      <c r="N13" s="30">
+        <f t="shared" si="3"/>
+        <v>86000</v>
+      </c>
+      <c r="O13" s="30">
+        <f t="shared" si="3"/>
+        <v>88000</v>
+      </c>
+      <c r="P13" s="34"/>
+      <c r="Q13" s="31"/>
+    </row>
+    <row r="14" spans="1:17" s="26" customFormat="1" ht="106.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="51">
+        <v>1</v>
+      </c>
+      <c r="B14" s="62" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="62">
+        <v>4803010074</v>
+      </c>
+      <c r="D14" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="54" t="s">
+        <v>41</v>
+      </c>
+      <c r="I14" s="53" t="s">
+        <v>42</v>
+      </c>
+      <c r="J14" s="55">
+        <v>130331.32</v>
+      </c>
+      <c r="K14" s="55">
+        <f>SUM(L14:O14)</f>
+        <v>130331.32</v>
+      </c>
+      <c r="L14" s="55">
+        <v>0</v>
+      </c>
+      <c r="M14" s="55">
+        <v>0</v>
+      </c>
+      <c r="N14" s="55">
+        <v>130331.32</v>
+      </c>
+      <c r="O14" s="55">
+        <v>0</v>
+      </c>
+      <c r="P14" s="56" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q14" s="57" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="26" customFormat="1" ht="106.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="51">
+        <v>2</v>
+      </c>
+      <c r="B15" s="63"/>
+      <c r="C15" s="63"/>
+      <c r="D15" s="53" t="s">
+        <v>43</v>
+      </c>
+      <c r="E15" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="H15" s="54" t="s">
+        <v>44</v>
+      </c>
+      <c r="I15" s="53" t="s">
+        <v>45</v>
+      </c>
+      <c r="J15" s="55">
+        <v>139119.84</v>
+      </c>
+      <c r="K15" s="55">
+        <f>SUM(L15:O15)</f>
+        <v>139119.84</v>
+      </c>
+      <c r="L15" s="55">
+        <v>0</v>
+      </c>
+      <c r="M15" s="55">
+        <v>0</v>
+      </c>
+      <c r="N15" s="55">
+        <v>139119.84</v>
+      </c>
+      <c r="O15" s="55">
+        <v>0</v>
+      </c>
+      <c r="P15" s="56" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q15" s="57" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="29" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="B16" s="61"/>
+      <c r="C16" s="35"/>
+      <c r="D16" s="42"/>
+      <c r="E16" s="28"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="28"/>
+      <c r="H16" s="28"/>
+      <c r="I16" s="28"/>
+      <c r="J16" s="30">
+        <f>SUM(J14:J15)</f>
+        <v>269451.16000000003</v>
+      </c>
+      <c r="K16" s="30">
+        <f t="shared" ref="K16:O16" si="4">SUM(K14:K15)</f>
+        <v>269451.16000000003</v>
+      </c>
+      <c r="L16" s="30">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M16" s="30">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N16" s="30">
+        <f t="shared" si="4"/>
+        <v>269451.16000000003</v>
+      </c>
+      <c r="O16" s="30">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P16" s="34"/>
+      <c r="Q16" s="31"/>
+    </row>
+    <row r="17" spans="1:17" s="26" customFormat="1" ht="106.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="51">
+        <v>1</v>
+      </c>
+      <c r="B17" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="C17" s="52">
+        <v>4803009696</v>
+      </c>
+      <c r="D17" s="53" t="s">
+        <v>48</v>
+      </c>
+      <c r="E17" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="F17" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" s="53" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17" s="54" t="s">
+        <v>49</v>
+      </c>
+      <c r="I17" s="53" t="s">
+        <v>50</v>
+      </c>
+      <c r="J17" s="55">
+        <v>895390.71999999997</v>
+      </c>
+      <c r="K17" s="55">
+        <f>SUM(L17:O17)</f>
+        <v>895390.71999999997</v>
+      </c>
+      <c r="L17" s="55">
+        <v>0</v>
+      </c>
+      <c r="M17" s="55">
+        <v>0</v>
+      </c>
+      <c r="N17" s="55">
+        <v>895390.71999999997</v>
+      </c>
+      <c r="O17" s="55">
+        <v>0</v>
+      </c>
+      <c r="P17" s="56" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q17" s="57" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="29" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="60" t="s">
+        <v>18</v>
+      </c>
+      <c r="B18" s="61"/>
+      <c r="C18" s="35"/>
+      <c r="D18" s="35"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="28"/>
+      <c r="H18" s="28"/>
+      <c r="I18" s="28"/>
+      <c r="J18" s="30">
+        <f>SUM(J17:J17)</f>
+        <v>895390.71999999997</v>
+      </c>
+      <c r="K18" s="30">
+        <f t="shared" ref="K18:O18" si="5">SUM(K17:K17)</f>
+        <v>895390.71999999997</v>
+      </c>
+      <c r="L18" s="30">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="M18" s="30">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N18" s="30">
+        <f t="shared" si="5"/>
+        <v>895390.71999999997</v>
+      </c>
+      <c r="O18" s="30">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="P18" s="34"/>
+      <c r="Q18" s="31"/>
+    </row>
+    <row r="19" spans="1:17" s="26" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="83" t="s">
+        <v>51</v>
+      </c>
+      <c r="B19" s="84"/>
+      <c r="C19" s="84"/>
+      <c r="D19" s="84"/>
+      <c r="E19" s="36"/>
+      <c r="F19" s="36"/>
+      <c r="G19" s="36"/>
+      <c r="H19" s="37"/>
+      <c r="I19" s="37"/>
+      <c r="J19" s="38">
+        <f>SUM(J7+J9+J11+J13+J16+J18)</f>
+        <v>5157298.8499999996</v>
+      </c>
+      <c r="K19" s="38">
+        <f>SUM(K20:K22)</f>
+        <v>5157298.8499999996</v>
+      </c>
+      <c r="L19" s="38">
+        <f>SUM(L7+L9+L11+L13+L16+L18)</f>
+        <v>0</v>
+      </c>
+      <c r="M19" s="38">
+        <f>SUM(M7+M9+M11+M13+M16+M18)</f>
+        <v>2678686.4299999997</v>
+      </c>
+      <c r="N19" s="38">
+        <f>SUM(N7+N9+N11+N13+N16+N18)</f>
+        <v>2325612.42</v>
+      </c>
+      <c r="O19" s="38">
+        <f>SUM(O7+O9+O11+O13+O16+O18)</f>
+        <v>153000</v>
+      </c>
+      <c r="P19" s="39"/>
+      <c r="Q19" s="40"/>
+    </row>
+    <row r="20" spans="1:17" s="26" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="8" t="s">
         <v>22</v>
       </c>
-      <c r="B9" s="9"/>
-[...154 lines deleted...]
-    <row r="39" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="B20" s="9"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9"/>
+      <c r="F20" s="9"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="9"/>
+      <c r="J20" s="13">
+        <v>0</v>
+      </c>
+      <c r="K20" s="13">
+        <v>0</v>
+      </c>
+      <c r="L20" s="13">
+        <v>0</v>
+      </c>
+      <c r="M20" s="13">
+        <v>0</v>
+      </c>
+      <c r="N20" s="13">
+        <v>0</v>
+      </c>
+      <c r="O20" s="13">
+        <v>0</v>
+      </c>
+      <c r="P20" s="16"/>
+      <c r="Q20" s="18"/>
+    </row>
+    <row r="21" spans="1:17" s="26" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="B21" s="11"/>
+      <c r="C21" s="14"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+      <c r="I21" s="11"/>
+      <c r="J21" s="15">
+        <f>SUM(J6+J10+J12)</f>
+        <v>3779924.21</v>
+      </c>
+      <c r="K21" s="15">
+        <f t="shared" ref="J21:O21" si="6">SUM(K6+K10+K12)</f>
+        <v>3779924.21</v>
+      </c>
+      <c r="L21" s="15">
+        <f>SUM(L6+L10+L12)</f>
+        <v>0</v>
+      </c>
+      <c r="M21" s="15">
+        <f t="shared" si="6"/>
+        <v>2678686.4299999997</v>
+      </c>
+      <c r="N21" s="15">
+        <f t="shared" si="6"/>
+        <v>948237.78</v>
+      </c>
+      <c r="O21" s="15">
+        <f t="shared" si="6"/>
+        <v>153000</v>
+      </c>
+      <c r="P21" s="17"/>
+      <c r="Q21" s="19"/>
+    </row>
+    <row r="22" spans="1:17" s="26" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="85" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="86"/>
+      <c r="C22" s="86"/>
+      <c r="D22" s="86"/>
+      <c r="E22" s="86"/>
+      <c r="F22" s="86"/>
+      <c r="G22" s="86"/>
+      <c r="H22" s="86"/>
+      <c r="I22" s="86"/>
+      <c r="J22" s="87">
+        <f>SUM(J8+J14+J15+J17)</f>
+        <v>1377374.6400000001</v>
+      </c>
+      <c r="K22" s="87">
+        <f t="shared" ref="J22:O22" si="7">SUM(K8+K14+K15+K17)</f>
+        <v>1377374.6400000001</v>
+      </c>
+      <c r="L22" s="87">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="M22" s="87">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="N22" s="87">
+        <f t="shared" si="7"/>
+        <v>1377374.6400000001</v>
+      </c>
+      <c r="O22" s="87">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="P22" s="20"/>
+      <c r="Q22" s="21"/>
+    </row>
+    <row r="23" spans="1:17" ht="161.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="22"/>
+      <c r="B23" s="23"/>
+      <c r="C23" s="23"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="23"/>
+      <c r="H23" s="23"/>
+      <c r="I23" s="23"/>
+      <c r="J23" s="24"/>
+      <c r="K23" s="24"/>
+      <c r="L23" s="25"/>
+      <c r="M23" s="25"/>
+      <c r="N23" s="25"/>
+      <c r="O23" s="25"/>
+      <c r="P23" s="25"/>
+      <c r="Q23" s="25"/>
+    </row>
+    <row r="24" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="58"/>
+      <c r="B24" s="58"/>
+      <c r="C24" s="58"/>
+      <c r="D24" s="59"/>
+      <c r="E24" s="59"/>
+      <c r="F24" s="59"/>
+    </row>
+    <row r="25" spans="1:17" ht="138.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="H25" s="49"/>
+    </row>
+    <row r="26" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="27" spans="1:17" ht="132" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="28" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="1:17" ht="183.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="1:17" ht="189.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:17" ht="101.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" ht="150.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" ht="156.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="37" ht="155.44999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" ht="151.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="40" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="41" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="42" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...36 lines deleted...]
-    <row r="79" spans="18:18" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="195" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="243.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="217.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="325.14999999999998" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="118.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" spans="18:18" ht="80.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" spans="18:18" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" spans="18:18" ht="112.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" spans="18:18" x14ac:dyDescent="0.25">
+      <c r="R87" s="6"/>
+    </row>
+    <row r="90" spans="18:18" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="20">
+  <mergeCells count="27">
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="A5:Q5"/>
     <mergeCell ref="N1:Q1"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
-    <mergeCell ref="A13:C13"/>
-[...1 lines deleted...]
-    <mergeCell ref="D13:F13"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="A19:D19"/>
+    <mergeCell ref="D24:F24"/>
     <mergeCell ref="A7:B7"/>
-    <mergeCell ref="I3:I4"/>
-    <mergeCell ref="A5:Q5"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
+    <mergeCell ref="A18:B18"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="25" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="7" t="s">
         <v>9</v>
       </c>
     </row>
@@ -1884,47 +2558,47 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
-      <vt:lpstr>ИЮЛЬ_ЦЗ</vt:lpstr>
+      <vt:lpstr>АВГУСТ_ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>ИЮЛЬ_ЦЗ!_Hlk227933316</vt:lpstr>
-      <vt:lpstr>ИЮЛЬ_ЦЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>АВГУСТ_ЦЗ!_Hlk227933316</vt:lpstr>
+      <vt:lpstr>АВГУСТ_ЦЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>