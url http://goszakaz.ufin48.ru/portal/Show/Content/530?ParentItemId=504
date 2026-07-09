--- v0 (2025-12-07)
+++ v1 (2026-07-09)
@@ -4,132 +4,145 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2025 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Централизация закупок_2025\2025_МЗ\МКУ\Декабрь\05.12.2025\На Сайт\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Июль\03.07.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{12EA3D04-5B97-4042-A79B-55AC26CB5F7C}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8ACAE9D9-ABA2-4A01-B18C-4C435C7BD76E}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ДЕКАБРЬ_ЦЗ" sheetId="1" r:id="rId1"/>
+    <sheet name="ИЮЛЬ_ЦЗ" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ДЕКАБРЬ_ЦЗ!$A$1:$Q$22</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">ИЮЛЬ_ЦЗ!$A$1:$Q$23</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K19" i="1" l="1"/>
-[...5 lines deleted...]
-  <c r="J22" i="1"/>
+  <c r="K20" i="1" l="1"/>
+  <c r="K23" i="1"/>
+  <c r="L23" i="1"/>
+  <c r="M23" i="1"/>
+  <c r="N23" i="1"/>
+  <c r="O23" i="1"/>
+  <c r="P23" i="1"/>
+  <c r="J23" i="1"/>
+  <c r="L20" i="1"/>
+  <c r="M20" i="1"/>
+  <c r="N20" i="1"/>
+  <c r="O20" i="1"/>
+  <c r="J20" i="1"/>
+  <c r="K19" i="1"/>
   <c r="L19" i="1"/>
   <c r="M19" i="1"/>
   <c r="N19" i="1"/>
   <c r="O19" i="1"/>
   <c r="J19" i="1"/>
   <c r="K18" i="1"/>
-  <c r="L18" i="1"/>
-[...3 lines deleted...]
-  <c r="J18" i="1"/>
   <c r="K17" i="1"/>
   <c r="K16" i="1"/>
   <c r="L16" i="1"/>
   <c r="M16" i="1"/>
   <c r="N16" i="1"/>
   <c r="O16" i="1"/>
   <c r="J16" i="1"/>
   <c r="K15" i="1"/>
+  <c r="K14" i="1"/>
   <c r="K13" i="1"/>
-  <c r="K14" i="1" s="1"/>
-[...4 lines deleted...]
-  <c r="J14" i="1"/>
+  <c r="L13" i="1"/>
+  <c r="M13" i="1"/>
+  <c r="N13" i="1"/>
+  <c r="O13" i="1"/>
+  <c r="P13" i="1"/>
+  <c r="J13" i="1"/>
   <c r="K12" i="1"/>
   <c r="K11" i="1"/>
+  <c r="L11" i="1"/>
+  <c r="M11" i="1"/>
+  <c r="N11" i="1"/>
+  <c r="O11" i="1"/>
+  <c r="J11" i="1"/>
   <c r="K10" i="1"/>
   <c r="K9" i="1"/>
   <c r="L9" i="1"/>
   <c r="M9" i="1"/>
   <c r="N9" i="1"/>
   <c r="O9" i="1"/>
   <c r="J9" i="1"/>
   <c r="K8" i="1"/>
   <c r="K7" i="1"/>
+  <c r="L7" i="1"/>
+  <c r="M7" i="1"/>
+  <c r="N7" i="1"/>
+  <c r="O7" i="1"/>
+  <c r="J7" i="1"/>
   <c r="K6" i="1"/>
+  <c r="O22" i="1" l="1"/>
+  <c r="M22" i="1" l="1"/>
+  <c r="L22" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="62">
   <si>
     <t>№ п/п</t>
-  </si>
-[...1 lines deleted...]
-    <t>Наименование заказчика</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>Идентификационный код закупки</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
@@ -145,203 +158,216 @@
   <si>
     <t>Всего, руб.</t>
   </si>
   <si>
     <t>внебюджетные средства, руб.</t>
   </si>
   <si>
     <t>Источник финансирования</t>
   </si>
   <si>
     <t>Наименование 
 объекта закупки</t>
   </si>
   <si>
     <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
+    <t>_ закупок в рамках нац.проектов</t>
+  </si>
+  <si>
+    <t>Всего 1 закупка</t>
+  </si>
+  <si>
     <t>-</t>
-  </si>
-[...1 lines deleted...]
-    <t>0_ закупок в рамках нац.проектов</t>
   </si>
   <si>
     <t>федеральный 
 бюджет, руб.</t>
   </si>
   <si>
-    <t>Согласовано:
-[...25 lines deleted...]
-    <t>МБУ ДО "Центр дополнительного образования детей" с.Долгоруково</t>
+    <t xml:space="preserve">Согласовано: Директор
+МКУ «Центр компетенции в сфере бухгалтерского 
+учета и муниципального заказа» 
+Долгоруковского муниципального округа 
+О.А. Быкова
+</t>
+  </si>
+  <si>
+    <t>май</t>
+  </si>
+  <si>
+    <t>Администрация Долгоруковского муниципального округа</t>
+  </si>
+  <si>
+    <t>0 закупок в рамках гос.программы</t>
+  </si>
+  <si>
+    <t>июнь</t>
+  </si>
+  <si>
+    <t>Ремонт автомобильной дороги общего пользования местного значения «ул. Центральная - животноводческий комплекс» с идентификационным номером 42-218-832 ОП МП 008 в Долгоруковском муниципальном районе Липецкой области</t>
+  </si>
+  <si>
+    <t>263480600097348060100100190014211244</t>
+  </si>
+  <si>
+    <t>42.11.20.200</t>
+  </si>
+  <si>
+    <t>263482899714148280100100030011920244</t>
+  </si>
+  <si>
+    <t>Автомобильное топливо</t>
+  </si>
+  <si>
+    <t>МБУ "Центр ресурсного обеспечения" Долгоруковского муниципального округа</t>
+  </si>
+  <si>
+    <t>19.20.21.135</t>
+  </si>
+  <si>
+    <t>открытый конкурс в электронной форме</t>
+  </si>
+  <si>
+    <t>эл.аукцион</t>
+  </si>
+  <si>
+    <t>МБОУ лицей с.Долгоруково</t>
+  </si>
+  <si>
+    <t>Оказание охранных услуг</t>
+  </si>
+  <si>
+    <t>263480600118048060100100200018010244</t>
+  </si>
+  <si>
+    <t>80.10.12.200</t>
+  </si>
+  <si>
+    <t>МБДОУ детский сад "Карамелька" с.Дубовец</t>
+  </si>
+  <si>
+    <t>Поставка детских стульчиков для нужд МБДОУ детский сад "Карамелька" с.Дубовец</t>
+  </si>
+  <si>
+    <t>263480600237848060100100020013109244</t>
+  </si>
+  <si>
+    <t>31.09.13.149</t>
+  </si>
+  <si>
+    <t>запрос котировок в эл.форме</t>
+  </si>
+  <si>
+    <t>Поставка мебели для оснащения учебного кабинета</t>
+  </si>
+  <si>
+    <t>263480600118048060100100140023101244</t>
+  </si>
+  <si>
+    <t>31.01.12.139</t>
   </si>
   <si>
     <t>Всего 2 закупки</t>
   </si>
   <si>
-    <t>МБДОУ детский сад "Солнышко" с.Долгоруково</t>
-[...74 lines deleted...]
-    <t>253480600097348060100100540014211244</t>
+    <t>Проведение периодического едицинского осмотра</t>
+  </si>
+  <si>
+    <t>263480600237848060100100030018621244</t>
+  </si>
+  <si>
+    <t>86.21.10.190</t>
+  </si>
+  <si>
+    <t>МБДОУ детский сад "Радуга" д.Екатериновка</t>
+  </si>
+  <si>
+    <t>МБДОУ детский сад "Теремок" с.Грызлово</t>
+  </si>
+  <si>
+    <t>Проедение периодического медицинского осмотра</t>
+  </si>
+  <si>
+    <t>Проведение периодического медицинского осмотра</t>
+  </si>
+  <si>
+    <t>263480600238548060100100030018621244</t>
+  </si>
+  <si>
+    <t>263480600236048060100100020018621244</t>
+  </si>
+  <si>
+    <t>Итого 8 закупок для 6 заказчиков, в т.ч.</t>
+  </si>
+  <si>
+    <t>8 закупок, относящияся к категории "Прочие"</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на декабрь 2025 года, 
-[...1 lines deleted...]
-по состоянию на 05.12.2025 года
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на июль 2026 года, 
+осуществляемого МКУ "Центр компетенции в сфере бухгалтерского учета и муниципального заказа" Долгоруковского муниципального округа
+по состоянию на 03.07.2026 года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(версия 1)</t>
+      <t>(версия 0)</t>
     </r>
   </si>
   <si>
-    <t>запрос котировок</t>
+    <t>Наименование 
+заказчика</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="[$-419]mmmm\ yyyy;@"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -441,96 +467,90 @@
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="31">
+  <borders count="28">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -859,356 +879,296 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...33 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="29" applyNumberFormat="0" applyProtection="0">
-[...1 lines deleted...]
-    </xf>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="14" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="14" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="14" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="4" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="8">
-[...4 lines deleted...]
-    <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+  <cellStyles count="7">
+    <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
-    <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1453,1140 +1413,1191 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R90"/>
+  <dimension ref="A1:R91"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="50" workbookViewId="0">
-      <selection activeCell="L23" sqref="L23"/>
+    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="K21" sqref="K21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="35"/>
+    <col min="1" max="1" width="9.140625" style="31"/>
     <col min="2" max="2" width="41.42578125" style="5" customWidth="1"/>
-    <col min="3" max="3" width="22.85546875" style="5" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="17" max="17" width="26.5703125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="20" style="5" customWidth="1"/>
+    <col min="4" max="4" width="84" style="31" customWidth="1"/>
+    <col min="5" max="6" width="34.5703125" style="31" customWidth="1"/>
+    <col min="7" max="7" width="34.5703125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="54.7109375" style="3" customWidth="1"/>
+    <col min="9" max="9" width="38.42578125" style="31" customWidth="1"/>
+    <col min="10" max="10" width="33.42578125" style="4" customWidth="1"/>
+    <col min="11" max="11" width="33.28515625" style="4" customWidth="1"/>
+    <col min="12" max="12" width="33.42578125" style="4" customWidth="1"/>
+    <col min="13" max="13" width="32.7109375" style="4" customWidth="1"/>
+    <col min="14" max="15" width="30.85546875" style="4" customWidth="1"/>
+    <col min="16" max="16" width="14.28515625" style="4" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="27.42578125" style="4" customWidth="1"/>
     <col min="18" max="18" width="16.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="N1" s="70" t="s">
+    <row r="1" spans="1:17" ht="121.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M1" s="42"/>
+      <c r="N1" s="59" t="s">
         <v>22</v>
       </c>
-      <c r="O1" s="71"/>
-[...4 lines deleted...]
-      <c r="A2" s="76" t="s">
+      <c r="O1" s="60"/>
+      <c r="P1" s="60"/>
+      <c r="Q1" s="60"/>
+    </row>
+    <row r="2" spans="1:17" ht="162" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="65" t="s">
+        <v>60</v>
+      </c>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
+      <c r="D2" s="65"/>
+      <c r="E2" s="65"/>
+      <c r="F2" s="65"/>
+      <c r="G2" s="65"/>
+      <c r="H2" s="65"/>
+      <c r="I2" s="65"/>
+      <c r="J2" s="65"/>
+      <c r="K2" s="65"/>
+      <c r="L2" s="65"/>
+      <c r="M2" s="65"/>
+      <c r="N2" s="65"/>
+      <c r="O2" s="65"/>
+      <c r="P2" s="65"/>
+      <c r="Q2" s="65"/>
+    </row>
+    <row r="3" spans="1:17" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="69" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="71" t="s">
+        <v>61</v>
+      </c>
+      <c r="C3" s="71" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="71" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="71" t="s">
+        <v>1</v>
+      </c>
+      <c r="F3" s="71" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="71" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="73" t="s">
+        <v>2</v>
+      </c>
+      <c r="I3" s="71" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="61" t="s">
+        <v>4</v>
+      </c>
+      <c r="K3" s="66" t="s">
+        <v>13</v>
+      </c>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+      <c r="O3" s="68"/>
+      <c r="P3" s="61" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q3" s="63" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" ht="139.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="70"/>
+      <c r="B4" s="72"/>
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="M4" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="N4" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="O4" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="62"/>
+      <c r="Q4" s="64"/>
+    </row>
+    <row r="5" spans="1:17" s="26" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="53"/>
+      <c r="C5" s="53"/>
+      <c r="D5" s="53"/>
+      <c r="E5" s="53"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="53"/>
+      <c r="H5" s="53"/>
+      <c r="I5" s="53"/>
+      <c r="J5" s="53"/>
+      <c r="K5" s="53"/>
+      <c r="L5" s="53"/>
+      <c r="M5" s="53"/>
+      <c r="N5" s="53"/>
+      <c r="O5" s="53"/>
+      <c r="P5" s="53"/>
+      <c r="Q5" s="54"/>
+    </row>
+    <row r="6" spans="1:17" s="25" customFormat="1" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="35">
+        <v>1</v>
+      </c>
+      <c r="B6" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="36">
+        <v>4806000973</v>
+      </c>
+      <c r="D6" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F6" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="I6" s="43" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" s="45">
+        <v>167574800</v>
+      </c>
+      <c r="K6" s="45">
+        <f>SUM(L6:O6)</f>
+        <v>167574800</v>
+      </c>
+      <c r="L6" s="45">
+        <v>0</v>
+      </c>
+      <c r="M6" s="45">
+        <v>157400223.52000001</v>
+      </c>
+      <c r="N6" s="45">
+        <v>10174576.48</v>
+      </c>
+      <c r="O6" s="45">
+        <v>0</v>
+      </c>
+      <c r="P6" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q6" s="47" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="56"/>
+      <c r="C7" s="34"/>
+      <c r="D7" s="34"/>
+      <c r="E7" s="27"/>
+      <c r="F7" s="27"/>
+      <c r="G7" s="27"/>
+      <c r="H7" s="27"/>
+      <c r="I7" s="27"/>
+      <c r="J7" s="29">
+        <f>J6</f>
+        <v>167574800</v>
+      </c>
+      <c r="K7" s="29">
+        <f t="shared" ref="K7:O7" si="0">K6</f>
+        <v>167574800</v>
+      </c>
+      <c r="L7" s="29">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="M7" s="29">
+        <f t="shared" si="0"/>
+        <v>157400223.52000001</v>
+      </c>
+      <c r="N7" s="29">
+        <f t="shared" si="0"/>
+        <v>10174576.48</v>
+      </c>
+      <c r="O7" s="29">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="P7" s="33"/>
+      <c r="Q7" s="30"/>
+    </row>
+    <row r="8" spans="1:17" s="25" customFormat="1" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="35">
+        <v>2</v>
+      </c>
+      <c r="B8" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" s="36">
+        <v>4828997141</v>
+      </c>
+      <c r="D8" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="E8" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F8" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="G8" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="I8" s="43" t="s">
+        <v>33</v>
+      </c>
+      <c r="J8" s="45">
+        <v>2085620</v>
+      </c>
+      <c r="K8" s="45">
+        <f>SUM(L8:O8)</f>
+        <v>2085620</v>
+      </c>
+      <c r="L8" s="45">
+        <v>0</v>
+      </c>
+      <c r="M8" s="45">
+        <v>0</v>
+      </c>
+      <c r="N8" s="45">
+        <v>2085620</v>
+      </c>
+      <c r="O8" s="45">
+        <v>0</v>
+      </c>
+      <c r="P8" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q8" s="47" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="56"/>
+      <c r="C9" s="34"/>
+      <c r="D9" s="34"/>
+      <c r="E9" s="27"/>
+      <c r="F9" s="27"/>
+      <c r="G9" s="27"/>
+      <c r="H9" s="27"/>
+      <c r="I9" s="27"/>
+      <c r="J9" s="29">
+        <f>J8</f>
+        <v>2085620</v>
+      </c>
+      <c r="K9" s="29">
+        <f t="shared" ref="K9:O9" si="1">K8</f>
+        <v>2085620</v>
+      </c>
+      <c r="L9" s="29">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M9" s="29">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N9" s="29">
+        <f t="shared" si="1"/>
+        <v>2085620</v>
+      </c>
+      <c r="O9" s="29">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="P9" s="33"/>
+      <c r="Q9" s="30"/>
+    </row>
+    <row r="10" spans="1:17" s="25" customFormat="1" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="35">
+        <v>3</v>
+      </c>
+      <c r="B10" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="C10" s="36">
+        <v>4806002385</v>
+      </c>
+      <c r="D10" s="43" t="s">
+        <v>54</v>
+      </c>
+      <c r="E10" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" s="44" t="s">
+        <v>56</v>
+      </c>
+      <c r="I10" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="J10" s="45">
+        <v>24407.01</v>
+      </c>
+      <c r="K10" s="45">
+        <f>SUM(L10:O10)</f>
+        <v>24407.01</v>
+      </c>
+      <c r="L10" s="45">
+        <v>0</v>
+      </c>
+      <c r="M10" s="45">
+        <v>0</v>
+      </c>
+      <c r="N10" s="45">
+        <v>24407.01</v>
+      </c>
+      <c r="O10" s="45">
+        <v>0</v>
+      </c>
+      <c r="P10" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q10" s="47" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="B11" s="56"/>
+      <c r="C11" s="34"/>
+      <c r="D11" s="34"/>
+      <c r="E11" s="27"/>
+      <c r="F11" s="27"/>
+      <c r="G11" s="27"/>
+      <c r="H11" s="27"/>
+      <c r="I11" s="27"/>
+      <c r="J11" s="29">
+        <f>J10</f>
+        <v>24407.01</v>
+      </c>
+      <c r="K11" s="29">
+        <f t="shared" ref="K11:O11" si="2">K10</f>
+        <v>24407.01</v>
+      </c>
+      <c r="L11" s="29">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M11" s="29">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N11" s="29">
+        <f t="shared" si="2"/>
+        <v>24407.01</v>
+      </c>
+      <c r="O11" s="29">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P11" s="33"/>
+      <c r="Q11" s="30"/>
+    </row>
+    <row r="12" spans="1:17" s="25" customFormat="1" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="35">
+        <v>4</v>
+      </c>
+      <c r="B12" s="36" t="s">
+        <v>53</v>
+      </c>
+      <c r="C12" s="36">
+        <v>4806002360</v>
+      </c>
+      <c r="D12" s="43" t="s">
+        <v>55</v>
+      </c>
+      <c r="E12" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F12" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="I12" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="J12" s="45">
+        <v>24407.01</v>
+      </c>
+      <c r="K12" s="45">
+        <f>SUM(L12:O12)</f>
+        <v>24407.01</v>
+      </c>
+      <c r="L12" s="45">
+        <v>0</v>
+      </c>
+      <c r="M12" s="45">
+        <v>0</v>
+      </c>
+      <c r="N12" s="45">
+        <v>24407.01</v>
+      </c>
+      <c r="O12" s="45">
+        <v>0</v>
+      </c>
+      <c r="P12" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q12" s="47" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="56"/>
+      <c r="C13" s="34"/>
+      <c r="D13" s="34"/>
+      <c r="E13" s="27"/>
+      <c r="F13" s="27"/>
+      <c r="G13" s="27"/>
+      <c r="H13" s="27"/>
+      <c r="I13" s="27"/>
+      <c r="J13" s="29">
+        <f>J12</f>
+        <v>24407.01</v>
+      </c>
+      <c r="K13" s="29">
+        <f t="shared" ref="K13:P13" si="3">K12</f>
+        <v>24407.01</v>
+      </c>
+      <c r="L13" s="29">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="M13" s="29">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N13" s="29">
+        <f t="shared" si="3"/>
+        <v>24407.01</v>
+      </c>
+      <c r="O13" s="29">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="P13" s="29" t="str">
+        <f t="shared" si="3"/>
+        <v>июнь</v>
+      </c>
+      <c r="Q13" s="30"/>
+    </row>
+    <row r="14" spans="1:17" s="25" customFormat="1" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="35">
+        <v>5</v>
+      </c>
+      <c r="B14" s="57" t="s">
+        <v>40</v>
+      </c>
+      <c r="C14" s="57">
+        <v>4806002378</v>
+      </c>
+      <c r="D14" s="43" t="s">
+        <v>41</v>
+      </c>
+      <c r="E14" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F14" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" s="44" t="s">
+        <v>42</v>
+      </c>
+      <c r="I14" s="43" t="s">
+        <v>43</v>
+      </c>
+      <c r="J14" s="45">
+        <v>56416.67</v>
+      </c>
+      <c r="K14" s="45">
+        <f>SUM(L14:O14)</f>
+        <v>56416.67</v>
+      </c>
+      <c r="L14" s="45">
+        <v>0</v>
+      </c>
+      <c r="M14" s="45">
+        <v>0</v>
+      </c>
+      <c r="N14" s="45">
+        <v>56416.67</v>
+      </c>
+      <c r="O14" s="45">
+        <v>0</v>
+      </c>
+      <c r="P14" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q14" s="47" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="25" customFormat="1" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="35">
+        <v>6</v>
+      </c>
+      <c r="B15" s="58"/>
+      <c r="C15" s="58"/>
+      <c r="D15" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="E15" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="G15" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="I15" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="J15" s="45">
+        <v>18997.669999999998</v>
+      </c>
+      <c r="K15" s="45">
+        <f>SUM(L15:O15)</f>
+        <v>18997.669999999998</v>
+      </c>
+      <c r="L15" s="45">
+        <v>0</v>
+      </c>
+      <c r="M15" s="45">
+        <v>0</v>
+      </c>
+      <c r="N15" s="45">
+        <v>18997.669999999998</v>
+      </c>
+      <c r="O15" s="45">
+        <v>0</v>
+      </c>
+      <c r="P15" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q15" s="47" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="55" t="s">
+        <v>19</v>
+      </c>
+      <c r="B16" s="56"/>
+      <c r="C16" s="34"/>
+      <c r="D16" s="34"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="27"/>
+      <c r="H16" s="27"/>
+      <c r="I16" s="27"/>
+      <c r="J16" s="29">
+        <f>J14+J15</f>
+        <v>75414.34</v>
+      </c>
+      <c r="K16" s="29">
+        <f t="shared" ref="K16:O16" si="4">K14+K15</f>
+        <v>75414.34</v>
+      </c>
+      <c r="L16" s="29">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M16" s="29">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N16" s="29">
+        <f t="shared" si="4"/>
+        <v>75414.34</v>
+      </c>
+      <c r="O16" s="29">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P16" s="33"/>
+      <c r="Q16" s="30"/>
+    </row>
+    <row r="17" spans="1:17" s="25" customFormat="1" ht="82.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="35">
+        <v>7</v>
+      </c>
+      <c r="B17" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="57">
+        <v>4806001180</v>
+      </c>
+      <c r="D17" s="43" t="s">
+        <v>37</v>
+      </c>
+      <c r="E17" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F17" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="G17" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="I17" s="43" t="s">
+        <v>39</v>
+      </c>
+      <c r="J17" s="45">
+        <v>599987.6</v>
+      </c>
+      <c r="K17" s="45">
+        <f>SUM(L17:O17)</f>
+        <v>599987.6</v>
+      </c>
+      <c r="L17" s="45">
+        <v>0</v>
+      </c>
+      <c r="M17" s="45">
+        <v>0</v>
+      </c>
+      <c r="N17" s="45">
+        <v>599987.6</v>
+      </c>
+      <c r="O17" s="45">
+        <v>0</v>
+      </c>
+      <c r="P17" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q17" s="47" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="25" customFormat="1" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="35">
+        <v>8</v>
+      </c>
+      <c r="B18" s="58"/>
+      <c r="C18" s="58"/>
+      <c r="D18" s="43" t="s">
+        <v>45</v>
+      </c>
+      <c r="E18" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="F18" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="I18" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="J18" s="45">
+        <v>50752</v>
+      </c>
+      <c r="K18" s="45">
+        <f>SUM(L18:O18)</f>
+        <v>50752</v>
+      </c>
+      <c r="L18" s="45">
+        <v>0</v>
+      </c>
+      <c r="M18" s="45">
+        <v>0</v>
+      </c>
+      <c r="N18" s="45">
+        <v>50752</v>
+      </c>
+      <c r="O18" s="45">
+        <v>0</v>
+      </c>
+      <c r="P18" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q18" s="47" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="55" t="s">
+        <v>48</v>
+      </c>
+      <c r="B19" s="56"/>
+      <c r="C19" s="34"/>
+      <c r="D19" s="34"/>
+      <c r="E19" s="27"/>
+      <c r="F19" s="27"/>
+      <c r="G19" s="27"/>
+      <c r="H19" s="27"/>
+      <c r="I19" s="27"/>
+      <c r="J19" s="29">
+        <f>J17+J18</f>
+        <v>650739.6</v>
+      </c>
+      <c r="K19" s="29">
+        <f t="shared" ref="K19:O19" si="5">K17+K18</f>
+        <v>650739.6</v>
+      </c>
+      <c r="L19" s="29">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="M19" s="29">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N19" s="29">
+        <f t="shared" si="5"/>
+        <v>650739.6</v>
+      </c>
+      <c r="O19" s="29">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="P19" s="33"/>
+      <c r="Q19" s="30"/>
+    </row>
+    <row r="20" spans="1:17" s="25" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="49" t="s">
         <v>58</v>
       </c>
-      <c r="B2" s="76"/>
-[...81 lines deleted...]
-      <c r="N4" s="36" t="s">
+      <c r="B20" s="50"/>
+      <c r="C20" s="50"/>
+      <c r="D20" s="50"/>
+      <c r="E20" s="37"/>
+      <c r="F20" s="37"/>
+      <c r="G20" s="37"/>
+      <c r="H20" s="38"/>
+      <c r="I20" s="38"/>
+      <c r="J20" s="39">
+        <f>J19+J16+J13+J11+J9+J7</f>
+        <v>170435387.96000001</v>
+      </c>
+      <c r="K20" s="39">
+        <f>K21+K22+K23</f>
+        <v>170435387.96000001</v>
+      </c>
+      <c r="L20" s="39">
+        <f t="shared" ref="K20:O20" si="6">L19+L16+L13+L11+L9+L7</f>
+        <v>0</v>
+      </c>
+      <c r="M20" s="39">
+        <f t="shared" si="6"/>
+        <v>157400223.52000001</v>
+      </c>
+      <c r="N20" s="39">
+        <f t="shared" si="6"/>
+        <v>13035164.440000001</v>
+      </c>
+      <c r="O20" s="39">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="P20" s="40"/>
+      <c r="Q20" s="41"/>
+    </row>
+    <row r="21" spans="1:17" s="25" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="O4" s="36" t="s">
-[...76 lines deleted...]
-      <c r="Q6" s="84" t="s">
+      <c r="B21" s="9"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="13">
+        <v>0</v>
+      </c>
+      <c r="K21" s="13">
+        <v>0</v>
+      </c>
+      <c r="L21" s="13">
+        <v>0</v>
+      </c>
+      <c r="M21" s="13">
+        <v>0</v>
+      </c>
+      <c r="N21" s="13">
+        <v>0</v>
+      </c>
+      <c r="O21" s="13">
+        <v>0</v>
+      </c>
+      <c r="P21" s="16"/>
+      <c r="Q21" s="18"/>
+    </row>
+    <row r="22" spans="1:17" s="25" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="B22" s="11"/>
+      <c r="C22" s="14"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="15">
+        <v>0</v>
+      </c>
+      <c r="K22" s="15">
+        <v>0</v>
+      </c>
+      <c r="L22" s="15">
+        <f t="shared" ref="L22:O22" si="7">L19</f>
+        <v>0</v>
+      </c>
+      <c r="M22" s="15">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="N22" s="15">
+        <v>0</v>
+      </c>
+      <c r="O22" s="15">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="P22" s="17"/>
+      <c r="Q22" s="19"/>
+    </row>
+    <row r="23" spans="1:17" s="25" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="75" t="s">
         <v>59</v>
       </c>
-    </row>
-[...754 lines deleted...]
-    <row r="40" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="B23" s="76"/>
+      <c r="C23" s="76"/>
+      <c r="D23" s="76"/>
+      <c r="E23" s="76"/>
+      <c r="F23" s="76"/>
+      <c r="G23" s="76"/>
+      <c r="H23" s="76"/>
+      <c r="I23" s="76"/>
+      <c r="J23" s="77">
+        <f>J18+J17+J15+J14+J12+J10+J8+J6</f>
+        <v>170435387.96000001</v>
+      </c>
+      <c r="K23" s="77">
+        <f t="shared" ref="K23:P23" si="8">K18+K17+K15+K14+K12+K10+K8+K6</f>
+        <v>170435387.96000001</v>
+      </c>
+      <c r="L23" s="77">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="M23" s="77">
+        <f t="shared" si="8"/>
+        <v>157400223.52000001</v>
+      </c>
+      <c r="N23" s="77">
+        <f t="shared" si="8"/>
+        <v>13035164.440000001</v>
+      </c>
+      <c r="O23" s="77">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="P23" s="77" t="e">
+        <f t="shared" si="8"/>
+        <v>#VALUE!</v>
+      </c>
+      <c r="Q23" s="20"/>
+    </row>
+    <row r="24" spans="1:17" ht="161.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="21"/>
+      <c r="B24" s="22"/>
+      <c r="C24" s="22"/>
+      <c r="D24" s="22"/>
+      <c r="E24" s="22"/>
+      <c r="F24" s="22"/>
+      <c r="G24" s="22"/>
+      <c r="H24" s="22"/>
+      <c r="I24" s="22"/>
+      <c r="J24" s="23"/>
+      <c r="K24" s="23"/>
+      <c r="L24" s="24"/>
+      <c r="M24" s="24"/>
+      <c r="N24" s="24"/>
+      <c r="O24" s="24"/>
+      <c r="P24" s="24"/>
+      <c r="Q24" s="24"/>
+    </row>
+    <row r="25" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="48"/>
+      <c r="B25" s="48"/>
+      <c r="C25" s="48"/>
+      <c r="D25" s="51"/>
+      <c r="E25" s="51"/>
+      <c r="F25" s="51"/>
+    </row>
+    <row r="26" spans="1:17" ht="138.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="27" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="28" spans="1:17" ht="132" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="1:17" ht="183.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:17" ht="189.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" ht="101.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" ht="150.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="37" ht="156.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" ht="155.44999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" ht="151.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="41" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="42" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="43" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="44" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="45" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="46" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="47" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="48" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="49" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="50" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="51" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="52" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="53" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...3 lines deleted...]
-    <row r="57" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="195" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="243.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="58" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="59" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="60" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="61" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="62" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="63" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="64" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-    <row r="67" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="68" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="69" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="70" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="71" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="72" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="73" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="74" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="75" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...14 lines deleted...]
-    <row r="90" spans="18:18" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="217.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="325.14999999999998" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="118.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" spans="18:18" ht="80.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" spans="18:18" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" spans="18:18" ht="112.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" spans="18:18" x14ac:dyDescent="0.25">
+      <c r="R88" s="6"/>
+    </row>
+    <row r="91" spans="18:18" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="27">
+  <mergeCells count="29">
     <mergeCell ref="N1:Q1"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
-    <mergeCell ref="G3:G4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
-    <mergeCell ref="F3:F4"/>
-[...2 lines deleted...]
-    <mergeCell ref="D24:F24"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="A20:D20"/>
+    <mergeCell ref="D25:F25"/>
     <mergeCell ref="A5:Q5"/>
-    <mergeCell ref="A18:B18"/>
-[...1 lines deleted...]
-    <mergeCell ref="C6:C8"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="B17:B18"/>
+    <mergeCell ref="C17:C18"/>
+    <mergeCell ref="B14:B15"/>
+    <mergeCell ref="C14:C15"/>
     <mergeCell ref="A9:B9"/>
-    <mergeCell ref="A14:B14"/>
-[...3 lines deleted...]
-    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="A11:B11"/>
   </mergeCells>
   <phoneticPr fontId="17" type="noConversion"/>
-  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="24" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="26" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B3" s="7" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>ДЕКАБРЬ_ЦЗ</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>ДЕКАБРЬ_ЦЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_ЦЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>