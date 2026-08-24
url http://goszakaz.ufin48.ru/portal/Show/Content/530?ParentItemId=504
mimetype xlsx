--- v1 (2026-07-09)
+++ v2 (2026-08-24)
@@ -4,145 +4,106 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Июль\03.07.2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Август\14.08.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8ACAE9D9-ABA2-4A01-B18C-4C435C7BD76E}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1FE95CB3-DC4A-4977-80D5-CB1380C241AA}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ИЮЛЬ_ЦЗ" sheetId="1" r:id="rId1"/>
+    <sheet name="АВГУСТ_ЦЗ" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ИЮЛЬ_ЦЗ!$A$1:$Q$23</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">АВГУСТ_ЦЗ!$A$1:$Q$11</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K20" i="1" l="1"/>
-[...35 lines deleted...]
-  <c r="K12" i="1"/>
+  <c r="K8" i="1" l="1"/>
   <c r="K11" i="1"/>
   <c r="L11" i="1"/>
   <c r="M11" i="1"/>
   <c r="N11" i="1"/>
   <c r="O11" i="1"/>
   <c r="J11" i="1"/>
-  <c r="K10" i="1"/>
-[...6 lines deleted...]
-  <c r="K8" i="1"/>
+  <c r="L8" i="1"/>
+  <c r="M8" i="1"/>
+  <c r="N8" i="1"/>
+  <c r="O8" i="1"/>
+  <c r="J8" i="1"/>
   <c r="K7" i="1"/>
   <c r="L7" i="1"/>
   <c r="M7" i="1"/>
   <c r="N7" i="1"/>
   <c r="O7" i="1"/>
   <c r="J7" i="1"/>
   <c r="K6" i="1"/>
-  <c r="O22" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="L22" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="34">
   <si>
     <t>№ п/п</t>
+  </si>
+  <si>
+    <t>Наименование заказчика</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>Идентификационный код закупки</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
@@ -179,183 +140,95 @@
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
     <t>_ закупок в рамках нац.проектов</t>
   </si>
   <si>
     <t>Всего 1 закупка</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>федеральный 
 бюджет, руб.</t>
   </si>
   <si>
     <t xml:space="preserve">Согласовано: Директор
 МКУ «Центр компетенции в сфере бухгалтерского 
 учета и муниципального заказа» 
 Долгоруковского муниципального округа 
 О.А. Быкова
 </t>
   </si>
   <si>
-    <t>май</t>
-[...4 lines deleted...]
-  <si>
     <t>0 закупок в рамках гос.программы</t>
   </si>
   <si>
-    <t>июнь</t>
-[...25 lines deleted...]
-  <si>
     <t>эл.аукцион</t>
   </si>
   <si>
-    <t>МБОУ лицей с.Долгоруково</t>
-[...68 lines deleted...]
-    <t>8 закупок, относящияся к категории "Прочие"</t>
+    <t>август</t>
+  </si>
+  <si>
+    <t>Долгоруковский территориальный отдел администрации Долгоруковского муниципального округа</t>
+  </si>
+  <si>
+    <t>Поставка светильников светодиодных уличных</t>
+  </si>
+  <si>
+    <t>263482899721548280100100110012740244</t>
+  </si>
+  <si>
+    <t>27.40.39.113</t>
+  </si>
+  <si>
+    <t>Итого 1 закупка для 1 заказчика, в т.ч.</t>
+  </si>
+  <si>
+    <t>1 закупка, относящаяся к категории "Прочие"</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на июль 2026 года, 
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на август 2026 года, 
 осуществляемого МКУ "Центр компетенции в сфере бухгалтерского учета и муниципального заказа" Долгоруковского муниципального округа
-по состоянию на 03.07.2026 года
+по состоянию на 14.08.2026 года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(версия 0)</t>
     </r>
-  </si>
-[...2 lines deleted...]
-заказчика</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="[$-419]mmmm\ yyyy;@"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
@@ -952,203 +825,203 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="14" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="14" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="14" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="16" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="16" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="16" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="14" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -1413,1191 +1286,604 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R91"/>
+  <dimension ref="A1:R79"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="K21" sqref="K21"/>
+      <selection activeCell="M12" sqref="M12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="31"/>
+    <col min="1" max="1" width="9.140625" style="32"/>
     <col min="2" max="2" width="41.42578125" style="5" customWidth="1"/>
-    <col min="3" max="3" width="20" style="5" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="6" width="34.5703125" style="31" customWidth="1"/>
+    <col min="3" max="3" width="24" style="5" customWidth="1"/>
+    <col min="4" max="4" width="45.140625" style="32" customWidth="1"/>
+    <col min="5" max="6" width="34.5703125" style="32" customWidth="1"/>
     <col min="7" max="7" width="34.5703125" style="2" customWidth="1"/>
-    <col min="8" max="8" width="54.7109375" style="3" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="17" max="17" width="27.42578125" style="4" customWidth="1"/>
+    <col min="8" max="8" width="54.140625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="39" style="32" customWidth="1"/>
+    <col min="10" max="15" width="34.140625" style="4" customWidth="1"/>
+    <col min="16" max="16" width="28.42578125" style="4" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="26.28515625" style="4" customWidth="1"/>
     <col min="18" max="18" width="16.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="121.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="M1" s="42"/>
-      <c r="N1" s="59" t="s">
-[...4 lines deleted...]
-      <c r="Q1" s="60"/>
+      <c r="N1" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
     </row>
-    <row r="2" spans="1:17" ht="162" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="Q2" s="65"/>
+    <row r="2" spans="1:17" ht="141" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="64" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
+      <c r="N2" s="64"/>
+      <c r="O2" s="64"/>
+      <c r="P2" s="64"/>
+      <c r="Q2" s="64"/>
     </row>
     <row r="3" spans="1:17" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="69" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="71" t="s">
+      <c r="A3" s="68" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="70" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="70" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="70" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="70" t="s">
+        <v>2</v>
+      </c>
+      <c r="F3" s="70" t="s">
+        <v>6</v>
+      </c>
+      <c r="G3" s="70" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3" s="72" t="s">
+        <v>3</v>
+      </c>
+      <c r="I3" s="70" t="s">
+        <v>4</v>
+      </c>
+      <c r="J3" s="60" t="s">
+        <v>5</v>
+      </c>
+      <c r="K3" s="65" t="s">
+        <v>14</v>
+      </c>
+      <c r="L3" s="66"/>
+      <c r="M3" s="66"/>
+      <c r="N3" s="66"/>
+      <c r="O3" s="67"/>
+      <c r="P3" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="71" t="s">
-[...31 lines deleted...]
-        <v>15</v>
+      <c r="Q3" s="62" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="139.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="70"/>
-[...12 lines deleted...]
-      <c r="L4" s="32" t="s">
+      <c r="A4" s="69"/>
+      <c r="B4" s="71"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="73"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="33" t="s">
+        <v>12</v>
+      </c>
+      <c r="L4" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="M4" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="N4" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="O4" s="33" t="s">
+        <v>13</v>
+      </c>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="63"/>
+    </row>
+    <row r="5" spans="1:17" s="27" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" s="54"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="54"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="54"/>
+      <c r="J5" s="54"/>
+      <c r="K5" s="54"/>
+      <c r="L5" s="54"/>
+      <c r="M5" s="54"/>
+      <c r="N5" s="54"/>
+      <c r="O5" s="54"/>
+      <c r="P5" s="54"/>
+      <c r="Q5" s="55"/>
+    </row>
+    <row r="6" spans="1:17" s="26" customFormat="1" ht="100.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="36">
+        <v>1</v>
+      </c>
+      <c r="B6" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="48">
+        <v>4828997215</v>
+      </c>
+      <c r="D6" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" s="43" t="s">
         <v>21</v>
       </c>
-      <c r="M4" s="32" t="s">
-[...47 lines deleted...]
-      </c>
       <c r="F6" s="43" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G6" s="43" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H6" s="44" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I6" s="43" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J6" s="45">
-        <v>167574800</v>
+        <v>380980.39</v>
       </c>
       <c r="K6" s="45">
         <f>SUM(L6:O6)</f>
-        <v>167574800</v>
+        <v>380980.39</v>
       </c>
       <c r="L6" s="45">
         <v>0</v>
       </c>
       <c r="M6" s="45">
-        <v>157400223.52000001</v>
+        <v>0</v>
       </c>
       <c r="N6" s="45">
-        <v>10174576.48</v>
-[...1 lines deleted...]
-      <c r="O6" s="45">
+        <v>380980.39</v>
+      </c>
+      <c r="O6" s="74">
         <v>0</v>
       </c>
       <c r="P6" s="46" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="Q6" s="47" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
     </row>
-    <row r="7" spans="1:17" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="55" t="s">
+    <row r="7" spans="1:17" s="29" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="57"/>
+      <c r="C7" s="35"/>
+      <c r="D7" s="35"/>
+      <c r="E7" s="28"/>
+      <c r="F7" s="28"/>
+      <c r="G7" s="28"/>
+      <c r="H7" s="28"/>
+      <c r="I7" s="28"/>
+      <c r="J7" s="30">
+        <f>J6</f>
+        <v>380980.39</v>
+      </c>
+      <c r="K7" s="30">
+        <f t="shared" ref="K7:O8" si="0">K6</f>
+        <v>380980.39</v>
+      </c>
+      <c r="L7" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="M7" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N7" s="30">
+        <f t="shared" si="0"/>
+        <v>380980.39</v>
+      </c>
+      <c r="O7" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="P7" s="34"/>
+      <c r="Q7" s="31"/>
+    </row>
+    <row r="8" spans="1:17" s="26" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="50" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="51"/>
+      <c r="C8" s="51"/>
+      <c r="D8" s="51"/>
+      <c r="E8" s="37"/>
+      <c r="F8" s="37"/>
+      <c r="G8" s="37"/>
+      <c r="H8" s="38"/>
+      <c r="I8" s="38"/>
+      <c r="J8" s="39">
+        <f>J7</f>
+        <v>380980.39</v>
+      </c>
+      <c r="K8" s="39">
+        <f>K9+K10+K11</f>
+        <v>380980.39</v>
+      </c>
+      <c r="L8" s="39">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="M8" s="39">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N8" s="39">
+        <f t="shared" si="0"/>
+        <v>380980.39</v>
+      </c>
+      <c r="O8" s="39">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="P8" s="40"/>
+      <c r="Q8" s="41"/>
+    </row>
+    <row r="9" spans="1:17" s="26" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="56"/>
-[...7 lines deleted...]
-      <c r="J7" s="29">
+      <c r="B9" s="9"/>
+      <c r="C9" s="12"/>
+      <c r="D9" s="9"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="13">
+        <v>0</v>
+      </c>
+      <c r="K9" s="13">
+        <v>0</v>
+      </c>
+      <c r="L9" s="13">
+        <v>0</v>
+      </c>
+      <c r="M9" s="13">
+        <v>0</v>
+      </c>
+      <c r="N9" s="13">
+        <v>0</v>
+      </c>
+      <c r="O9" s="13">
+        <v>0</v>
+      </c>
+      <c r="P9" s="16"/>
+      <c r="Q9" s="18"/>
+    </row>
+    <row r="10" spans="1:17" s="26" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="11"/>
+      <c r="C10" s="14"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="11"/>
+      <c r="G10" s="11"/>
+      <c r="H10" s="11"/>
+      <c r="I10" s="11"/>
+      <c r="J10" s="15">
+        <v>0</v>
+      </c>
+      <c r="K10" s="15">
+        <v>0</v>
+      </c>
+      <c r="L10" s="15">
+        <v>0</v>
+      </c>
+      <c r="M10" s="15">
+        <v>0</v>
+      </c>
+      <c r="N10" s="15">
+        <v>0</v>
+      </c>
+      <c r="O10" s="15">
+        <v>0</v>
+      </c>
+      <c r="P10" s="17"/>
+      <c r="Q10" s="19"/>
+    </row>
+    <row r="11" spans="1:17" s="26" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="75" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="76"/>
+      <c r="C11" s="76"/>
+      <c r="D11" s="76"/>
+      <c r="E11" s="76"/>
+      <c r="F11" s="76"/>
+      <c r="G11" s="76"/>
+      <c r="H11" s="76"/>
+      <c r="I11" s="76"/>
+      <c r="J11" s="77">
         <f>J6</f>
-        <v>167574800</v>
-[...22 lines deleted...]
-      <c r="Q7" s="30"/>
+        <v>380980.39</v>
+      </c>
+      <c r="K11" s="77">
+        <f t="shared" ref="K11:O11" si="1">K6</f>
+        <v>380980.39</v>
+      </c>
+      <c r="L11" s="77">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M11" s="77">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N11" s="77">
+        <f t="shared" si="1"/>
+        <v>380980.39</v>
+      </c>
+      <c r="O11" s="77">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="P11" s="20"/>
+      <c r="Q11" s="21"/>
     </row>
-    <row r="8" spans="1:17" s="25" customFormat="1" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...51 lines deleted...]
-      </c>
+    <row r="12" spans="1:17" ht="161.44999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="22"/>
+      <c r="B12" s="23"/>
+      <c r="C12" s="23"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="23"/>
+      <c r="H12" s="23"/>
+      <c r="I12" s="23"/>
+      <c r="J12" s="24"/>
+      <c r="K12" s="24"/>
+      <c r="L12" s="25"/>
+      <c r="M12" s="25"/>
+      <c r="N12" s="25"/>
+      <c r="O12" s="25"/>
+      <c r="P12" s="25"/>
+      <c r="Q12" s="25"/>
     </row>
-    <row r="9" spans="1:17" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...36 lines deleted...]
-      <c r="Q9" s="30"/>
+    <row r="13" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="49"/>
+      <c r="B13" s="49"/>
+      <c r="C13" s="49"/>
+      <c r="D13" s="52"/>
+      <c r="E13" s="52"/>
+      <c r="F13" s="52"/>
     </row>
-    <row r="10" spans="1:17" s="25" customFormat="1" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...51 lines deleted...]
-      </c>
+    <row r="14" spans="1:17" ht="138.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="1:17" ht="132" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="18" ht="183.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="19" ht="189.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="20" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="21" ht="101.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="22" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="23" ht="150.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="24" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="25" ht="156.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="26" ht="155.44999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="27" ht="151.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="28" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="37" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="41" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="42" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="43" ht="195" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="44" ht="243.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" spans="18:18" ht="217.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" spans="18:18" ht="325.14999999999998" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" spans="18:18" ht="118.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" spans="18:18" ht="80.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" spans="18:18" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" spans="18:18" ht="112.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" spans="18:18" x14ac:dyDescent="0.25">
+      <c r="R76" s="6"/>
     </row>
-    <row r="11" spans="1:17" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...662 lines deleted...]
-    <row r="91" spans="18:18" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" spans="18:18" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="29">
+  <mergeCells count="20">
     <mergeCell ref="N1:Q1"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
-    <mergeCell ref="A25:C25"/>
-[...1 lines deleted...]
-    <mergeCell ref="D25:F25"/>
+    <mergeCell ref="A13:C13"/>
+    <mergeCell ref="A8:D8"/>
+    <mergeCell ref="D13:F13"/>
     <mergeCell ref="A5:Q5"/>
-    <mergeCell ref="A19:B19"/>
     <mergeCell ref="A7:B7"/>
-    <mergeCell ref="A16:B16"/>
-[...6 lines deleted...]
-    <mergeCell ref="A11:B11"/>
   </mergeCells>
   <phoneticPr fontId="17" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="26" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B3" s="7" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>ИЮЛЬ_ЦЗ</vt:lpstr>
+      <vt:lpstr>АВГУСТ_ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>ИЮЛЬ_ЦЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>АВГУСТ_ЦЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>