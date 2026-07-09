--- v0 (2025-12-07)
+++ v1 (2026-07-09)
@@ -4,130 +4,103 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2025 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Централизация закупок_2025\2025_МЗ\МКУ\Декабрь\01.12.2025\На Сайт\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Июль\03.07.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F462B80B-43F5-4EDB-81AC-C784B74B03A7}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{45E0DC83-3EB5-4421-8A01-AEE541CF5619}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ДЕКАБРЬ_ЦЗ" sheetId="1" r:id="rId1"/>
+    <sheet name="ИЮЛЬ_ЦЗ" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ДЕКАБРЬ_ЦЗ!$A$1:$Q$10</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">ИЮЛЬ_ЦЗ!$A$1:$Q$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K17" i="1" l="1"/>
-[...9 lines deleted...]
-  <c r="K8" i="1"/>
+  <c r="K8" i="1" l="1"/>
+  <c r="J9" i="1"/>
+  <c r="J8" i="1"/>
   <c r="K7" i="1"/>
-  <c r="K6" i="1"/>
-[...19 lines deleted...]
-  <c r="J9" i="1"/>
   <c r="L7" i="1"/>
   <c r="M7" i="1"/>
   <c r="N7" i="1"/>
   <c r="O7" i="1"/>
   <c r="J7" i="1"/>
-  <c r="K20" i="1" l="1"/>
-[...3 lines deleted...]
-  <c r="N17" i="1"/>
+  <c r="K6" i="1"/>
+  <c r="L9" i="1" l="1"/>
+  <c r="M9" i="1"/>
+  <c r="N9" i="1"/>
+  <c r="O9" i="1"/>
+  <c r="L8" i="1"/>
+  <c r="M8" i="1"/>
+  <c r="N8" i="1"/>
+  <c r="O8" i="1"/>
+  <c r="K9" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="36">
   <si>
     <t>№ п/п</t>
-  </si>
-[...1 lines deleted...]
-    <t>Наименование заказчика</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>Идентификационный код закупки</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
@@ -138,179 +111,136 @@
     <t>новая закупка</t>
   </si>
   <si>
     <t>скорректированная закупка</t>
   </si>
   <si>
     <t>Всего, руб.</t>
   </si>
   <si>
     <t>федеральный бюджет, руб.</t>
   </si>
   <si>
     <t>внебюджетные средства, руб.</t>
   </si>
   <si>
     <t>Источник финансирования</t>
   </si>
   <si>
     <t>Наименование 
 объекта закупки</t>
   </si>
   <si>
     <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
-    <t>Всего 1 закупка</t>
-[...1 lines deleted...]
-  <si>
     <t>-</t>
-  </si>
-[...4 lines deleted...]
-    <t>0 закупок в рамках гос.программы</t>
   </si>
   <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
-    <t>Услуги по заправке и восстановлению картриджей</t>
+    <t>ПРИМЕЧАНИЕ:</t>
   </si>
   <si>
     <t>эл. аукцион</t>
   </si>
   <si>
-    <t>Муниципальное бюджетное учреждение культуры  "Центр культуры и туризма"</t>
-[...65 lines deleted...]
-    <t>7 закупок, относящихся к категории "Прочие"</t>
+    <t>Администрация Елецкого муниципального округа</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Согласовано:
+Директор МКУ "Центр компетенции в сфере бухгалтерского учета и закупок" Елецкого муниципального округа
+Е.А. Тюкова                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                          </t>
+  </si>
+  <si>
+    <t>Наименование 
+заказчика</t>
+  </si>
+  <si>
+    <t>0 закупок в рамках гос.программы</t>
+  </si>
+  <si>
+    <t>Молодежь и дети</t>
+  </si>
+  <si>
+    <t>Всё лучшее детям</t>
+  </si>
+  <si>
+    <t>Всего 1 закупка</t>
+  </si>
+  <si>
+    <t>1 закупка в рамках нац.проектов</t>
+  </si>
+  <si>
+    <t>Итого 1 закупка для 1 заказчика, в т.ч.</t>
+  </si>
+  <si>
+    <t>0 закупок, относящихся к категории "Прочие"</t>
+  </si>
+  <si>
+    <t>Мебель для филиала МБОУ СШ п.Ключ Жизни - "ОШ д.Хмелинец"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31.01.12.122                  31.01.12.131                      31.01.12.139                               31.01.11.150                 </t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на декабрь 2025 года,  
-[...1 lines deleted...]
-по состоянию на 01.12.2025 года
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на июль 2026 года, 
+осуществляемого МКУ "Центр компетенции в сфере бухгалтерского учета и закупок" Елецкого муниципального округа
+по состоянию на 03.07.2026 года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(версия 1)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Согласовано:
-[...1 lines deleted...]
-Е.А. Тюкова                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                          </t>
+    <t>июль</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-    <numFmt numFmtId="165" formatCode="[$-419]mmmm\ yyyy;@"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="167" formatCode="#\ ##0.00"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
@@ -414,60 +344,60 @@
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <i/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <sz val="14"/>
+      <color rgb="FFC00000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="14"/>
-      <color theme="9" tint="-0.499984740745262"/>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FFC00000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -624,65 +554,50 @@
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...13 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
@@ -826,344 +741,326 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...2 lines deleted...]
-      <right style="thin">
+      <left/>
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...5 lines deleted...]
-      <bottom/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="4" fontId="2" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...93 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1419,964 +1316,523 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R41"/>
+  <dimension ref="A1:R17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="50" workbookViewId="0">
-      <selection activeCell="K18" sqref="K18"/>
+      <selection activeCell="K9" sqref="K9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="26"/>
-[...8 lines deleted...]
-    <col min="16" max="16" width="27.5703125" style="4" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="9.140625" style="20"/>
+    <col min="2" max="2" width="57.5703125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="21.28515625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="68.7109375" style="20" customWidth="1"/>
+    <col min="5" max="6" width="34.42578125" style="20" customWidth="1"/>
+    <col min="7" max="7" width="34.42578125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="44.5703125" style="3" customWidth="1"/>
+    <col min="9" max="9" width="38.7109375" style="20" customWidth="1"/>
+    <col min="10" max="15" width="31.5703125" style="4" customWidth="1"/>
+    <col min="16" max="16" width="27.85546875" style="4" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="25.140625" style="4" customWidth="1"/>
-    <col min="18" max="16384" width="9.140625" style="1"/>
+    <col min="18" max="18" width="30.28515625" style="4" hidden="1" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="131.25" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="Q1" s="53"/>
+    <row r="1" spans="1:18" ht="123.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N1" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="O1" s="38"/>
+      <c r="P1" s="38"/>
+      <c r="Q1" s="38"/>
+      <c r="R1" s="22"/>
     </row>
     <row r="2" spans="1:18" ht="141" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="56" t="s">
-[...17 lines deleted...]
-      <c r="Q2" s="56"/>
+      <c r="A2" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
+      <c r="R2" s="1"/>
     </row>
     <row r="3" spans="1:18" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="62" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="64" t="s">
+      <c r="A3" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="43" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="64" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="64" t="s">
+      <c r="F3" s="43" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="43" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="41" t="s">
+        <v>2</v>
+      </c>
+      <c r="I3" s="43" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="K3" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="L3" s="51"/>
+      <c r="M3" s="51"/>
+      <c r="N3" s="51"/>
+      <c r="O3" s="52"/>
+      <c r="P3" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q3" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="E3" s="64" t="s">
-[...28 lines deleted...]
-        <v>17</v>
+      <c r="R3" s="39" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="139.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="63"/>
-[...9 lines deleted...]
-      <c r="K4" s="27" t="s">
+      <c r="A4" s="54"/>
+      <c r="B4" s="44"/>
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="21" t="s">
         <v>12</v>
       </c>
-      <c r="L4" s="27" t="s">
+      <c r="M4" s="21" t="s">
+        <v>18</v>
+      </c>
+      <c r="N4" s="21" t="s">
+        <v>19</v>
+      </c>
+      <c r="O4" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="M4" s="27" t="s">
+      <c r="P4" s="46"/>
+      <c r="Q4" s="48"/>
+      <c r="R4" s="40"/>
+    </row>
+    <row r="5" spans="1:18" s="19" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="55" t="s">
+        <v>35</v>
+      </c>
+      <c r="B5" s="56"/>
+      <c r="C5" s="56"/>
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="56"/>
+      <c r="H5" s="56"/>
+      <c r="I5" s="56"/>
+      <c r="J5" s="56"/>
+      <c r="K5" s="56"/>
+      <c r="L5" s="56"/>
+      <c r="M5" s="56"/>
+      <c r="N5" s="56"/>
+      <c r="O5" s="56"/>
+      <c r="P5" s="56"/>
+      <c r="Q5" s="57"/>
+    </row>
+    <row r="6" spans="1:18" ht="102" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="29">
+        <v>1</v>
+      </c>
+      <c r="B6" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="N4" s="27" t="s">
-[...6 lines deleted...]
-      <c r="Q4" s="55"/>
+      <c r="C6" s="30">
+        <v>4807001289</v>
+      </c>
+      <c r="D6" s="33" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="F6" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="G6" s="33" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="I6" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="35">
+        <v>4019375</v>
+      </c>
+      <c r="K6" s="35">
+        <f>SUM(L6:O6)</f>
+        <v>4019375</v>
+      </c>
+      <c r="L6" s="35">
+        <v>0</v>
+      </c>
+      <c r="M6" s="35">
+        <v>0</v>
+      </c>
+      <c r="N6" s="35">
+        <v>4019375</v>
+      </c>
+      <c r="O6" s="35">
+        <v>0</v>
+      </c>
+      <c r="P6" s="35" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q6" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="R6" s="32"/>
     </row>
-    <row r="5" spans="1:18" s="22" customFormat="1" ht="64.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="75" t="s">
+    <row r="7" spans="1:18" s="31" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="B7" s="59"/>
+      <c r="C7" s="60"/>
+      <c r="D7" s="60"/>
+      <c r="E7" s="61"/>
+      <c r="F7" s="61"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="61"/>
+      <c r="I7" s="61"/>
+      <c r="J7" s="62">
+        <f>SUM(J6)</f>
+        <v>4019375</v>
+      </c>
+      <c r="K7" s="62">
+        <f t="shared" ref="K7:O7" si="0">SUM(K6)</f>
+        <v>4019375</v>
+      </c>
+      <c r="L7" s="62">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="M7" s="62">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N7" s="62">
+        <f t="shared" si="0"/>
+        <v>4019375</v>
+      </c>
+      <c r="O7" s="62">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="P7" s="63"/>
+      <c r="Q7" s="64"/>
+    </row>
+    <row r="8" spans="1:18" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="66"/>
+      <c r="C8" s="66"/>
+      <c r="D8" s="66"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="24"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="25">
+        <f>SUM(J7)</f>
+        <v>4019375</v>
+      </c>
+      <c r="K8" s="25">
+        <f>SUM(K7)</f>
+        <v>4019375</v>
+      </c>
+      <c r="L8" s="25">
+        <f t="shared" ref="K8:O8" si="1">SUM(L7)</f>
+        <v>0</v>
+      </c>
+      <c r="M8" s="25">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N8" s="25">
+        <f t="shared" si="1"/>
+        <v>4019375</v>
+      </c>
+      <c r="O8" s="25">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="P8" s="26"/>
+      <c r="Q8" s="27"/>
+      <c r="R8" s="1"/>
+    </row>
+    <row r="9" spans="1:18" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B9" s="8"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="8"/>
+      <c r="E9" s="8"/>
+      <c r="F9" s="8"/>
+      <c r="G9" s="8"/>
+      <c r="H9" s="8"/>
+      <c r="I9" s="8"/>
+      <c r="J9" s="12">
+        <f>J6</f>
+        <v>4019375</v>
+      </c>
+      <c r="K9" s="12">
+        <f t="shared" ref="J9:O9" si="2">K6</f>
+        <v>4019375</v>
+      </c>
+      <c r="L9" s="12">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M9" s="12">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N9" s="12">
+        <f t="shared" si="2"/>
+        <v>4019375</v>
+      </c>
+      <c r="O9" s="12">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P9" s="15"/>
+      <c r="Q9" s="16"/>
+      <c r="R9" s="1"/>
+    </row>
+    <row r="10" spans="1:18" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B10" s="10"/>
+      <c r="C10" s="13"/>
+      <c r="D10" s="10"/>
+      <c r="E10" s="10"/>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="14">
+        <v>0</v>
+      </c>
+      <c r="K10" s="14">
+        <v>0</v>
+      </c>
+      <c r="L10" s="14">
+        <v>0</v>
+      </c>
+      <c r="M10" s="14">
+        <v>0</v>
+      </c>
+      <c r="N10" s="14">
+        <v>0</v>
+      </c>
+      <c r="O10" s="14">
+        <v>0</v>
+      </c>
+      <c r="P10" s="28"/>
+      <c r="Q10" s="17"/>
+      <c r="R10" s="1"/>
+    </row>
+    <row r="11" spans="1:18" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="67" t="s">
         <v>31</v>
       </c>
-      <c r="B5" s="76"/>
-[...14 lines deleted...]
-      <c r="Q5" s="77"/>
+      <c r="B11" s="68"/>
+      <c r="C11" s="68"/>
+      <c r="D11" s="68"/>
+      <c r="E11" s="68"/>
+      <c r="F11" s="68"/>
+      <c r="G11" s="68"/>
+      <c r="H11" s="68"/>
+      <c r="I11" s="68"/>
+      <c r="J11" s="69">
+        <v>0</v>
+      </c>
+      <c r="K11" s="69">
+        <v>0</v>
+      </c>
+      <c r="L11" s="69">
+        <v>0</v>
+      </c>
+      <c r="M11" s="69">
+        <v>0</v>
+      </c>
+      <c r="N11" s="69">
+        <v>0</v>
+      </c>
+      <c r="O11" s="69">
+        <v>0</v>
+      </c>
+      <c r="P11" s="70"/>
+      <c r="Q11" s="18"/>
+      <c r="R11" s="1"/>
     </row>
-    <row r="6" spans="1:18" s="37" customFormat="1" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...685 lines deleted...]
-    <row r="41" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:18" ht="112.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="13" spans="1:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="17" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="25">
-[...4 lines deleted...]
-    <mergeCell ref="A17:D17"/>
+  <mergeCells count="19">
+    <mergeCell ref="A8:D8"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="A5:Q5"/>
     <mergeCell ref="A7:B7"/>
-    <mergeCell ref="A9:B9"/>
-[...1 lines deleted...]
-    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="N1:Q1"/>
+    <mergeCell ref="R3:R4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
-    <mergeCell ref="A5:Q5"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="A3:A4"/>
-    <mergeCell ref="B3:B4"/>
-[...5 lines deleted...]
-    <mergeCell ref="N1:Q1"/>
   </mergeCells>
   <phoneticPr fontId="17" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="23" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="6" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B3" s="6" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>ДЕКАБРЬ_ЦЗ</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>ДЕКАБРЬ_ЦЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_ЦЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>