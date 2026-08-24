--- v1 (2026-07-09)
+++ v2 (2026-08-24)
@@ -1,1209 +1,1342 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="21901"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Июль\03.07.2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Август\14.08.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{45E0DC83-3EB5-4421-8A01-AEE541CF5619}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3AC0C40B-90E8-4E0C-B3FD-0C4838C9A94D}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ИЮЛЬ_ЦЗ" sheetId="1" r:id="rId1"/>
-    <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
+    <sheet name="АВГУСТ_ЦЗ" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
+  <externalReferences>
+    <externalReference r:id="rId2"/>
+  </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K8" i="1" l="1"/>
-[...6 lines deleted...]
-  <c r="O7" i="1"/>
+  <c r="K14" i="1" l="1"/>
+  <c r="K17" i="1"/>
+  <c r="L17" i="1"/>
+  <c r="M17" i="1"/>
+  <c r="N17" i="1"/>
+  <c r="O17" i="1"/>
+  <c r="J17" i="1"/>
+  <c r="K16" i="1"/>
+  <c r="L16" i="1"/>
+  <c r="M16" i="1"/>
+  <c r="N16" i="1"/>
+  <c r="O16" i="1"/>
+  <c r="J16" i="1"/>
+  <c r="L14" i="1"/>
+  <c r="M14" i="1"/>
+  <c r="N14" i="1"/>
+  <c r="O14" i="1"/>
+  <c r="K15" i="1"/>
+  <c r="L15" i="1"/>
+  <c r="M15" i="1"/>
+  <c r="N15" i="1"/>
+  <c r="O15" i="1"/>
+  <c r="J15" i="1"/>
+  <c r="J14" i="1"/>
+  <c r="J13" i="1"/>
+  <c r="K12" i="1"/>
+  <c r="K10" i="1"/>
+  <c r="J11" i="1"/>
+  <c r="K8" i="1"/>
   <c r="J7" i="1"/>
   <c r="K6" i="1"/>
-  <c r="L9" i="1" l="1"/>
+  <c r="P17" i="1" l="1"/>
+  <c r="K13" i="1"/>
+  <c r="L13" i="1"/>
+  <c r="M13" i="1"/>
+  <c r="N13" i="1"/>
+  <c r="O13" i="1"/>
+  <c r="K11" i="1"/>
+  <c r="L11" i="1"/>
+  <c r="M11" i="1"/>
+  <c r="N11" i="1"/>
+  <c r="O11" i="1"/>
+  <c r="K7" i="1"/>
+  <c r="O9" i="1" l="1"/>
+  <c r="N9" i="1"/>
   <c r="M9" i="1"/>
-  <c r="N9" i="1"/>
-[...5 lines deleted...]
-  <c r="K9" i="1" l="1"/>
+  <c r="L9" i="1"/>
+  <c r="O7" i="1"/>
+  <c r="N7" i="1"/>
+  <c r="M7" i="1"/>
+  <c r="L7" i="1"/>
+  <c r="F6" i="1"/>
+  <c r="J8" i="1" l="1"/>
+  <c r="K9" i="1"/>
+  <c r="J6" i="1"/>
+  <c r="J9" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="48">
+  <si>
+    <t xml:space="preserve">Согласовано:
+Директор МКУ "Центр компетенции в сфере бухгалтерского учета и закупок" Елецкого муниципального округа
+Е.А. Тюкова                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                          </t>
+  </si>
   <si>
     <t>№ п/п</t>
   </si>
   <si>
+    <t>Наименование 
+заказчика</t>
+  </si>
+  <si>
+    <t>ИНН заказчика</t>
+  </si>
+  <si>
+    <t>Наименование 
+объекта закупки</t>
+  </si>
+  <si>
     <t>Наименование национального проекта</t>
-  </si>
-[...7 lines deleted...]
-    <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
+    <t>Идентификационный код закупки</t>
+  </si>
+  <si>
+    <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
+  </si>
+  <si>
+    <t>НМЦК, руб.</t>
+  </si>
+  <si>
+    <t>Источник финансирования</t>
+  </si>
+  <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
   <si>
-    <t>ИНН заказчика</t>
-[...5 lines deleted...]
-    <t>скорректированная закупка</t>
+    <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
+  </si>
+  <si>
+    <t>ПРИМЕЧАНИЕ:</t>
   </si>
   <si>
     <t>Всего, руб.</t>
   </si>
   <si>
     <t>федеральный бюджет, руб.</t>
-  </si>
-[...14 lines deleted...]
-    <t>-</t>
   </si>
   <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
-    <t>ПРИМЕЧАНИЕ:</t>
+    <t>внебюджетные средства, руб.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">август   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Казацкий территориальный отдел Елецкого муниципального округа Липецкой области Российской Федерации </t>
+  </si>
+  <si>
+    <t>Обустройство сквера "Казачьей славы" в с. Казаки ( 2 этап )</t>
+  </si>
+  <si>
+    <t>Национальный проект "Инфраструктура для жизни"</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>43.99.90.190</t>
+  </si>
+  <si>
+    <t>Всего 1 закупка</t>
+  </si>
+  <si>
+    <t>Обустройство пешеходной коммуникации (тротуар) по ул.Новая д.Хмелинец Елецкого округа</t>
   </si>
   <si>
     <t>эл. аукцион</t>
   </si>
   <si>
-    <t>Администрация Елецкого муниципального округа</t>
-[...22 lines deleted...]
-  <si>
     <t>1 закупка в рамках нац.проектов</t>
   </si>
   <si>
-    <t>Итого 1 закупка для 1 заказчика, в т.ч.</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">31.01.12.122                  31.01.12.131                      31.01.12.139                               31.01.11.150                 </t>
+    <t>1 закупка в рамках гос.программы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пищулинский территориальный отдел Елецкого муниципального округа Липецкой области Российской Федерации </t>
+  </si>
+  <si>
+    <t>263480002942248000100100120014399244</t>
+  </si>
+  <si>
+    <t>263480002903848000100100180014399244</t>
+  </si>
+  <si>
+    <t>август</t>
+  </si>
+  <si>
+    <t>Государственная программа "Обеспечение жителей Липецкой области качественным жильем, социальной и инженерной инфраструктурой"</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на июль 2026 года, 
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на август 2026 года, 
 осуществляемого МКУ "Центр компетенции в сфере бухгалтерского учета и закупок" Елецкого муниципального округа
-по состоянию на 03.07.2026 года
+по состоянию на 14.08.2026 года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(версия 1)</t>
     </r>
   </si>
   <si>
-    <t>июль</t>
+    <t>Администрация Елецкого муниципального округа</t>
+  </si>
+  <si>
+    <t>Муниципальное казенное учреждение «Административная хозяйственная служба администрации Елецкого муниципального округа»</t>
+  </si>
+  <si>
+    <t>19.20.21.100                   19.20.21.300</t>
+  </si>
+  <si>
+    <t>май</t>
+  </si>
+  <si>
+    <t>Поставка автомобильного топлива в 4 квартале 2026г</t>
+  </si>
+  <si>
+    <t>263482103524048210100100180011920244</t>
+  </si>
+  <si>
+    <t>Услуги по вывозу крупногабаритных отходов (КГО) с размещением на полигоне ТБО</t>
+  </si>
+  <si>
+    <t>263480700128948210100100240013811244</t>
+  </si>
+  <si>
+    <t>38.11.29.000</t>
+  </si>
+  <si>
+    <t>Итого 4 закупки для 4 заказчиков, в т.ч.</t>
+  </si>
+  <si>
+    <t>2 закупки, относящихся к категории "Прочие"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
-    </font>
-[...6 lines deleted...]
-      <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
+      <b/>
+      <sz val="24"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...1 lines deleted...]
-      <scheme val="minor"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="24"/>
+      <color rgb="FFFF0000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="12"/>
-      <color theme="1"/>
+      <b/>
+      <sz val="36"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFC00000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="9" tint="-0.499984740745262"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="9" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFC00000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color theme="9" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...50 lines deleted...]
-      <b/>
       <sz val="16"/>
-      <color rgb="FFC00000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.249977111117893"/>
+        <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor theme="0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5" tint="0.79998168889431442"/>
+        <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="31">
+  <borders count="30">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...307 lines deleted...]
-    <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...35 lines deleted...]
-      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...28 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
-[...8 lines deleted...]
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="28">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="0" borderId="28">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="0" borderId="28">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="19" fillId="0" borderId="28">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="7" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="10" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="6" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="7" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="7" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="15" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="9" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="10" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="16" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="6" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="17" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="4" fontId="2" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="2" fillId="7" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="17" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...115 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="7">
-[...3 lines deleted...]
-    <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+  <cellStyles count="8">
+    <cellStyle name="xl191" xfId="5" xr:uid="{D3DDCAB4-3AA1-4712-A91B-AECDDBC5BC17}"/>
+    <cellStyle name="xl198" xfId="4" xr:uid="{C2D008C5-5BBE-4CB5-8A1F-9E9F877FE67B}"/>
+    <cellStyle name="xl199" xfId="2" xr:uid="{043140AD-4627-4550-972A-9E46D2191119}"/>
+    <cellStyle name="xl200" xfId="3" xr:uid="{ECE6D0D6-2858-409C-8E0F-605D7D7DF02C}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
-    <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Обычный 2" xfId="6" xr:uid="{767E09C3-9668-4E53-B0F8-838FE0FCD48D}"/>
+    <cellStyle name="Обычный 3" xfId="1" xr:uid="{9F23E2B2-A50F-446A-983C-22DBA204F366}"/>
+    <cellStyle name="Финансовый 2" xfId="7" xr:uid="{C6FC7534-A217-4DDF-9FCC-606C5B47C663}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///C:\Users\u1510\Downloads\&#1045;&#1083;&#1077;&#1094;&#1082;&#1080;&#1081;%20&#1086;&#1082;&#1088;&#1091;&#1075;_&#1062;&#1047;_11.06.%202026.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="АПРЕЛЬ_ЦЗ"/>
+      <sheetName val="Лист2"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0">
+        <row r="16">
+          <cell r="F16" t="str">
+            <v>Федеральный проект "Формирование комфортной городской среды"</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="1"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="Yu Gothic Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="Yu Gothic"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1307,532 +1440,786 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <sheetPr>
-[...1 lines deleted...]
-  </sheetPr>
   <dimension ref="A1:R17"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="50" workbookViewId="0">
-      <selection activeCell="K9" sqref="K9"/>
+    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
+      <selection activeCell="N23" sqref="N23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="20"/>
-[...11 lines deleted...]
-    <col min="19" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="9.140625" style="1"/>
+    <col min="2" max="2" width="57.5703125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="21.28515625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="76.140625" style="1" customWidth="1"/>
+    <col min="5" max="6" width="30.42578125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="43.85546875" style="3" customWidth="1"/>
+    <col min="8" max="8" width="54.28515625" style="4" customWidth="1"/>
+    <col min="9" max="9" width="38.7109375" style="1" customWidth="1"/>
+    <col min="10" max="15" width="33.85546875" style="5" customWidth="1"/>
+    <col min="16" max="16" width="27.85546875" style="5" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="27.42578125" style="5" customWidth="1"/>
+    <col min="18" max="18" width="30.28515625" style="5" hidden="1" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="123.75" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="R1" s="22"/>
+    <row r="1" spans="1:18" ht="114.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N1" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="O1" s="71"/>
+      <c r="P1" s="71"/>
+      <c r="Q1" s="71"/>
+      <c r="R1" s="6"/>
     </row>
-    <row r="2" spans="1:18" ht="141" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...19 lines deleted...]
-      <c r="R2" s="1"/>
+    <row r="2" spans="1:18" ht="141.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="72" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" s="72"/>
+      <c r="C2" s="72"/>
+      <c r="D2" s="72"/>
+      <c r="E2" s="72"/>
+      <c r="F2" s="72"/>
+      <c r="G2" s="72"/>
+      <c r="H2" s="72"/>
+      <c r="I2" s="72"/>
+      <c r="J2" s="72"/>
+      <c r="K2" s="72"/>
+      <c r="L2" s="72"/>
+      <c r="M2" s="72"/>
+      <c r="N2" s="72"/>
+      <c r="O2" s="72"/>
+      <c r="P2" s="72"/>
+      <c r="Q2" s="72"/>
+      <c r="R2" s="7"/>
     </row>
     <row r="3" spans="1:18" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="53" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="43" t="s">
+      <c r="A3" s="73" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="62" t="s">
+        <v>2</v>
+      </c>
+      <c r="C3" s="62" t="s">
+        <v>3</v>
+      </c>
+      <c r="D3" s="62" t="s">
+        <v>4</v>
+      </c>
+      <c r="E3" s="62" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="62" t="s">
+        <v>6</v>
+      </c>
+      <c r="G3" s="62" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3" s="75" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="43" t="s">
-[...20 lines deleted...]
-      <c r="K3" s="50" t="s">
+      <c r="I3" s="62" t="s">
+        <v>9</v>
+      </c>
+      <c r="J3" s="64" t="s">
+        <v>10</v>
+      </c>
+      <c r="K3" s="66" t="s">
+        <v>11</v>
+      </c>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+      <c r="O3" s="68"/>
+      <c r="P3" s="64" t="s">
+        <v>12</v>
+      </c>
+      <c r="Q3" s="69" t="s">
+        <v>13</v>
+      </c>
+      <c r="R3" s="7" t="s">
         <v>14</v>
-      </c>
-[...11 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="139.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="54"/>
-[...15 lines deleted...]
-      <c r="M4" s="21" t="s">
+      <c r="A4" s="74"/>
+      <c r="B4" s="63"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="65"/>
+      <c r="K4" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="L4" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="M4" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="N4" s="8" t="s">
         <v>18</v>
       </c>
-      <c r="N4" s="21" t="s">
+      <c r="O4" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="O4" s="21" t="s">
-[...4 lines deleted...]
-      <c r="R4" s="40"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="70"/>
+      <c r="R4" s="7"/>
     </row>
-    <row r="5" spans="1:18" s="19" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:18" s="9" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="55" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
       <c r="B5" s="56"/>
       <c r="C5" s="56"/>
       <c r="D5" s="56"/>
       <c r="E5" s="56"/>
       <c r="F5" s="56"/>
       <c r="G5" s="56"/>
       <c r="H5" s="56"/>
       <c r="I5" s="56"/>
       <c r="J5" s="56"/>
       <c r="K5" s="56"/>
       <c r="L5" s="56"/>
       <c r="M5" s="56"/>
       <c r="N5" s="56"/>
       <c r="O5" s="56"/>
       <c r="P5" s="56"/>
       <c r="Q5" s="57"/>
     </row>
-    <row r="6" spans="1:18" ht="102" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="29">
+    <row r="6" spans="1:18" ht="101.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="10">
         <v>1</v>
       </c>
-      <c r="B6" s="30" t="s">
+      <c r="B6" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="11">
+        <v>4800029038</v>
+      </c>
+      <c r="D6" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="C6" s="30">
+      <c r="E6" s="13" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" s="12" t="str">
+        <f>[1]АПРЕЛЬ_ЦЗ!$F$16</f>
+        <v>Федеральный проект "Формирование комфортной городской среды"</v>
+      </c>
+      <c r="G6" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="14" t="s">
+        <v>33</v>
+      </c>
+      <c r="I6" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="J6" s="15">
+        <f>K6</f>
+        <v>930638</v>
+      </c>
+      <c r="K6" s="15">
+        <f>SUM(L6:O6)</f>
+        <v>930638</v>
+      </c>
+      <c r="L6" s="15">
+        <v>0</v>
+      </c>
+      <c r="M6" s="15">
+        <v>912025.12</v>
+      </c>
+      <c r="N6" s="15">
+        <v>18612.88</v>
+      </c>
+      <c r="O6" s="15">
+        <v>0</v>
+      </c>
+      <c r="P6" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q6" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="R6" s="78"/>
+    </row>
+    <row r="7" spans="1:18" s="26" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="58" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="59"/>
+      <c r="C7" s="43"/>
+      <c r="D7" s="43"/>
+      <c r="E7" s="44"/>
+      <c r="F7" s="44"/>
+      <c r="G7" s="44"/>
+      <c r="H7" s="44"/>
+      <c r="I7" s="44"/>
+      <c r="J7" s="45">
+        <f>SUM(J6)</f>
+        <v>930638</v>
+      </c>
+      <c r="K7" s="45">
+        <f>SUM(K6)</f>
+        <v>930638</v>
+      </c>
+      <c r="L7" s="45">
+        <f t="shared" ref="L7:O7" si="0">SUM(L6)</f>
+        <v>0</v>
+      </c>
+      <c r="M7" s="45">
+        <f t="shared" si="0"/>
+        <v>912025.12</v>
+      </c>
+      <c r="N7" s="45">
+        <f t="shared" si="0"/>
+        <v>18612.88</v>
+      </c>
+      <c r="O7" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="P7" s="46"/>
+      <c r="Q7" s="47"/>
+    </row>
+    <row r="8" spans="1:18" ht="101.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="10">
+        <v>1</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="11">
+        <v>4800029422</v>
+      </c>
+      <c r="D8" s="17" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" s="18" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="17" t="s">
+        <v>35</v>
+      </c>
+      <c r="H8" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="I8" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="J8" s="20">
+        <f>K8</f>
+        <v>1996706.5</v>
+      </c>
+      <c r="K8" s="20">
+        <f>SUM(L8:O8)</f>
+        <v>1996706.5</v>
+      </c>
+      <c r="L8" s="20">
+        <v>0</v>
+      </c>
+      <c r="M8" s="20">
+        <v>1744973.2</v>
+      </c>
+      <c r="N8" s="20">
+        <v>151733.29999999999</v>
+      </c>
+      <c r="O8" s="20">
+        <v>100000</v>
+      </c>
+      <c r="P8" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q8" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="R8" s="78"/>
+    </row>
+    <row r="9" spans="1:18" s="26" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="58" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="59"/>
+      <c r="C9" s="43"/>
+      <c r="D9" s="43"/>
+      <c r="E9" s="44"/>
+      <c r="F9" s="44"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44"/>
+      <c r="I9" s="44"/>
+      <c r="J9" s="45">
+        <f>SUM(J8)</f>
+        <v>1996706.5</v>
+      </c>
+      <c r="K9" s="45">
+        <f t="shared" ref="K9:O9" si="1">SUM(K8)</f>
+        <v>1996706.5</v>
+      </c>
+      <c r="L9" s="45">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M9" s="45">
+        <f t="shared" si="1"/>
+        <v>1744973.2</v>
+      </c>
+      <c r="N9" s="45">
+        <f t="shared" si="1"/>
+        <v>151733.29999999999</v>
+      </c>
+      <c r="O9" s="45">
+        <f t="shared" si="1"/>
+        <v>100000</v>
+      </c>
+      <c r="P9" s="46"/>
+      <c r="Q9" s="47"/>
+    </row>
+    <row r="10" spans="1:18" s="26" customFormat="1" ht="101.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="79">
+        <v>1</v>
+      </c>
+      <c r="B10" s="50" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="50">
         <v>4807001289</v>
       </c>
-      <c r="D6" s="33" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="37" t="s">
+      <c r="D10" s="50" t="s">
+        <v>43</v>
+      </c>
+      <c r="E10" s="51" t="s">
+        <v>24</v>
+      </c>
+      <c r="F10" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="I10" s="50" t="s">
+        <v>45</v>
+      </c>
+      <c r="J10" s="53">
+        <v>500000</v>
+      </c>
+      <c r="K10" s="53">
+        <f>SUM(L10:O10)</f>
+        <v>500000</v>
+      </c>
+      <c r="L10" s="53">
+        <v>0</v>
+      </c>
+      <c r="M10" s="53">
+        <v>0</v>
+      </c>
+      <c r="N10" s="53">
+        <v>500000</v>
+      </c>
+      <c r="O10" s="53">
+        <v>0</v>
+      </c>
+      <c r="P10" s="53"/>
+      <c r="Q10" s="54" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="26" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="58" t="s">
         <v>26</v>
       </c>
-      <c r="F6" s="33" t="s">
-[...36 lines deleted...]
-      <c r="R6" s="32"/>
+      <c r="B11" s="59"/>
+      <c r="C11" s="43"/>
+      <c r="D11" s="43"/>
+      <c r="E11" s="44"/>
+      <c r="F11" s="44"/>
+      <c r="G11" s="44"/>
+      <c r="H11" s="44"/>
+      <c r="I11" s="44"/>
+      <c r="J11" s="45">
+        <f>J10</f>
+        <v>500000</v>
+      </c>
+      <c r="K11" s="45">
+        <f t="shared" ref="K11:O11" si="2">K10</f>
+        <v>500000</v>
+      </c>
+      <c r="L11" s="45">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M11" s="45">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N11" s="45">
+        <f t="shared" si="2"/>
+        <v>500000</v>
+      </c>
+      <c r="O11" s="45">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P11" s="46" t="e">
+        <v>#REF!</v>
+      </c>
+      <c r="Q11" s="47"/>
     </row>
-    <row r="7" spans="1:18" s="31" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="58" t="s">
+    <row r="12" spans="1:18" s="26" customFormat="1" ht="98.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="49">
+        <v>1</v>
+      </c>
+      <c r="B12" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="C12" s="50">
+        <v>4821035240</v>
+      </c>
+      <c r="D12" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="E12" s="51" t="s">
+        <v>24</v>
+      </c>
+      <c r="F12" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="52" t="s">
+        <v>42</v>
+      </c>
+      <c r="I12" s="50" t="s">
+        <v>39</v>
+      </c>
+      <c r="J12" s="53">
+        <v>2062747</v>
+      </c>
+      <c r="K12" s="53">
+        <f>SUM(L12:O12)</f>
+        <v>2062747</v>
+      </c>
+      <c r="L12" s="53">
+        <v>0</v>
+      </c>
+      <c r="M12" s="53">
+        <v>0</v>
+      </c>
+      <c r="N12" s="53">
+        <v>2062747</v>
+      </c>
+      <c r="O12" s="53">
+        <v>0</v>
+      </c>
+      <c r="P12" s="53" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q12" s="54" t="s">
         <v>28</v>
       </c>
-      <c r="B7" s="59"/>
-[...32 lines deleted...]
-      <c r="Q7" s="64"/>
     </row>
-    <row r="8" spans="1:18" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="65" t="s">
+    <row r="13" spans="1:18" s="26" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="58" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="59"/>
+      <c r="C13" s="43"/>
+      <c r="D13" s="43"/>
+      <c r="E13" s="44"/>
+      <c r="F13" s="44"/>
+      <c r="G13" s="44"/>
+      <c r="H13" s="44"/>
+      <c r="I13" s="44"/>
+      <c r="J13" s="45">
+        <f>J12</f>
+        <v>2062747</v>
+      </c>
+      <c r="K13" s="45">
+        <f t="shared" ref="K13:O13" si="3">K12</f>
+        <v>2062747</v>
+      </c>
+      <c r="L13" s="45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="M13" s="45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N13" s="45">
+        <f t="shared" si="3"/>
+        <v>2062747</v>
+      </c>
+      <c r="O13" s="45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="P13" s="46" t="e">
+        <v>#REF!</v>
+      </c>
+      <c r="Q13" s="47"/>
+    </row>
+    <row r="14" spans="1:18" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="60" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="61"/>
+      <c r="C14" s="61"/>
+      <c r="D14" s="61"/>
+      <c r="E14" s="22"/>
+      <c r="F14" s="22"/>
+      <c r="G14" s="22"/>
+      <c r="H14" s="23"/>
+      <c r="I14" s="23"/>
+      <c r="J14" s="24">
+        <f>SUM(J7,J9,J11,J13)</f>
+        <v>5490091.5</v>
+      </c>
+      <c r="K14" s="24">
+        <f>K15+K16+K17</f>
+        <v>5490091.5</v>
+      </c>
+      <c r="L14" s="24">
+        <f t="shared" ref="K14:O14" si="4">SUM(L7,L9,L11,L13)</f>
+        <v>0</v>
+      </c>
+      <c r="M14" s="24">
+        <f t="shared" si="4"/>
+        <v>2656998.3199999998</v>
+      </c>
+      <c r="N14" s="24">
+        <f t="shared" si="4"/>
+        <v>2733093.1799999997</v>
+      </c>
+      <c r="O14" s="24">
+        <f t="shared" si="4"/>
+        <v>100000</v>
+      </c>
+      <c r="P14" s="48"/>
+      <c r="Q14" s="25"/>
+      <c r="R14" s="7"/>
+    </row>
+    <row r="15" spans="1:18" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="28"/>
+      <c r="C15" s="29"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="28"/>
+      <c r="I15" s="28"/>
+      <c r="J15" s="30">
+        <f>J6</f>
+        <v>930638</v>
+      </c>
+      <c r="K15" s="30">
+        <f t="shared" ref="K15:O15" si="5">K6</f>
+        <v>930638</v>
+      </c>
+      <c r="L15" s="30">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="M15" s="30">
+        <f t="shared" si="5"/>
+        <v>912025.12</v>
+      </c>
+      <c r="N15" s="30">
+        <f t="shared" si="5"/>
+        <v>18612.88</v>
+      </c>
+      <c r="O15" s="30">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="P15" s="31"/>
+      <c r="Q15" s="32"/>
+      <c r="R15" s="7"/>
+    </row>
+    <row r="16" spans="1:18" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="33" t="s">
         <v>30</v>
       </c>
-      <c r="B8" s="66"/>
-[...33 lines deleted...]
-      <c r="R8" s="1"/>
+      <c r="B16" s="34"/>
+      <c r="C16" s="35"/>
+      <c r="D16" s="34"/>
+      <c r="E16" s="34"/>
+      <c r="F16" s="34"/>
+      <c r="G16" s="34"/>
+      <c r="H16" s="34"/>
+      <c r="I16" s="34"/>
+      <c r="J16" s="36">
+        <f>J8</f>
+        <v>1996706.5</v>
+      </c>
+      <c r="K16" s="36">
+        <f t="shared" ref="K16:O16" si="6">K8</f>
+        <v>1996706.5</v>
+      </c>
+      <c r="L16" s="36">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="M16" s="36">
+        <f t="shared" si="6"/>
+        <v>1744973.2</v>
+      </c>
+      <c r="N16" s="36">
+        <f t="shared" si="6"/>
+        <v>151733.29999999999</v>
+      </c>
+      <c r="O16" s="36">
+        <f t="shared" si="6"/>
+        <v>100000</v>
+      </c>
+      <c r="P16" s="37"/>
+      <c r="Q16" s="38"/>
+      <c r="R16" s="7"/>
     </row>
-    <row r="9" spans="1:18" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-[...37 lines deleted...]
-      <c r="R9" s="1"/>
+    <row r="17" spans="1:18" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17" s="40"/>
+      <c r="C17" s="40"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="40"/>
+      <c r="I17" s="40"/>
+      <c r="J17" s="41">
+        <f>J10+J12</f>
+        <v>2562747</v>
+      </c>
+      <c r="K17" s="41">
+        <f t="shared" ref="K17:O17" si="7">K10+K12</f>
+        <v>2562747</v>
+      </c>
+      <c r="L17" s="41">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="M17" s="41">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="N17" s="41">
+        <f t="shared" si="7"/>
+        <v>2562747</v>
+      </c>
+      <c r="O17" s="41">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="P17" s="77" t="e">
+        <f t="shared" ref="K17:P17" si="8">P10+P12</f>
+        <v>#VALUE!</v>
+      </c>
+      <c r="Q17" s="42"/>
+      <c r="R17" s="7"/>
     </row>
-    <row r="10" spans="1:18" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-[...69 lines deleted...]
-    <row r="17" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="19">
-[...1 lines deleted...]
-    <mergeCell ref="G3:G4"/>
+  <mergeCells count="21">
+    <mergeCell ref="N1:Q1"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="H3:H4"/>
     <mergeCell ref="A5:Q5"/>
     <mergeCell ref="A7:B7"/>
-    <mergeCell ref="N1:Q1"/>
-[...1 lines deleted...]
-    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A14:D14"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
+    <mergeCell ref="K3:O3"/>
+    <mergeCell ref="P3:P4"/>
     <mergeCell ref="Q3:Q4"/>
-    <mergeCell ref="A2:Q2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A13:B13"/>
   </mergeCells>
-  <phoneticPr fontId="17" type="noConversion"/>
-[...28 lines deleted...]
-  </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>ИЮЛЬ_ЦЗ!Область_печати</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>АВГУСТ_ЦЗ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Марышева Елена</dc:creator>
+  <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>