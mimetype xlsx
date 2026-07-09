--- v0 (2025-12-07)
+++ v1 (2026-07-09)
@@ -4,124 +4,124 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2025 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Централизация закупок_2025\2025_МЗ\МКУ\Декабрь\05.12.2025\На Сайт\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Июль\03.07.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8B87871C-7479-4F65-B02B-5714D3A7C9AD}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B8AAACD7-2292-4BAC-9339-563E7CF7013E}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ДЕКАБРЬ_ЦЗ" sheetId="1" r:id="rId1"/>
+    <sheet name="ИЮЛЬ_ЦЗ" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ДЕКАБРЬ_ЦЗ!$A$1:$Q$18</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">ИЮЛЬ_ЦЗ!$A$1:$Q$16</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K6" i="1" l="1"/>
-[...6 lines deleted...]
-  <c r="J18" i="1"/>
+  <c r="K13" i="1" l="1"/>
+  <c r="K16" i="1"/>
+  <c r="L16" i="1"/>
+  <c r="M16" i="1"/>
+  <c r="N16" i="1"/>
+  <c r="O16" i="1"/>
+  <c r="J16" i="1"/>
+  <c r="K15" i="1"/>
   <c r="L15" i="1"/>
   <c r="M15" i="1"/>
   <c r="N15" i="1"/>
   <c r="O15" i="1"/>
   <c r="J15" i="1"/>
-  <c r="K14" i="1"/>
-[...4 lines deleted...]
-  <c r="J14" i="1"/>
+  <c r="L13" i="1"/>
+  <c r="M13" i="1"/>
+  <c r="N13" i="1"/>
+  <c r="O13" i="1"/>
+  <c r="J13" i="1"/>
   <c r="K12" i="1"/>
   <c r="L12" i="1"/>
   <c r="M12" i="1"/>
   <c r="N12" i="1"/>
   <c r="O12" i="1"/>
   <c r="J12" i="1"/>
+  <c r="K11" i="1"/>
+  <c r="K10" i="1"/>
+  <c r="L10" i="1"/>
+  <c r="M10" i="1"/>
+  <c r="N10" i="1"/>
+  <c r="O10" i="1"/>
+  <c r="J10" i="1"/>
+  <c r="K9" i="1"/>
+  <c r="K8" i="1"/>
   <c r="K7" i="1"/>
   <c r="L7" i="1"/>
   <c r="M7" i="1"/>
   <c r="N7" i="1"/>
   <c r="O7" i="1"/>
   <c r="J7" i="1"/>
-  <c r="K11" i="1"/>
-[...4 lines deleted...]
-  <c r="P18" i="1" l="1"/>
+  <c r="K6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="44">
   <si>
     <t>№ п/п</t>
-  </si>
-[...1 lines deleted...]
-    <t>Наименование заказчика</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>Идентификационный код закупки</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
@@ -140,175 +140,156 @@
   <si>
     <t>федеральный бюджет, руб.</t>
   </si>
   <si>
     <t>внебюджетные средства, руб.</t>
   </si>
   <si>
     <t>Источник финансирования</t>
   </si>
   <si>
     <t>Наименование 
 объекта закупки</t>
   </si>
   <si>
     <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
-    <t>-</t>
-[...2 lines deleted...]
-    <t>эл. аукцион</t>
+    <t>эл.аукцион</t>
   </si>
   <si>
     <t xml:space="preserve">Согласовано:
 Председатель комитета по финансам администрации 
-Усманского муниципального района   
+Усманского муниципального округа 
 И.В.Демихова                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                              </t>
   </si>
   <si>
     <t>Всего 1 закупка</t>
   </si>
   <si>
-    <t>0 закупок в рамках гос.программ</t>
-[...20 lines deleted...]
-    <t>Выполнение работ по содержанию улично-дорожной сети на территории города Усмань.</t>
+    <t>-</t>
+  </si>
+  <si>
+    <t>0 закупок в рамках нац.проекта</t>
   </si>
   <si>
     <t>42.11.</t>
   </si>
   <si>
-    <t>Выполнение работ по вывозу мусора с улиц г.Усмань (в том числе крупногабаритного в районе площадок ТКО, ликвидация стихийных свалок).</t>
-[...50 lines deleted...]
-    <t>Всего 4 закупки</t>
+    <t>июнь</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Городское территориальный управление города Усмань администрации Усманского муниципального округа Липецкой области Российской Федерации
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                   </t>
+  </si>
+  <si>
+    <t>Выполнение работ по ремонту автомобильной дороги по ул.Центральная от пересечения с ул. Центральная в сторону дома №7А  в с.Поддубровка Усманского муниципального округа Липецкой области</t>
+  </si>
+  <si>
+    <t>263481602645948160100100060014211244</t>
+  </si>
+  <si>
+    <t>Выполнение работ по ремонту автомобильной дороги по ул. Текстильщиков (от пер. Индустриальный в сторону земельного участка №95)  в г. Усмань  Липецкой области</t>
+  </si>
+  <si>
+    <t>Выполнение работ по ремонту автомобильной дороги по ул.Коминтерна от пересечения ул. Школьная в сторону дома №39  с.Завальное  Усманского муниципального округа Липецкой области</t>
+  </si>
+  <si>
+    <t>3 закупки, относящихся к категории "Прочие"</t>
+  </si>
+  <si>
+    <t>Всего 2 закупки</t>
+  </si>
+  <si>
+    <t>Итого 4 закупки для 3 заказчиков, в т.ч.</t>
+  </si>
+  <si>
+    <t>Выполнение работ по строительству автомобильной дороги по ул. Пескова (от улицы Стрелецкая Слобода до улицы Захарова) города Усмань Липецкой области для нужд Городского территориального управления город Усмань.</t>
+  </si>
+  <si>
+    <t>263481602653048160100100400014211414</t>
+  </si>
+  <si>
+    <t>1 закупка в рамках гос.программ</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на декабрь 2025 года,
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на июль 2026 года,
 осуществляемого МКУ "Центр компетенций централизованного  бухгалтерского учета и муниципальных закупок Усманского муниципального района  Липецкой области"
-по состоянию на 05.12.2025 года
+по состоянию на 03.07.2026 года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(версия 2)</t>
+      <t>(версия1)</t>
     </r>
+  </si>
+  <si>
+    <t>июль</t>
+  </si>
+  <si>
+    <t>Государственная программа "Развитие транспортной системы Липецкой области"</t>
+  </si>
+  <si>
+    <t>Завальновский территориальный отдел администрации Усманского муниципального округа Липецкой области Российской Федерации</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Поддубровский  территориальный отдел администрации Усманского муниципального округа Липецкой области Российской Федерации</t>
+  </si>
+  <si>
+    <t>Наименование
+заказчика</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -387,118 +368,154 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="14"/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial Cyr"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
+      <sz val="14"/>
+      <color theme="9" tint="-0.499984740745262"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="36">
+  <borders count="34">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -566,65 +583,50 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...13 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -683,61 +685,50 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="medium">
-[...9 lines deleted...]
-      </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
@@ -759,231 +750,249 @@
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...67 lines deleted...]
-      </top>
       <bottom/>
-      <diagonal/>
-[...29 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...11 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...13 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="26">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="21" fillId="0" borderId="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="86">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -999,244 +1008,260 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="8" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="14" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="8" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="5" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...57 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="7">
-[...3 lines deleted...]
-    <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+  <cellStyles count="15">
+    <cellStyle name="st17" xfId="8" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
+    <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
+    <cellStyle name="xl25" xfId="9" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="xl31" xfId="10" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="xl34" xfId="11" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
-    <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
+    <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Обычный 2 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Обычный 3" xfId="7" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
+    <cellStyle name="Обычный 3 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
+    <cellStyle name="Обычный 3 3" xfId="13" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
+    <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1481,924 +1506,827 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R84"/>
+  <dimension ref="A1:R82"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="50" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="50" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K7" sqref="K7"/>
+      <selection pane="bottomLeft" activeCell="M17" sqref="M17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="21"/>
-    <col min="2" max="2" width="46" style="5" customWidth="1"/>
+    <col min="2" max="2" width="51.7109375" style="5" customWidth="1"/>
     <col min="3" max="3" width="18.5703125" style="5" customWidth="1"/>
-    <col min="4" max="4" width="85.140625" style="21" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="31.5703125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="87.7109375" style="21" customWidth="1"/>
+    <col min="5" max="6" width="29.28515625" style="21" customWidth="1"/>
+    <col min="7" max="7" width="42.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="53" style="3" customWidth="1"/>
     <col min="9" max="9" width="36.5703125" style="21" customWidth="1"/>
-    <col min="10" max="15" width="29.28515625" style="4" customWidth="1"/>
-    <col min="16" max="16" width="27.7109375" style="4" hidden="1" customWidth="1"/>
+    <col min="10" max="15" width="34.42578125" style="4" customWidth="1"/>
+    <col min="16" max="16" width="28.85546875" style="4" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="24.85546875" style="4" customWidth="1"/>
     <col min="18" max="18" width="16.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="116.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="M1" s="35"/>
-      <c r="N1" s="64" t="s">
-[...4 lines deleted...]
-      <c r="Q1" s="64"/>
+      <c r="N1" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
     </row>
     <row r="2" spans="1:17" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="74" t="s">
-[...17 lines deleted...]
-      <c r="Q2" s="74"/>
+      <c r="A2" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
     </row>
     <row r="3" spans="1:17" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="80" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="54" t="s">
+      <c r="A3" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="56" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" s="56" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="56" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="56" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="54" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="54" t="s">
+      <c r="F3" s="56" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="56" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="58" t="s">
+        <v>2</v>
+      </c>
+      <c r="I3" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="51" t="s">
+        <v>4</v>
+      </c>
+      <c r="K3" s="53" t="s">
+        <v>14</v>
+      </c>
+      <c r="L3" s="54"/>
+      <c r="M3" s="54"/>
+      <c r="N3" s="54"/>
+      <c r="O3" s="55"/>
+      <c r="P3" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q3" s="67" t="s">
         <v>16</v>
-      </c>
-[...29 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="117.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="81"/>
-[...8 lines deleted...]
-      <c r="J4" s="68"/>
+      <c r="A4" s="61"/>
+      <c r="B4" s="57"/>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="52"/>
       <c r="K4" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="22" t="s">
         <v>12</v>
       </c>
-      <c r="L4" s="22" t="s">
+      <c r="M4" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="N4" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="O4" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="M4" s="22" t="s">
-[...9 lines deleted...]
-      <c r="Q4" s="73"/>
+      <c r="P4" s="52"/>
+      <c r="Q4" s="68"/>
     </row>
     <row r="5" spans="1:17" s="20" customFormat="1" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="69" t="s">
+      <c r="A5" s="64" t="s">
         <v>25</v>
       </c>
-      <c r="B5" s="70"/>
-[...14 lines deleted...]
-      <c r="Q5" s="71"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="65"/>
+      <c r="D5" s="65"/>
+      <c r="E5" s="65"/>
+      <c r="F5" s="65"/>
+      <c r="G5" s="65"/>
+      <c r="H5" s="65"/>
+      <c r="I5" s="65"/>
+      <c r="J5" s="65"/>
+      <c r="K5" s="65"/>
+      <c r="L5" s="65"/>
+      <c r="M5" s="65"/>
+      <c r="N5" s="65"/>
+      <c r="O5" s="65"/>
+      <c r="P5" s="65"/>
+      <c r="Q5" s="66"/>
     </row>
-    <row r="6" spans="1:17" s="32" customFormat="1" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="40">
+    <row r="6" spans="1:17" s="78" customFormat="1" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="71">
         <v>1</v>
       </c>
-      <c r="B6" s="47" t="s">
-[...17 lines deleted...]
-      <c r="H6" s="44" t="s">
+      <c r="B6" s="72" t="s">
+        <v>42</v>
+      </c>
+      <c r="C6" s="72">
+        <v>4816026459</v>
+      </c>
+      <c r="D6" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="I6" s="43" t="s">
+      <c r="E6" s="72" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="72" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="72" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="73" t="s">
         <v>29</v>
       </c>
-      <c r="J6" s="45">
-[...2 lines deleted...]
-      <c r="K6" s="45">
+      <c r="I6" s="72" t="s">
+        <v>24</v>
+      </c>
+      <c r="J6" s="74">
+        <v>589139.01</v>
+      </c>
+      <c r="K6" s="75">
         <f>SUM(L6:O6)</f>
-        <v>23001706.699999999</v>
-[...17 lines deleted...]
-        <v>21</v>
+        <v>589139.01</v>
+      </c>
+      <c r="L6" s="75">
+        <v>0</v>
+      </c>
+      <c r="M6" s="75">
+        <v>0</v>
+      </c>
+      <c r="N6" s="74">
+        <v>589139.01</v>
+      </c>
+      <c r="O6" s="75">
+        <v>0</v>
+      </c>
+      <c r="P6" s="76" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q6" s="77" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:17" s="32" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="82" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="83"/>
+      <c r="A7" s="62" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="63"/>
       <c r="C7" s="28"/>
       <c r="D7" s="28"/>
       <c r="E7" s="29"/>
       <c r="F7" s="29"/>
       <c r="G7" s="29"/>
       <c r="H7" s="29"/>
       <c r="I7" s="29"/>
       <c r="J7" s="30">
         <f>J6</f>
-        <v>23001706.699999999</v>
+        <v>589139.01</v>
       </c>
       <c r="K7" s="30">
         <f t="shared" ref="K7:O7" si="0">K6</f>
-        <v>23001706.699999999</v>
+        <v>589139.01</v>
       </c>
       <c r="L7" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="M7" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N7" s="30">
         <f t="shared" si="0"/>
-        <v>23001706.699999999</v>
+        <v>589139.01</v>
       </c>
       <c r="O7" s="30">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="P7" s="30"/>
       <c r="Q7" s="31"/>
     </row>
-    <row r="8" spans="1:17" s="32" customFormat="1" ht="105" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="52">
+    <row r="8" spans="1:17" s="83" customFormat="1" ht="88.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="71">
         <v>1</v>
       </c>
-      <c r="B8" s="58" t="s">
+      <c r="B8" s="84" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" s="84">
+        <v>4816026530</v>
+      </c>
+      <c r="D8" s="79" t="s">
         <v>30</v>
       </c>
-      <c r="C8" s="61">
-[...2 lines deleted...]
-      <c r="D8" s="41" t="s">
+      <c r="E8" s="79" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="79" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8" s="79" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8" s="80"/>
+      <c r="I8" s="79" t="s">
+        <v>24</v>
+      </c>
+      <c r="J8" s="81">
+        <v>3511850.78</v>
+      </c>
+      <c r="K8" s="81">
+        <f>SUM(L8:O8)</f>
+        <v>3511850.78</v>
+      </c>
+      <c r="L8" s="81">
+        <v>0</v>
+      </c>
+      <c r="M8" s="81">
+        <v>0</v>
+      </c>
+      <c r="N8" s="81">
+        <v>3511850.78</v>
+      </c>
+      <c r="O8" s="81">
+        <v>0</v>
+      </c>
+      <c r="P8" s="79" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q8" s="82" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="40" customFormat="1" ht="88.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="86">
+        <v>2</v>
+      </c>
+      <c r="B9" s="85"/>
+      <c r="C9" s="85"/>
+      <c r="D9" s="45" t="s">
+        <v>35</v>
+      </c>
+      <c r="E9" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="45" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9" s="45" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="I9" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="J9" s="46">
+        <v>41549997.549999997</v>
+      </c>
+      <c r="K9" s="46">
+        <f>SUM(L9:O9)</f>
+        <v>41549997.550000004</v>
+      </c>
+      <c r="L9" s="46">
+        <v>0</v>
+      </c>
+      <c r="M9" s="46">
+        <v>39472497.670000002</v>
+      </c>
+      <c r="N9" s="46">
+        <v>2077499.88</v>
+      </c>
+      <c r="O9" s="46">
+        <v>0</v>
+      </c>
+      <c r="P9" s="45" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q9" s="47" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="32" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="69" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="70"/>
+      <c r="C10" s="41"/>
+      <c r="D10" s="41"/>
+      <c r="E10" s="42"/>
+      <c r="F10" s="42"/>
+      <c r="G10" s="42"/>
+      <c r="H10" s="42"/>
+      <c r="I10" s="42"/>
+      <c r="J10" s="43">
+        <f>J8+J9</f>
+        <v>45061848.329999998</v>
+      </c>
+      <c r="K10" s="43">
+        <f t="shared" ref="K10:O10" si="1">K8+K9</f>
+        <v>45061848.330000006</v>
+      </c>
+      <c r="L10" s="43">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M10" s="43">
+        <f t="shared" si="1"/>
+        <v>39472497.670000002</v>
+      </c>
+      <c r="N10" s="43">
+        <f t="shared" si="1"/>
+        <v>5589350.6600000001</v>
+      </c>
+      <c r="O10" s="43">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="P10" s="43"/>
+      <c r="Q10" s="44"/>
+    </row>
+    <row r="11" spans="1:17" s="78" customFormat="1" ht="88.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="71">
+        <v>1</v>
+      </c>
+      <c r="B11" s="72" t="s">
+        <v>41</v>
+      </c>
+      <c r="C11" s="72">
+        <v>4816026346</v>
+      </c>
+      <c r="D11" s="72" t="s">
         <v>31</v>
       </c>
-      <c r="E8" s="42" t="s">
-[...36 lines deleted...]
-      <c r="Q8" s="46" t="s">
+      <c r="E11" s="72" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="72" t="s">
+        <v>22</v>
+      </c>
+      <c r="G11" s="72" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" s="73"/>
+      <c r="I11" s="72" t="s">
+        <v>24</v>
+      </c>
+      <c r="J11" s="74">
+        <v>3138350.57</v>
+      </c>
+      <c r="K11" s="75">
+        <f>SUM(L11:O11)</f>
+        <v>3138350.57</v>
+      </c>
+      <c r="L11" s="75">
+        <v>0</v>
+      </c>
+      <c r="M11" s="75">
+        <v>0</v>
+      </c>
+      <c r="N11" s="74">
+        <v>3138350.57</v>
+      </c>
+      <c r="O11" s="75">
+        <v>0</v>
+      </c>
+      <c r="P11" s="76" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q11" s="77" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="32" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="62" t="s">
         <v>21</v>
       </c>
-    </row>
-[...154 lines deleted...]
-      <c r="B12" s="57"/>
+      <c r="B12" s="63"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="30">
-        <f>SUM(J8:J11)</f>
-        <v>49697357.219999999</v>
+        <f>J11</f>
+        <v>3138350.57</v>
       </c>
       <c r="K12" s="30">
-        <f t="shared" ref="K12:O12" si="1">SUM(K8:K11)</f>
-        <v>49697357.219999999</v>
+        <f t="shared" ref="K12:O12" si="2">K11</f>
+        <v>3138350.57</v>
       </c>
       <c r="L12" s="30">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M12" s="30">
-        <f t="shared" si="1"/>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="N12" s="30">
-        <f t="shared" si="1"/>
-        <v>49697357.219999999</v>
+        <f t="shared" si="2"/>
+        <v>3138350.57</v>
       </c>
       <c r="O12" s="30">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="P12" s="30"/>
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P12" s="87"/>
       <c r="Q12" s="31"/>
     </row>
-    <row r="13" spans="1:17" s="32" customFormat="1" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...51 lines deleted...]
-      </c>
+    <row r="13" spans="1:17" s="19" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="88" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="89"/>
+      <c r="C13" s="89"/>
+      <c r="D13" s="89"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="23"/>
+      <c r="H13" s="24"/>
+      <c r="I13" s="24"/>
+      <c r="J13" s="27">
+        <f>J7+J10+J12</f>
+        <v>48789337.909999996</v>
+      </c>
+      <c r="K13" s="27">
+        <f>K14+K15+K16</f>
+        <v>48789337.910000004</v>
+      </c>
+      <c r="L13" s="27">
+        <f t="shared" ref="K13:O13" si="3">L7+L10+L12</f>
+        <v>0</v>
+      </c>
+      <c r="M13" s="27">
+        <f t="shared" si="3"/>
+        <v>39472497.670000002</v>
+      </c>
+      <c r="N13" s="27">
+        <f t="shared" si="3"/>
+        <v>9316840.2400000002</v>
+      </c>
+      <c r="O13" s="27">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="P13" s="90"/>
+      <c r="Q13" s="25"/>
     </row>
-    <row r="14" spans="1:17" s="32" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="84" t="s">
+    <row r="14" spans="1:17" s="19" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="85"/>
-[...32 lines deleted...]
-      <c r="Q14" s="31"/>
+      <c r="B14" s="9"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="9"/>
+      <c r="E14" s="9"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="13">
+        <v>0</v>
+      </c>
+      <c r="K14" s="13">
+        <v>0</v>
+      </c>
+      <c r="L14" s="13">
+        <v>0</v>
+      </c>
+      <c r="M14" s="13">
+        <v>0</v>
+      </c>
+      <c r="N14" s="13">
+        <v>0</v>
+      </c>
+      <c r="O14" s="13">
+        <v>0</v>
+      </c>
+      <c r="P14" s="15"/>
+      <c r="Q14" s="16"/>
     </row>
     <row r="15" spans="1:17" s="19" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="65" t="s">
-[...35 lines deleted...]
-      <c r="Q15" s="25"/>
+      <c r="A15" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="11"/>
+      <c r="C15" s="14"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="11"/>
+      <c r="J15" s="26">
+        <f>J9</f>
+        <v>41549997.549999997</v>
+      </c>
+      <c r="K15" s="26">
+        <f t="shared" ref="K15:O15" si="4">K9</f>
+        <v>41549997.550000004</v>
+      </c>
+      <c r="L15" s="26">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M15" s="26">
+        <f t="shared" si="4"/>
+        <v>39472497.670000002</v>
+      </c>
+      <c r="N15" s="26">
+        <f t="shared" si="4"/>
+        <v>2077499.88</v>
+      </c>
+      <c r="O15" s="26">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P15" s="36"/>
+      <c r="Q15" s="17"/>
     </row>
-    <row r="16" spans="1:17" s="19" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-      <c r="Q16" s="16"/>
+    <row r="16" spans="1:17" s="19" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="38"/>
+      <c r="C16" s="38"/>
+      <c r="D16" s="38"/>
+      <c r="E16" s="38"/>
+      <c r="F16" s="38"/>
+      <c r="G16" s="38"/>
+      <c r="H16" s="38"/>
+      <c r="I16" s="38"/>
+      <c r="J16" s="39">
+        <f>J6+J11+J8</f>
+        <v>7239340.3599999994</v>
+      </c>
+      <c r="K16" s="39">
+        <f t="shared" ref="K16:O16" si="5">K6+K11+K8</f>
+        <v>7239340.3599999994</v>
+      </c>
+      <c r="L16" s="39">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="M16" s="39">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N16" s="39">
+        <f t="shared" si="5"/>
+        <v>7239340.3599999994</v>
+      </c>
+      <c r="O16" s="39">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="P16" s="91"/>
+      <c r="Q16" s="18"/>
     </row>
-    <row r="17" spans="1:17" s="19" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-      <c r="Q17" s="17"/>
+    <row r="17" spans="4:9" ht="138.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D17" s="34"/>
+      <c r="E17" s="34"/>
+      <c r="F17" s="33"/>
+      <c r="I17" s="33"/>
     </row>
-    <row r="18" spans="1:17" s="19" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...39 lines deleted...]
-      <c r="Q18" s="18"/>
+    <row r="18" spans="4:9" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="19" spans="4:9" ht="132" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D19" s="21" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="19" spans="1:17" ht="138.6" customHeight="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-    <row r="33" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="20" spans="4:9" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="21" spans="4:9" ht="183.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="22" spans="4:9" ht="189.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="23" spans="4:9" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="24" spans="4:9" ht="101.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="4:9" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="26" spans="4:9" ht="150.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="27" spans="4:9" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="28" spans="4:9" ht="156.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="4:9" ht="155.44999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="4:9" ht="151.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="4:9" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="4:9" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="35" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="40" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="41" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="42" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="43" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="44" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="45" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
-[...4 lines deleted...]
-    <row r="50" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" ht="195" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" ht="243.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="51" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="52" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="53" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="54" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="55" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="56" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="57" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="58" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="60" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="58" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="61" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="62" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="63" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...18 lines deleted...]
-      <c r="R81" s="6"/>
+    <row r="63" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" spans="18:18" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" spans="18:18" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" spans="18:18" ht="217.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" spans="18:18" ht="325.14999999999998" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" spans="18:18" ht="118.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" spans="18:18" ht="80.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" spans="18:18" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" spans="18:18" ht="112.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" spans="18:18" x14ac:dyDescent="0.25">
+      <c r="R79" s="6"/>
     </row>
-    <row r="84" spans="18:18" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="N1:Q1"/>
-[...1 lines deleted...]
-    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="A13:D13"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A12:B12"/>
     <mergeCell ref="A5:Q5"/>
     <mergeCell ref="Q3:Q4"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="N1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="E3:E4"/>
-    <mergeCell ref="A7:B7"/>
-    <mergeCell ref="A14:B14"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
-    <mergeCell ref="D3:D4"/>
-[...2 lines deleted...]
-    <mergeCell ref="C8:C11"/>
+    <mergeCell ref="J3:J4"/>
   </mergeCells>
-  <phoneticPr fontId="17" type="noConversion"/>
+  <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="24" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B3" s="7" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>ДЕКАБРЬ_ЦЗ</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>ДЕКАБРЬ_ЦЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_ЦЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>