--- v1 (2026-07-09)
+++ v2 (2026-08-24)
@@ -4,122 +4,136 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Июль\03.07.2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Август\14.08.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B8AAACD7-2292-4BAC-9339-563E7CF7013E}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{24D9C561-4844-4145-948C-E9AD795770A6}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ИЮЛЬ_ЦЗ" sheetId="1" r:id="rId1"/>
+    <sheet name="АВГУСТ_ЦЗ" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ИЮЛЬ_ЦЗ!$A$1:$Q$16</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">АВГУСТ_ЦЗ!$A$1:$Q$20</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K13" i="1" l="1"/>
-  <c r="K16" i="1"/>
+  <c r="O20" i="1" l="1"/>
+  <c r="N20" i="1"/>
+  <c r="M20" i="1"/>
+  <c r="L20" i="1"/>
+  <c r="J20" i="1"/>
+  <c r="O16" i="1" l="1"/>
+  <c r="N16" i="1"/>
+  <c r="M16" i="1"/>
   <c r="L16" i="1"/>
-  <c r="M16" i="1"/>
-[...1 lines deleted...]
-  <c r="O16" i="1"/>
   <c r="J16" i="1"/>
   <c r="K15" i="1"/>
-  <c r="L15" i="1"/>
-[...9 lines deleted...]
-  <c r="K12" i="1"/>
+  <c r="K16" i="1" s="1"/>
+  <c r="O14" i="1" l="1"/>
+  <c r="N14" i="1"/>
+  <c r="M14" i="1"/>
+  <c r="L14" i="1"/>
+  <c r="J14" i="1"/>
+  <c r="K13" i="1"/>
+  <c r="K14" i="1" s="1"/>
+  <c r="O19" i="1" l="1"/>
+  <c r="N19" i="1"/>
+  <c r="M19" i="1"/>
+  <c r="L19" i="1"/>
+  <c r="J19" i="1"/>
+  <c r="O12" i="1" l="1"/>
+  <c r="N12" i="1"/>
+  <c r="M12" i="1"/>
   <c r="L12" i="1"/>
-  <c r="M12" i="1"/>
-[...1 lines deleted...]
-  <c r="O12" i="1"/>
   <c r="J12" i="1"/>
   <c r="K11" i="1"/>
-  <c r="K10" i="1"/>
+  <c r="O10" i="1"/>
+  <c r="N10" i="1"/>
+  <c r="M10" i="1"/>
   <c r="L10" i="1"/>
-  <c r="M10" i="1"/>
-[...1 lines deleted...]
-  <c r="O10" i="1"/>
   <c r="J10" i="1"/>
   <c r="K9" i="1"/>
+  <c r="K12" i="1" l="1"/>
+  <c r="K10" i="1"/>
+  <c r="K7" i="1"/>
+  <c r="K19" i="1" s="1"/>
+  <c r="J8" i="1"/>
+  <c r="J17" i="1" s="1"/>
+  <c r="L8" i="1"/>
+  <c r="L17" i="1" s="1"/>
+  <c r="O8" i="1"/>
+  <c r="O17" i="1" s="1"/>
+  <c r="N8" i="1"/>
+  <c r="N17" i="1" s="1"/>
+  <c r="M8" i="1"/>
+  <c r="M17" i="1" s="1"/>
+  <c r="K6" i="1" l="1"/>
+  <c r="K20" i="1" l="1"/>
+  <c r="K17" i="1" s="1"/>
   <c r="K8" i="1"/>
-  <c r="K7" i="1"/>
-[...5 lines deleted...]
-  <c r="K6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="55">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>Идентификационный код закупки</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
@@ -140,156 +154,188 @@
   <si>
     <t>федеральный бюджет, руб.</t>
   </si>
   <si>
     <t>внебюджетные средства, руб.</t>
   </si>
   <si>
     <t>Источник финансирования</t>
   </si>
   <si>
     <t>Наименование 
 объекта закупки</t>
   </si>
   <si>
     <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
+    <t>декабрь</t>
+  </si>
+  <si>
     <t>эл.аукцион</t>
   </si>
   <si>
+    <t>Всего 1 закупка</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>0 закупок в рамках нац.проекта</t>
+  </si>
+  <si>
+    <t>42.11.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                   </t>
+  </si>
+  <si>
+    <t>Всего 2 закупки</t>
+  </si>
+  <si>
     <t xml:space="preserve">Согласовано:
-Председатель комитета по финансам администрации 
+Начальник управления финансов администрации 
 Усманского муниципального округа 
 И.В.Демихова                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                              </t>
   </si>
   <si>
-    <t>Всего 1 закупка</t>
-[...45 lines deleted...]
-    <t>263481602653048160100100400014211414</t>
+    <t>МБУК "КДЦ"города Усмани Усманского муниципального округа Липецкой области</t>
+  </si>
+  <si>
+    <t>Администрация  Усманского муниципального округа Липецкой области Российской Федерации</t>
+  </si>
+  <si>
+    <t>Выполнение работ по ремонту автомобильной дороги общего пользования местного значения в с.Завальное Усманского муниципального округа Липецкой области РФ</t>
+  </si>
+  <si>
+    <t>263481600350048160100100220004211244</t>
+  </si>
+  <si>
+    <t>Поставка пластиковых контейнеров для сбора твердых коммунальных отходов</t>
+  </si>
+  <si>
+    <t>263481600350048160100100210002920244</t>
+  </si>
+  <si>
+    <t>29.20.</t>
+  </si>
+  <si>
+    <t>Завальновский территориальный отдел администрации Усманского муниципального округа Липецкой области Российской Федерации</t>
+  </si>
+  <si>
+    <t>Выполнение работ по ремонту входной зоны административного здания с. Завальное  Усманского муниципального округа Липецкой области РФ.</t>
+  </si>
+  <si>
+    <t>263481602634648160100100130004339244.</t>
+  </si>
+  <si>
+    <t>43.39.</t>
+  </si>
+  <si>
+    <t>Выполнение ремонтных работ в нежилом помещении в здании, расположенном по адресу: Липецкая обл., Усманский р-н, ул. Ленина , д.35, оф.1 (фондохранилище)</t>
+  </si>
+  <si>
+    <t>263481602414848160100100060004339244</t>
+  </si>
+  <si>
+    <t>август</t>
   </si>
   <si>
     <t>1 закупка в рамках гос.программ</t>
   </si>
   <si>
+    <t>Поддубровский территориальный отдел администрации Усманского муниципального округа Липецкой области Российской Федерации</t>
+  </si>
+  <si>
+    <t>Выполнение работ по ремонту автомобильной дороги по ул.Школьная от пересечения с ул.Центральная в сторону дома № 7 А с.Поддубровка, Усманского муниципального округа Липецкой области.</t>
+  </si>
+  <si>
+    <t>263481602645948160100100060004211244</t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на июль 2026 года,
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на август 2026 года,
 осуществляемого МКУ "Центр компетенций централизованного  бухгалтерского учета и муниципальных закупок Усманского муниципального района  Липецкой области"
-по состоянию на 03.07.2026 года
+по состоянию на 14.08.2026 года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(версия1)</t>
+      <t>(версия2)</t>
     </r>
   </si>
   <si>
-    <t>июль</t>
-[...11 lines deleted...]
-    <t>Наименование
+    <t>Городское территориальное управление города Усмань  администрации Усманского муниципального округа Липецкой области Российской Федерации</t>
+  </si>
+  <si>
+    <t>Выполнение работ по подготовке основания под площадки для сбора твердых коммунальных отходов (ТКО) в г.Усмань Усманского муниципального округа.</t>
+  </si>
+  <si>
+    <t>263481602653048160100100470004299244</t>
+  </si>
+  <si>
+    <t>42.99</t>
+  </si>
+  <si>
+    <t>Итого 6 закупок для 5 заказчиков, в т.ч.</t>
+  </si>
+  <si>
+    <t>5 закупок, относящихся к категории "Прочие"</t>
+  </si>
+  <si>
+    <t>Наименование 
 заказчика</t>
+  </si>
+  <si>
+    <t>Государственная программа  "Развитие транспортной системы Липецкой области"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="25" x14ac:knownFonts="1">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -384,138 +430,146 @@
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial Cyr"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="9" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
-      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
+      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="34">
+  <borders count="31">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -834,165 +888,136 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...7 lines deleted...]
-      <top/>
       <bottom style="medium">
-        <color indexed="64"/>
-[...37 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="26">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="21" fillId="0" borderId="26">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="0" borderId="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1055,195 +1080,181 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="14" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="49" fontId="22" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="5" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="23" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="14" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="25" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="24" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="23" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="25" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="15">
     <cellStyle name="st17" xfId="8" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="xl25" xfId="9" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="xl31" xfId="10" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="xl34" xfId="11" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Обычный 2 2" xfId="12" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Обычный 3" xfId="7" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Обычный 3 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Обычный 3 3" xfId="13" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -1506,760 +1517,950 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R82"/>
+  <dimension ref="A1:R86"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="50" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="M17" sqref="M17"/>
+      <selection pane="bottomLeft" activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="21"/>
-    <col min="2" max="2" width="51.7109375" style="5" customWidth="1"/>
+    <col min="2" max="2" width="52.5703125" style="5" customWidth="1"/>
     <col min="3" max="3" width="18.5703125" style="5" customWidth="1"/>
     <col min="4" max="4" width="87.7109375" style="21" customWidth="1"/>
-    <col min="5" max="6" width="29.28515625" style="21" customWidth="1"/>
-    <col min="7" max="7" width="42.7109375" style="2" customWidth="1"/>
+    <col min="5" max="6" width="33.28515625" style="21" customWidth="1"/>
+    <col min="7" max="7" width="33.28515625" style="2" customWidth="1"/>
     <col min="8" max="8" width="53" style="3" customWidth="1"/>
     <col min="9" max="9" width="36.5703125" style="21" customWidth="1"/>
-    <col min="10" max="15" width="34.42578125" style="4" customWidth="1"/>
-    <col min="16" max="16" width="28.85546875" style="4" hidden="1" customWidth="1"/>
+    <col min="10" max="15" width="36.7109375" style="4" customWidth="1"/>
+    <col min="16" max="16" width="10.28515625" style="4" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="24.85546875" style="4" customWidth="1"/>
     <col min="18" max="18" width="16.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="116.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="M1" s="35"/>
-      <c r="N1" s="49" t="s">
-[...4 lines deleted...]
-      <c r="Q1" s="49"/>
+      <c r="N1" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
     </row>
     <row r="2" spans="1:17" ht="135" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="50" t="s">
-[...17 lines deleted...]
-      <c r="Q2" s="50"/>
+      <c r="A2" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+      <c r="D2" s="49"/>
+      <c r="E2" s="49"/>
+      <c r="F2" s="49"/>
+      <c r="G2" s="49"/>
+      <c r="H2" s="49"/>
+      <c r="I2" s="49"/>
+      <c r="J2" s="49"/>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
+      <c r="N2" s="49"/>
+      <c r="O2" s="49"/>
+      <c r="P2" s="49"/>
+      <c r="Q2" s="49"/>
     </row>
     <row r="3" spans="1:17" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="60" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="56" t="s">
+      <c r="A3" s="59" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="55" t="s">
+        <v>53</v>
+      </c>
+      <c r="C3" s="55" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="56" t="s">
+      <c r="D3" s="55" t="s">
         <v>15</v>
       </c>
-      <c r="E3" s="56" t="s">
+      <c r="E3" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="F3" s="56" t="s">
+      <c r="F3" s="55" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="56" t="s">
+      <c r="G3" s="55" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="58" t="s">
+      <c r="H3" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="I3" s="56" t="s">
+      <c r="I3" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="J3" s="51" t="s">
+      <c r="J3" s="50" t="s">
         <v>4</v>
       </c>
-      <c r="K3" s="53" t="s">
+      <c r="K3" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="L3" s="54"/>
-[...3 lines deleted...]
-      <c r="P3" s="51" t="s">
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="53"/>
+      <c r="O3" s="54"/>
+      <c r="P3" s="50" t="s">
         <v>7</v>
       </c>
-      <c r="Q3" s="67" t="s">
+      <c r="Q3" s="61" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="117.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="61"/>
-[...8 lines deleted...]
-      <c r="J4" s="52"/>
+      <c r="A4" s="60"/>
+      <c r="B4" s="56"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="51"/>
       <c r="K4" s="22" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="22" t="s">
         <v>12</v>
       </c>
       <c r="M4" s="22" t="s">
         <v>17</v>
       </c>
       <c r="N4" s="22" t="s">
         <v>18</v>
       </c>
       <c r="O4" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="P4" s="52"/>
-      <c r="Q4" s="68"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="62"/>
     </row>
-    <row r="5" spans="1:17" s="20" customFormat="1" ht="56.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="Q5" s="66"/>
+    <row r="5" spans="1:17" s="20" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="83" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" s="84"/>
+      <c r="C5" s="84"/>
+      <c r="D5" s="84"/>
+      <c r="E5" s="84"/>
+      <c r="F5" s="84"/>
+      <c r="G5" s="84"/>
+      <c r="H5" s="84"/>
+      <c r="I5" s="84"/>
+      <c r="J5" s="84"/>
+      <c r="K5" s="84"/>
+      <c r="L5" s="84"/>
+      <c r="M5" s="84"/>
+      <c r="N5" s="84"/>
+      <c r="O5" s="84"/>
+      <c r="P5" s="84"/>
+      <c r="Q5" s="85"/>
     </row>
-    <row r="6" spans="1:17" s="78" customFormat="1" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A6" s="71">
+    <row r="6" spans="1:17" s="42" customFormat="1" ht="90" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="43">
         <v>1</v>
       </c>
-      <c r="B6" s="72" t="s">
-[...8 lines deleted...]
-      <c r="E6" s="72" t="s">
+      <c r="B6" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" s="65">
+        <v>4816003500</v>
+      </c>
+      <c r="D6" s="67" t="s">
+        <v>32</v>
+      </c>
+      <c r="E6" s="67" t="s">
         <v>22</v>
       </c>
-      <c r="F6" s="72" t="s">
+      <c r="F6" s="67" t="s">
         <v>22</v>
       </c>
-      <c r="G6" s="72" t="s">
+      <c r="G6" s="67" t="s">
         <v>22</v>
       </c>
-      <c r="H6" s="73" t="s">
-[...2 lines deleted...]
-      <c r="I6" s="72" t="s">
+      <c r="H6" s="68" t="s">
+        <v>33</v>
+      </c>
+      <c r="I6" s="67" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" s="69">
+        <v>1749588</v>
+      </c>
+      <c r="K6" s="69">
+        <f>SUM(L6:O6)</f>
+        <v>1749588</v>
+      </c>
+      <c r="L6" s="69">
+        <v>0</v>
+      </c>
+      <c r="M6" s="69">
+        <v>0</v>
+      </c>
+      <c r="N6" s="69">
+        <v>1749588</v>
+      </c>
+      <c r="O6" s="69">
+        <v>0</v>
+      </c>
+      <c r="P6" s="67" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q6" s="70" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="42" customFormat="1" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="77">
+        <v>2</v>
+      </c>
+      <c r="B7" s="66"/>
+      <c r="C7" s="66"/>
+      <c r="D7" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="44" t="s">
+        <v>54</v>
+      </c>
+      <c r="H7" s="47" t="s">
+        <v>31</v>
+      </c>
+      <c r="I7" s="44" t="s">
         <v>24</v>
       </c>
-      <c r="J6" s="74">
-[...21 lines deleted...]
-      <c r="Q6" s="77" t="s">
+      <c r="J7" s="45">
+        <v>2805039.8</v>
+      </c>
+      <c r="K7" s="45">
+        <f>SUM(L7:O7)</f>
+        <v>2805039.8000000003</v>
+      </c>
+      <c r="L7" s="45">
+        <v>0</v>
+      </c>
+      <c r="M7" s="45">
+        <v>2664784.6</v>
+      </c>
+      <c r="N7" s="45">
+        <v>140255.20000000001</v>
+      </c>
+      <c r="O7" s="45">
+        <v>0</v>
+      </c>
+      <c r="P7" s="44"/>
+      <c r="Q7" s="46" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" s="32" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" s="64"/>
+      <c r="C8" s="28"/>
+      <c r="D8" s="28"/>
+      <c r="E8" s="29"/>
+      <c r="F8" s="29"/>
+      <c r="G8" s="29"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="29"/>
+      <c r="J8" s="30">
+        <f t="shared" ref="J8:O8" si="0">J6+J7</f>
+        <v>4554627.8</v>
+      </c>
+      <c r="K8" s="30">
+        <f t="shared" si="0"/>
+        <v>4554627.8000000007</v>
+      </c>
+      <c r="L8" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="M8" s="30">
+        <f t="shared" si="0"/>
+        <v>2664784.6</v>
+      </c>
+      <c r="N8" s="30">
+        <f t="shared" si="0"/>
+        <v>1889843.2</v>
+      </c>
+      <c r="O8" s="30">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="P8" s="78"/>
+      <c r="Q8" s="31"/>
+    </row>
+    <row r="9" spans="1:17" s="41" customFormat="1" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="40">
+        <v>1</v>
+      </c>
+      <c r="B9" s="71" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="71">
+        <v>4816026346</v>
+      </c>
+      <c r="D9" s="71" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="71" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="71" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9" s="71" t="s">
+        <v>22</v>
+      </c>
+      <c r="H9" s="72" t="s">
+        <v>37</v>
+      </c>
+      <c r="I9" s="71" t="s">
+        <v>38</v>
+      </c>
+      <c r="J9" s="73">
+        <v>373746.95</v>
+      </c>
+      <c r="K9" s="74">
+        <f>SUM(L9:O9)</f>
+        <v>373746.95</v>
+      </c>
+      <c r="L9" s="74">
+        <v>0</v>
+      </c>
+      <c r="M9" s="74">
+        <v>0</v>
+      </c>
+      <c r="N9" s="73">
+        <v>373746.95</v>
+      </c>
+      <c r="O9" s="74">
+        <v>0</v>
+      </c>
+      <c r="P9" s="75" t="s">
         <v>19</v>
       </c>
-    </row>
-[...138 lines deleted...]
-        <v>19</v>
+      <c r="Q9" s="76" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:17" s="32" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="69" t="s">
-[...18 lines deleted...]
-      <c r="L10" s="43">
+      <c r="A10" s="63" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="64"/>
+      <c r="C10" s="28"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="29"/>
+      <c r="F10" s="29"/>
+      <c r="G10" s="29"/>
+      <c r="H10" s="29"/>
+      <c r="I10" s="29"/>
+      <c r="J10" s="30">
+        <f t="shared" ref="J10:O10" si="1">J9</f>
+        <v>373746.95</v>
+      </c>
+      <c r="K10" s="30">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="M10" s="43">
+        <v>373746.95</v>
+      </c>
+      <c r="L10" s="30">
         <f t="shared" si="1"/>
-        <v>39472497.670000002</v>
-[...1 lines deleted...]
-      <c r="N10" s="43">
+        <v>0</v>
+      </c>
+      <c r="M10" s="30">
         <f t="shared" si="1"/>
-        <v>5589350.6600000001</v>
-[...1 lines deleted...]
-      <c r="O10" s="43">
+        <v>0</v>
+      </c>
+      <c r="N10" s="30">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="Q10" s="44"/>
+        <v>373746.95</v>
+      </c>
+      <c r="O10" s="30">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="P10" s="78"/>
+      <c r="Q10" s="31"/>
     </row>
-    <row r="11" spans="1:17" s="78" customFormat="1" ht="88.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A11" s="71">
+    <row r="11" spans="1:17" s="41" customFormat="1" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="40">
         <v>1</v>
       </c>
-      <c r="B11" s="72" t="s">
-[...8 lines deleted...]
-      <c r="E11" s="72" t="s">
+      <c r="B11" s="71" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="71">
+        <v>4816024148</v>
+      </c>
+      <c r="D11" s="71" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="71" t="s">
         <v>22</v>
       </c>
-      <c r="F11" s="72" t="s">
+      <c r="F11" s="71" t="s">
         <v>22</v>
       </c>
-      <c r="G11" s="72" t="s">
+      <c r="G11" s="71" t="s">
         <v>22</v>
       </c>
-      <c r="H11" s="73"/>
-[...6 lines deleted...]
-      <c r="K11" s="75">
+      <c r="H11" s="72" t="s">
+        <v>40</v>
+      </c>
+      <c r="I11" s="71" t="s">
+        <v>38</v>
+      </c>
+      <c r="J11" s="73">
+        <v>476808.48</v>
+      </c>
+      <c r="K11" s="74">
         <f>SUM(L11:O11)</f>
-        <v>3138350.57</v>
-[...16 lines deleted...]
-      <c r="Q11" s="77" t="s">
+        <v>476808.48</v>
+      </c>
+      <c r="L11" s="74">
+        <v>0</v>
+      </c>
+      <c r="M11" s="74">
+        <v>0</v>
+      </c>
+      <c r="N11" s="73">
+        <v>0</v>
+      </c>
+      <c r="O11" s="74">
+        <v>476808.48</v>
+      </c>
+      <c r="P11" s="75" t="s">
         <v>19</v>
+      </c>
+      <c r="Q11" s="76" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:17" s="32" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="62" t="s">
+      <c r="A12" s="63" t="s">
         <v>21</v>
       </c>
-      <c r="B12" s="63"/>
+      <c r="B12" s="64"/>
       <c r="C12" s="28"/>
       <c r="D12" s="28"/>
       <c r="E12" s="29"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="29"/>
       <c r="I12" s="29"/>
       <c r="J12" s="30">
-        <f>J11</f>
-        <v>3138350.57</v>
+        <f t="shared" ref="J12:O12" si="2">J11</f>
+        <v>476808.48</v>
       </c>
       <c r="K12" s="30">
-        <f t="shared" ref="K12:O12" si="2">K11</f>
-        <v>3138350.57</v>
+        <f t="shared" si="2"/>
+        <v>476808.48</v>
       </c>
       <c r="L12" s="30">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M12" s="30">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="N12" s="30">
         <f t="shared" si="2"/>
-        <v>3138350.57</v>
+        <v>0</v>
       </c>
       <c r="O12" s="30">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="P12" s="87"/>
+        <v>476808.48</v>
+      </c>
+      <c r="P12" s="78"/>
       <c r="Q12" s="31"/>
     </row>
-    <row r="13" spans="1:17" s="19" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-[...23 lines deleted...]
-      <c r="M13" s="27">
+    <row r="13" spans="1:17" s="41" customFormat="1" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="40">
+        <v>1</v>
+      </c>
+      <c r="B13" s="71" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" s="71">
+        <v>4816006515</v>
+      </c>
+      <c r="D13" s="71" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="71" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="71" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" s="71" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13" s="72" t="s">
+        <v>45</v>
+      </c>
+      <c r="I13" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="J13" s="73">
+        <v>1129379.83</v>
+      </c>
+      <c r="K13" s="74">
+        <f>SUM(L13:O13)</f>
+        <v>1129379.83</v>
+      </c>
+      <c r="L13" s="74">
+        <v>0</v>
+      </c>
+      <c r="M13" s="74">
+        <v>0</v>
+      </c>
+      <c r="N13" s="73">
+        <v>1129379.83</v>
+      </c>
+      <c r="O13" s="74">
+        <v>0</v>
+      </c>
+      <c r="P13" s="75" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q13" s="76" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="32" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="63" t="s">
+        <v>21</v>
+      </c>
+      <c r="B14" s="64"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="29"/>
+      <c r="F14" s="29"/>
+      <c r="G14" s="29"/>
+      <c r="H14" s="29"/>
+      <c r="I14" s="29"/>
+      <c r="J14" s="30">
+        <f t="shared" ref="J14:O14" si="3">J13</f>
+        <v>1129379.83</v>
+      </c>
+      <c r="K14" s="30">
         <f t="shared" si="3"/>
-        <v>39472497.670000002</v>
-[...1 lines deleted...]
-      <c r="N13" s="27">
+        <v>1129379.83</v>
+      </c>
+      <c r="L14" s="30">
         <f t="shared" si="3"/>
-        <v>9316840.2400000002</v>
-[...1 lines deleted...]
-      <c r="O13" s="27">
+        <v>0</v>
+      </c>
+      <c r="M14" s="30">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="P13" s="90"/>
-      <c r="Q13" s="25"/>
+      <c r="N14" s="30">
+        <f t="shared" si="3"/>
+        <v>1129379.83</v>
+      </c>
+      <c r="O14" s="30">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="P14" s="78"/>
+      <c r="Q14" s="31"/>
     </row>
-    <row r="14" spans="1:17" s="19" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="8" t="s">
+    <row r="15" spans="1:17" s="41" customFormat="1" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="40">
+        <v>1</v>
+      </c>
+      <c r="B15" s="71" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="71">
+        <v>4816026530</v>
+      </c>
+      <c r="D15" s="71" t="s">
+        <v>48</v>
+      </c>
+      <c r="E15" s="71" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="71" t="s">
+        <v>22</v>
+      </c>
+      <c r="G15" s="71" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15" s="72" t="s">
+        <v>49</v>
+      </c>
+      <c r="I15" s="71" t="s">
+        <v>50</v>
+      </c>
+      <c r="J15" s="73">
+        <v>1827796.19</v>
+      </c>
+      <c r="K15" s="74">
+        <f>SUM(L15:O15)</f>
+        <v>1827796.19</v>
+      </c>
+      <c r="L15" s="74">
+        <v>0</v>
+      </c>
+      <c r="M15" s="74">
+        <v>0</v>
+      </c>
+      <c r="N15" s="73">
+        <v>1827796.19</v>
+      </c>
+      <c r="O15" s="74">
+        <v>0</v>
+      </c>
+      <c r="P15" s="75" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q15" s="76" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="32" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="63" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="64"/>
+      <c r="C16" s="28"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="29"/>
+      <c r="G16" s="29"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="29"/>
+      <c r="J16" s="30">
+        <f t="shared" ref="J16:O16" si="4">J15</f>
+        <v>1827796.19</v>
+      </c>
+      <c r="K16" s="30">
+        <f t="shared" si="4"/>
+        <v>1827796.19</v>
+      </c>
+      <c r="L16" s="30">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M16" s="30">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N16" s="30">
+        <f t="shared" si="4"/>
+        <v>1827796.19</v>
+      </c>
+      <c r="O16" s="30">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P16" s="78"/>
+      <c r="Q16" s="31"/>
+    </row>
+    <row r="17" spans="1:17" s="19" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="79" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" s="80"/>
+      <c r="C17" s="80"/>
+      <c r="D17" s="80"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="23"/>
+      <c r="H17" s="24"/>
+      <c r="I17" s="24"/>
+      <c r="J17" s="27">
+        <f>J8+J10+J12+J14+J16</f>
+        <v>8362359.25</v>
+      </c>
+      <c r="K17" s="27">
+        <f>K18+K19+K20</f>
+        <v>8362359.25</v>
+      </c>
+      <c r="L17" s="27">
+        <f>L8+L10+L12+L14+L16</f>
+        <v>0</v>
+      </c>
+      <c r="M17" s="27">
+        <f>M8+M10+M12+M14+M16</f>
+        <v>2664784.6</v>
+      </c>
+      <c r="N17" s="27">
+        <f>N8+N10+N12+N14+N16</f>
+        <v>5220766.17</v>
+      </c>
+      <c r="O17" s="27">
+        <f>O8+O10+O12+O14+O16</f>
+        <v>476808.48</v>
+      </c>
+      <c r="P17" s="81"/>
+      <c r="Q17" s="25"/>
+    </row>
+    <row r="18" spans="1:17" s="19" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B14" s="9"/>
-[...26 lines deleted...]
-      <c r="Q14" s="16"/>
+      <c r="B18" s="9"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="9"/>
+      <c r="E18" s="9"/>
+      <c r="F18" s="9"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="9"/>
+      <c r="I18" s="9"/>
+      <c r="J18" s="13">
+        <v>0</v>
+      </c>
+      <c r="K18" s="13">
+        <v>0</v>
+      </c>
+      <c r="L18" s="13">
+        <v>0</v>
+      </c>
+      <c r="M18" s="13">
+        <v>0</v>
+      </c>
+      <c r="N18" s="13">
+        <v>0</v>
+      </c>
+      <c r="O18" s="13">
+        <v>0</v>
+      </c>
+      <c r="P18" s="15"/>
+      <c r="Q18" s="16"/>
     </row>
-    <row r="15" spans="1:17" s="19" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-[...36 lines deleted...]
-      <c r="Q15" s="17"/>
+    <row r="19" spans="1:17" s="19" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19" s="11"/>
+      <c r="C19" s="14"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="11"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="26">
+        <f t="shared" ref="J19:O19" si="5">J7</f>
+        <v>2805039.8</v>
+      </c>
+      <c r="K19" s="26">
+        <f t="shared" si="5"/>
+        <v>2805039.8000000003</v>
+      </c>
+      <c r="L19" s="26">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="M19" s="26">
+        <f t="shared" si="5"/>
+        <v>2664784.6</v>
+      </c>
+      <c r="N19" s="26">
+        <f t="shared" si="5"/>
+        <v>140255.20000000001</v>
+      </c>
+      <c r="O19" s="26">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="P19" s="36"/>
+      <c r="Q19" s="17"/>
     </row>
-    <row r="16" spans="1:17" s="19" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...36 lines deleted...]
-      <c r="Q16" s="18"/>
+    <row r="20" spans="1:17" s="19" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="B20" s="38"/>
+      <c r="C20" s="38"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="38"/>
+      <c r="I20" s="38"/>
+      <c r="J20" s="39">
+        <f t="shared" ref="J20:O20" si="6">J6+J9+J11+J13+J15</f>
+        <v>5557319.4500000002</v>
+      </c>
+      <c r="K20" s="39">
+        <f t="shared" si="6"/>
+        <v>5557319.4500000002</v>
+      </c>
+      <c r="L20" s="39">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="M20" s="39">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="N20" s="39">
+        <f t="shared" si="6"/>
+        <v>5080510.9700000007</v>
+      </c>
+      <c r="O20" s="39">
+        <f t="shared" si="6"/>
+        <v>476808.48</v>
+      </c>
+      <c r="P20" s="82"/>
+      <c r="Q20" s="18"/>
     </row>
-    <row r="17" spans="4:9" ht="138.6" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="I17" s="33"/>
+    <row r="21" spans="1:17" ht="138.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D21" s="34"/>
+      <c r="E21" s="34"/>
+      <c r="F21" s="33"/>
+      <c r="I21" s="33"/>
     </row>
-    <row r="18" spans="4:9" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...2 lines deleted...]
-        <v>27</v>
+    <row r="22" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="23" spans="1:17" ht="132" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D23" s="21" t="s">
+        <v>25</v>
       </c>
     </row>
-    <row r="20" spans="4:9" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...14 lines deleted...]
-    <row r="35" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="24" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="1:17" ht="183.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="26" spans="1:17" ht="189.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="27" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="28" spans="1:17" ht="101.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="1:17" ht="150.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:17" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:17" ht="156.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" ht="155.44999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" ht="151.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="37" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="39" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="40" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="41" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="42" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="43" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="44" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="45" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...6 lines deleted...]
-    <row r="52" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="45" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="195" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="243.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="53" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="54" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="55" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="56" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="57" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="58" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...21 lines deleted...]
-      <c r="R79" s="6"/>
+    <row r="58" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="59" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="217.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="325.14999999999998" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="118.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="80.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" spans="18:18" ht="112.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" spans="18:18" x14ac:dyDescent="0.25">
+      <c r="R83" s="6"/>
     </row>
-    <row r="82" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" spans="18:18" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="22">
-    <mergeCell ref="A13:D13"/>
+  <mergeCells count="24">
+    <mergeCell ref="A17:D17"/>
     <mergeCell ref="D3:D4"/>
-    <mergeCell ref="A7:B7"/>
-    <mergeCell ref="A12:B12"/>
     <mergeCell ref="A5:Q5"/>
     <mergeCell ref="Q3:Q4"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="C6:C7"/>
     <mergeCell ref="A10:B10"/>
-    <mergeCell ref="B8:B9"/>
-    <mergeCell ref="C8:C9"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A16:B16"/>
     <mergeCell ref="N1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="J3:J4"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="24" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
@@ -2287,46 +2488,46 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>ИЮЛЬ_ЦЗ</vt:lpstr>
+      <vt:lpstr>АВГУСТ_ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>ИЮЛЬ_ЦЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>АВГУСТ_ЦЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>