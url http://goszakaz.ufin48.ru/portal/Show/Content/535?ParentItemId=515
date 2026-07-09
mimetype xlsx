--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -4,309 +4,293 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Май\15.05.2026\На Сайт\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Июль\03.07.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5E72F633-83F7-45D4-AD5F-5A095C84488F}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{483FC5C9-73C0-4DF5-BAF7-68D74EA36F16}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="МАЙ_ЦЗ" sheetId="1" r:id="rId1"/>
+    <sheet name="ИЮЛЬ_ЦЗ" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">МАЙ_ЦЗ!$A$4:$R$13</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">МАЙ_ЦЗ!$A$1:$Q$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ИЮЛЬ_ЦЗ!$A$4:$R$8</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">ИЮЛЬ_ЦЗ!$A$1:$Q$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K13" i="1" l="1"/>
-[...22 lines deleted...]
-  <c r="J14" i="1"/>
+  <c r="K6" i="1" l="1"/>
+  <c r="K10" i="1" s="1"/>
+  <c r="K8" i="1" s="1"/>
+  <c r="L10" i="1"/>
+  <c r="M10" i="1"/>
+  <c r="N10" i="1"/>
+  <c r="O10" i="1"/>
+  <c r="J10" i="1"/>
+  <c r="L8" i="1"/>
+  <c r="M8" i="1"/>
+  <c r="N8" i="1"/>
+  <c r="O8" i="1"/>
+  <c r="J8" i="1"/>
+  <c r="L7" i="1"/>
+  <c r="M7" i="1"/>
+  <c r="N7" i="1"/>
   <c r="O7" i="1"/>
-  <c r="N7" i="1"/>
-[...1 lines deleted...]
-  <c r="L7" i="1"/>
   <c r="J7" i="1"/>
-  <c r="K14" i="1"/>
-  <c r="K7" i="1"/>
+  <c r="K7" i="1" l="1"/>
+  <c r="O9" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="35">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
-    <t>Наименование заказчика</t>
-[...1 lines deleted...]
-  <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>Идентификационный код закупки</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
   <si>
     <t>ИНН заказчика</t>
   </si>
   <si>
     <t>новая закупка</t>
   </si>
   <si>
     <t>скорректированная закупка</t>
   </si>
   <si>
     <t>Всего, руб.</t>
   </si>
   <si>
     <t>внебюджетные средства, руб.</t>
   </si>
   <si>
     <t>Источник финансирования</t>
   </si>
   <si>
     <t>Наименование 
 объекта закупки</t>
   </si>
   <si>
     <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
-    <t>федеральный 
-[...2 lines deleted...]
-  <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
+    <t>эл. аукцион</t>
+  </si>
+  <si>
     <t>-</t>
-  </si>
-[...1 lines deleted...]
-    <t>0 закупок, относящаяся к категории "Прочие"</t>
   </si>
   <si>
     <t xml:space="preserve">Согласовано: 
 Начальник отдела финансов администрации 
-Хлевеского муниципального округа
+Хлевеского муниципального района
 Т.Н. Беляева                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                        </t>
   </si>
   <si>
+    <t>федеральный 
+бюджет, руб.</t>
+  </si>
+  <si>
+    <t>июнь</t>
+  </si>
+  <si>
     <t>Администрация Хлевенского муниципального округа</t>
   </si>
   <si>
-    <t>Всего 1 закупка</t>
-[...14 lines deleted...]
-    <t>Всего 1 закупки</t>
+    <t>0 закупок в рамках нац.проектов</t>
+  </si>
+  <si>
+    <t>43.99.90.190</t>
+  </si>
+  <si>
+    <t>0 закупок, относящиеяя к категории "Прочие"</t>
+  </si>
+  <si>
+    <t>Благоустройство и ремонт памятника на территории села Верхняя Колыбелька Хлевенского муниципального округа Липецкой области</t>
   </si>
   <si>
     <t>Итого 1 закупка для 1 заказчика, в т.ч.</t>
   </si>
   <si>
-    <t>0 закупок в рамках нац.проектов</t>
-[...1 lines deleted...]
-  <si>
     <t>1 закупка в рамках гос.программы</t>
   </si>
   <si>
+    <t>Наименование 
+заказчика</t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на май 2026 года, 
-[...1 lines deleted...]
-по состоянию на 15.05.2026 года
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на июль 2026 года,
+осуществляемого МКУ "Центр компетенции в сфере бухгалтерского учета и муниципального заказа Хлевенского муниципального района"
+по состоянию на 01.07.2026 года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color indexed="10"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(версия 0)</t>
     </r>
   </si>
   <si>
-    <t>Государственная программа  "Обеспечение жителей Липецкой области качественным жильем, социальной и инженерной инфраструктурой"</t>
+    <t>июль</t>
+  </si>
+  <si>
+    <t>Государственная программа  "Реализация внутренней политики Липецкой области"</t>
+  </si>
+  <si>
+    <t>Всего 1 закупка</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
-      <name val="Times New Roman"/>
-[...4 lines deleted...]
-      <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color indexed="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
@@ -360,60 +344,51 @@
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
       <sz val="14"/>
-      <color theme="5" tint="-0.499984740745262"/>
-[...6 lines deleted...]
-      <color theme="9" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="9" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -421,51 +396,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="34">
+  <borders count="29">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -505,194 +480,168 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...43 lines deleted...]
-    <border>
       <left style="medium">
-        <color indexed="64"/>
-[...48 lines deleted...]
-      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...11 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
@@ -733,473 +682,363 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right/>
-      <top style="medium">
-[...15 lines deleted...]
-      <bottom style="medium">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...37 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="2" fontId="10" fillId="0" borderId="27">
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="25">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="27">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="25">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="9" fillId="0" borderId="25">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="94">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...51 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="17" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="4" fontId="12" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="4" fontId="11" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="4" fontId="16" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="15" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="165" fontId="6" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="16" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="4" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="4" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="6" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="4" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="4" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="22" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...108 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="6" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="4" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="xl191" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="xl198" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="xl199" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="xl200" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Финансовый 2 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1449,637 +1288,510 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q16"/>
+  <dimension ref="A1:Q11"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="40" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="C1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="40" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F24" sqref="F24"/>
+      <selection pane="bottomLeft" activeCell="K7" sqref="K7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="24"/>
-[...9 lines deleted...]
-    <col min="17" max="17" width="26.28515625" style="4" customWidth="1"/>
+    <col min="1" max="1" width="7.42578125" style="21" customWidth="1"/>
+    <col min="2" max="2" width="53.42578125" style="5" customWidth="1"/>
+    <col min="3" max="3" width="20" style="5" customWidth="1"/>
+    <col min="4" max="4" width="84.42578125" style="21" customWidth="1"/>
+    <col min="5" max="6" width="28.5703125" style="21" customWidth="1"/>
+    <col min="7" max="7" width="43.42578125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="35.7109375" style="3" customWidth="1"/>
+    <col min="9" max="9" width="37" style="21" customWidth="1"/>
+    <col min="10" max="15" width="28.85546875" style="4" customWidth="1"/>
+    <col min="16" max="16" width="28" style="4" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="24.5703125" style="4" customWidth="1"/>
     <col min="18" max="18" width="16.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="105.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="N1" s="74" t="s">
+      <c r="N1" s="35" t="s">
+        <v>20</v>
+      </c>
+      <c r="O1" s="35"/>
+      <c r="P1" s="35"/>
+      <c r="Q1" s="35"/>
+    </row>
+    <row r="2" spans="1:17" ht="132" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
+      <c r="O2" s="34"/>
+      <c r="P2" s="34"/>
+      <c r="Q2" s="34"/>
+    </row>
+    <row r="3" spans="1:17" s="20" customFormat="1" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="36" t="s">
+        <v>1</v>
+      </c>
+      <c r="F3" s="36" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="40" t="s">
+        <v>2</v>
+      </c>
+      <c r="I3" s="36" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="K3" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="L3" s="45"/>
+      <c r="M3" s="45"/>
+      <c r="N3" s="45"/>
+      <c r="O3" s="46"/>
+      <c r="P3" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q3" s="42" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" s="20" customFormat="1" ht="139.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="50"/>
+      <c r="B4" s="37"/>
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="41"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="M4" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="N4" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="O4" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="43"/>
+    </row>
+    <row r="5" spans="1:17" s="33" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="51" t="s">
         <v>22</v>
       </c>
-      <c r="O1" s="74"/>
-[...1 lines deleted...]
-      <c r="Q1" s="74"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="52"/>
+      <c r="G5" s="52"/>
+      <c r="H5" s="52"/>
+      <c r="I5" s="52"/>
+      <c r="J5" s="52"/>
+      <c r="K5" s="52"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="52"/>
+      <c r="N5" s="52"/>
+      <c r="O5" s="52"/>
+      <c r="P5" s="52"/>
+      <c r="Q5" s="53"/>
     </row>
-    <row r="2" spans="1:17" ht="141" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="79" t="s">
+    <row r="6" spans="1:17" s="28" customFormat="1" ht="108.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="54">
+        <v>1</v>
+      </c>
+      <c r="B6" s="55" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="56">
+        <v>4817001418</v>
+      </c>
+      <c r="D6" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" s="57" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="57" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" s="57" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="79"/>
-[...14 lines deleted...]
-      <c r="Q2" s="79"/>
+      <c r="H6" s="58" t="s">
+        <v>19</v>
+      </c>
+      <c r="I6" s="57" t="s">
+        <v>25</v>
+      </c>
+      <c r="J6" s="59">
+        <v>1183690.67</v>
+      </c>
+      <c r="K6" s="59">
+        <f>SUM(L6:O6)</f>
+        <v>1183690.67</v>
+      </c>
+      <c r="L6" s="59">
+        <v>451700.01</v>
+      </c>
+      <c r="M6" s="59">
+        <v>595196.46</v>
+      </c>
+      <c r="N6" s="59">
+        <v>136794.20000000001</v>
+      </c>
+      <c r="O6" s="59">
+        <v>0</v>
+      </c>
+      <c r="P6" s="60" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q6" s="61" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="3" spans="1:17" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-[...129 lines deleted...]
-      <c r="K7" s="43">
+    <row r="7" spans="1:17" s="28" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="62" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="63"/>
+      <c r="C7" s="64"/>
+      <c r="D7" s="64"/>
+      <c r="E7" s="65"/>
+      <c r="F7" s="65"/>
+      <c r="G7" s="65"/>
+      <c r="H7" s="65"/>
+      <c r="I7" s="65"/>
+      <c r="J7" s="66">
+        <f>J6</f>
+        <v>1183690.67</v>
+      </c>
+      <c r="K7" s="66">
+        <f t="shared" ref="K7:O8" si="0">K6</f>
+        <v>1183690.67</v>
+      </c>
+      <c r="L7" s="66">
+        <f t="shared" si="0"/>
+        <v>451700.01</v>
+      </c>
+      <c r="M7" s="66">
+        <f t="shared" si="0"/>
+        <v>595196.46</v>
+      </c>
+      <c r="N7" s="66">
+        <f t="shared" si="0"/>
+        <v>136794.20000000001</v>
+      </c>
+      <c r="O7" s="66">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="L7" s="45">
+      <c r="P7" s="67"/>
+      <c r="Q7" s="68"/>
+    </row>
+    <row r="8" spans="1:17" s="20" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" s="48"/>
+      <c r="C8" s="48"/>
+      <c r="D8" s="48"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+      <c r="H8" s="24"/>
+      <c r="I8" s="24"/>
+      <c r="J8" s="25">
+        <f>J7</f>
+        <v>1183690.67</v>
+      </c>
+      <c r="K8" s="25">
+        <f>K9+K10+K11</f>
+        <v>1183690.67</v>
+      </c>
+      <c r="L8" s="25">
+        <f t="shared" si="0"/>
+        <v>451700.01</v>
+      </c>
+      <c r="M8" s="25">
+        <f t="shared" si="0"/>
+        <v>595196.46</v>
+      </c>
+      <c r="N8" s="25">
+        <f t="shared" si="0"/>
+        <v>136794.20000000001</v>
+      </c>
+      <c r="O8" s="25">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M7" s="22">
-        <f t="shared" si="0"/>
+      <c r="P8" s="26"/>
+      <c r="Q8" s="27"/>
+    </row>
+    <row r="9" spans="1:17" s="20" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="8"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="8"/>
+      <c r="E9" s="8"/>
+      <c r="F9" s="8"/>
+      <c r="G9" s="8"/>
+      <c r="H9" s="8"/>
+      <c r="I9" s="8"/>
+      <c r="J9" s="12">
         <v>0</v>
       </c>
-      <c r="N7" s="45">
-        <f t="shared" si="0"/>
+      <c r="K9" s="12">
         <v>0</v>
       </c>
-      <c r="O7" s="22">
-        <f t="shared" si="0"/>
+      <c r="L9" s="12">
         <v>0</v>
       </c>
-      <c r="P7" s="26"/>
-      <c r="Q7" s="23"/>
+      <c r="M9" s="12">
+        <v>0</v>
+      </c>
+      <c r="N9" s="12">
+        <v>0</v>
+      </c>
+      <c r="O9" s="12">
+        <f>SUM(O6)</f>
+        <v>0</v>
+      </c>
+      <c r="P9" s="14"/>
+      <c r="Q9" s="16"/>
     </row>
-    <row r="8" spans="1:17" s="20" customFormat="1" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...115 lines deleted...]
-      <c r="A12" s="84" t="s">
+    <row r="10" spans="1:17" s="20" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="B12" s="85"/>
-[...15 lines deleted...]
-      <c r="L12" s="22">
+      <c r="B10" s="10"/>
+      <c r="C10" s="13"/>
+      <c r="D10" s="10"/>
+      <c r="E10" s="10"/>
+      <c r="F10" s="10"/>
+      <c r="G10" s="10"/>
+      <c r="H10" s="10"/>
+      <c r="I10" s="10"/>
+      <c r="J10" s="32">
+        <f>SUM(J6:J6)</f>
+        <v>1183690.67</v>
+      </c>
+      <c r="K10" s="32">
+        <f t="shared" ref="K10:O10" si="1">SUM(K6:K6)</f>
+        <v>1183690.67</v>
+      </c>
+      <c r="L10" s="32">
+        <f t="shared" si="1"/>
+        <v>451700.01</v>
+      </c>
+      <c r="M10" s="32">
+        <f t="shared" si="1"/>
+        <v>595196.46</v>
+      </c>
+      <c r="N10" s="32">
+        <f t="shared" si="1"/>
+        <v>136794.20000000001</v>
+      </c>
+      <c r="O10" s="32">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M12" s="22">
-        <f t="shared" si="1"/>
+      <c r="P10" s="15"/>
+      <c r="Q10" s="17"/>
+    </row>
+    <row r="11" spans="1:17" s="20" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="30"/>
+      <c r="C11" s="30"/>
+      <c r="D11" s="30"/>
+      <c r="E11" s="30"/>
+      <c r="F11" s="30"/>
+      <c r="G11" s="30"/>
+      <c r="H11" s="30"/>
+      <c r="I11" s="30"/>
+      <c r="J11" s="31">
         <v>0</v>
       </c>
-      <c r="N12" s="22">
-[...4 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="K11" s="31">
         <v>0</v>
       </c>
-      <c r="P12" s="26"/>
-[...23 lines deleted...]
-        <f t="shared" ref="K13:O13" si="2">L12</f>
+      <c r="L11" s="31">
         <v>0</v>
       </c>
-      <c r="M13" s="30">
-        <f t="shared" si="2"/>
+      <c r="M11" s="31">
         <v>0</v>
       </c>
-      <c r="N13" s="30">
-[...4 lines deleted...]
-        <f t="shared" si="2"/>
+      <c r="N11" s="31">
         <v>0</v>
       </c>
-      <c r="P13" s="31"/>
-[...15 lines deleted...]
-        <f t="shared" ref="J14:O14" si="3">SUM(J6,J11)</f>
+      <c r="O11" s="31">
         <v>0</v>
       </c>
-      <c r="K14" s="12">
-[...92 lines deleted...]
-      <c r="Q16" s="19"/>
+      <c r="P11" s="18"/>
+      <c r="Q11" s="19"/>
     </row>
   </sheetData>
-  <mergeCells count="21">
+  <mergeCells count="18">
+    <mergeCell ref="N1:Q1"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:D8"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
     <mergeCell ref="A5:Q5"/>
+    <mergeCell ref="A2:Q2"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="Q3:Q4"/>
-    <mergeCell ref="A2:Q2"/>
-    <mergeCell ref="N1:Q1"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="K3:O3"/>
-    <mergeCell ref="A13:D13"/>
-[...7 lines deleted...]
-    <mergeCell ref="A12:B12"/>
   </mergeCells>
-  <phoneticPr fontId="8" type="noConversion"/>
+  <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="25" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="6" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B3" s="6" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>МАЙ_ЦЗ</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>МАЙ_ЦЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_ЦЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>