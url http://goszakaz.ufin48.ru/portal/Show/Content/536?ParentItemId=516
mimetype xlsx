--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -4,163 +4,122 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Май\15.05.2026\На Сайт\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Июль\03.07.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{613213D6-8310-4B35-8E53-5424FE2C4AA8}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2A33EDB1-8DCF-44C3-8884-F6E724662083}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="МАЙ _ЦЗ" sheetId="1" r:id="rId1"/>
+    <sheet name="ИЮЛЬ_ЦЗ" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'МАЙ _ЦЗ'!$A$1:$Q$4</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">ИЮЛЬ_ЦЗ!$A$1:$Q$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L29" i="1" l="1"/>
-[...20 lines deleted...]
-  <c r="K28" i="1" s="1"/>
+  <c r="K12" i="1" l="1"/>
+  <c r="K15" i="1"/>
+  <c r="L15" i="1"/>
+  <c r="M15" i="1"/>
+  <c r="N15" i="1"/>
+  <c r="O15" i="1"/>
+  <c r="J15" i="1"/>
+  <c r="K14" i="1"/>
+  <c r="L14" i="1"/>
+  <c r="M14" i="1"/>
+  <c r="N14" i="1"/>
+  <c r="O14" i="1"/>
+  <c r="J14" i="1"/>
+  <c r="J12" i="1"/>
+  <c r="J7" i="1"/>
+  <c r="J11" i="1"/>
+  <c r="K10" i="1"/>
+  <c r="K9" i="1"/>
+  <c r="K8" i="1"/>
+  <c r="K6" i="1"/>
+  <c r="L11" i="1" l="1"/>
+  <c r="M11" i="1"/>
+  <c r="N11" i="1"/>
+  <c r="O11" i="1"/>
+  <c r="J9" i="1"/>
+  <c r="J10" i="1"/>
+  <c r="K11" i="1"/>
+  <c r="J8" i="1" l="1"/>
+  <c r="K7" i="1"/>
   <c r="L7" i="1"/>
+  <c r="L12" i="1" s="1"/>
   <c r="M7" i="1"/>
-  <c r="M30" i="1" s="1"/>
   <c r="N7" i="1"/>
-  <c r="N30" i="1" s="1"/>
   <c r="O7" i="1"/>
-  <c r="O27" i="1" l="1"/>
-[...35 lines deleted...]
-  <c r="N27" i="1"/>
+  <c r="N12" i="1" l="1"/>
+  <c r="O12" i="1"/>
+  <c r="M12" i="1"/>
   <c r="J6" i="1"/>
-  <c r="J7" i="1" s="1"/>
-[...8 lines deleted...]
-  <c r="K27" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="42">
   <si>
     <t>№ п/п</t>
-  </si>
-[...1 lines deleted...]
-    <t>Наименование заказчика</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>Идентификационный код закупки</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>ИНН заказчика</t>
   </si>
@@ -182,245 +141,147 @@
   <si>
     <t>Наименование 
 объекта закупки</t>
   </si>
   <si>
     <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
     <t>эл. аукцион</t>
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
   <si>
     <t>Всего 1 закупка</t>
   </si>
   <si>
+    <t>Государственная программа 
+"Развитие образования Липецкой области"</t>
+  </si>
+  <si>
     <t>федеральный 
 бюджет, руб.</t>
   </si>
   <si>
-    <t>МБУ "ЭМС" Чаплыгинского муниципального округа</t>
-[...5 lines deleted...]
-    <t>Автомобильное топливо</t>
+    <t>1 закупка в рамках гос.программы</t>
+  </si>
+  <si>
+    <t>МБОУ СШ № 2 г. Чаплыгина</t>
+  </si>
+  <si>
+    <t>80.10.</t>
+  </si>
+  <si>
+    <t>июль</t>
+  </si>
+  <si>
+    <t>0 закупок в рамках нац.проектов</t>
+  </si>
+  <si>
+    <t>оказание охранных услуг
+(услуг частной охраны (Выставление поста охраны))</t>
+  </si>
+  <si>
+    <t>МБУ"Комплексный центр благоустройства " г. Чаплыгин Липецкой области</t>
+  </si>
+  <si>
+    <t>Приобретение соли технической для обработки и содержания дорог городского поселения г. Чаплыгин в зимнее время</t>
+  </si>
+  <si>
+    <t>08.93</t>
+  </si>
+  <si>
+    <t>Приобретение песка строительного для обработки и содержания дорог городского поселения г. Чаплыгин в зимнее время</t>
+  </si>
+  <si>
+    <t>08.12</t>
+  </si>
+  <si>
+    <t>Поставка автомобильного топлива</t>
   </si>
   <si>
     <t>19.20</t>
   </si>
   <si>
-    <t>Говядина охлажденная для детского питания</t>
-[...141 lines deleted...]
-    <t xml:space="preserve"> Национальный проект "Семья"</t>
+    <t>Всего 3 закупки</t>
+  </si>
+  <si>
+    <t>Итого 4 закупки для 2 заказчиков, в т.ч.</t>
+  </si>
+  <si>
+    <t>3 закупки, относящиеся к категории "Прочие"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Согласовано:
+Директор МКУ "Центр финансовых компетенций" Чаплыгинского муниципального округа                                                                                                                                      Н.Н. Жихорева                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                             </t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на май 2026 года,  
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на июль 2026 года, 
 осуществляемого МКУ "Центр финансовых компетенций" Чаплыгинского муниципального округа
-по состоянию на 15.05.2026  года
+по состоянию на 01.07.2026  года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(версия 2)</t>
+      <t>(версия 0)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Согласовано:
-Директор МКУ "ЦФК" Чаплыгинского округа                                                                                                                                      Н.Н. Жихорева                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                             </t>
+    <t>Наименование 
+заказчика</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
-    <numFmt numFmtId="166" formatCode="[$-419]mmmm\ yyyy;@"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -499,133 +360,126 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="14"/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="9" tint="-0.499984740745262"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
       <sz val="14"/>
-      <color theme="9" tint="-0.499984740745262"/>
-[...7 lines deleted...]
-      <color rgb="FFC00000"/>
+      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="29">
+  <borders count="33">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -887,147 +741,189 @@
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...2 lines deleted...]
-      <bottom style="medium">
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...2 lines deleted...]
-      <bottom style="medium">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="109">
+  <cellXfs count="85">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -1036,300 +932,240 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="2" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...86 lines deleted...]
-    <xf numFmtId="4" fontId="21" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="5" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="3" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="3" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="3" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1584,1458 +1420,687 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:CB205"/>
+  <dimension ref="A1:Q190"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="L23" sqref="L23"/>
+      <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="22"/>
+    <col min="1" max="1" width="9.140625" style="21"/>
     <col min="2" max="2" width="41.42578125" style="5" customWidth="1"/>
-    <col min="3" max="3" width="19.28515625" style="5" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="17" max="17" width="27.42578125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="19.85546875" style="5" customWidth="1"/>
+    <col min="4" max="4" width="76.28515625" style="21" customWidth="1"/>
+    <col min="5" max="6" width="34" style="21" customWidth="1"/>
+    <col min="7" max="7" width="34" style="2" customWidth="1"/>
+    <col min="8" max="8" width="51.28515625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="39.28515625" style="21" customWidth="1"/>
+    <col min="10" max="15" width="32.42578125" style="4" customWidth="1"/>
+    <col min="16" max="16" width="29.140625" style="4" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="27.140625" style="4" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="84" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="Q1" s="83"/>
+    <row r="1" spans="1:17" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N1" s="64" t="s">
+        <v>38</v>
+      </c>
+      <c r="O1" s="64"/>
+      <c r="P1" s="64"/>
+      <c r="Q1" s="64"/>
     </row>
     <row r="2" spans="1:17" ht="141" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="86" t="s">
-[...17 lines deleted...]
-      <c r="Q2" s="86"/>
+      <c r="A2" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
+      <c r="N2" s="67"/>
+      <c r="O2" s="67"/>
+      <c r="P2" s="67"/>
+      <c r="Q2" s="67"/>
     </row>
     <row r="3" spans="1:17" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="90" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="92" t="s">
+      <c r="A3" s="71" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="73" t="s">
+        <v>40</v>
+      </c>
+      <c r="C3" s="73" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" s="73" t="s">
+        <v>13</v>
+      </c>
+      <c r="E3" s="73" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="92" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="92" t="s">
+      <c r="F3" s="73" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="73" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="75" t="s">
+        <v>2</v>
+      </c>
+      <c r="I3" s="73" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="K3" s="68" t="s">
+        <v>12</v>
+      </c>
+      <c r="L3" s="69"/>
+      <c r="M3" s="69"/>
+      <c r="N3" s="69"/>
+      <c r="O3" s="70"/>
+      <c r="P3" s="77" t="s">
+        <v>18</v>
+      </c>
+      <c r="Q3" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="E3" s="92" t="s">
+    </row>
+    <row r="4" spans="1:17" ht="123.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="72"/>
+      <c r="B4" s="74"/>
+      <c r="C4" s="74"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="74"/>
+      <c r="F4" s="74"/>
+      <c r="G4" s="74"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="74"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="22" t="s">
+        <v>10</v>
+      </c>
+      <c r="L4" s="22" t="s">
+        <v>21</v>
+      </c>
+      <c r="M4" s="22" t="s">
+        <v>15</v>
+      </c>
+      <c r="N4" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="O4" s="22" t="s">
+        <v>11</v>
+      </c>
+      <c r="P4" s="78"/>
+      <c r="Q4" s="66"/>
+    </row>
+    <row r="5" spans="1:17" s="19" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="82" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="83"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="83"/>
+      <c r="E5" s="83"/>
+      <c r="F5" s="83"/>
+      <c r="G5" s="83"/>
+      <c r="H5" s="83"/>
+      <c r="I5" s="83"/>
+      <c r="J5" s="83"/>
+      <c r="K5" s="83"/>
+      <c r="L5" s="83"/>
+      <c r="M5" s="83"/>
+      <c r="N5" s="83"/>
+      <c r="O5" s="83"/>
+      <c r="P5" s="83"/>
+      <c r="Q5" s="84"/>
+    </row>
+    <row r="6" spans="1:17" s="18" customFormat="1" ht="99" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="33">
+        <v>1</v>
+      </c>
+      <c r="B6" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="33">
+        <v>4818002284</v>
+      </c>
+      <c r="D6" s="43" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="G6" s="33" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="I6" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="J6" s="35">
+        <f>K6</f>
+        <v>564108</v>
+      </c>
+      <c r="K6" s="35">
+        <f>L6+M6+N6+O6</f>
+        <v>564108</v>
+      </c>
+      <c r="L6" s="35">
+        <v>0</v>
+      </c>
+      <c r="M6" s="35">
+        <v>394875.6</v>
+      </c>
+      <c r="N6" s="35">
+        <v>169232.40000000002</v>
+      </c>
+      <c r="O6" s="35">
+        <v>0</v>
+      </c>
+      <c r="P6" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q6" s="37" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="62" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="63"/>
+      <c r="C7" s="29"/>
+      <c r="D7" s="29"/>
+      <c r="E7" s="30"/>
+      <c r="F7" s="30"/>
+      <c r="G7" s="30"/>
+      <c r="H7" s="30"/>
+      <c r="I7" s="30"/>
+      <c r="J7" s="31">
+        <f>J6</f>
+        <v>564108</v>
+      </c>
+      <c r="K7" s="31">
+        <f t="shared" ref="K7:O7" si="0">K6</f>
+        <v>564108</v>
+      </c>
+      <c r="L7" s="31">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="M7" s="31">
+        <f t="shared" si="0"/>
+        <v>394875.6</v>
+      </c>
+      <c r="N7" s="31">
+        <f t="shared" si="0"/>
+        <v>169232.40000000002</v>
+      </c>
+      <c r="O7" s="31">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="P7" s="32"/>
+      <c r="Q7" s="20"/>
+    </row>
+    <row r="8" spans="1:17" s="18" customFormat="1" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="44">
+        <v>1</v>
+      </c>
+      <c r="B8" s="79" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="79">
+        <v>4818009434</v>
+      </c>
+      <c r="D8" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="F8" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="G8" s="45" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="I8" s="46" t="s">
+        <v>30</v>
+      </c>
+      <c r="J8" s="47">
+        <f>K8</f>
+        <v>770000</v>
+      </c>
+      <c r="K8" s="47">
+        <f>L8+M8+N8+O8</f>
+        <v>770000</v>
+      </c>
+      <c r="L8" s="47">
+        <v>0</v>
+      </c>
+      <c r="M8" s="47">
+        <v>0</v>
+      </c>
+      <c r="N8" s="47">
+        <v>770000</v>
+      </c>
+      <c r="O8" s="47">
+        <v>0</v>
+      </c>
+      <c r="P8" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q8" s="56" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="18" customFormat="1" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="48">
         <v>2</v>
       </c>
-      <c r="F3" s="92" t="s">
-[...5 lines deleted...]
-      <c r="H3" s="94" t="s">
+      <c r="B9" s="80"/>
+      <c r="C9" s="80"/>
+      <c r="D9" s="49" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="F9" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="G9" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="H9" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="I9" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="47">
+        <f t="shared" ref="J9:J10" si="1">K9</f>
+        <v>575000</v>
+      </c>
+      <c r="K9" s="47">
+        <f>L9+M9+N9+O9</f>
+        <v>575000</v>
+      </c>
+      <c r="L9" s="51">
+        <v>0</v>
+      </c>
+      <c r="M9" s="51">
+        <v>0</v>
+      </c>
+      <c r="N9" s="51">
+        <v>575000</v>
+      </c>
+      <c r="O9" s="51">
+        <v>0</v>
+      </c>
+      <c r="P9" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q9" s="57" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="18" customFormat="1" ht="99.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="52">
         <v>3</v>
       </c>
-      <c r="I3" s="92" t="s">
-[...39 lines deleted...]
-      <c r="N4" s="23" t="s">
+      <c r="B10" s="81"/>
+      <c r="C10" s="81"/>
+      <c r="D10" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="G10" s="53" t="s">
+        <v>41</v>
+      </c>
+      <c r="H10" s="54" t="s">
+        <v>41</v>
+      </c>
+      <c r="I10" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="J10" s="47">
+        <f t="shared" si="1"/>
+        <v>1000000</v>
+      </c>
+      <c r="K10" s="47">
+        <f>L10+M10+N10+O10</f>
+        <v>1000000</v>
+      </c>
+      <c r="L10" s="55">
+        <v>0</v>
+      </c>
+      <c r="M10" s="55">
+        <v>0</v>
+      </c>
+      <c r="N10" s="55">
+        <v>1000000</v>
+      </c>
+      <c r="O10" s="55">
+        <v>0</v>
+      </c>
+      <c r="P10" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q10" s="58" t="s">
         <v>17</v>
       </c>
-      <c r="O4" s="23" t="s">
-[...30 lines deleted...]
-      <c r="B6" s="56" t="s">
+    </row>
+    <row r="11" spans="1:17" s="18" customFormat="1" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="62" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="63"/>
+      <c r="C11" s="29"/>
+      <c r="D11" s="29"/>
+      <c r="E11" s="30"/>
+      <c r="F11" s="30"/>
+      <c r="G11" s="30"/>
+      <c r="H11" s="30"/>
+      <c r="I11" s="30"/>
+      <c r="J11" s="31">
+        <f>J8+J9+J10</f>
+        <v>2345000</v>
+      </c>
+      <c r="K11" s="31">
+        <f t="shared" ref="K11:O11" si="2">K8+K9+K10</f>
+        <v>2345000</v>
+      </c>
+      <c r="L11" s="31">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M11" s="31">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N11" s="31">
+        <f t="shared" si="2"/>
+        <v>2345000</v>
+      </c>
+      <c r="O11" s="31">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P11" s="32"/>
+      <c r="Q11" s="20"/>
+    </row>
+    <row r="12" spans="1:17" s="18" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="59" t="s">
+        <v>36</v>
+      </c>
+      <c r="B12" s="60"/>
+      <c r="C12" s="60"/>
+      <c r="D12" s="61"/>
+      <c r="E12" s="38"/>
+      <c r="F12" s="38"/>
+      <c r="G12" s="38"/>
+      <c r="H12" s="39"/>
+      <c r="I12" s="39"/>
+      <c r="J12" s="40">
+        <f>J7+J11</f>
+        <v>2909108</v>
+      </c>
+      <c r="K12" s="40">
+        <f>K13+K14+K15</f>
+        <v>2909108</v>
+      </c>
+      <c r="L12" s="40">
+        <f t="shared" ref="K12:O12" si="3">L7+L11</f>
+        <v>0</v>
+      </c>
+      <c r="M12" s="40">
+        <f t="shared" si="3"/>
+        <v>394875.6</v>
+      </c>
+      <c r="N12" s="40">
+        <f t="shared" si="3"/>
+        <v>2514232.4</v>
+      </c>
+      <c r="O12" s="40">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="P12" s="41"/>
+      <c r="Q12" s="42"/>
+    </row>
+    <row r="13" spans="1:17" s="18" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="8"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="8"/>
+      <c r="E13" s="8"/>
+      <c r="F13" s="8"/>
+      <c r="G13" s="8"/>
+      <c r="H13" s="8"/>
+      <c r="I13" s="8"/>
+      <c r="J13" s="12">
+        <v>0</v>
+      </c>
+      <c r="K13" s="12">
+        <v>0</v>
+      </c>
+      <c r="L13" s="12">
+        <v>0</v>
+      </c>
+      <c r="M13" s="12">
+        <v>0</v>
+      </c>
+      <c r="N13" s="12">
+        <v>0</v>
+      </c>
+      <c r="O13" s="12">
+        <v>0</v>
+      </c>
+      <c r="P13" s="23"/>
+      <c r="Q13" s="15"/>
+    </row>
+    <row r="14" spans="1:17" s="18" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C6" s="57">
-[...59 lines deleted...]
-      <c r="J7" s="37">
+      <c r="B14" s="10"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="10"/>
+      <c r="E14" s="10"/>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="10"/>
+      <c r="J14" s="14">
         <f>J6</f>
-        <v>1218682.28</v>
-[...289 lines deleted...]
-      <c r="D13" s="48" t="s">
+        <v>564108</v>
+      </c>
+      <c r="K14" s="14">
+        <f t="shared" ref="K14:O14" si="4">K6</f>
+        <v>564108</v>
+      </c>
+      <c r="L14" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M14" s="14">
+        <f t="shared" si="4"/>
+        <v>394875.6</v>
+      </c>
+      <c r="N14" s="14">
+        <f t="shared" si="4"/>
+        <v>169232.40000000002</v>
+      </c>
+      <c r="O14" s="14">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P14" s="24"/>
+      <c r="Q14" s="16"/>
+    </row>
+    <row r="15" spans="1:17" s="18" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="25" t="s">
         <v>37</v>
       </c>
-      <c r="E13" s="48" t="s">
-[...753 lines deleted...]
-      <c r="K27" s="26">
+      <c r="B15" s="26"/>
+      <c r="C15" s="26"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="26"/>
+      <c r="G15" s="26"/>
+      <c r="H15" s="26"/>
+      <c r="I15" s="26"/>
+      <c r="J15" s="27">
+        <f>J8+J9+J10</f>
+        <v>2345000</v>
+      </c>
+      <c r="K15" s="27">
+        <f t="shared" ref="K15:O15" si="5">K8+K9+K10</f>
+        <v>2345000</v>
+      </c>
+      <c r="L15" s="27">
         <f t="shared" si="5"/>
-        <v>49477045.18</v>
-[...1 lines deleted...]
-      <c r="L27" s="26">
+        <v>0</v>
+      </c>
+      <c r="M15" s="27">
         <f t="shared" si="5"/>
-        <v>297011.71999999997</v>
-[...1 lines deleted...]
-      <c r="M27" s="26">
+        <v>0</v>
+      </c>
+      <c r="N15" s="27">
         <f t="shared" si="5"/>
-        <v>32399994.780000001</v>
-[...1 lines deleted...]
-      <c r="N27" s="26">
+        <v>2345000</v>
+      </c>
+      <c r="O15" s="27">
         <f t="shared" si="5"/>
-        <v>16780038.68</v>
-[...125 lines deleted...]
-    <row r="31" spans="1:80" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+      <c r="P15" s="28"/>
+      <c r="Q15" s="17"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="Q16" s="1"/>
+    </row>
+    <row r="17" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q17" s="1"/>
+    </row>
+    <row r="18" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q18" s="1"/>
+    </row>
+    <row r="19" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q19" s="1"/>
+    </row>
+    <row r="20" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q20" s="1"/>
+    </row>
+    <row r="21" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q21" s="1"/>
+    </row>
+    <row r="22" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q22" s="1"/>
+    </row>
+    <row r="23" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q23" s="1"/>
+    </row>
+    <row r="24" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q24" s="1"/>
+    </row>
+    <row r="25" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q25" s="1"/>
+    </row>
+    <row r="26" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q26" s="1"/>
+    </row>
+    <row r="27" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q27" s="1"/>
+    </row>
+    <row r="28" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q28" s="1"/>
+    </row>
+    <row r="29" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q29" s="1"/>
+    </row>
+    <row r="30" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q30" s="1"/>
+    </row>
+    <row r="31" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q31" s="1"/>
     </row>
-    <row r="32" spans="1:80" x14ac:dyDescent="0.25">
+    <row r="32" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q32" s="1"/>
     </row>
     <row r="33" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q33" s="1"/>
     </row>
     <row r="34" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q34" s="1"/>
     </row>
     <row r="35" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q35" s="1"/>
     </row>
     <row r="36" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q36" s="1"/>
     </row>
     <row r="37" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q37" s="1"/>
     </row>
     <row r="38" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q38" s="1"/>
     </row>
     <row r="39" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q39" s="1"/>
     </row>
     <row r="40" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q40" s="1"/>
@@ -3468,175 +2533,127 @@
     </row>
     <row r="183" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q183" s="1"/>
     </row>
     <row r="184" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q184" s="1"/>
     </row>
     <row r="185" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q185" s="1"/>
     </row>
     <row r="186" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q186" s="1"/>
     </row>
     <row r="187" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q187" s="1"/>
     </row>
     <row r="188" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q188" s="1"/>
     </row>
     <row r="189" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q189" s="1"/>
     </row>
     <row r="190" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q190" s="1"/>
     </row>
-    <row r="191" spans="17:17" x14ac:dyDescent="0.25">
-[...43 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="24">
+  <mergeCells count="21">
+    <mergeCell ref="N1:Q1"/>
+    <mergeCell ref="P3:P4"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="B8:B10"/>
+    <mergeCell ref="C8:C10"/>
+    <mergeCell ref="A5:Q5"/>
+    <mergeCell ref="A12:D12"/>
+    <mergeCell ref="A7:B7"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
-    <mergeCell ref="P3:P4"/>
-[...9 lines deleted...]
-    <mergeCell ref="B22:B23"/>
   </mergeCells>
-  <phoneticPr fontId="17" type="noConversion"/>
+  <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="25" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="6" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B3" s="6" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>МАЙ _ЦЗ</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>'МАЙ _ЦЗ'!Область_печати</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_ЦЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>