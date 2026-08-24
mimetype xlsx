--- v1 (2026-07-09)
+++ v2 (2026-08-24)
@@ -4,122 +4,188 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Июль\03.07.2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Август\14.08.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2A33EDB1-8DCF-44C3-8884-F6E724662083}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2B544C78-6024-4EBA-91CB-AB1FC95B9BD7}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ИЮЛЬ_ЦЗ" sheetId="1" r:id="rId1"/>
+    <sheet name="АВГУСТ _ЦЗ" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ИЮЛЬ_ЦЗ!$A$1:$Q$4</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'АВГУСТ _ЦЗ'!$A$1:$Q$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K12" i="1" l="1"/>
+  <c r="J36" i="1" l="1"/>
+  <c r="J37" i="1" s="1"/>
+  <c r="J40" i="1" s="1"/>
+  <c r="K40" i="1"/>
+  <c r="K43" i="1"/>
+  <c r="L43" i="1"/>
+  <c r="M43" i="1"/>
+  <c r="N43" i="1"/>
+  <c r="O43" i="1"/>
+  <c r="J43" i="1"/>
+  <c r="K42" i="1"/>
+  <c r="L42" i="1"/>
+  <c r="M42" i="1"/>
+  <c r="N42" i="1"/>
+  <c r="O42" i="1"/>
+  <c r="J42" i="1"/>
+  <c r="L40" i="1"/>
+  <c r="M40" i="1"/>
+  <c r="N40" i="1"/>
+  <c r="O40" i="1"/>
+  <c r="K39" i="1"/>
+  <c r="L39" i="1"/>
+  <c r="M39" i="1"/>
+  <c r="N39" i="1"/>
+  <c r="O39" i="1"/>
+  <c r="J39" i="1"/>
+  <c r="K38" i="1"/>
+  <c r="K37" i="1"/>
+  <c r="L37" i="1"/>
+  <c r="M37" i="1"/>
+  <c r="N37" i="1"/>
+  <c r="O37" i="1"/>
+  <c r="K36" i="1"/>
+  <c r="K35" i="1"/>
+  <c r="L35" i="1"/>
+  <c r="M35" i="1"/>
+  <c r="N35" i="1"/>
+  <c r="O35" i="1"/>
+  <c r="J35" i="1"/>
+  <c r="K34" i="1"/>
+  <c r="K33" i="1"/>
+  <c r="L33" i="1"/>
+  <c r="M33" i="1"/>
+  <c r="N33" i="1"/>
+  <c r="O33" i="1"/>
+  <c r="J33" i="1"/>
+  <c r="K32" i="1"/>
+  <c r="K31" i="1"/>
+  <c r="K30" i="1"/>
+  <c r="K29" i="1"/>
+  <c r="K28" i="1"/>
+  <c r="K27" i="1"/>
+  <c r="K26" i="1"/>
+  <c r="K25" i="1"/>
+  <c r="K24" i="1"/>
+  <c r="K23" i="1"/>
+  <c r="K22" i="1"/>
+  <c r="K21" i="1"/>
+  <c r="K20" i="1"/>
+  <c r="K19" i="1"/>
+  <c r="K18" i="1"/>
+  <c r="K17" i="1"/>
+  <c r="K16" i="1"/>
   <c r="K15" i="1"/>
-  <c r="L15" i="1"/>
-[...3 lines deleted...]
-  <c r="J15" i="1"/>
   <c r="K14" i="1"/>
-  <c r="L14" i="1"/>
-[...6 lines deleted...]
-  <c r="J11" i="1"/>
+  <c r="K13" i="1"/>
+  <c r="K12" i="1"/>
+  <c r="K11" i="1"/>
   <c r="K10" i="1"/>
   <c r="K9" i="1"/>
   <c r="K8" i="1"/>
+  <c r="K7" i="1"/>
   <c r="K6" i="1"/>
-  <c r="L11" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="O11" i="1"/>
+  <c r="J34" i="1" l="1"/>
+  <c r="J7" i="1" l="1"/>
+  <c r="J8" i="1"/>
   <c r="J9" i="1"/>
   <c r="J10" i="1"/>
-  <c r="K11" i="1"/>
-[...9 lines deleted...]
-  <c r="M12" i="1"/>
+  <c r="J11" i="1"/>
+  <c r="J12" i="1"/>
+  <c r="J13" i="1"/>
+  <c r="J14" i="1"/>
+  <c r="J15" i="1"/>
+  <c r="J16" i="1"/>
+  <c r="J17" i="1"/>
+  <c r="J18" i="1"/>
+  <c r="J19" i="1"/>
+  <c r="J20" i="1"/>
+  <c r="J21" i="1"/>
+  <c r="J22" i="1"/>
+  <c r="J23" i="1"/>
+  <c r="J24" i="1"/>
+  <c r="J25" i="1"/>
+  <c r="J26" i="1"/>
+  <c r="J27" i="1"/>
+  <c r="J28" i="1"/>
+  <c r="J29" i="1"/>
+  <c r="J30" i="1"/>
+  <c r="J31" i="1"/>
+  <c r="J32" i="1"/>
   <c r="J6" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="275" uniqueCount="97">
   <si>
     <t>№ п/п</t>
+  </si>
+  <si>
+    <t>Наименование заказчика</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>Идентификационный код закупки</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>ИНН заказчика</t>
   </si>
@@ -138,150 +204,312 @@
   <si>
     <t>Источник финансирования</t>
   </si>
   <si>
     <t>Наименование 
 объекта закупки</t>
   </si>
   <si>
     <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
     <t>эл. аукцион</t>
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
   <si>
-    <t>Всего 1 закупка</t>
-[...1 lines deleted...]
-  <si>
     <t>Государственная программа 
 "Развитие образования Липецкой области"</t>
   </si>
   <si>
     <t>федеральный 
 бюджет, руб.</t>
   </si>
   <si>
-    <t>1 закупка в рамках гос.программы</t>
+    <t>0 закупок в рамках нац.проектов</t>
+  </si>
+  <si>
+    <t>ЦООО Чаплыгинского района</t>
+  </si>
+  <si>
+    <t>Говядина охлажденная для детского питания</t>
+  </si>
+  <si>
+    <t>10.11.11.130</t>
+  </si>
+  <si>
+    <t>Мясо птицы охлажденное, в том числе для детского питания</t>
+  </si>
+  <si>
+    <t>10.12.10.110</t>
+  </si>
+  <si>
+    <t>Молоко, сметана</t>
+  </si>
+  <si>
+    <t>10.51</t>
+  </si>
+  <si>
+    <t>Яйца куриные в скорлупе свежие</t>
+  </si>
+  <si>
+    <t>01.47.21.000</t>
+  </si>
+  <si>
+    <t>Масло подсолнечное рафинированное</t>
+  </si>
+  <si>
+    <t>10.41.54.000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Молочная продукция Творог </t>
+  </si>
+  <si>
+    <t>10.51.40.300</t>
+  </si>
+  <si>
+    <t>Хлебобулочные изделия</t>
+  </si>
+  <si>
+    <t>10.71</t>
+  </si>
+  <si>
+    <t>Мука пшеничная</t>
+  </si>
+  <si>
+    <t>10.61.21.113</t>
+  </si>
+  <si>
+    <t>Изделия макаронные</t>
+  </si>
+  <si>
+    <t>10.73</t>
+  </si>
+  <si>
+    <t>Крупяные и бобовые изделия</t>
+  </si>
+  <si>
+    <t>10.61</t>
+  </si>
+  <si>
+    <t>Рис</t>
+  </si>
+  <si>
+    <t>10.61.12.000</t>
+  </si>
+  <si>
+    <t>Масло сливочное</t>
+  </si>
+  <si>
+    <t>10.51.30.111</t>
+  </si>
+  <si>
+    <t>Сахар белый свекловичный в твердом состоянии без вкусоароматических или красящих добавок</t>
+  </si>
+  <si>
+    <t>10.81.12.110</t>
+  </si>
+  <si>
+    <t>Сок из фруктов и (или) овощей</t>
+  </si>
+  <si>
+    <t>10.32.17.110</t>
+  </si>
+  <si>
+    <t>Овощи и культуры бахчевые, корнеплоды и клубнеплоды</t>
+  </si>
+  <si>
+    <t>01.13</t>
+  </si>
+  <si>
+    <t>Минтай</t>
+  </si>
+  <si>
+    <t>10.20.13.122</t>
+  </si>
+  <si>
+    <t>Горох</t>
+  </si>
+  <si>
+    <t>01.11.75.110</t>
+  </si>
+  <si>
+    <t>Кондитерские изделия</t>
+  </si>
+  <si>
+    <t>10.72</t>
+  </si>
+  <si>
+    <t>Томатная паста</t>
+  </si>
+  <si>
+    <t>10.39.17.112</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Чай </t>
+  </si>
+  <si>
+    <t>10.83.13.120</t>
+  </si>
+  <si>
+    <t>Кисель</t>
+  </si>
+  <si>
+    <t>10.89.19.231</t>
+  </si>
+  <si>
+    <t>Сыр</t>
+  </si>
+  <si>
+    <t>10.51.40.120</t>
+  </si>
+  <si>
+    <t>Кофейный напиток</t>
+  </si>
+  <si>
+    <t>10.83.12.120</t>
+  </si>
+  <si>
+    <t>Соль</t>
+  </si>
+  <si>
+    <t>10.84.30.130</t>
+  </si>
+  <si>
+    <t>Повидло</t>
+  </si>
+  <si>
+    <t>10.39.22.110</t>
+  </si>
+  <si>
+    <t>Яблоки</t>
+  </si>
+  <si>
+    <t>01.24.10.000</t>
+  </si>
+  <si>
+    <t>Апельсины</t>
+  </si>
+  <si>
+    <t>01.24.13.000</t>
+  </si>
+  <si>
+    <t>август</t>
+  </si>
+  <si>
+    <t>Всего 1 закупка</t>
+  </si>
+  <si>
+    <t>80.10.</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>МБОУ СШ № 2 г. Чаплыгина</t>
   </si>
   <si>
-    <t>80.10.</t>
-[...43 lines deleted...]
-Директор МКУ "Центр финансовых компетенций" Чаплыгинского муниципального округа                                                                                                                                      Н.Н. Жихорева                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                             </t>
+    <t>Администрация Чаплыгинского муниципального округа</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ремонт автомобильной дороги общего пользования местного значения по ул.Московская в г.Чаплыгин Липецкой области </t>
+  </si>
+  <si>
+    <t>42.11</t>
+  </si>
+  <si>
+    <t>Государственная программа «Развитие транспортной системы Липецкой области»</t>
+  </si>
+  <si>
+    <t>Всего 27 закупок</t>
+  </si>
+  <si>
+    <t>29 закупкок в рамках гос.программы</t>
+  </si>
+  <si>
+    <t>Комитет по управлению гродским хозяйством</t>
+  </si>
+  <si>
+    <t>Создание мест (площадок) накопления твердых коммунальных отходов на территории города Чаплыгин Чаплыгинского муниципального округа Липецкой области</t>
+  </si>
+  <si>
+    <t>43.99.</t>
+  </si>
+  <si>
+    <t>Итого 30 закупок для 4 заказчиков, в т.ч.</t>
+  </si>
+  <si>
+    <t>1 закупка, относящаяся к категории "Прочие"</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на июль 2026 года, 
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на август 2026 года,  
 осуществляемого МКУ "Центр финансовых компетенций" Чаплыгинского муниципального округа
-по состоянию на 01.07.2026  года
+по состоянию на 14.08.2026  года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(версия 0)</t>
+      <t>(версия 2)</t>
     </r>
   </si>
   <si>
-    <t>Наименование 
-[...3 lines deleted...]
-    <t>-</t>
+    <t>Оказание охранных услуг
+(услуг частной охраны (Выставление поста охраны))</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Согласовано:
+Директор МКУ "Центр финансовых компетенций" Чаплыгинского муниципального округа                                                                                                                                      Н.Н. Жихорева                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                             </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="[$-419]mmmm\ yyyy;@"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -385,101 +613,107 @@
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="9" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
+      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
-      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="18"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="33">
+  <borders count="36">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -837,93 +1071,132 @@
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="85">
+  <cellXfs count="108">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -967,204 +1240,267 @@
     <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="17" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="17" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="5" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="5" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="5" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="19" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="19" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="19" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="4" fontId="15" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="14" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="15" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="3" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="21" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1420,735 +1756,2064 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:Q190"/>
+  <dimension ref="A1:R218"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="F9" sqref="F9"/>
+      <selection activeCell="M57" sqref="M57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="21"/>
-    <col min="2" max="2" width="41.42578125" style="5" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="17" max="17" width="27.140625" style="4" customWidth="1"/>
+    <col min="2" max="2" width="37.7109375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="18.7109375" style="5" customWidth="1"/>
+    <col min="4" max="4" width="58.5703125" style="21" customWidth="1"/>
+    <col min="5" max="6" width="25.5703125" style="21" customWidth="1"/>
+    <col min="7" max="7" width="45.42578125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="58.140625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="37.28515625" style="21" customWidth="1"/>
+    <col min="10" max="15" width="35" style="4" customWidth="1"/>
+    <col min="16" max="16" width="28.5703125" style="4" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="26.85546875" style="4" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="103.5" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="Q1" s="64"/>
+    <row r="1" spans="1:17" ht="133.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N1" s="73" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" s="73"/>
+      <c r="P1" s="73"/>
+      <c r="Q1" s="73"/>
     </row>
     <row r="2" spans="1:17" ht="141" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="67" t="s">
-[...17 lines deleted...]
-      <c r="Q2" s="67"/>
+      <c r="A2" s="76" t="s">
+        <v>94</v>
+      </c>
+      <c r="B2" s="76"/>
+      <c r="C2" s="76"/>
+      <c r="D2" s="76"/>
+      <c r="E2" s="76"/>
+      <c r="F2" s="76"/>
+      <c r="G2" s="76"/>
+      <c r="H2" s="76"/>
+      <c r="I2" s="76"/>
+      <c r="J2" s="76"/>
+      <c r="K2" s="76"/>
+      <c r="L2" s="76"/>
+      <c r="M2" s="76"/>
+      <c r="N2" s="76"/>
+      <c r="O2" s="76"/>
+      <c r="P2" s="76"/>
+      <c r="Q2" s="76"/>
     </row>
     <row r="3" spans="1:17" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="71" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="73" t="s">
+      <c r="A3" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="82" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="82" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="82" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="82" t="s">
+        <v>2</v>
+      </c>
+      <c r="F3" s="82" t="s">
+        <v>6</v>
+      </c>
+      <c r="G3" s="82" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="73" t="s">
+      <c r="H3" s="84" t="s">
+        <v>3</v>
+      </c>
+      <c r="I3" s="82" t="s">
+        <v>4</v>
+      </c>
+      <c r="J3" s="86" t="s">
+        <v>5</v>
+      </c>
+      <c r="K3" s="77" t="s">
         <v>13</v>
       </c>
-      <c r="E3" s="73" t="s">
-[...28 lines deleted...]
-        <v>14</v>
+      <c r="L3" s="78"/>
+      <c r="M3" s="78"/>
+      <c r="N3" s="78"/>
+      <c r="O3" s="79"/>
+      <c r="P3" s="86" t="s">
+        <v>19</v>
+      </c>
+      <c r="Q3" s="74" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="123.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="72"/>
-[...8 lines deleted...]
-      <c r="J4" s="78"/>
+      <c r="A4" s="81"/>
+      <c r="B4" s="83"/>
+      <c r="C4" s="83"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="83"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="85"/>
+      <c r="I4" s="83"/>
+      <c r="J4" s="87"/>
       <c r="K4" s="22" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="L4" s="22" t="s">
         <v>21</v>
       </c>
       <c r="M4" s="22" t="s">
+        <v>16</v>
+      </c>
+      <c r="N4" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="O4" s="22" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="87"/>
+      <c r="Q4" s="75"/>
+    </row>
+    <row r="5" spans="1:17" s="19" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="92" t="s">
+        <v>78</v>
+      </c>
+      <c r="B5" s="93"/>
+      <c r="C5" s="93"/>
+      <c r="D5" s="93"/>
+      <c r="E5" s="93"/>
+      <c r="F5" s="93"/>
+      <c r="G5" s="93"/>
+      <c r="H5" s="93"/>
+      <c r="I5" s="93"/>
+      <c r="J5" s="93"/>
+      <c r="K5" s="93"/>
+      <c r="L5" s="93"/>
+      <c r="M5" s="93"/>
+      <c r="N5" s="93"/>
+      <c r="O5" s="93"/>
+      <c r="P5" s="93"/>
+      <c r="Q5" s="94"/>
+    </row>
+    <row r="6" spans="1:17" s="53" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="97">
+        <v>1</v>
+      </c>
+      <c r="B6" s="100" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" s="100">
+        <v>4818010084</v>
+      </c>
+      <c r="D6" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="47" t="s">
+        <v>81</v>
+      </c>
+      <c r="F6" s="47" t="s">
+        <v>81</v>
+      </c>
+      <c r="G6" s="47" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" s="50" t="s">
+        <v>81</v>
+      </c>
+      <c r="I6" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="J6" s="51">
+        <f>K6</f>
+        <v>355175</v>
+      </c>
+      <c r="K6" s="51">
+        <f>L6+M6+N6+O6</f>
+        <v>355175</v>
+      </c>
+      <c r="L6" s="51">
+        <v>0</v>
+      </c>
+      <c r="M6" s="51">
+        <v>248622.5</v>
+      </c>
+      <c r="N6" s="51">
+        <v>106552.5</v>
+      </c>
+      <c r="O6" s="51">
+        <v>0</v>
+      </c>
+      <c r="P6" s="51" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q6" s="52" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="98">
+        <v>2</v>
+      </c>
+      <c r="B7" s="101"/>
+      <c r="C7" s="101"/>
+      <c r="D7" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F7" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G7" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I7" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="J7" s="54">
+        <f t="shared" ref="J7:J32" si="0">K7</f>
+        <v>730000</v>
+      </c>
+      <c r="K7" s="54">
+        <f>L7+M7+N7+O7</f>
+        <v>730000</v>
+      </c>
+      <c r="L7" s="41">
+        <v>0</v>
+      </c>
+      <c r="M7" s="41">
+        <v>511000</v>
+      </c>
+      <c r="N7" s="41">
+        <v>219000</v>
+      </c>
+      <c r="O7" s="41">
+        <v>0</v>
+      </c>
+      <c r="P7" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q7" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="98">
+        <v>3</v>
+      </c>
+      <c r="B8" s="101"/>
+      <c r="C8" s="101"/>
+      <c r="D8" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="E8" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F8" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G8" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I8" s="41" t="s">
+        <v>29</v>
+      </c>
+      <c r="J8" s="54">
+        <f t="shared" si="0"/>
+        <v>876491</v>
+      </c>
+      <c r="K8" s="54">
+        <f>L8+M8+N8+O8</f>
+        <v>876491</v>
+      </c>
+      <c r="L8" s="41">
+        <v>0</v>
+      </c>
+      <c r="M8" s="41">
+        <v>613543.69999999995</v>
+      </c>
+      <c r="N8" s="41">
+        <v>262947.30000000005</v>
+      </c>
+      <c r="O8" s="41">
+        <v>0</v>
+      </c>
+      <c r="P8" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q8" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="98">
+        <v>4</v>
+      </c>
+      <c r="B9" s="101"/>
+      <c r="C9" s="101"/>
+      <c r="D9" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F9" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G9" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I9" s="41" t="s">
+        <v>31</v>
+      </c>
+      <c r="J9" s="54">
+        <f t="shared" si="0"/>
+        <v>112280</v>
+      </c>
+      <c r="K9" s="54">
+        <f>L9+M9+N9+O9</f>
+        <v>112280</v>
+      </c>
+      <c r="L9" s="41">
+        <v>0</v>
+      </c>
+      <c r="M9" s="41">
+        <v>78596</v>
+      </c>
+      <c r="N9" s="41">
+        <v>33684</v>
+      </c>
+      <c r="O9" s="41">
+        <v>0</v>
+      </c>
+      <c r="P9" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q9" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="98">
+        <v>5</v>
+      </c>
+      <c r="B10" s="101"/>
+      <c r="C10" s="101"/>
+      <c r="D10" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F10" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G10" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I10" s="41" t="s">
+        <v>33</v>
+      </c>
+      <c r="J10" s="54">
+        <f t="shared" si="0"/>
+        <v>108800</v>
+      </c>
+      <c r="K10" s="54">
+        <f>L10+M10+N10+O10</f>
+        <v>108800</v>
+      </c>
+      <c r="L10" s="41">
+        <v>0</v>
+      </c>
+      <c r="M10" s="41">
+        <v>76160</v>
+      </c>
+      <c r="N10" s="41">
+        <v>32640</v>
+      </c>
+      <c r="O10" s="41">
+        <v>0</v>
+      </c>
+      <c r="P10" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q10" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="98">
+        <v>6</v>
+      </c>
+      <c r="B11" s="101"/>
+      <c r="C11" s="101"/>
+      <c r="D11" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="E11" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F11" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G11" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I11" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="J11" s="54">
+        <f t="shared" si="0"/>
+        <v>187368</v>
+      </c>
+      <c r="K11" s="54">
+        <f>L11+M11+N11+O11</f>
+        <v>187368</v>
+      </c>
+      <c r="L11" s="41">
+        <v>0</v>
+      </c>
+      <c r="M11" s="41">
+        <v>131157.6</v>
+      </c>
+      <c r="N11" s="41">
+        <v>56210.399999999994</v>
+      </c>
+      <c r="O11" s="41">
+        <v>0</v>
+      </c>
+      <c r="P11" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q11" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="98">
+        <v>7</v>
+      </c>
+      <c r="B12" s="101"/>
+      <c r="C12" s="101"/>
+      <c r="D12" s="38" t="s">
+        <v>36</v>
+      </c>
+      <c r="E12" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F12" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G12" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I12" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="J12" s="54">
+        <f t="shared" si="0"/>
+        <v>257463</v>
+      </c>
+      <c r="K12" s="54">
+        <f>L12+M12+N12+O12</f>
+        <v>257463</v>
+      </c>
+      <c r="L12" s="41">
+        <v>0</v>
+      </c>
+      <c r="M12" s="41">
+        <v>180224.1</v>
+      </c>
+      <c r="N12" s="41">
+        <v>77238.899999999994</v>
+      </c>
+      <c r="O12" s="41">
+        <v>0</v>
+      </c>
+      <c r="P12" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q12" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="98">
+        <v>8</v>
+      </c>
+      <c r="B13" s="101"/>
+      <c r="C13" s="101"/>
+      <c r="D13" s="38" t="s">
+        <v>38</v>
+      </c>
+      <c r="E13" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F13" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G13" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="41" t="s">
+        <v>39</v>
+      </c>
+      <c r="J13" s="54">
+        <f t="shared" si="0"/>
+        <v>105945</v>
+      </c>
+      <c r="K13" s="54">
+        <f>L13+M13+N13+O13</f>
+        <v>105945</v>
+      </c>
+      <c r="L13" s="41">
+        <v>0</v>
+      </c>
+      <c r="M13" s="41">
+        <v>74161.5</v>
+      </c>
+      <c r="N13" s="41">
+        <v>31783.5</v>
+      </c>
+      <c r="O13" s="41">
+        <v>0</v>
+      </c>
+      <c r="P13" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q13" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="98">
+        <v>9</v>
+      </c>
+      <c r="B14" s="101"/>
+      <c r="C14" s="101"/>
+      <c r="D14" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F14" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G14" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I14" s="41" t="s">
+        <v>41</v>
+      </c>
+      <c r="J14" s="54">
+        <f t="shared" si="0"/>
+        <v>86400</v>
+      </c>
+      <c r="K14" s="54">
+        <f>L14+M14+N14+O14</f>
+        <v>86400</v>
+      </c>
+      <c r="L14" s="41">
+        <v>0</v>
+      </c>
+      <c r="M14" s="41">
+        <v>60480</v>
+      </c>
+      <c r="N14" s="41">
+        <v>25920</v>
+      </c>
+      <c r="O14" s="41">
+        <v>0</v>
+      </c>
+      <c r="P14" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q14" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="98">
+        <v>10</v>
+      </c>
+      <c r="B15" s="101"/>
+      <c r="C15" s="101"/>
+      <c r="D15" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="E15" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F15" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G15" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I15" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="J15" s="54">
+        <f t="shared" si="0"/>
+        <v>59400</v>
+      </c>
+      <c r="K15" s="54">
+        <f>L15+M15+N15+O15</f>
+        <v>59400</v>
+      </c>
+      <c r="L15" s="41">
+        <v>0</v>
+      </c>
+      <c r="M15" s="41">
+        <v>41580</v>
+      </c>
+      <c r="N15" s="41">
+        <v>17820</v>
+      </c>
+      <c r="O15" s="41">
+        <v>0</v>
+      </c>
+      <c r="P15" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q15" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="98">
+        <v>11</v>
+      </c>
+      <c r="B16" s="101"/>
+      <c r="C16" s="101"/>
+      <c r="D16" s="38" t="s">
+        <v>44</v>
+      </c>
+      <c r="E16" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F16" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G16" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I16" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="J16" s="54">
+        <f t="shared" si="0"/>
+        <v>96000</v>
+      </c>
+      <c r="K16" s="54">
+        <f>L16+M16+N16+O16</f>
+        <v>96000</v>
+      </c>
+      <c r="L16" s="41">
+        <v>0</v>
+      </c>
+      <c r="M16" s="41">
+        <v>67200</v>
+      </c>
+      <c r="N16" s="41">
+        <v>28800</v>
+      </c>
+      <c r="O16" s="41">
+        <v>0</v>
+      </c>
+      <c r="P16" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q16" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="98">
+        <v>12</v>
+      </c>
+      <c r="B17" s="101"/>
+      <c r="C17" s="101"/>
+      <c r="D17" s="38" t="s">
+        <v>46</v>
+      </c>
+      <c r="E17" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F17" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G17" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I17" s="41" t="s">
+        <v>47</v>
+      </c>
+      <c r="J17" s="54">
+        <f t="shared" si="0"/>
+        <v>365000</v>
+      </c>
+      <c r="K17" s="54">
+        <f>L17+M17+N17+O17</f>
+        <v>365000</v>
+      </c>
+      <c r="L17" s="41">
+        <v>0</v>
+      </c>
+      <c r="M17" s="41">
+        <v>255500</v>
+      </c>
+      <c r="N17" s="41">
+        <v>109500</v>
+      </c>
+      <c r="O17" s="41">
+        <v>0</v>
+      </c>
+      <c r="P17" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q17" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="98">
+        <v>13</v>
+      </c>
+      <c r="B18" s="101"/>
+      <c r="C18" s="101"/>
+      <c r="D18" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="E18" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F18" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G18" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I18" s="41" t="s">
+        <v>49</v>
+      </c>
+      <c r="J18" s="54">
+        <f t="shared" si="0"/>
+        <v>103050</v>
+      </c>
+      <c r="K18" s="54">
+        <f>L18+M18+N18+O18</f>
+        <v>103050</v>
+      </c>
+      <c r="L18" s="41">
+        <v>0</v>
+      </c>
+      <c r="M18" s="41">
+        <v>72135</v>
+      </c>
+      <c r="N18" s="41">
+        <v>30915</v>
+      </c>
+      <c r="O18" s="41">
+        <v>0</v>
+      </c>
+      <c r="P18" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q18" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="98">
+        <v>14</v>
+      </c>
+      <c r="B19" s="101"/>
+      <c r="C19" s="101"/>
+      <c r="D19" s="38" t="s">
+        <v>50</v>
+      </c>
+      <c r="E19" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F19" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G19" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I19" s="41" t="s">
+        <v>51</v>
+      </c>
+      <c r="J19" s="54">
+        <f t="shared" si="0"/>
+        <v>115600</v>
+      </c>
+      <c r="K19" s="54">
+        <f>L19+M19+N19+O19</f>
+        <v>115600</v>
+      </c>
+      <c r="L19" s="41">
+        <v>0</v>
+      </c>
+      <c r="M19" s="41">
+        <v>80920</v>
+      </c>
+      <c r="N19" s="41">
+        <v>34680</v>
+      </c>
+      <c r="O19" s="41">
+        <v>0</v>
+      </c>
+      <c r="P19" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q19" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="98">
         <v>15</v>
       </c>
-      <c r="N4" s="22" t="s">
+      <c r="B20" s="101"/>
+      <c r="C20" s="101"/>
+      <c r="D20" s="38" t="s">
+        <v>52</v>
+      </c>
+      <c r="E20" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F20" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G20" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I20" s="41" t="s">
+        <v>53</v>
+      </c>
+      <c r="J20" s="54">
+        <f t="shared" si="0"/>
+        <v>221600</v>
+      </c>
+      <c r="K20" s="54">
+        <f>L20+M20+N20+O20</f>
+        <v>221600</v>
+      </c>
+      <c r="L20" s="41">
+        <v>0</v>
+      </c>
+      <c r="M20" s="41">
+        <v>155120</v>
+      </c>
+      <c r="N20" s="41">
+        <v>66480</v>
+      </c>
+      <c r="O20" s="41">
+        <v>0</v>
+      </c>
+      <c r="P20" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q20" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="98">
         <v>16</v>
       </c>
-      <c r="O4" s="22" t="s">
-[...6 lines deleted...]
-      <c r="A5" s="82" t="s">
+      <c r="B21" s="101"/>
+      <c r="C21" s="101"/>
+      <c r="D21" s="38" t="s">
+        <v>54</v>
+      </c>
+      <c r="E21" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F21" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G21" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I21" s="41" t="s">
+        <v>55</v>
+      </c>
+      <c r="J21" s="54">
+        <f t="shared" si="0"/>
+        <v>61500</v>
+      </c>
+      <c r="K21" s="54">
+        <f>L21+M21+N21+O21</f>
+        <v>61500</v>
+      </c>
+      <c r="L21" s="41">
+        <v>0</v>
+      </c>
+      <c r="M21" s="41">
+        <v>43050</v>
+      </c>
+      <c r="N21" s="41">
+        <v>18450</v>
+      </c>
+      <c r="O21" s="41">
+        <v>0</v>
+      </c>
+      <c r="P21" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q21" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="98">
+        <v>17</v>
+      </c>
+      <c r="B22" s="101"/>
+      <c r="C22" s="101"/>
+      <c r="D22" s="38" t="s">
+        <v>56</v>
+      </c>
+      <c r="E22" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F22" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G22" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I22" s="41" t="s">
+        <v>57</v>
+      </c>
+      <c r="J22" s="54">
+        <f t="shared" si="0"/>
+        <v>21200</v>
+      </c>
+      <c r="K22" s="54">
+        <f>L22+M22+N22+O22</f>
+        <v>21200</v>
+      </c>
+      <c r="L22" s="41">
+        <v>0</v>
+      </c>
+      <c r="M22" s="41">
+        <v>14840</v>
+      </c>
+      <c r="N22" s="41">
+        <v>6360</v>
+      </c>
+      <c r="O22" s="41">
+        <v>0</v>
+      </c>
+      <c r="P22" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q22" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="98">
+        <v>18</v>
+      </c>
+      <c r="B23" s="101"/>
+      <c r="C23" s="101"/>
+      <c r="D23" s="38" t="s">
+        <v>58</v>
+      </c>
+      <c r="E23" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F23" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G23" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I23" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="J23" s="54">
+        <f t="shared" si="0"/>
+        <v>198000</v>
+      </c>
+      <c r="K23" s="54">
+        <f>L23+M23+N23+O23</f>
+        <v>198000</v>
+      </c>
+      <c r="L23" s="41">
+        <v>0</v>
+      </c>
+      <c r="M23" s="41">
+        <v>138600</v>
+      </c>
+      <c r="N23" s="41">
+        <v>59400</v>
+      </c>
+      <c r="O23" s="41">
+        <v>0</v>
+      </c>
+      <c r="P23" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q23" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="98">
+        <v>19</v>
+      </c>
+      <c r="B24" s="101"/>
+      <c r="C24" s="101"/>
+      <c r="D24" s="38" t="s">
+        <v>60</v>
+      </c>
+      <c r="E24" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F24" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G24" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I24" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="J24" s="54">
+        <f t="shared" si="0"/>
+        <v>20400</v>
+      </c>
+      <c r="K24" s="54">
+        <f>L24+M24+N24+O24</f>
+        <v>20400</v>
+      </c>
+      <c r="L24" s="41">
+        <v>0</v>
+      </c>
+      <c r="M24" s="41">
+        <v>14280</v>
+      </c>
+      <c r="N24" s="41">
+        <v>6120</v>
+      </c>
+      <c r="O24" s="41">
+        <v>0</v>
+      </c>
+      <c r="P24" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q24" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="98">
+        <v>20</v>
+      </c>
+      <c r="B25" s="101"/>
+      <c r="C25" s="101"/>
+      <c r="D25" s="38" t="s">
+        <v>62</v>
+      </c>
+      <c r="E25" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F25" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G25" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I25" s="41" t="s">
+        <v>63</v>
+      </c>
+      <c r="J25" s="54">
+        <f t="shared" si="0"/>
+        <v>18360</v>
+      </c>
+      <c r="K25" s="54">
+        <f>L25+M25+N25+O25</f>
+        <v>18360</v>
+      </c>
+      <c r="L25" s="41">
+        <v>0</v>
+      </c>
+      <c r="M25" s="41">
+        <v>12852</v>
+      </c>
+      <c r="N25" s="41">
+        <v>5508</v>
+      </c>
+      <c r="O25" s="41">
+        <v>0</v>
+      </c>
+      <c r="P25" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q25" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="98">
+        <v>21</v>
+      </c>
+      <c r="B26" s="101"/>
+      <c r="C26" s="101"/>
+      <c r="D26" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="E26" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F26" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G26" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I26" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="J26" s="54">
+        <f t="shared" si="0"/>
+        <v>70800</v>
+      </c>
+      <c r="K26" s="54">
+        <f>L26+M26+N26+O26</f>
+        <v>70800</v>
+      </c>
+      <c r="L26" s="41">
+        <v>0</v>
+      </c>
+      <c r="M26" s="41">
+        <v>49560</v>
+      </c>
+      <c r="N26" s="41">
+        <v>21240</v>
+      </c>
+      <c r="O26" s="41">
+        <v>0</v>
+      </c>
+      <c r="P26" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q26" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="98">
+        <v>22</v>
+      </c>
+      <c r="B27" s="101"/>
+      <c r="C27" s="101"/>
+      <c r="D27" s="38" t="s">
+        <v>66</v>
+      </c>
+      <c r="E27" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F27" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G27" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I27" s="41" t="s">
+        <v>67</v>
+      </c>
+      <c r="J27" s="54">
+        <f t="shared" si="0"/>
+        <v>300000</v>
+      </c>
+      <c r="K27" s="54">
+        <f>L27+M27+N27+O27</f>
+        <v>300000</v>
+      </c>
+      <c r="L27" s="41">
+        <v>0</v>
+      </c>
+      <c r="M27" s="41">
+        <v>210000</v>
+      </c>
+      <c r="N27" s="41">
+        <v>90000</v>
+      </c>
+      <c r="O27" s="41">
+        <v>0</v>
+      </c>
+      <c r="P27" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q27" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="98">
+        <v>23</v>
+      </c>
+      <c r="B28" s="101"/>
+      <c r="C28" s="101"/>
+      <c r="D28" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="E28" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F28" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G28" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I28" s="41" t="s">
+        <v>69</v>
+      </c>
+      <c r="J28" s="54">
+        <f t="shared" si="0"/>
+        <v>24000</v>
+      </c>
+      <c r="K28" s="54">
+        <f>L28+M28+N28+O28</f>
+        <v>24000</v>
+      </c>
+      <c r="L28" s="41">
+        <v>0</v>
+      </c>
+      <c r="M28" s="41">
+        <v>16800</v>
+      </c>
+      <c r="N28" s="41">
+        <v>7200</v>
+      </c>
+      <c r="O28" s="41">
+        <v>0</v>
+      </c>
+      <c r="P28" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q28" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="98">
+        <v>24</v>
+      </c>
+      <c r="B29" s="101"/>
+      <c r="C29" s="101"/>
+      <c r="D29" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="E29" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F29" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G29" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I29" s="41" t="s">
+        <v>71</v>
+      </c>
+      <c r="J29" s="54">
+        <f t="shared" si="0"/>
+        <v>7200</v>
+      </c>
+      <c r="K29" s="54">
+        <f>L29+M29+N29+O29</f>
+        <v>7200</v>
+      </c>
+      <c r="L29" s="41">
+        <v>0</v>
+      </c>
+      <c r="M29" s="41">
+        <v>5040</v>
+      </c>
+      <c r="N29" s="41">
+        <v>2160</v>
+      </c>
+      <c r="O29" s="41">
+        <v>0</v>
+      </c>
+      <c r="P29" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q29" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="98">
         <v>25</v>
       </c>
-      <c r="B5" s="83"/>
-[...17 lines deleted...]
-      <c r="A6" s="33">
+      <c r="B30" s="101"/>
+      <c r="C30" s="101"/>
+      <c r="D30" s="38" t="s">
+        <v>72</v>
+      </c>
+      <c r="E30" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F30" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G30" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I30" s="41" t="s">
+        <v>73</v>
+      </c>
+      <c r="J30" s="54">
+        <f t="shared" si="0"/>
+        <v>78000</v>
+      </c>
+      <c r="K30" s="54">
+        <f>L30+M30+N30+O30</f>
+        <v>78000</v>
+      </c>
+      <c r="L30" s="41">
+        <v>0</v>
+      </c>
+      <c r="M30" s="41">
+        <v>54600</v>
+      </c>
+      <c r="N30" s="41">
+        <v>23400</v>
+      </c>
+      <c r="O30" s="41">
+        <v>0</v>
+      </c>
+      <c r="P30" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q30" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="98">
+        <v>26</v>
+      </c>
+      <c r="B31" s="101"/>
+      <c r="C31" s="101"/>
+      <c r="D31" s="38" t="s">
+        <v>74</v>
+      </c>
+      <c r="E31" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="F31" s="38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G31" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" s="40" t="s">
+        <v>81</v>
+      </c>
+      <c r="I31" s="40" t="s">
+        <v>75</v>
+      </c>
+      <c r="J31" s="54">
+        <f t="shared" si="0"/>
+        <v>156600</v>
+      </c>
+      <c r="K31" s="54">
+        <f>L31+M31+N31+O31</f>
+        <v>156600</v>
+      </c>
+      <c r="L31" s="41">
+        <v>0</v>
+      </c>
+      <c r="M31" s="41">
+        <v>109620</v>
+      </c>
+      <c r="N31" s="41">
+        <v>46980</v>
+      </c>
+      <c r="O31" s="41">
+        <v>0</v>
+      </c>
+      <c r="P31" s="41" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q31" s="42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" s="18" customFormat="1" ht="81.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="99">
+        <v>27</v>
+      </c>
+      <c r="B32" s="102"/>
+      <c r="C32" s="102"/>
+      <c r="D32" s="43" t="s">
+        <v>76</v>
+      </c>
+      <c r="E32" s="43" t="s">
+        <v>81</v>
+      </c>
+      <c r="F32" s="43" t="s">
+        <v>81</v>
+      </c>
+      <c r="G32" s="49" t="s">
+        <v>20</v>
+      </c>
+      <c r="H32" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="I32" s="44" t="s">
+        <v>77</v>
+      </c>
+      <c r="J32" s="55">
+        <f t="shared" si="0"/>
+        <v>275076</v>
+      </c>
+      <c r="K32" s="55">
+        <f>L32+M32+N32+O32</f>
+        <v>275076</v>
+      </c>
+      <c r="L32" s="45">
+        <v>0</v>
+      </c>
+      <c r="M32" s="45">
+        <v>192553.2</v>
+      </c>
+      <c r="N32" s="45">
+        <v>82522.799999999988</v>
+      </c>
+      <c r="O32" s="45">
+        <v>0</v>
+      </c>
+      <c r="P32" s="45" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q32" s="46" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" s="39" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="95" t="s">
+        <v>87</v>
+      </c>
+      <c r="B33" s="96"/>
+      <c r="C33" s="29"/>
+      <c r="D33" s="29"/>
+      <c r="E33" s="30"/>
+      <c r="F33" s="30"/>
+      <c r="G33" s="30"/>
+      <c r="H33" s="30"/>
+      <c r="I33" s="30"/>
+      <c r="J33" s="31">
+        <f>SUM(J6:J32)</f>
+        <v>5011708</v>
+      </c>
+      <c r="K33" s="31">
+        <f t="shared" ref="K33:O33" si="1">SUM(K6:K32)</f>
+        <v>5011708</v>
+      </c>
+      <c r="L33" s="31">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M33" s="31">
+        <f t="shared" si="1"/>
+        <v>3508195.6000000006</v>
+      </c>
+      <c r="N33" s="31">
+        <f t="shared" si="1"/>
+        <v>1503512.4000000001</v>
+      </c>
+      <c r="O33" s="31">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="P33" s="32"/>
+      <c r="Q33" s="20"/>
+    </row>
+    <row r="34" spans="1:18" s="58" customFormat="1" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="106">
         <v>1</v>
       </c>
-      <c r="B6" s="33" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="33">
+      <c r="B34" s="107" t="s">
+        <v>82</v>
+      </c>
+      <c r="C34" s="107">
         <v>4818002284</v>
       </c>
-      <c r="D6" s="43" t="s">
-[...8 lines deleted...]
-      <c r="G6" s="33" t="s">
+      <c r="D34" s="59" t="s">
+        <v>95</v>
+      </c>
+      <c r="E34" s="59" t="s">
+        <v>81</v>
+      </c>
+      <c r="F34" s="59" t="s">
+        <v>81</v>
+      </c>
+      <c r="G34" s="59" t="s">
         <v>20</v>
       </c>
-      <c r="H6" s="34" t="s">
-[...72 lines deleted...]
-      <c r="A8" s="44">
+      <c r="H34" s="56" t="s">
+        <v>81</v>
+      </c>
+      <c r="I34" s="59" t="s">
+        <v>80</v>
+      </c>
+      <c r="J34" s="60">
+        <f>K34</f>
+        <v>397049.04</v>
+      </c>
+      <c r="K34" s="60">
+        <f>L34+M34+N34+O34</f>
+        <v>397049.04</v>
+      </c>
+      <c r="L34" s="60">
+        <v>0</v>
+      </c>
+      <c r="M34" s="60">
+        <v>373226.1</v>
+      </c>
+      <c r="N34" s="60">
+        <v>23822.94</v>
+      </c>
+      <c r="O34" s="60">
+        <v>0</v>
+      </c>
+      <c r="P34" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q34" s="62" t="s">
+        <v>18</v>
+      </c>
+      <c r="R34" s="57"/>
+    </row>
+    <row r="35" spans="1:18" s="18" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="103" t="s">
+        <v>79</v>
+      </c>
+      <c r="B35" s="104"/>
+      <c r="C35" s="105"/>
+      <c r="D35" s="29"/>
+      <c r="E35" s="30"/>
+      <c r="F35" s="30"/>
+      <c r="G35" s="30"/>
+      <c r="H35" s="30"/>
+      <c r="I35" s="30"/>
+      <c r="J35" s="31">
+        <f>J34</f>
+        <v>397049.04</v>
+      </c>
+      <c r="K35" s="31">
+        <f t="shared" ref="K35:O35" si="2">K34</f>
+        <v>397049.04</v>
+      </c>
+      <c r="L35" s="31">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M35" s="31">
+        <f t="shared" si="2"/>
+        <v>373226.1</v>
+      </c>
+      <c r="N35" s="31">
+        <f t="shared" si="2"/>
+        <v>23822.94</v>
+      </c>
+      <c r="O35" s="31">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P35" s="32"/>
+      <c r="Q35" s="20"/>
+    </row>
+    <row r="36" spans="1:18" s="58" customFormat="1" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="106">
         <v>1</v>
       </c>
-      <c r="B8" s="79" t="s">
-[...215 lines deleted...]
-      <c r="M12" s="40">
+      <c r="B36" s="107" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" s="107">
+        <v>4818001450</v>
+      </c>
+      <c r="D36" s="59" t="s">
+        <v>84</v>
+      </c>
+      <c r="E36" s="59" t="s">
+        <v>81</v>
+      </c>
+      <c r="F36" s="59" t="s">
+        <v>81</v>
+      </c>
+      <c r="G36" s="59" t="s">
+        <v>86</v>
+      </c>
+      <c r="H36" s="56" t="s">
+        <v>81</v>
+      </c>
+      <c r="I36" s="59" t="s">
+        <v>85</v>
+      </c>
+      <c r="J36" s="60">
+        <f>K36</f>
+        <v>13920846.99</v>
+      </c>
+      <c r="K36" s="60">
+        <f>SUM(L36:O36)</f>
+        <v>13920846.99</v>
+      </c>
+      <c r="L36" s="60">
+        <v>0</v>
+      </c>
+      <c r="M36" s="60">
+        <v>12934464.59</v>
+      </c>
+      <c r="N36" s="60">
+        <v>986382.4</v>
+      </c>
+      <c r="O36" s="60">
+        <v>0</v>
+      </c>
+      <c r="P36" s="61" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q36" s="62" t="s">
+        <v>18</v>
+      </c>
+      <c r="R36" s="57"/>
+    </row>
+    <row r="37" spans="1:18" s="18" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="90" t="s">
+        <v>79</v>
+      </c>
+      <c r="B37" s="91"/>
+      <c r="C37" s="29"/>
+      <c r="D37" s="29"/>
+      <c r="E37" s="30"/>
+      <c r="F37" s="30"/>
+      <c r="G37" s="30"/>
+      <c r="H37" s="30"/>
+      <c r="I37" s="30"/>
+      <c r="J37" s="31">
+        <f>J36</f>
+        <v>13920846.99</v>
+      </c>
+      <c r="K37" s="31">
+        <f t="shared" ref="K37:O37" si="3">K36</f>
+        <v>13920846.99</v>
+      </c>
+      <c r="L37" s="31">
         <f t="shared" si="3"/>
-        <v>394875.6</v>
-[...1 lines deleted...]
-      <c r="N12" s="40">
+        <v>0</v>
+      </c>
+      <c r="M37" s="31">
         <f t="shared" si="3"/>
-        <v>2514232.4</v>
-[...1 lines deleted...]
-      <c r="O12" s="40">
+        <v>12934464.59</v>
+      </c>
+      <c r="N37" s="31">
         <f t="shared" si="3"/>
-        <v>0</v>
-[...38 lines deleted...]
-      <c r="A14" s="9" t="s">
+        <v>986382.4</v>
+      </c>
+      <c r="O37" s="31">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="P37" s="32"/>
+      <c r="Q37" s="20"/>
+    </row>
+    <row r="38" spans="1:18" s="18" customFormat="1" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="64">
+        <v>1</v>
+      </c>
+      <c r="B38" s="65" t="s">
+        <v>89</v>
+      </c>
+      <c r="C38" s="65">
+        <v>4818009265</v>
+      </c>
+      <c r="D38" s="65" t="s">
+        <v>90</v>
+      </c>
+      <c r="E38" s="66" t="s">
+        <v>81</v>
+      </c>
+      <c r="F38" s="66" t="s">
+        <v>81</v>
+      </c>
+      <c r="G38" s="66" t="s">
+        <v>81</v>
+      </c>
+      <c r="H38" s="67" t="s">
+        <v>81</v>
+      </c>
+      <c r="I38" s="68" t="s">
+        <v>91</v>
+      </c>
+      <c r="J38" s="68">
+        <v>840000</v>
+      </c>
+      <c r="K38" s="68">
+        <f>SUM(L38:O38)</f>
+        <v>840000</v>
+      </c>
+      <c r="L38" s="68">
+        <v>0</v>
+      </c>
+      <c r="M38" s="68">
+        <v>0</v>
+      </c>
+      <c r="N38" s="68">
+        <v>840000</v>
+      </c>
+      <c r="O38" s="68">
+        <v>0</v>
+      </c>
+      <c r="P38" s="68" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q38" s="69" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" s="39" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="88" t="s">
+        <v>79</v>
+      </c>
+      <c r="B39" s="89"/>
+      <c r="C39" s="63"/>
+      <c r="D39" s="63"/>
+      <c r="E39" s="30"/>
+      <c r="F39" s="30"/>
+      <c r="G39" s="30"/>
+      <c r="H39" s="30"/>
+      <c r="I39" s="30"/>
+      <c r="J39" s="31">
+        <f>SUM(J38:J38)</f>
+        <v>840000</v>
+      </c>
+      <c r="K39" s="31">
+        <f t="shared" ref="K39:O39" si="4">SUM(K38:K38)</f>
+        <v>840000</v>
+      </c>
+      <c r="L39" s="31">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M39" s="31">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N39" s="31">
+        <f t="shared" si="4"/>
+        <v>840000</v>
+      </c>
+      <c r="O39" s="31">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P39" s="32"/>
+      <c r="Q39" s="20"/>
+    </row>
+    <row r="40" spans="1:18" s="18" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="70" t="s">
+        <v>92</v>
+      </c>
+      <c r="B40" s="71"/>
+      <c r="C40" s="71"/>
+      <c r="D40" s="72"/>
+      <c r="E40" s="33"/>
+      <c r="F40" s="33"/>
+      <c r="G40" s="33"/>
+      <c r="H40" s="34"/>
+      <c r="I40" s="34"/>
+      <c r="J40" s="35">
+        <f>J33+J35+J37+J39</f>
+        <v>20169604.030000001</v>
+      </c>
+      <c r="K40" s="35">
+        <f>K41+K42+K43</f>
+        <v>20169604.030000001</v>
+      </c>
+      <c r="L40" s="35">
+        <f t="shared" ref="K40:O40" si="5">L33+L35+L37+L39</f>
+        <v>0</v>
+      </c>
+      <c r="M40" s="35">
+        <f t="shared" si="5"/>
+        <v>16815886.289999999</v>
+      </c>
+      <c r="N40" s="35">
+        <f t="shared" si="5"/>
+        <v>3353717.74</v>
+      </c>
+      <c r="O40" s="35">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="P40" s="36"/>
+      <c r="Q40" s="37"/>
+    </row>
+    <row r="41" spans="1:18" s="18" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B14" s="10"/>
-[...157 lines deleted...]
-    <row r="44" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="B41" s="8"/>
+      <c r="C41" s="11"/>
+      <c r="D41" s="8"/>
+      <c r="E41" s="8"/>
+      <c r="F41" s="8"/>
+      <c r="G41" s="8"/>
+      <c r="H41" s="8"/>
+      <c r="I41" s="8"/>
+      <c r="J41" s="12">
+        <v>0</v>
+      </c>
+      <c r="K41" s="12">
+        <v>0</v>
+      </c>
+      <c r="L41" s="12">
+        <v>0</v>
+      </c>
+      <c r="M41" s="12">
+        <v>0</v>
+      </c>
+      <c r="N41" s="12">
+        <v>0</v>
+      </c>
+      <c r="O41" s="12">
+        <v>0</v>
+      </c>
+      <c r="P41" s="23"/>
+      <c r="Q41" s="15"/>
+    </row>
+    <row r="42" spans="1:18" s="18" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="B42" s="10"/>
+      <c r="C42" s="13"/>
+      <c r="D42" s="10"/>
+      <c r="E42" s="10"/>
+      <c r="F42" s="10"/>
+      <c r="G42" s="10"/>
+      <c r="H42" s="10"/>
+      <c r="I42" s="10"/>
+      <c r="J42" s="14">
+        <f>J36+J34+J32+J31+J30+J29+J28+J27+J26+J25+J24+J23+J22+J21+J20+J19+J18+J17+J16+J15+J14+J13+J12+J11+J10+J9+J8+J7+J6</f>
+        <v>19329604.030000001</v>
+      </c>
+      <c r="K42" s="14">
+        <f t="shared" ref="K42:O42" si="6">K36+K34+K32+K31+K30+K29+K28+K27+K26+K25+K24+K23+K22+K21+K20+K19+K18+K17+K16+K15+K14+K13+K12+K11+K10+K9+K8+K7+K6</f>
+        <v>19329604.030000001</v>
+      </c>
+      <c r="L42" s="14">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="M42" s="14">
+        <f t="shared" si="6"/>
+        <v>16815886.289999999</v>
+      </c>
+      <c r="N42" s="14">
+        <f t="shared" si="6"/>
+        <v>2513717.7399999998</v>
+      </c>
+      <c r="O42" s="14">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="P42" s="24"/>
+      <c r="Q42" s="16"/>
+    </row>
+    <row r="43" spans="1:18" s="18" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="B43" s="26"/>
+      <c r="C43" s="26"/>
+      <c r="D43" s="26"/>
+      <c r="E43" s="26"/>
+      <c r="F43" s="26"/>
+      <c r="G43" s="26"/>
+      <c r="H43" s="26"/>
+      <c r="I43" s="26"/>
+      <c r="J43" s="27">
+        <f>J38</f>
+        <v>840000</v>
+      </c>
+      <c r="K43" s="27">
+        <f t="shared" ref="K43:O43" si="7">K38</f>
+        <v>840000</v>
+      </c>
+      <c r="L43" s="27">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="M43" s="27">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="N43" s="27">
+        <f t="shared" si="7"/>
+        <v>840000</v>
+      </c>
+      <c r="O43" s="27">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="P43" s="28"/>
+      <c r="Q43" s="17"/>
+    </row>
+    <row r="44" spans="1:18" x14ac:dyDescent="0.25">
       <c r="Q44" s="1"/>
     </row>
-    <row r="45" spans="17:17" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:18" x14ac:dyDescent="0.25">
       <c r="Q45" s="1"/>
     </row>
-    <row r="46" spans="17:17" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:18" x14ac:dyDescent="0.25">
       <c r="Q46" s="1"/>
     </row>
-    <row r="47" spans="17:17" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:18" x14ac:dyDescent="0.25">
       <c r="Q47" s="1"/>
     </row>
-    <row r="48" spans="17:17" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:18" x14ac:dyDescent="0.25">
       <c r="Q48" s="1"/>
     </row>
     <row r="49" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q49" s="1"/>
     </row>
     <row r="50" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q50" s="1"/>
     </row>
     <row r="51" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q51" s="1"/>
     </row>
     <row r="52" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q52" s="1"/>
     </row>
     <row r="53" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q53" s="1"/>
     </row>
     <row r="54" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q54" s="1"/>
     </row>
     <row r="55" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q55" s="1"/>
     </row>
     <row r="56" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q56" s="1"/>
@@ -2533,127 +4198,213 @@
     </row>
     <row r="183" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q183" s="1"/>
     </row>
     <row r="184" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q184" s="1"/>
     </row>
     <row r="185" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q185" s="1"/>
     </row>
     <row r="186" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q186" s="1"/>
     </row>
     <row r="187" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q187" s="1"/>
     </row>
     <row r="188" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q188" s="1"/>
     </row>
     <row r="189" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q189" s="1"/>
     </row>
     <row r="190" spans="17:17" x14ac:dyDescent="0.25">
       <c r="Q190" s="1"/>
     </row>
+    <row r="191" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q191" s="1"/>
+    </row>
+    <row r="192" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q192" s="1"/>
+    </row>
+    <row r="193" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q193" s="1"/>
+    </row>
+    <row r="194" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q194" s="1"/>
+    </row>
+    <row r="195" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q195" s="1"/>
+    </row>
+    <row r="196" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q196" s="1"/>
+    </row>
+    <row r="197" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q197" s="1"/>
+    </row>
+    <row r="198" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q198" s="1"/>
+    </row>
+    <row r="199" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q199" s="1"/>
+    </row>
+    <row r="200" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q200" s="1"/>
+    </row>
+    <row r="201" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q201" s="1"/>
+    </row>
+    <row r="202" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q202" s="1"/>
+    </row>
+    <row r="203" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q203" s="1"/>
+    </row>
+    <row r="204" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q204" s="1"/>
+    </row>
+    <row r="205" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q205" s="1"/>
+    </row>
+    <row r="206" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q206" s="1"/>
+    </row>
+    <row r="207" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q207" s="1"/>
+    </row>
+    <row r="208" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q208" s="1"/>
+    </row>
+    <row r="209" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q209" s="1"/>
+    </row>
+    <row r="210" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q210" s="1"/>
+    </row>
+    <row r="211" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q211" s="1"/>
+    </row>
+    <row r="212" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q212" s="1"/>
+    </row>
+    <row r="213" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q213" s="1"/>
+    </row>
+    <row r="214" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q214" s="1"/>
+    </row>
+    <row r="215" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q215" s="1"/>
+    </row>
+    <row r="216" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q216" s="1"/>
+    </row>
+    <row r="217" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q217" s="1"/>
+    </row>
+    <row r="218" spans="17:17" x14ac:dyDescent="0.25">
+      <c r="Q218" s="1"/>
+    </row>
   </sheetData>
-  <mergeCells count="21">
+  <mergeCells count="23">
     <mergeCell ref="N1:Q1"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="A35:B35"/>
     <mergeCell ref="P3:P4"/>
-    <mergeCell ref="A11:B11"/>
-[...1 lines deleted...]
-    <mergeCell ref="C8:C10"/>
     <mergeCell ref="A5:Q5"/>
-    <mergeCell ref="A12:D12"/>
-    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="B6:B32"/>
+    <mergeCell ref="C6:C32"/>
+    <mergeCell ref="A40:D40"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
+    <mergeCell ref="A39:B39"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="25" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B3" s="6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>ИЮЛЬ_ЦЗ</vt:lpstr>
+      <vt:lpstr>АВГУСТ _ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>ИЮЛЬ_ЦЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>'АВГУСТ _ЦЗ'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>