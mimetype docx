--- v0 (2025-12-10)
+++ v1 (2026-06-02)
@@ -26,80 +26,82 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10716"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00454103">
+      <w:tr w:rsidR="005C66B2">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="3031"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10716" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusTitlePage0"/>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:position w:val="-61"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="3810000" cy="904875"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Консультант Плюс"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
@@ -109,145 +111,152 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3810000" cy="904875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00454103">
+      <w:tr w:rsidR="005C66B2">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="8335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10716" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusTitlePage0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>Постановление Правительства РФ от 09.12.2017 N 1496</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:br/>
-              <w:t>(ред. от 27.09.2025)</w:t>
+              <w:t>(ред. от 27.12.2025, с изм. от 29.12.2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:br/>
               <w:t>"О мерах по обеспечению исполнения федерального бюджета"</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>(вместе с "Положением о мерах по обеспечению исполнения федерального бюджета")</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(с изм. и доп., вступ. в силу с 01.01.2026)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00454103">
+      <w:tr w:rsidR="005C66B2">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="3031"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10716" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusTitlePage0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Документ предоставлен </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:tooltip="Ссылка на КонсультантПлюс">
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="28"/>
                 </w:rPr>
                 <w:t>КонсультантПлюс</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="28"/>
                 </w:rPr>
@@ -261,269 +270,268 @@
                 </w:rPr>
                 <w:br/>
               </w:r>
             </w:hyperlink>
             <w:hyperlink r:id="rId8" w:tooltip="Ссылка на КонсультантПлюс">
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="28"/>
                 </w:rPr>
                 <w:t>www.consultant.ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:br/>
+              <w:t>Дата сохранения: 12.01.2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:br/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
-[...2 lines deleted...]
-        <w:sectPr w:rsidR="00454103">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:sectPr w:rsidR="005C66B2">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="841" w:right="595" w:bottom="841" w:left="595" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>ПРАВИТЕЛЬСТВО РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПОСТАНОВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>от 9 декабря 2017 г. N 1496</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>О МЕРАХ ПО ОБЕСПЕЧЕНИЮ ИСПОЛНЕНИЯ ФЕДЕРАЛЬНОГО БЮДЖЕТА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00454103">
+      <w:tr w:rsidR="005C66B2">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 10.07.2018 </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:tooltip="Постановление Правительства РФ от 10.07.2018 N 805 (ред. от 11.11.2023) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 805</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 11.10.2018 </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:tooltip="Постановление Правительства РФ от 11.10.2018 N 1213 (ред. от 07.08.2019) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1213</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 20.11.2018 </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:tooltip="Постановление Правительства РФ от 20.11.2018 N 1391 (ред. от 12.03.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
@@ -533,51 +541,51 @@
                 </w:rPr>
                 <w:t>N 1391</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 28.11.2018 </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:tooltip="Постановление Правительства РФ от 28.11.2018 N 1430 (ред. от 30.10.2020) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; ------------ Недействующая редакция {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1430</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 07.08.2019 </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:tooltip="Постановление Правительства РФ от 07.08.2019 N 1029 (ред. от 11.11.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1029</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 30.09.2019 </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1270 &quot;О внесении изменения в Положение о мерах по обеспечению исполнения федерального бюджета&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
@@ -587,51 +595,51 @@
                 </w:rPr>
                 <w:t>N 1270</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 09.11.2019 </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:tooltip="Постановление Правительства РФ от 09.11.2019 N 1431 (ред. от 22.02.2020) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1431</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 26.12.2019 </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:tooltip="Постановление Правительства РФ от 26.12.2019 N 1841 (ред. от 11.11.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1841</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 31.12.2019 </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:tooltip="Постановление Правительства РФ от 31.12.2019 N 1948 (ред. от 31.05.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу некоторых актов и отдельных положений некоторых актов Правительства Российской Федер">
@@ -647,51 +655,51 @@
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>, от 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">2.02.2020 </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:tooltip="Постановление Правительства РФ от 22.02.2020 N 193 &quot;О признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 193</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 18.04.2020 </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:tooltip="Постановление Правительства РФ от 18.04.2020 N 546 &quot;О внесении изменения в пункт 28 Положения о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 546</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 29.04.2020 </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:tooltip="Постановление Правительства РФ от 29.04.2020 N 603 &quot;О внесении изменения в пункт 28 Положения о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
@@ -701,51 +709,51 @@
                 </w:rPr>
                 <w:t>N 603</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 30.10.2020 </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1769</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>от 02.12.20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">20 </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:tooltip="Постановление Правительства РФ от 02.12.2020 N 1985 (ред. от 30.05.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия пункта 46 Положения о формировании государственного задания на оказание государственны">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1985</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -761,51 +769,51 @@
                 </w:rPr>
                 <w:t>N 39</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 28.06.2021 </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1034</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 09.10.2021 </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:tooltip="Постановление Правительства РФ от 09.10.2021 N 1719 &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1719</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 20.10.2021 </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:tooltip="Постановление Правительства РФ от 20.10.2021 N 1793 (ред. от 07.02.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
@@ -815,137 +823,137 @@
                 </w:rPr>
                 <w:t>N 1793</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 07.02.2022 </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:tooltip="Постановление Правительства РФ от 07.02.2022 N 125 &quot;О внесении изменений в пункт 28 Положения о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 125</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 22.03.2022 </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:tooltip="Постановление Правительства РФ от 22.03.2022 N 436 (ред. от 28.12.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; (с изм. и доп., вступ. в силу с 01.01.2025) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 436</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 14.04.2022 </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:tooltip="Постановление Правительства РФ от 14.04.2022 N 655 (ред. от 30.05.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия постановления Правительства Российской Федерации от 12 августа 2008 г. N 590 и отдельны">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 655</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 11.07.2022 </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1235</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ред. 30.12.2022), от </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">09.12.2022 </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:tooltip="Постановление Правительства РФ от 09.12.2022 N 2272 (ред. от 22.04.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2272</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 27.02.2023 </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:tooltip="Постановление Правительства РФ от 27.02.2023 N 314 (ред. от 13.02.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 314</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 15.03.2023 </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:tooltip="Постановление Правительства РФ от 15.03.2023 N 398 (ред. от 30.05.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
@@ -955,20829 +963,21915 @@
                 </w:rPr>
                 <w:t>N 398</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 05.04.2023 </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:tooltip="Постановление Правительства РФ от 05.04.2023 N 543 (ред. от 25.09.2025) &quot;О некоторых вопросах финансового обеспечения компенсационных выплат федеральным государственным гражданским служащим и работникам, замещающим должности, не являющиеся должностями федераль">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 543</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 30.06.2023 </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:tooltip="Постановление Правительства РФ от 30.06.2023 N 1091 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1091</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 25.07.2023 </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:tooltip="Постановление Правительства РФ от 25.07.2023 N 1206 &quot;О внесении изменений в отдельные положения некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1206</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 11.11.2023 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:tooltip="Постановление Правительства РФ от 11.11.2023 N 1896 (ред. от 24.06.2025) &quot;Об утверждении Правил предоставления из федерального бюджета субсидий бюджетным и автономным учреждениям на иные цели&quot; (с изм. и доп., вступ. в силу с 01.09.2025) {КонсультантПлюс}">
+            <w:hyperlink r:id="rId37" w:tooltip="Постановление Правительства РФ от 11.11.2023 N 1896 (ред. от 10.12.2025) &quot;Об утверждении Правил предоставления из федерального бюджета субсидий бюджетным и автономным учреждениям на иные цели&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1896</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 30.11.2023 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2050 (ред. от 02.08.2025) &quot;Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительс">
+            <w:hyperlink r:id="rId38" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2050 (ред. от 26.12.2025) &quot;Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительс">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2050</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 28.12.2023 </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2363</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 12.04.2024 </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:tooltip="Постановление Правительства РФ от 12.04.2024 N 463 &quot;О внесении изменения в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496 и приостановлении действия пункта 26(5) Положения о мерах по обеспечению исполнения федерального бюджета&quot; {К">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 463</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 28.11.2024 </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1649</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 13.02.2025 </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 150</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">, от 27.09.2025 </w:t>
+              <w:t xml:space="preserve">, от 07.06.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+            <w:hyperlink r:id="rId43" w:tooltip="Постановление Правительства РФ от 07.06.2025 N 852 &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 852</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 27.09.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1487</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
+              <w:t xml:space="preserve">, от 27.12.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:tooltip="Постановление Правительства РФ от 27.12.2025 N 2179 &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2179</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t>с изм., внесенными Постановлениями Правительства Р</w:t>
-[...5 lines deleted...]
-              <w:t>Ф</w:t>
+              <w:t>с изм., внесенными Постановлениями Правительства РФ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 30.04.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:tooltip="Постановление Правительства РФ от 30.04.2020 N 630 &quot;О внесении изменения в постановление Правительства Российской Федерации от 24 декабря 2019 г. N 1803 и о приостановлении действия отдельных положений некоторых актов Правительства Российской Федерации&quot; {Консу">
+            <w:hyperlink r:id="rId46" w:tooltip="Постановление Правительства РФ от 30.04.2020 N 630 &quot;О внесении изменения в постановление Правительства Российской Федерации от 24 декабря 2019 г. N 1803 и о приостановлении действия отдельных положений некоторых актов Правительства Российской Федерации&quot; {Консу">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 630</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 29.09.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:tooltip="Постановление Правительства РФ от 29.09.2020 N 1562 &quot;О приостановлении действия отдельных положений Положения о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+            <w:hyperlink r:id="rId47" w:tooltip="Постановление Правительства РФ от 29.09.2020 N 1562 &quot;О приостановлении действия отдельных положений Положения о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1562</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 24.12.2021 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:tooltip="Постановление Правительства РФ от 24.12.2021 N 2460 (ред. от 02.12.2022) &quot;Об особенностях реализации Федерального закона &quot;О федеральном бюджете на 2022 год и на плановый период 2023 и 2024 годов&quot; {КонсультантПлюс}">
+            <w:hyperlink r:id="rId48" w:tooltip="Постановление Правительства РФ от 24.12.2021 N 2460 (ред. от 02.12.2022) &quot;Об особенностях реализации Федерального закона &quot;О федеральном бюджете на 2022 год и на плановый период 2023 и 2024 годов&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2460</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 29.03.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:tooltip="Постановление Правительства РФ от 29.03.2022 N 505 &quot;О приостановлении действия отдельных положений некоторых актов Правительства Российской Федерации и установлении размеров авансовых платежей при заключении государственных (муниципальных) контрактов в 2022 го">
+            <w:hyperlink r:id="rId49" w:tooltip="Постановление Правительства РФ от 29.03.2022 N 505 &quot;О приостановлении действия отдельных положений некоторых актов Правительства Российской Федерации и установлении размеров авансовых платежей при заключении государственных (муниципальных) контрактов в 2022 го">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 505</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 31.03.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:tooltip="Постановление Правительства РФ от 31.03.2022 N 536 &quot;О приостановлении действия отдельных норм Положения о мерах по обеспечению исполнения федерального бюджета и внесении изменений в постановление Правительства Российской Федерации от 24 декабря 2021 г. N 2460&quot;">
+            <w:hyperlink r:id="rId50" w:tooltip="Постановление Правительства РФ от 31.03.2022 N 536 &quot;О приостановлении действия отдельных норм Положения о мерах по обеспечению исполнения федерального бюджета и внесении изменений в постановление Правительства Российской Федерации от 24 декабря 2021 г. N 2460&quot;">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 536</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 30.12.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2549 (ред. от 25.07.2023) &quot;Об особенностях реализации Федерального закона &quot;О федеральном бюджете на 2023 год и на плановый период 2024 и 2025 годов&quot; (с изм. и доп., вступ. в силу с 26.07.2023) {КонсультантПлюс}">
+            <w:hyperlink r:id="rId51" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2549 (ред. от 25.07.2023) &quot;Об особенностях реализации Федерального закона &quot;О федеральном бюджете на 2023 год и на плановый период 2024 и 2025 годов&quot; (с изм. и доп., вступ. в силу с 26.07.2023) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t>N 2</w:t>
-[...5 lines deleted...]
-                <w:t>549</w:t>
+                <w:t>N 2549</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 28.02.2023 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:tooltip="Постановление Правительства РФ от 28.02.2023 N 321 &quot;О приостановлении действия отдельных положений Положения о мерах по обеспечению исполнения федерального бюджета и внесении изменений в постановление Правительства Российской Федерации от 30 декабря 2022 г. N ">
+            <w:hyperlink r:id="rId52" w:tooltip="Постановление Правительства РФ от 28.02.2023 N 321 &quot;О приостановлении действия отдельных положений Положения о мерах по обеспечению исполнения федерального бюджета и внесении изменений в постановление Правительства Российской Федерации от 30 декабря 2022 г. N ">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 321</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 06.03.2023 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:tooltip="Постановление Правительства РФ от 06.03.2023 N 348 &quot;О приостановлении действия абзаца четвертого подпункта &quot;а&quot; и подпункта &quot;б&quot; пункта 18 Положения о мерах по обеспечению исполнения федерального бюджета и установлении размеров авансовых платежей при заключении ">
+            <w:hyperlink r:id="rId53" w:tooltip="Постановление Правительства РФ от 06.03.2023 N 348 &quot;О приостановлении действия абзаца четвертого подпункта &quot;а&quot; и подпункта &quot;б&quot; пункта 18 Положения о мерах по обеспечению исполнения федерального бюджета и установлении размеров авансовых платежей при заключении ">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 348</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 22.12.2023 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:tooltip="Постановление Правительства РФ от 22.12.2023 N 2255 (ред. от 09.04.2025) &quot;Об утверждении государственной программы Российской Федерации &quot;Восстановление и социально-экономическое развитие Донецкой Народной Республики, Луганской Народной Республики, Запорожской ">
+            <w:hyperlink r:id="rId54" w:tooltip="Постановление Правительства РФ от 22.12.2023 N 2255 (ред. от 29.11.2025) &quot;Об утверждении государственной программы Российской Федерации &quot;Восстановление и социально-экономическое развитие Донецкой Народной Республики, Луганской Народной Республики, Запорожской ">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2255</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 23.01.2024 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:tooltip="Постановление Правительства РФ от 23.01.2024 N 50 &quot;О приостановлении действия абзаца четвертого подпункта &quot;а&quot; и подпункта &quot;б&quot; пункта 18 Положения о мерах по обеспечению исполнения федерального бюджета и установлении размеров авансовых платежей при заключении г">
+            <w:hyperlink r:id="rId55" w:tooltip="Постановление Правительства РФ от 23.01.2024 N 50 &quot;О приостановлении действия абзаца четвертого подпункта &quot;а&quot; и подпункта &quot;б&quot; пункта 18 Положения о мерах по обеспечению исполнения федерального бюджета и установлении размеров авансовых платежей при заключении г">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 50</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 01.04.2024 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:tooltip="Постановление Правительства РФ от 01.04.2024 N 405 &quot;О приостановлении действия пункта 4 Положения о мерах по обеспечению исполнения федерального бюджета и внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2023 г. N 2369&quot; {Конс">
+            <w:hyperlink r:id="rId56" w:tooltip="Постановление Правительства РФ от 01.04.2024 N 405 &quot;О приостановлении действия пункта 4 Положения о мерах по обеспечению исполнения федерального бюджета и внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2023 г. N 2369&quot; {Конс">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 405</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 13.05.2025 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:tooltip="Постановление Правительства РФ от 13.05.2025 N 638 &quot;О приостановлении действия абзаца четвертого подпункта &quot;а&quot; и подпункта &quot;б&quot; пункта 18 Положения о мерах по обеспечению исполнения федерального бюджета и установлении размеров авансовых платежей при заключении ">
+            <w:hyperlink r:id="rId57" w:tooltip="Постановление Правительства РФ от 13.05.2025 N 638 &quot;О приостановлении действия абзаца четвертого подпункта &quot;а&quot; и подпункта &quot;б&quot; пункта 18 Положения о мерах по обеспечению исполнения федерального бюджета и установлении размеров авансовых платежей при заключении ">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 638</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 29.12.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:tooltip="Постановление Правительства РФ от 29.12.2025 N 2201 &quot;Об особенностях реализации Федерального закона &quot;О федеральном бюджете на 2026 год и на плановый период 2027 и 2028 годов&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2201</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Правительство Российской Федерации постановляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Утвердить прилагаемое </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P48" w:tooltip="ПОЛОЖЕНИЕ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положение</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о мерах по обеспечению исполнения федерального бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Установить, что принятые до вступления в силу настоящего постановления н</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ормативные правовые акты Правительства Российской Федерации, регулирующие предоставление субсидий из федерального бюджета федеральным государственным бюджетным и автономным учреждениям в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем вторым пункта 1 статьи 78.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, нормативны</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">е правовые акты федеральных органов исполнительной власти, регулирующие предоставление субсидий из федерального бюджета юридическим лицам, индивидуальным предпринимателям, а также физическим лицам - производителям товаров, работ, услуг в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId60" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 1 статьи 78</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодек</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">са Российской Федерации, при возникновении необходимости их изменения признаются утратившими силу, а нормативные правовые акты, регулирующие предоставление указанных субсидий из федерального бюджета, утверждаются органами, предусмотренными </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P648" w:tooltip="38. Предоставление субсидий, предусмотренных пунктом 1 статьи 78, пунктом 2 статьи 78.1 и пунктом 1 статьи 78.3 Бюджетного кодекса Российской Федерации, а также грантов в форме субсидий, предусмотренных пунктом 7 статьи 78 и пунктом 4 статьи 78.1 Бюджетного ко">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 38</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения, утвержденного настоящим </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>постановлением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 10.07.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId61" w:tooltip="Постановление Правительства РФ от 10.07.2018 N 805 (ред. от 11.11.2023) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 805</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 11.11.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId62" w:tooltip="Постановление Правительства РФ от 11.11.2023 N 1896 (ред. от 10.12.2025) &quot;Об утверждении Правил предоставления из федерального бюджета субсидий бюджетным и автономным учреждениям на иные цели&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1896</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3. Настоящее постановление подлежит применению при исполнении федерального бюджета, начиная с федерального бюджета на 2018 год и на плановый период 2019 и 2020 годов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Председатель Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Д.МЕДВЕДЕВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Утверждено</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>постановлением Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>от 9 декабря 2017 г. N 1496</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="P48"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:t>ПОЛОЖЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>О МЕРАХ ПО ОБЕСПЕЧЕНИЮ ИСПОЛНЕНИЯ ФЕДЕРАЛЬНОГО БЮДЖЕТА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005C66B2">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 10.07.2018 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:tooltip="Постановление Правительства РФ от 10.07.2018 N 805 (ред. от 11.11.2023) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 805</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 11.10.2018 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:tooltip="Постановление Правительства РФ от 11.10.2018 N 1213 (ред. от 07.08.2019) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1213</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 20.11.2018 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:tooltip="Постановление Правительства РФ от 20.11.2018 N 1391 (ред. от 12.03.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1391</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 28.11.2018 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:tooltip="Постановление Правительства РФ от 28.11.2018 N 1430 (ред. от 30.10.2020) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; ------------ Недействующая редакция {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1430</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 07.08.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:tooltip="Постановление Правительства РФ от 07.08.2019 N 1029 (ред. от 11.11.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1029</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 30.09.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:tooltip="Постановление Правительства РФ от 30.09.2019 N 1270 &quot;О внесении изменения в Положение о мерах по обеспечению исполнения федерального бюджета&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1270</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 09.11.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:tooltip="Постановление Правительства РФ от 09.11.2019 N 1431 (ред. от 22.02.2020) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1431</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 26.12.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:tooltip="Постановление Правительства РФ от 26.12.2019 N 1841 (ред. от 11.11.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1841</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>, от 31.12.20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:tooltip="Постановление Правительства РФ от 31.12.2019 N 1948 (ред. от 31.05.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу некоторых актов и отдельных положений некоторых актов Правительства Российской Федер">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1948</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 22.02.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:tooltip="Постановление Правительства РФ от 22.02.2020 N 193 &quot;О признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 193</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 18.04.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:tooltip="Постановление Правительства РФ от 18.04.2020 N 546 &quot;О внесении изменения в пункт 28 Положения о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 546</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.04.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:tooltip="Постановление Правительства РФ от 29.04.2020 N 603 &quot;О внесении изменения в пункт 28 Положения о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 603</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 30.10.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1769</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 02.12.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:tooltip="Постановление Правительства РФ от 02.12.2020 N 1985 (ред. от 30.05.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия пункта 46 Положения о формировании государственного задания на оказание государственны">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1985</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 23.01.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:tooltip="Постановление Правительства РФ от 23.01.2021 N 39 &quot;О внесении изменений в пункты 18, 26(4) и 26(8) Положения о мерах по обеспечению исполнения федерального бюджета и приостановлении действия отдельных положений некоторых актов Правительства Российской Федераци">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 39</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 28.06.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1034</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 09.10.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:tooltip="Постановление Правительства РФ от 09.10.2021 N 1719 &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1719</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 20.10.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:tooltip="Постановление Правительства РФ от 20.10.2021 N 1793 (ред. от 07.02.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1793</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 07.02.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:tooltip="Постановление Правительства РФ от 07.02.2022 N 125 &quot;О внесении изменений в пункт 28 Положения о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 125</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 22.03.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:tooltip="Постановление Правительства РФ от 22.03.2022 N 436 (ред. от 28.12.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; (с изм. и доп., вступ. в силу с 01.01.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 436</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 14.04.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:tooltip="Постановление Правительства РФ от 14.04.2022 N 655 (ред. от 30.05.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия постановления Правительства Российской Федерации от 12 августа 2008 г. N 590 и отдельны">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 655</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 11.07.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1235</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ред. 30.12.2022), от 09.12.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:tooltip="Постановление Правительства РФ от 09.12.2022 N 2272 (ред. от 22.04.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2272</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 30.12.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2531</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 27.02.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:tooltip="Постановление Правительства РФ от 27.02.2023 N 314 (ред. от 13.02.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 314</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 15.03.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:tooltip="Постановление Правительства РФ от 15.03.2023 N 398 (ред. от 30.05.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 398</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 05.04.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:tooltip="Постановление Правительства РФ от 05.04.2023 N 543 (ред. от 25.09.2025) &quot;О некоторых вопросах финансового обеспечения компенсационных выплат федеральным государственным гражданским служащим и работникам, замещающим должности, не являющиеся должностями федераль">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 543</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 30.06.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:tooltip="Постановление Правительства РФ от 30.06.2023 N 1091 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1091</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 25.07.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:tooltip="Постановление Правительства РФ от 25.07.2023 N 1206 &quot;О внесении изменений в отдельные положения некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1206</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 11.11.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:tooltip="Постановление Правительства РФ от 11.11.2023 N 1896 (ред. от 10.12.2025) &quot;Об утверждении Правил предоставления из федерального бюджета субсидий бюджетным и автономным учреждениям на иные цели&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1896</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 30.11.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2050 (ред. от 26.12.2025) &quot;Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительс">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 28.12.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2363</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 12.04.2024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:tooltip="Постановление Правительства РФ от 12.04.2024 N 463 &quot;О внесении изменения в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496 и приостановлении действия пункта 26(5) Положения о мерах по обеспечению исполнения федерального бюджета&quot; {К">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 463</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 28.11.2024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1649</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 13.02.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 150</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 07.06.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:tooltip="Постановление Правительства РФ от 07.06.2025 N 852 &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 852</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 27.09.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1487</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 27.12.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:tooltip="Постановление Правительства РФ от 27.12.2025 N 2179 &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2179</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">с изм., </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>внесенными Постановлениями Правительства РФ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 30.04.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:tooltip="Постановление Правительства РФ от 30.04.2020 N 630 &quot;О внесении изменения в постановление Правительства Российской Федерации от 24 декабря 2019 г. N 1803 и о приостановлении действия отдельных положений некоторых актов Правительства Российской Федерации&quot; {Консу">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 630</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 29.09.2020 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:tooltip="Постановление Правительства РФ от 29.09.2020 N 1562 &quot;О приостановлении действия отдельных положений Положения о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1562</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 24.12.2021 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:tooltip="Постановление Правительства РФ от 24.12.2021 N 2460 (ред. от 02.12.2022) &quot;Об особенностях реализации Федерального закона &quot;О федеральном бюджете на 2022 год и на плановый период 2023 и 2024 годов&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2460</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 29.03.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:tooltip="Постановление Правительства РФ от 29.03.2022 N 505 &quot;О приостановлении действия отдельных положений некоторых актов Правительства Российской Федерации и установлении размеров авансовых платежей при заключении государственных (муниципальных) контрактов в 2022 го">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> 505</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 31.03.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:tooltip="Постановление Правительства РФ от 31.03.2022 N 536 &quot;О приостановлении действия отдельных норм Положения о мерах по обеспечению исполнения федерального бюджета и внесении изменений в постановление Правительства Российской Федерации от 24 декабря 2021 г. N 2460&quot;">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 536</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 30.12.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2549 (ред. от 25.07.2023) &quot;Об особенностях реализации Федерального закона &quot;О федеральном бюджете на 2023 год и на плановый период 2024 и 2025 годов&quot; (с изм. и доп., вступ. в силу с 26.07.2023) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2549</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 28.02.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:tooltip="Постановление Правительства РФ от 28.02.2023 N 321 &quot;О приостановлении действия отдельных положений Положения о мерах по обеспечению исполнения федерального бюджета и внесении изменений в постановление Правительства Российской Федерации от 30 декабря 2022 г. N ">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 321</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 06.03.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:tooltip="Постановление Правительства РФ от 06.03.2023 N 348 &quot;О приостановлении действия абзаца четвертого подпункта &quot;а&quot; и подпункта &quot;б&quot; пункта 18 Положения о мерах по обеспечению исполнения федерального бюджета и установлении размеров авансовых платежей при заключении ">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 348</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 22.12.2023 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:tooltip="Постановление Правительства РФ от 22.12.2023 N 2255 (ред. от 29.11.2025) &quot;Об утверждении государственной программы Российской Федерации &quot;Восстановление и социально-экономическое развитие Донецкой Народной Республики, Луганской Народной Республики, Запорожской ">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2255</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 23.01.2024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:tooltip="Постановление Правительства РФ от 23.01.2024 N 50 &quot;О приостановлении действия абзаца четвертого подпункта &quot;а&quot; и подпункта &quot;б&quot; пункта 18 Положения о мерах по обеспечению исполнения федерального бюджета и установлении размеров авансовых платежей при заключении г">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 50</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 01.04.2024 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:tooltip="Постановление Правительства РФ от 01.04.2024 N 405 &quot;О приостановлении действия пункта 4 Положения о мерах по обеспечению исполнения федерального бюджета и внесении изменений в постановление Правительства Российской Федерации от 29 декабря 2023 г. N 2369&quot; {Конс">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 405</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 13.05.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:tooltip="Постановление Правительства РФ от 13.05.2025 N 638 &quot;О приостановлении действия абзаца четвертого подпункта &quot;а&quot; и подпункта &quot;б&quot; пункта 18 Положения о мерах по обеспечению исполнения федерального бюджета и установлении размеров авансовых платежей при заключении ">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 638</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
-[...242 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...6 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. Настоящее Положение устанавливает меры по обеспечению исполнения федерального </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId113" w:tooltip="Справочная информация: &quot;Перечень законов о федеральном бюджете и бюджетах государственных внебюджетных фондов&quot; (Материал подготовлен специалистами КонсультантПлюс) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>закона</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о федеральном бюджете на текущий финансовый год (текущий финансовый год и плановый период) (далее - федеральный закон о </w:t>
+      </w:r>
+      <w:r>
+        <w:t>федеральном бюджете).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>II. Требования к срокам и порядку утверждения,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>распределения, изменения, доведения лимитов бюджетных</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>обязательств и принятия бюджетных обязательств</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="P79"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:t>2. Главные распорядители средств федерального бюджета, указанные в ведомственной структуре расходов федерального закона о федеральном бюджете, обеспечивают приведение обоснований бюджетных ассигнований в соответствие с федеральным законом о федеральном бюд</w:t>
+      </w:r>
+      <w:r>
+        <w:t>жете, распределяют сформированные на основании соответствующих обоснований бюджетные ассигнования и доведенные до них лимиты бюджетных обязательств между подведомственными распорядителями и (или) получателями средств федерального бюджета для принятия и (ил</w:t>
+      </w:r>
+      <w:r>
+        <w:t>и) исполнения получателями средств федерального бюджета бюджетных обязательств, а также бюджетные ассигнования на исполнение публичных нормативных обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId114" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.10.2020 N 1769)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="P81"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:t>Лимиты бюджетных обязательств на осуществление закупок товаров, работ, услуг для обеспечения федеральных нужд подлежат доведению до получателей средств федеральног</w:t>
+      </w:r>
+      <w:r>
+        <w:t>о бюджета в полном объеме не позднее 10-го рабочего дня после их отражения на лицевых счетах главного распорядителя (распорядителя) бюджетных средств, открытых главным распорядителям средств федерального бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId115" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.06.2021 N 1034)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="P83"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:t>Лимиты бюджетных обязательств на осуществление бюджетных инвестиций и предоставление субсидий федеральным бюдже</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тным и автономным учреждениям (далее - государственные учреждения), федеральным государственным унитарным предприятиям на осуществление капитальных вложений в объекты государственной собственности Российской Федерации и на предоставление юридическим лицам,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> не являющимся федеральными государственными учреждениями и федеральными государственными унитарными предприятиями, субсидий или бюджетных инвестиций, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId116" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 8 статьи 78</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId117" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом 3 пункта 1 статьи 78.3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId118" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем третьим пункта 1 статьи 80</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации (далее - осуществление капитальных вложений), а также на </w:t>
+      </w:r>
+      <w:r>
+        <w:t>предоставление субсидий из федерального бюджета бюджетам субъектов Российской Федерации в целях софинансирования расходных обязательств субъекта Российской Федерации, возникающих при осуществлении капитальных вложений в объекты государственной собственност</w:t>
+      </w:r>
+      <w:r>
+        <w:t>и субъекта Российской Федерации или при предоставлении из бюджета субъекта Российской Федерации субсидий местным бюджетам в целях софинансирования расходных обязательств муниципальных образований, возникающих при осуществлении капитальных вложений в объект</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ы муниципальной собственности (далее - софинансирование капитальных вложений), подлежат доведению до получателей средств федерального бюджета в полном объеме не позднее 10-го рабочего дня после их отражения на лицевых счетах главного распорядителя (распоря</w:t>
+      </w:r>
+      <w:r>
+        <w:t>дителя) бюджетных средств, открытых главным распорядителям средств федерального бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.10.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId119" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1769</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.06.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId120" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1034</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="P85"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t>Главные распорядители средств федерального бюджета распределяют между подведомственными им получателями средств федеральног</w:t>
+      </w:r>
+      <w:r>
+        <w:t>о бюджета, находящимися за пределами Российской Федерации, лимиты бюджетных обязательств на финансовое обеспечение осуществления функций и оказания государственных услуг в размере, уменьшенном на размер положительной разницы между фактически сложившимися п</w:t>
+      </w:r>
+      <w:r>
+        <w:t>о состоянию на 1 января текущего финансового года и спрогнозированными при формировании федерального бюджета на текущий финансовый год и плановый период остатками средств (в рублевом эквиваленте), источником образования которых являются средства федерально</w:t>
+      </w:r>
+      <w:r>
+        <w:t>го бюджета (за исключением размера остатка средств, полученных от приносящей доход деятельности соответствующими получателями средств федерального бюджета, находящимися за пределами Российской Федерации, остатка средств, предоставленных из федерального бюд</w:t>
+      </w:r>
+      <w:r>
+        <w:t>жета на финансовое обеспечение расходов, связанных с обеспечением обороноспособности страны и безопасности указанных получателей средств федерального бюджета, а также на реализацию мероприятий по поддержке соотечественников, проживающих за рубежом, и остат</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ка средств, необходимых для оплаты принятых и не исполненных в отчетном финансовом году бюджетных обязательств, включая обязательства перед физическими лицами).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId121" w:tooltip="Постановление Правительства РФ от 22.03.2022 N 436 (ред. от 28.12.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; (с изм. и доп., вступ. в силу с 01.01.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 22.03.2022 N 436)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Лимиты бюджетных обязательств, не распределенные в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P85" w:tooltip="Главные распорядители средств федерального бюджета распределяют между подведомственными им получателями средств федерального бюджета, находящимися за пределами Российской Федерации, лимиты бюджетных обязательств на финансовое обеспечение осуществления функций ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем четвертым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, не подлежат распределению главными распорядителями сре</w:t>
+      </w:r>
+      <w:r>
+        <w:t>дств федерального бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId122" w:tooltip="Постановление Правительства РФ от 22.03.2022 N 436 (ред. от 28.12.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; (с изм. и доп., вступ. в силу с 01.01.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 22.03.2022 N 436)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Предложения по уменьшению бюджетных ассигнований в объеме нераспределен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ных лимитов бюджетных обязательств главные распорядители средств федерального бюджета представляют в установленном бюджетным законодательством порядке не позднее II квартала текущего финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId123" w:tooltip="Постановление Правительства РФ от 22.03.2022 N 436 (ред. от 28.12.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; (с изм. и доп., вступ. в силу с 01.01.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 22.03.2022 N 436)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2(1). Лимиты бюджетных обязательств на принятие и (или) исполнение соответствующих бюджетных обязательств не утверждаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) до выполнения условий, уста</w:t>
+      </w:r>
+      <w:r>
+        <w:t>новленных федеральным законом о федеральном бюджете, в том числе до принятия нормативного правового акта, регулирующего правила (порядок) предоставления из федерального бюджета субсидий юридическим лицам (за исключением субсидий (грантов в форме субсидий),</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId124" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId125" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>7 статьи 78</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId126" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId127" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>4 статьи 78.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации) или межбюджетных т</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">рансфертов, имеющих целевое назначение, бюджетам субъектов Российской Федерации, о внесении изменений в указанный акт, а также до утверждения распределения таких межбюджетных трансфертов между субъектами Российской Федерации, не распределенных федеральным </w:t>
+      </w:r>
+      <w:r>
+        <w:t>законом о федеральном бюджете;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId128" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2023 N 2363)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) до принятия акта (решения) об осуществлении капитальных вложений и (или) детализации мероприятий, пре</w:t>
+      </w:r>
+      <w:r>
+        <w:t>дусмотренных указанным актом (решением), до объектов капитального строительства и (или) приобретаемых объектов недвижимого имущества (далее - объекты капитальных вложений), а также до принятия решения о предоставлении бюджетных инвестиций в соответствии со</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId129" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 80</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Российской Федерации на цели, не связанные с осуществлением капитальных вложений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.06.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId130" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1034</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.11.2024 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId131" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1649</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) до утверждения ведомственной программы цифровой трансформации в порядке, установленном </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId132" w:tooltip="Постановление Правительства РФ от 10.10.2020 N 1646 (ред. от 17.12.2025) &quot;О мерах по обеспечению эффективности мероприятий по использованию информационно-коммуникационных технологий, финансовое обеспечение которых осуществляется (планируется осуществлять) за с">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о ведомственных программах цифровой трансформации, утвержденным постановлением Правительства Российской Федерации от 10 октября 2020 г. N 1646 "О мерах по обеспечению эффективности мероприятий по использованию инфор</w:t>
+      </w:r>
+      <w:r>
+        <w:t>мационно-коммуникационных технологий в деятельности федеральных органов исполнительной власти и органов управления государственными внебюджетными фондами";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) утратил силу с 1 января 2024 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId133" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2023 N 2363;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">д) до принятия решения об использовании (перераспределении) бюджетных ассигнований, зарезервированных в составе утвержденных федеральным законом </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">о федеральном бюджете бюджетных ассигнований в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId134" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем пятым пункта 3 статьи 217</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="P99"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t>д(1)) до размещения в единой государственной информационной системе учета научно-исследовательских, опытно-конструкторских и технологических работ гражд</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">анского назначения заключений, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId135" w:tooltip="Постановление Правительства РФ от 30.12.2018 N 1781 (ред. от 28.11.2025) &quot;Об осуществлении федеральным государственным бюджетным учреждением &quot;Российская академия наук&quot; научного и научно-методического руководства научной и научно-технической деятельностью научн">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правил осуществления федеральным государственным бюджетным учреждением</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> "Российская академия наук" научного и научно-методического руководства научной и научно-технической деятельностью научных организаций и образовательных организаций высшего образования, а также экспертизы научных и научно-технических результатов, полученны</w:t>
+      </w:r>
+      <w:r>
+        <w:t>х этими организациями, утвержденных постановлением Правительства Российской Федерации от 30 декабря 2018 г. N 1781 "Об осуществлении федеральным государственным бюджетным учреждением "Российская академия наук" научного и научно-методического руководства на</w:t>
+      </w:r>
+      <w:r>
+        <w:t>учной и научно-технической деятельностью научных организаций и образовательных организаций высшего образования, а также экспертизы научных и научно-технических результатов, полученных этими организациями, и о внесении изменений в некоторые акты Правительст</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ва Российской Федерации", содержащих вывод о целесообразности финансирования научных тем научных исследований (разработок) за счет субсидий на финансовое обеспечение выполнения государственного задания на оказание государственных услуг (выполнение работ), </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в порядке, установленном </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId136" w:tooltip="Постановление Правительства РФ от 12.04.2013 N 327 (ред. от 28.11.2025) &quot;О единой государственной информационной системе учета научно-исследовательских, опытно-конструкторских и технологических работ гражданского назначения&quot; (вместе с &quot;Положением о единой госу">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о единой государственной информационной системе учета научно-исследовательских, опытно-конс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>трукторских и технологических работ гражданского назначения, утвержденным постановлением Правительства Российской Федерации от 12 апреля 2013 г. N 327 "О единой государственной информационной системе учета научно-исследовательских, опытно-конструкторских и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> технологических работ гражданского назначения";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "д(1)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId137" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2023 N 2363)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д(2)) до утверждения главными распорядителями средств федерального бюджета</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> и согласования в порядке, установленном Правительством Российской Федерации в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId138" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом 1 пункта 2 статьи 78</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId139" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем пятым пункта 2 статьи 78.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, решений о предоставлении субсидий, в том числе грантов в форме субсидий, юридическим лицам, индивидуальным предпринима</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">телям, физическим лицам - производителям товаров, работ, услуг, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId140" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом 1 пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId141" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId142" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>третьим пункта 7 статьи 78</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId143" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами четвертым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId144" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пятым пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId145" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами вт</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>орым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId146" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>третьим пункта 4 статьи 78</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации (далее - решения о предоставлении субсидий);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "д(2)" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId147" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>е) в иных случаях, предусмотренных решениями Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(п.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 2(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId148" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.10.2020 N 1769)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Положения </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P81" w:tooltip="Лимиты бюджетных обязательств на осуществление закупок товаров, работ, услуг для обеспечения федеральных нужд подлежат доведению до получателей средств федерального бюджета в полном объеме не позднее 10-го рабочего дня после их отражения на лицевых счетах глав">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацев второго</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P83" w:tooltip="Лимиты бюджетных обязательств на осуществление бюджетных инвестиций и предоставление субсидий федеральным бюджетным и автономным учреждениям (далее - государственные учреждения), федеральным государственным унитарным предприятиям на осуществление капитальных в">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>третьего пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения в части сроков доведения до получателей средств федерального бюджета лимитов бюджетных обязательств не распространяются на лимиты</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> бюджетных обязательств:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>подлежащие перераспределению по основаниям, предусмотренным законодательными и иными нормативными правовыми актами Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId149" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.10.2020 N 1769)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>подлежащие распределению между получателями средств федерального бюджета, находящимися за пределами Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>предусмотренные на принятие и исполнение</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> международных обязательств Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>предусмотренные на принятие и исполнение обязательств, возникающих в связи с процессуальными издержками, связанными с производством по уголовному делу, издержками, связанными с рассмотрением гражданского де</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ла, административного дела и дела по экономическому спору, а также с выполнением требований Конституционного Суда Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">не превышающие 10 процентов общей суммы лимитов бюджетных обязательств, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P81" w:tooltip="Лимиты бюджетных обязательств на осуществление закупок товаров, работ, услуг для обеспечения федеральных нужд подлежат доведению до получателей средств федерального бюджета в полном объеме не позднее 10-го рабочего дня после их отражения на лицевых счетах глав">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втором пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, отраженных на лицевом счете главного распорядителя (распорядителя) бюджетных средств, открытом главному распорядителю средств федерального бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId150" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.06.2021 N 1034)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="P113"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:t>Главные распорядители средств федерального бюджета после доведения до них в установленном порядке лимитов бюджетных обязательств на</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> цели, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P81" w:tooltip="Лимиты бюджетных обязательств на осуществление закупок товаров, работ, услуг для обеспечения федеральных нужд подлежат доведению до получателей средств федерального бюджета в полном объеме не позднее 10-го рабочего дня после их отражения на лицевых счетах глав">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P83" w:tooltip="Лимиты бюджетных обязательств на осуществление бюджетных инвестиций и предоставление субсидий федеральным бюджетным и автономным учреждениям (далее - государственные учреждения), федеральным государственным унитарным предприятиям на осуществление капитальных в">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>третьем пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения (после внесения в указанные лимиты изменений), формируют с учетом ограничений, установленных нормативными прав</w:t>
+      </w:r>
+      <w:r>
+        <w:t>овыми актами Российской Федерации в области защиты сведений, составляющих государственную тайну или относимых к охраняемой в соответствии с законодательством Российской Федерации иной информации ограниченного доступа (далее - государственная тайна), в госу</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">дарственной интегрированной информационной системе управления общественными финансами "Электронный бюджет" (далее - информационная система "Электронный бюджет") в установленном Министерством финансов Российской Федерации порядке информацию о таких лимитах </w:t>
+      </w:r>
+      <w:r>
+        <w:t>бюджетных обязательств с указанием их объемов по годам и соответствующих кодов классификации расходов федерального бюджета и направляют ее в Федеральное казначейство.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="P114"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:t>4. Министерство финансов Российской Федерации на основании предложений главных распорядит</w:t>
+      </w:r>
+      <w:r>
+        <w:t>елей средств федерального бюджета, сформированных не позднее 1 марта текущего финансового года или последнего рабочего дня до указанной даты, вносит в установленном порядке изменения в сводную бюджетную роспись федерального бюджета на текущий финансовый го</w:t>
+      </w:r>
+      <w:r>
+        <w:t>д и плановый период в целях увеличения бюджетных ассигнований:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 09.10.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId151" w:tooltip="Постановление Правительства РФ от 09.10.2021 N 1719 &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1719</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.11.2024 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId152" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1649</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="P116"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:t>на исполнение заключенных государственных контракт</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ов на поставку товаров, выполнение работ, оказание услуг, подлежавших в соответствии с условиями этих государственных контрактов оплате в отчетном финансовом году, в том числе государственных контрактов, расчеты по которым в отчетном финансовом году осущес</w:t>
+      </w:r>
+      <w:r>
+        <w:t>твлялись с применением казначейского обеспечения обязательств, в объеме, не превышающем остатка не использованных на начало текущего финансового года бюджетных ассигнований на указанные цели;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId153" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правитель</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ства РФ от 28.11.2024 N 1649)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">абзац утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId154" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.11.2024 N 1649;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="P119"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:t>на предоставление субсидий юридическим лицам, предоставление которых осуществлялось в отчетном финансовом году в преде</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лах суммы, необходимой для оплаты денежных обязательств получателей субсидий, подлежавших оплате в отчетном финансовом году, источником финансового обеспечения которых являлись указанные субсидии, в том числе субсидии, предоставление которых осуществлялось</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> в отчетном финансовом году с применением казначейского обеспечения обязательств, в объеме, определенном решениями, принятыми главными распорядителями средств федерального бюджета в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P604" w:tooltip="31. Принятие решений о наличии потребности в увеличении бюджетных ассигнований текущего финансового года на предоставление субсидий юридическим лицам, предоставление которых осуществлялось в отчетном финансовом году в пределах суммы, необходимой для оплаты ден">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 31</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Положения, не превышающем остатка не использованных на начало текущего финансового года бюджетных ассигнований на указанные цели;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 10.07.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId155" w:tooltip="Постановление Правительства РФ от 10.07.2018 N 805 (ред. от 11.11.2023) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 805</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 30.10.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId156" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1769</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="P121"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:t>на предоставление бюджетам субъектов Россий</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ской Федерации субсидий, субвенций и иных межбюджетных трансфертов, имеющих целевое назначение, предоставление которых в отчетном финансовом году осуществлялось в пределах суммы, необходимой для оплаты денежных обязательств получателей средств бюджета субъ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>екта Российской Федерации, источником финансового обеспечения которых являлись указанные межбюджетные трансферты, в объеме, не превышающем с учетом уровня софинансирования остатка бюджетных ассигнований бюджета субъекта Российской Федерации (местного бюдже</w:t>
+      </w:r>
+      <w:r>
+        <w:t>та в случае, если межбюджетные трансферты предоставлялись из федерального бюджета бюджету субъекта Российской Федерации в целях софинансирования исполнения расходных обязательств субъекта Российской Федерации по оказанию финансовой поддержки местным бюджет</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ам для выполнения органами местного самоуправления полномочий по вопросам местного значения), не использованных на начало текущего финансового года на оплату государственных (муниципальных) контрактов, заключенных от имени субъекта Российской Федерации (му</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ниципального образования) на поставку товаров, выполнение работ, оказание услуг, подлежавших в соответствии с условиями этих государственных (муниципальных) контрактов оплате в отчетном финансовом году;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId157" w:tooltip="Постановление Правительства РФ от 09.11.2019 N 1431 (ред. от 22.02.2020) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.11.2019 N 1431)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="P123"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t xml:space="preserve">на оплату отдельных видов товаров, работ, услуг, приобретаемых с использованием электронного сертификата, в объеме, не превышающем остатка не использованных на начало текущего финансового года </w:t>
+      </w:r>
+      <w:r>
+        <w:t>бюджетных ассигнований на указанные цели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId158" w:tooltip="Постановление Правительства РФ от 22.03.2022 N 436 (ред. от 28.12.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; (с изм. и доп., вступ. в силу с 01.01.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 22.03.2022 N 436)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00454103">
+      <w:tr w:rsidR="005C66B2">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t>Список изменяющих документов</w:t>
+              <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 10.07.2018 </w:t>
+              <w:t xml:space="preserve">Абз. 7 п. 4 (в ред. Постановления Правительства РФ от 27.09.2025 N 1487) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:tooltip="Постановление Правительства РФ от 10.07.2018 N 805 (ред. от 11.11.2023) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+            <w:hyperlink r:id="rId159" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t>N 805</w:t>
+                <w:t>применяется</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...891 lines deleted...]
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при исполнении федерального бюджета начиная с федерального бюджета на 2026 г. и на плановый период 2027 и 2028 гг.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
-[...104 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="300"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Увеличение </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">бюджетных ассигнований в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P116" w:tooltip="на исполнение заключенных государственных контрактов на поставку товаров, выполнение работ, оказание услуг, подлежавших в соответствии с условиями этих государственных контрактов оплате в отчетном финансовом году, в том числе государственных контрактов, расчет">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта осуществляется в случае, если государственные контракты заключены в целях реализации государственного оборонного заказа или при исполнении междуна</w:t>
+      </w:r>
+      <w:r>
+        <w:t>родных обязательств Российской Федерации, а также в случае, если источником финансового обеспечения заключенных государственных контрактов являлись бюджетные ассигнования, выделенные из резервного фонда Президента Российской Федерации, резервного фонда Пра</w:t>
+      </w:r>
+      <w:r>
+        <w:t>вительства Российской Федерации, решения о выделении которых были приняты после 1 декабря отчетного финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.11.2024 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId160" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1649</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 27.09.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId161" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1487</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Абзац утра</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId162" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.10.2020 N 1769.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Главные распорядители средств федерального бюджета в целях увели</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">чения бюджетных ассигнований, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P121" w:tooltip="на предоставление бюджетам субъектов Российской Федерации субсидий, субвенций и иных межбюджетных трансфертов, имеющих целевое назначение, предоставление которых в отчетном финансовом году осуществлялось в пределах суммы, необходимой для оплаты денежных обязат">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем пятым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, подготавливают предложения по увеличению указанных бюджетных ассигнований на основании информации, сформированной и представленной финансовы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ми органами субъектов Российской Федерации, в том числе в соответствии с информацией, представленной финансовыми органами муниципальных образований, в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId163" w:tooltip="Приказ Минфина России от 16.12.2019 N 233н (ред. от 19.05.2023) &quot;Об утверждении форм и Порядка формирования и представления финансовыми органами субъектов Российской Федерации информации о не использованных на начало текущего финансового года бюджетных ассигно">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>порядке</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и по формам, которые установлены Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId164" w:tooltip="Постановление Правительства РФ от 09.11.2019 N 1431 (ред. от 22.02.2020) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.11.2019 N 1431; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId165" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правител</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ьства РФ от 30.10.2020 N 1769)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Абзацы восьмой - двенадцатый утратили силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId166" w:tooltip="Постановление Правительства РФ от 22.02.2020 N 193 &quot;О признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 22.02.2020 N 193.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Перераспределение бюджетных ассигнований, увеличенных в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P116" w:tooltip="на исполнение заключенных государственных контрактов на поставку товаров, выполнение работ, оказание услуг, подлежавших в соответствии с условиями этих государственных контрактов оплате в отчетном финансовом году, в том числе государственных контрактов, расчет">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P123" w:tooltip="на оплату отдельных видов товаров, работ, услуг, приобретаемых с использованием электронного сертификата, в объеме, не превышающем остатка не использованных на начало текущего финансового года бюджетных ассигнований на указанные цели.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>шестым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, на ин</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ые направления расходов не осуществляется, за исключением случая их направления на увеличение бюджетных ассигнований резервного фонда Правительства Российской Федерации на основании сформированных главными распорядителями средств федерального бюджета предл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ожений по внесению изменений в сводную бюджетную роспись в порядке, установленном Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId167" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2022 N 2531)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4(1). Главные распорядители средств федерального бюджета формируют предложения по внесению в установленном порядке изменений в сводную бюджетную роспись федерального бюджета для увеличения бюджетных ассигнований в со</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P114" w:tooltip="4. Министерство финансов Российской Федерации на основании предложений главных распорядителей средств федерального бюджета, сформированных не позднее 1 марта текущего финансового года или последнего рабочего дня до указанной даты, вносит в установленном порядк">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения на исполнение государственных контрактов, заключенных в целях осуществления капитальных вложений в объекты государственной собственности Российской Федерации в рамках реализац</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ии государственного оборонного заказа или при исполнении международных обязательств Российской Федерации, без изменения данных о наименовании, направлении инвестирования, мощности, стоимости, сроке ввода в эксплуатацию (приобретения) объекта капитальных вл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ожений, установленных актом (решением) об осуществлении капитальных вложений, на основании сведений об указанных бюджетных обязательствах, направленных Федеральным казначейством главным распорядителям средств федерального бюджета в первые 2 рабочих дня тек</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ущего финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 4(1) в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId168" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.11.2024 N 1649)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4(2). Министерство финансов Российской Федерации в связи с увеличением в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P114" w:tooltip="4. Министерство финансов Российской Федерации на основании предложений главных распорядителей средств федерального бюджета, сформированных не позднее 1 марта текущего финансового года или последнего рабочего дня до указанной даты, вносит в установленном порядк">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункт</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>ом 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения бюджетных ассигнований государственного оборонного заказа на осуществление капитальных вложений обеспечивает не позднее 1 апреля текущего финансового года с соблюдением требований законодательства Российской Федерации о защите гос</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ударственной тайны доведение до коллегии Военно-промышленной комиссии Российской Федерации информации о таких изменениях в сводную бюджетную роспись федерального бюджета с распределением соответствующих бюджетных ассигнований по объектам капитальных вложен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ий, сформированной на основании данных главных распорядителей средств федерального бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 4(2) в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId169" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.11.2024 N 1649)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. Главные распорядители средств федерального бюджета обеспечи</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">вают доведение лимитов бюджетных обязательств в объеме бюджетных ассигнований, увеличенных в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P114" w:tooltip="4. Министерство финансов Российской Федерации на основании предложений главных распорядителей средств федерального бюджета, сформированных не позднее 1 марта текущего финансового года или последнего рабочего дня до указанной даты, вносит в установленном порядк">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, до соответствующих получателей средств федерального бюджета в сроки, установлен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P79" w:tooltip="2. Главные распорядители средств федерального бюджета, указанные в ведомственной структуре расходов федерального закона о федеральном бюджете, обеспечивают приведение обоснований бюджетных ассигнований в соответствие с федеральным законом о федеральном бюджете">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="P140"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:t>6. Получатели средств федерального бюджета завершают расчеты по государственным контрактам на поставку товаров, выполнение работ, оказание услуг, подлежавших в соответствии с условиями</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> этих государственных контрактов оплате в отчетном финансовом году за счет доведенных до них в установленном порядке лимитов бюджетных обязательств на указанные цели в объеме бюджетных ассигнований, увеличенных в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P116" w:tooltip="на исполнение заключенных государственных контрактов на поставку товаров, выполнение работ, оказание услуг, подлежавших в соответствии с условиями этих государственных контрактов оплате в отчетном финансовом году, в том числе государственных контрактов, расчет">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем вторым пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, не позднее 1 июня текущего финансового года или последнего рабочего дня до указанной даты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 09.11.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId170" w:tooltip="Постановление Правительства РФ от 09.11.2019 N 1431 (ред. от 22.02.2020) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1431</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, о</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">т 11.07.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId171" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1235</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (ред. 30.12.2022))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="P142"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:t xml:space="preserve">7. Положение, предусмотренное </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P140" w:tooltip="6. Получатели средств федерального бюджета завершают расчеты по государственным контрактам на поставку товаров, выполнение работ, оказание услуг, подлежавших в соответствии с условиями этих государственных контрактов оплате в отчетном финансовом году за счет д">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего По</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ложения, не распространяется на государственные контракты на поставку товаров, выполнение работ, оказание услуг, заключенные в текущем финансовом году в связи с расторжением ранее заключенных государственных контрактов на поставку товаров, выполнение работ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, оказание услуг по соглашению сторон, решению суда или из-за одностороннего отказа стороны такого государственного контракта от его исполнения в соответствии с гражданским законодательством Российской Федерации, в том числе в связи с введением процедур, п</w:t>
+      </w:r>
+      <w:r>
+        <w:t>рименяемых в деле о несостоятельности (банкротстве) поставщика (подрядчика, исполнителя).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 7 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId172" w:tooltip="Постановление Правительства РФ от 09.11.2019 N 1431 (ред. от 22.02.2020) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.11.2019 N 1431)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8. Получатели средств федерального бюджета завершают расчеты по государственным контрактам, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P142" w:tooltip="7. Положение, предусмотренное пунктом 6 настоящего Положения, не распространяется на государственные контракты на поставку товаров, выполнение работ, оказание услуг, заключенные в текущем финансовом году в связи с расторжением ранее заключенных государственных">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, не позднее 25 декабря текущего финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId109" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+      <w:hyperlink r:id="rId173" w:tooltip="Постановление Правительства РФ от 09.11.2019 N 1431 (ред. от 22.02.2020) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 30.10.2020 N 1769)</w:t>
-[...460 lines deleted...]
-      <w:hyperlink r:id="rId128" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:t xml:space="preserve"> Правительства РФ от 09.11.2019 N 1431)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="P146"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:t xml:space="preserve">9. Федеральное казначейство в целях соблюдения положения, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P140" w:tooltip="6. Получатели средств федерального бюджета завершают расчеты по государственным контрактам на поставку товаров, выполнение работ, оказание услуг, подлежавших в соответствии с условиями этих государственных контрактов оплате в отчетном финансовом году за счет д">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, обеспечивает:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="P147"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:t>не позднее 2 июня т</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">екущего финансового года приостановление осуществления операций по санкционированию оплаты денежных обязательств получателя бюджетных средств за счет лимитов бюджетных обязательств, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P140" w:tooltip="6. Получатели средств федерального бюджета завершают расчеты по государственным контрактам на поставку товаров, выполнение работ, оказание услуг, подлежавших в соответствии с условиями этих государственных контрактов оплате в отчетном финансовом году за счет д">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 6</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Полож</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ения, а также осуществление операций по доведению (отзыву) главными распорядителями (распорядителями) средств федерального бюджета указанных лимитов бюджетных обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 09.11.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId174" w:tooltip="Постановление Правительства РФ от 09.11.2019 N 1431 (ред. от 22.02.2020) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1431</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 11.07.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId175" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1235</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (ред. 30.12.2022))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="P149"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:t>начиная с 3 июня, но не позднее 7 июня текущего финансового год</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">а, отмену приостановления осуществления операций, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P147" w:tooltip="не позднее 2 июня текущего финансового года приостановление осуществления операций по санкционированию оплаты денежных обязательств получателя бюджетных средств за счет лимитов бюджетных обязательств, указанных в пункте 6 настоящего Положения, а также осуществ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, в отношении государственных контрактов, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P142" w:tooltip="7. Положение, предусмотренное пунктом 6 настоящего Положения, не распространяется на государственные контракты на поставку товаров, выполнение работ, оказание услуг, заключенные в текущем финансовом году в связи с расторжением ранее заключенных государственных">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> на основании информации, направленной получателями средств федерального бюджета в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P154" w:tooltip="Получатели средств федерального бюджета не позднее 6 июня текущего финансового года направляют по форме, установленной Министерством финансов Российской Федерации, в территориальные органы Федерального казначейства по месту открытия соответствующих лицевых сче">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем шестым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 09.11.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId176" w:tooltip="Постановление Правительства РФ от 09.11.2019 N 1431 (ред. от 22.02.2020) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1431</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 11.07.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId177" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1235</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (ред. 30.12.2022))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="P151"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:t>не позднее 10 июня текущего финансового года отзыв на лицевые счета</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> главного распорядителя (распорядителя) бюджетных средств лимитов бюджетных обязательств, осуществление операций по которым приостановлено в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P147" w:tooltip="не позднее 2 июня текущего финансового года приостановление осуществления операций по санкционированию оплаты денежных обязательств получателя бюджетных средств за счет лимитов бюджетных обязательств, указанных в пункте 6 настоящего Положения, а также осуществ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, за исключением лимитов бюджет</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ных обязательств, определенных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P149" w:tooltip="начиная с 3 июня, но не позднее 7 июня текущего финансового года, отмену приостановления осуществления операций, указанных в абзаце втором настоящего пункта, в отношении государственных контрактов, предусмотренных пунктом 7 настоящего Положения, на основании и">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем третьим</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 09.11.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId178" w:tooltip="Постановление Правительства РФ от 09.11.2019 N 1431 (ред. от 22.02.2020) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1431</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 11.07.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId179" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1235</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (ред. 30.12.2022))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Абзац утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId180" w:tooltip="Постановление Правительства РФ от 09.11.2019 N 1431 (ред. от 22.02.2020) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 28.12.2023 N 2363;</w:t>
-[...573 lines deleted...]
-      <w:hyperlink r:id="rId149" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:t xml:space="preserve"> Правительства РФ от 09.11.2019 N 1431.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="P154"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:t>Получатели средств федерального бюджета не позднее 6 июня текущего финансового года направляют по форме, установленной Министерством финансов Российской Феде</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">рации, в территориальные органы Федерального казначейства по месту открытия соответствующих лицевых счетов таким получателям средств федерального бюджета информацию о государственных контрактах, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P142" w:tooltip="7. Положение, предусмотренное пунктом 6 настоящего Положения, не распространяется на государственные контракты на поставку товаров, выполнение работ, оказание услуг, заключенные в текущем финансовом году в связи с расторжением ранее заключенных государственных">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 09.11.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId181" w:tooltip="Постановление Правительства РФ от 09.11.2019 N 1431 (ред. от 22.02.2020) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1431</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 11.07.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId182" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1235</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (ред. 30.12.2022))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="P156"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:t>10. Получатели средств федерального бюджета принимают бюджетные обязательства, связанные с поставкой товаров, выполнением работ, оказанием услуг, не позднее 1 июня текущего финансового года или последнего рабочег</w:t>
+      </w:r>
+      <w:r>
+        <w:t>о дня до указанной даты в соответствии с доведенными до них в установленном порядке до указанной даты на открытые им лицевые счета соответствующими лимитами бюджетных обязательств на текущий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(в ред. Постановлений Правительства РФ от 09.11.2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId183" w:tooltip="Постановление Правительства РФ от 09.11.2019 N 1431 (ред. от 22.02.2020) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1431</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 11.07.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId184" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1235</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (ред. 30.12.2022))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10(1). Утратил силу с 1 января 2023 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId185" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 28.11.2024 N 1649</w:t>
-[...159 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+        <w:t xml:space="preserve"> Правительства РФ от 11.07.2022 N 1235.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="P159"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:t xml:space="preserve">11. Положение </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P156" w:tooltip="10. Получатели средств федерального бюджета принимают бюджетные обязательства, связанные с поставкой товаров, выполнением работ, оказанием услуг, не позднее 1 июня текущего финансового года или последнего рабочего дня до указанной даты в соответствии с доведен">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункта 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения не распространяется на бюджетные обязательства получателей средств федерального бюджета, связанные с поставкой товаров, выполнением работ и оказанием услуг:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId186" w:tooltip="Постановление Правительства РФ от 09.11.2019 N 1431 (ред. от 22.02.2020) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.11.2019 N 1431;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00454103">
+      <w:tr w:rsidR="005C66B2">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">Абз. 7 п. 4 в ред. Постановления Правительства РФ от 27.09.2025 N 1487 </w:t>
+              <w:t>Действие пп. "а(1)" п. 11 (в части права Правительственной комиссии принимать решение о продлении срока принятия бюджетных обязательств по ИТ-расходам) п</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>риостановлено до 01.01.2027 (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:tooltip="Постановление Правительства РФ от 29.12.2025 N 2201 &quot;Об особенностях реализации Федерального закона &quot;О федеральном бюджете на 2026 год и на плановый период 2027 и 2028 годов&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t>применяется</w:t>
+                <w:t>Постановление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve"> к правоотношениям, возникающим при исполнении федерального бюджета начиная с федерального бюджета на 2026 год и на плановый период 2027 и 2028 годов.</w:t>
+              <w:t xml:space="preserve"> Правительства РФ от 29.12.2025 N 2201).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="300"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...121 lines deleted...]
-      <w:hyperlink r:id="rId159" w:tooltip="Постановление Правительства РФ от 09.11.2019 N 1431 (ред. от 22.02.2020) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+      <w:bookmarkStart w:id="22" w:name="P163"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:t xml:space="preserve">а(1)) в случае принятия до даты, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P156" w:tooltip="10. Получатели средств федерального бюджета принимают бюджетные обязательства, связанные с поставкой товаров, выполнением работ, оказанием услуг, не позднее 1 июня текущего финансового года или последнего рабочего дня до указанной даты в соответствии с доведен">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, решений Правительственной комиссии по вопросам оптимизации и повышения эффективности бюджетных расходов о возможности принятия таких обязательств до 1 декабря текущего финансового года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(п</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">п. "а(1)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId188" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 09.11.2019 N 1431; в ред. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId160" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+        <w:t xml:space="preserve"> Правительства РФ от 11.07.2022 N 1235)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) при реализации государственного оборонного заказа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="P166"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:t>в) при реализации мероприятий, связанных с подготовкой и проведением торжественных приемов с участием Президента Российской Федерации, мероприятий в рамках заседаний палат Федерального Собрания Российской Федерации, заседаний Государственного совета Россий</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ской Федерации и других мероприятий, связанных с обеспечением деятельности Президента Российской Федерации, Правительства Российской Федерации, Администрации Президента Российской Федерации, Аппарата Правительства Российской Федерации, а также при реализац</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ии полномочий и прав сенаторов Российской Федерации, депутатов Государственной Думы Федерального Собрания Российской Федерации, установленных Федеральным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId189" w:tooltip="Федеральный закон от 08.05.1994 N 3-ФЗ (ред. от 28.12.2025) &quot;О статусе сенатора Российской Федерации и статусе депутата Государственной Думы Федерального Собрания Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "О статусе сенатора Российской Федерации и ст</w:t>
+      </w:r>
+      <w:r>
+        <w:t>атусе депутата Государственной Думы Федерального Собрания Российской Федерации";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId190" w:tooltip="Постановление Правительства РФ от 20.10.2021 N 1793 (ред. от 07.02.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правител</w:t>
-[...42 lines deleted...]
-          <w:t>абзацами вторым</w:t>
+        <w:t xml:space="preserve"> Правительства РФ от 20.10.2021 N 1793)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="P168"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:t>г) при исполнении международных обязательств Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) в случае, е</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">сли источником финансового обеспечения бюджетных обязательств являются доходы, указанные в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId191" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 10 статьи 241</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, получаемые федеральными казенными учреждениями, исполняющими наказания в виде лишения свободы или содержания в дисциплинарной воинской ч</w:t>
+      </w:r>
+      <w:r>
+        <w:t>асти;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="P170"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:t>е) в случае, если источником финансового обеспечения бюджетных обязательств являются средства, выделенные из резервного фонда Президента Российской Федерации либо резервного фонда Правительства Российской Федерации, а также средства Федерального доро</w:t>
+      </w:r>
+      <w:r>
+        <w:t>жного фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId192" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.07.2022 N 1235)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="P172"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:t>ж) в случаях, если извещения об осуществлении закупок товаров, работ, услуг размещены в единой информационной системе в сфере закупок либо приглашения принять участие в определении поставщика (подрядчика, исполнителя) или проекты контрактов на закупки това</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ров, работ, услуг направлены поставщикам (подрядчикам, исполнителям) до даты, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P156" w:tooltip="10. Получатели средств федерального бюджета принимают бюджетные обязательства, связанные с поставкой товаров, выполнением работ, оказанием услуг, не позднее 1 июня текущего финансового года или последнего рабочего дня до указанной даты в соответствии с доведен">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="P173"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:t xml:space="preserve">з) в случаях, указанных в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId193" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 28.12.2025) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.01.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктах 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId194" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 28.12.2025) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.01.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId195" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 28.12.2025) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.01.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId196" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 28.12.2025) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.01.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId197" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 28.12.2025) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.01.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId198" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 28.12.2025) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.01.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId199" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 28.12.2025) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.01.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId200" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 28.12.2025) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.01.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId201" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 28.12.2025) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.01.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>26</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId202" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 28.12.2025) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.01.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>29</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId203" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 28.12.2025) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.01.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>33</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId204" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 28.12.2025) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.01.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>40</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P121" w:tooltip="на оплату отдельных видов товаров, работ, услуг, приобретаемых с использованием электронного сертификата, в объеме, не превышающем остатка не использованных на начало текущего финансового года бюджетных ассигнований на указанные цели.">
-[...22 lines deleted...]
-      <w:hyperlink r:id="rId162" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId205" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 28.12.2025) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.01.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>42</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId206" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 28.12.2025) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.01.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>46</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId207" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 28.12.2025) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.01.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>50</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId208" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 28.12.2025) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.01.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>52</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId209" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 28.12.2025) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.01.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>56 части 1 статьи 93</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственны</w:t>
+      </w:r>
+      <w:r>
+        <w:t>х и муниципальных нужд", при условии, что информация о соответствующих контрактах включена в план-график закупок, предусмотренный указанным Федеральным законом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId210" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.10.2020 N 1769)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>з(1)) в случае, если закупка таких товаров, работ, услуг осуществляется путем проведения запроса котировок в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "з(1)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId211" w:tooltip="Постановление Правительства РФ от 07.08.2019 N 1029 (ред. от 11.11.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.08.2019 N 1029; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId212" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.12.2022 N 2531)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...776 lines deleted...]
-      <w:hyperlink w:anchor="P154" w:tooltip="10. Получатели средств федерального бюджета принимают бюджетные обязательства, связанные с поставкой товаров, выполнением работ, оказанием услуг, не позднее 1 июня текущего финансового года или последнего рабочего дня до указанной даты в соответствии с доведен">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>з(2)) при</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> оплате взносов на капитальный ремонт общего имущества в многоквартирном доме в случае возникновения обязательств, связанных с оплатой указанных взносов, на основании платежных документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "з(2)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId213" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2022 N 2531)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и) в случае, если бюджетные обязательства возникают из государственных контрактов, заключаемых в текущем финансовом году в связи с расторжением ранее</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> заключенных государственных контрактов по соглашению сторон, решению суда или одностороннему отказу стороны государственного контракта на поставку товаров, выполнение работ, оказание услуг от его исполнения в соответствии с гражданским законодательством Р</w:t>
+      </w:r>
+      <w:r>
+        <w:t>оссийской Федерации, в том числе в связи с введением процедур, применяемых в деле о несостоятельности (банкротстве) поставщика (подрядчика, исполнителя), а также из государственных контрактов на оказание услуг по привлечению экспертов, специалистов и перев</w:t>
+      </w:r>
+      <w:r>
+        <w:t>одчиков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="P180"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:t>к) в случае, если бюджетные обязательства возникают в связи с процессуальными издержками, связанными с производством по уголовному делу, издержками, связанными с рассмотрением гражданского дела, административного дела, дела по экономическому спору</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, выполнением требований Конституционного Суда Российской Федерации, а также при представлении в соответствии с законодательством Российской Федерации о несостоятельности (банкротстве) интересов Российской Федерации по обязательным платежам и (или) денежны</w:t>
+      </w:r>
+      <w:r>
+        <w:t>м обязательствам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="P181"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:t>л) при осуществлении закупок за пределами Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">м) в размере, не превышающем 10 процентов общей суммы не использованных по состоянию на дату, предусмотренную </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P156" w:tooltip="10. Получатели средств федерального бюджета принимают бюджетные обязательства, связанные с поставкой товаров, выполнением работ, оказанием услуг, не позднее 1 июня текущего финансового года или последнего рабочего дня до указанной даты в соответствии с доведен">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего Положения, решений Правительственной комиссии по вопросам оптимизации и повыш</w:t>
-[...17 lines deleted...]
-      <w:hyperlink r:id="rId183" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
+        <w:t xml:space="preserve"> настоящего Полож</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ения, доведенных до получателя средств федерального бюджета лимитов бюджетных обязательств на осуществление закупок товаров, работ, услуг для обеспечения федеральных нужд;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>м(1)) в размере, не превышающем 10 процентов общей суммы не распределенных по состоя</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нию на дату, предусмотренную </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P156" w:tooltip="10. Получатели средств федерального бюджета принимают бюджетные обязательства, связанные с поставкой товаров, выполнением работ, оказанием услуг, не позднее 1 июня текущего финансового года или последнего рабочего дня до указанной даты в соответствии с доведен">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, лимитов бюджетных обязательств на осуществление закупок товаров, работ, услуг для обеспечения федеральных нужд, отраженных на лицевом счете главного распоряд</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ителя (распорядителя) бюджетных средств, открытом главному распорядителю средств федерального бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "м(1)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId214" w:tooltip="Постановление Правительства РФ от 27.02.2023 N 314 (ред. от 13.02.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 11.07.2022 N 1235)</w:t>
-[...415 lines deleted...]
-      <w:hyperlink r:id="rId206" w:tooltip="Постановление Правительства РФ от 07.08.2019 N 1029 (ред. от 11.11.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+        <w:t xml:space="preserve"> Правительства РФ от 27.02.2023 N 314)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>м(2)) в случае, если источником финансового обесп</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ечения бюджетных обязательств являются средства, подлежащие перераспределению по основаниям, предусмотренным законодательными и иными нормативными правовыми актами Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "м(2)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId215" w:tooltip="Постановление Правительства РФ от 27.02.2023 N 314 (ред. от 13.02.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 07.08.2019 N 1029; в ред. </w:t>
-[...36 lines deleted...]
-      <w:hyperlink r:id="rId208" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:t xml:space="preserve"> Правительства РФ от 27.02.2023 N 314)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="P187"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:t>м(3)) при осуществлении в случаях, установленных федеральным законом о федеральном бюджете, закупок товаров, работ, услуг для обеспечения федеральных нужд в пределах поступл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ения отдельных видов неналоговых доходов федерального бюджета, определенных федеральным законом о федеральном бюджете;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "м(3)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId216" w:tooltip="Постановление Правительства РФ от 30.06.2023 N 1091 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 30.12.2022 N 2531)</w:t>
-[...199 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.06.2023 N 1091)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...70 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="P189"/>
       <w:bookmarkEnd w:id="31"/>
       <w:r>
+        <w:t>н) в целях обеспечения нужд обороны страны, безопасн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ости государства и общественной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "н" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId217" w:tooltip="Постановление Правительства РФ от 27.02.2023 N 314 (ред. от 13.02.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.02.2023 N 314)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>н(1)) в целях реализации мероприятий, направленных на борьбу с эпидемиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "н(1)" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId218" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2023 N 2363)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="P193"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
         <w:t>о) в целях обеспечения деятельности федеральных государственных органов, а также их подведомственных федеральных казенных учреждений.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(пп. "о" введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId214" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId219" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.12.2022 N 2531; в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId215" w:tooltip="Постановление Правительства РФ от 30.06.2023 N 1091 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId220" w:tooltip="Постановление Правительства РФ от 30.06.2023 N 1091 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.06.2023 N 1091)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...11 lines deleted...]
-      <w:hyperlink w:anchor="P154" w:tooltip="10. Получатели средств федерального бюджета принимают бюджетные обязательства, связанные с поставкой товаров, выполнением работ, оказанием услуг, не позднее 1 июня текущего финансового года или последнего рабочего дня до указанной даты в соответствии с доведен">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="P195"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:t xml:space="preserve">12. Федеральное казначейство в целях </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">соблюдения положения </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P156" w:tooltip="10. Получатели средств федерального бюджета принимают бюджетные обязательства, связанные с поставкой товаров, выполнением работ, оказанием услуг, не позднее 1 июня текущего финансового года или последнего рабочего дня до указанной даты в соответствии с доведен">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункта 10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего Положения, обеспечивает:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...14 lines deleted...]
-      <w:hyperlink w:anchor="P154" w:tooltip="10. Получатели средств федерального бюджета принимают бюджетные обязательства, связанные с поставкой товаров, выполнением работ, оказанием услуг, не позднее 1 июня текущего финансового года или последнего рабочего дня до указанной даты в соответствии с доведен">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="P196"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r>
+        <w:t xml:space="preserve">не позднее 2 июня текущего финансового года приостановление осуществления операций по постановке на учет принятых после даты, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P156" w:tooltip="10. Получатели средств федерального бюджета принимают бюджетные обязательства, связанные с поставкой товаров, выполнением работ, оказанием услуг, не позднее 1 июня текущего финансового года или последнего рабочего дня до указанной даты в соответствии с доведен">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего Положения, бюджетных обязательств получателя средств федерального бюджета на поставку товаров, выполнение р</w:t>
-[...4 lines deleted...]
-      <w:hyperlink w:anchor="P154" w:tooltip="10. Получатели средств федерального бюджета принимают бюджетные обязательства, связанные с поставкой товаров, выполнением работ, оказанием услуг, не позднее 1 июня текущего финансового года или последнего рабочего дня до указанной даты в соответствии с доведен">
+        <w:t xml:space="preserve"> настоящего Положения, бюджетных обязательств получателя средств федерального бюджета на поставку товаров, выполнение работ, оказание услуг, подлежащих принятию за счет лимитов бюджетных обязательств, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P156" w:tooltip="10. Получатели средств федерального бюджета принимают бюджетные обязательства, связанные с поставкой товаров, выполнением работ, оказанием услуг, не позднее 1 июня текущего финансового года или последнего рабочего дня до указанной даты в соответствии с доведен">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего Положения, а также осуществление операций по доведению (отзыву) главными распорядителями (распорядителям</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t xml:space="preserve"> настоящего Положения, а также осуществление операций по доведению (отзыву) главными распорядителями (распорядителями) средств федерального бюджета указанных лимитов бюджетных обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId216" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
+      <w:hyperlink r:id="rId221" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 11.07.2022 N </w:t>
-[...17 lines deleted...]
-      <w:hyperlink w:anchor="P192" w:tooltip="не позднее 2 июня текущего финансового года приостановление осуществления операций по постановке на учет принятых после даты, предусмотренной пунктом 10 настоящего Положения, бюджетных обязательств получателя средств федерального бюджета на поставку товаров, в">
+        <w:t xml:space="preserve"> Правительства РФ от 11.07.2022 N 1235 (ред. 30.12.2022))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="P198"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r>
+        <w:t>начиная с 3 июня, но не позднее 7 июня текущего финансового года, отмену при</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">остановления осуществления операций, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P196" w:tooltip="не позднее 2 июня текущего финансового года приостановление осуществления операций по постановке на учет принятых после даты, предусмотренной пунктом 10 настоящего Положения, бюджетных обязательств получателя средств федерального бюджета на поставку товаров, в">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце втором</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего пункта, в отношении бюджетных обязательств, п</w:t>
+        <w:t xml:space="preserve"> настоящего пункта, в отношении бюджетных обязательств, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P159" w:tooltip="11. Положение пункта 10 настоящего Положения не распространяется на бюджетные обязательства получателей средств федерального бюджета, связанные с поставкой товаров, выполнением работ и оказанием услуг:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, на основании информации, направленной получателями средств федерального бю</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">джета в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P203" w:tooltip="Главные распорядители средств федерального бюджета и (или) получатели средств федерального бюджета не позднее 6 июня текущего финансового года направляют по форме, установленной Министерством финансов Российской Федерации, в территориальные органы Федерального">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем шестым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 09.11.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId222" w:tooltip="Постановление Правительства РФ от 09.11.2019 N 1431 (ред. от 22.02.2020) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1431</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 11.07.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId223" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1235</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (ред. 30.12.2022))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="P200"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:t>не позднее 10 июня текущего финансового года отзыв на лицевые счета главного распорядителя (распорядителя</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) бюджетных средств лимитов бюджетных обязательств, осуществление операций по которым приостановлено в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P196" w:tooltip="не позднее 2 июня текущего финансового года приостановление осуществления операций по постановке на учет принятых после даты, предусмотренной пунктом 10 настоящего Положения, бюджетных обязательств получателя средств федерального бюджета на поставку товаров, в">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, за исключением лимитов бюджетных обязательств, определенных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P198" w:tooltip="начиная с 3 июня, но не позднее 7 июня текущего финансового года, отмену приостановления осуществления операций, указанных в абзаце втором настоящего пункта, в отношении бюджетных обязательств, предусмотренных пунктом 11 настоящего Положения, на основании инфо">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем третьим</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId224" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.07.2022 N 1235 (ред</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. 30.12.2022))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Абзац утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId225" w:tooltip="Постановление Правительства РФ от 09.11.2019 N 1431 (ред. от 22.02.2020) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.11.2019 N 1431.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="P203"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r>
+        <w:t>Главные распорядители средств федерального бюджета и (или) получатели средств федерального бюджета не позднее 6 июня т</w:t>
+      </w:r>
+      <w:r>
+        <w:t>екущего финансового года направляют по форме, установленной Министерством финансов Российской Федерации, в территориальные органы Федерального казначейства по месту открытия соответствующих лицевых счетов таким главным распорядителям средств федерального б</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">юджета и (или) получателям средств федерального бюджета информацию о бюджетных обязательствах, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P159" w:tooltip="11. Положение пункта 10 настоящего Положения не распространяется на бюджетные обязательства получателей средств федерального бюджета, связанные с поставкой товаров, выполнением работ и оказанием услуг:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId226" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="P205"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r>
+        <w:t>12(1). В целях обеспечения принятия бюджетных обязательств, п</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">редусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P157" w:tooltip="11. Положение пункта 10 настоящего Положения не распространяется на бюджетные обязательства получателей средств федерального бюджета, связанные с поставкой товаров, выполнением работ и оказанием услуг:">
-[...74 lines deleted...]
-      <w:hyperlink w:anchor="P192" w:tooltip="не позднее 2 июня текущего финансового года приостановление осуществления операций по постановке на учет принятых после даты, предусмотренной пунктом 10 настоящего Положения, бюджетных обязательств получателя средств федерального бюджета на поставку товаров, в">
+      <w:hyperlink w:anchor="P172" w:tooltip="ж) в случаях, если извещения об осуществлении закупок товаров, работ, услуг размещены в единой информационной системе в сфере закупок либо приглашения принять участие в определении поставщика (подрядчика, исполнителя) или проекты контрактов на закупки товаров,">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "ж" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, Федеральное казначейство обеспечивает в установленном Министерством финансов Российской Федерации </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId227" w:tooltip="Приказ Минфина России от 30.09.2025 N 136н &quot;Об утверждении порядка приостановления (отмены приостановления) осуществления операций на лицевых счетах, открытых в территориальных органах Федерального казначейства главным распорядителям, распорядителям и получате">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>порядке</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="P206"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r>
+        <w:t>отзыв на лицевые счета главного распорядителя (распорядителя) бюджетных средств лимитов бюджетных обязательств, в пределах которых поставлены на учет на основании извещений об осу</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ществлении закупок товаров, работ, услуг, размещенных в единой информационной системе в сфере закупок, приглашений принять участие в определении поставщика (подрядчика, исполнителя), проектов контрактов на закупку товаров, работ, услуг, направленных постав</w:t>
+      </w:r>
+      <w:r>
+        <w:t>щикам (подрядчикам, исполнителям), бюджетные обязательства (далее - принимаемое бюджетное обязательство), не позднее одного рабочего дня после дня внесения изменений в принимаемое бюджетное обязательство в целях его аннулирования (за исключением случаев, е</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">сли принимаемое бюджетное обязательство поставлено на учет в целях осуществления закупок товаров, выполнения работ, оказания услуг, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P163" w:tooltip="а(1)) в случае принятия до даты, предусмотренной пунктом 10 настоящего Положения, решений Правительственной комиссии по вопросам оптимизации и повышения эффективности бюджетных расходов о возможности принятия таких обязательств до 1 декабря текущего финансовог">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "а(1)"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P170" w:tooltip="е) в случае, если источником финансового обеспечения бюджетных обязательств являются средства, выделенные из резервного фонда Президента Российской Федерации либо резервного фонда Правительства Российской Федерации, а также средства Федерального дорожного фонд">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P173" w:tooltip="з) в случаях, указанных в пунктах 1, 4, 5, 8, 15, 20, 21, 23, 26, 29, 33, 40 - 42, 46, 50 - 52 и 56 части 1 статьи 93 Федерального закона &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot;, при ус">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"з"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P180" w:tooltip="к) в случае, если бюджетные обязательства возникают в связи с процессуальными издержками, связанными с производством по уголовному делу, издержками, связанными с рассмотрением гражданского дела, административного дела, дела по экономическому спору, выполнением">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"к"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P187" w:tooltip="м(3)) при осуществлении в случаях, установленных федеральным законом о федеральном бюджете, закупок товаров, работ, услуг для обеспечения федеральных нужд в пределах поступления отдельных видов неналоговых доходов федерального бюджета, определенных федеральным">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"м(3)"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P193" w:tooltip="о) в целях обеспечения деятельности федеральных государственных органов, а также их подведомственных федеральных казенных учреждений.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"о" пункта 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>приостановление осуществления операций по распределению главными распорядителями средств федерального бюджета лимитов бюджетных обязательств, отозванных в соответствии с абзацем вторым</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="P208"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:t xml:space="preserve">Бюджетные ассигнования в объеме лимитов бюджетных обязательств, отозванных в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P206" w:tooltip="отзыв на лицевые счета главного распорядителя (распорядителя) бюджетных средств лимитов бюджетных обязательств, в пределах которых поставлены на учет на основании извещений об осуществлении закупок товаров, работ, услуг, размещенных в единой информационной сис">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем вторым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего пункта, за и</w:t>
-[...250 lines deleted...]
-      <w:hyperlink w:anchor="P202" w:tooltip="отзыв на лицевые счета главного распорядителя (распорядителя) бюджетных средств лимитов бюджетных обязательств, в пределах которых поставлены на учет на основании извещений об осуществлении закупок товаров, работ, услуг, размещенных в единой информационной сис">
+        <w:t xml:space="preserve"> настоящего пункта, направляются на увеличение бюджетных ассигнований резервного фонда Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Положения </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P208" w:tooltip="Бюджетные ассигнования в объеме лимитов бюджетных обязательств, отозванных в соответствии с абзацем вторым настоящего пункта, направляются на увеличение бюджетных ассигнований резервного фонда Правительства Российской Федерации.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаца четвертого</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта не применяются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="P210"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r>
+        <w:t>в случае принятия</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Правительственной комиссией по вопросам оптимизации и повышения эффективности бюджетных расходов в срок не позднее 10 рабочих дней после дня отзыва Федеральным казначейством лимитов бюджетных обязательств, решений о повторном осуществлении закупок товаров</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, выполнении работ, оказании услуг на те же цели;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в отношении бюджетных ассигнований на осуществление капитальных вложений, в пределах которых не позднее 20-го рабочего дня после дня отзыва лимитов бюджетных обязательств в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P206" w:tooltip="отзыв на лицевые счета главного распорядителя (распорядителя) бюджетных средств лимитов бюджетных обязательств, в пределах которых поставлены на учет на основании извещений об осуществлении закупок товаров, работ, услуг, размещенных в единой информационной сис">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем вторым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего пункта, направляются на увеличение бюджетных ассигнований резервного фонда Правитель</w:t>
-[...88 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+        <w:t xml:space="preserve"> настоящего пункта принято решение о перераспределении в соответствии с бюджетным законодательством Российской Федерации в целях осуществления (софинансирования) капитальных вложений в другие объекты капитальных вложений, п</w:t>
+      </w:r>
+      <w:r>
+        <w:t>редусмотренные актом (решением) об осуществлении капитальных вложений, при наличии утвержденной в установленном законодательством Российской Федерации порядке проектной документации в отношении указанных объектов президиумом (штабом) Правительственной коми</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ссии по региональному развитию в Российской Федерации (далее - Комиссия).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Главные распорядители средств федерального бюджета направляют в порядке и по форме, которые установлены Министерством финансов Российской Федерации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00454103">
+      <w:tr w:rsidR="005C66B2">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">Абз. 9 п. 12(1) в ред. Постановления Правительства РФ от 27.09.2025 N 1487 </w:t>
+              <w:t>А</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бз. 9 п. 12(1) (в ред. Постановления Правительства РФ от 27.09.2025 N 1487) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>применяется</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve"> к правоотношениям, возникающим при исполнении федерального бюджета начиная с </w:t>
-[...6 lines deleted...]
-              <w:t>федерального бюджета на 2026 год и на плановый период 2027 и 2028 годов.</w:t>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при исполнении федерального бюджета начиная с федерального бюджета на 2026 г. и на плановый период 2027 и 2028 гг.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="300"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>инфор</w:t>
-[...4 lines deleted...]
-      <w:hyperlink w:anchor="P206" w:tooltip="в случае принятия Правительственной комиссией по вопросам оптимизации и повышения эффективности бюджетных расходов в срок не позднее 10 рабочих дней после дня отзыва Федеральным казначейством лимитов бюджетных обязательств, решений о повторном осуществлении за">
+        <w:t xml:space="preserve">информацию о решениях Правительственной комиссии по вопросам оптимизации и повышения эффективности бюджетных расходов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P210" w:tooltip="в случае принятия Правительственной комиссией по вопросам оптимизации и повышения эффективности бюджетных расходов в срок не позднее 10 рабочих дней после дня отзыва Федеральным казначейством лимитов бюджетных обязательств, решений о повторном осуществлении за">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце шестом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего пункта, - в территориальные органы Федерального казначейства по мест</w:t>
-[...25 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t xml:space="preserve"> настоящего пункта, - в территориальные органы Федерального казначейства по</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> месту открытия им лицевых счетов главного распорядителя (распорядителя) бюджетных средств в срок не позднее 2 рабочих дней после дня принятия указанных решений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>предложения по внесению изменений в сводную бюджетную роспись федерального бюджета - в Министе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>рство финансов Российской Федерации в целях направления бюджетных ассигнований, не связанных с осуществлением капитальных вложений, в резервный фонд Правительства Российской Федерации не позднее 15 рабочих дней после дня отзыва Федеральным казначейством ли</w:t>
+      </w:r>
+      <w:r>
+        <w:t>митов бюджетных обязательств (в целях направления бюджетных ассигнований, предусмотренных на осуществление капитальных вложений, в резервный фонд Правительства Российской Федерации не позднее 25 рабочих дней после дня отзыва Федеральным казначейством лимит</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ов бюджетных обязательств).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Федеральное казначейство в случае получения информации о решениях Правительственной комиссии по вопросам оптимизации и повышения эффективности бюджетных расходов, указанных в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P206" w:tooltip="в случае принятия Правительственной комиссией по вопросам оптимизации и повышения эффективности бюджетных расходов в срок не позднее 10 рабочих дней после дня отзыва Федеральным казначейством лимитов бюджетных обязательств, решений о повторном осуществлении за">
+      <w:hyperlink w:anchor="P210" w:tooltip="в случае принятия Правительственной комиссией по вопросам оптимизации и повышения эффективности бюджетных расходов в срок не позднее 10 рабочих дней после дня отзыва Федеральным казначейством лимитов бюджетных обязательств, решений о повторном осуществлении за">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце шестом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего пункта, в установле</w:t>
-[...4 lines deleted...]
-      <w:hyperlink w:anchor="P202" w:tooltip="отзыв на лицевые счета главного распорядителя (распорядителя) бюджетных средств лимитов бюджетных обязательств, в пределах которых поставлены на учет на основании извещений об осуществлении закупок товаров, работ, услуг, размещенных в единой информационной сис">
+        <w:t xml:space="preserve"> на</w:t>
+      </w:r>
+      <w:r>
+        <w:t>стоящего пункта, в установленном Министерством финансов Российской Федерации порядке отменяет приостановление осуществления операций по распределению главными распорядителями средств федерального бюджета лимитов бюджетных обязательств, отозванных в соответ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P206" w:tooltip="отзыв на лицевые счета главного распорядителя (распорядителя) бюджетных средств лимитов бюджетных обязательств, в пределах которых поставлены на учет на основании извещений об осуществлении закупок товаров, работ, услуг, размещенных в единой информационной сис">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем вторым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта, в срок не позднее одного рабочего дня после дня получения указанной информации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 12(1) в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId223" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId229" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...679 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00454103">
+      <w:tr w:rsidR="005C66B2">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Действие п. 13 (в части направления бюджетных ассигнований на финансовое обеспечение ИТ-расходов в резервный фонд Правительства РФ) приостановлено до 01.01.2027 (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:tooltip="Постановление Правительства РФ от 29.12.2025 N 2201 &quot;Об особенностях реализации Федерального закона &quot;О федеральном бюджете на 2026 год и на плановый период 2027 и 2028 годов&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Пост</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>ановление</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 29.12.2025 N 2201).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="300"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="P221"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r>
+        <w:t>13. Федеральное казначейство обеспечивает приостановление осуществления операций по распределению главными распорядителями средств федерального бюджета лимитов бюджетных обязательств, отозванных в соответ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P151" w:tooltip="не позднее 10 июня текущего финансового года отзыв на лицевые счета главного распорядителя (распорядителя) бюджетных средств лимитов бюджетных обязательств, осуществление операций по которым приостановлено в соответствии с абзацем вторым настоящего пункта, за ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем четвертым пункта 9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P200" w:tooltip="не позднее 10 июня текущего финансового года отзыв на лицевые счета главного распорядителя (распорядителя) бюджетных средств лимитов бюджетных обязательств, осуществление операций по которым приостановлено в соответствии с абзацем вторым настоящего пункта, за ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем четвертым пункта 12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, в установленном Министерством финансов Российской Федерации порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId231" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постан</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>овления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Бюджетные ассигнования в объеме лимитов бюджетных обязательств на осуществление закупок товаров, работ, услуг для обеспечения федеральных нужд, отраженных по состоянию на 1 июня текущего финансового года на лицевых счетах главного распорядителя бюджетных с</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">редств, открытых главным распорядителям средств федерального бюджета (за исключением лимитов бюджетных обязательств, предусмотренных на принятие бюджетных обязательств, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P159" w:tooltip="11. Положение пункта 10 настоящего Положения не распространяется на бюджетные обязательства получателей средств федерального бюджета, связанные с поставкой товаров, выполнением работ и оказанием услуг:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения), а также в объеме лимитов бюджетных обязательств, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P221" w:tooltip="13. Федеральное казначейство обеспечивает приостановление осуществления операций по распределению главными распорядителями средств федерального бюджета лимитов бюджетных обязательств, отозванных в соответствии с абзацем четвертым пункта 9 и абзацем четвертым п">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце первом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта (за исключением бюджетных ассигнований, предусмотренных на осуществление капитальных вложений, в случае принятия в установленном в соответствии с бюджетным законодательством Российской Федер</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ации порядке до 1 июля текущего финансового года решения об их перераспределении в целях осуществления (софинансирования) капитальных вложений в другие объекты капитальных вложений), направляются на увеличение бюджетных ассигнований резервного фонда Правит</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ельства Российской Федерации на основании предложений главных распорядителей средств федерального бюджета, представляемых в установленном Министерством финансов Российской Федерации порядке не позднее 15 июня текущего финансового года (в отношении бюджетны</w:t>
+      </w:r>
+      <w:r>
+        <w:t>х ассигнований, предусмотренных на осуществление капитальных вложений, - не позднее 15 июля текущего финансового года).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 11.07.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId232" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1235</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> (ред. 30.12.2022), от 13.02.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId233" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 150</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Министерство финансов Российской Федерации обеспечивает доведение до Мини</w:t>
+      </w:r>
+      <w:r>
+        <w:t>стерства строительства и жилищно-коммунального хозяйства Российской Федерации информации о внесении изменений в сводную бюджетную роспись федерального бюджета в связи с уменьшением бюджетных ассигнований, предусмотренных на осуществление (софинансирование)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> капитальных вложений, не позднее одного рабочего дня со дня внесения указанных изменений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId234" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2022 N 25</w:t>
+      </w:r>
+      <w:r>
+        <w:t>31)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="P227"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r>
+        <w:t>14. Получатели средств федерального бюджета в пределах доведенных до них в установленном порядке на текущий финансовый год соответствующих лимитов бюджетных обязательств не вправе принимать после 1 декабря текущего финансового года бюджетные обязательс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тва на основании государственных контрактов на поставку товаров, выполнение работ, оказание услуг, предусматривающих сроки оплаты поставленных товаров, выполненных работ, оказанных услуг или выплаты аванса, в том числе по отдельным этапам их исполнения, пр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>евышающие один месяц после указанной даты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">15. Приостановление (отмена приостановления) осуществления операций, отзыв лимитов бюджетных обязательств и направление информации в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P146" w:tooltip="9. Федеральное казначейство в целях соблюдения положения, предусмотренного пунктом 6 настоящего Положения, обеспечивает:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P195" w:tooltip="12. Федеральное казначейство в целях соблюдения положения пункта 10 настоящего Положения, обеспечивает:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P205" w:tooltip="12(1). В целях обеспечения принятия бюджетных обязательств, предусмотренных подпунктом &quot;ж&quot; пункта 11 настоящего Положения, Федеральное казначейство обеспечивает в установленном Министерством финансов Российской Федерации порядке:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>12(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> н</w:t>
+      </w:r>
+      <w:r>
+        <w:t>астоящего Положения осуществляются в установленном Министерством финансов Российской Федерации порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId235" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.02.2025 N 150)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="P230"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r>
+        <w:t>15(1). Главные распорядители средств федерального бюджета прогнозируют объем оста</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тка не использованных на 1 января очередного финансового года бюджетных ассигнований (кроме бюджетных ассигнований Федерального дорожного фонда, резервных фондов Президента Российской Федерации и Правительства Российской Федерации, а также иным образом зар</w:t>
+      </w:r>
+      <w:r>
+        <w:t>езервированных средств, бюджетных ассигнований, предусмотренных на реализацию государственной программы вооружения, а также бюджетных ассигнований, предусмотренных на осуществление закупок товаров, работ, услуг, на предоставление из федерального бюджета бю</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">джетам субъектов Российской Федерации субсидий, иных межбюджетных трансфертов, имеющих целевое назначение, субсидий юридическим лицам, источником финансового обеспечения которых являются средства резервного фонда Президента Российской Федерации, решения о </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">выделении которых приняты после 1 декабря текущего финансового года, средства резервного фонда Правительства Российской Федерации), в том числе с учетом прогнозируемого на указанную дату неисполнения в текущем финансовом году принятых подведомственными им </w:t>
+      </w:r>
+      <w:r>
+        <w:t>получателями средств федерального бюджета бюджетных обязательств, связанных с осуществлением закупок товаров, работ, услуг, бюджетных обязательств, связанных с предоставлением из федерального бюджета бюджетам субъектов Российской Федерации субсидий, иных м</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ежбюджетных трансфертов, имеющих целевое назначение, субсидий юридическим лицам, и не позднее 10 декабря текущего финансового года представляют в Министерство финансов Российской Федерации предложения по перераспределению бюджетных ассигнований в объеме пр</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">огнозируемого остатка не использованных на 1 января очередного финансового года бюджетных ассигнований в целях увеличения бюджетных ассигнований резервного фонда Правительства Российской Федерации в порядке, установленном Министерством финансов Российской </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае если по состоянию на 10 декабря текущего финансового года главные распорядители средств федерального бюджета прогнозируют неисполнение в текущем финансовом году принятых подведомственными им получателями средств федерального бюджета бюд</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">жетных обязательств, связанных с осуществлением закупок товаров, работ, услуг в целях реализации государственного оборонного заказа, исполнения международных обязательств Российской Федерации, а также бюджетных обязательств, связанных с предоставлением из </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">федерального бюджета субсидий государственным учреждениям, субсидий иным юридическим лицам, предоставляемых в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P604" w:tooltip="31. Принятие решений о наличии потребности в увеличении бюджетных ассигнований текущего финансового года на предоставление субсидий юридическим лицам, предоставление которых осуществлялось в отчетном финансовом году в пределах суммы, необходимой для оплаты ден">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 31</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, бюджетные ассигнования в объеме прогнозируемого неи</w:t>
+      </w:r>
+      <w:r>
+        <w:t>сполнения соответствующих бюджетных обязательств могут быть использованы до конца текущего финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="P232"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r>
+        <w:t xml:space="preserve">В целях осуществления перераспределения бюджетных ассигнований в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P230" w:tooltip="15(1). Главные распорядители средств федерального бюджета прогнозируют объем остатка не использованных на 1 января очередного финансового года бюджетных ассигнований (кроме бюджетных ассигнований Федерального дорожного фонда, резервных фондов Президента Россий">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пунк</w:t>
+      </w:r>
+      <w:r>
+        <w:t>та главные распорядители (распорядители) средств федерального бюджета обеспечивают в порядке, установленном Министерством финансов Российской Федерации, отзыв лимитов бюджетных обязательств с лицевых счетов, открытых получателям средств федерального бюджет</w:t>
+      </w:r>
+      <w:r>
+        <w:t>а в территориальных органах Федерального казначейства, в том числе при наличии принятых и неисполненных бюджетных обязательств, бюджетных обязательств, исполнение которых осуществляется с применением казначейского обеспечения обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Положения </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P232" w:tooltip="В целях осуществления перераспределения бюджетных ассигнований в соответствии с абзацем первым настоящего пункта главные распорядители (распорядители) средств федерального бюджета обеспечивают в порядке, установленном Министерством финансов Российской Федераци">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаца третьего</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта (в части отзыва главными распорядителями средств федерального бюджета лимитов бюджетных обязательств при наличии принятых бюджетных обязательств) не распространяются на лимиты бюджетных обяза</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тельств, предусмотренные на предоставление из федерального бюджета субсидий, иных межбюджетных трансфертов бюджетам субъектов Российской Федерации, субсидий государственным учреждениям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId236" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.02.2025 N 150)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Министерство финансов Российской Федерации на основании предложений главных распорядителей средств федерального бюджета, сформированных в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P230" w:tooltip="15(1). Главные распорядители средств федерального бюджета прогнозируют объем остатка не использованных на 1 января очередного финансового года бюджетных ассигнований (кроме бюджетных ассигнований Федерального дорожного фонда, резервных фондов Президента Россий">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, вносит изменения в сводную бюджетную роспись федерального бюджета в целях увеличения бюджетных ассигнований резервного фонда Правительства Российской Федерации не позднее 20 декабря текущего финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 15(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId237" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.11.2024 N 1649)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="P237"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r>
+        <w:t xml:space="preserve">15(2). Министерство финансов Российской Федерации в целях исполнения бюджетных обязательств, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P230" w:tooltip="15(1). Главные распорядители средств федерального бюджета прогнозируют объем остатка не использованных на 1 января очередного финансового года бюджетных ассигнований (кроме бюджетных ассигнований Федерального дорожного фонда, резервных фондов Президента Россий">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 15(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, по</w:t>
+      </w:r>
+      <w:r>
+        <w:t>длежавших исполнению в отчетном финансовом году, в порядке и сроки, которые установлены Правительством Российской Федерации, вносит в Правительство Российской Федерации проект распоряжения Правительства Российской Федерации о выделении средств из резервног</w:t>
+      </w:r>
+      <w:r>
+        <w:t>о фонда Правительства Российской Федерации на исполнение указанных бюджетных обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="P238"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r>
+        <w:t xml:space="preserve">Получатели средств федерального бюджета исполняют бюджетные обязательства, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P237" w:tooltip="15(2). Министерство финансов Российской Федерации в целях исполнения бюджетных обязательств, указанных в пункте 15(1) настоящего Положения, подлежавших исполнению в отчетном финансовом году, в порядке и сроки, которые установлены Правительством Российской Феде">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце первом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, за счет </w:t>
+      </w:r>
+      <w:r>
+        <w:t>лимитов бюджетных обязательств, утвержденных в объеме, предусмотренном соответствующим правовым актом Правительства Российской Федерации о выделении средств из резервного фонда Правительства Российской Федерации, до 1 июня текущего финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Федера</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">льное казначейство в целях соблюдения положения, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P238" w:tooltip="Получатели средств федерального бюджета исполняют бюджетные обязательства, указанные в абзаце первом настоящего пункта, за счет лимитов бюджетных обязательств, утвержденных в объеме, предусмотренном соответствующим правовым актом Правительства Российской Федер">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, обеспечивает в установленном Министерством финансов Российской Федерации порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId238" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Пра</w:t>
+      </w:r>
+      <w:r>
+        <w:t>вительства РФ от 27.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="P241"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r>
+        <w:t>не позднее 2 июня текущего финансового года приостановление осуществления операций по санкционированию оплаты денежных обязательств получателей средств федерального бюджета за счет лимитов бюджетных обязательств, указанн</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ых в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P238" w:tooltip="Получатели средств федерального бюджета исполняют бюджетные обязательства, указанные в абзаце первом настоящего пункта, за счет лимитов бюджетных обязательств, утвержденных в объеме, предусмотренном соответствующим правовым актом Правительства Российской Федер">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, а также осуществление операций по доведению (отзыву) главными распорядителями (распорядителями) средств федерального бюджета указанных лимитов бюджетных обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">не позднее 10 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">июня текущего финансового года отзыв на лицевые счета главного распорядителя (распорядителя) средств федерального бюджета лимитов бюджетных обязательств, осуществление операций по которым приостановлено в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P241" w:tooltip="не позднее 2 июня текущего финансового года приостановление осуществления операций по санкционированию оплаты денежных обязательств получателей средств федерального бюджета за счет лимитов бюджетных обязательств, указанных в абзаце втором настоящего пункта, а ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем четвертым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бюджетные ассигнования в объеме не использованных в срок, установленный </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P238" w:tooltip="Получатели средств федерального бюджета исполняют бюджетные обязательства, указанные в абзаце первом настоящего пункта, за счет лимитов бюджетных обязательств, утвержденных в объеме, предусмотренном соответствующим правовым актом Правительства Российской Федер">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, лимитов бюджетных обязательств направляются на увеличение резервного фонда </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Правительства Российской Федерации на основании сформированных не позднее 20 июня текущего финансового года главными распорядителями средств федерального бюджета предложений по внесению изменений в сводную бюджетную роспись федерального бюджета в порядке, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>установленном Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 15(2) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId239" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.11.2024 N 1649)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">15(3). Главные распорядители (распорядители) средств федерального бюджета доводят в порядке, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">установленном Министерством финансов Российской Федерации, до получателей средств федерального бюджета лимиты бюджетных обязательств, утвержденные в объеме бюджетных ассигнований, увеличенных в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P116" w:tooltip="на исполнение заключенных государственных контрактов на поставку товаров, выполнение работ, оказание услуг, подлежавших в соответствии с условиями этих государственных контрактов оплате в отчетном финансовом году, в том числе государственных контрактов, расчет">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами в</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>торым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P119" w:tooltip="на предоставление субсидий юридическим лицам, предоставление которых осуществлялось в отчетном финансовом году в пределах суммы, необходимой для оплаты денежных обязательств получателей субсидий, подлежавших оплате в отчетном финансовом году, источником финанс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>четвертым пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, а также лимиты бюджетных обязательств, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P238" w:tooltip="Получатели средств федерального бюджета исполняют бюджетные обязательства, указанные в абзаце первом настоящего пункта, за счет лимитов бюджетных обязательств, утвержденных в объеме, предусмотренном соответствующим правовым актом Правительства Российской Федер">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втором пункта 15(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, с использованием номера соответст</w:t>
+      </w:r>
+      <w:r>
+        <w:t>вующего бюджетного обязательства, поставленного на учет в территориальном органе Федерального казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 15(3) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId240" w:tooltip="Постановление Правительства РФ от 27.12.2025 N 2179 &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.12.2025 N 2179)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005C66B2">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">П. 16 не распространяется на бюджетные ассигнования, предусмотренные на реализацию программ по развитию Республики Крым и г. Севастополя, восстановлению и развитию ДНР, ЛНР, Запорожской и Херсонской обл. (Постановления Правительства РФ от 09.12.2020 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:tooltip="Постановление Правительства РФ от 09.12.2020 N 2050 (ред. от 19.10.2021) &quot;Об особенностях реализации Федерального закона &quot;О федеральном бюджете на 2021 год и на плановый период 2022 и 2023 годов&quot; {КонсультантПлюс}">
+            <w:hyperlink r:id="rId241" w:tooltip="Постановление Правительства РФ от 09.12.2020 N 2050 (ред. от 19.10.2021) &quot;Об особенностях реализации Федерального закона &quot;О федеральном бюджете на 2021 год и на плановый период 2022 и 2023 годов&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2050</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">, от 28.12.2021 </w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">, от 22.12.2023 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:tooltip="Постановление Правительства РФ от 22.12.2023 N 2255 (ред. от 09.04.2025) &quot;Об утверждении государственной программы Российской Федерации &quot;Восстановление и социально-экономическое развитие Донецкой Народной Республики, Луганской Народной Республики, Запорожской ">
+            <w:hyperlink r:id="rId242" w:tooltip="Постановление Правительства РФ от 22.12.2023 N 2255 (ред. от 29.11.2025) &quot;Об утверждении государственной программы Российской Федерации &quot;Восстановление и социально-экономическое развитие Донецкой Народной Республики, Луганской Народной Республики, Запорожской ">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2255</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="300"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="48" w:name="P241"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+      <w:bookmarkStart w:id="49" w:name="P249"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r>
+        <w:t>16. Бюджетные ассиг</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нования на осуществление (софинансирование) капитальных вложений подлежат в соответствии с решениями (поручениями) президиума (штаба) Комиссии перераспределению в соответствии с бюджетным законодательством Российской Федерации в целях осуществления (софина</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нсирования) капитальных вложений в другие объекты капитальных вложений, предусмотренные актом (решением) об осуществлении капитальных вложений, при наличии утвержденной в установленном законодательством Российской Федерации порядке проектной документации в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> отношении указанных объектов в случае отсутствия по состоянию:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.12.2022 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId236" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId243" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 2531</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 13.02.2025 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId237" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId244" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 150</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="49"/>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="P251"/>
+      <w:bookmarkEnd w:id="50"/>
       <w:r>
         <w:t>на 1 апреля текущего финансового года принятых актов (решений) об осуществлении капитальных вложений;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.12.2022 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId238" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId245" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 2531</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 13.02.2025 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId239" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId246" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 150</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...22 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="P253"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r>
+        <w:t>на 1 апреля текущего финансового года утвержденной в установленном законодательством Российской Федерации порядке про</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ектной документации на объекты капитального строительства, за исключением объектов капитального строительства, в отношении которых в случаях и порядке, которые установлены законодательством Российской Федерации о контрактной системе в сфере закупок товаров</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, работ, услуг для обеспечения государственных и муниципальных нужд, заключены контракты, предметами которых являются одновременно подготовка проектной документации и (или) выполнение инженерных изысканий, выполнение работ по строительству, реконструкции о</w:t>
+      </w:r>
+      <w:r>
+        <w:t>бъекта капитального строительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.12.2022 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId240" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId247" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 2531</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 28.12.2023 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId241" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId248" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 2363</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 13.02.2025 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId242" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId249" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 150</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...21 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="P255"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r>
+        <w:t>на 1 июня текущего финансового года заключенных получателями средств бюджета субъекта Российской Федерации (местного бюджета) государственных (муниципальных) контрактов, предметом которых являются подг</w:t>
+      </w:r>
+      <w:r>
+        <w:t>отовка проектной документации и (или) выполнение инженерных изысканий, строительство, реконструкция объекта капитального строительства, в целях софинансирования капитальных вложений в который предоставляется субсидия из федерального бюджета бюджету субъект</w:t>
+      </w:r>
+      <w:r>
+        <w:t>а Российской Федерации, или подписанного дополнительного соглашения к соглашению об изменении условий соглашения в части перераспределения размера субсидии между текущим финансовым годом и плановым периодом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId243" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId250" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> Правительства Р</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ф от 13.02.2025 N 150)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="P257"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r>
+        <w:t>на 1 апреля текущего финансового года детализации мероприятий, предусмотренных актами (решениями) об осуществлении капитальных вложений, до объектов государственной собственности Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId251" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2022 N 2531)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="P259"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r>
+        <w:t>на 1 апреля текущего финансового года заключения, выданного по результатам проверки инвестиционных проектов на предмет эффекти</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">вности использования средств федерального бюджета, направляемых на капитальные вложения, в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId252" w:tooltip="Постановление Правительства РФ от 15.03.2023 N 399 (ред. от 12.06.2025) &quot;О случаях и порядке проведения проверки инвестиционных проектов на предмет эффективности использования средств федерального бюджета, направляемых на капитальные вложения, о внесении измен">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Феде</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">рации от 15 марта 2023 г. N 399 "О случаях и порядке проведения проверки инвестиционных проектов на предмет эффективности использования средств федерального бюджета, направляемых на капитальные вложения, о внесении изменений в некоторые акты Правительства </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Российской Федерации, приостановлении действия постановления Правительства Российской Федерации от 12 августа 2008 г. N 590 и отдельных положений некоторых актов Правительства Российской Федерации, а также признании утратившими силу некоторых актов и отдел</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ьных положений некоторых актов Правительства Российской Федерации".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId253" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2023 N 2363)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="P261"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r>
+        <w:t xml:space="preserve">Министерство строительства и жилищно-коммунального хозяйства Российской Федерации не позднее 14-го рабочего дня после наступления дат, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P251" w:tooltip="на 1 апреля текущего финансового года принятых актов (решений) об осуществлении капитальных вложений;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P259" w:tooltip="на 1 апреля текущего финансового года заключения, выданного по результатам проверки инвестиционных проектов на предмет эффективности использования средств федерального бюджета, направляемых на капитальные вложения, в соответствии с постановлением Правительства">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>шестом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, направляет в президиум (штаб) Комиссии и в Министерство финансов Российской Федерации информацию об объемах соответствующих бюджетных ассигнований, под</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">лежащих перераспределению в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P249" w:tooltip="16. Бюджетные ассигнования на осуществление (софинансирование) капитальных вложений подлежат в соответствии с решениями (поручениями) президиума (штаба) Комиссии перераспределению в соответствии с бюджетным законодательством Российской Федерации в целях осущес">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, а также сформированные на основании предложений главных распорядителей средств федерального бюджета, поступивших в Министерство строительства </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и жилищно-коммунального хозяйства Российской Федерации до наступления дат, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P251" w:tooltip="на 1 апреля текущего финансового года принятых актов (решений) об осуществлении капитальных вложений;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P259" w:tooltip="на 1 апреля текущего финансового года заключения, выданного по результатам проверки инвестиционных проектов на предмет эффективности использования средств федерального бюджета, направляемых на капитальные вложения, в соответствии с постановлением Правительства">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>шестом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, предложения о перераспределении указанных бюджетных ассигнований, в том числе в целях осуществления (софинансирования) капитальных вложений в другие объекты капитальных вложений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(в ред. Постановлений Правительс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тва РФ от 14.04.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId254" w:tooltip="Постановление Правительства РФ от 14.04.2022 N 655 (ред. от 30.05.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия постановления Правительства Российской Федерации от 12 августа 2008 г. N 590 и отдельны">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 655</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.12.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId255" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2363</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 13.02.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId256" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 150</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Абзац утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId257" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.06.2021 N 1034.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Положения </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P249" w:tooltip="16. Бюджетные ассигнования на осуществление (софинансирование) капитальных вложений подлежат в соответствии с решениями (поручениями) президиума (штаба) Комиссии перераспределению в соответствии с бюджетным законодательством Российской Федерации в целях осущес">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацев первого</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P261" w:tooltip="Министерство строительства и жилищно-коммунального хозяйства Российской Федерации не позднее 14-го рабочего дня после наступления дат, указанных в абзацах втором - шестом настоящего пункта, направляет в президиум (штаб) Комиссии и в Министерство финансов Росси">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>седьмого</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта не распространяются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.06.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId258" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1034</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.12.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId259" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2363</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="P266"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:r>
+        <w:t>на бюджетные ассигнования Федерального дорожного фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="P267"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r>
+        <w:t>на бюджетные ассигнования на реализацию государственного оборонного заказа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:t>а бюджетные ассигнования на осуществление капитальных вложений за пределами территории Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>на бюджетные ассигнования на осуществление (софинансирование) капитальных вложений, источником финансового обеспечения которых являются бюджетные а</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ссигнования резервных фондов Президента Российской Федерации и Правительства Российской Федерации, а также иным образом зарезервированные бюджетные ассигнования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>на бюджетные ассигнования, предусмотренные в соответствии с федеральным законом о внесении изм</w:t>
+      </w:r>
+      <w:r>
+        <w:t>енений в федеральный закон о федеральном бюджете;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">абзац утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId260" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Решения, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P249" w:tooltip="16. Бюджетные ассигнования на осуществление (софинансирование) капитальных вложений подлежат в соответствии с решениями (поручениями) президиума (штаба) Комиссии перераспределению в соответствии с бюджетным законодательством Российской Федерации в целях осущес">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, принимаются президиумом (штабом) Комиссии не позднее:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId261" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Пра</w:t>
+      </w:r>
+      <w:r>
+        <w:t>вительства РФ от 30.12.2022 N 2531)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="P274"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r>
+        <w:t xml:space="preserve">1 мая текущего финансового года - в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P251" w:tooltip="на 1 апреля текущего финансового года принятых актов (решений) об осуществлении капитальных вложений;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P253" w:tooltip="на 1 апреля текущего финансового года утвержденной в установленном законодательством Российской Федерации порядке проектной документации на объекты капитального строительства, за исключением объектов капитального строительства, в отношении которых в случаях и ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>третьим</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P257" w:tooltip="на 1 апреля текущего финансового года детализации мероприятий, предусмотренных актами (решениями) об осуществлении капитальных вложений, до объектов государственной собственности Российской Федерации.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пятым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P259" w:tooltip="на 1 апреля текущего финансового года заключения, выданного по результатам проверки инвестиционных проектов на предмет эффективности использования средств федерального бюджета, направляемых на капитальные вложения, в соответствии с постановлением Правительства">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>шестым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId262" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 13.02.2025 N 150)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...15 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="P276"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:r>
+        <w:t xml:space="preserve">1 июля текущего финансового года - в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P255" w:tooltip="на 1 июня текущего финансового года заключенных получателями средств бюджета субъекта Российской Федерации (местного бюджета) государственных (муниципальных) контрактов, предметом которых являются подготовка проектной документации и (или) выполнение инженерных">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>а</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>бзацем четвертым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId244" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId263" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 30.12.2022 N 2531)</w:t>
-[...46 lines deleted...]
-      <w:hyperlink r:id="rId246" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:t xml:space="preserve"> Правительства РФ от 13.02.2025 N 150)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае отсутствия принятых по состоянию на даты, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P274" w:tooltip="1 мая текущего финансового года - в случаях, предусмотренных абзацами вторым, третьим, пятым и шестым настоящего пункта;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами семнадцатым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P276" w:tooltip="1 июля текущего финансового года - в случае, предусмотренном абзацем четвертым настоящего пункта.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>восемнадцатым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> президиумом (штабом) Комиссии решений о перераспределении бюджетных ассигнований, предусмотренных на осуществление (софинансирование) капитальных вложений, главные распорядители средств федерального бюджета не позднее 10-го рабочего дня после указанного с</w:t>
+      </w:r>
+      <w:r>
+        <w:t>рока представляют в Министерство финансов Российской Федерации предложения по перераспределению соответствующих бюджетных ассигнований на увеличение бюджетных ассигнований резервного фонда Правительства Российской Федерации в порядке, установленном Министе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>рством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId264" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.02.2025 N 150)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Министерство финансов Российской Федерации обеспечивает доведение до Министерства строительства и жилищно-коммунального хозяйства Российской Федерации информации о внесении соответствующих измене</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ний в сводную бюджетную роспись федерального бюджета не позднее одного рабочего дня со дня внесения указанных изменений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId265" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 28.12.2023 N 2363)</w:t>
-[...121 lines deleted...]
-          <w:t>N 150</w:t>
+        <w:t xml:space="preserve"> Прави</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тельства РФ от 30.12.2022 N 2531)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 16 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId266" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.10.2020 N 1769)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>16(1). Перераспределение бюд</w:t>
+      </w:r>
+      <w:r>
+        <w:t>жетных ассигнований на осуществление (софинансирование) капитальных вложений и (или) внесение изменений в информацию об объектах капитальных вложений, находящихся на территории Российской Федерации, содержащуюся в актах (решениях) об осуществлении (софинан</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">сировании) капитальных вложений, осуществляются в случаях, предусмотренных настоящим пунктом, и с соблюдением требований и условий, установленных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P295" w:tooltip="16(2). Заявка должна соответствовать следующим требованиям:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 16(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P306" w:tooltip="16(3). В целях формирования заявки, предусматривающей перераспределение бюджетных ассигнований, требующее внесения изменений в сводную бюджетную роспись федерального бюджета, в случае, если получателями средств федерального бюджета приняты и не исполнены бюдже">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>16(3)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P315" w:tooltip="При наличии заявки, одобренной в соответствии с Правилами принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества, ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>16(7)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, на основании заявки, одобренной в соотве</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId267" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2050 (ред. от 26.12.2025) &quot;Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правилами</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>а также информации об объектах капитального строительства и объектах недвижимого имущества, утвержденными постановлением Правительства Российской Федерации от 30 ноября 2023 г. N 2050 "Об утверждении Правил принятия решений об изменении сводной бюджетной р</w:t>
+      </w:r>
+      <w:r>
+        <w:t>осписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества" (далее - заявка).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId268" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2050 (ред. от 26.12.2025) &quot;Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.11.2023 N 2050)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Абзацы второй - четвертый утратили силу с 1 января 2024 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId269" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2050 (ред. от 26.12.2025) &quot;Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.11.2023 N 2050.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Заявка применяется при перераспределении в процессе проектирования, строительства (реконструкции) или приобретения объектов капитальных вложений бюджетных ассигнован</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ий, предусмотренных в федеральном бюджете одному или нескольким главным распорядителям средств федерального бюджета, в том числе не требующем внесения изменений в сводную бюджетную роспись федерального бюджета (кроме случая перераспределения бюджетных асси</w:t>
+      </w:r>
+      <w:r>
+        <w:t>гнований, не требующего внесения изменений в сводную бюджетную роспись федерального бюджета, исключительно в целях приведения обоснований бюджетных ассигнований в соответствие с принятыми актами (решениями) об осуществлении (софинансировании) капитальных в</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ложений или внесенными в них изменениями), в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId270" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.06.2021 N 103</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">4; в ред. Постановлений Правительства РФ от 09.10.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId271" w:tooltip="Постановление Правительства РФ от 09.10.2021 N 1719 &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1719</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 30.11.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId272" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2050 (ред. от 26.12.2025) &quot;Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2050</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...65 lines deleted...]
-      <w:hyperlink r:id="rId251" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>перераспределение</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> бюджетных ассигнований на осуществление (софинансирование) капитальных вложений между текущим финансовым годом и плановым периодом в целях опережающего проектирования, строительства (реконструкции) или приобретения одного или нескольких объектов капитальн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ых вложений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId273" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.06.2021 N 1034)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>перераспределение бюджетных ассигнований на осущ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ествление (софинансирование) капитальных вложений между двумя и более объектами капитальных вложений в пределах одного финансового года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId274" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.06.2021 N 1034)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">увеличение (уменьшение) бюджетных ассигнований на осуществление капитальных вложений за счет соответствующего уменьшения (увеличения) бюджетных ассигнований по другим направлениям </w:t>
+      </w:r>
+      <w:r>
+        <w:t>расходов федерального бюджета, за исключением случая использования (перераспределения) бюджетных ассигнований резервных фондов Президента Российской Федерации и Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId275" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Прав</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ительства РФ от 28.11.2024 N 1649)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 16(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId276" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.10.2020 N 1769)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="P295"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r>
+        <w:t>16(2). Заявка должна со</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ответствовать следующим требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId277" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2050 (ред. от 26.12.2025) &quot;Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.11.2023 N 2050)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>перераспределение бюджетных ассигнований осуществляется по основаниям, установленным бюджетным законодательством Российской Федерации, в пределах общего объема предусмотренных в федеральном бюджете бюджетных ассигнов</w:t>
+      </w:r>
+      <w:r>
+        <w:t>аний на соответствующий финансовый год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId278" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.06.2021 N 1034)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в случае перераспределения б</w:t>
+      </w:r>
+      <w:r>
+        <w:t>юджетных ассигнований между текущим финансовым годом и плановым периодом, увеличение бюджетных ассигнований текущего финансового года осуществляется в целях опережающего проектирования, строительства (реконструкции) или приобретения объектов капитальных вл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ожений, бюджетные ассигнования на осуществление (софинансирование) которых предусмотрены в плановом периоде;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId279" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлени</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>я</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.06.2021 N 1034)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в отношении включаемых в заявку объектов капитальных вложений приняты в установленном Правительством Российской Федерации порядке акты (решения) об осуществлении (софинансировании) капитальных вложений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(абзац введе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">н </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId280" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.06.2021 N 1034; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId281" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2050 (ред. от 26.12.2025) &quot;Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.11.2023 N 2050)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае если перераспределение бюджетных ассигнований требует внесения изменений в сводную бюджетную роспись федерального бюджета, при формир</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">овании заявки на лицевых счетах главного распорядителя (распорядителя) бюджетных средств, открытых главным распорядителям средств федерального бюджета, должно быть обеспечено наличие остатка нераспределенных или в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P306" w:tooltip="16(3). В целях формирования заявки, предусматривающей перераспределение бюджетных ассигнований, требующее внесения изменений в сводную бюджетную роспись федерального бюджета, в случае, если получателями средств федерального бюджета приняты и не исполнены бюдже">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 16(3)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения (за исключением бюджетных ассигнований на осуществление (софинансирование) объектов капитальных вложений, включенных в государственный оборонный заказ), зарезервированных лимитов бюджетных обязательств </w:t>
+      </w:r>
+      <w:r>
+        <w:t>в объеме бюджетных ассигнований, предлагаемых к уменьшению в соответствующем финансовом году.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId282" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2050 (ред. от 26.12.2025) &quot;Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> РФ от 30.11.2023 N 2050)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 16(2) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId283" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.10.2020 N 1769)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="P306"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:r>
+        <w:t>16(3). В целях формирования заявки, предусматривающей перераспределение бюджетных ассигнований, требующее внесения изменений в сводную бюджетную роспись федерального бюджета, в случае, если получателями средств федерального бюджета приняты и не исполнены б</w:t>
+      </w:r>
+      <w:r>
+        <w:t>юджетные обязательства, связанные с осуществлением (софинансированием) капитальных вложений, возникшие из заключенных государственных контрактов, соглашений о предоставлении из федерального бюджета субсидий юридическим лицам на осуществление капитальных вл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ожений или соглашений о предоставлении субсидий из федерального бюджета бюджетам субъектов Российской Федерации (далее - государственный контракт (соглашение):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.06.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId284" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1034</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">, от 28.12.2023 </w:t>
-[...6 lines deleted...]
-          <w:t>N 2363</w:t>
+        <w:t xml:space="preserve">, от 30.11.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId285" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2050 (ред. от 26.12.2025) &quot;Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2050</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.11.2024 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId286" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1649</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...119 lines deleted...]
-      <w:hyperlink r:id="rId254" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="P308"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r>
+        <w:t>а) получатели средств федерального бюджета обеспечивают по каждому государственному контракту (соглашению) согласование со второй стороной новых сроков исполнения принятых обязательств (условий), не превышающих общий</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> срок исполнения государственного контракта (соглашения), которое оформляется подписанием второй стороной дополнительного соглашения к государственному контракту (соглашению), а при перераспределении бюджетных ассигнований на софинансирование капитальных в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ложений в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P249" w:tooltip="16. Бюджетные ассигнования на осуществление (софинансирование) капитальных вложений подлежат в соответствии с решениями (поручениями) президиума (штаба) Комиссии перераспределению в соответствии с бюджетным законодательством Российской Федерации в целях осущес">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, обеспечивают уменьшение в одностороннем порядке размера субсидии, предусмотренного на текущий финансовый год соглашением о предоставлении субсидий из ф</w:t>
+      </w:r>
+      <w:r>
+        <w:t>едерального бюджета бюджетам субъектов Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) главные распорядители средств федерального бюджета на основании дополнительных соглашений к государственным контрактам (соглашениям), подписанных в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P308" w:tooltip="а) получатели средств федерального бюджета обеспечивают по каждому государственному контракту (соглашению) согласование со второй стороной новых сроков исполнения принятых обязательств (условий), не превышающих общий срок исполнения государственного контракта ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, обеспечивают отзыв лимитов бюджетных обязательств в размере бюджетных ассигнований, предлагаемых к уменьшению, в целях осуществления Федеральным казначейством резервирования указанных лимитов бюджетных обязательств</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> на лицевых счетах главного распорядителя средств (распорядителя) федерального бюджета, открытых главным распорядителям средств федерального бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 16(3) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId287" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 30.12.2022 N 2531)</w:t>
-[...239 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.10.2020 N 1769)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...674 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00454103">
+      <w:tr w:rsidR="005C66B2">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:tooltip="Постановление Правительства РФ от 15.03.2023 N 399 (ред. от 12.06.2025) &quot;О случаях и порядке проведения проверки инвестиционных проектов на предмет эффективности использования средств федерального бюджета, направляемых на капитальные вложения, о внесении измен">
+            <w:hyperlink r:id="rId288" w:tooltip="Постановление Правительства РФ от 15.03.2023 N 399 (ред. от 12.06.2025) &quot;О случаях и порядке проведения проверки инвестиционных проектов на предмет эффективности использования средств федерального бюджета, направляемых на капитальные вложения, о внесении измен">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Правительства РФ от 15.03.2</w:t>
+              <w:t xml:space="preserve"> Правительства РФ от 15.03.2023 N 399 внесены изменения в абз. 4 п. 16(4) и пп. "а" п. 16(5) данного документа. Но в </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">023 N 399 внесены изменения в абз. 4 п. 16(4) и пп. "а" п. 16(5) данного документа. Но в связи с тем, что ранее указанные положения данного документа были отменены </w:t>
+              <w:t xml:space="preserve">связи с тем, что ранее указанные положения данного документа были отменены </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2050 (ред. от 02.08.2025) &quot;Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительс">
+            <w:hyperlink r:id="rId289" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2050 (ред. от 26.12.2025) &quot;Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительс">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Правительства РФ от 30.11.2023 N 2050, создание новой редакции нецелесообразно.</w:t>
+              <w:t xml:space="preserve"> Правительства РФ от 30.11.2023 N 2050, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>создание новой редакции нецелесообразно.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="300"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">16(4) - 16(6-1). Утратили силу с 1 января 2024 года. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId283" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2050 (ред. от 02.08.2025) &quot;Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительс">
+      <w:hyperlink r:id="rId290" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2050 (ред. от 26.12.2025) &quot;Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительс">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.11.2023 N 2050.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">16(7). Абзацы первый - четвертый утратили силу с 1 января 2024 года. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId284" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2050 (ред. от 02.08.2025) &quot;Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительс">
+      <w:hyperlink r:id="rId291" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2050 (ред. от 26.12.2025) &quot;Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительс">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.11.2023 N 2050.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="62"/>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="P315"/>
+      <w:bookmarkEnd w:id="63"/>
       <w:r>
         <w:t xml:space="preserve">При наличии заявки, одобренной в соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId285" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2050 (ред. от 02.08.2025) &quot;Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительс">
+      <w:hyperlink r:id="rId292" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2050 (ред. от 26.12.2025) &quot;Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительс">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального </w:t>
       </w:r>
       <w:r>
         <w:t>строительства и объектах недвижимого имущества, утвержденными постановлением Правительства Российской Федерации от 30 ноября 2023 г. N 2050 "Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетн</w:t>
       </w:r>
       <w:r>
         <w:t>ых обязательств, а также информации об объектах капитального строительства и объектах недвижимого имущества", внесение изменений в акты (решения) об осуществлении (софинансировании) капитальных вложений не требуется.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId286" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2050 (ред. от 02.08.2025) &quot;Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительс">
+      <w:hyperlink r:id="rId293" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2050 (ред. от 26.12.2025) &quot;Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительс">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.11.2023 N 2050)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 16(7) введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId287" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+      <w:hyperlink r:id="rId294" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.10.2020 N 1769)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">16(8). Утратил силу с 1 января 2024 года. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId288" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2050 (ред. от 02.08.2025) &quot;Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительс">
+      <w:hyperlink r:id="rId295" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2050 (ред. от 26.12.2025) &quot;Об утверждении Правил принятия решений об изменении сводной бюджетной росписи федерального бюджета, лимитов бюджетных обязательств, а также информации об объектах капитального строительс">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.11.2023 N 2050.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">17. Использование (перераспределение) бюджетных ассигнований, зарезервированных в составе утвержденных федеральным законом о федеральном бюджете бюджетных ассигнований в соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId289" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId296" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем пятым пункта 3 статьи 217</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">кодекса Российской Федерации, за исключением средств резервных фондов, предусмотренных Бюджетным </w:t>
       </w:r>
-      <w:hyperlink r:id="rId290" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId297" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>кодексом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Российской Федерации, и бюджетных ассигнований, утвержденных федеральным законом о федеральном бюджете на текущий финансовый год и на плановый период, на финансовое обеспечение компенсационных выплат ра</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ботникам федеральных государственных органов (далее - зарезервированные бюджетные ассигнования), осуществляется в порядке, предусмотренном </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P313" w:tooltip="Главные распорядители средств федерального бюджета в случае использования (перераспределения) зарезервированных бюджетных ассигнований направляют в Министерство финансов Российской Федерации предложения об изменении сводной бюджетной росписи федерального бюдже">
+      <w:hyperlink w:anchor="P321" w:tooltip="Главные распорядители средств федерального бюджета в случае использования (перераспределения) зарезервированных бюджетных ассигнований направляют в Министерство финансов Российской Федерации предложения об изменении сводной бюджетной росписи федерального бюдже">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацами вторым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P327" w:tooltip="Решение о согласовании указанного в абзацах третьем и четвертом настоящего пункта проекта акта Правительства Российской Федерации либо о его возврате с указанием причины, по которой он не может быть согласован, принимается в 7-дневный срок с даты поступления в">
+      <w:hyperlink w:anchor="P335" w:tooltip="Решение о согласовании указанного в абзацах третьем и четвертом настоящего пункта проекта акта Правительства Российской Федерации либо о его возврате с указанием причины, по которой он не может быть согласован, принимается в 7-дневный срок с даты поступления в">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>одиннадцатым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего пункта.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t xml:space="preserve"> настоящего п</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 22.03.2022 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId291" w:tooltip="Постановление Правительства РФ от 22.03.2022 N 436 (ред. от 28.12.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; (с изм. и доп., вступ. в силу с 01.01.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId298" w:tooltip="Постановление Правительства РФ от 22.03.2022 N 436 (ред. от 28.12.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; (с изм. и доп., вступ. в силу с 01.01.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 436</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 05.04.2023 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId292" w:tooltip="Постановление Правительства РФ от 05.04.2023 N 543 (ред. от 25.09.2025) &quot;О некоторых вопросах финансового обеспечения компенсационных выплат федеральным государственным гражданским служащим и работникам, замещающим должности, не являющиеся должностями федераль">
+      <w:hyperlink r:id="rId299" w:tooltip="Постановление Правительства РФ от 05.04.2023 N 543 (ред. от 25.09.2025) &quot;О некоторых вопросах финансового обеспечения компенсационных выплат федеральным государственным гражданским служащим и работникам, замещающим должности, не являющиеся должностями федераль">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 543</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...22 lines deleted...]
-      <w:bookmarkStart w:id="64" w:name="P314"/>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="P321"/>
       <w:bookmarkEnd w:id="64"/>
       <w:r>
+        <w:t>Главные распорядители средств федерального бюджета в случае использования (перераспределения) зарезервированных бюджетных ассигнований направляют в Министерство финансов Российской Федерации предложения об изменении сводной бюджетной росписи федерального б</w:t>
+      </w:r>
+      <w:r>
+        <w:t>юджета и лимитов бюджетных обязательств с указанием сведений об объемах и о направлениях их использования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="P322"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:r>
         <w:t>В случае если в соответствии с федеральным законом о федеральном бюджете использование (перераспределение) зарезервированных бюджетных ассигнований осуществляется на основании решений Правительства Российской Федерации, информация о соответствующих актах П</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">равительства Российской Федерации направляется главными распорядителями средств федерального бюджета в Министерство финансов Российской Федерации одновременно с предложениями, указанными в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P313" w:tooltip="Главные распорядители средств федерального бюджета в случае использования (перераспределения) зарезервированных бюджетных ассигнований направляют в Министерство финансов Российской Федерации предложения об изменении сводной бюджетной росписи федерального бюдже">
+      <w:hyperlink w:anchor="P321" w:tooltip="Главные распорядители средств федерального бюджета в случае использования (перераспределения) зарезервированных бюджетных ассигнований направляют в Министерство финансов Российской Федерации предложения об изменении сводной бюджетной росписи федерального бюдже">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце втором</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункт</w:t>
       </w:r>
       <w:r>
         <w:t>а.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="65"/>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="P323"/>
+      <w:bookmarkEnd w:id="66"/>
       <w:r>
         <w:t>Проекты актов Правительства Российской Федерации об использовании (о перераспределении) зарезервированных бюджетных ассигнований подготавливаются главными распорядителями средств федерального бюджета и подлежат согласованию:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="66"/>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="P324"/>
+      <w:bookmarkEnd w:id="67"/>
       <w:r>
         <w:t>с Министерством финансов Рос</w:t>
       </w:r>
       <w:r>
         <w:t>сийской Федерации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>с коллегией Военно-промышленной комиссии Российской Федерации - в части бюджетных ассигнований, выделяемых на выполнение государственного оборонного заказа;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>с ответственными исполнителями государственных программ Российской Федерации - в</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> части бюджетных ассигнований, выделяемых на реализацию государственных программ Российской Федерации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>с Министерством экономического развития Российской Федерации - в части бюджетных ассигнований на реализацию федеральных целевых программ и на осуществлен</w:t>
       </w:r>
       <w:r>
         <w:t>ие (софинансирование) капитальных вложений в рамках реализации федеральных целевых программ, государственного оборонного заказа;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.10.2020 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId293" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+      <w:hyperlink r:id="rId300" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1769</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 28.11.2024 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId294" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId301" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1649</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>с Министерством строительства и жилищно-коммунального хозяйства Российской Федерации - в части бюджетных ассигнований на осуществление (софи</w:t>
       </w:r>
       <w:r>
         <w:t>нансирование) капитальных вложений (кроме осуществления (софинансирования) капитальных вложений в рамках реализации федеральных целевых программ, государственного оборонного заказа);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId295" w:tooltip="Постановление Правительства РФ от 14.04.2022 N 655 (ред. от 30.05.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия постановления Правительства Российской Федерации от 12 августа 2008 г. N 590 и отдельны">
+      <w:hyperlink r:id="rId302" w:tooltip="Постановление Правительства РФ от 14.04.2022 N 655 (ред. от 30.05.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия постановления Правительства Российской Федерации от 12 августа 2008 г. N 590 и отдельны">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 14.04.2022 N 655; в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId296" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId303" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.11.2024 N 1649)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="67"/>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="P331"/>
+      <w:bookmarkEnd w:id="68"/>
       <w:r>
         <w:t xml:space="preserve">с Министерством цифрового развития, связи </w:t>
       </w:r>
       <w:r>
         <w:t>и массовых коммуникаций Российской Федерации - в части бюджетных ассигнований, выделяемых на закупку товаров, работ, услуг в сфере информационно-коммуникационных технологий.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId297" w:tooltip="Постановление Правительства РФ от 20.11.2018 N 1391 (ред. от 12.03.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+      <w:hyperlink r:id="rId304" w:tooltip="Постановление Правительства РФ от 20.11.2018 N 1391 (ред. от 12.03.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Пос</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>тановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 20.11.2018 N 1391)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Проект акта Правительства Российской Федерации об использовании (о перераспределении) зарезервированных бюджетных ассигнований на предоставление межбюджетных трансфертов, имеющих целевое назначение, из феде</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">рального бюджета бюджетам субъектов Российской Федерации должен предусматривать в том числе распределение (перераспределение) указанных межбюджетных трансфертов между субъектами Российской Федерации в случае их распределения между двумя и более субъектами </w:t>
       </w:r>
       <w:r>
         <w:t>Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId298" w:tooltip="Постановление Правительства РФ от 22.03.2022 N 436 (ред. от 28.12.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; (с изм. и доп., вступ. в силу с 01.01.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId305" w:tooltip="Постановление Правительства РФ от 22.03.2022 N 436 (ред. от 28.12.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; (с изм. и доп., вступ. в силу с 01.01.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 22.03.2022 N 436)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="68"/>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="P335"/>
+      <w:bookmarkEnd w:id="69"/>
       <w:r>
         <w:t xml:space="preserve">Решение о согласовании указанного в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P314" w:tooltip="В случае если в соответствии с федеральным законом о федеральном бюджете использование (перераспределение) зарезервированных бюджетных ассигнований осуществляется на основании решений Правительства Российской Федерации, информация о соответствующих актах Прави">
+      <w:hyperlink w:anchor="P322" w:tooltip="В случае если в соответствии с федеральным законом о федеральном бюджете использование (перераспределение) зарезервированных бюджетных ассигнований осуществляется на основании решений Правительства Российской Федерации, информация о соответствующих актах Прави">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абз</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>ацах третьем</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P315" w:tooltip="Проекты актов Правительства Российской Федерации об использовании (о перераспределении) зарезервированных бюджетных ассигнований подготавливаются главными распорядителями средств федерального бюджета и подлежат согласованию:">
+      <w:hyperlink w:anchor="P323" w:tooltip="Проекты актов Правительства Российской Федерации об использовании (о перераспределении) зарезервированных бюджетных ассигнований подготавливаются главными распорядителями средств федерального бюджета и подлежат согласованию:">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>четвертом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта проекта акта Правительства Российской Федерации либо о его возврате с указанием причины, по которой он не может быть согласован, принимается в 7-дневный срок с даты поступления в органы и организации, предусмотре</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">нные </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P316" w:tooltip="с Министерством финансов Российской Федерации;">
+      <w:hyperlink w:anchor="P324" w:tooltip="с Министерством финансов Российской Федерации;">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацами пятым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P323" w:tooltip="с Министерством цифрового развития, связи и массовых коммуникаций Российской Федерации - в части бюджетных ассигнований, выделяемых на закупку товаров, работ, услуг в сфере информационно-коммуникационных технологий.">
+      <w:hyperlink w:anchor="P331" w:tooltip="с Министерством цифрового развития, связи и массовых коммуникаций Российской Федерации - в части бюджетных ассигнований, выделяемых на закупку товаров, работ, услуг в сфере информационно-коммуникационных технологий.">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>девятым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> на</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t xml:space="preserve"> настоящего пункта, соответствующего проекта акта Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId299" w:tooltip="Постановление Правительства РФ от 22.03.2022 N 436 (ред. от 28.12.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; (с изм. и доп., вступ. в силу с 01.01.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId306" w:tooltip="Постановление Правительства РФ от 22.03.2022 N 436 (ред. от 28.12.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; (с изм. и доп., вступ. в силу с 01.01.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 22.03.2022 N 436)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...14 lines deleted...]
-      <w:hyperlink w:anchor="P331" w:tooltip="а) при включении в договор (государственный контракт) условия о последующих после выплаты аванса платежах в размере, не превышающем разницу между стоимостью фактически поставленных товаров, выполненных работ, оказанных услуг, подтвержденных в соответствии с ус">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="P337"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:r>
+        <w:t xml:space="preserve">18. Получатели средств федерального бюджета вправе предусматривать в договорах (государственных контрактах) о поставке товаров, выполнении работ, об оказании услуг авансовые платежи в размере и порядке, которые установлены </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P339" w:tooltip="а) при включении в договор (государственный контракт) условия о последующих после выплаты аванса платежах в размере, не превышающем разницу между стоимостью фактически поставленных товаров, выполненных работ, оказанных услуг, подтвержденных в соответствии с ус">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацами вторым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P342" w:tooltip="в) до 100 процентов суммы договора (государственного контракта) - по договорам (государственным контрактам) об оказании услуг связи, о подписке на печатные издания и об их приобретении, обучении на курсах повышения квалификации, о прохождении профессиональной ">
+      <w:hyperlink w:anchor="P350" w:tooltip="в) до 100 процентов суммы договора (государственного контракта) - по договорам (государственным контрактам) об оказании услуг связи, о подписке на печатные издания и об их приобретении, обучении на курсах повышения квалификации, о прохождении профессиональной ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>седьмым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего пункта, если иное не установлено федеральными законами, указами Президента Российской Федерации, настоящим Положением или иным нормативным правовым актом Правительства Российской Федерации для такого </w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t xml:space="preserve"> настоящего пункта, если иное не установлено федеральными законами, указами Президента Российской Федерации, настоящим Положением или иным нормативным правовым актом Правительства Российской</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Федерации для такого договора (государственного контракта), но не более лимитов бюджетных обязательств на соответствующий финансовый год, доведенных до них в установленном порядке на соответствующие цели:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId300" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId307" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановл</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>ения</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.11.2024 N 1649)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="P339"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:r>
+        <w:t>а) при включении в договор (государственный контракт) условия о последующих после выплаты аванса платежах в размере, не превышающем разницу между стоимостью фактически поставленных товаров, выполненных работ, ока</w:t>
+      </w:r>
+      <w:r>
+        <w:t>занных услуг, подтвержденных в соответствии с установленным Министерством финансов Российской Федерации порядком санкционирования оплаты денежных обязательств получателей средств федерального бюджета, и общей суммой ранее выплаченного авансового платежа (в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> случае, если договор (государственный контракт) не содержит этапы его исполнения либо выполнение указанных этапов осуществляется последовательно) или суммой, рассчитанной как произведение размера предусмотренного договором (государственным контрактом) ава</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нсового платежа в процентном выражении и стоимости фактически поставленных товаров, выполненных работ, оказанных услуг (в случае, если договор (государственный контракт) содержит этапы его исполнения, сроки выполнения которых полностью или частично совпада</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ют);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId308" w:tooltip="Постановление Правительства РФ от 28.11.2018 N 1430 (ред. от 30.10.2020) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; ------------ Недействующая редакция {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ </w:t>
-[...47 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.11.2018 N 1430)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...23 lines deleted...]
-      <w:hyperlink r:id="rId302" w:tooltip="Постановление Правительства РФ от 23.01.2021 N 39 &quot;О внесении изменений в пункты 18, 26(4) и 26(8) Положения о мерах по обеспечению исполнения федерального бюджета и приостановлении действия отдельных положений некоторых актов Правительства Российской Федераци">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в размере, не превышающем 30 процентов суммы договора (государственного контракта) о поставке товаров, вып</w:t>
+      </w:r>
+      <w:r>
+        <w:t>олнении работ, об оказании услуг, в том числе договора (государственного контракта) о выполнении работ по строительству, реконструкции и капитальному ремонту объектов капитального строительства государственной собственности Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>абзац утра</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId309" w:tooltip="Постановление Правительства РФ от 23.01.2021 N 39 &quot;О внесении изменений в пункты 18, 26(4) и 26(8) Положения о мерах по обеспечению исполнения федерального бюджета и приостановлении действия отдельных положений некоторых актов Правительства Российской Федераци">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 23.01.2021 N 39;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00454103">
+      <w:tr w:rsidR="005C66B2">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">Действие абз. 4 пп. "а" п. 18 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:tooltip="Постановление Правительства РФ от 13.05.2025 N 638 &quot;О приостановлении действия абзаца четвертого подпункта &quot;а&quot; и подпункта &quot;б&quot; пункта 18 Положения о мерах по обеспечению исполнения федерального бюджета и установлении размеров авансовых платежей при заключении ">
+            <w:hyperlink r:id="rId310" w:tooltip="Постановление Правительства РФ от 13.05.2025 N 638 &quot;О приостановлении действия абзаца четвертого подпункта &quot;а&quot; и подпункта &quot;б&quot; пункта 18 Положения о мерах по обеспечению исполнения федерального бюджета и установлении размеров авансовых платежей при заключении ">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>приостановлено</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> до 31.12.2025 включительно. О размере авансовых платежей в 2025 году см. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:tooltip="Постановление Правительства РФ от 13.05.2025 N 638 &quot;О приостановлении действия абзаца четвертого подпункта &quot;а&quot; и подпункта &quot;б&quot; пункта 18 Положения о мерах по обеспечению исполнения федерального бюджета и установлении размеров авансовых платежей при заключении ">
+            <w:hyperlink r:id="rId311" w:tooltip="Постановление Правительства РФ от 13.05.2025 N 638 &quot;О приостановлении действия абзаца четвертого подпункта &quot;а&quot; и подпункта &quot;б&quot; пункта 18 Положения о мерах по обеспечению исполнения федерального бюджета и установлении размеров авансовых платежей при заключении ">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 13.05.2025 N 638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="300"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>в размере, не превышающем 50 процентов суммы договора (государственного контра</w:t>
       </w:r>
       <w:r>
         <w:t>кта), при наличии в указанных договорах (государственных контрактах), а также в контрактах (договорах), заключаемых в рамках их исполнения, условия об осуществлении территориальными органами Федерального казначейства казначейского сопровождения указанных а</w:t>
       </w:r>
       <w:r>
         <w:t>вансовых платежей в порядке, установленном Правительством Российской Федерации, и в случаях, определенных бюджетным законодательством Российской Федерации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 23.01.2021 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId305" w:tooltip="Постановление Правительства РФ от 23.01.2021 N 39 &quot;О внесении изменений в пункты 18, 26(4) и 26(8) Положения о мерах по обеспечению исполнения федерального бюджета и приостановлении действия отдельных положений некоторых актов Правительства Российской Федераци">
+      <w:hyperlink r:id="rId312" w:tooltip="Постановление Правительства РФ от 23.01.2021 N 39 &quot;О внесении изменений в пункты 18, 26(4) и 26(8) Положения о мерах по обеспечению исполнения федерального бюджета и приостановлении действия отдельных положений некоторых актов Правительства Российской Федераци">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 39</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 27.09.2025 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId306" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId313" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1487</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00454103">
+      <w:tr w:rsidR="005C66B2">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">Действие пп. "б" п. 18 в части права предусматривать авансовые платежи, подлежащие казначейскому сопровождению в размере, не превышающем 30% суммы договора (госконтракта), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:tooltip="Постановление Правительства РФ от 13.05.2025 N 638 &quot;О приостановлении действия абзаца четвертого подпункта &quot;а&quot; и подпункта &quot;б&quot; пункта 18 Положения о мерах по обеспечению исполнения федерального бюджета и установлении размеров авансовых платежей при заключении ">
+            <w:hyperlink r:id="rId314" w:tooltip="Постановление Правительства РФ от 13.05.2025 N 638 &quot;О приостановлении действия абзаца четвертого подпункта &quot;а&quot; и подпункта &quot;б&quot; пункта 18 Положения о мерах по обеспечению исполнения федерального бюджета и установлении размеров авансовых платежей при заключении ">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>приостановлено</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> до 31.12.2025 включительно. О размере авансовых платежей в 2025 году см. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:tooltip="Постановление Правительства РФ от 13.05.2025 N 638 &quot;О приостановлении действия абзаца четвертого подпункта &quot;а&quot; и подпункта &quot;б&quot; пункта 18 Положения о мерах по обеспечению исполнения федерального бюджета и установлении размеров авансовых платежей при заключении ">
+            <w:hyperlink r:id="rId315" w:tooltip="Постановление Правительства РФ от 13.05.2025 N 638 &quot;О приостановлении действия абзаца четвертого подпункта &quot;а&quot; и подпункта &quot;б&quot; пункта 18 Положения о мерах по обеспечению исполнения федерального бюджета и установлении размеров авансовых платежей при заключении ">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 13.05.2025 N 638.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="300"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="P341"/>
-[...21 lines deleted...]
-      <w:bookmarkStart w:id="72" w:name="P342"/>
+      <w:bookmarkStart w:id="72" w:name="P349"/>
       <w:bookmarkEnd w:id="72"/>
       <w:r>
-        <w:t>в) до 100 процентов суммы договора (государственного контракта) - по договорам (государственны</w:t>
-[...38 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t>б) в размере, не превышающем 30 процентов суммы договора (государственного контракта) о выполнении работ по строительству, реконструкции и капитальному ремонту объектов капитального строительс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тва государственной собственности Российской Федерации, заключаемого на сумму, превышающую 600 млн. рублей, при включении в договор (государственный контракт) условия о последующем авансировании после подтверждения факта поставки товаров, выполнения работ,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> оказания услуг в объеме произведенного авансового платежа в соответствии с порядком санкционирования оплаты денежных обязательств, установленным Министерством финансов Российской Федерации (с ограничением общей суммы авансирования не более 70 процентов су</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ммы договора (государственного контракта);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="73" w:name="P350"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:r>
+        <w:t>в) до 100 процентов суммы договора (государственного контракта) - по договорам (государственным контрактам) об оказании услуг связи, о подписке на печатные издания и об их приобретении, обучении на курсах повышени</w:t>
+      </w:r>
+      <w:r>
+        <w:t>я квалификации, о прохождении профессиональной переподготовки, об участии в научных, методических, научно-практических и иных конференциях, о проведении государственной экспертизы проектной документации, включающей проверку достоверности определения сметно</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">й стоимости строительства, реконструкции, капитального ремонта объектов капитального строительства в случаях, установленных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId316" w:tooltip="&quot;Градостроительный кодекс Российской Федерации&quot; от 29.12.2004 N 190-ФЗ (ред. от 29.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>частью 2 статьи 8.3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Градостроительного кодекса Российской Федерации, и результатов инженерных изысканий, о приобретении авиа- и железнодорожных билетов, биле</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тов для проезда городским и пригородным транспортом, об оказании гостиничных услуг по месту командирования, об осуществлении грузовых перевозок авиационным и железнодорожным транспортом, о приобретении путевок на санаторно-курортное лечение, о проведении м</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ероприятий по тушению пожаров, аренды индивидуального сейфа (банковской ячейки), по договорам обязательного страхования гражданской ответственности владельцев транспортных средств, договорам обязательного страхования гражданской ответственности владельца о</w:t>
+      </w:r>
+      <w:r>
+        <w:t>пасного объекта за причинение вреда в результате аварии на опасном объекте и договорам (государственным контрактам) о проведении лечения граждан Российской Федерации за пределами территории Российской Федерации, заключаемым Министерством здравоохранения Ро</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ссийской Федерации с иностранными организациями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 07.08.2019 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId310" w:tooltip="Постановление Правительства РФ от 07.08.2019 N 1029 (ред. от 11.11.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId317" w:tooltip="Постановление Правительства РФ от 07.08.2019 N 1029 (ред. от 11.11.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1029</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 31.12.2019 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId311" w:tooltip="Постановление Правительства РФ от 31.12.2019 N 1948 (ред. от 31.05.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу некоторых актов и отдельных положений некоторых актов Правительства Российской Федер">
+      <w:hyperlink r:id="rId318" w:tooltip="Постановление Правительства РФ от 31.12.2019 N 1948 (ред. от 31.05.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу некоторых актов и отдельных положений некоторых актов Правительства Российской Федер">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1948</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...9 lines deleted...]
-      <w:hyperlink w:anchor="P329" w:tooltip="18. Получатели средств федерального бюджета вправе предусматривать в договорах (государственных контрактах) о поставке товаров, выполнении работ, об оказании услуг авансовые платежи в размере и порядке, которые установлены абзацами вторым - седьмым настоящего ">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>18(1). Проекты нормативных правовых актов Правительст</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ва Российской Федерации, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P337" w:tooltip="18. Получатели средств федерального бюджета вправе предусматривать в договорах (государственных контрактах) о поставке товаров, выполнении работ, об оказании услуг авансовые платежи в размере и порядке, которые установлены абзацами вторым - седьмым настоящего ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце первом пункта 18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего Положения, подлежат согласованию с Правительственной комиссией по вопросам оптимизации и пов</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t xml:space="preserve"> настоящего Положения (кроме нормативных правовых актов, принимаемых в целях определения иного размера аванса для договоров (государственных контрактов), заклю</w:t>
+      </w:r>
+      <w:r>
+        <w:t>чаемых или заключенных в целях реализации государственного оборонного заказа), подлежат согласованию с Правительственной комиссией по вопросам оптимизации и повышения эффективности бюджетных расходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 18(1) введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId312" w:tooltip="Постановление Правительства РФ от 27.02.2023 N 314 (ред. от 13.02.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
-[...23 lines deleted...]
-      <w:hyperlink w:anchor="P331" w:tooltip="а) при включении в договор (государственный контракт) условия о последующих после выплаты аванса платежах в размере, не превышающем разницу между стоимостью фактически поставленных товаров, выполненных работ, оказанных услуг, подтвержденных в соответствии с ус">
+      <w:hyperlink r:id="rId319" w:tooltip="Постановление Правительства РФ от 27.02.2023 N 314 (ред. от 13.02.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постан</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>овлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.02.2023 N 314; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId320" w:tooltip="Постановление Правительства РФ от 27.12.2025 N 2179 &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.12.2025 N 2179)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="P354"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:r>
+        <w:t>19. Получатели средств федерального бюджета при заключении договоров (государственных контрактов), указанных в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P339" w:tooltip="а) при включении в договор (государственный контракт) условия о последующих после выплаты аванса платежах в размере, не превышающем разницу между стоимостью фактически поставленных товаров, выполненных работ, оказанных услуг, подтвержденных в соответствии с ус">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпунктах "а"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P341" w:tooltip="б) в размере, не превышающем 30 процентов суммы договора (государственного контракта) о выполнении работ по строительству, реконструкции и капитальному ремонту объектов капитального строительства государственной собственности Российской Федерации, заключаемого">
+      <w:hyperlink w:anchor="P349" w:tooltip="б) в размере, не превышающем 30 процентов суммы договора (государственного контракта) о выполнении работ по строительству, реконструкции и капитальному ремонту объектов капитального строительства государственной собственности Российской Федерации, заключаемого">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>"б" пункта 18</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего Положения, предусматривающих отдельные этапы их исполнения и оплаты, не включают в них условия о выплате авансового платежа на последнем этапе</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t xml:space="preserve"> настоящего Положения, предусматривающих отдельные этапы их исполнения и оплаты, не включают в них условия о выплате авансового платежа на последнем эт</w:t>
+      </w:r>
+      <w:r>
+        <w:t>апе исполнения договора (государственного контракта), если иное не установлено настоящим Положением или иным нормативным правовым актом Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Положения </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P346" w:tooltip="19. Получатели средств федерального бюджета при заключении договоров (государственных контрактов), указанных в подпунктах &quot;а&quot; и &quot;б&quot; пункта 18 настоящего Положения, предусматривающих отдельные этапы их исполнения и оплаты, не включают в них условия о выплате ав">
+      <w:hyperlink w:anchor="P354" w:tooltip="19. Получатели средств федерального бюджета при заключении договоров (государственных контрактов), указанных в подпунктах &quot;а&quot; и &quot;б&quot; пункта 18 настоящего Положения, предусматривающих отдельные этапы их исполнения и оплаты, не включают в них условия о выплате ав">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаца первого</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего пункта не </w:t>
-[...23 lines deleted...]
-      <w:hyperlink r:id="rId313" w:tooltip="Распоряжение Правительства РФ от 16.01.2018 N 21-р (ред. от 27.03.2020) &lt;Об утверждении перечня товаров и услуг, в отношении которых при заключении договоров (государственных контрактов) о поставке товаров (оказании услуг) получателями средств федерального бюд">
+        <w:t xml:space="preserve"> настоящего пункта </w:t>
+      </w:r>
+      <w:r>
+        <w:t>не распространяются на договоры (государственные контракты), условиями которых предусмотрено осуществление в соответствии с бюджетным законодательством Российской Федерации территориальными органами Федерального казначейства казначейского сопровождения сре</w:t>
+      </w:r>
+      <w:r>
+        <w:t>дств, полученных на основании таких договоров (государственных контрактов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="P356"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:r>
+        <w:t>20. Получатели средств федерального бюджета не предусматривают авансовые платежи при заключении договоров (государственных контрактов) о поставке отдельных товаров, об оказании отд</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ельных услуг, включенных в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId321" w:tooltip="Распоряжение Правительства РФ от 16.01.2018 N 21-р (ред. от 27.03.2020) &lt;Об утверждении перечня товаров и услуг, в отношении которых при заключении договоров (государственных контрактов) о поставке товаров (оказании услуг) получателями средств федерального бюд">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>перечень</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, утверждаемый распоряжением Правительства Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...12 lines deleted...]
-      <w:hyperlink w:anchor="P348" w:tooltip="20. Получатели средств федерального бюджета не предусматривают авансовые платежи при заключении договоров (государственных контрактов) о поставке отдельных товаров, об оказании отдельных услуг, включенных в перечень, утверждаемый распоряжением Правительства Ро">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае если предметом догово</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ра (государственного контракта) является поставка товаров (оказание услуг), включенных в перечень, указанный в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P356" w:tooltip="20. Получатели средств федерального бюджета не предусматривают авансовые платежи при заключении договоров (государственных контрактов) о поставке отдельных товаров, об оказании отдельных услуг, включенных в перечень, утверждаемый распоряжением Правительства Ро">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце первом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего пункта, и поставка товаров (оказание услуг), не включенных в такой перечень, то в отно</w:t>
-[...4 lines deleted...]
-      <w:hyperlink w:anchor="P348" w:tooltip="20. Получатели средств федерального бюджета не предусматривают авансовые платежи при заключении договоров (государственных контрактов) о поставке отдельных товаров, об оказании отдельных услуг, включенных в перечень, утверждаемый распоряжением Правительства Ро">
+        <w:t xml:space="preserve"> настоящего пункта, и поставка товаров (оказание услуг), не включенных в такой перечень, то в о</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тношении этого договора (государственного контракта) применяется положение </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P356" w:tooltip="20. Получатели средств федерального бюджета не предусматривают авансовые платежи при заключении договоров (государственных контрактов) о поставке отдельных товаров, об оказании отдельных услуг, включенных в перечень, утверждаемый распоряжением Правительства Ро">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаца первого</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00454103">
+      <w:tr w:rsidR="005C66B2">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t>Абз. 1 - 4 п. 20(1) не применяются в отношении закупок, извещения (приглашения) о</w:t>
+              <w:t>Абз. 1 - 4 п. 20(1) не применяются в отношении закупок, извещения (приглашения</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">б осуществлении которых размещены (направлены) до 31.12.2021, и в отношении контрактов, </w:t>
+              <w:t>) об осуществлении которых размещены (направлены) до 31.12.2021, и в отношении контрактов, заключаемых с единственным поставщиком до 31.12.2021 (</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId314" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+            <w:hyperlink r:id="rId322" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 28.06.2021 N 1034).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="300"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="P352"/>
-      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkStart w:id="76" w:name="P360"/>
+      <w:bookmarkEnd w:id="76"/>
       <w:r>
         <w:t xml:space="preserve">20(1). Абзац утратил силу с 1 сентября 2022 года. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId315" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
+      <w:hyperlink r:id="rId323" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 11.07.2022 N 1235.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...39 lines deleted...]
-      <w:bookmarkStart w:id="77" w:name="P355"/>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="P361"/>
       <w:bookmarkEnd w:id="77"/>
       <w:r>
-        <w:t>в случае если окончание поставки товара (выполнения работы, оказания услуги) согласно условиям гос</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t>Получатели средств федерального бюджета предусматривают в заключаемых ими госу</w:t>
+      </w:r>
+      <w:r>
+        <w:t>дарственных контрактах, исполнение которых (исполнение отдельного этапа по которым) осуществляется в декабре текущего финансового года и (или) в декабре последующих финансовых годов, условие об оплате поставленного товара, выполненной работы, оказанной усл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>уги, в том числе отдельного этапа исполнения контракта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в случае если окончание поставки товара (выполнения работы, оказания услуги) согласно условиям государственного контракта приходится на дату с 1 по 20 декабря финансового года включительно, - в соотве</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тствующем финансовом году в пределах лимитов бюджетных обязательств, доведенных до получателя средств федерального бюджета на указанный финансовый год, и не позднее чем за один рабочий день до окончания этого финансового года либо в очередном финансовом го</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ду в пределах лимитов бюджетных обязательств на соответствующий финансовый год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="78" w:name="P363"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:r>
+        <w:t>в случае если окончание поставки товара (выполнения работы, оказания услуги) согласно условиям государственного контракта приходится на дату с 21 по 31 декабря финансового года</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> включительно, - в очередном финансовом году в пределах лимитов бюджетных обязательств на соответствующий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Условия, установленные </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P353" w:tooltip="Получатели средств федерального бюджета предусматривают в заключаемых ими государственных контрактах, исполнение которых (исполнение отдельного этапа по которым) осуществляется в декабре текущего финансового года и (или) в декабре последующих финансовых годов,">
+      <w:hyperlink w:anchor="P361" w:tooltip="Получатели средств федерального бюджета предусматривают в заключаемых ими государственных контрактах, исполнение которых (исполнение отдельного этапа по которым) осуществляется в декабре текущего финансового года и (или) в декабре последующих финансовых годов,">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацами вторым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P355" w:tooltip="в случае если окончание поставки товара (выполнения работы, оказания услуги) согласно условиям государственного контракта приходится на дату с 21 по 31 декабря финансового года включительно, - в очередном финансовом году в пределах лимитов бюджетных обязательс">
+      <w:hyperlink w:anchor="P363" w:tooltip="в случае если окончание поставки товара (выполнения работы, оказания услуги) согласно условиям государственного контракта приходится на дату с 21 по 31 декабря финансового года включительно, - в очередном финансовом году в пределах лимитов бюджетных обязательс">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>четвертым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта, не включаются в государственные контракты, заключаемые в соответствии с положениями </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P221" w:tooltip="14. Получатели средств федерального бюджета в пределах доведенных до них в установленном порядке на текущий финансовый год соответствующих лимитов бюджетных обязательств не вправе принимать после 1 декабря текущего финансового года бюджетные обязательства на о">
+      <w:hyperlink w:anchor="P227" w:tooltip="14. Получатели средств федерального бюджета в пределах доведенных до них в установленном порядке на текущий финансовый год соответствующих лимитов бюджетных обязательств не вправе принимать после 1 декабря текущего финансового года бюджетные обязательства на о">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункта 14</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего Положения (в части сроков </w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t xml:space="preserve"> настоя</w:t>
+      </w:r>
+      <w:r>
+        <w:t>щего Положения (в части сроков оплаты поставленного товара, выполненной работы, оказанной услуги, оплата которых осуществляется в декабре текущего финансового года), а также в государственные контракты, предметом которых является:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId316" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId324" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> П</w:t>
-[...21 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t xml:space="preserve"> Правительства РФ от 28.11.2024 N 1649)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="P366"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:r>
+        <w:t>поставка товаров, выполнение работ, оказание услуг в целях оказания медицинской помощи в неотложной или экстренной форме либо вследствие аварии, обстоятельств непреодолимой силы, для пред</w:t>
+      </w:r>
+      <w:r>
+        <w:t>упреждения (при введении режима повышенной готовности) и (или) ликвидации чрезвычайной ситуации, для оказания гуманитарной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId317" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
+      <w:hyperlink r:id="rId325" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правите</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t xml:space="preserve"> Правительства РФ от 11.07.2022 N 1235)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">поставка товаров, выполнение работ, оказание услуг в случаях, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P162" w:tooltip="в) при реализации мероприятий, связанных с подготовкой и проведением торжественных приемов с участием Президента Российской Федерации, мероприятий в рамках заседаний палат Федерального Собрания Российской Федерации, заседаний Государственного совета Российской">
+      <w:hyperlink w:anchor="P166" w:tooltip="в) при реализации мероприятий, связанных с подготовкой и проведением торжественных приемов с участием Президента Российской Федерации, мероприятий в рамках заседаний палат Федерального Собрания Российской Федерации, заседаний Государственного совета Российской">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпунктами "в"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P164" w:tooltip="г) при исполнении международных обязательств Российской Федерации;">
+      <w:hyperlink w:anchor="P168" w:tooltip="г) при исполнении международных обязательств Российской Федерации;">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>"г"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P177" w:tooltip="л) при осуществлении закупок за пределами Российской Федерации;">
+      <w:hyperlink w:anchor="P181" w:tooltip="л) при осуществлении закупок за пределами Российской Федерации;">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>"л"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P185" w:tooltip="н) в целях обеспечения нужд обороны страны, безопасности государства и общественной безопасности;">
-[...10 lines deleted...]
-          <w:t>1</w:t>
+      <w:hyperlink w:anchor="P189" w:tooltip="н) в целях обеспечения нужд обороны страны, безопасности государства и общественной безопасности;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"н" пункта 11</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего Положения;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId318" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
+      <w:hyperlink r:id="rId326" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 11.07.2022 N 1235)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="79"/>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="80" w:name="P370"/>
+      <w:bookmarkEnd w:id="80"/>
       <w:r>
         <w:t xml:space="preserve">поставка товаров, выполнение работ, оказание услуг, указанных в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId319" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId327" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 28.12.2025) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.01.2026) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктах 20</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId320" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId328" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 28.12.2025) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.01.2026) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>40</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId321" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId329" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 28.12.2025) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.01.2026) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>41</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId322" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId330" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 28.12.2025) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.01.2026) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>46</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId323" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId331" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 28.12.2025) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.01.2026) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>52</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId324" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId332" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 28.12.2025) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.01.2026) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>56 части 1 статьи 93</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Федерального закона "О к</w:t>
-[...30 lines deleted...]
-          <w:t>ом</w:t>
+        <w:t xml:space="preserve"> Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и му</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ниципальных нужд".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Получатели средств федерального бюджета в целях оплаты государственных контрактов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P366" w:tooltip="поставка товаров, выполнение работ, оказание услуг в целях оказания медицинской помощи в неотложной или экстренной форме либо вследствие аварии, обстоятельств непреодолимой силы, для предупреждения (при введении режима повышенной готовности) и (или) ликвидации">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах шестом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P362" w:tooltip="поставка товаров, выполнение работ, оказание услуг, указанных в пунктах 20, 40, 41, 46, 52 и 56 части 1 статьи 93 Федерального закона &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot;.">
+      <w:hyperlink w:anchor="P370" w:tooltip="поставка товаров, выполнение работ, оказание услуг, указанных в пунктах 20, 40, 41, 46, 52 и 56 части 1 статьи 93 Федерального закона &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot;.">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>восьмом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего пункта, представляют в Федеральное казначейство распоряжения о совершении казначейских платежей и документы, необходимые для подтверждения принятых денежных обязательств, не позднее последнего рабочего дн</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t xml:space="preserve"> настоящего пункта, представляют в Федеральное казначейство распоряжения о совершении казначейских платежей и документы, необходимые для подтверждения принятых денежных </w:t>
+      </w:r>
+      <w:r>
+        <w:t>обязательств, не позднее последнего рабочего дня до окончания соответствующего финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 20(1) введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId325" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+      <w:hyperlink r:id="rId333" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 28.06.2021 N 1034)</w:t>
-[...28 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Правительства РФ от 28.06.2021 N 1034)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>21. Учет территориальными органами Федерального казначейства на лицевых счетах доведенных до главных распорядителей средств федерального бюджета бюджетных ассигнований и лимитов бюджетных обязательств, доведенных до г</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лавных администраторов источников финансирования дефицита федерального бюджета бюджетных ассигнований по источникам финансирования дефицита федерального бюджета, а также доведение главными распорядителями средств федерального бюджета бюджетных ассигнований</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> и лимитов бюджетных обязательств до подведомственных распорядителей и (или) получателей средств федерального бюджета, доведение главными администраторами источников финансирования дефицита федерального бюджета бюджетных ассигнований по источникам финансир</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ования дефицита федерального бюджета до подведомственных администраторов источников финансирования дефицита федерального бюджета, отзыв указанных бюджетных ассигнований и лимитов бюджетных обязательств осуществляются в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId334" w:tooltip="Приказ Минфина России от 30.09.2025 N 136н &quot;Об утверждении порядка приостановления (отмены приостановления) осуществления операций на лицевых счетах, открытых в территориальных органах Федерального казначейства главным распорядителям, распорядителям и получате">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>порядке</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и по формам, которые установлены Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 21 в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId326" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId335" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
-[...5 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>III. Предоставление из федерального бюджета</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>межбюджетных трансфертов</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
-[...5 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">22. Утратил силу. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId327" w:tooltip="Постановление Правительства РФ от 07.08.2019 N 1029 (ред. от 11.11.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId336" w:tooltip="Постановление Правительства РФ от 07.08.2019 N 1029 (ред. от 11.11.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 07</w:t>
-[...18 lines deleted...]
-      <w:hyperlink w:anchor="P374" w:tooltip="Перечисление межбюджетных трансфертов, включенных в утвержденный Правительством Российской Федерации в соответствии с пунктом 6 статьи 130 Бюджетного кодекса Российской Федерации перечень, а также межбюджетных трансфертов, предоставляемых в порядке возмещения ">
+        <w:t xml:space="preserve"> Правительства РФ от 07.08.2019 N 1029.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>23. Перечисление межбюджетных трансфертов осуществляется на едины</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">е счета бюджетов, открытые финансовым органам субъектов Российской Федерации в территориальных органах Федерального казначейства, за исключением межбюджетных трансфертов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P382" w:tooltip="Перечисление межбюджетных трансфертов, включенных в утвержденный Правительством Российской Федерации в соответствии с пунктом 6 статьи 130 Бюджетного кодекса Российской Федерации перечень, а также межбюджетных трансфертов, предоставляемых в порядке возмещения ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце втором</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId337" w:tooltip="Постановление Правительства РФ от 02.12.2020 N 1985 (ред. от 30.05.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия пункта 46 Положения о формировании государственного задания на оказание государственны">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 02.12.2020 N 1985)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="P382"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:r>
+        <w:t>Перечисление межбюджетных трансфертов, включенных в утвержденный Правит</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ельством Российской Федерации в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId338" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 6 статьи 130</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId339" w:tooltip="Распоряжение Правительства РФ от 13.03.2019 N 425-р (ред. от 29.01.2020) &lt;Об утверждении перечня межбюджетных трансфертов из федерального бюджета бюджетам субъектов Российской Федерации в форме субсидий, субвенций и иных межбюджетных трансфертов, имеющих целев">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>перечень</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, а также межбюджетных трансфертов, предоставля</w:t>
+      </w:r>
+      <w:r>
+        <w:t>емых в порядке возмещения произведенных расходов бюджетов субъектов Российской Федерации, осуществляется на казначейские счета для осуществления и отражения операций по учету и распределению поступлений, открытые территориальным органам Федерального казнач</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ейства, если иное не установлено Правительством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId328" w:tooltip="Постановление Правительства РФ от 02.12.2020 N 1985 (ред. от 30.05.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия пункта 46 Положения о формировании государственного задания на оказание государственны">
+      <w:hyperlink r:id="rId340" w:tooltip="Постановление Правительства РФ от 02.12.2020 N 1985 (ред. от 30.05.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия пункта 46 Положения о формировании государственного задания на оказание государственны">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 02.12.20</w:t>
-[...83 lines deleted...]
-      <w:hyperlink r:id="rId332" w:tooltip="Приказ Минфина России от 27.12.2019 N 257н (ред. от 09.09.2024) &quot;Об утверждении Порядка проведения санкционирования оплаты денежных обязательств по расходам получателей средств бюджета субъекта Российской Федерации, в целях софинансирования которых предоставля">
+        <w:t xml:space="preserve"> Правительства РФ от 02.12.2020 N 1985</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Перечисление иных межбюджетных трансфертов, имеющих целевое назначение, осуществляется после проведения санкционирования оплаты денежных обязательств по расходам получателей средств бюджета субъекта Российской Федерации (получателей средств местного бюдж</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ета - в случае предоставления из федерального бюджета бюджету субъекта Российской Федерации иного межбюджетного трансферта в целях софинансирования расходных обязательств субъекта Российской Федерации по оказанию финансовой поддержки местным бюджетам в цел</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ях выполнения органами местного самоуправления полномочий по вопросам местного значения) в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId341" w:tooltip="Приказ Минфина России от 27.12.2019 N 257н (ред. от 09.09.2024) &quot;Об утверждении Порядка проведения санкционирования оплаты денежных обязательств по расходам получателей средств бюджета субъекта Российской Федерации, в целях софинансирования которых предоставля">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>порядке</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>, установленном Министерством финансов Российской Федерации.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t>, установленном Министерством ф</w:t>
+      </w:r>
+      <w:r>
+        <w:t>инансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId333" w:tooltip="Постановление Правительства РФ от 26.12.2019 N 1841 (ред. от 11.11.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId342" w:tooltip="Постановление Правительства РФ от 26.12.2019 N 1841 (ред. от 11.11.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 26.12.2019 N 1841)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00454103">
+      <w:tr w:rsidR="005C66B2">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">П. 23(1) в ред. Постановления Правительства РФ от 27.09.2025 N 1487 </w:t>
+              <w:t xml:space="preserve">П. 23(1) (в ред. Постановления Правительства РФ от 27.09.2025 N 1487) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+            <w:hyperlink r:id="rId343" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>применяется</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve"> к правоотношениям, возникающим при исполнении федерального бюджета начиная с федерального бюджета на 2026 год и на плановый период 2027</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> и 2028 годов.</w:t>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при исполнении федерального бюджета начиная с федерального бюджета на 2026 г. и на плановый период 2027 и 2028 гг.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="300"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>23(1). Соглашение о предоставлении иного межбюджетного трансферта из федерального бюджета бюджету субъекта Российской Федерации, за исключением иных межбюджетных трансфертов, предоставляемых бюджету субъекта Российской Федерации в случаях и в пределах пост</w:t>
       </w:r>
       <w:r>
         <w:t>упления доходов федерального бюджета от уплаты налогов, сборов и таможенных пошлин, должно содержать:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">объем бюджетных ассигнований, предусмотренных в бюджете субъекта Российской Федерации на исполнение расходных обязательств субъекта Российской Федерации, </w:t>
       </w:r>
       <w:r>
         <w:t>в целях софинансирования которых предоставляется иной межбюджетный трансферт;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>размер предоставляемого иного межбюджетного трансферта, порядок и условия его перечисления в бюджет субъекта Российской Федерации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>значение результата предоставления иного межбюд</w:t>
       </w:r>
       <w:r>
         <w:t>жетного трансферта, который должен быть конкретным и измеримым и определяться в соответствии с нормативным правовым актом Российской Федерации, устанавливающим порядок (правила) предоставления иных межбюджетных трансфертов, и обязательство субъекта Российс</w:t>
       </w:r>
       <w:r>
         <w:t>кой Федерации по достижению указанного значения результата предоставления иного межбюджетного трансферта. Результат предоставления иного межбюджетного трансферта, предоставляемого в целях софинансирования расходных обязательств субъектов Российской Федерац</w:t>
       </w:r>
       <w:r>
         <w:t>ии в рамках структурного элемента государственной программы Российской Федерации, должен соответствовать мероприятию (результату), установленному в паспорте такого структурного элемента государственной программы Российской Федерации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>срок представления и ф</w:t>
       </w:r>
       <w:r>
         <w:t>орму отчетности о достижении значения результата предоставления иного межбюджетного трансферта, определенные в соответствии с нормативным правовым актом Российской Федерации, устанавливающим порядок (правила) предоставления иных межбюджетных трансфертов;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>у</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">словия, аналогичные условиям, установленным </w:t>
       </w:r>
-      <w:hyperlink r:id="rId335" w:tooltip="Постановление Правительства РФ от 30.09.2014 N 999 (ред. от 27.09.2025) &quot;О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot; (вместе с &quot;Правилами формирования, предоставления и распределения ">
+      <w:hyperlink r:id="rId344" w:tooltip="Постановление Правительства РФ от 30.09.2014 N 999 (ред. от 26.12.2025) &quot;О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot; (вместе с &quot;Правилами формирования, предоставления и распределения ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпунктом "в"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (в части перечня объектов капитального строительства и (или) объекто</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в недвижимого имущества) и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId336" w:tooltip="Постановление Правительства РФ от 30.09.2014 N 999 (ред. от 27.09.2025) &quot;О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot; (вместе с &quot;Правилами формирования, предоставления и распределения ">
+      <w:hyperlink r:id="rId345" w:tooltip="Постановление Правительства РФ от 30.09.2014 N 999 (ред. от 26.12.2025) &quot;О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot; (вместе с &quot;Правилами формирования, предоставления и распределения ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпунктом "в(3)" пункта 10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правил формирования, предоставления и распределения субсидий из федераль</w:t>
       </w:r>
       <w:r>
         <w:t>ного бюджета бюджетам субъектов Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 30 сентября 2014 г. N 999 "О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Федерации", для соглашений о предоставлении субсидий из федерального бюджета бюджетам субъектов Российской Федерации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>порядок осуществления контроля за выполнением субъектом Российской Федерации обязательств, предусмотренных соглашением о предоставлении и</w:t>
       </w:r>
       <w:r>
         <w:t>ного межбюджетного трансферта из федерального бюджета бюджету субъекта Российской Федерации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">указание на исполнительный орган субъекта Российской Федерации, на который возлагаются функции и ответственность за исполнение (координацию исполнения) соглашения </w:t>
       </w:r>
       <w:r>
         <w:t>о предоставлении иного межбюджетного трансферта из федерального бюджета бюджету субъекта Российской Федерации со стороны субъекта Российской Федерации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>иные условия, предусмотренные нормативными правовыми актами Российской Федерации, регулирующими бюджетные правоотношения по предоставлению иных межбюджетных трансфертов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В случае предоставления иного межбюджетного трансферта в рамках структурного элемента </w:t>
       </w:r>
       <w:r>
         <w:t>государственной программы Российской Федерации информация о результате предоставления иного межбюджетного трансферта и его значениях формируется в информационной системе "Электронный бюджет" автоматически.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 23(1) введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId337" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId346" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правит</w:t>
       </w:r>
       <w:r>
         <w:t>ельства РФ от 27.09.2025 N 1487)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>24. Перечисление из федерального бюджета бюджету субъекта Российской Федерации межбюджетных трансфертов в целях возмещения произведенных расходов бюджета субъекта Российской Федерации, в целях финансового обеспечения или со</w:t>
       </w:r>
       <w:r>
         <w:t>финансирования которых предоставляются такие межбюджетные трансферты, а также расходов местных бюджетов, в случае если межбюджетные трансферты из федерального бюджета предоставляются бюджету субъекта Российской Федерации для финансового обеспечения или соф</w:t>
       </w:r>
       <w:r>
         <w:t>инансирования исполнения расходных обязательств субъекта Российской Федерации по оказанию финансовой поддержки местным бюджетам в целях выполнения органами местного самоуправления полномочий по вопросам местного значения, осуществляется после проверки Феде</w:t>
       </w:r>
       <w:r>
         <w:t>ральным казначейством в установленном Министерством финансов Российской Федерации порядке документов, подтверждающих осуществление расходов соответственно бюджета субъекта Российской Федерации, местного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>(в ред. Постановлений Правительства РФ от 11</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.10.2018 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId338" w:tooltip="Постановление Правительства РФ от 11.10.2018 N 1213 (ред. от 07.08.2019) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId347" w:tooltip="Постановление Правительства РФ от 11.10.2018 N 1213 (ред. от 07.08.2019) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1213</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 30.10.2020 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId339" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+      <w:hyperlink r:id="rId348" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1769</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перечисление межбюджетных трансфертов, за </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">исключением межбюджетных трансфертов, указанных в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P374" w:tooltip="Перечисление межбюджетных трансфертов, включенных в утвержденный Правительством Российской Федерации в соответствии с пунктом 6 статьи 130 Бюджетного кодекса Российской Федерации перечень, а также межбюджетных трансфертов, предоставляемых в порядке возмещения ">
+      <w:hyperlink w:anchor="P382" w:tooltip="Перечисление межбюджетных трансфертов, включенных в утвержденный Правительством Российской Федерации в соответствии с пунктом 6 статьи 130 Бюджетного кодекса Российской Федерации перечень, а также межбюджетных трансфертов, предоставляемых в порядке возмещения ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце втором пункта 23</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего Положения, осуществляется в целях возмещения расходов бюджета субъекта Российской Федерации, произведенных:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId340" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+      <w:hyperlink r:id="rId349" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.06.2021 N 1034)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>в текущем финансовом году:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId341" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+      <w:hyperlink r:id="rId350" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.06.2021 N 1034)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...189 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="82" w:name="P405"/>
       <w:bookmarkEnd w:id="82"/>
       <w:r>
-        <w:t>24(1). В случае если межбюджетные трансферты, имеющие целевое назначение, из федерального бюджета бюджету субъ</w:t>
-[...14 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t>до заключения между федеральным органом государственной власти (федеральным государственным органом), до которого как пол</w:t>
+      </w:r>
+      <w:r>
+        <w:t>учателя средств федерального бюджета доведены лимиты бюджетных обязательств на предоставление межбюджетного трансферта, и высшим исполнительным органом субъекта Российской Федерации соглашения о предоставлении межбюджетного трансферта, имеющего целевое наз</w:t>
+      </w:r>
+      <w:r>
+        <w:t>начение, из федерального бюджета бюджету субъекта Российской Федерации и (или) дополнительного соглашения о внесении изменений в такое соглашение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId351" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.06.2021 N 1034; в ред. Постановлений Правительства РФ от 09.12.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId352" w:tooltip="Постановление Правительства РФ от 09.12.2022 N 2272 (ред. от 22.04.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2272</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 27.09.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId353" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1487</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>до доведения в установленном Министерством финансов Российской Федерации порядке лимитов бюджетных обязательств на предоставление межбюджетных трансфертов на лицевой счет для учета оп</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ераций по переданным полномочиям получателя бюджетных средств, открытый в территориальном органе Федерального казначейства получателю средств федерального бюджета в установленном Федеральным казначейством порядке (далее - лицевой счет по переданным полномо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>чиям), в случае, если принятыми в соответствии с бюджетным законодательством Российской Федерации нормативными правовыми актами Правительства Российской Федерации, утверждающими порядок предоставления межбюджетных трансфертов, не предусмотрено заключение с</w:t>
+      </w:r>
+      <w:r>
+        <w:t>оглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId354" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.06.2021 N 1034)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>без учета софинансирования (финансового обеспечени</w:t>
+      </w:r>
+      <w:r>
+        <w:t>я) из федерального бюджета в связи с отсутствием на лицевом счете по переданным полномочиям достаточного объема предельных объемов финансирования на предоставление соответствующих межбюджетных трансфертов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId355" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.06.2021 N 1034)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в годы, предшествующие текущему финансовому году, в целях опережающего финансового обеспечения в период действи</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">я соглашения, указанного в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P405" w:tooltip="до заключения между федеральным органом государственной власти (федеральным государственным органом), до которого как получателя средств федерального бюджета доведены лимиты бюджетных обязательств на предоставление межбюджетного трансферта, и высшим исполнител">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце четвертом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, расходных обязательств субъектов Российской Федерации, возникающих при строительстве, реконструкции, в том числе с элементами реставрации, техническом перев</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ооружении объектов государственной собственности субъектов Российской Федерации (муниципальной собственности), или опережения срока приобретения объектов недвижимого имущества в государственную собственность субъектов Российской Федерации (муниципальную со</w:t>
+      </w:r>
+      <w:r>
+        <w:t>бственность) (за исключением приобретения жилых помещений для формирования муниципального специализированного жилищного фонда в целях реализации мер социальной поддержки отдельных категорий граждан), на софинансирование (финансовое обеспечение) осуществлен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ия капитальных вложений в которые предоставляются межбюджетные трансферты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId356" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.11.2024 N 1649)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="83" w:name="P413"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:r>
+        <w:t>24(1). В случае если межбюджетные трансферты, имеющие целевое назначение, из федерально</w:t>
+      </w:r>
+      <w:r>
+        <w:t>го бюджета бюджету субъекта Российской Федерации предоставляются в целях софинансирования расходных обязательств субъекта Российской Федерации по оказанию финансовой поддержки местным бюджетам для выполнения органами местного самоуправления полномочий по в</w:t>
+      </w:r>
+      <w:r>
+        <w:t>опросам местного значения, в соглашения о предоставлении таких межбюджетных трансфертов подлежат включению обязательства субъекта Российской Федерации о заключении соглашения о предоставлении межбюджетного трансферта, имеющего целевое назначение, из бюджет</w:t>
+      </w:r>
+      <w:r>
+        <w:t>а субъекта Российской Федерации местному бюджету, соответствующего целям предоставления межбюджетного трансферта из федерального бюджета, в соответствии с типовыми формами, установленными Министерством финансов Российской Федерации для соглашений о предост</w:t>
+      </w:r>
+      <w:r>
+        <w:t>авлении межбюджетных трансфертов, имеющих целевое назначение, из федерального бюджета бюджетам субъектов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 24(1) введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId348" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
-[...10 lines deleted...]
-          <w:t>лением</w:t>
+      <w:hyperlink r:id="rId357" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.10.2020 N 1769)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...22 lines deleted...]
-      <w:hyperlink w:anchor="P352" w:tooltip="20(1). Абзац утратил силу с 1 сентября 2022 года. - Постановление Правительства РФ от 11.07.2022 N 1235.">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">24(2). В случае если межбюджетные трансферты, имеющие целевое назначение, предоставляются из федерального бюджета бюджету субъекта Российской Федерации в целях софинансирования расходных </w:t>
+      </w:r>
+      <w:r>
+        <w:t>обязательств субъекта Российской Федерации, возникающих из государственных контрактов о поставке товаров, выполнении работ, оказании услуг или из соглашений о предоставлении межбюджетных трансфертов, имеющих целевое назначение, из бюджета субъекта Российск</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ой Федерации местным бюджетам в целях софинансирования расходных обязательств муниципальных образований, возникающих из муниципальных контрактов о поставке товаров, выполнении работ, оказании услуг, в соглашения о предоставлении таких межбюджетных трансфер</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тов подлежат включению положения о включении в указанные государственные (муниципальные) контракты условий об оплате обязательств, возникающих из этих государственных (муниципальных) контрактов, в порядке, установленном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P360" w:tooltip="20(1). Абзац утратил силу с 1 сентября 2022 года. - Постановление Правительства РФ от 11.07.2022 N 1235.">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 20(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего Положения для получателей средств федерального бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 24(2) введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId349" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+      <w:hyperlink r:id="rId358" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.06.2021 N 1034)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00454103">
+      <w:tr w:rsidR="005C66B2">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">П. 24(2-1) в ред. Постановления Правительства РФ от 27.09.2025 N 1487 </w:t>
+              <w:t xml:space="preserve">П. 24(2-1) (в ред. Постановления Правительства РФ от 27.09.2025 N 1487) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+            <w:hyperlink r:id="rId359" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>применяется</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve"> к правоотношениям, возникающим при исполнении федерального бюджета начиная с федерального бюджета на 2026 год и на плановый период 2027 и 2028 годов.</w:t>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при исполнении федерального бюджета начиная с федерального бюджета на 2026 г. и на плановый период 2027 и 2028 гг.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="300"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>24(2-1). В</w:t>
-[...10 lines deleted...]
-      <w:hyperlink r:id="rId351" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
+        <w:t>24(2-1). В с</w:t>
+      </w:r>
+      <w:r>
+        <w:t>оглашение (дополнительное соглашение к ранее заключенному соглашению) о предоставлении межбюджетного трансферта, имеющего целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации подлежит включению обязательство субъекта Российской</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Федерации при заключении государственных контрактов на поставку товаров, выполнение работ, оказание услуг, заключаемых от имени субъекта Российской Федерации, соглашений (договоров) о предоставлении из бюджета субъекта Российской Федерации межбюджетных тр</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ансфертов, имеющих целевое назначение, местным бюджетам, субсидий юридическим лицам, индивидуальным предпринимателям, физическим лицам - производителям товаров, работ, услуг, бюджетных инвестиций в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId360" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 80</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, соглашений о госуда</w:t>
-[...40 lines deleted...]
-      <w:hyperlink r:id="rId352" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, соглашений о государс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>твенно-частном партнерстве, концессионных соглашений, на основании которых возникают направленные на обеспечение развития сельских территорий расходные обязательства субъекта Российской Федерации, источником софинансирования которых является межбюджетный т</w:t>
+      </w:r>
+      <w:r>
+        <w:t>рансферт, имеющий целевое назначение, предоставляемый бюджету субъекта Российской Федерации из федерального бюджета, разместить в информационной системе "Электронный бюджет" сведения об объемах бюджетных ассигнований, включая объемы софинансирования из фед</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ерального бюджета, с указанием кодов классификации расходов соответствующего бюджета бюджетной системы Российской Федерации, предусмотренных в бюджете субъекта Российской Федерации на исполнение указанных расходных обязательств субъекта Российской Федераци</w:t>
+      </w:r>
+      <w:r>
+        <w:t>и.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае если межбюджетные трансферты, имеющие целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации предоставляются в целях софинансирования расходных обязательств субъекта Российской Федерации по оказанию финансовой поддерж</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ки местным бюджетам по выполнению органами местного самоуправления полномочий по вопросам местного значения, в соглашение (дополнительное соглашение к ранее заключенному соглашению) о предоставлении межбюджетного трансферта, имеющего целевое назначение, из</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> федерального бюджета бюджету субъекта Российской Федерации подлежит включению обязательство субъекта Российской Федерации включить в соглашение (дополнительное соглашение к ранее заключенному соглашению) о предоставлении межбюджетного трансферта, имеющего</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> целевое назначение, из бюджета субъекта Российской Федерации местному бюджету обязательство муниципального образования при заключении муниципальных контрактов на поставку товаров, выполнение работ, оказание услуг, заключаемых от имени муниципального образ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ования, соглашений (договоров) о предоставлении из местного бюджета субсидий юридическим лицам, индивидуальным предпринимателям, физическим лицам - производителям товаров, работ, услуг, бюджетных инвестиций в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId361" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 80</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, соглашений о муниципально-частном партнерстве, концессионных соглашений, на основании которых возникают направленные на обеспечение развития сельских территорий расходные обязательства муниципального образования, и</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, соглашений</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> о муниципально-частном партнерстве, концессионных соглашений, на основании которых возникают направленные на обеспечение развития сельских территорий расходные обязательства муниципального образования, источником софинансирования которых является межбюдже</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тный трансферт, имеющий целевое назначение, предоставляемый из бюджета субъекта Российской Федерации, предоставление которого софинансируется из федерального бюджета, разместить в информационной системе "Электронный бюджет" сведения об объемах бюджетных ас</w:t>
+      </w:r>
+      <w:r>
+        <w:t>сигнований, включая объемы софинансирования из бюджета субъекта Российской Федерации и федерального бюджета, предусмотренных в местном бюджете на исполнение указанных расходных обязательств муниципального образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 24(2-1) введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId353" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId362" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="83"/>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="84" w:name="P422"/>
+      <w:bookmarkEnd w:id="84"/>
       <w:r>
         <w:t xml:space="preserve">24(3). Федеральное казначейство в целях перераспределения бюджетных ассигнований на предоставление межбюджетных трансфертов, имеющих целевое назначение, из федерального бюджета бюджетам субъектов Российской Федерации в соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId354" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId363" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 4.2 статьи 132</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId355" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId364" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 3 статьи 132.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">обеспечивает не позднее 3-го рабочего дня после истечения установленных </w:t>
       </w:r>
-      <w:hyperlink r:id="rId356" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId365" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем первым пункта 4.1 статьи 132</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId357" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId366" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 1.2 статьи 132.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации сроков заключения соглашений о предоставлении указанных межбюджетных трансфертов отзыв на лицевые счета главного распорядителя (распорядителя) бюд</w:t>
       </w:r>
       <w:r>
         <w:t>жетных средств, открытые главным распорядителям (распорядителям) средств федерального бюджета, соответствующих лимитов бюджетных обязательств на предоставление этих межбюджетных трансфертов и приостановление операций по распределению свободных остатков ука</w:t>
       </w:r>
       <w:r>
         <w:t>занных лимитов бюджетных обязательств в порядке, установленном Министерством финансов Российской Федерации, до принятия Правительством Российской Федерации решения о перераспределении соответствующих межбюджетных трансфертов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="84"/>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="P423"/>
+      <w:bookmarkEnd w:id="85"/>
       <w:r>
         <w:t>Предложение о перераспределени</w:t>
       </w:r>
       <w:r>
         <w:t>и бюджетных ассигнований, предусмотренных на предоставление соответствующего межбюджетного трансферта, на увеличение бюджетных ассигнований резервного фонда Правительства Российской Федерации для оказания финансовой помощи бюджетам субъектов Российской Фед</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ерации с приложением соответствующего проекта распоряжения Правительства Российской Федерации вносится в Правительство Российской Федерации Министерством финансов Российской Федерации при наличии оснований, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink r:id="rId358" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId367" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 4.2 статьи 132</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId359" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId368" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 3 статьи 132.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, не позднее</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 15 февраля текущего финансового года (не позднее 60 дней после дня вступления в силу федерального закона о внесении изменений в федеральный закон о федеральном бюджете, за исключением случая, если указанный закон принят в IV квартале текущего финансового </w:t>
       </w:r>
       <w:r>
         <w:t>года) на основании согласованного с Министерством экономического развития Российской Федерации и Министерством строительства и жилищно-коммунального хозяйства Российской Федерации (в части субсидий на софинансирование расходных обязательств субъектов Росси</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">йской Федерации, возникающих при осуществлении капитальных вложений в объекты капитального строительства, приобретении объектов недвижимого имущества </w:t>
-[...3 lines deleted...]
-        <w:t>государственной собственности субъектов Российской Федерации (муниципальной собственности) заключения о фи</w:t>
+        <w:t>йской Федерации, возникающих при осуществлении капитальных вложений в объекты капитального строительства, приобретении объектов недвижимого имущества государственной собственности субъектов Российской Федерации (муниципальной собственности) заключения о фи</w:t>
       </w:r>
       <w:r>
         <w:t>нансовых и (или) об иных последствиях перераспределения бюджетных ассигнований, предусмотренных на предоставление соответствующих межбюджетных трансфертов, имеющих целевое назначение.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Заключение, указанное в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P415" w:tooltip="Предложение о перераспределении бюджетных ассигнований, предусмотренных на предоставление соответствующего межбюджетного трансферта, на увеличение бюджетных ассигнований резервного фонда Правительства Российской Федерации для оказания финансовой помощи бюджета">
+      <w:hyperlink w:anchor="P423" w:tooltip="Предложение о перераспределении бюджетных ассигнований, предусмотренных на предоставление соответствующего межбюджетного трансферта, на увеличение бюджетных ассигнований резервного фонда Правительства Российской Федерации для оказания финансовой помощи бюджета">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце втор</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>ом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта, формируется на основании сведений, представляемых в Министерство финансов Российской Федерации, Министерство экономического развития Российской Федерации и Министерство строительства и жилищно-коммунального хозяйства Российской Федера</w:t>
       </w:r>
       <w:r>
         <w:t>ции (в части субсидий на софинансирование расходных обязательств субъектов Российской Федерации, возникающих при осуществлении капитальных вложений в объекты капитального строительства, приобретении объектов недвижимого имущества государственной собственно</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">сти субъектов Российской Федерации (муниципальной собственности) главным распорядителем средств федерального бюджета, которым не заключено указанное в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P414" w:tooltip="24(3). Федеральное казначейство в целях перераспределения бюджетных ассигнований на предоставление межбюджетных трансфертов, имеющих целевое назначение, из федерального бюджета бюджетам субъектов Российской Федерации в соответствии с пунктом 4.2 статьи 132 и п">
+      <w:hyperlink w:anchor="P422" w:tooltip="24(3). Федеральное казначейство в целях перераспределения бюджетных ассигнований на предоставление межбюджетных трансфертов, имеющих целевое назначение, из федерального бюджета бюджетам субъектов Российской Федерации в соответствии с пунктом 4.2 статьи 132 и п">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце первом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта соглашение в сроки, установленные дл</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">я заключения соглашения </w:t>
       </w:r>
-      <w:hyperlink r:id="rId360" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId369" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем п</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>ервым пункта 4.1 статьи 132</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId361" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId370" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пун</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>ктом 1.2 статьи 132.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, не позднее 7 рабочих дней после истечения сроков, установленных для его заключения. Указанные сведения должны содержать информацию о причинах несвоевременного заключения соглашений о предоставл</w:t>
       </w:r>
       <w:r>
         <w:t>ении межбюджетного трансферта, имеющего целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации и персональной ответственности должностных лиц, ответственных за такое нарушение.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Указанное в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P415" w:tooltip="Предложение о перераспределении бюджетных ассигнований, предусмотренных на предоставление соответствующего межбюджетного трансферта, на увеличение бюджетных ассигнований резервного фонда Правительства Российской Федерации для оказания финансовой помощи бюджета">
+      <w:hyperlink w:anchor="P423" w:tooltip="Предложение о перераспределении бюджетных ассигнований, предусмотренных на предоставление соответствующего межбюджетного трансферта, на увеличение бюджетных ассигнований резервного фонда Правительства Российской Федерации для оказания финансовой помощи бюджета">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абз</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>аце втором</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта предложение должно содержать (за исключением случаев полного или частичного отказа субъекта Российской Федерации от заключения соглашения, указанного в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P415" w:tooltip="Предложение о перераспределении бюджетных ассигнований, предусмотренных на предоставление соответствующего межбюджетного трансферта, на увеличение бюджетных ассигнований резервного фонда Правительства Российской Федерации для оказания финансовой помощи бюджета">
+      <w:hyperlink w:anchor="P423" w:tooltip="Предложение о перераспределении бюджетных ассигнований, предусмотренных на предоставление соответствующего межбюджетного трансферта, на увеличение бюджетных ассигнований резервного фонда Правительства Российской Федерации для оказания финансовой помощи бюджета">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце втором</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта) основ</w:t>
       </w:r>
       <w:r>
         <w:t>ания и сроки проведения в установленном порядке служебной проверки в целях привлечения к дисциплинарной ответственности виновных должностных лиц федеральных органов исполнительной власти и (или) исполнительных органов субъектов Российской Федерации, допуст</w:t>
       </w:r>
       <w:r>
         <w:t>ивших неисполнение (ненадлежащее исполнение) должностных обязанностей.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 24(3) в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId362" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId371" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>24(4). В случае если субсидии из федерального бюджета бюджету субъекта Российской Федерации предоставля</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ются в целях софинансирования расходных обязательств субъектов Российской Федерации, связанных с осуществлением капитальных вложений, главные распорядители средств федерального бюджета обеспечивают соблюдение требований, установленных </w:t>
       </w:r>
-      <w:hyperlink r:id="rId363" w:tooltip="Постановление Правительства РФ от 30.09.2014 N 999 (ред. от 27.09.2025) &quot;О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot; (вместе с &quot;Правилами формирования, предоставления и распределения ">
+      <w:hyperlink r:id="rId372" w:tooltip="Постановление Правительства РФ от 30.09.2014 N 999 (ред. от 26.12.2025) &quot;О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot; (вместе с &quot;Правилами формирования, предоставления и распределения ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацами третьим</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId364" w:tooltip="Постановление Правительства РФ от 30.09.2014 N 999 (ред. от 27.09.2025) &quot;О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot; (вместе с &quot;Правилами формирования, предоставления и распределения ">
+      <w:hyperlink r:id="rId373" w:tooltip="Постановление Правительства РФ от 30.09.2014 N 999 (ред. от 26.12.2025) &quot;О формировании, предоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации&quot; (вместе с &quot;Правилами формирования, предоставления и распределения ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>четвертым пункта 5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правил формирования, предоставления и распределения субсидий из федерального бюджета бюджетам субъектов Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 30 сентября 2014 г. N 999 "О формировании, пр</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">едоставлении и распределении субсидий из федерального бюджета бюджетам субъектов Российской Федерации", в части определения в соглашениях о предоставлении субсидий из федерального бюджета бюджету субъекта Российской Федерации объектов капитальных вложений </w:t>
       </w:r>
       <w:r>
         <w:t>на основании сведений об объектах капитального строительства, объектах недвижимого имущества, сформированных в информационной системе "Электронный бюджет".</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 24(4) введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId365" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId374" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 28.11.2024 N 16</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t xml:space="preserve"> Правительства РФ от 28.11.2024 N 1649)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>IV. Предоставление субсидий юридическим лицам,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>индивидуальным предпринимателям, а также физическим</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>лицам - производителям товаров, работ, услуг</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>и бюджетных инвестиций юридическим лицам</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t>и бюджетных инвестиций юри</w:t>
+      </w:r>
+      <w:r>
+        <w:t>дическим лицам</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId366" w:tooltip="Постановление Правительства РФ от 07.08.2019 N 1029 (ред. от 11.11.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
-[...10 lines deleted...]
-          <w:t>ния</w:t>
+      <w:hyperlink r:id="rId375" w:tooltip="Постановление Правительства РФ от 07.08.2019 N 1029 (ред. от 11.11.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 07.08.2019 N 1029)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
-[...16 lines deleted...]
-      <w:hyperlink r:id="rId367" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="86" w:name="P436"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:r>
+        <w:t>25. Предоставление из федерального бюджета субсидий государственным учреждениям, субсидий юридическим лицам, не являющимся государс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">твенными учреждениями, бюджетных инвестиций юридическим лицам в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId376" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 80</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Бюджетного кодекса Ро</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации (далее соответственно - целевые средства, организации), субсидий индивидуальным предпринимателям, а также физическим лицам - производителям товаров, работ, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>услуг осуществляется в соответствии с договорами (соглашениями) о предоставлении указанных субсидий или бюджетных инвестиций, заключаемыми в соответствии с требованиями (условиями), установленными настоящим разделом, а также актами, регулирующими бюджетные</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> правоотношения, утверждающими порядок (условия) предоставления указанных субсидий, или решениями о предоставлении субсидий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 07.08.2019 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId368" w:tooltip="Постановление Правительства РФ от 07.08.2019 N 1029 (ред. от 11.11.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId377" w:tooltip="Постановление Правительства РФ от 07.08.2019 N 1029 (ред. от 11.11.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1029</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 28.12.2023 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId369" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId378" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 2363</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...12 lines deleted...]
-      <w:hyperlink w:anchor="P428" w:tooltip="25. Предоставление из федерального бюджета субсидий государственным учреждениям, субсидий юридическим лицам, не являющимся государственными учреждениями, бюджетных инвестиций юридическим лицам в соответствии со статьей 80 Бюджетного кодекса Российской Федераци">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Положение, предусмотренное </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P436" w:tooltip="25. Предоставление из федерального бюджета субсидий государственным учреждениям, субсидий юридическим лицам, не являющимся государственными учреждениями, бюджетных инвестиций юридическим лицам в соответствии со статьей 80 Бюджетного кодекса Российской Федераци">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем первым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта, не распространяется на субсидии в случаях, определенных </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P431" w:tooltip="26. Договоры (соглашения) о предоставлении субсидий, предусмотренных пунктом 25 настоящего Положения, не заключаются при предоставлении субсидий в случаях, если нормативными правовыми актами, устанавливающими порядок (правила) предоставления указанных субсидий">
-[...4 lines deleted...]
-          <w:t>пунктом 26</w:t>
+      <w:hyperlink w:anchor="P439" w:tooltip="26. Договоры (соглашения) о предоставлении субсидий, предусмотренных пунктом 25 настоящего Положения, не заключаются при предоставлении субсидий в случаях, если нормативными правовыми актами, устанавливающими порядок (правила) предоставления указанных субсидий">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункт</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>ом 26</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего Положения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...14 lines deleted...]
-      <w:hyperlink w:anchor="P428" w:tooltip="25. Предоставление из федерального бюджета субсидий государственным учреждениям, субсидий юридическим лицам, не являющимся государственными учреждениями, бюджетных инвестиций юридическим лицам в соответствии со статьей 80 Бюджетного кодекса Российской Федераци">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="87" w:name="P439"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:r>
+        <w:t xml:space="preserve">26. Договоры (соглашения) о предоставлении субсидий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P436" w:tooltip="25. Предоставление из федерального бюджета субсидий государственным учреждениям, субсидий юридическим лицам, не являющимся государственными учреждениями, бюджетных инвестиций юридическим лицам в соответствии со статьей 80 Бюджетного кодекса Российской Федераци">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 25</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего Положения, не заключаются при предоставлении субсидий в случаях, если нормативными правовыми актами, устанавливающими порядок (правила) предоставления указанных субсидий, решениями </w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t xml:space="preserve"> настоящего Положения, не заключаются при предоставлении субсидий в случаях, если нормативными правовыми актами,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> устанавливающими порядок (правила) предоставления указанных субсидий, решениями о предоставлении субсидий не предусмотрено заключение договоров (соглашений).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId370" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId379" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 28.12.2023 N 2363)</w:t>
-[...26 lines deleted...]
-          <w:t>татьи 78.1</w:t>
+        <w:t xml:space="preserve"> Правительства Р</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ф от 28.12.2023 N 2363)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Договоры (соглашения) о предоставлении субсидий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId380" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем вторым пункта 1 статьи 78.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации (далее - субсидии на иные цели), не заключаются:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...27 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>при предоставлении субсидий государственным учреждениям, осуществляющим в у</w:t>
+      </w:r>
+      <w:r>
+        <w:t>становленных федеральными законами случаях функции и полномочия главного распорядителя и получателя средств федерального бюджета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>при предоставлении обособленным (структурным) подразделениям, созданным в установленном порядке государственными учреждениями,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> средств, источником финансового обеспечения которых являются субсидии на иные цели.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Абзацы пятый - шестой утратили силу с 1 января 2025 года. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId372" w:tooltip="Постановление Правительства РФ от 11.11.2023 N 1896 (ред. от 24.06.2025) &quot;Об утверждении Правил предоставления из федерального бюджета субсидий бюджетным и автономным учреждениям на иные цели&quot; (с изм. и доп., вступ. в силу с 01.09.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId381" w:tooltip="Постановление Правительства РФ от 11.11.2023 N 1896 (ред. от 10.12.2025) &quot;Об утверждении Правил предоставления из федерального бюджета субсидий бюджетным и автономным учреждениям на иные цели&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 11.11.2023 N 1896.</w:t>
-[...2201 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+        <w:t xml:space="preserve"> Правительства РФ от</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 11.11.2023 N 1896.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00454103">
+      <w:tr w:rsidR="005C66B2">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">Абз. 4 - 7 п. 26(5) в ред. Постановления Правительства РФ от 27.09.2025 N 1487 </w:t>
+              <w:t>Действие абз. 1 п. 26(1) (в части права Правительственной комиссии принимать решение о продлении срока принятия бюджетных обязательств по ИТ-расходам) приостановлено до 01.01.2027 (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+            <w:hyperlink r:id="rId382" w:tooltip="Постановление Правительства РФ от 29.12.2025 N 2201 &quot;Об особенностях реализации Федерального закона &quot;О федеральном бюджете на 2026 год и на плановый период 2027 и 2028 годов&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t>применяются</w:t>
+                <w:t>Постановление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve"> к правоотношениям, возникающим</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> при исполнении федерального бюджета начиная с федерального бюджета на 2026 год и на плановый период 2027 и 2028 годов.</w:t>
+              <w:t xml:space="preserve"> Правительства РФ от 29.12.2025 N 2201).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="300"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="114" w:name="P511"/>
+      <w:bookmarkStart w:id="88" w:name="P447"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:r>
+        <w:t xml:space="preserve">26(1). Принятие бюджетных обязательств, связанных с предоставлением субсидий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P436" w:tooltip="25. Предоставление из федерального бюджета субсидий государственным учреждениям, субсидий юридическим лицам, не являющимся государственными учреждениями, бюджетных инвестиций юридическим лицам в соответствии со статьей 80 Бюджетного кодекса Российской Федераци">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения (за исключением субсидий на финансовое обеспечение</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> выполнения государственного задания на оказание государственных услуг (выполнение работ), субсидий на финансовое обеспечение исполнения государственного социального заказа на оказание государственных услуг в социальной сфере, отнесенных к полномочиям феде</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ральных органов государственной власти (далее - федеральный социальный заказ), субсидий, источником финансового обеспечения которых являются бюджетные ассигнования, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P266" w:tooltip="на бюджетные ассигнования Федерального дорожного фонда;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах десятом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P267" w:tooltip="на бюджетные ассигнования на реализацию государственного оборонного заказа;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>одиннадцатом пункта 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, субсидий, срок заключения соглашения о предоставлении которых продлен в соот</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ветствии с решением Правительственной комиссии по вопросам оптимизации и повышения эффективности бюджетных расходов, принятым до срока, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P449" w:tooltip="не позднее 20-го рабочего дня после определения победителя по результатам проведения конкурса, иного отбора на право получения субсидии (далее - отбор), дополнительного отбора - в отношении субсидий, предоставляемых в соответствии с положениями пунктов 26(2) и">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P456" w:tooltip="не позднее 1 декабря текущего финансового года - в отношении субсидий, предусмотренных федеральным законом о федеральном бюджете, предоставление которых осуществляется в пределах поступления отдельных видов доходов федерального бюджета, определенных федеральны">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>седьмым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> нас</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тоящего пункта), осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId383" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="89" w:name="P449"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:r>
+        <w:t xml:space="preserve">не позднее 20-го рабочего дня после определения победителя по результатам проведения конкурса, иного отбора на право получения субсидии (далее - отбор), дополнительного отбора - в отношении субсидий, предоставляемых в соответствии с положениями </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P481" w:tooltip="26(2). В случае если решениями о предоставлении субсидий или правилами (порядком) предоставления субсидий, указанных в пункте 26(1) настоящего Положения, установлено, что субсидии предоставляются по результатам отбора (за исключением случая проведения отбора, ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктов 26(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P495" w:tooltip="26(3). Определение победителей дополнительного отбора на предоставление субсидии в пределах неиспользованных лимитов бюджетных обязательств, образовавшихся по результатам проведения отбора (в том числе в случае если отбор признан несостоявшимся) в сроки, преду">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>26(3)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения (за исключением субсидий, предоставляемых по результатам отбора, предусматривающего возможность принятия решений об определении победителей отбора до </w:t>
+      </w:r>
+      <w:r>
+        <w:t>окончания срока рассмотрения предложений (заявок) на участие в отборе участников отбора (далее - заявка участника отбора) и формирования протокола подведения итогов отбора (далее - решение о досрочном определении победителей отбора), субсидий, предоставляе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>мых победителям отбора после внесения изменений в сводную бюджетную роспись федерального бюджета, соглашение о предоставлении которых заключается не позднее 20-го рабочего дня после отражения на лицевом счете главного распорядителя (распорядителя) бюджетны</w:t>
+      </w:r>
+      <w:r>
+        <w:t>х средств, открытом соответствующему главному распорядителю средств федерального бюджета, лимитов бюджетных обязательств на предоставление соответствующих субсидий);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId384" w:tooltip="Постановление Правительства РФ от 27.12.2025 N 2179 &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.12.202</w:t>
+      </w:r>
+      <w:r>
+        <w:t>5 N 2179)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="90" w:name="P451"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:r>
+        <w:t>не позднее 20-го рабочего дня после дня принятия соответствующего решения о досрочном определении победителей отбора, но не позднее 1 декабря текущего финансового года - в отношении субсидий, предоставляемых на основании таких решений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>не позднее</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 1 марта текущего финансового года - в отношении субсидий, предусмотренных федеральным законом о федеральном бюджете, предоставление которых осуществляется без проведения отбора (за исключением субсидий, получатели которых определяются в соответствии с зак</w:t>
+      </w:r>
+      <w:r>
+        <w:t>онодательством Российской Федерации (кроме федерального закона о федеральном бюджете);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId385" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="91" w:name="P454"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:r>
+        <w:t>не позднее 1 апреля текущего финансового года - в отношении субсидий, получатели которых определ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>яются в соответствии с законодательством Российской Федерации (кроме федерального закона о федеральном бюджете);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="92" w:name="P455"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:r>
+        <w:t>не позднее 20-го рабочего дня после дня отражения на лицевом счете главного распорядителя (распорядителя) бюджетных средств, открытом соответст</w:t>
+      </w:r>
+      <w:r>
+        <w:t>вующему главному распорядителю средств федерального бюджета, лимитов бюджетных обязательств на предоставление соответствующих субсидий - в отношении субсидий, предусмотренных федеральным законом о внесении изменений в федеральный закон о федеральном бюджет</w:t>
+      </w:r>
+      <w:r>
+        <w:t>е, субсидий, предоставление которых осуществляется без проведения отбора, лимиты на предоставление которых доведены до соответствующего главного распорядителя средств федерального бюджета в пределах бюджетных ассигнований, предусмотренных после внесения со</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ответствующих изменений в сводную бюджетную роспись федерального бюджета по основаниям, установленным бюджетным законодательством Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="93" w:name="P456"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:r>
+        <w:t>не позднее 1 декабря текущего финансового года - в отношении субсидий, предусмотренных федеральным закон</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ом о федеральном бюджете, предоставление которых осуществляется в пределах поступления отдельных видов доходов федерального бюджета, определенных федеральным законом о федеральном бюджете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId386" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.09.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В целях соблюдения положений настоящего пункта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="94" w:name="P459"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:r>
+        <w:t xml:space="preserve">главные распорядители средств федерального бюджета не позднее второго рабочего дня после наступления сроков, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P449" w:tooltip="не позднее 20-го рабочего дня после определения победителя по результатам проведения конкурса, иного отбора на право получения субсидии (далее - отбор), дополнительного отбора - в отношении субсидий, предоставляемых в соответствии с положениями пунктов 26(2) и">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P454" w:tooltip="не позднее 1 апреля текущего финансового года - в отношении субсидий, получатели которых определяются в соответствии с законодательством Российской Федерации (кроме федерального закона о федеральном бюджете);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>четвертым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P451" w:tooltip="не позднее 20-го рабочего дня после дня принятия соответствующего решения о досрочном определении победителей отбора, но не позднее 1 декабря текущего финансового года - в отношении субсидий, предоставляемых на основании таких решений;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>шестым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, направляют в порядке и по </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId387" w:tooltip="Приказ Минфина России от 30.09.2025 N 136н &quot;Об утверждении порядка приостановления (отмены приостановления) осуществления операций на лицевых счетах, открытых в территориальных органах Федерального казначейства главным распорядителям, распорядителям и получате">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>форме</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, которые установлены Министерством финансов Российской Федера</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ции, в территориальные органы Федерального казначейства по месту открытия им соответствующих лицевых счетов как получателям средств федерального бюджета информацию о договорах (соглашениях), срок заключения которых продлен в соответствии с решением Правите</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">льственной комиссии по вопросам оптимизации и повышения эффективности бюджетных расходов, договорах (соглашениях) о предоставлении субсидий, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P449" w:tooltip="не позднее 20-го рабочего дня после определения победителя по результатам проведения конкурса, иного отбора на право получения субсидии (далее - отбор), дополнительного отбора - в отношении субсидий, предоставляемых в соответствии с положениями пунктов 26(2) и">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце пятом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Федеральное казначейство обеспечив</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ает в установленном Министерством финансов Российской Федерации </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId388" w:tooltip="Приказ Минфина России от 30.09.2025 N 136н &quot;Об утверждении порядка приостановления (отмены приостановления) осуществления операций на лицевых счетах, открытых в территориальных органах Федерального казначейства главным распорядителям, распорядителям и получате">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>порядке</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId389" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="95" w:name="P462"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:r>
+        <w:t xml:space="preserve">не позднее одного рабочего дня после наступления сроков, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P447" w:tooltip="26(1). Принятие бюджетных обязательств, связанных с предоставлением субсидий, предусмотренных пунктом 25 настоящего Положения (за исключением субсидий на финансовое обеспечение выполнения государственного задания на оказание государственных услуг (выполнение р">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P451" w:tooltip="не позднее 20-го рабочего дня после дня принятия соответствующего решения о досрочном определении победителей отбора, но не позднее 1 декабря текущего финансового года - в отношении субсидий, предоставляемых на основании таких решений;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>шестым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, приостановление осуществления операций по постановке на учет соответствую</w:t>
+      </w:r>
+      <w:r>
+        <w:t>щих бюджетных обязательств получателя средств федерального бюджета, принятых после наступления указанных сроков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">начиная со 2-го, но не позднее 4-го рабочего дня после наступления сроков, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P205" w:tooltip="12(1). В целях обеспечения принятия бюджетных обязательств, предусмотренных подпунктом &quot;ж&quot; пункта 11 настоящего Положения, Федеральное казначейство обеспечивает в установленном Министерством финансов Российской Федерации порядке:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P451" w:tooltip="не позднее 20-го рабочего дня после дня принятия соответствующего решения о досрочном определении победителей отбора, но не позднее 1 декабря текущего финансового года - в отношении субсидий, предоставляемых на основании таких решений;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>шестым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">его пункта, отмену приостановления осуществления операций, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P462" w:tooltip="не позднее одного рабочего дня после наступления сроков, предусмотренных абзацами первым - шестым настоящего пункта, приостановление осуществления операций по постановке на учет соответствующих бюджетных обязательств получателя средств федерального бюджета, пр">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце десятом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, на основании информации, направленной главными распорядителями средств федерального бюджета в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P459" w:tooltip="главные распорядители средств федерального бюджета не позднее второго рабочего дня после наступления сроков, предусмотренных абзацами вторым - четвертым и шестым настоящего пункта, направляют в порядке и по форме, которые установлены Министерством финансов Рос">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем восьмым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">не позднее 6-го рабочего дня после наступления сроков, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P447" w:tooltip="26(1). Принятие бюджетных обязательств, связанных с предоставлением субсидий, предусмотренных пунктом 25 настоящего Положения (за исключением субсидий на финансовое обеспечение выполнения государственного задания на оказание государственных услуг (выполнение р">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P455" w:tooltip="не позднее 20-го рабочего дня после дня отражения на лицевом счете главного распорядителя (распорядителя) бюджетных средств, открытом соответствующему главному распорядителю средств федерального бюджета, лимитов бюджетных обязательств на предоставление соответ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>шестым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>отзыв на лицевые счета главного распорядителя (распорядителя) бюджетных средств, открытые главному распорядителю средств федерального бюджета, лимитов бюджетных обязательств, сведения о которых не составляют государственную тайну, в объеме непринятых бюдже</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тных обязательств, за исключением лимитов бюджетных обязательств, предусмотренных на принятие бюджетных обязательств, определенных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P462" w:tooltip="не позднее одного рабочего дня после наступления сроков, предусмотренных абзацами первым - шестым настоящего пункта, приостановление осуществления операций по постановке на учет соответствующих бюджетных обязательств получателя средств федерального бюджета, пр">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце одиннадцатом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, а также приостановление осуществления операций </w:t>
+      </w:r>
+      <w:r>
+        <w:t>по распределению главными распорядителями средств федерального бюджета отозванных лимитов бюджетных обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId390" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 26(1) в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId391" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.02.2025 N 150)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">26(1-1). В случае отсутствия принятых бюджетных обязательств, связанных с предоставлением субсидий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P436" w:tooltip="25. Предоставление из федерального бюджета субсидий государственным учреждениям, субсидий юридическим лицам, не являющимся государственными учреждениями, бюджетных инвестиций юридическим лицам в соответствии со статьей 80 Бюджетного кодекса Российской Федераци">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения (за исключением субсидий на фина</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нсовое обеспечение выполнения государственного задания на оказание государственных услуг (выполнение работ), субсидий на финансовое обеспечение исполнения федерального социального заказа), в срок, установленный </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P447" w:tooltip="26(1). Принятие бюджетных обязательств, связанных с предоставлением субсидий, предусмотренных пунктом 25 настоящего Положения (за исключением субсидий на финансовое обеспечение выполнения государственного задания на оказание государственных услуг (выполнение р">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>26(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, главные распорядители средств федерального бюджета не позднее 10-го рабочего дня представляют в Министерство финансов Российской Федерации предложения по перераспределению бюджетных ассигнований на предоставление из федерального</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> бюджета указанных субсидий в объеме непринятых соответствующих бюджетных обязательств на увеличение бюджетных ассигнований резервного фонда Правительства Российской Федерации в порядке, установленном Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(п. 26(1-1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId392" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="96" w:name="P469"/>
+      <w:bookmarkEnd w:id="96"/>
+      <w:r>
+        <w:t xml:space="preserve">26(1-2). В случае если решениями о предоставлении субсидий или правилами (порядком) предоставления субсидий, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P447" w:tooltip="26(1). Принятие бюджетных обязательств, связанных с предоставлением субсидий, предусмотренных пунктом 25 настоящего Положения (за исключением субсидий на финансовое обеспечение выполнения государственного задания на оказание государственных услуг (выполнение р">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 26(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Положения, установлено, что субсидии предоставляются по результатам отбора, размещение объявления в информационной системе "Электронный бюджет" (направление объявления, в случае если информация о субсидии и (или) получателе субсидии содержит сведения, сост</w:t>
+      </w:r>
+      <w:r>
+        <w:t>авляющие государственную тайну, или информация о субсидии является информацией ограниченного доступа) (далее - размещение (направление) объявления) о проведении отбора и начало приема заявок участников отбора (за исключением случая, если срок размещения (н</w:t>
+      </w:r>
+      <w:r>
+        <w:t>аправления) объявления о проведении отбора и (или) срок начала приема заявок участников отбора продлены в соответствии с решением Правительственной комиссии по вопросам оптимизации и повышения эффективности бюджетных расходов, принятым до срока, предусмотр</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">енного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P471" w:tooltip="не позднее 1 марта текущего финансового года или последнего рабочего дня до указанной даты - в отношении субсидий, лимиты бюджетных обязательств на предоставление которых доведены до соответствующего главного распорядителя средств федерального бюджета в предел">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P472" w:tooltip="не позднее 20-го рабочего дня после дня отражения на лицевых счетах главного распорядителя (распорядителя) бюджетных средств, открытых главным распорядителям средств федерального бюджета, лимитов бюджетных обязательств на предоставление соответствующих субсиди">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>третьим</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта) осуществляются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId393" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="97" w:name="P471"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:r>
+        <w:t>не позднее 1 марта текущего финансового г</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ода или последнего рабочего дня до указанной даты - в отношении субсидий, лимиты бюджетных обязательств на предоставление которых доведены до соответствующего главного распорядителя средств федерального бюджета в пределах бюджетных ассигнований, предусмотр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>енных федеральным законом о федеральном бюджете;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="98" w:name="P472"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:r>
+        <w:t>не позднее 20-го рабочего дня после дня отражения на лицевых счетах главного распорядителя (распорядителя) бюджетных средств, открытых главным распорядителям средств федерального бюджета, лимитов бюджетных о</w:t>
+      </w:r>
+      <w:r>
+        <w:t>бязательств на предоставление соответствующих субсидий - в отношении субсидий, предусмотренных федеральным законом о внесении изменений в федеральный закон о федеральном бюджете, субсидий, лимиты бюджетных обязательств на предоставление которых доведены до</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> соответствующего главного распорядителя средств федерального бюджета в пределах бюджетных ассигнований, предусмотренных после внесения соответствующих изменений в сводную бюджетную роспись федерального бюджета по основаниям, установленным бюджетным законо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>дательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="99" w:name="P473"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:r>
+        <w:t>В случае принятия главным распорядителем средств федерального бюджета решения о проведении дополнительного отбора в пределах неиспользованных лимитов бюджетных обязательств, образовавшихся по результатам проведения отбора,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> в сроки, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P481" w:tooltip="26(2). В случае если решениями о предоставлении субсидий или правилами (порядком) предоставления субсидий, указанных в пункте 26(1) настоящего Положения, установлено, что субсидии предоставляются по результатам отбора (за исключением случая проведения отбора, ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 26(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, а также в пределах увеличенных лимитов бюджетных обязательств размещение (направление) объявления о проведении дополнительного отбора осуществляется не поздн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ее 20-го рабочего дня после завершения отбора (в том числе в случае если отбор признан несостоявшимся) и (или) увеличения лимитов бюджетных обязательств (за исключением случая, если срок размещения (направления) объявления о проведении дополнительного отбо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ра продлен в соответствии с решением Правительственной комиссии по вопросам оптимизации и повышения эффективности бюджетных расходов, принятым до указанного срока).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId394" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае неразмеще</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ния (ненаправления) объявления о проведении отбора (объявления о проведении дополнительного отбора), а также в случае неосуществления приема заявок участников отбора для проведения такого отбора в сроки, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P469" w:tooltip="26(1-2). В случае если решениями о предоставлении субсидий или правилами (порядком) предоставления субсидий, указанных в пункте 26(1) настоящего Положения, установлено, что субсидии предоставляются по результатам отбора, размещение объявления в информационной ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P473" w:tooltip="В случае принятия главным распорядителем средств федерального бюджета решения о проведении дополнительного отбора в пределах неиспользованных лимитов бюджетных обязательств, образовавшихся по результатам проведения отбора, в сроки, предусмотренные пунктом 26(2">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>четвертым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, главные распорядители средств федерального бюджета не позднее 10 рабочих дней представляют в Министерство финансов Российской Федерации предложения по перераспределению бю</w:t>
+      </w:r>
+      <w:r>
+        <w:t>джетных ассигнований на предоставление из федерального бюджета указанных субсидий на увеличение бюджетных ассигнований резервного фонда Правительства Российской Федерации в порядке, установленном Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В целях соблюдения положений настоящего пункта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">главные распорядители средств федерального бюджета не позднее второго рабочего дня после наступления сроков, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P471" w:tooltip="не позднее 1 марта текущего финансового года или последнего рабочего дня до указанной даты - в отношении субсидий, лимиты бюджетных обязательств на предоставление которых доведены до соответствующего главного распорядителя средств федерального бюджета в предел">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P473" w:tooltip="В случае принятия главным распорядителем средств федерального бюджета решения о проведении дополнительного отбора в пределах неиспользованных лимитов бюджетных обязательств, образовавшихся по результатам проведения отбора, в сроки, предусмотренные пунктом 26(2">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>четвертым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, направляют в порядке и по форме, которые установлены Министерством финансов Российской Федерации, в территориальные органы Федерального казначейства по месту открытия им соответствующих лицевых счетов как получателям с</w:t>
+      </w:r>
+      <w:r>
+        <w:t>редств федерального бюджета информацию о решениях Правительственной комиссии по вопросам оптимизации и повышения эффективности бюджетных расходов о продлении срока размещения (направления) объявления о проведении отбора (объявления о проведении дополнитель</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ного отбора) и срока начала приема заявок участников отбора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Федеральное казначейство в течение 5 рабочих дней после наступления сроков, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P469" w:tooltip="26(1-2). В случае если решениями о предоставлении субсидий или правилами (порядком) предоставления субсидий, указанных в пункте 26(1) настоящего Положения, установлено, что субсидии предоставляются по результатам отбора, размещение объявления в информационной ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P473" w:tooltip="В случае принятия главным распорядителем средств федерального бюджета решения о проведении дополнительного отбора в пределах неиспользованных лимитов бюджетных обязательств, образовавшихся по результатам проведения отбора, в сроки, предусмотренные пунктом 26(2">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>четвертым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, обеспечивает в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId395" w:tooltip="Приказ Минфина России от 30.09.2025 N 136н &quot;Об утверждении порядка приостановления (отмены приостановления) осуществления операций на лицевых счетах, открытых в территориальных органах Федерального казначейства главным распорядителям, распорядителям и получате">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>порядке</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, установленном Министерством финансов Российской Федерации, отзыв на лицевые счета главного распорядителя (распорядителя) бюджетных средств, открытые главным распорядителям средств федерального бюджета, лимитов бюджетных обязательств, сведения</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> о которых не составляют государственную тайну, в объеме, равном разнице между объемом доведенных до главного распорядителя средств федерального бюджета лимитов бюджетных обязательств на предоставление субсидий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P469" w:tooltip="26(1-2). В случае если решениями о предоставлении субсидий или правилами (порядком) предоставления субсидий, указанных в пункте 26(1) настоящего Положения, установлено, что субсидии предоставляются по результатам отбора, размещение объявления в информационной ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, и объемом субсидий, в целях предоставления которых размещены (направлены) объявления о проведении отбора (объявления о проведении дополнительного отбора) и начался прием заявок участников, а также объемом субсидий</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, в отношении которых Правительственной комиссией по вопросам оптимизации и повышения эффективности бюджетных расходов приняты решения о продлении срока размещения (направления) объявления о проведении отбора (объявления о проведении дополнительного отбора</w:t>
+      </w:r>
+      <w:r>
+        <w:t>) и срока начала приема заявок участников отбора, а также приостановление осуществления операций по распределению главными распорядителями средств федерального бюджета отозванных лимитов бюджетных обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId396" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительст</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ва РФ от 27.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 26(1-2) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId397" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.02.2025 N 150)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="100" w:name="P481"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:r>
+        <w:t xml:space="preserve">26(2). В случае если решениями о предоставлении субсидий или правилами (порядком) предоставления субсидий, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P447" w:tooltip="26(1). Принятие бюджетных обязательств, связанных с предоставлением субсидий, предусмотренных пунктом 25 настоящего Положения (за исключением субсидий на финансовое обеспечение выполнения государственного задания на оказание государственных услуг (выполнение р">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 26(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, установлено, что субсидии предоставляются по результатам отбора (за исключением случая проведения отбора, предусматривающего более одного этапа такого отбора, а также если срок определения победителей отбора пр</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">одлен в соответствии с решением Правительственной комиссии по вопросам оптимизации и повышения эффективности бюджетных расходов, принятым до сроков, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P484" w:tooltip="лимиты бюджетных обязательств на предоставление которых доведены до соответствующего главного распорядителя средств федерального бюджета в пределах бюджетных ассигнований, предусмотренных федеральным законом о федеральном бюджете, - не позднее 1 апреля текущег">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами третьим</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P485" w:tooltip="лимиты бюджетных обязательств на предоставление которых доведены до соответствующего главного распорядителя средств федерального бюджета в пределах бюджетных ассигнований, предусмотренных федеральным законом о внесении изменений в федеральный закон о федеральн">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>четвертым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P487" w:tooltip="в отношении субсидий, предоставляемых в текущем финансовом году на основании решений о досрочном определении победителей отбора, субсидий на возмещение затрат (недополученных доходов) в связи с производством (реализацией) товаров, выполнением работ, оказанием ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>шестым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта), определение победителей такого отбора осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в отношении субсидий, подлежащих предоставлению в текущем финансовом году (за исключением субсидий, предоставляемых на основа</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нии решений о досрочном определении победителей отбора, субсидий на возмещение затрат (недополученных доходов) в связи с производством (реализацией) товаров, выполнением работ, оказанием услуг, субсидий на финансовое обеспечение исполнения федерального соц</w:t>
+      </w:r>
+      <w:r>
+        <w:t>иального заказа):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId398" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="101" w:name="P484"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:r>
+        <w:t>лимиты бюджетных обязательств на предоставление которых доведены до соответствующего главного распорядителя средств федерального бюджета в пределах бюджетных ассигно</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ваний, предусмотренных федеральным законом о федеральном бюджете, - не позднее 1 апреля текущего финансового года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="102" w:name="P485"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:r>
+        <w:t>лимиты бюджетных обязательств на предоставление которых доведены до соответствующего главного распорядителя средств федерального бюджета в пр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>еделах бюджетных ассигнований, предусмотренных федеральным законом о внесении изменений в федеральный закон о федеральном бюджете, бюджетных ассигнований, предусмотренных после внесения соответствующих изменений в сводную бюджетную роспись федерального бюд</w:t>
+      </w:r>
+      <w:r>
+        <w:t>жета по основаниям, установленным бюджетным законодательством Российской Федерации, - не позднее 45-го рабочего дня после дня отражения на лицевых счетах главного распорядителя (распорядителя) бюджетных средств, открытых главным распорядителям средств феде</w:t>
+      </w:r>
+      <w:r>
+        <w:t>рального бюджета, но не позднее 1 декабря текущего финансового года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в отношении субсидий, лимиты бюджетных обязательств на предоставление которых доведены до соответствующего главного распорядителя средств федерального бюджета в пределах бюджетных ассигно</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ваний, предусмотренных федеральным законом о федеральном бюджете, подлежащих предоставлению начиная с 1-го года планового периода, - не позднее 15 ноября текущего финансового года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="103" w:name="P487"/>
+      <w:bookmarkEnd w:id="103"/>
+      <w:r>
+        <w:t>в отношении субсидий, предоставляемых в текущем финансовом году на основани</w:t>
+      </w:r>
+      <w:r>
+        <w:t>и решений о досрочном определении победителей отбора, субсидий на возмещение затрат (недополученных доходов) в связи с производством (реализацией) товаров, выполнением работ, оказанием услуг - не позднее 1 декабря текущего финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае если р</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ешениями о предоставлении субсидий или правилами (порядком) предоставления субсидий, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P447" w:tooltip="26(1). Принятие бюджетных обязательств, связанных с предоставлением субсидий, предусмотренных пунктом 25 настоящего Положения (за исключением субсидий на финансовое обеспечение выполнения государственного задания на оказание государственных услуг (выполнение р">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 26(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, установлено, что субсидии предоставляются по результатам отбора, предусматривающего бол</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ее одного этапа отбора (за исключением случая, если срок определения победителей отбора, предусматривающего более одного этапа такого отбора, продлен в соответствии с решением Правительственной комиссии по вопросам оптимизации и повышения эффективности бюд</w:t>
+      </w:r>
+      <w:r>
+        <w:t>жетных расходов), определение победителей такого отбора осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="104" w:name="P489"/>
+      <w:bookmarkEnd w:id="104"/>
+      <w:r>
+        <w:t xml:space="preserve">не позднее 1 июня текущего финансового года - в отношении субсидий, лимиты бюджетных обязательств на предоставление которых доведены до соответствующего главного распорядителя средств </w:t>
+      </w:r>
+      <w:r>
+        <w:t>федерального бюджета в пределах бюджетных ассигнований, предусмотренных федеральным законом о федеральном бюджете;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="105" w:name="P490"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:r>
+        <w:t>не позднее 90-го рабочего дня после дня отражения на лицевых счетах главного распорядителя (распорядителя) бюджетных средств, открытых главны</w:t>
+      </w:r>
+      <w:r>
+        <w:t>м распорядителям средств федерального бюджета, но не позднее 1 декабря текущего финансового года - в отношении субсидий, лимиты бюджетных обязательств на предоставление которых доведены до соответствующего главного распорядителя средств федерального бюджет</w:t>
+      </w:r>
+      <w:r>
+        <w:t>а в пределах бюджетных ассигнований, предусмотренных федеральным законом о внесении изменений в федеральный закон о федеральном бюджете или после внесения соответствующих изменений в сводную бюджетную роспись федерального бюджета по основаниям, установленн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ым бюджетным законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Главные распорядители средств федерального бюджета не позднее второго рабочего дня после наступления сроков, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P484" w:tooltip="лимиты бюджетных обязательств на предоставление которых доведены до соответствующего главного распорядителя средств федерального бюджета в пределах бюджетных ассигнований, предусмотренных федеральным законом о федеральном бюджете, - не позднее 1 апреля текущег">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами третьим</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P485" w:tooltip="лимиты бюджетных обязательств на предоставление которых доведены до соответствующего главного распорядителя средств федерального бюджета в пределах бюджетных ассигнований, предусмотренных федеральным законом о внесении изменений в федеральный закон о федеральн">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>четвертым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P487" w:tooltip="в отношении субсидий, предоставляемых в текущем финансовом году на основании решений о досрочном определении победителей отбора, субсидий на возмещение затрат (недополученных доходов) в связи с производством (реализацией) товаров, выполнением работ, оказанием ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>шестым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P489" w:tooltip="не позднее 1 июня текущего финансового года - в отношении субсидий, лимиты бюджетных обязательств на предоставление которых доведены до соответствующего главного распорядителя средств федерального бюджета в пределах бюджетных ассигнований, предусмотренных феде">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>восьмым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P490" w:tooltip="не позднее 90-го рабочего дня после дня отражения на лицевых счетах главного распорядителя (распорядителя) бюджетных средств, открытых главным распорядителям средств федерального бюджета, но не позднее 1 декабря текущего финансового года - в отношении субсидий">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>девятым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, направляют в порядке и по форме, которые установлены Министерством финансов Российской Федерации, в те</w:t>
+      </w:r>
+      <w:r>
+        <w:t>рриториальные органы Федерального казначейства по месту открытия им соответствующих лицевых счетов как получателям средств федерального бюджета информацию о решениях Правительственной комиссии по вопросам оптимизации и повышения эффективности бюджетных рас</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ходов, принятых в соответствии с настоящим пунктом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае если после определения победителей отбора для предоставления соответствующей субсидии требуется внесение изменений в сводную бюджетную роспись федерального бюджета, главный распорядитель средств </w:t>
+      </w:r>
+      <w:r>
+        <w:t>федерального бюджета направляет в Министерство финансов Российской Федерации предложения по внесению изменений в сводную бюджетную роспись федерального бюджета в порядке, установленном Министерством финансов Российской Федерации, в срок не позднее 20 рабоч</w:t>
+      </w:r>
+      <w:r>
+        <w:t>их дней после дня определения победителей отбора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId399" w:tooltip="Постановление Правительства РФ от 27.12.2025 N 2179 &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.12.2025 N 2179)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 26(2) в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId400" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.02.2025 N 150)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="106" w:name="P495"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:r>
+        <w:t xml:space="preserve">26(3). Определение </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">победителей дополнительного отбора на предоставление субсидии в пределах неиспользованных лимитов бюджетных обязательств, образовавшихся по результатам проведения отбора (в том числе в случае если отбор признан несостоявшимся) в сроки, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P484" w:tooltip="лимиты бюджетных обязательств на предоставление которых доведены до соответствующего главного распорядителя средств федерального бюджета в пределах бюджетных ассигнований, предусмотренных федеральным законом о федеральном бюджете, - не позднее 1 апреля текущег">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами третьим</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P485" w:tooltip="лимиты бюджетных обязательств на предоставление которых доведены до соответствующего главного распорядителя средств федерального бюджета в пределах бюджетных ассигнований, предусмотренных федеральным законом о внесении изменений в федеральный закон о федеральн">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>четвертым пункта 26(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, увеличенных лимитов бюджетных обязательств, в результате отказа победителя отбора от заключения договора (соглашения), рас</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">торжения договора (соглашения) с получателем субсидии в случае принятия главным распорядителем средств федерального бюджета решения о проведении дополнительного отбора осуществляется не позднее 45 рабочих дней после дня размещения (направления) объявления </w:t>
+      </w:r>
+      <w:r>
+        <w:t>о проведении дополнительного отбора, но не позднее 1 декабря текущего финансового года, за исключением случая, если срок проведения дополнительного отбора продлен в соответствии с решением Правительственной комиссии по вопросам оптимизации и повышения эффе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ктивности бюджетных расходов, принятым до срока, предусмотренного настоящим пунктом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Главные распорядители средств федерального бюджета не позднее второго рабочего дня, следующего за днем наступления срока, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P495" w:tooltip="26(3). Определение победителей дополнительного отбора на предоставление субсидии в пределах неиспользованных лимитов бюджетных обязательств, образовавшихся по результатам проведения отбора (в том числе в случае если отбор признан несостоявшимся) в сроки, преду">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, направляют в порядке и по форме, которые установлены Министерством финансов Российской Федерации, в территориальные органы Федерального казначейства по месту открытия им соответствующих лицевых счетов как получателям </w:t>
+      </w:r>
+      <w:r>
+        <w:t>средств федерального бюджета информацию о решениях Правительственной комиссии по вопросам оптимизации и повышения эффективности бюджетных расходов, принятых в соответствии с настоящим пунктом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 26(3) в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId401" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 1</w:t>
+      </w:r>
+      <w:r>
+        <w:t>3.02.2025 N 150)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">26(3-1). Утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId402" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.02.2025 N 150.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>26(3-2). Перераспределение на иные цели бюджетных ассигнований, предусмотренных в федеральном законе о федеральном бюджете на предоставление субсидий р</w:t>
+      </w:r>
+      <w:r>
+        <w:t>оссийским кредитным организациям в отношении соглашений о предоставлении финансирования, заключаемых (заключенных) ими с нерезидентами Российской Федерации в целях финансирования экспортных проектов в области военно-технического сотрудничества Российской Ф</w:t>
+      </w:r>
+      <w:r>
+        <w:t>едерации с иностранными государствами, не осуществляется в случае принятия Правительством Российской Федерации соответствующего решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 26(3-2) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId403" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2022 N 2531)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="107" w:name="P501"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:r>
+        <w:t>26(3-3). Бюджетные ассигнования, предусмотренные федеральным законом о федеральном бюджете на предоставление из федерального бюджета субсидий юридическим лицам, не являющимся государственными учреждени</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ями, субсидий индивидуальным предпринимателям, а также физическим лицам - производителям товаров, работ, услуг, направляются на увеличение бюджетных ассигнований резервного фонда Правительства Российской Федерации в случае отсутствия утвержденного по состо</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">янию на 1 января текущего финансового года (на 1 февраля текущего финансового года или последний рабочий день до указанной даты в соответствии с принятыми до начала очередного финансового года решениями Правительственной комиссии по вопросам оптимизации и </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">повышения эффективности бюджетных расходов) нормативного правового акта, устанавливающего правила предоставления указанных субсидий (утвержденных правил предоставления субсидий, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P650" w:tooltip="Предоставление субсидий, предусмотренных пунктом 2 статьи 78.1 Бюджетного кодекса Российской Федерации, осуществляется главными распорядителями средств федерального бюджета - палатами Федерального Собрания Российской Федерации в соответствии с правилами (поряд">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втором пункта 38</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> насто</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ящего Положения), решения о предоставлении субсидии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId404" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="108" w:name="P503"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:r>
+        <w:t>Бюджетные ассигнования на предоставление из федерального бюджета субсидий юридическим лицам, не являющимся государственными учреждениями, субсидий индивидуальным предпринимателям, а также физическим лицам - производителям товаров, работ, услуг, предусмотре</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нные сводной бюджетной росписью федерального бюджета в результате внесения в нее изменений без внесения изменений в федеральный закон о федеральном бюджете по основаниям, установленным бюджетным законодательством Российской Федерации, направляются на увели</w:t>
+      </w:r>
+      <w:r>
+        <w:t>чение бюджетных ассигнований резервного фонда Правительства Российской Федерации в случае отсутствия:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId405" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.11.2024 N 1649; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId406" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="109" w:name="P505"/>
+      <w:bookmarkEnd w:id="109"/>
+      <w:r>
+        <w:t>не позднее 30 рабочих дней после дня внесения указанных изменений в сводную бюджетную роспись федер</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ального бюджета утвержденного решения о предоставлении субсидии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId407" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.11.2024 N 1649)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="110" w:name="P507"/>
+      <w:bookmarkEnd w:id="110"/>
+      <w:r>
+        <w:t>не позднее 45 рабочих дней после дня внесения указанных изменений в сводную бюджетную росп</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ись федерального бюджета утвержденного нормативного правового акта, устанавливающего правила предоставления указанных субсидий (правила предоставления субсидий, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P650" w:tooltip="Предоставление субсидий, предусмотренных пунктом 2 статьи 78.1 Бюджетного кодекса Российской Федерации, осуществляется главными распорядителями средств федерального бюджета - палатами Федерального Собрания Российской Федерации в соответствии с правилами (поряд">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втором пункта 38</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId408" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.11.2024 N 1649)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="111" w:name="P509"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:r>
+        <w:t>Срок утверждения решения о предоставлении субсидии (нормативного правового акта, устанавливающего правила предоставления указанных субсидий (правила предо</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ставления субсидий, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P650" w:tooltip="Предоставление субсидий, предусмотренных пунктом 2 статьи 78.1 Бюджетного кодекса Российской Федерации, осуществляется главными распорядителями средств федерального бюджета - палатами Федерального Собрания Российской Федерации в соответствии с правилами (поряд">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втором пункта 38</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения), предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P505" w:tooltip="не позднее 30 рабочих дней после дня внесения указанных изменений в сводную бюджетную роспись федерального бюджета утвержденного решения о предоставлении субсидии;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами третьим</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P507" w:tooltip="не позднее 45 рабочих дней после дня внесения указанных изменений в сводную бюджетную роспись федерального бюджета утвержденного нормативного правового акта, устанавливающего правила предоставления указанных субсидий (правила предоставления субсидий, указанные">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>четвертым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, может быть продлен не более чем на 20 рабочих дней в соответствии с решениями Правительственной ком</w:t>
+      </w:r>
+      <w:r>
+        <w:t>иссии по вопросам оптимизации и повышения эффективности бюджетных расходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId409" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.11.2024 N 1649)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Главные распорядители средств федерального бюджета не позднее 10-го рабочего дн</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">я после срока, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P501" w:tooltip="26(3-3). Бюджетные ассигнования, предусмотренные федеральным законом о федеральном бюджете на предоставление из федерального бюджета субсидий юридическим лицам, не являющимся государственными учреждениями, субсидий индивидуальным предпринимателям, а также физи">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P505" w:tooltip="не позднее 30 рабочих дней после дня внесения указанных изменений в сводную бюджетную роспись федерального бюджета утвержденного решения о предоставлении субсидии;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>третьим</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P507" w:tooltip="не позднее 45 рабочих дней после дня внесения указанных изменений в сводную бюджетную роспись федерального бюджета утвержденного нормативного правового акта, устанавливающего правила предоставления указанных субсидий (правила предоставления субсидий, указанные">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>четвертым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта (срока, установленного в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P509" w:tooltip="Срок утверждения решения о предоставлении субсидии (нормативного правового акта, устанавливающего правила предоставления указанных субсидий (правила предоставления субсидий, указанные в абзаце втором пункта 38 настоящего Положения), предусмотренный абзацами тр">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем пятым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта), представляют в Министерство финансов Российс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">кой Федерации предложения по перераспределению бюджетных ассигнований, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P501" w:tooltip="26(3-3). Бюджетные ассигнования, предусмотренные федеральным законом о федеральном бюджете на предоставление из федерального бюджета субсидий юридическим лицам, не являющимся государственными учреждениями, субсидий индивидуальным предпринимателям, а также физи">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P503" w:tooltip="Бюджетные ассигнования на предоставление из федерального бюджета субсидий юридическим лицам, не являющимся государственными учреждениями, субсидий индивидуальным предпринимателям, а также физическим лицам - производителям товаров, работ, услуг, предусмотренные">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, на увеличение бюджетных ассигнований резервного фон</w:t>
+      </w:r>
+      <w:r>
+        <w:t>да Правительства Российской Федерации в порядке, установленном Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId410" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.11.2024 N 1649)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 26(3-3) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId411" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2022 N 2531)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="112" w:name="P514"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:r>
+        <w:t>26(3-4). Бюджетные ассигнования, предусмотренные федеральным законом о федеральном бюджете на предостав</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ление из федерального бюджета государственным учреждениям субсидий на финансовое обеспечение выполнения государственного задания на оказание государственных услуг (выполнение работ) в части проведения научных исследований, подлежат в соответствии с решения</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ми президиума Комиссии по научно-технологическому развитию Российской Федерации перераспределению в соответствии с бюджетным законодательством Российской Федерации в целях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>осуществления иных расходов, предусматривающих проведение научных исследований и ра</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">зработок, - в случае отсутствия по состоянию на 1 апреля текущего финансового года заключений, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P99" w:tooltip="д(1)) до размещения в единой государственной информационной системе учета научно-исследовательских, опытно-конструкторских и технологических работ гражданского назначения заключений, предусмотренных пунктом 4 Правил осуществления федеральным государственным бю">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "д(1)" пункта 2(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения (за исключением случая, указанного в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P516" w:tooltip="предоставления из федерального бюджета субсидии в виде имущественного взноса Российской Федерации в фонд, созданный на основании федерального закона в целях финансовой и организационной поддержки фундаментальных научных исследований и поисковых научных исследо">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце третьем</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="113" w:name="P516"/>
+      <w:bookmarkEnd w:id="113"/>
+      <w:r>
+        <w:t>предоставления из федерального бюджета субсидии в виде имущественного взноса Российской Федерации в фонд, созданный на основании федерального закона в целях финансовой и организационной поддержки фундаментальны</w:t>
+      </w:r>
+      <w:r>
+        <w:t>х научных исследований и поисковых научных исследований, опытно-конструкторских и технологических работ, опытно-конструкторских разработок, подготовки научных кадров, развития научных коллективов, занимающих лидирующие позиции в определенной области науки,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - в случае наличия на 1 апреля текущего финансового года размещенных в единой государственной информационной системе учета научно-исследовательских, опытно-конструкторских и технологических работ гражданского назначения в установленном порядке заключений,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P99" w:tooltip="д(1)) до размещения в единой государственной информационной системе учета научно-исследовательских, опытно-конструкторских и технологических работ гражданского назначения заключений, предусмотренных пунктом 4 Правил осуществления федеральным государственным бю">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "д(1)" пункта 2(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, содержащих вывод о нецелесообразности финансирования соответствующих научных тем прикладных научных исследований за счет субсидий на финансовое обеспеч</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ение выполнения государственного задания на оказание государственных услуг (выполнение работ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="114" w:name="P517"/>
       <w:bookmarkEnd w:id="114"/>
       <w:r>
-        <w:t xml:space="preserve">заключение договоров (соглашений), указанных в </w:t>
-[...65 lines deleted...]
-      <w:bookmarkStart w:id="115" w:name="P513"/>
+        <w:t>Министерство науки и высшего образования Российской Федерации не позднее 30 апреля текущего финансового года направляет в президиум Комиссии по научно-технологич</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ескому развитию Российской Федерации информацию об объемах соответствующих бюджетных ассигнований, подлежащих перераспределению в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P514" w:tooltip="26(3-4). Бюджетные ассигнования, предусмотренные федеральным законом о федеральном бюджете на предоставление из федерального бюджета государственным учреждениям субсидий на финансовое обеспечение выполнения государственного задания на оказание государственных ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="115" w:name="P518"/>
       <w:bookmarkEnd w:id="115"/>
       <w:r>
-        <w:t>В случае если межбюджетные трансферты, имеющие целевое назначение, из федера</w:t>
-[...52 lines deleted...]
-      <w:hyperlink w:anchor="P513" w:tooltip="В случае если межбюджетные трансферты, имеющие целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации (за исключением субсидий, предоставляемых в целях софинансирования расходных обязательств, связанных с осуществлением капитальных в">
+        <w:t xml:space="preserve">Решения, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P514" w:tooltip="26(3-4). Бюджетные ассигнования, предусмотренные федеральным законом о федеральном бюджете на предоставление из федерального бюджета государственным учреждениям субсидий на финансовое обеспечение выполнения государственного задания на оказание государственных ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, принимаются президиумом Комиссии по научно-технологическому развитию Российской Федерации не позднее 1 июня текущего финансового года на основании информации, полученной в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P517" w:tooltip="Министерство науки и высшего образования Российской Федерации не позднее 30 апреля текущего финансового года направляет в президиум Комиссии по научно-технологическому развитию Российской Федерации информацию об объемах соответствующих бюджетных ассигнований, ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем четвертым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае отсутствия принятых в срок, предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P518" w:tooltip="Решения, предусмотренные абзацем первым настоящего пункта, принимаются президиумом Комиссии по научно-технологическому развитию Российской Федерации не позднее 1 июня текущего финансового года на основании информации, полученной в соответствии с абзацем четвер">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем пятым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего п</w:t>
-[...20 lines deleted...]
-      <w:hyperlink r:id="rId413" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:t xml:space="preserve"> настоящего пункта, президиумом Комиссии по научно-технологическому развитию Российской Феде</w:t>
+      </w:r>
+      <w:r>
+        <w:t>рации решений о перераспределении бюджетных ассигнований главные распорядители средств федерального бюджета не позднее 15 июня текущего финансового года представляют в Министерство финансов Российской Федерации предложения по перераспределению соответствую</w:t>
+      </w:r>
+      <w:r>
+        <w:t>щих бюджетных ассигнований на увеличение бюджетных ассигнований резервного фонда Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 26(3-4) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId412" w:tooltip="Постановление Правительства РФ от 07.06.2025 N 852 &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
-[...190 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+        <w:t xml:space="preserve"> Правительства РФ от 07.06.2025 N 852)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00454103">
+      <w:tr w:rsidR="005C66B2">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t>КонсультантПлюс: примечание.</w:t>
+              <w:t>КонсультантПлюс: примечани</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>е.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">Абз. 2 - 4 п. 26(6) в ред. Постановления Правительства РФ от 27.09.2025 N 1487 </w:t>
+              <w:t>Действие п. 26(4) (в части средств, источником финансового обеспечения которых является субсидия из федерального бюджета, предоставленных фондом, осуществляющим грантовую поддержку исследований) приостановлено до 01.01.2027 (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+            <w:hyperlink r:id="rId413" w:tooltip="Постановление Правительства РФ от 29.12.2025 N 2201 &quot;Об особенностях реализации Федерального закона &quot;О федеральном бюджете на 2026 год и на плановый период 2027 и 2028 годов&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t>применяются</w:t>
+                <w:t>Постановление</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve"> к правоотношениям, возникающим при исполнении федерального бюджета</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> начиная с федерального бюджета на 2026 год и на плановый период 2027 и 2028 годов.</w:t>
+              <w:t xml:space="preserve"> Правительства РФ от 29.12.2025 N 2201).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="300"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="118" w:name="P524"/>
+      <w:bookmarkStart w:id="116" w:name="P523"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:r>
+        <w:t xml:space="preserve">26(4). В случае, если для достижения результатов предоставления субсидии (бюджетных инвестиций в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId414" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 80</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации) правилами (порядками) предоставления субсидий или решениями о предоставлении субсидий, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P447" w:tooltip="26(1). Принятие бюджетных обязательств, связанных с предоставлением субсидий, предусмотренных пунктом 25 настоящего Положения (за исключением субсидий на финансовое обеспечение выполнения государственного задания на оказание государственных услуг (выполнение р">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 26(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения (решениями о предоставлении бюджетных инвестиций), предусмотрено последующее предоставление получателем субсидии (бюджетных инвестиций) средств иным юридическим лицам, индивидуальным предпринимателям на безво</w:t>
+      </w:r>
+      <w:r>
+        <w:t>змездной и безвозвратной основе, в том числе в форме гранта, или в форме вклада в уставный (складочный) капитал юридического лица, то заключение договоров о предоставлении таких средств и дополнительных соглашений, предусматривающих внесение в них изменени</w:t>
+      </w:r>
+      <w:r>
+        <w:t>й или их расторжение, осуществляется в соответствии с типовыми формами, установленными Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 26(4) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId415" w:tooltip="Постановление Правительства РФ от 07.08.2019 N 1029 (ред. от 11.11.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.08.2019 N 1029; в ред. Постановлений Правительства РФ от 23.01.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId416" w:tooltip="Постановление Правительства РФ от 23.01.2021 N 39 &quot;О внесении изменений в пункты 18, 26(4) и 26(8) Положения о мерах по обеспечению исполнения федерального бюджета и приостановлении действия отдельных положений некоторых актов Правительства Российской Федераци">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 39</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.06.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId417" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1034</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.12.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId418" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2363</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="117" w:name="P525"/>
+      <w:bookmarkEnd w:id="117"/>
+      <w:r>
+        <w:t>26(5). В случае, если межбюджетные трансферты, имеющие ц</w:t>
+      </w:r>
+      <w:r>
+        <w:t>елевое назначение, из федерального бюджета бюджету субъекта Российской Федерации предоставляются в целях софинансирования расходных обязательств субъекта Российской Федерации, возникающих из договоров (соглашений) о предоставлении из бюджета субъекта Росси</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">йской Федерации субсидий юридическим лицам, индивидуальным предпринимателям, физическим лицам - производителям товаров, работ, услуг, из договоров о предоставлении бюджетных инвестиций в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId419" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 80</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, в соглашения о предоставлении та</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ких межбюджетных трансфертов, имеющих целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации подлежат включению обязательства субъекта Российской Федерации обеспечить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 26.12.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId420" w:tooltip="Постановление Правительства РФ от 26.12.2019 N 1841 (ред. от 11.11.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1841</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.06.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId421" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1034</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.12.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId422" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2363</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="118" w:name="P527"/>
       <w:bookmarkEnd w:id="118"/>
       <w:r>
-        <w:t>В случае если межбюджетные трансферты, имеющие целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации (за исключением субсидий, предоставляемых в целях софинансирования расходных обязательств, связанных с осуществлением капитальн</w:t>
-[...24 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t>заключение договоров (соглашений) о предоставлении из бюджета субъекта Российской Федерации указанных субсидий (бюджетных инвестиций) (внесение изменений в указанные договоры (соглашения) в соответствии с типовыми формами, установленными Министерст</w:t>
+      </w:r>
+      <w:r>
+        <w:t>вом финансов Российской Федерации для договоров (соглашений) о предоставлении субсидий из федерального бюджета (бюджетных инвестиций);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId421" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId423" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
-[...315 lines deleted...]
-          <w:t>N 39</w:t>
+        <w:t xml:space="preserve"> Правительства РФ от 28.06.2021 N 1034)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>предоставление для включения в реестр соглашений (договоров) о предоставлении из бюджетов бюджетной системы Российской Федерации субсидий и бюджетных инвестиций юридическим лицам, индивидуа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">льным предпринимателям, физическим лицам - производителям товаров, работ, услуг и межбюджетных трансфертов бюджетам бюджетной системы Российской Федерации (далее - реестр соглашений (договоров) о предоставлении субсидий, бюджетных инвестиций, межбюджетных </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">трансфертов), указанный в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P685" w:tooltip="44. Сведения о предоставляемых из федерального бюджета субсидиях, в том числе в соответствии с условиями, предусмотренными соглашениями о государственно-частном партнерстве, концессионными соглашениями, бюджетных инвестициях, межбюджетных трансфертах, субсидия">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 44</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, информации об указанных субсидиях (бюджетных инвестициях), а также сведений об их использовании в соответствии с порядком, установленным Министерством финансов Р</w:t>
+      </w:r>
+      <w:r>
+        <w:t>оссийской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.06.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId424" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1034</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 28.12.2023 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId431" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId425" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 2363</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...1203 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00454103">
+      <w:tr w:rsidR="005C66B2">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>КонсультантПлюс: примечание.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve">Абз. 1 п. 31 в ред. Постановления Правительства РФ от 27.09.2025 N 1487 </w:t>
+              <w:t xml:space="preserve">Абз. 4 - 7 п. 26(5) (в ред. Постановления Правительства РФ от 27.09.2025 N 1487) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+            <w:hyperlink r:id="rId426" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
-                <w:t>применяется</w:t>
+                <w:t>применяются</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve"> к правоотношениям, возникающим при исполнении федерального бюджета начиная с федерального бюджета на 2026 год и на плановый период 2027 и 2028 годов.</w:t>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при исполнении федерального бюджета начиная с федерального бюджета на 2026 г. и на плановый период 2027 и 2028 гг.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="300"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="135" w:name="P582"/>
+      <w:bookmarkStart w:id="119" w:name="P533"/>
+      <w:bookmarkEnd w:id="119"/>
+      <w:r>
+        <w:t xml:space="preserve">заключение договоров (соглашений), указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P527" w:tooltip="заключение договоров (соглашений) о предоставлении из бюджета субъекта Российской Федерации указанных субсидий (бюджетных инвестиций) (внесение изменений в указанные договоры (соглашения) в соответствии с типовыми формами, установленными Министерством финансов">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>аб</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>заце втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, в порядке и на условиях, аналогичных порядку и условиям, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P523" w:tooltip="26(4). В случае, если для достижения результатов предоставления субсидии (бюджетных инвестиций в соответствии со статьей 80 Бюджетного кодекса Российской Федерации) правилами (порядками) предоставления субсидий или решениями о предоставлении субсидий, указанны">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 26(4)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.10.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId427" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1769</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 27.09.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId428" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1487</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="120" w:name="P535"/>
+      <w:bookmarkEnd w:id="120"/>
+      <w:r>
+        <w:t>В случае если межбюджетные трансферты, имеющие целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации (за исключением субсидий, предоставляемых в целях софинансирования расходных обязательств, связанных с осуществлением капитальн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ых вложений) предоставляются в целях софинансирования расходных обязательств субъекта Российской Федерации, возникающих из государственных контрактов на поставку товаров, выполнение работ, оказание услуг, заключаемых от имени субъекта Российской Федерации,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> из договоров (соглашений) о предоставлении из бюджета субъекта Российской Федерации субсидий юридическим лицам, в соглашения о предоставлении таких межбюджетных трансфертов из федерального бюджета бюджету субъекта Российской Федерации (дополнительные согл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ашения к ним), заключаемые до 1 января текущего финансового года, подлежит включению обязательство субъекта Российской Федерации обеспечить заключение получателями средств бюджета субъекта Российской Федерации указанных государственных контрактов, договоро</w:t>
+      </w:r>
+      <w:r>
+        <w:t>в (соглашений) или заключение дополнительного соглашения к указанному в настоящем абзаце соглашению о предоставлении межбюджетного трансферта об изменении условий такого соглашения в части перераспределения размера межбюджетного трансферта между текущим фи</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нансовым годом и плановым периодом не позднее 1 июня текущего финансового года (в соглашения, заключаемые до 1 августа текущего финансового года, - не позднее 1 октября текущего финансового года).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId429" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.09</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="121" w:name="P537"/>
+      <w:bookmarkEnd w:id="121"/>
+      <w:r>
+        <w:t>Правительственная комиссия по вопросам оптимизации и повышения эффективности бюджетных расходов вправе до срока, предусмотренного абзацем пятым настоящего пункта, принять решение о продлении до 1 декабря текущего финансового года срока принят</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ия получателями средств бюджета субъекта Российской Федерации бюджетных обязательств, возникающих из государственных контрактов на поставку товаров, выполнение работ, оказание услуг, заключаемых от имени субъекта Российской Федерации, договоров (соглашений</w:t>
+      </w:r>
+      <w:r>
+        <w:t>) о предоставлении из бюджета субъекта Российской Федерации субсидий юридическим лицам, источником финансового обеспечения которых являются межбюджетные трансферты, имеющие целевое назначение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId430" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае отсутствия принятых бюджетных обязательств или заключенных дополнительных соглашений в сроки, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P535" w:tooltip="В случае если межбюджетные трансферты, имеющие целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации (за исключением субсидий, предоставляемых в целях софинансирования расходных обязательств, связанных с осуществлением капитальных в">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце пятом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта (отсутствия принятых бюджетных обязательств в сроки, уст</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ановленные решением Правительственной комиссии по вопросам оптимизации и повышения эффективности бюджетных расходов, принятым в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P537" w:tooltip="Правительственная комиссия по вопросам оптимизации и повышения эффективности бюджетных расходов вправе до срока, предусмотренного абзацем пятым настоящего пункта, принять решение о продлении до 1 декабря текущего финансового года срока принятия получателями ср">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем шестым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта), главные распорядители средств федеральног</w:t>
+      </w:r>
+      <w:r>
+        <w:t>о бюджета в течение 20 рабочих дней после дня наступления указанных сроков осуществляют внесение изменений в соглашения о предоставлении межбюджетных трансфертов, имеющих целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации в ц</w:t>
+      </w:r>
+      <w:r>
+        <w:t>елях уменьшения суммы межбюджетного трансферта в объеме не принятых получателями средств бюджета субъекта Российской Федерации бюджетных обязательств и направляют предложения на увеличение бюджетных ассигнований резервного фонда Правительства Российской Фе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>дерации в установленном Министерством финансов Российской Федерации порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId431" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 26(5) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId432" w:tooltip="Постановление Правительства РФ от 07.08.2019 N 1029 (ред. от 11.11.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 07.08.2019 N 1029)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="122" w:name="P542"/>
+      <w:bookmarkEnd w:id="122"/>
+      <w:r>
+        <w:t>26(6). В случае, если межбюджетные трансферты, имеющие целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации предоставляются в целях софинансирования расходных обязательств субъекта Российской Федерации по ок</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">азанию финансовой поддержки местным бюджетам по выполнению органами местного самоуправления полномочий по вопросам местного значения в целях софинансирования соответствующих расходных обязательств, возникающих из договоров (соглашений) о предоставлении из </w:t>
+      </w:r>
+      <w:r>
+        <w:t>местного бюджета субсидий юридическим лицам (за исключением субсидий муниципальным учреждениям на финансовое обеспечение выполнения ими муниципального задания на оказание муниципальных услуг (выполнение работ), индивидуальным предпринимателям, физическим л</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ицам - производителям товаров, работ, услуг, из договоров о предоставлении бюджетных инвестиций в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId433" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 80</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, в соглашение о предоставлении таких межбюджетных трансфертов, имеющих целевое назначение, из бюджета субъекта Российской </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Федерации местному бюджету подлежат включению обязательства муниципального образования обеспечить соблюдение условий, аналогичных условиям, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P527" w:tooltip="заключение договоров (соглашений) о предоставлении из бюджета субъекта Российской Федерации указанных субсидий (бюджетных инвестиций) (внесение изменений в указанные договоры (соглашения) в соответствии с типовыми формами, установленными Министерством финансов">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P533" w:tooltip="заключение договоров (соглашений), указанных в абзаце втором настоящего пункта, в порядке и на условиях, аналогичных порядку и условиям, предусмотренным пунктом 26(4) настоящего Положения.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>четвертым пункта 26(5)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(в ред. Постановлений Правительства</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> РФ от 26.12.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId434" w:tooltip="Постановление Правительства РФ от 26.12.2019 N 1841 (ред. от 11.11.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1841</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.06.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId435" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1034</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 30.12.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId436" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2531</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005C66B2">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Абз. 2 - 4 п. 26(6) (в ред. Постановления Правительства РФ от 27.09.2025 N 1487) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>применяются</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при исполнении федерального бюджета начиная с федерального бюджета на 2026 г. и на плановый период 2027 и 2028 гг.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="300"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="123" w:name="P546"/>
+      <w:bookmarkEnd w:id="123"/>
+      <w:r>
+        <w:t>В случае если межбюджетные трансферты, имеющие целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации (за исключением субсидий, предоставляемых в целях софинансирования расходных обязательств, связанных с осуществлением капитальн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ых вложений) предоставляются в целях софинансирования расходных обязательств субъекта Российской Федерации по оказанию финансовой поддержки местным бюджетам по выполнению органами местного самоуправления полномочий по вопросам местного значения в целях соф</w:t>
+      </w:r>
+      <w:r>
+        <w:t>инансирования соответствующих расходных обязательств, возникающих из муниципальных контрактов на поставку товаров, выполнение работ, оказание услуг, заключаемых от имени муниципального образования, договоров (соглашений) о предоставлении из местного бюджет</w:t>
+      </w:r>
+      <w:r>
+        <w:t>а субсидий юридическим лицам, в соглашения о предоставлении таких межбюджетных трансфертов из бюджета субъекта Российской Федерации местному бюджету (дополнительные соглашения к ним), заключаемые до 1 февраля текущего финансового года, подлежит включению о</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">бязательство муниципального образования обеспечить заключение получателями средств местного бюджета указанных муниципальных контрактов, договоров (соглашений) или заключение дополнительного соглашения к указанному соглашению о предоставлении межбюджетного </w:t>
+      </w:r>
+      <w:r>
+        <w:t>трансферта об изменении условий соглашения в части перераспределения размера межбюджетного трансферта между текущим финансовым годом и плановым периодом не позднее 1 июля текущего финансового года (в соглашения, заключаемые до 1 августа текущего финансовог</w:t>
+      </w:r>
+      <w:r>
+        <w:t>о года, - не позднее 1 октября текущего финансового года).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId438" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="124" w:name="P548"/>
+      <w:bookmarkEnd w:id="124"/>
+      <w:r>
+        <w:t>Правительственная комиссия по вопросам оптимизации и повышения эффективности бюджетных расходов вправе до срока, предусмотре</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P546" w:tooltip="В случае если межбюджетные трансферты, имеющие целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации (за исключением субсидий, предоставляемых в целях софинансирования расходных обязательств, связанных с осуществлением капитальных в">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, принять решение о продлении до 1 декабря текущего финансового года срока принятия получателями средств местного бюджета бюджетных обязательств, возникающих из муниципальных контра</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ктов на поставку товаров, выполнение работ, оказание услуг, заключаемых от имени муниципального образования, договоров (соглашений) о предоставлении из местного бюджета субсидий юридическим лицам, источником финансового обеспечения которых являются межбюдж</w:t>
+      </w:r>
+      <w:r>
+        <w:t>етные трансферты, имеющие целевое назначение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId439" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В случае отсутствия принятых бюджетных обязательств или заключенных дополнительных соглашений в сроки, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P546" w:tooltip="В случае если межбюджетные трансферты, имеющие целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации (за исключением субсидий, предоставляемых в целях софинансирования расходных обязательств, связанных с осуществлением капитальных в">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта (отсутствия принятых бюджетных обязательств в сроки, установленные решением Правительственной комиссии по вопросам оптимизации и повышения эффективности бюджетных расходов, принятым в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P548" w:tooltip="Правительственная комиссия по вопросам оптимизации и повышения эффективности бюджетных расходов вправе до срока, предусмотренного абзацем вторым настоящего пункта, принять решение о продлении до 1 декабря текущего финансового года срока принятия получателями с">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем третьим</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта), главные распорядители средств федерального бюджета в течение 20 рабочих дней после дня наступления указанных сроков осуществляют внесение изменений в соглашения о предоставлении межбюдже</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тных трансфертов, имеющих целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации в целях уменьшения суммы межбюджетного трансферта в объеме не принятых получателями средств местного бюджета бюджетных обязательств и направляют пре</w:t>
+      </w:r>
+      <w:r>
+        <w:t>дложения по перераспределению соответствующих бюджетных ассигнований на увеличение бюджетных ассигнований резервного фонда Правительства Российской Федерации в установленном Министерством финансов Российской Федерации порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId440" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пос</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>тановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 26(6) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId441" w:tooltip="Постановление Правительства РФ от 07.08.2019 N 1029 (ред. от 11.11.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.08.2019 N 1029)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">26(7). Положения, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P447" w:tooltip="26(1). Принятие бюджетных обязательств, связанных с предоставлением субсидий, предусмотренных пунктом 25 настоящего Положения (за исключением субсидий на финансовое обеспечение выполнения государственного задания на оказание государственных услуг (выполнение р">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 26(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P495" w:tooltip="26(3). Определение победителей дополнительного отбора на предоставление субсидии в пределах неиспользованных лимитов бюджетных обязательств, образовавшихся по результатам проведения отбора (в том числе в случае если отбор признан несостоявшимся) в сроки, преду">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>26(3)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, не распространяются на гранты в форме субсидий, предоставляемые из бюджетов бюджетной системы Российской Федерации, если порядком их предоставления, определенным решениями о предоставлении </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">таких грантов, указанными в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId442" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пун</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>кте 7 статьи 78</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId443" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 4 стат</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>ьи 78.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, установлен иной срок определения победителей отбора на их предоставление, а также на заключение договоров (соглашений) об их предоставлении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 26(7) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId444" w:tooltip="Постановление Правительства РФ от 07.08.2019 N 1029 (ред. от 11.11.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>П</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>остановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 07.08.2019 N 1029)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">26(8). В случае если для достижения результатов предоставления субсидии правилами (порядками) предоставления субсидий или решениями о предоставлении субсидий, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P436" w:tooltip="25. Предоставление из федерального бюджета субсидий государственным учреждениям, субсидий юридическим лицам, не являющимся государственными учреждениями, бюджетных инвестиций юридическим лицам в соответствии со статьей 80 Бюджетного кодекса Российской Федераци">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 25</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, предусматривается осуществление получателем субсидии закупки продукции, включенной в перечень конкурентоспособной российской продукции, использование которой необходимо для реализации национальных проектов и комплексного </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId445" w:tooltip="Распоряжение Правительства РФ от 30.09.2018 N 2101-р (ред. от 20.12.2025) &lt;Об утверждении комплексного плана модернизации и расширения магистральной инфраструктуры&gt; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>плана</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> модернизации и расширения магистральной инфраструктуры до 2024 года, утвержденный федеральным органом исполнительной власти, осуществляющим функции по выработке государственной политики и нормативно-правовому регул</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ированию в сфере внешней и внутренней торговли, в договор (соглашение) о предоставлении таких субсидий включается условие об обязанности получателя субсидии руководствоваться техническими (функциональными) характеристиками товаров (работ, услуг), предусмот</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ренными каталогом товаров, работ, услуг для обеспечения государственных (муниципальных) нужд, формирование и ведение которого обеспечивается Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 26(8) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId446" w:tooltip="Постановление Правительства РФ от 26.12.2019 N 1841 (ред. от 11.11.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Прави</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тельства РФ от 26.12.2019 N 1841; в ред. Постановлений Правительства РФ от 23.01.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId447" w:tooltip="Постановление Правительства РФ от 23.01.2021 N 39 &quot;О внесении изменений в пункты 18, 26(4) и 26(8) Положения о мерах по обеспечению исполнения федерального бюджета и приостановлении действия отдельных положений некоторых актов Правительства Российской Федераци">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 39</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.12.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId448" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2363</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="125" w:name="P557"/>
+      <w:bookmarkEnd w:id="125"/>
+      <w:r>
+        <w:t xml:space="preserve">26(9). Органы, осуществляющие функции и полномочия учредителя, включают в соглашения о предоставлении из федерального бюджета субсидий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId449" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем вторым пункта 1 статьи 78.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId450" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 78.2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, государственным учреждениям обя</w:t>
+      </w:r>
+      <w:r>
+        <w:t>зательство соответствующего государственного учреждения заключить договоры (контракты) на поставку товаров, выполнение работ, оказание услуг, подлежащие оплате полностью или частично за счет указанных субсидий в текущем финансовом году, не позднее 1 июня т</w:t>
+      </w:r>
+      <w:r>
+        <w:t>екущего финансового года (не позднее 45 рабочих дней после дня заключения соглашений о предоставлении субсидий, в случае если соглашения о предоставлении указанных субсидий заключены после 1 апреля текущего финансового года), если для достижения результата</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> предоставления субсидии требуется заключение соответствующего договора (контракта).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Положения </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P557" w:tooltip="26(9). Органы, осуществляющие функции и полномочия учредителя, включают в соглашения о предоставлении из федерального бюджета субсидий, предусмотренных абзацем вторым пункта 1 статьи 78.1 и статьей 78.2 Бюджетного кодекса Российской Федерации, государственным ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаца первого</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта не распространяются на закупки товаров, выполнение работ, оказание услуг, осуществляемые го</w:t>
+      </w:r>
+      <w:r>
+        <w:t>сударственными учреждениями:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>при исполнении международных обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в целях обеспечения нужд обороны и безопасности государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в целях оказания медицинской помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в целях предупреждения и (или) ликвидации чрезвычайной ситуации, а также оказания гума</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нитарной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в случае реализации мероприятий, направленных на борьбу с эпидемиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в целях приобретения проездных документов (билетов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в случаях, если извещения об осуществлении закупок товаров, работ, услуг размещены в единой информационной системе в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> сфере закупок либо приглашения принять участие в определении поставщика (подрядчика, исполнителя) или проекты контрактов на закупки товаров, работ, услуг направлены поставщикам (подрядчикам, исполнителям) до срока, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P557" w:tooltip="26(9). Органы, осуществляющие функции и полномочия учредителя, включают в соглашения о предоставлении из федерального бюджета субсидий, предусмотренных абзацем вторым пункта 1 статьи 78.1 и статьей 78.2 Бюджетного кодекса Российской Федерации, государственным ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в соответствии с решениями, принятыми до срока, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P557" w:tooltip="26(9). Органы, осуществляющие функции и полномочия учредителя, включают в соглашения о предоставлении из федерального бюджета субсидий, предусмотренных абзацем вторым пункта 1 статьи 78.1 и статьей 78.2 Бюджетного кодекса Российской Федерации, государственным ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, Правительственной комиссией по вопросам оптимизации и повышения эффектив</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ности бюджетных расходов в срок, определенный указанными решениями, но не позднее 1 декабря текущего финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="126" w:name="P567"/>
+      <w:bookmarkEnd w:id="126"/>
+      <w:r>
+        <w:t>В случае отсутствия заключенных договоров (контрактов) о поставке товаров, выполнении работ, об оказании услуг, подлежащих оплате полност</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ью или частично за счет указанных субсидий, в срок, предусмотренный </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P557" w:tooltip="26(9). Органы, осуществляющие функции и полномочия учредителя, включают в соглашения о предоставлении из федерального бюджета субсидий, предусмотренных абзацем вторым пункта 1 статьи 78.1 и статьей 78.2 Бюджетного кодекса Российской Федерации, государственным ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, органы, осуществляющие функции и полномочия учредителя, и государственные учреждения не позднее 15-го рабочего дня по</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">сле дня наступления срока, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P557" w:tooltip="26(9). Органы, осуществляющие функции и полномочия учредителя, включают в соглашения о предоставлении из федерального бюджета субсидий, предусмотренных абзацем вторым пункта 1 статьи 78.1 и статьей 78.2 Бюджетного кодекса Российской Федерации, государственным ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, заключают дополнительное соглашение в целях уменьшения суммы соответствующего соглашения о предоставлении субсидии в объеме не принятых госуд</w:t>
+      </w:r>
+      <w:r>
+        <w:t>арственным учреждением обязательств, связанных с закупкой товаров, выполнением работ, оказанием услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Главные распорядители средств федерального бюджета не позднее 20-го рабочего дня после дня наступления срока, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P557" w:tooltip="26(9). Органы, осуществляющие функции и полномочия учредителя, включают в соглашения о предоставлении из федерального бюджета субсидий, предусмотренных абзацем вторым пункта 1 статьи 78.1 и статьей 78.2 Бюджетного кодекса Российской Федерации, государственным ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, представляют в Министерство финансов Российской Федерации предложения по перераспределению бюджетных ассигнований на предоставление из федерального бюджета субсидий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId451" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем вторым пункта 1 статьи 78.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId452" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 78.2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Р</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">оссийской Федерации, государственным учреждениям в объеме, указанном в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P567" w:tooltip="В случае отсутствия заключенных договоров (контрактов) о поставке товаров, выполнении работ, об оказании услуг, подлежащих оплате полностью или частично за счет указанных субсидий, в срок, предусмотренный абзацем первым настоящего пункта, органы, осуществляющи">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце одиннадцатом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, на увеличение бюджетных ассигнований резервного фонда Правительства Российской Федерации в порядке, установле</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нном Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="127" w:name="P569"/>
+      <w:bookmarkEnd w:id="127"/>
+      <w:r>
+        <w:t xml:space="preserve">В случае если соглашения о предоставлении субсидий, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P557" w:tooltip="26(9). Органы, осуществляющие функции и полномочия учредителя, включают в соглашения о предоставлении из федерального бюджета субсидий, предусмотренных абзацем вторым пункта 1 статьи 78.1 и статьей 78.2 Бюджетного кодекса Российской Федерации, государственным ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце первом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, заключаются позднее чем за 45 рабочих дней до конца текущего финансового</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> года, органы, осуществляющие функции и полномочия учредителя, включают в такие соглашения обязательство государственного учреждения заключить договоры (контракты) о поставке товаров, выполнении работ, об оказании услуг не позднее 1 марта очередного финанс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ового года, если для достижения результата предоставления субсидии требуется заключение соответствующего договора (контракта).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае отсутствия заключенных договоров (контрактов) о поставке товаров, выполнении работ, об оказании услуг в срок, предусмотр</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">енный </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P569" w:tooltip="В случае если соглашения о предоставлении субсидий, указанных в абзаце первом настоящего пункта, заключаются позднее чем за 45 рабочих дней до конца текущего финансового года, органы, осуществляющие функции и полномочия учредителя, включают в такие соглашения ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем тринадцатым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, государственное учреждение в течение 10 рабочих дней направляет остатки такой субсидии в объеме не принятых государственным учреждением обязательств, связанных с закупкой тов</w:t>
+      </w:r>
+      <w:r>
+        <w:t>аров, выполнением работ, оказанием услуг, в доход федерального бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 26(9) в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId453" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.02.2025 N 150)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">26(10). Утратил силу с 1 января 2025 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId454" w:tooltip="Постановление Правительства РФ от 11.11.2023 N 1896 (ред. от 10.12.2025) &quot;Об утверждении Правил предоставления из федерального бюджета субсидий бюджетным и автономным учреждениям на иные цели&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.11.2023 N 1896.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="128" w:name="P573"/>
+      <w:bookmarkEnd w:id="128"/>
+      <w:r>
+        <w:t>26(11). В случае если межбюджетные трансферты, имеющие целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации предоставляются в целях софинансирования расход</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ных обязательств субъекта Российской Федерации, возникающих из соглашений о государственно-частном партнерстве, концессионных соглашений, в соглашения о предоставлении таких межбюджетных трансфертов подлежит включению обязательство субъекта Российской Феде</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">рации обеспечить предоставление для включения в соответствии с порядком, установленным Министерством финансов Российской Федерации, в реестр соглашений (договоров) о предоставлении субсидий, бюджетных инвестиций, межбюджетных трансфертов, указанный в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P685" w:tooltip="44. Сведения о предоставляемых из федерального бюджета субсидиях, в том числе в соответствии с условиями, предусмотренными соглашениями о государственно-частном партнерстве, концессионными соглашениями, бюджетных инвестициях, межбюджетных трансфертах, субсидия">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 44</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, информации о субсидиях, предоставляемых в соответствии с условиями соглашений о государственно-частном партнерстве, концессионных соглашений, а также сведений об их использовании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае есл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>и межбюджетные трансферты, имеющие целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации предоставляются в целях софинансирования расходных обязательств субъекта Российской Федерации по оказанию финансовой поддержки местным бюдж</w:t>
+      </w:r>
+      <w:r>
+        <w:t>етам по выполнению органами местного самоуправления полномочий по вопросам местного значения в целях софинансирования соответствующих расходных обязательств, возникающих из соглашений о муниципально-частном партнерстве, концессионных соглашений, в соглашен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ие о предоставлении таких межбюджетных трансферов подлежит включению обязательство субъекта Российской Федерации включить в соглашения о предоставлении соответствующих межбюджетных трансфертов, имеющих целевое назначение, из бюджета субъекта Российской Фед</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ерации местным бюджетам условий, аналогичных условиям, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P573" w:tooltip="26(11). В случае если межбюджетные трансферты, имеющие целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации предоставляются в целях софинансирования расходных обязательств субъекта Российской Федерации, возникающих из соглашений о ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 26(11) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId455" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.12.2022 N 2531)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="129" w:name="P576"/>
+      <w:bookmarkEnd w:id="129"/>
+      <w:r>
+        <w:t>27. Главные распорядители средств федерального бюджета или органы, осуществляющие функции и полномочия учредителя, как получатели средств федерального бюджета, предоставившие целевые средства в вал</w:t>
+      </w:r>
+      <w:r>
+        <w:t>юте Российской Федерации организациям в целях финансового обеспечения их затрат, за исключением субсидий государственным учреждениям на финансовое обеспечение выполнения государственного задания на оказание государственных услуг (выполнение работ), принима</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ют до 1 мая текущего финансового года решения об использовании организациями полностью или частично остатков целевых средств, не использованных ими по состоянию на 1 января текущего финансового года, на цели, ранее установленные условиями предоставления це</w:t>
+      </w:r>
+      <w:r>
+        <w:t>левых средств, или на иные цели, определенные в соответствии с федеральным законом о федеральном бюджете, путем согласования с Министерством финансов Российской Федерации информации о неисполненных обязательствах организаций, источником финансового обеспеч</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ения которых являются не использованные на 1 января текущего финансового года остатки целевых средств, предоставленных из федерального бюджета, и направлениях их использования (далее - информация о неисполненных обязательствах) в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P598" w:tooltip="Главные распорядители средств федерального бюджета или органы, осуществляющие функции и полномочия учредителя, направляют в Министерство финансов Российской Федерации на согласование информацию о неисполненных обязательствах, сформированную в соответствии с пу">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P599" w:tooltip="Министерство финансов Российской Федерации согласовывает информацию о неисполненных обязательствах не позднее 5-го рабочего дня со дня ее получения либо возвращает ее без согласования в случае несоответствия информации о неисполненных обязательствах порядку и ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>третьим пункта 30</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, в соответствии с представленными организациями документами (копиями документов), подтверждающими наличие и объем неисполненны</w:t>
+      </w:r>
+      <w:r>
+        <w:t>х обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId456" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2023 N 2363)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Требование о представлении организациями документов (копий документов), подтверждающих наличие и объем неисполненных об</w:t>
+      </w:r>
+      <w:r>
+        <w:t>язательств, не применяется при принятии решений об использовании остатков целевых средств в целях осуществления выплат физическим лицам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="130" w:name="P579"/>
+      <w:bookmarkEnd w:id="130"/>
+      <w:r>
+        <w:t xml:space="preserve">28. Решения об использовании остатков целевых средств, перечисленных на счета, открытые организациям в территориальных </w:t>
+      </w:r>
+      <w:r>
+        <w:t>органах Федерального казначейства или кредитных организациях, на цели, ранее установленные условиями их предоставления, в размере, не превышающем размер неисполненных обязательств организаций, принимаются на основе обязательств, принятых до начала текущего</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> финансового года, подлежавших оплате в отчетном финансовом году, за исключением случая, если получатели субсидий приняли обязательства до начала текущего финансового года в связи с расторжением ранее заключенных контрактов (договоров) по соглашению сторон</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, решению суда или из-за одностороннего отказа стороны такого контракта (договора) от его исполнения в соответствии с гражданским законодательством Российской Федерации, в том числе в связи с введением процедур, применяемых в деле о несостоятельности (банк</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ротстве) поставщика (подрядчика, исполнителя), случая, если получатели субсидий, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P583" w:tooltip="федеральным государственным бюджетным и автономным учреждениям;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце третьем</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, приняли обязательства до начала т</w:t>
+      </w:r>
+      <w:r>
+        <w:t>екущего финансового года, источником финансового обеспечения которых являются целевые средства, предоставленные позднее чем за 45 рабочих дней до конца текущего финансового года, когда указанное решение об использовании остатков целевых средств принимается</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> на основании принятых до начала текущего финансового года обязательств.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.10.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId457" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>769</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 30.12.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId458" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2531</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.11.2024 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId459" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1649</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 13.02.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId460" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 150</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="131" w:name="P581"/>
+      <w:bookmarkEnd w:id="131"/>
+      <w:r>
+        <w:t xml:space="preserve">Решения, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P576" w:tooltip="27. Главные распорядители средств федерального бюджета или органы, осуществляющие функции и полномочия учредителя, как получатели средств федерального бюджета, предоставившие целевые средства в валюте Российской Федерации организациям в целях финансового обесп">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абза</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>це первом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, принимаются в отношении остатков целевых средств, не использованных по состоянию на 1 января текущего финансового года, которые предоставлялись:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId461" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.07.2022 N 1235)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="132" w:name="P583"/>
+      <w:bookmarkEnd w:id="132"/>
+      <w:r>
+        <w:t>федеральным государственным бюджетным и автономным учреждениям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(абзац введен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId462" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.07.2022 N 1235)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в целях осуществления капитальных вложений, капитального ремонта и (или) р</w:t>
+      </w:r>
+      <w:r>
+        <w:t>абот по сохранению объектов культурного наследия (памятников истории и культуры) народов Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId463" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Пост</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>ановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.07.2022 N 1235)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="133" w:name="P587"/>
+      <w:bookmarkEnd w:id="133"/>
+      <w:r>
+        <w:t>в целях исполнения международных обязательств Российской Федерации, реализации государственного оборонного заказа или в целях достижения результатов федеральных проектов, входящих в состав национальных прое</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ктов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId464" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.07.2022 N 1235)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в пределах бюджетных ассигнований, выделенных из резерв</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ных фондов Президента Российской Федерации и Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId465" w:tooltip="Постановление Правительства РФ от 11.07.2022 N 1235 (ред. от 13.02.2025) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета и признании утратившими силу постановления Правительства Российской Федерации от 30 сентября 2019 ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 11.07.2022 N 1235)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Абзац утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId466" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.10.2020 N 1769.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="134" w:name="P592"/>
+      <w:bookmarkEnd w:id="134"/>
+      <w:r>
+        <w:t>Требование о наличии неисполненных</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> обязательств, а также положения </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P581" w:tooltip="Решения, указанные в абзаце первом настоящего пункта, принимаются в отношении остатков целевых средств, не использованных по состоянию на 1 января текущего финансового года, которые предоставлялись:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацев второго</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P583" w:tooltip="федеральным государственным бюджетным и автономным учреждениям;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>третьего</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P587" w:tooltip="в целях исполнения международных обязательств Российской Федерации, реализации государственного оборонного заказа или в целях достижения результатов федеральных проектов, входящих в состав национальных проектов;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пятого</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта не распространяются на не использованные по состоянию на 1 января текущего финансового года остатки бюджетных и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нвестиций, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId467" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>стат</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>ьей 80</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, остатки целевых средств, предоставленных фондам, созданным на основании федеральных законов, осуществляющим грантовую поддержку фундаментальных научных исследований и поисковых научных исследований, опытно-ко</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нструкторских и технологических работ, опытно-конструкторских разработок, а также фондам, осуществляющим предоставление грантов Президента Российской Федерации на развитие гражданского общества, реализацию проектов в области культуры, искусства и креативны</w:t>
+      </w:r>
+      <w:r>
+        <w:t>х (творческих) индустрий, финансовое обеспечение оказания медицинской помощи, в том числе лекарственное обеспечение, детям с тяжелыми жизнеугрожающими и хроническими заболеваниями, в том числе редкими (орфанными) заболеваниями, создание условий, обеспечива</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ющих достойную жизнь и активную деятельность участников специальной военной операции, иных лиц и членов их семей, некоммерческой организации, осуществляющей реализацию мероприятий по производству государственного контента, направленного на формирование гра</w:t>
+      </w:r>
+      <w:r>
+        <w:t>жданской идентичности и духовно-нравственных ценностей среди молодежи, и мероприятий по производству, отбору и размещению социальной рекламы в информационно-телекоммуникационной сети "Интернет", некоммерческой организации, основными целями деятельности кот</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">орой являются поддержка отечественной кинематографии, повышение ее конкурентоспособности, обеспечение условий для создания качественных фильмов, соответствующих национальным интересам, а также популяризация национальных фильмов в Российской Федерации и за </w:t>
+      </w:r>
+      <w:r>
+        <w:t>рубежом, некоммерческой организации, основными целями деятельности которой являются содействие развитию, популяризация, продвижение технологических инициатив, технологий, продуктов и услуг, обеспечивающих приоритетные позиции российских организаций на форм</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ируемых глобальных рынках, некоммерческой организации, созданной в целях содействия развитию социальных лифтов, поддержки проектов и инициатив, создающих возможности для личностной и профессиональной самореализации граждан в различных сферах деятельности, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>остатки целевых средств, источником финансового обеспечения которых являются средства резервного фонда Президента Российской Федерации, решениями о выделении которых установлен срок их использования, превышающий 31 декабря отчетного финансового года, остат</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ки целевых средств, являющихся источником финансового обеспечения выплат, осуществляемых на возвратной основе, остатки целевых средств, предоставленных государственным учреждениям, на основании соглашений, заключенных позднее чем за 45 рабочих дней до конц</w:t>
+      </w:r>
+      <w:r>
+        <w:t>а отчетного финансового года, решения об использовании которых принимаются в размере, не превышающем размер указанных остатков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.11.2024 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId468" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1649</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 07.06.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId469" w:tooltip="Постановление Правительства РФ от 07.06.2025 N 852 &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 852</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 27.12.2025 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId470" w:tooltip="Постановление Правительства РФ от 27.12.2025 N 2179 &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2179</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="135" w:name="P594"/>
       <w:bookmarkEnd w:id="135"/>
       <w:r>
-        <w:t>31. Принятие решений о наличии потребности в увеличении бюджетных ассигнований тек</w:t>
-[...174 lines deleted...]
-      <w:bookmarkStart w:id="136" w:name="P586"/>
+        <w:t>Принятие решения об использовании остатков целевых средств, предоставленных в целях осуществления</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> капитальных вложений, осуществляется без изменения данных о наименовании, направлении инвестирования, мощности, стоимости, сроке ввода в эксплуатацию (приобретения) объекта капитальных вложений, установленных актом (решением) об осуществлении капитальных </w:t>
+      </w:r>
+      <w:r>
+        <w:t>вложений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId471" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.10.2020 N 1769)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="136" w:name="P596"/>
       <w:bookmarkEnd w:id="136"/>
       <w:r>
-        <w:t>32. Главные распорядители средств федерального бюджета или органы, осуществляющие функции и полномочия учредителя, не позднее 30-го рабочего дня со дня поступления в текущем финансовом году организациям средств по выплатам, произведенным организациями до н</w:t>
-[...219 lines deleted...]
-      <w:hyperlink r:id="rId464" w:tooltip="Приказ Минфина России от 13.12.2017 N 229н (ред. от 20.10.2023) &quot;Об утверждении форм и порядка формирования Информации о неисполненных обязательствах организации, источником финансового обеспечения которых являются не использованные на 1 января текущего финанс">
+        <w:t>29. Информация о неисполненных обязательствах форми</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">руется с соблюдением требований о защите государственной тайны в информационной системе "Электронный бюджет" в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId472" w:tooltip="Приказ Минфина России от 13.12.2017 N 229н (ред. от 20.10.2023) &quot;Об утверждении форм и порядка формирования Информации о неисполненных обязательствах организации, источником финансового обеспечения которых являются не использованные на 1 января текущего финанс">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>порядке</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и по </w:t>
       </w:r>
-      <w:hyperlink r:id="rId465" w:tooltip="Приказ Минфина России от 13.12.2017 N 229н (ред. от 20.10.2023) &quot;Об утверждении форм и порядка формирования Информации о неисполненных обязательствах организации, источником финансового обеспечения которых являются не использованные на 1 января текущего финанс">
+      <w:hyperlink r:id="rId473" w:tooltip="Приказ Минфина России от 13.12.2017 N 229н (ред. от 20.10.2023) &quot;Об утверждении форм и порядка формирования Информации о неисполненных обязательствах организации, источником финансового обеспечения которых являются не использованные на 1 января текущего финанс">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>формам</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>, которые установлены Министерством финансов Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="137" w:name="P597"/>
       <w:bookmarkEnd w:id="137"/>
       <w:r>
-        <w:t>34. Главные распорядители средств федерального бюджета или</w:t>
-[...4 lines deleted...]
-      <w:hyperlink w:anchor="P575" w:tooltip="30. Абзац утратил силу с 1 января 2024 года. - Постановление Правительства РФ от 28.12.2023 N 2363.">
+        <w:t xml:space="preserve">30. Абзац утратил силу с 1 января 2024 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId474" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2023 N 2363.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="138" w:name="P598"/>
+      <w:bookmarkEnd w:id="138"/>
+      <w:r>
+        <w:t xml:space="preserve">Главные распорядители средств федерального бюджета или органы, осуществляющие функции и полномочия учредителя, направляют в Министерство финансов Российской </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Федерации на согласование информацию о неисполненных обязательствах, сформированную в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P596" w:tooltip="29. Информация о неисполненных обязательствах формируется с соблюдением требований о защите государственной тайны в информационной системе &quot;Электронный бюджет&quot; в порядке и по формам, которые установлены Министерством финансов Российской Федерации.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 29</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, не позднее 20 апреля текущего финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="139" w:name="P599"/>
+      <w:bookmarkEnd w:id="139"/>
+      <w:r>
+        <w:t>Министерство финансов Российской Федерации согла</w:t>
+      </w:r>
+      <w:r>
+        <w:t>совывает информацию о неисполненных обязательствах не позднее 5-го рабочего дня со дня ее получения либо возвращает ее без согласования в случае несоответствия информации о неисполненных обязательствах порядку и форме, которые установлены Министерством фин</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ансов Российской Федерации в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P596" w:tooltip="29. Информация о неисполненных обязательствах формируется с соблюдением требований о защите государственной тайны в информационной системе &quot;Электронный бюджет&quot; в порядке и по формам, которые установлены Министерством финансов Российской Федерации.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 29</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения (с указанием причины, по которой она не может быть согласована).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Абзацы четвертый - седьмой утратили силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId475" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.10.2020 N 1769.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 30 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId476" w:tooltip="Постановление Правительства РФ от 28.11.2018 N 1430 (ред. от 30.10.2020) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; ------------ Недействующая редакция {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правитель</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ства РФ от 28.11.2018 N 1430)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005C66B2">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Абз. 1 п. 31 (в ред. Постановления Правительства РФ от 27.09.2025 N 1487) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>применяется</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при исполнении федерального бюджета начиная с федерального бюджета на 2026 г. и на плановый период 2027 и 2028 гг.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="300"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="140" w:name="P604"/>
+      <w:bookmarkEnd w:id="140"/>
+      <w:r>
+        <w:t>31. Принятие решений о наличии потребности в увеличении бюджетных ассигнований текущег</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">о финансового года на предоставление субсидий юридическим лицам, предоставление которых осуществлялось в отчетном финансовом году в пределах суммы, необходимой для оплаты денежных обязательств получателей субсидий, в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P119" w:tooltip="на предоставление субсидий юридическим лицам, предоставление которых осуществлялось в отчетном финансовом году в пределах суммы, необходимой для оплаты денежных обязательств получателей субсидий, подлежавших оплате в отчетном финансовом году, источником финанс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем четвертым пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения осуществляется в случаях, если соглашения об их предоставлении заключены в целях исполнения международных обязательств Российской Федерации, реализации государственного оборонного заказа, источни</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ком финансового обеспечения субсидий юридическим лицам являлись средства резервного фонда Президента Российской Федерации, резервного фонда Правительства Российской Федерации, решения о выделении которых приняты после 1 декабря отчетного финансового года, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">а также в случаях предоставления субсидий организациям, указанным в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P592" w:tooltip="Требование о наличии неисполненных обязательств, а также положения абзацев второго, третьего и пятого настоящего пункта не распространяются на не использованные по состоянию на 1 января текущего финансового года остатки бюджетных инвестиций, предусмотренных ст">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце восьмом пункта 28</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId478" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Принятие решений о наличии потребности в увеличении бюджетных ассигнований текущего финансового года на цели, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P604" w:tooltip="31. Принятие решений о наличии потребности в увеличении бюджетных ассигнований текущего финансового года на предоставление субсидий юридическим лицам, предоставление которых осуществлялось в отчетном финансовом году в пределах суммы, необходимой для оплаты ден">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пунк</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">та, осуществляется не позднее 1 марта текущего финансового года или последнего рабочего дня до указанной даты в соответствии с положениями, установленными </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P576" w:tooltip="27. Главные распорядители средств федерального бюджета или органы, осуществляющие функции и полномочия учредителя, как получатели средств федерального бюджета, предоставившие целевые средства в валюте Российской Федерации организациям в целях финансового обесп">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 27</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P579" w:tooltip="28. Решения об использовании остатков целевых средств, перечисленных на счета, открытые организациям в территориальных органах Федерального казначейства или кредитных организациях, на цели, ранее установленные условиями их предоставления, в размере, не превыша">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P592" w:tooltip="Требование о наличии неисполненных обязательств, а также положения абзацев второго, третьего и пятого настоящего пункта не распространяются на не использованные по состоянию на 1 января текущего финансового года остатки бюджетных инвестиций, предусмотренных ст">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>восьмым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P594" w:tooltip="Принятие решения об использовании остатков целевых средств, предоставленных в целях осуществления капитальных вложений, осуществляется без изменения данных о наименовании, направлении инвестирования, мощности, стоимости, сроке ввода в эксплуатацию (приобретени">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>девятым пункта 28</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P596" w:tooltip="29. Информация о неисполненных обязательствах формируется с соблюдением требований о защите государственной тайны в информационной системе &quot;Электронный бюджет&quot; в порядке и по формам, которые установлены Министерством финансов Российской Федерации.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 29</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P597" w:tooltip="30. Абзац утратил силу с 1 января 2024 года. - Постановление Правительства РФ от 28.12.2023 N 2363.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>30</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 31 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId479" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.11.2024 N 1649)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="141" w:name="P608"/>
+      <w:bookmarkEnd w:id="141"/>
+      <w:r>
+        <w:t>32. Главные распорядители средств федерального бюджета или органы, осуществляющие функции и полномочия учредителя, не позднее 30-го рабочего дня со дня поступления в текущем финансовом году организациям средств по выплатам, произведенным организациями до н</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ачала текущего финансового года, источником финансового обеспечения которых являются целевые средства, за исключением субсидий государственным учреждениям на финансовое обеспечение выполнения государственного задания на оказание государственных услуг (выпо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лнение работ) и субсидий, являющихся источником финансового обеспечения выплат, осуществляемых на возвратной основе (далее - средства от возврата дебиторской задолженности), принимают решения об их использовании для достижения целей, установленных при пред</w:t>
+      </w:r>
+      <w:r>
+        <w:t>оставлении целевых средств, в случае поступления средств от возврата дебиторской задолженности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId480" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.02.2025 N 150)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в связи с изменением условий или расторжением в соответствии с гражданским законодательст</w:t>
+      </w:r>
+      <w:r>
+        <w:t>вом Российской Федерации ранее заключенных организациями контрактов (договоров), в том числе в связи с введением процедур, применяемых в деле о несостоятельности (банкротстве) поставщика (подрядчика, исполнителя);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в связи с реализацией требований обеспечен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ия исполнения заключенных организациями контрактов (договоров);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в связи с возвратом в соответствии с законодательством Российской Федерации о налогах и сборах излишне уплаченных сумм налогов, сборов, страховых взносов, пеней, штрафов и процентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в связи с</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> возвратом в текущем финансовом году отклоненного кредитной организацией платежа организации отчетного финансового года (в том числе по причине неверного указания реквизитов платежа).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Организации вправе использовать поступившие в текущем финансовом году ср</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">едства по ранее произведенным ими в текущем финансовом году выплатам, источником финансового обеспечения которых являются целевые средства, без решения главного распорядителя средств федерального бюджета, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P608" w:tooltip="32. Главные распорядители средств федерального бюджета или органы, осуществляющие функции и полномочия учредителя, не позднее 30-го рабочего дня со дня поступления в текущем финансовом году организациям средств по выплатам, произведенным организациями до начал">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId481" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.02.2025 N 150)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">33. Средства от возврата дебиторской задолженности, образовавшиеся в связи с причинами, указанными в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P608" w:tooltip="32. Главные распорядители средств федерального бюджета или органы, осуществляющие функции и полномочия учредителя, не позднее 30-го рабочего дня со дня поступления в текущем финансовом году организациям средств по выплатам, произведенным организациями до начал">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пун</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>кте 32</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, используются организациями в соответствии с нормативными правовыми актами Российской Федерации, регулирующими порядок предоставления целевых средств, или решениями о предоставлении субсидий, устанавливающими возможность, направ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ления и (или) порядок их использования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId482" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2023 N 2363)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Принятие решений, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P608" w:tooltip="32. Главные распорядители средств федерального бюджета или органы, осуществляющие функции и полномочия учредителя, не позднее 30-го рабочего дня со дня поступления в текущем финансовом году организациям средств по выплатам, произведенным организациями до начал">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 32</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, осуществляется на основании информации об</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> использовании средств от возврата дебиторской задолженности с указанием причин ее образования, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P608" w:tooltip="32. Главные распорядители средств федерального бюджета или органы, осуществляющие функции и полномочия учредителя, не позднее 30-го рабочего дня со дня поступления в текущем финансовом году организациям средств по выплатам, произведенным организациями до начал">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 32</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения (далее - информация о дебиторской задолженности), сформированной с соблюдением т</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ребований о защите государственной тайны в информационной системе "Электронный бюджет" в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId483" w:tooltip="Приказ Минфина России от 13.12.2017 N 229н (ред. от 20.10.2023) &quot;Об утверждении форм и порядка формирования Информации о неисполненных обязательствах организации, источником финансового обеспечения которых являются не использованные на 1 января текущего финанс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>порядке</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и по </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId484" w:tooltip="Приказ Минфина России от 13.12.2017 N 229н (ред. от 20.10.2023) &quot;Об утверждении форм и порядка формирования Информации о неисполненных обязательствах организации, источником финансового обеспечения которых являются не использованные на 1 января текущего финанс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>формам</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, которые установлены Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="142" w:name="P619"/>
+      <w:bookmarkEnd w:id="142"/>
+      <w:r>
+        <w:t>34. Главные распорядители средств федерального бюджета или органы, осуществляющие ф</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ункции и полномочия учредителя, на основании согласованной в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P597" w:tooltip="30. Абзац утратил силу с 1 января 2024 года. - Постановление Правительства РФ от 28.12.2023 N 2363.">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 30</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего П</w:t>
-[...21 lines deleted...]
-      <w:hyperlink w:anchor="P554" w:tooltip="27. Главные распорядители средств федерального бюджета или органы, осуществляющие функции и полномочия учредителя, как получатели средств федерального бюджета, предоставившие целевые средства в валюте Российской Федерации организациям в целях финансового обесп">
+        <w:t xml:space="preserve"> настоящего Положения информации о неи</w:t>
+      </w:r>
+      <w:r>
+        <w:t>сполненных обязательствах (на основании информации о дебиторской задолженности) утверждают сведения об операциях с целевыми средствами, находящимися на лицевых счетах, открытых им в территориальных органах Федерального казначейства, и доводят их до организ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>аций для последующего направления в территориальные органы Федерального казначейства не позднее 20 мая текущего финансового года (не позднее 30-го рабочего дня со дня поступления средств от возврата дебиторской задолженности).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Организации при отсутствии по</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> состоянию на 1 мая текущего финансового года (30-й рабочий день со дня поступления средств от возврата дебиторской задолженности) принятых в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P576" w:tooltip="27. Главные распорядители средств федерального бюджета или органы, осуществляющие функции и полномочия учредителя, как получатели средств федерального бюджета, предоставившие целевые средства в валюте Российской Федерации организациям в целях финансового обесп">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктами 27</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P586" w:tooltip="32. Главные распорядители средств федерального бюджета или органы, осуществляющие функции и полномочия учредителя, не позднее 30-го рабочего дня со дня поступления в текущем финансовом году организациям средств по выплатам, произведенным организациями до начал">
+      <w:hyperlink w:anchor="P608" w:tooltip="32. Главные распорядители средств федерального бюджета или органы, осуществляющие функции и полномочия учредителя, не позднее 30-го рабочего дня со дня поступления в текущем финансовом году организациям средств по выплатам, произведенным организациями до начал">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>32</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего Положения решений не позднее 1 июня текущего </w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t xml:space="preserve"> настояще</w:t>
+      </w:r>
+      <w:r>
+        <w:t>го Положения решений не позднее 1 июня текущего финансового года (35-го рабочего дня со дня поступления средств от возврата дебиторской задолженности) перечисляют в установленном бюджетным законодательством Российской Федерации порядке в доход федерального</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> бюджета соответствующие неподтвержденные остатки целевых средств (соответствующие средства от возврата дебиторской задолженности).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId466" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId485" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ </w:t>
-[...17 lines deleted...]
-      <w:hyperlink w:anchor="P597" w:tooltip="34. Главные распорядители средств федерального бюджета или органы, осуществляющие функции и полномочия учредителя, на основании согласованной в соответствии с пунктом 30 настоящего Положения информации о неисполненных обязательствах (на основании информации о ">
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2023 N 2363)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="143" w:name="P622"/>
+      <w:bookmarkEnd w:id="143"/>
+      <w:r>
+        <w:t>35.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Территориальные органы Федерального казначейства в случае неисполнения организациями положений, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P619" w:tooltip="34. Главные распорядители средств федерального бюджета или органы, осуществляющие функции и полномочия учредителя, на основании согласованной в соответствии с пунктом 30 настоящего Положения информации о неисполненных обязательствах (на основании информации о ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 34</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего Положения, не позднее 10-го рабочего дня после наступления </w:t>
-[...4 lines deleted...]
-      <w:hyperlink w:anchor="P597" w:tooltip="34. Главные распорядители средств федерального бюджета или органы, осуществляющие функции и полномочия учредителя, на основании согласованной в соответствии с пунктом 30 настоящего Положения информации о неисполненных обязательствах (на основании информации о ">
+        <w:t xml:space="preserve"> настоящего Положения, не позднее 10-го рабочего дня после наступления сроков, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P619" w:tooltip="34. Главные распорядители средств федерального бюджета или органы, осуществляющие функции и полномочия учредителя, на основании согласованной в соответствии с пунктом 30 настоящего Положения информации о неисполненных обязательствах (на основании информации о ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 34</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего Положения, перечисляют в установленном бюджетным законодательством Российской Федерации порядке в доход федерального бюджета остатки целевых средств (средства от возврата де</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t xml:space="preserve"> настоящего Положения, перечисляют в установленном бюджетным законодательством Российской Федерации порядке в доход федерального бюджета остатки целевых средств (средства от возврата дебиторской задолженности),</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> находящиеся на соответствующих лицевых счетах, открытых организациям в территориальных органах Федерального казначейства, на основании распоряжений о совершении казначейских платежей, оформленных территориальными органами Федерального казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(в ред</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId486" w:tooltip="Постановление Правительства РФ от 02.12.2020 N 1985 (ред. от 30.05.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия пункта 46 Положения о формировании государственного задания на оказание государственны">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 02.12.2020 N 1985)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Положения, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P619" w:tooltip="34. Главные распорядители средств федерального бюджета или органы, осуществляющие функции и полномочия учредителя, на основании согласованной в соответствии с пунктом 30 настоящего Положения информации о неисполненных обязательствах (на основании информации о ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 34</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P622" w:tooltip="35. Территориальные органы Федерального казначейства в случае неисполнения организациями положений, предусмотренных пунктом 34 настоящего Положения, не позднее 10-го рабочего дня после наступления сроков, предусмотренных пунктом 34 настоящего Положения, перечи">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, не распространяются на не использованные по состоянию на 1 января текущего финансового года остатки бюджетных инвестиций, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId487" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 80</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, а </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">также средства от возврата дебиторской задолженности, источником образования которой являлись бюджетные инвестиции, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId488" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 80</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId467" w:tooltip="Постановление Правительства РФ от 02.12.2020 N 1985 (ред. от 30.05.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия пункта 46 Положения о формировании государственного задания на оказание государственны">
+      <w:hyperlink r:id="rId489" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 02.12.2020 N 1985)</w:t>
-[...79 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
-[...5 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
-        <w:t>V. Н</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t>V. Нормативные правовые акты, необходимые для обеспечения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>исполнения федерального закона о федеральном бюджете</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
-[...18 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>36. Нормативные правовые акты Правительства Российской Федерации, устанавливающи</w:t>
+      </w:r>
+      <w:r>
+        <w:t>е правила (порядки) предоставления иных межбюджетных трансфертов, предусматривают в том числе следующие положения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>целевое назначение предоставления иного межбюджетного трансферта;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>условия предоставления иного межбюджетного трансферта;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="139"/>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="144" w:name="P633"/>
+      <w:bookmarkEnd w:id="144"/>
       <w:r>
         <w:t xml:space="preserve">перечень результатов предоставления иного межбюджетного трансферта, за исключением иных межбюджетных трансфертов, указанных в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId471" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId490" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>подпунктах 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId472" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId491" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>5 пункта 1.1 статьи 132.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Бюджетного кодекса Российск</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId473" w:tooltip="Постановление Правительства РФ от 02.12.2020 N 1985 (ред. от 30.05.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия пункта 46 Положения о формировании государственного задания на оказание государственны">
+      <w:hyperlink r:id="rId492" w:tooltip="Постановление Правительства РФ от 02.12.2020 N 1985 (ред. от 30.05.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия пункта 46 Положения о формировании государственного задания на оказание государственны">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 02.12.2020 N 1985)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">абзац утратил силу. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId474" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId493" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правит</w:t>
-[...19 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>условие о заключении соглашения о предоставлении иного межбюджетного трансферта из федерального</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> бюджета бюджету субъекта Российской Федерации, если правилами (порядком) предоставления иного межбюджетного трансферта предусмотрен перечень результатов предоставления иного межбюджетного трансферта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId475" w:tooltip="Постановление Правительства РФ от 02.12.2020 N 1985 (ред. от 30.05.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия пункта 46 Положения о формировании государственного задания на оказание государственны">
+      <w:hyperlink r:id="rId494" w:tooltip="Постановление Правительства РФ от 02.12.2020 N 1985 (ред. от 30.05.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия пункта 46 Положения о формировании государственного задания на оказание государственны">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 02.12.2</w:t>
-[...13 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> Правительства РФ от 02.12.2020 N 1985)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">абзац утратил силу. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId476" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId495" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...13 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>критерии отбора субъектов Рос</w:t>
+      </w:r>
+      <w:r>
+        <w:t>сийской Федерации для предоставления иного межбюджетного трансферта в случае его предоставления двум и более субъектам Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId477" w:tooltip="Постановление Правительства РФ от 26.12.2019 N 1841 (ред. от 11.11.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId496" w:tooltip="Постановление Правительства РФ от 26.12.2019 N 1841 (ред. от 11.11.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 26.12.2019 N 1841; в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId478" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId497" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...13 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>методика распределения иного межбюджетного трансферта между субъектами Российской Федерации в случае его распределения между двумя и более субъектами Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId479" w:tooltip="Постановление Правительства РФ от 26.12.2019 N 1841 (ред. от 11.11.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId498" w:tooltip="Постановление Правительства РФ от 26.12.2019 N 1841 (ред. от 11.11.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 26.12.2019 N 1841; в ред. Постановлений Правительства РФ от 02.12.2020 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId480" w:tooltip="Постановление Правительства РФ от 02.12.2020 N 1985 (ред. от 30.05.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия пункта 46 Положения о формировании государственного задания на оказание государственны">
-[...4 lines deleted...]
-          <w:t>N 1985</w:t>
+      <w:hyperlink r:id="rId499" w:tooltip="Постановление Правительства РФ от 02.12.2020 N 1985 (ред. от 30.05.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия пункта 46 Положения о формировании государственного задания на оказание государственны">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>1985</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, от 22.03.2022 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId481" w:tooltip="Постановление Правительства РФ от 22.03.2022 N 436 (ред. от 28.12.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; (с изм. и доп., вступ. в силу с 01.01.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId500" w:tooltip="Постановление Правительства РФ от 22.03.2022 N 436 (ред. от 28.12.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; (с изм. и доп., вступ. в силу с 01.01.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 436</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...15 lines deleted...]
-      <w:hyperlink w:anchor="P611" w:tooltip="перечень результатов предоставления иного межбюджетного трансферта, за исключением иных межбюджетных трансфертов, указанных в подпунктах 4 и 5 пункта 1.1 статьи 132.1 Бюджетного кодекса Российской Федерации;">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">основания и порядок применения мер финансовой ответственности к субъекту Российской Федерации при невыполнении им условий соглашения о предоставлении иного межбюджетного трансферта из федерального бюджета бюджету субъекта Российской Федерации, в том числе </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">обязательств по достижению значений результатов предоставления иного межбюджетного трансферта, предусмотренных в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P633" w:tooltip="перечень результатов предоставления иного межбюджетного трансферта, за исключением иных межбюджетных трансфертов, указанных в подпунктах 4 и 5 пункта 1.1 статьи 132.1 Бюджетного кодекса Российской Федерации;">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем четвертым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId482" w:tooltip="Постановление Правительства РФ от 02.12.2020 N 1985 (ред. от 30.05.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия пункта 46 Положения о формировании государственного задания на оказание государственны">
+      <w:hyperlink r:id="rId501" w:tooltip="Постановление Правительства РФ от 02.12.2020 N 1985 (ред. от 30.05.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и приостановлении действия пункта 46 Положения о формировании государственного задания на оказание государственны">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 02.12.2020 N 1985)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...12 lines deleted...]
-      <w:hyperlink w:anchor="P112" w:tooltip="4. Министерство финансов Российской Федерации на основании предложений главных распорядителей средств федерального бюджета, сформированных не позднее 1 марта текущего финансового года или последнего рабочего дня до указанной даты, вносит в установленном порядк">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>36(1). Предоставление субсидий (иных межбюджетных трансфертов) из федерального бюджета бюджетам субъектов Российской Федерации на цели, соответствующие ранее установленным цел</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ям, бюджетные ассигнования на предоставление которых в сводной бюджетной росписи федерального бюджета увеличены в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P114" w:tooltip="4. Министерство финансов Российской Федерации на основании предложений главных распорядителей средств федерального бюджета, сформированных не позднее 1 марта текущего финансового года или последнего рабочего дня до указанной даты, вносит в установленном порядк">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего Положения, осуществляется в соответствии с правилами (порядками) предоставления</w:t>
-[...13 lines deleted...]
-      <w:hyperlink r:id="rId483" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:t xml:space="preserve"> настоящего Положения, осуществляется в соответствии с правилами (порядками) пред</w:t>
+      </w:r>
+      <w:r>
+        <w:t>оставления субсидий (иных межбюджетных трансфертов), применявшимися в отчетном финансовом году, в случае если федеральным законом о федеральном бюджете на соответствующие цели не предусмотрены бюджетные ассигнования на текущий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(п. 36(1) вве</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ден </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId502" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">37. Утратил силу с 1 января 2025 года. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId484" w:tooltip="Постановление Правительства РФ от 11.11.2023 N 1896 (ред. от 24.06.2025) &quot;Об утверждении Правил предоставления из федерального бюджета субсидий бюджетным и автономным учреждениям на иные цели&quot; (с изм. и доп., вступ. в силу с 01.09.2025) {КонсультантПлюс}">
-[...10 lines deleted...]
-          <w:t>ние</w:t>
+      <w:hyperlink r:id="rId503" w:tooltip="Постановление Правительства РФ от 11.11.2023 N 1896 (ред. от 10.12.2025) &quot;Об утверждении Правил предоставления из федерального бюджета субсидий бюджетным и автономным учреждениям на иные цели&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 11.11.2023 N 1896.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...11 lines deleted...]
-      <w:hyperlink r:id="rId485" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="145" w:name="P648"/>
+      <w:bookmarkEnd w:id="145"/>
+      <w:r>
+        <w:t>38. Предоставл</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ение субсидий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId504" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пу</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>нктом 1 статьи 78</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId505" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 2 ст</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>атьи 78.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId506" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 1 статьи 78</w:t>
         </w:r>
-      </w:hyperlink>
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId486" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>.3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, а также грантов в форме субсидий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId507" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 7 статьи 78</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId508" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 4 статьи 78.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации (если порядок их предоставления не определен решениями о предоставлении указанных грантов, указанными в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId509" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 7 статьи 78</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId510" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 4 статьи 78.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации), осуществляется</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> в соответствии с нормативными правовыми актами Правительства Российской Федерации, устанавливающими правила (порядок) предоставления субсидий и грантов в форме субсидий, или решениями о предоставлении субсидий на основании договоров (соглашений), заключен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ных в соответствии с типовыми </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId511" w:tooltip="Справочная информация: &quot;Типовые формы договоров (соглашений) о предоставлении субсидий, иных межбюджетных трансфертов&quot; (Материал подготовлен специалистами КонсультантПлюс) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>формами</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, установленными Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 28.11.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId512" w:tooltip="Постановление Правительства РФ от 28.11.2018 N 1430 (ред. от 30.10.2020) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; ------------ Недействующая редакция {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1430</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.12.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId513" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2363</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="146" w:name="P650"/>
+      <w:bookmarkEnd w:id="146"/>
+      <w:r>
+        <w:t xml:space="preserve">Предоставление субсидий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId514" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 2 статьи 78.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, осуществляется главными распорядителями средств федерального бюджета - палатами Федерального Собрания Российской Федерации в соответствии с правилами (порядком) предоставления указанных субсидий, утвержденными в со</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ответствии с регламентом соответствующей палаты Федерального Собрания Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId515" w:tooltip="Постановление Правительства РФ от 10.07.2018 N 805 (ред. от 11.11.2023) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.07.2018 N 805)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="147" w:name="P652"/>
+      <w:bookmarkEnd w:id="147"/>
+      <w:r>
+        <w:t>39. Главные распорядители средств феде</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">рального бюджета или органы, осуществляющие функции и полномочия учредителя, в соответствии с требованиями, установленными Бюджетным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId516" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>кодексом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Российской Федерации, если иной срок не установлен федеральными законами или нормативными правовыми актами Правительства Российской Федерации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId517" w:tooltip="Постановление Правительства РФ от 26.12.2019 N 1841 (ред. от 11.11.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 26.12.2019 N 1841)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="148" w:name="P654"/>
+      <w:bookmarkEnd w:id="148"/>
+      <w:r>
+        <w:t>разрабатывают и направляют в установленном порядке в Правительство Российской Федерации проекты нормативных правовых актов Правительства Российской Федерации об установлении правил (пор</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ядков) предоставления (или о внесении в них изменений):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId518" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>иных межбюджетных трансфертов - в срок до 1 октября текущего финансового года в целях принятия указанных нормативных правовых а</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ктов Правительства Российской Федерации до 1 ноября текущего финансового года в случае, если иные межбюджетные трансферты предусматриваются проектом федерального закона о федеральном бюджете (не позднее даты внесения проекта федерального закона о внесении </w:t>
+      </w:r>
+      <w:r>
+        <w:t>изменений в федеральный закон о федеральном бюджете в Государственную Думу Федерального Собрания Российской Федерации в случае, если иные межбюджетные трансферты предусматриваются указанным проектом федерального закона);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId519" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановл</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>ением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">субсидий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId520" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 1 статьи 78.3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, - до 15 ноября текущего финансового года в целях принятия указанных нормативных правовых актов Правительства Российской Федерации до 1 декабря текущего ф</w:t>
+      </w:r>
+      <w:r>
+        <w:t>инансового года в случае, если субсидии предусматриваются проектом федерального закона о федеральном бюджете (не позднее даты внесения проекта федерального закона о внесении изменений в федеральный закон о федеральном бюджете в Государственную Думу Федерал</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ьного Собрания Российской Федерации в случае, если субсидии предусматриваются указанным проектом федерального закона);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId521" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">абзац утратил силу с 1 января 2025 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId522" w:tooltip="Постановление Правительства РФ от 11.11.2023 N 1896 (ред. от 10.12.2025) &quot;Об утверждении Правил предоставления из федерального бюджета субсидий бюджетным и автономным учреждениям на иные цели&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.11.2023 N 1896;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="149" w:name="P661"/>
+      <w:bookmarkEnd w:id="149"/>
+      <w:r>
+        <w:t xml:space="preserve">утверждают правила предоставления субсидий, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P650" w:tooltip="Предоставление субсидий, предусмотренных пунктом 2 статьи 78.1 Бюджетного кодекса Российской Федерации, осуществляется главными распорядителями средств федерального бюджета - палатами Федерального Собрания Российской Федерации в соответствии с правилами (поряд">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце втором пункта 38</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, до 1 декабря текущего финансового года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId523" w:tooltip="Постановление Правительства РФ от 10.07.2018 N 805 (ред. от 11.11.2023) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 10.07.2018 N 805; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId524" w:tooltip="Постановление Правительства РФ от 26.12.2019 N 1841 (ред. от 11.11.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 26.12.2019 N 1841)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="150" w:name="P663"/>
+      <w:bookmarkEnd w:id="150"/>
+      <w:r>
+        <w:t>разрабатывают и направляют в установленном порядке в Правительство Российской Федерации проекты актов (решений) Правительства Российской Федерации об осуществлении капитальных вложений, о предоста</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">влении бюджетных инвестиций в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId525" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>статьей 80</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации на цели, не связанные с осуществлением капитальных вложений, или о внесении изменений в принятые акты (решения) до 1 декабря текущего финансового года, а также утверждают в случаях, установл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>енных бюджетным законодательством Российской Федерации, акты (решения) об осуществлении капитальных вложений или о внесении изменений в принятые акты (решения) до 5 декабря текущего финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId526" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.10.2020 N 1769; в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId527" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.06.2021 N 1034)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Абзац утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId528" w:tooltip="Постановление Правительства РФ от 13.02.2025 N 150 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 13.02.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>N 150.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="151" w:name="P666"/>
+      <w:bookmarkEnd w:id="151"/>
+      <w:r>
+        <w:t xml:space="preserve">Положения </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P652" w:tooltip="39. Главные распорядители средств федерального бюджета или органы, осуществляющие функции и полномочия учредителя, в соответствии с требованиями, установленными Бюджетным кодексом Российской Федерации, если иной срок не установлен федеральными законами или нор">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацев первого</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P661" w:tooltip="утверждают правила предоставления субсидий, указанных в абзаце втором пункта 38 настоящего Положения, до 1 декабря текущего финансового года;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>четвертого</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта применяются к проектам нормативных правовых актов в отношении межбюджетных трансфертов, субсидий на иные цели и субсидий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId529" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 1 статьи 78.3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, которые ранее не предоставлялись, или вносящих изменения в норматив</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ные правовые акты Российской Федерации, регулирующие порядок их предоставления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId530" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2023 N 2363)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Проекты нормативных правовых актов, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P654" w:tooltip="разрабатывают и направляют в установленном порядке в Правительство Российской Федерации проекты нормативных правовых актов Правительства Российской Федерации об установлении правил (порядков) предоставления (или о внесении в них изменений):">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацами вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P661" w:tooltip="утверждают правила предоставления субсидий, указанных в абзаце втором пункта 38 настоящего Положения, до 1 декабря текущего финансового года;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>четвертым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId487" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
-[...102 lines deleted...]
-          <w:t>N 2363</w:t>
+      <w:hyperlink w:anchor="P666" w:tooltip="Положения абзацев первого - четвертого настоящего пункта применяются к проектам нормативных правовых актов в отношении межбюджетных трансфертов, субсидий на иные цели и субсидий, предусмотренных пунктом 1 статьи 78.3 Бюджетного кодекса Российской Федерации, ко">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>с</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>едьмым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, подлежат согласованию с Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 10.07.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId531" w:tooltip="Постановление Правительства РФ от 10.07.2018 N 805 (ред. от 11.11.2023) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 805</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 30.10.2020 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId532" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1769</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...33 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Проекты правовых актов, предусмотренных утвержденным в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId533" w:tooltip="Постановление Правительства РФ от 01.06.2004 N 260 (ред. от 05.09.2025) &quot;О Регламенте Правительства Российской Федерации и Положении об Аппарате Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 91(3)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Ре</w:t>
+      </w:r>
+      <w:r>
+        <w:t>гламента Правительства Российской Федерации, утвержденного постановлением Правительства Российской Федерации от 1 июня 2004 г. N 260 "О Регламенте Правительства Российской Федерации и Положении об Аппарате Правительства Российской Федерации", планом-график</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ом подготовки нормативных правовых актов, необходимых для реализации федерального закона о федеральном бюджете (о внесении изменений в федеральный закон о федеральном бюджете) (кроме нормативных правовых актов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P654" w:tooltip="разрабатывают и направляют в установленном порядке в Правительство Российской Федерации проекты нормативных правовых актов Правительства Российской Федерации об установлении правил (порядков) предоставления (или о внесении в них изменений):">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах втором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P663" w:tooltip="разрабатывают и направляют в установленном порядке в Правительство Российской Федерации проекты актов (решений) Правительства Российской Федерации об осуществлении капитальных вложений, о предоставлении бюджетных инвестиций в соответствии со статьей 80 Бюджетн">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пятом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта), направляются главными распорядителями средств федерального бюджета в Правительство Российской Федерации в сроки, предусмотренные указанным планом-графиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId496" w:tooltip="Постановление Правительства РФ от 10.07.2018 N 805 (ред. от 11.11.2023) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId534" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 10.07.2018 N 805)</w:t>
-[...29 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t xml:space="preserve"> Правительства РФ от 28.11.2024 N 1649)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">39(1). Утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId535" w:tooltip="Постановление Правительства РФ от 28.06.2021 N 1034 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации в целях повышения равномерности исполнения федерального бюджета по расходам и снижения рисков их неисполнения и п">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.06.2021 N 1034.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">40. Утратил силу с 1 января 2025 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId536" w:tooltip="Постановление Правительства РФ от 11.11.2023 N 1896 (ред. от 10.12.2025) &quot;Об утверждении Правил предоставления из федерального бюджета субсидий бюджетным и автономным учреждениям на иные цели&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 11.11.2023 N 1896.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">41. Министерство финансов Российской Федерации осуществляет мониторинг подготовки и утверждения правовых актов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P652" w:tooltip="39. Главные распорядители средств федерального бюджета или органы, осуществляющие функции и полномочия учредителя, в соответствии с требованиями, установленными Бюджетным кодексом Российской Федерации, если иной срок не установлен федеральными законами или нор">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>п</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>ункте 39</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего Положения, на основании информации главных распорядителей средств федерального бюджета или органов, осуществляющих функции и полномочия учредителя, в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId537" w:tooltip="Приказ Минфина России от 10.11.2022 N 161н (ред. от 29.05.2024) &quot;Об утверждении Порядка и форм осуществления Министерством финансов Российской Федерации мониторинга подготовки и утверждения правовых актов, указанных в пункте 39 Положения о мерах по обеспечению">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>порядке</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и по формам, которые установлены Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId498" w:tooltip="Постановление Правительства РФ от 26.12.2019 N 1841 (ред. от 11.11.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId538" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 26.12.2019 N 1841)</w:t>
-[...612 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.10.2020 N 1769)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
-[...5 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>VI. Иные меры по обеспечению исполнения федерального закона</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>о федеральном бюд</w:t>
-[...61 lines deleted...]
-      <w:hyperlink r:id="rId520" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
+        <w:t>о федеральном бюджете</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>42. Главные администраторы доходов федерального бюджета принимают меры по обеспечению поступления налогов, сборов</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> и других обязательных платежей, а также по сокращению задолженности по их уплате и осуществлению мероприятий, препятствующих ее возникновению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Главные администраторы доходов федерального бюджета - федеральные органы государственной власти (федеральные гос</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ударственные органы) при передаче в соответствии с законодательством Российской Федерации осуществления отдельных полномочий Российской Федерации органам государственной власти субъектов Российской Федерации обеспечивают до начала текущего финансового года</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> доведение до органов государственной власти субъектов Российской Федерации правовых актов, устанавливающих перечень органов государственной власти субъектов Российской Федерации, осуществляющих переданные полномочия Российской Федерации, закрепляющих за н</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ими соответствующие источники доходов бюджетов бюджетной системы Российской Федерации, а также определяющих порядок администрирования указанными органами доходов, зачисляемых в бюджеты бюджетной системы Российской Федерации, в порядке, установленном Правит</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ельством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>43. Главные распорядители средств федерального бюджета или органы, осуществляющие функции и полномочия учредителя, как получатели средств федерального бюджета заключают договоры (соглашения) о предоставлении межбюджетных тран</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">сфертов, субсидий на иные цели и субсидий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId539" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктами 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId521" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId540" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>7 статьи 78</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId522" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId541" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктами 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId523" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId542" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>4 статьи 78.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId524" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId543" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 78.2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId525" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId544" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 1 статьи 78.3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации, договоры о предоставлении бюджетных инвестиций юридическим лицам в соответствии со </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId526" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 31.07.2025) {КонсультантПлюс}">
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федераци</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и, договоры о предоставлении бюджетных инвестиций юридическим лицам в соответствии со </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId545" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 28.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>статьей 80</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации (вносят изменения в указанные д</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t xml:space="preserve"> Бюджетного кодекса Российской Федерации (вносят изменения в указанные договоры (соглашения) в информационной системе "Электронный бюджет" (при наличии технической возможности) с соблюдением </w:t>
+      </w:r>
+      <w:r>
+        <w:t>требований о защите государственной тайны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Заключение договоров (соглашений), предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P405" w:tooltip="24(1). В случае если межбюджетные трансферты, имеющие целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации предоставляются в целях софинансирования расходных обязательств субъекта Российской Федерации по оказанию финансовой поддерж">
-[...10 lines deleted...]
-          <w:t>ми 24(1)</w:t>
+      <w:hyperlink w:anchor="P413" w:tooltip="24(1). В случае если межбюджетные трансферты, имеющие целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации предоставляются в целях софинансирования расходных обязательств субъекта Российской Федерации по оказанию финансовой поддерж">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 24(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P501" w:tooltip="26(4). В случае, если для достижения результатов предоставления субсидии (бюджетных инвестиций в соответствии со статьей 80 Бюджетного кодекса Российской Федерации) правилами (порядками) предоставления субсидий или решениями о предоставлении субсидий, указанны">
+      <w:hyperlink w:anchor="P523" w:tooltip="26(4). В случае, если для достижения результатов предоставления субсидии (бюджетных инвестиций в соответствии со статьей 80 Бюджетного кодекса Российской Федерации) правилами (порядками) предоставления субсидий или решениями о предоставлении субсидий, указанны">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>26(4)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P520" w:tooltip="26(6). В случае, если межбюджетные трансферты, имеющие целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации предоставляются в целях софинансирования расходных обязательств субъекта Российской Федерации по оказанию финансовой поддер">
+      <w:hyperlink w:anchor="P542" w:tooltip="26(6). В случае, если межбюджетные трансферты, имеющие целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации предоставляются в целях софинансирования расходных обязательств субъекта Российской Федерации по оказанию финансовой поддер">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>26(6)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего Положения (внесение изменений в указанные договоры (соглашения), за исключением договоров о предоставлении грантов Президента Российской Федерации </w:t>
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId527" w:tooltip="Справочная информация: &quot;Перечень нормативных актов, относящих сведения к категории ограниченного доступа&quot; (Материал подготовлен специалистами КонсультантПлюс) {КонсультантПлюс}">
+        <w:t xml:space="preserve"> настоящего Положения </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(внесение изменений в указанные договоры (соглашения), за исключением договоров о предоставлении грантов Президента Российской Федерации на развитие гражданского общества и договоров (соглашений) о предоставлении грантов в форме субсидий физическим лицам, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">заключаемых в федеральной государственной информационной системе "Единый портал государственных и муниципальных услуг (функций)", осуществляется в информационной системе "Электронный бюджет" (при наличии технической возможности) с соблюдением </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId546" w:tooltip="Справочная информация: &quot;Перечень нормативных актов, относящих сведения к категории ограниченного доступа&quot; (Материал подготовлен специалистами КонсультантПлюс) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>требований</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> о защите государственной тайны.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId528" w:tooltip="Постановление Правительства РФ от 07.08.2019 N 1029 (ред. от 11.11.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
-[...10 lines deleted...]
-          <w:t>становлением</w:t>
+      <w:hyperlink r:id="rId547" w:tooltip="Постановление Правительства РФ от 07.08.2019 N 1029 (ред. от 11.11.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 07.08.2019 N 1029; в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId529" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
+      <w:hyperlink r:id="rId548" w:tooltip="Постановление Правительства РФ от 30.10.2020 N 1769 (ред. от 28.12.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений постановления Правительства Российской Федерации от 28 ноября 20">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.10.2020 N 1769)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="147"/>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="152" w:name="P685"/>
+      <w:bookmarkEnd w:id="152"/>
       <w:r>
         <w:t>44. Сведения о предоставляемых из федерального бюджета субсидиях, в том числе в соответствии с условиями, предусмотренными соглашениями о государственно-частном партнерстве, концессионными соглашениями, бюджетных инвестициях, межбюджетных трансфертах, субс</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">идиях (бюджетных инвестициях) из бюджетов субъектов Российской Федерации (местных бюджетов), указанных в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P503" w:tooltip="26(5). В случае, если межбюджетные трансферты, имеющие целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации предоставляются в целях софинансирования расходных обязательств субъекта Российской Федерации, возникающих из договоров (со">
+      <w:hyperlink w:anchor="P525" w:tooltip="26(5). В случае, если межбюджетные трансферты, имеющие целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации предоставляются в целях софинансирования расходных обязательств субъекта Российской Федерации, возникающих из договоров (со">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктах 26(5)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P520" w:tooltip="26(6). В случае, если межбюджетные трансферты, имеющие целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации предоставляются в целях софинансирования расходных обязательств субъекта Российской Федерации по оказанию финансовой поддер">
+      <w:hyperlink w:anchor="P542" w:tooltip="26(6). В случае, если межбюджетные трансферты, имеющие целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации предоставляются в целях софинансирования расходных обязательств субъекта Российской Федерации по оказанию финансовой поддер">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>26(6)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P551" w:tooltip="26(11). В случае если межбюджетные трансферты, имеющие целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации предоставляются в целях софинансирования расходных обязательств субъекта Российской Федерации, возникающих из соглашений о ">
+      <w:hyperlink w:anchor="P573" w:tooltip="26(11). В случае если межбюджетные трансферты, имеющие целевое назначение, из федерального бюджета бюджету субъекта Российской Федерации предоставляются в целях софинансирования расходных обязательств субъекта Российской Федерации, возникающих из соглашений о ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>26(11)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего Положения (включая сведения о средствах, указанных в </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:anchor="P501" w:tooltip="26(4). В случае, если для достижения результатов предоставления субсидии (бюджетных инвестиций в соответствии со статьей 80 Бюджетного кодекса Российской Федерации) правилами (порядками) предоставления субсидий или решениями о предоставлении субсидий, указанны">
+        <w:t xml:space="preserve"> настоящего</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Положения (включая сведения о средствах, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P523" w:tooltip="26(4). В случае, если для достижения результатов предоставления субсидии (бюджетных инвестиций в соответствии со статьей 80 Бюджетного кодекса Российской Федерации) правилами (порядками) предоставления субсидий или решениями о предоставлении субсидий, указанны">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пункте 26(4)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего Положения), а также сведения об их использов</w:t>
-[...4 lines deleted...]
-      <w:hyperlink r:id="rId530" w:tooltip="Приказ Минфина России от 19.06.2023 N 92н (ред. от 11.03.2025) &quot;Об утверждении Порядка ведения реестра соглашений (договоров) о предоставлении из бюджетов бюджетной системы Российской Федерации субсидий и бюджетных инвестиций юридическим лицам, индивидуальным ">
+        <w:t xml:space="preserve"> настоящего Положения), а также сведения об их использовании подлежат включению в реестр соглашений (договоров) о предоставлении субсидий, бюджетных инве</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">стиций, межбюджетных трансфертов, ведение которого осуществляется в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId549" w:tooltip="Приказ Минфина России от 19.06.2023 N 92н (ред. от 11.03.2025) &quot;Об утверждении Порядка ведения реестра соглашений (договоров) о предоставлении из бюджетов бюджетной системы Российской Федерации субсидий и бюджетных инвестиций юридическим лицам, индивидуальным ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>порядке</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">, установленном Министерством финансов Российской Федерации. Информация, содержащаяся в указанном реестре, размещается на едином портале бюджетной системы Российской Федерации в информационно-телекоммуникационной </w:t>
-[...17 lines deleted...]
-      <w:hyperlink r:id="rId531" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:t>, установленном Министерством финансов Российской Феде</w:t>
+      </w:r>
+      <w:r>
+        <w:t>рации. Информация, содержащаяся в указанном реестре, размещается на едином портале бюджетной системы Российской Федерации в информационно-телекоммуникационной сети "Интернет" в порядке, установленном Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(п. 44 в ре</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">д. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId550" w:tooltip="Постановление Правительства РФ от 30.12.2022 N 2531 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившим силу отдельного положения акта Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.12.2022 N 2531)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...27 lines deleted...]
-      <w:hyperlink r:id="rId532" w:tooltip="Постановление Правительства РФ от 07.08.2019 N 1029 (ред. от 11.11.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>45. Исполнительные органы субъектов Российской Федерации представляют в Министерство финансов Росси</w:t>
+      </w:r>
+      <w:r>
+        <w:t>йской Федерации законы субъектов Российской Федерации о бюджете субъекта Российской Федерации на очередной финансовый год (очередной финансовый год и плановый период), а также о внесении изменений в указанные законы в порядке и сроки, которые установлены М</w:t>
+      </w:r>
+      <w:r>
+        <w:t>инистерством финансов Российской Федерации, в целях размещения указанной информации на едином портале бюджетной системы Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 07.08.2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId551" w:tooltip="Постановление Правительства РФ от 07.08.2019 N 1029 (ред. от 11.11.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1029</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">, от 09.12.2022 </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId533" w:tooltip="Постановление Правительства РФ от 09.12.2022 N 2272 (ред. от 22.04.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:t>, от 09</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.12.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId552" w:tooltip="Постановление Правительства РФ от 09.12.2022 N 2272 (ред. от 22.04.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 2272</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">46. Утратил силу. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId534" w:tooltip="Постановление Правительства РФ от 09.11.2019 N 1431 (ред. от 22.02.2020) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId553" w:tooltip="Постановление Правительства РФ от 09.11.2019 N 1431 (ред. от 22.02.2020) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 09.11.2</w:t>
-[...18 lines deleted...]
-      <w:hyperlink w:anchor="P79" w:tooltip="Лимиты бюджетных обязательств на осуществление закупок товаров, работ, услуг для обеспечения федеральных нужд подлежат доведению до получателей средств федерального бюджета в полном объеме не позднее 10-го рабочего дня после их отражения на лицевых счетах глав">
+        <w:t xml:space="preserve"> Правительства РФ от 09.11.2019 N 1431.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>47. Федеральное казначейство в течение текущего финансового года в рамках осуществлен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ия полномочий по контролю в финансово-бюджетной сфере проводит контрольные мероприятия на предмет нарушения главными распорядителями средств федерального бюджета сроков, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P81" w:tooltip="Лимиты бюджетных обязательств на осуществление закупок товаров, работ, услуг для обеспечения федеральных нужд подлежат доведению до получателей средств федерального бюджета в полном объеме не позднее 10-го рабочего дня после их отражения на лицевых счетах глав">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацами вторым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P81" w:tooltip="Лимиты бюджетных обязательств на осуществление бюджетных инвестиций и предоставление субсидий федеральным бюджетным и автономным учреждениям (далее - государственные учреждения), федеральным государственным унитарным предприятиям на осуществление капитальных в">
+      <w:hyperlink w:anchor="P83" w:tooltip="Лимиты бюджетных обязательств на осуществление бюджетных инвестиций и предоставление субсидий федеральным бюджетным и автономным учреждениям (далее - государственные учреждения), федеральным государственным унитарным предприятиям на осуществление капитальных в">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>третьим пункта 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> (в том числе с использованием информации, указанной в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P111" w:tooltip="Главные распорядители средств федерального бюджета после доведения до них в установленном порядке лимитов бюджетных обязательств на цели, указанные в абзацах втором и третьем пункта 2 настоящего Положения (после внесения в указанные лимиты изменений), формирую">
+      <w:hyperlink w:anchor="P113" w:tooltip="Главные распорядители средств федерального бюджета после доведения до них в установленном порядке лимитов бюджетных обязательств на цели, указанные в абзацах втором и третьем пункта 2 настоящего Положения (после внесения в указанные лимиты изменений), формирую">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце седьмом пункта 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>) настоя</w:t>
-[...32 lines deleted...]
-      <w:hyperlink w:anchor="P112" w:tooltip="4. Министерство финансов Российской Федерации на основании предложений главных распорядителей средств федерального бюджета, сформированных не позднее 1 марта текущего финансового года или последнего рабочего дня до указанной даты, вносит в установленном порядк">
+        <w:t>) настоящего Положения, в целях привлечения должностных лиц главных распорядителей средств федерального б</w:t>
+      </w:r>
+      <w:r>
+        <w:t>юджета, нарушивших указанные сроки, к ответственности за нарушение бюджетного законодательства Российской Федерации в порядке, установленном законодательством Российской Федерации об административных правонарушениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>48. В случае если сроки, предусмотренны</w:t>
+      </w:r>
+      <w:r>
+        <w:t>е настоящим Положением, приходятся на нерабочий день, днем окончания каждого из них считается 1-й рабочий день, следующий после наступления такого срока.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Положение настоящего пункта не применяется к срокам, установленным в соответствии с федеральным законо</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">м о федеральном бюджете, а также в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P114" w:tooltip="4. Министерство финансов Российской Федерации на основании предложений главных распорядителей средств федерального бюджета, сформированных не позднее 1 марта текущего финансового года или последнего рабочего дня до указанной даты, вносит в установленном порядк">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктами 4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P138" w:tooltip="6. Получатели средств федерального бюджета завершают расчеты по государственным контрактам на поставку товаров, выполнение работ, оказание услуг, подлежавших в соответствии с условиями этих государственных контрактов оплате в отчетном финансовом году за счет д">
+      <w:hyperlink w:anchor="P140" w:tooltip="6. Получатели средств федерального бюджета завершают расчеты по государственным контрактам на поставку товаров, выполнение работ, оказание услуг, подлежавших в соответствии с условиями этих государственных контрактов оплате в отчетном финансовом году за счет д">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P154" w:tooltip="10. Получатели средств федерального бюджета принимают бюджетные обязательства, связанные с поставкой товаров, выполнением работ, оказанием услуг, не позднее 1 июня текущего финансового года или последнего рабочего дня до указанной даты в соответствии с доведен">
+      <w:hyperlink w:anchor="P156" w:tooltip="10. Получатели средств федерального бюджета принимают бюджетные обязательства, связанные с поставкой товаров, выполнением работ, оказанием услуг, не позднее 1 июня текущего финансового года или последнего рабочего дня до указанной даты в соответствии с доведен">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P582" w:tooltip="31. Принятие решений о наличии потребности в увеличении бюджетных ассигнований текущего финансового года на предоставление субсидий юридическим лицам, предоставление которых осуществлялось в отчетном финансовом году в пределах суммы, необходимой для оплаты ден">
+      <w:hyperlink w:anchor="P604" w:tooltip="31. Принятие решений о наличии потребности в увеличении бюджетных ассигнований текущего финансового года на предоставление субсидий юридическим лицам, предоставление которых осуществлялось в отчетном финансовом году в пределах суммы, необходимой для оплаты ден">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>31</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего Положения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>49. В текущем финансовом году не допускаются:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...19 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) увеличение утвер</w:t>
+      </w:r>
+      <w:r>
+        <w:t>жденных в установленном порядке лимитов бюджетных обязательств по оплате труда (за исключением увеличения лимитов бюджетных обязательств в целях осуществления выплат при увольнении работников федеральных государственных органов, доведения оплаты труда рабо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тников федеральных государственных органов и федеральных казенных учреждений до установленного минимального размера оплаты труда, обеспечения оплаты труда помощников сенаторов Российской Федерации по работе в Совете Федерации Федерального Собрания Российск</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ой Федерации, помощников депутатов Государственной Думы по работе в Государственной Думе Федерального Собрания Российской Федерации в пределах соответствующего фонда оплаты труда) за счет уменьшения лимитов бюджетных обязательств, предусмотренных на иные ц</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ели, если иное не установлено законодательством Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(пп. "а" в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId535" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId554" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.12.2023 N 2363)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...26 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) использование по решению руководителя федерального гос</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ударственного органа в целях осуществления выплат стимулирующего характера федеральным государственным гражданским служащим и работникам, замещающим должности, не отнесенные к должностям федеральной государственной гражданской службы, федеральных государст</w:t>
+      </w:r>
+      <w:r>
+        <w:t>венных органов (за исключением их территориальных органов, представительств Российской Федерации и представительств федеральных органов исполнительной власти за рубежом) экономии бюджетных ассигнований на оплату труда, возникшей в связи с наличием количест</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ва вакантных должностей, превышающего 15 процентов утвержденной в установленном порядке предельной численности федеральных государственных гражданских служащих и работников, замещающих должности, не отнесенные к должностям федеральной государственной гражд</w:t>
+      </w:r>
+      <w:r>
+        <w:t>анской службы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId536" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId555" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.12.2023 N 2363)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...13 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Положения настоящего подпункта для органов законодательной и судебной власти, Администрации Президента Российской Федера</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ции и Аппарата Правительства Российской Федерации носят рекомендательный характер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Разъяснения по вопросам, связанным с применением настоящего подпункта, даются Министерством финансов Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 49 введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId537" w:tooltip="Постановление Правительства РФ от 22.03.2022 N 436 (ред. от 28.12.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; (с изм. и доп., вступ. в силу с 01.01.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId556" w:tooltip="Постановление Правительства РФ от 22.03.2022 N 436 (ред. от 28.12.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; (с изм. и доп., вступ. в силу с 01.01.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 22.03.2022 N 436)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">50. Утратил силу. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId538" w:tooltip="Постановление Правительства РФ от 05.04.2023 N 543 (ред. от 25.09.2025) &quot;О некоторых вопросах финансового обеспечения компенсационных выплат федеральным государственным гражданским служащим и работникам, замещающим должности, не являющиеся должностями федераль">
-[...4 lines deleted...]
-          <w:t>Постановление</w:t>
+      <w:hyperlink r:id="rId557" w:tooltip="Постановление Правительства РФ от 05.04.2023 N 543 (ред. от 25.09.2025) &quot;О некоторых вопросах финансового обеспечения компенсационных выплат федеральным государственным гражданским служащим и работникам, замещающим должности, не являющиеся должностями федераль">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>П</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>остановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 05.04.2023 N 543.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...19 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">51. При принятии в случаях, предусмотренных законодательством Российской Федерации, решений, приводящих к увеличению в текущем финансовом году численности федеральных государственных гражданских служащих, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>а также работников, замещающих должности, не являющиеся должностями федеральной государственной гражданской службы, отдельных федеральных органов исполнительной власти, бюджетные ассигнования на реализацию таких решений доводятся до соответствующих федерал</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ьных органов исполнительной власти в объемах, определяемых исходя из даты вступления в силу правовых актов об увеличении численности федеральных государственных гражданских служащих, а также работников, замещающих должности, не являющиеся должностями федер</w:t>
+      </w:r>
+      <w:r>
+        <w:t>альной государственной гражданской службы, федеральных органов исполнительной власти без учета 2-месячного периода на проведение организационно-штатных мероприятий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 51 введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId539" w:tooltip="Постановление Правительства РФ от 22.03.2022 N 436 (ред. от 28.12.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; (с изм. и доп., вступ. в силу с 01.01.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId558" w:tooltip="Постановление Правительства РФ от 22.03.2022 N 436 (ред. от 28.12.2023) &quot;О внесении изменений в Положение о мерах по обеспечению исполнения федерального бюджета&quot; (с изм. и доп., вступ. в силу с 01.01.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 22.03.2022 N 436)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...34 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="153" w:name="P704"/>
+      <w:bookmarkEnd w:id="153"/>
+      <w:r>
+        <w:t>52. Экономия, образовавшаяся по результатам заключения государственных (муниципальных) контрактов на закупку товаров, работ, услуг для обеспечения государственных нужд субъекта Российской Ф</w:t>
+      </w:r>
+      <w:r>
+        <w:t>едерации (муниципальных нужд), источником обеспечения которой являются межбюджетные трансферты из федерального бюджета, предусматривается бюджету субъекта Российской Федерации, у которого образовалась указанная экономия, и может использоваться субъектом Ро</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ссийской Федерации на реализацию:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="154" w:name="P705"/>
+      <w:bookmarkEnd w:id="154"/>
+      <w:r>
+        <w:t>мероприятий (результатов) региональных проектов (муниципальных программ, обеспечивающих реализацию региональных проектов), направленных на достижение целей, показателей и реализацию мероприятий (результатов) федеральных пр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>оектов, входящих в состав национальных проектов (далее - региональные проекты);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId540" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId559" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="150"/>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="155" w:name="P707"/>
+      <w:bookmarkEnd w:id="155"/>
       <w:r>
         <w:t xml:space="preserve">иных мероприятий, включенных в утвержденный Правительством Российской Федерации </w:t>
       </w:r>
-      <w:hyperlink r:id="rId541" w:tooltip="Распоряжение Правительства РФ от 14.02.2024 N 335-р (ред. от 10.07.2024) &lt;Об утверждении перечня мероприятий, на реализацию которых могут использоваться средства экономии, образовавшиеся по результатам заключения госконтрактов, источником обеспечения которых я">
+      <w:hyperlink r:id="rId560" w:tooltip="Распоряжение Правительства РФ от 14.02.2024 N 335-р (ред. от 10.07.2024) &lt;Об утверждении перечня мероприятий, на реализацию которых могут использоваться средства экономии, образовавшиеся по результатам заключения госконтрактов, источником обеспечения которых я">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>перечень</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="156" w:name="P708"/>
+      <w:bookmarkEnd w:id="156"/>
+      <w:r>
         <w:t xml:space="preserve">В целях использования средств экономии на реализацию мероприятий (результатов), указанных в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P683" w:tooltip="мероприятий (результатов) региональных проектов (муниципальных программ, обеспечивающих реализацию региональных проектов), направленных на достижение целей, показателей и реализацию мероприятий (результатов) федеральных проектов, входящих в состав национальных">
+      <w:hyperlink w:anchor="P705" w:tooltip="мероприятий (результатов) региональных проектов (муниципальных программ, обеспечивающих реализацию региональных проектов), направленных на достижение целей, показателей и реализацию мероприятий (результатов) федеральных проектов, входящих в состав национальных">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацах втором</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P685" w:tooltip="иных мероприятий, включенных в утвержденный Правительством Российской Федерации перечень.">
+      <w:hyperlink w:anchor="P707" w:tooltip="иных мероприятий, включенных в утвержденный Правительством Российской Федерации перечень.">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>третьем</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего пункта, исполнительный орган субъекта Российской Федерации при наличии средств экономии подго</w:t>
-[...24 lines deleted...]
-      <w:hyperlink w:anchor="P685" w:tooltip="иных мероприятий, включенных в утвержденный Правительством Российской Федерации перечень.">
+        <w:t xml:space="preserve"> настоящего пункта, исполнительный орган субъекта Российской Федерации при наличии средств экономии подготавливает в установленные соглашением о предоставлении межбюджетного трансферта сроки, но не реже одного раза в квартал, предложения о заключении допол</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нительных соглашений к ранее заключенным соглашениям о предоставлении межбюджетных трансфертов, предусматривающих:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>увеличение значений результатов предоставления межбюджетного трансферта, предусмотренных в соглашении о предоставлении межбюджетного трансфер</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">та, исходя из объема средств экономии - в случае направления средств экономии на финансовое обеспечение достижения мероприятия (результата) регионального проекта (иного мероприятия (результата) того же регионального проекта, мероприятия (результата) иного </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">регионального проекта) либо иного результата предоставления межбюджетного трансферта (в случае направления средств экономии на реализацию мероприятий, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P707" w:tooltip="иных мероприятий, включенных в утвержденный Правительством Российской Федерации перечень.">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце третьем</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...33 lines deleted...]
-      <w:hyperlink w:anchor="P685" w:tooltip="иных мероприятий, включенных в утвержденный Правительством Российской Федерации перечень.">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="157" w:name="P710"/>
+      <w:bookmarkEnd w:id="157"/>
+      <w:r>
+        <w:t>уменьшение объема бюджетных ассигнований на финансовое обеспечение расходного обязательства субъекта Российской Федерации, софинансируемого из федерального бюджета, при исполнении которого обр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>азовались средства экономии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="158" w:name="P711"/>
+      <w:bookmarkEnd w:id="158"/>
+      <w:r>
+        <w:t>увеличение объема бюджетных ассигнований на финансовое обеспечение расходного обязательства субъекта Российской Федерации, реализуемого для достижения показателей и мероприятия (результата) регионального проекта (иного мероприя</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тия (результата) того же регионального проекта, мероприятия (результата) иного регионального проекта) либо иного результата предоставления межбюджетного трансферта (в случае направления средств экономии на реализацию мероприятий, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P707" w:tooltip="иных мероприятий, включенных в утвержденный Правительством Российской Федерации перечень.">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем третьим</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего пункта), а также соответствующее изменение размеров межбюджетных трансфертов в объеме средств экономии пропорционально уровню софинансирования, установленному соглашением о предоставлении межбюджетных трансфертов.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t xml:space="preserve"> настоящего пункта), а также соответствующее изменение размеров межбюджетных трансфертов в объеме средств экономии пропорциональн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>о уровню софинансирования, установленному соглашением о предоставлении межбюджетных трансфертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Положения, указанные в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P688" w:tooltip="уменьшение объема бюджетных ассигнований на финансовое обеспечение расходного обязательства субъекта Российской Федерации, софинансируемого из федерального бюджета, при исполнении которого образовались средства экономии;">
+      <w:hyperlink w:anchor="P710" w:tooltip="уменьшение объема бюджетных ассигнований на финансовое обеспечение расходного обязательства субъекта Российской Федерации, софинансируемого из федерального бюджета, при исполнении которого образовались средства экономии;">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзац</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>ах шестом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P689" w:tooltip="увеличение объема бюджетных ассигнований на финансовое обеспечение расходного обязательства субъекта Российской Федерации, реализуемого для достижения показателей и мероприятия (результата) регионального проекта (иного мероприятия (результата) того же регионал">
+      <w:hyperlink w:anchor="P711" w:tooltip="увеличение объема бюджетных ассигнований на финансовое обеспечение расходного обязательства субъекта Российской Федерации, реализуемого для достижения показателей и мероприятия (результата) регионального проекта (иного мероприятия (результата) того же регионал">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>седьмом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта, не применяются в случае направления средств экономии на финансовое обеспечение достижения того же мероприятия (результата) регионального проекта (результата предоставления межбюдже</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">тного трансферта (в случае направления средств экономии на реализацию мероприятий, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P685" w:tooltip="иных мероприятий, включенных в утвержденный Правительством Российской Федерации перечень.">
+      <w:hyperlink w:anchor="P707" w:tooltip="иных мероприятий, включенных в утвержденный Правительством Российской Федерации перечень.">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем третьим</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта),</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> при достижении которого образовалась указанная экономия.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="154"/>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="159" w:name="P713"/>
+      <w:bookmarkEnd w:id="159"/>
       <w:r>
         <w:t xml:space="preserve">В случае если объем средств экономии не превышает 5 процентов объема межбюджетного трансферта, указанного в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P682" w:tooltip="52. Экономия, образовавшаяся по результатам заключения государственных (муниципальных) контрактов на закупку товаров, работ, услуг для обеспечения государственных нужд субъекта Российской Федерации (муниципальных нужд), источником обеспечения которой являются ">
+      <w:hyperlink w:anchor="P704" w:tooltip="52. Экономия, образовавшаяся по результатам заключения государственных (муниципальных) контрактов на закупку товаров, работ, услуг для обеспечения государственных нужд субъекта Российской Федерации (муниципальных нужд), источником обеспечения которой являются ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце первом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта, и при наличии потреб</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ности в направлении средств экономии на финансовое обеспечение реализации мероприятий (результатов), установленных </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P683" w:tooltip="мероприятий (результатов) региональных проектов (муниципальных программ, обеспечивающих реализацию региональных проектов), направленных на достижение целей, показателей и реализацию мероприятий (результатов) федеральных проектов, входящих в состав национальных">
+      <w:hyperlink w:anchor="P705" w:tooltip="мероприятий (результатов) региональных проектов (муниципальных программ, обеспечивающих реализацию региональных проектов), направленных на достижение целей, показателей и реализацию мероприятий (результатов) федеральных проектов, входящих в состав национальных">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацами вторым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P685" w:tooltip="иных мероприятий, включенных в утвержденный Правительством Российской Федерации перечень.">
+      <w:hyperlink w:anchor="P707" w:tooltip="иных мероприятий, включенных в утвержденный Правительством Российской Федерации перечень.">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>третьим</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта, подготовка исполнительным органом субъекта Российской Федерации предложения об увеличении значений результатов предоставления межбюджетного трансферта, предусмотренных в соглашении о предоставл</w:t>
       </w:r>
       <w:r>
         <w:t>ении межбюджетного трансферта, не требуется.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В целях использования средств экономии в случае, предусмотренном </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P691" w:tooltip="В случае если объем средств экономии не превышает 5 процентов объема межбюджетного трансферта, указанного в абзаце первом настоящего пункта, и при наличии потребности в направлении средств экономии на финансовое обеспечение реализации мероприятий (результатов)">
+      <w:hyperlink w:anchor="P713" w:tooltip="В случае если объем средств экономии не превышает 5 процентов объема межбюджетного трансферта, указанного в абзаце первом настоящего пункта, и при наличии потребности в направлении средств экономии на финансовое обеспечение реализации мероприятий (результатов)">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацем девятым</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта, на финансовое обеспечение достижения того же мероприятия (результата) реги</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">онального проекта исполнительный орган субъекта Российской Федерации при наличии средств экономии подготавливает в установленные соглашением о предоставлении </w:t>
-[...3 lines deleted...]
-        <w:t>межбюджетного трансферта сроки, но не реже одного раза в квартал, информацию об объеме образовавше</w:t>
+        <w:t>онального проекта исполнительный орган субъекта Российской Федерации при наличии средств экономии подготавливает в установленные соглашением о предоставлении межбюджетного трансферта сроки, но не реже одного раза в квартал, информацию об объеме образовавше</w:t>
       </w:r>
       <w:r>
         <w:t>йся экономии и предложение с обоснованиями их использования на те же цели.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При наличии потребности в направлении средств экономии в случае, указанном в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P691" w:tooltip="В случае если объем средств экономии не превышает 5 процентов объема межбюджетного трансферта, указанного в абзаце первом настоящего пункта, и при наличии потребности в направлении средств экономии на финансовое обеспечение реализации мероприятий (результатов)">
+      <w:hyperlink w:anchor="P713" w:tooltip="В случае если объем средств экономии не превышает 5 процентов объема межбюджетного трансферта, указанного в абзаце первом настоящего пункта, и при наличии потребности в направлении средств экономии на финансовое обеспечение реализации мероприятий (результатов)">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце девятом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта, на финансовое обеспечение достиже</w:t>
       </w:r>
       <w:r>
         <w:t>ния иного мероприятия (результата) того же регионального проекта, мероприятия (результата) иного регионального проекта либо иного результата предоставления межбюджетного трансферта (в случае направления средств экономии на реализацию мероприятий, указанных</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P685" w:tooltip="иных мероприятий, включенных в утвержденный Правительством Российской Федерации перечень.">
+      <w:hyperlink w:anchor="P707" w:tooltip="иных мероприятий, включенных в утвержденный Правительством Российской Федерации перечень.">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце третьем</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта) исполнительный орган субъекта Российской Федерации подготавливает в установленные соглашением о п</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">редоставлении межбюджетного трансферта сроки, но не реже одного раза в квартал, предложения о заключении дополнительных соглашений к ранее заключенным соглашениям о предоставлении межбюджетных трансфертов, предусматривающие условия, указанные в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P688" w:tooltip="уменьшение объема бюджетных ассигнований на финансовое обеспечение расходного обязательства субъекта Российской Федерации, софинансируемого из федерального бюджета, при исполнении которого образовались средства экономии;">
+      <w:hyperlink w:anchor="P710" w:tooltip="уменьшение объема бюджетных ассигнований на финансовое обеспечение расходного обязательства субъекта Российской Федерации, софинансируемого из федерального бюджета, при исполнении которого образовались средства экономии;">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацах шестом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P689" w:tooltip="увеличение объема бюджетных ассигнований на финансовое обеспечение расходного обязательства субъекта Российской Федерации, реализуемого для достижения показателей и мероприятия (результата) регионального проекта (иного мероприятия (результата) того же регионал">
+      <w:hyperlink w:anchor="P711" w:tooltip="увеличение объема бюджетных ассигнований на финансовое обеспечение расходного обязательства субъекта Российской Федерации, реализуемого для достижения показателей и мероприятия (результата) регионального проекта (иного мероприятия (результата) того же регионал">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>седьмом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В случае отсутствия потребности в направлении средств экономии на финансовое обеспечение реализации мероприятий (результатов), указанных в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P683" w:tooltip="мероприятий (результатов) региональных проектов (муниципальных программ, обеспечивающих реализацию региональных проектов), направленных на достижение целей, показателей и реализацию мероприятий (результатов) федеральных проектов, входящих в состав национальных">
+      <w:hyperlink w:anchor="P705" w:tooltip="мероприятий (результатов) региональных проектов (муниципальных программ, обеспечивающих реализацию региональных проектов), направленных на достижение целей, показателей и реализацию мероприятий (результатов) федеральных проектов, входящих в состав национальных">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацах второ</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>м</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P685" w:tooltip="иных мероприятий, включенных в утвержденный Правительством Российской Федерации перечень.">
+      <w:hyperlink w:anchor="P707" w:tooltip="иных мероприятий, включенных в утвержденный Правительством Российской Федерации перечень.">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>третьем</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего пункта, соответствующий объем бюджетных ассигнований на предоставление межбюджетных трансфертов подлежит направ</w:t>
-[...18 lines deleted...]
-      <w:hyperlink w:anchor="P686" w:tooltip="В целях использования средств экономии на реализацию мероприятий (результатов), указанных в абзацах втором и третьем настоящего пункта, исполнительный орган субъекта Российской Федерации при наличии средств экономии подготавливает в установленные соглашением о">
+        <w:t xml:space="preserve"> настоящего пункта, соответствующий объем бюджетных ассигнований на предоставление межбюджетных трансфертов подлежит направлению на увеличение бюджетных ассигнований резервного фонда Правительства Российской Федерации для оказания финансовой помощи бюджета</w:t>
+      </w:r>
+      <w:r>
+        <w:t>м субъектов Российской Федерации в порядке, установленном Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Главный распорядитель средств федерального бюджета, до которого как до получателя средств федерального бюджета доведены лимиты бюджетных обязательств на </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">предоставление межбюджетного трансферта, заключает дополнительные соглашения к ранее заключенным соглашениям, указанным в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P708" w:tooltip="В целях использования средств экономии на реализацию мероприятий (результатов), указанных в абзацах втором и третьем настоящего пункта, исполнительный орган субъекта Российской Федерации при наличии средств экономии подготавливает в установленные соглашением о">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзаце четвертом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего пункта, не позднее 20-го рабочего дня со дня получения от исполнительного органа субъекта Российской Федерации предложения о внесении изменений в соглашение о предоставлении межбюджетных транс</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:t xml:space="preserve"> настоящего пункта, не позднее 20-го рабочего дня со дня получения от исполнитель</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ного органа субъекта Российской Федерации предложения о внесении изменений в соглашение о предоставлении межбюджетных трансфертов в связи с образованием средств экономии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 52 введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId542" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId561" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлен</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>ием</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2023 N 2363)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>53. Главный распорядитель средств федерального бюджета не реже одного раза в квартал (при наличии предложения исполнительного органа субъекта Российской Федерации) обеспечивает:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>формирование в установленном Правит</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ельством Российской Федерации порядке единого запроса на изменение национального проекта, соглашений, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId562" w:tooltip="Постановление Правительства РФ от 31.10.2018 N 1288 (ред. от 06.11.2025) &quot;Об организации проектной деятельности в Правительстве Российской Федерации&quot; (вместе с &quot;Положением об организации проектной деятельности в Правительстве Российской Федерации&quot;) {Консультан">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>74</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Положения об организации проектной деятельности в Правительстве Российской Федерации, утвержденного постановлением Правительства Российской Федерации от 31 октября 2018 г. N 1288 "Об организации проектной деятельности в Правительстве Российской Федераци</w:t>
+      </w:r>
+      <w:r>
+        <w:t>и";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>формирование документов для внесения изменений в сводную бюджетную роспись федерального бюджета и лимиты бюджетных обязательств по основаниям, установленным бюджетным законодательством Российской Федерации (в случае использования средств экономии на фи</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нансовое обеспечение достижения иного результата предоставления межбюджетного трансферта, отличного от результата, при достижении которого образовались указанные средства);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">заключение соглашений (дополнительных соглашений к ранее заключенным соглашениям о </w:t>
+      </w:r>
+      <w:r>
+        <w:t>предоставлении межбюджетных трансфертов).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Средства экономии не учитываются при определении размера субсидий (иных межбюджетных трансфертов) в соответствии с методиками распределения субсидий (иных межбюджетных трансфертов) между субъектами Российской Федер</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 53 введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId563" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.12.2023 N 2363)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
-[...92 lines deleted...]
-      <w:hyperlink r:id="rId544" w:tooltip="Постановление Правительства РФ от 28.12.2023 N 2363 (ред. от 13.02.2025) &quot;О внесении изменений в постановление Правительства Российской Федерации от 9 декабря 2017 г. N 1496&quot; {КонсультантПлюс}">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>54. В целях обеспечения исполнения федерального бюджета по расходам получателями средств федерального бюджета утверждаются</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId564" w:tooltip="Приказ Минфина России от 14.01.2025 N 2н &quot;Об утверждении общих требований к регламенту реализации полномочий получателя средств федерального бюджета по управлению дебиторской задолженностью по расходам, образовавшейся в ходе исполнения федерального закона о фе">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>общими требованиями</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, установленными Министерством финансов Российской Федерации, регламенты реализации полномоч</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ий получателей средств федерального бюджета по управлению дебиторской задолженностью по расходам, образовавшейся в ходе исполнения федерального закона о федеральном бюджете, и реализации мер по недопущению возникновения просроченной дебиторской задолженнос</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ти по расходам, а также мер реагирования на риски, выявляемые в ходе осуществления мониторинга дебиторской задолженности по расходам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 54 введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId565" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 28.12.2023 N 2363)</w:t>
-[...41 lines deleted...]
-      <w:hyperlink r:id="rId546" w:tooltip="Постановление Правительства РФ от 28.11.2024 N 1649 (ред. от 27.09.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:t xml:space="preserve"> Правительства РФ от 28.11.2024 N 1649)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005C66B2">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс: п</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>римечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">П. 55 (в ред. Постановления Правительства РФ от 27.09.2025 N 1487) </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>применяется</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к правоотношениям, возникающим при исполнении федерального бюджета начиная с федерального бюджета на 2026 г. и на плановый период 2027 и 2028 гг.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="300"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>55. Установить, что оплата судебных издержек, связанных с представлением интересов Российской Федерации в международных судебных и иных юридических спорах, оплата юридических и адвокатских услуг (за исключением услуг, бюджетные ассигнования на оплату котор</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ых предусмотрены в федеральном законе о федеральном бюджете соответствующему главному распорядителю средств федерального бюджета) в случае осуществления закупки у единственного исполнителя услуг в порядке, установленном законодательством Российской Федерац</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ии, за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId567" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 28.12.2025) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.01.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 25 части 1 статьи 93</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Федерального закона "О контрактной системе в сфере закупок товаров, работ, услу</w:t>
+      </w:r>
+      <w:r>
+        <w:t>г для обеспечения государственных и муниципальных нужд", выплаты, связанные с исполнением судебных актов международных судебных органов и судебных органов иностранных государств, мировых соглашений, заключенных в рамках судебных процессов в международных с</w:t>
+      </w:r>
+      <w:r>
+        <w:t>удебных органах и судебных органах иностранных государств, осуществляются на основании отдельных решений Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 55 введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId568" w:tooltip="Постановление Правительства РФ от 27.09.2025 N 1487 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 28.11.2024 N 1649)</w:t>
-[...55 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 27.09.2025 N 1487)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
-[...11 lines deleted...]
-    <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00454103">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId552"/>
+    <w:sectPr w:rsidR="005C66B2">
+      <w:headerReference w:type="default" r:id="rId569"/>
+      <w:footerReference w:type="default" r:id="rId570"/>
+      <w:headerReference w:type="first" r:id="rId571"/>
+      <w:footerReference w:type="first" r:id="rId572"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A748A4" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="0075275B" w:rsidRDefault="0075275B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A748A4" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="0075275B" w:rsidRDefault="0075275B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+  <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblCellMar>
         <w:left w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3369"/>
       <w:gridCol w:w="3470"/>
       <w:gridCol w:w="3368"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00454103">
+    <w:tr w:rsidR="005C66B2">
       <w:tblPrEx>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1663"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:noProof/>
               <w:color w:val="F58220"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>КонсультантПлюс</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
             <w:t>надежная правовая поддержка</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1700" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:hyperlink r:id="rId1">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>www.consultant.ru</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:t xml:space="preserve">Страница </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:instrText>PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -21798,164 +22892,174 @@
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:instrText>NUMPAGES</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
             </w:rPr>
             <w:t>5</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+  <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+  <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblCellMar>
         <w:left w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3369"/>
       <w:gridCol w:w="3470"/>
       <w:gridCol w:w="3368"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00454103">
+    <w:tr w:rsidR="005C66B2">
       <w:tblPrEx>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1663"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:noProof/>
               <w:color w:val="F58220"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>КонсультантПлюс</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
-            <w:t>надежная правовая поддержка</w:t>
+            <w:t xml:space="preserve">надежная правовая </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>поддержка</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1700" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:hyperlink r:id="rId1">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>www.consultant.ru</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:t xml:space="preserve">Страница </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:instrText>PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -21976,420 +23080,424 @@
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:instrText>NUMPAGES</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
             </w:rPr>
             <w:t>5</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+  <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A748A4" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="0075275B" w:rsidRDefault="0075275B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A748A4" w:rsidRDefault="00A748A4">
+    <w:p w:rsidR="0075275B" w:rsidRDefault="0075275B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5787"/>
       <w:gridCol w:w="4929"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00454103">
+    <w:tr w:rsidR="005C66B2">
       <w:tblPrEx>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1683"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2700" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">Постановление Правительства РФ от </w:t>
-[...7 lines deleted...]
-            <w:t>09.12.2017 N 1496</w:t>
+            <w:t>Постановление Правительства РФ от 09.12.2017 N 1496</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
-            <w:t>(ред. от 27.09.2025)</w:t>
+            <w:t>(ред. от 27.12.2025, с изм. от 29.12.2025)</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
-            <w:t>"О мерах по обеспечению исполнения федерального...</w:t>
+            <w:t>"О мерах по обеспечению и...</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2300" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Документ предоставлен </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:tooltip="КонсультантПлюс - надежная правовая система">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>КонсультантПлюс</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:br/>
           </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Дата сохранения: 12.01.2026</w:t>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+  <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+  <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5512"/>
       <w:gridCol w:w="4695"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00454103">
+    <w:tr w:rsidR="005C66B2">
       <w:tblPrEx>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1683"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2700" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Постановление Правительства РФ от 09.12.2017 N 1496</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
-            <w:t>(ред. от 27.09.2025)</w:t>
+            <w:t>(ред. от 27.12.2025, с изм. от 29.12.2025)</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
-            <w:t>"О мерах по обеспечению исполнения федерального...</w:t>
+            <w:t>"О мерах по обеспечению и...</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2300" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00454103" w:rsidRDefault="00A748A4">
+        <w:p w:rsidR="005C66B2" w:rsidRDefault="0075275B">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Документ предоставлен </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:tooltip="КонсультантПлюс - надежная правовая система">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>КонсультантПлюс</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:br/>
           </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Дата сохранения: 12.01.2026</w:t>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+  <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00454103" w:rsidRDefault="00454103">
+  <w:p w:rsidR="005C66B2" w:rsidRDefault="005C66B2">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00454103"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C211E1"/>
+    <w:rsidRoot w:val="005C66B2"/>
+    <w:rsid w:val="005C66B2"/>
+    <w:rsid w:val="006F1E3D"/>
+    <w:rsid w:val="0075275B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0F33FE1C"/>
-  <w15:docId w15:val="{460D96C2-9E55-446B-8DC2-0FA622C40404}"/>
+  <w15:docId w15:val="{8561F7FA-EFCC-489C-BD9A-185A2557F52D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -22768,311 +23876,257 @@
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
     <w:name w:val="ConsPlusNonformat"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
     <w:name w:val="ConsPlusTitle"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell">
     <w:name w:val="ConsPlusCell"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
     <w:name w:val="ConsPlusDocList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
     <w:name w:val="ConsPlusTitlePage"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm">
     <w:name w:val="ConsPlusJurTerm"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList0">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal0">
     <w:name w:val="ConsPlusNormal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat0">
     <w:name w:val="ConsPlusNonformat"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle0">
     <w:name w:val="ConsPlusTitle"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell0">
     <w:name w:val="ConsPlusCell"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList0">
     <w:name w:val="ConsPlusDocList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage0">
     <w:name w:val="ConsPlusTitlePage"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm0">
     <w:name w:val="ConsPlusJurTerm"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList1">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList2">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
-  </w:style>
-[...40 lines deleted...]
-    <w:rsid w:val="00C211E1"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481481&amp;date=10.10.2025&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1647&amp;field=134" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=10.10.2025&amp;dst=100056&amp;field=134" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=10.10.2025&amp;dst=100061&amp;field=134" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100037&amp;field=134" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477908&amp;date=10.10.2025&amp;dst=100039&amp;field=134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498677&amp;date=10.10.2025&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515587&amp;date=10.10.2025&amp;dst=100215&amp;field=134" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100063&amp;field=134" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=10.10.2025&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103142&amp;field=134" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100039&amp;field=134" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103575&amp;field=134" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=7179&amp;field=134" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100092&amp;field=134" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101272&amp;field=134" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=10.10.2025&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100087&amp;field=134" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=6837&amp;field=134" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=473494&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=351827&amp;date=10.10.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346248&amp;date=10.10.2025&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=10.10.2025&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=375081&amp;date=10.10.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100056&amp;field=134" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=10.10.2025&amp;dst=100041&amp;field=134" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100053&amp;field=134" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=375081&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=7484&amp;field=134" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511502&amp;date=10.10.2025&amp;dst=100258&amp;field=134" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100039&amp;field=134" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=503946&amp;date=10.10.2025&amp;dst=100084&amp;field=134" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=334571&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=504958&amp;date=10.10.2025&amp;dst=100056&amp;field=134" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=10.10.2025&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=10.10.2025&amp;dst=100061&amp;field=134" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=10.10.2025&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103433&amp;field=134" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481482&amp;date=10.10.2025&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507880&amp;date=10.10.2025&amp;dst=100111&amp;field=134" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100041&amp;field=134" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100108&amp;field=134" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515382&amp;date=10.10.2025&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=397890&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=7187&amp;field=134" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100070&amp;field=134" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100077&amp;field=134" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=10.10.2025&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=10.10.2025&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100052&amp;field=134" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100101&amp;field=134" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=10.10.2025&amp;dst=100055&amp;field=134" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515382&amp;date=10.10.2025&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100038&amp;field=134" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103405&amp;field=134" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=363383&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453017&amp;date=10.10.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100099&amp;field=134" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100119&amp;field=134" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=10.10.2025&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101961&amp;field=134" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=10.10.2025&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=10.10.2025&amp;dst=100037&amp;field=134" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366839&amp;date=10.10.2025&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511502&amp;date=10.10.2025&amp;dst=100253&amp;field=134" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=334571&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=3146&amp;field=134" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=10.10.2025&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=6272&amp;field=134" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103433&amp;field=134" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=433395&amp;date=10.10.2025&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103575&amp;field=134" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=10.10.2025&amp;dst=100062&amp;field=134" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103432&amp;field=134" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103142&amp;field=134" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=397890&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481482&amp;date=10.10.2025&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100047&amp;field=134" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477908&amp;date=10.10.2025&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100060&amp;field=134" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=10.10.2025&amp;dst=100061&amp;field=134" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100074&amp;field=134" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508773&amp;date=10.10.2025&amp;dst=100180&amp;field=134" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481482&amp;date=10.10.2025&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=452933&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511502&amp;date=10.10.2025&amp;dst=100263&amp;field=134" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100098&amp;field=134" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103405&amp;field=134" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481480&amp;date=10.10.2025&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100071&amp;field=134" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=409076&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453103&amp;date=10.10.2025&amp;dst=100069&amp;field=134" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100037&amp;field=134" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=469319&amp;date=10.10.2025&amp;dst=100050&amp;field=134" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100102&amp;field=134" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481480&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498677&amp;date=10.10.2025&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100054&amp;field=134" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=10.10.2025&amp;dst=100057&amp;field=134" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100041&amp;field=134" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=505238&amp;date=10.10.2025&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100069&amp;field=134" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=413176&amp;date=10.10.2025&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508773&amp;date=10.10.2025&amp;dst=100180&amp;field=134" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=4853&amp;field=134" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=6837&amp;field=134" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101283&amp;field=134" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481482&amp;date=10.10.2025&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100096&amp;field=134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481482&amp;date=10.10.2025&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100040&amp;field=134" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101960&amp;field=134" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100097&amp;field=134" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103142&amp;field=134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481480&amp;date=10.10.2025&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=344304&amp;date=10.10.2025&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=10.10.2025&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508773&amp;date=10.10.2025&amp;dst=100180&amp;field=134" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=503477&amp;date=10.10.2025&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511502&amp;date=10.10.2025&amp;dst=100259&amp;field=134" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481481&amp;date=10.10.2025&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=409076&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346248&amp;date=10.10.2025&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=7179&amp;field=134" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481481&amp;date=10.10.2025&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506904&amp;date=10.10.2025&amp;dst=100260&amp;field=134" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=449511&amp;date=10.10.2025&amp;dst=100158&amp;field=134" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100089&amp;field=134" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=10.10.2025&amp;dst=100050&amp;field=134" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100048&amp;field=134" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=128&amp;field=134" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=10.10.2025&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511502&amp;date=10.10.2025&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103142&amp;field=134" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103142&amp;field=134" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511502&amp;date=10.10.2025&amp;dst=100251&amp;field=134" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=441358&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=10.10.2025&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396428&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100111&amp;field=134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=10.10.2025&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103142&amp;field=134" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100056&amp;field=134" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100046&amp;field=134" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498677&amp;date=10.10.2025&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=10.10.2025&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453103&amp;date=10.10.2025&amp;dst=100069&amp;field=134" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100042&amp;field=134" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=10.10.2025&amp;dst=100090&amp;field=134" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508773&amp;date=10.10.2025&amp;dst=100180&amp;field=134" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481480&amp;date=10.10.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101788&amp;field=134" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=6&amp;field=134" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515587&amp;date=10.10.2025&amp;dst=100231&amp;field=134" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=10.10.2025&amp;dst=100048&amp;field=134" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=375081&amp;date=10.10.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346248&amp;date=10.10.2025&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511502&amp;date=10.10.2025&amp;dst=100256&amp;field=134" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=6279&amp;field=134" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=10.10.2025&amp;dst=100046&amp;field=134" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100027&amp;field=134" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=10.10.2025&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=487789&amp;date=10.10.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100064&amp;field=134" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=351631&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515588&amp;date=10.10.2025&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506904&amp;date=10.10.2025&amp;dst=100260&amp;field=134" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100075&amp;field=134" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=10.10.2025&amp;dst=100053&amp;field=134" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100101&amp;field=134" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481481&amp;date=10.10.2025&amp;dst=100043&amp;field=134" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474497&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=7172&amp;field=134" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=10.10.2025&amp;dst=100061&amp;field=134" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366839&amp;date=10.10.2025&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=503946&amp;date=10.10.2025&amp;dst=100083&amp;field=134" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=503946&amp;date=10.10.2025&amp;dst=100082&amp;field=134" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=102024&amp;field=134" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=10.10.2025&amp;dst=100059&amp;field=134" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507880&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100091&amp;field=134" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100110&amp;field=134" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100054&amp;field=134" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100109&amp;field=134" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467979&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498677&amp;date=10.10.2025&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=7223&amp;field=134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=441358&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=298&amp;field=134" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=10.10.2025&amp;dst=100046&amp;field=134" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=10.10.2025&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=10.10.2025&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481481&amp;date=10.10.2025&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100091&amp;field=134" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100052&amp;field=134" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100120&amp;field=134" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481481&amp;date=10.10.2025&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=450107&amp;date=10.10.2025&amp;dst=100186&amp;field=134" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=102024&amp;field=134" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507257&amp;date=10.10.2025&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=351631&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=10.10.2025&amp;dst=100127&amp;field=134" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100048&amp;field=134" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=10.10.2025&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100043&amp;field=134" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=7610&amp;field=134" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100099&amp;field=134" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507493&amp;date=10.10.2025&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=503946&amp;date=10.10.2025&amp;dst=100082&amp;field=134" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477908&amp;date=10.10.2025&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=10.10.2025&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100067&amp;field=134" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=480661&amp;date=10.10.2025&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=10.10.2025&amp;dst=100061&amp;field=134" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=10.10.2025&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511502&amp;date=10.10.2025&amp;dst=100262&amp;field=134" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100043&amp;field=134" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=10.10.2025&amp;dst=100088&amp;field=134" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=505238&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=3921&amp;field=134" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498677&amp;date=10.10.2025&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=7613&amp;field=134" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100091&amp;field=134" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=10.10.2025&amp;dst=100072&amp;field=134" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103578&amp;field=134" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101265&amp;field=134" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100055&amp;field=134" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506904&amp;date=10.10.2025&amp;dst=100262&amp;field=134" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100085&amp;field=134" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=505238&amp;date=10.10.2025&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=4298&amp;field=134" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=479483&amp;date=10.10.2025&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481480&amp;date=10.10.2025&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=10.10.2025&amp;dst=100127&amp;field=134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467979&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=6271&amp;field=134" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=10.10.2025&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103405&amp;field=134" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100050&amp;field=134" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=10.10.2025&amp;dst=100062&amp;field=134" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100095&amp;field=134" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=10.10.2025&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=479483&amp;date=10.10.2025&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477908&amp;date=10.10.2025&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481481&amp;date=10.10.2025&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100077&amp;field=134" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103142&amp;field=134" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=10.10.2025&amp;dst=100050&amp;field=134" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=10.10.2025&amp;dst=100027&amp;field=134" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=10.10.2025&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100070&amp;field=134" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=7610&amp;field=134" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100099&amp;field=134" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477914&amp;date=10.10.2025&amp;dst=100041&amp;field=134" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=4298&amp;field=134" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100079&amp;field=134" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515587&amp;date=10.10.2025&amp;dst=100204&amp;field=134" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103578&amp;field=134" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511499&amp;date=10.10.2025&amp;dst=100647&amp;field=134" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=7186&amp;field=134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=10.10.2025&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=10.10.2025&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481482&amp;date=10.10.2025&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=10.10.2025&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=10.10.2025&amp;dst=100054&amp;field=134" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103578&amp;field=134" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481481&amp;date=10.10.2025&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=375081&amp;date=10.10.2025&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100046&amp;field=134" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481480&amp;date=10.10.2025&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=351827&amp;date=10.10.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515382&amp;date=10.10.2025&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100048&amp;field=134" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100080&amp;field=134" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101960&amp;field=134" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=10.10.2025&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=10.10.2025&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100089&amp;field=134" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100114&amp;field=134" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481482&amp;date=10.10.2025&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511502&amp;date=10.10.2025&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100044&amp;field=134" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103432&amp;field=134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=505238&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=363383&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=7171&amp;field=134" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=7223&amp;field=134" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=10.10.2025&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=10.10.2025&amp;dst=100062&amp;field=134" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103405&amp;field=134" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477908&amp;date=10.10.2025&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100046&amp;field=134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=496275&amp;date=10.10.2025&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=10.10.2025&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=10.10.2025&amp;dst=100047&amp;field=134" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=10.10.2025&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=10.10.2025&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100073&amp;field=134" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=10.10.2025&amp;dst=100073&amp;field=134" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=10.10.2025&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100100&amp;field=134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453017&amp;date=10.10.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=469319&amp;date=10.10.2025&amp;dst=100050&amp;field=134" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=415062&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511502&amp;date=10.10.2025&amp;dst=100263&amp;field=134" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=331353&amp;date=10.10.2025&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508773&amp;date=10.10.2025&amp;dst=100180&amp;field=134" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497299&amp;date=10.10.2025&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507394&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100082&amp;field=134" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100045&amp;field=134" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=10.10.2025&amp;dst=100056&amp;field=134" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103432&amp;field=134" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=433395&amp;date=10.10.2025&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100096&amp;field=134" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=505238&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100094&amp;field=134" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513972&amp;date=10.10.2025&amp;dst=432&amp;field=134" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=452933&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=5807&amp;field=134" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481481&amp;date=10.10.2025&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=28&amp;field=134" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498677&amp;date=10.10.2025&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=6271&amp;field=134" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103142&amp;field=134" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=10.10.2025&amp;dst=100038&amp;field=134" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=3921&amp;field=134" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511502&amp;date=10.10.2025&amp;dst=100255&amp;field=134" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=10.10.2025&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103578&amp;field=134" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=413176&amp;date=10.10.2025&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=7461&amp;field=134" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=3146&amp;field=134" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=10.10.2025&amp;dst=100042&amp;field=134" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103142&amp;field=134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=469319&amp;date=10.10.2025&amp;dst=100050&amp;field=134" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100048&amp;field=134" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=5626&amp;field=134" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477908&amp;date=10.10.2025&amp;dst=100041&amp;field=134" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100062&amp;field=134" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506919&amp;date=10.10.2025&amp;dst=100409&amp;field=134" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=7166&amp;field=134" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=10.10.2025&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100087&amp;field=134" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1086&amp;field=134" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100077&amp;field=134" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=10.10.2025&amp;dst=100049&amp;field=134" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=10.10.2025&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511502&amp;date=10.10.2025&amp;dst=100265&amp;field=134" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103432&amp;field=134" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481482&amp;date=10.10.2025&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508773&amp;date=10.10.2025&amp;dst=100179&amp;field=134" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481481&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=441449&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100045&amp;field=134" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=12032&amp;field=134" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511502&amp;date=10.10.2025&amp;dst=100251&amp;field=134" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=3199&amp;field=134" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103142&amp;field=134" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100055&amp;field=134" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100105&amp;field=134" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100109&amp;field=134" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453017&amp;date=10.10.2025&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100037&amp;field=134" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506904&amp;date=10.10.2025&amp;dst=100270&amp;field=134" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511394&amp;date=10.10.2025&amp;dst=2896&amp;field=134" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100066&amp;field=134" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100110&amp;field=134" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=415062&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=5908&amp;field=134" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=5&amp;field=134" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101784&amp;field=134" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100056&amp;field=134" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100106&amp;field=134" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=397890&amp;date=10.10.2025&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=6278&amp;field=134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506919&amp;date=10.10.2025&amp;dst=100409&amp;field=134" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508773&amp;date=10.10.2025&amp;dst=100179&amp;field=134" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103142&amp;field=134" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=93980&amp;date=10.10.2025&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=350901&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=10.10.2025&amp;dst=100061&amp;field=134" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477908&amp;date=10.10.2025&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100062&amp;field=134" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481482&amp;date=10.10.2025&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=398797&amp;date=10.10.2025&amp;dst=100044&amp;field=134" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100107&amp;field=134" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481481&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511502&amp;date=10.10.2025&amp;dst=100260&amp;field=134" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100043&amp;field=134" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477908&amp;date=10.10.2025&amp;dst=100042&amp;field=134" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515382&amp;date=10.10.2025&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=7166&amp;field=134" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=10.10.2025&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100090&amp;field=134" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100078&amp;field=134" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=304&amp;field=134" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=10.10.2025&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511502&amp;date=10.10.2025&amp;dst=100266&amp;field=134" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100064&amp;field=134" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366839&amp;date=10.10.2025&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100117&amp;field=134" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=441449&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=503038&amp;date=10.10.2025&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=397890&amp;date=10.10.2025&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101956&amp;field=134" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506919&amp;date=10.10.2025&amp;dst=100409&amp;field=134" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100053&amp;field=134" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100057&amp;field=134" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474497&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=10.10.2025&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=10.10.2025&amp;dst=100127&amp;field=134" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=10.10.2025&amp;dst=100093&amp;field=134" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=484531&amp;date=10.10.2025&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100049&amp;field=134" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=128&amp;field=134" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515587&amp;date=10.10.2025&amp;dst=100232&amp;field=134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=331353&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=5&amp;field=134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=350901&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100042&amp;field=134" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100047&amp;field=134" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477908&amp;date=10.10.2025&amp;dst=100037&amp;field=134" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100121&amp;field=134" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=10.10.2025&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481482&amp;date=10.10.2025&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100109&amp;field=134" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=10.10.2025&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100065&amp;field=134" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=503038&amp;date=10.10.2025&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100051&amp;field=134" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=10.10.2025&amp;dst=100099&amp;field=134" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100063&amp;field=134" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508773&amp;date=10.10.2025&amp;dst=100180&amp;field=134" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=7173&amp;field=134" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=375081&amp;date=10.10.2025&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100052&amp;field=134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=10.10.2025&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=10.10.2025&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=10.10.2025&amp;dst=100070&amp;field=134" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=317&amp;field=134" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1647&amp;field=134" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511502&amp;date=10.10.2025&amp;dst=100268&amp;field=134" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100084&amp;field=134" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=479483&amp;date=10.10.2025&amp;dst=100400&amp;field=134" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=10.10.2025&amp;dst=100095&amp;field=134" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=473494&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=349011&amp;date=10.10.2025&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103575&amp;field=134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=331353&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=503038&amp;date=10.10.2025&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=10.10.2025&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=6272&amp;field=134" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103142&amp;field=134" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=3921&amp;field=134" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453017&amp;date=10.10.2025&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=10.10.2025&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100093&amp;field=134" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=479483&amp;date=10.10.2025&amp;dst=100456&amp;field=134" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481481&amp;date=10.10.2025&amp;dst=100027&amp;field=134" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366839&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=10.10.2025&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=10.10.2025&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=10.10.2025&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103433&amp;field=134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=375081&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100068&amp;field=134" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=10.10.2025&amp;dst=100106&amp;field=134" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=10.10.2025&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=10.10.2025&amp;dst=100052&amp;field=134" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=505238&amp;date=10.10.2025&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=10.10.2025&amp;dst=100044&amp;field=134" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100057&amp;field=134" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477914&amp;date=10.10.2025&amp;dst=100041&amp;field=134" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481480&amp;date=10.10.2025&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=10.10.2025&amp;dst=100051&amp;field=134" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366839&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=93375&amp;date=10.10.2025&amp;dst=100002&amp;field=134" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=10.10.2025&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025&amp;dst=103575&amp;field=134" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=4853&amp;field=134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100044&amp;field=134" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481480&amp;date=12.01.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=12.01.2026&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511573&amp;date=12.01.2026&amp;dst=100253&amp;field=134" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100114&amp;field=134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498677&amp;date=12.01.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100039&amp;field=134" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103432&amp;field=134" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=12.01.2026&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=12.01.2026&amp;dst=100072&amp;field=134" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100047&amp;field=134" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477908&amp;date=12.01.2026&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507314&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=7179&amp;field=134" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100041&amp;field=134" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=12.01.2026&amp;dst=100047&amp;field=134" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=12.01.2026&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;date=12.01.2026&amp;dst=128&amp;field=134" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523633&amp;date=12.01.2026&amp;dst=100080&amp;field=134" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100100&amp;field=134" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100099&amp;field=134" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520429&amp;date=12.01.2026&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498677&amp;date=12.01.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=497299&amp;date=12.01.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100105&amp;field=134" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100040&amp;field=134" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=12.01.2026&amp;dst=100127&amp;field=134" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100027&amp;field=134" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=6272&amp;field=134" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100106&amp;field=134" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511573&amp;date=12.01.2026&amp;dst=100259&amp;field=134" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477908&amp;date=12.01.2026&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100101&amp;field=134" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515382&amp;date=12.01.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477908&amp;date=12.01.2026&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=7172&amp;field=134" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103578&amp;field=134" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=12.01.2026&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100068&amp;field=134" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100080&amp;field=134" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481482&amp;date=12.01.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=12.01.2026&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511573&amp;date=12.01.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481481&amp;date=12.01.2026&amp;dst=100027&amp;field=134" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103142&amp;field=134" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523049&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498677&amp;date=12.01.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467979&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100098&amp;field=134" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100054&amp;field=134" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100062&amp;field=134" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;date=12.01.2026&amp;dst=298&amp;field=134" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;date=12.01.2026&amp;dst=102024&amp;field=134" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=12.01.2026&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100107&amp;field=134" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=12.01.2026&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477908&amp;date=12.01.2026&amp;dst=100041&amp;field=134" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=334571&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=473494&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=12.01.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481482&amp;date=12.01.2026&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507314&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481481&amp;date=12.01.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=450107&amp;date=12.01.2026&amp;dst=100186&amp;field=134" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=12.01.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=6837&amp;field=134" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523633&amp;date=12.01.2026&amp;dst=100080&amp;field=134" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100064&amp;field=134" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=397890&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511573&amp;date=12.01.2026&amp;dst=100256&amp;field=134" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;date=12.01.2026&amp;dst=5&amp;field=134" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100110&amp;field=134" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522982&amp;date=12.01.2026&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=12.01.2026&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521253&amp;date=12.01.2026&amp;dst=100180&amp;field=134" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=398797&amp;date=12.01.2026&amp;dst=100044&amp;field=134" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100066&amp;field=134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=452933&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100075&amp;field=134" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=344304&amp;date=12.01.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=6278&amp;field=134" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=3921&amp;field=134" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=93980&amp;date=12.01.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=351827&amp;date=12.01.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=7613&amp;field=134" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=12.01.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100089&amp;field=134" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100082&amp;field=134" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481480&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100055&amp;field=134" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100070&amp;field=134" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100047&amp;field=134" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507880&amp;date=12.01.2026" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100091&amp;field=134" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366839&amp;date=12.01.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481480&amp;date=12.01.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=363383&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515382&amp;date=12.01.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=505238&amp;date=12.01.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103142&amp;field=134" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515382&amp;date=12.01.2026&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;date=12.01.2026&amp;dst=101265&amp;field=134" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100099&amp;field=134" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100063&amp;field=134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481482&amp;date=12.01.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=12.01.2026&amp;dst=100062&amp;field=134" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=12.01.2026&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498677&amp;date=12.01.2026&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523049&amp;date=12.01.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100117&amp;field=134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523633&amp;date=12.01.2026&amp;dst=100080&amp;field=134" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481481&amp;date=12.01.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;date=12.01.2026&amp;dst=128&amp;field=134" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100111&amp;field=134" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100050&amp;field=134" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523199&amp;date=12.01.2026&amp;dst=100231&amp;field=134" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100084&amp;field=134" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=12.01.2026&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100043&amp;field=134" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=12.01.2026&amp;dst=100093&amp;field=134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=409076&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=4298&amp;field=134" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=484531&amp;date=12.01.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=469319&amp;date=12.01.2026&amp;dst=100050&amp;field=134" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=12.01.2026&amp;dst=100027&amp;field=134" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=487789&amp;date=12.01.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100062&amp;field=134" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100093&amp;field=134" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;date=12.01.2026&amp;dst=101283&amp;field=134" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=12.01.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511573&amp;date=12.01.2026&amp;dst=100262&amp;field=134" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103433&amp;field=134" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103578&amp;field=134" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511573&amp;date=12.01.2026&amp;dst=100251&amp;field=134" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=433395&amp;date=12.01.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=505238&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477908&amp;date=12.01.2026&amp;dst=100037&amp;field=134" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100121&amp;field=134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=452933&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=7186&amp;field=134" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523633&amp;date=12.01.2026&amp;dst=100080&amp;field=134" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=503946&amp;date=12.01.2026&amp;dst=100083&amp;field=134" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100074&amp;field=134" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100055&amp;field=134" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=12.01.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506904&amp;date=12.01.2026&amp;dst=100262&amp;field=134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=413176&amp;date=12.01.2026&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=4298&amp;field=134" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=12.01.2026&amp;dst=100052&amp;field=134" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481482&amp;date=12.01.2026&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100109&amp;field=134" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=3921&amp;field=134" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100048&amp;field=134" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;date=12.01.2026&amp;dst=101960&amp;field=134" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=349011&amp;date=12.01.2026&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=7223&amp;field=134" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103142&amp;field=134" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=12.01.2026&amp;dst=100062&amp;field=134" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100087&amp;field=134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346248&amp;date=12.01.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=12.01.2026&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=479483&amp;date=12.01.2026&amp;dst=100400&amp;field=134" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=12.01.2026&amp;dst=100095&amp;field=134" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=7171&amp;field=134" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=12.01.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;date=12.01.2026&amp;dst=1647&amp;field=134" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100048&amp;field=134" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506919&amp;date=12.01.2026&amp;dst=100409&amp;field=134" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=12.01.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506904&amp;date=12.01.2026&amp;dst=100260&amp;field=134" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100070&amp;field=134" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=12.01.2026&amp;dst=100041&amp;field=134" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=479483&amp;date=12.01.2026&amp;dst=100456&amp;field=134" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=3921&amp;field=134" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474497&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520169&amp;date=12.01.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=12.01.2026&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100041&amp;field=134" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=12.01.2026&amp;dst=100056&amp;field=134" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481481&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;date=12.01.2026&amp;dst=101788&amp;field=134" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100064&amp;field=134" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=12.01.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100079&amp;field=134" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100057&amp;field=134" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103433&amp;field=134" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477908&amp;date=12.01.2026&amp;dst=100039&amp;field=134" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103432&amp;field=134" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=415062&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=375081&amp;date=12.01.2026&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100091&amp;field=134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453103&amp;date=12.01.2026&amp;dst=100069&amp;field=134" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511573&amp;date=12.01.2026&amp;dst=100251&amp;field=134" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523292&amp;date=12.01.2026" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100077&amp;field=134" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100063&amp;field=134" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498677&amp;date=12.01.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=12.01.2026&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481481&amp;date=12.01.2026&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100101&amp;field=134" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=12.01.2026&amp;dst=100055&amp;field=134" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100106&amp;field=134" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=5807&amp;field=134" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481481&amp;date=12.01.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=12.01.2026&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100057&amp;field=134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=351631&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521253&amp;date=12.01.2026&amp;dst=100179&amp;field=134" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=6271&amp;field=134" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=12.01.2026&amp;dst=100038&amp;field=134" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511573&amp;date=12.01.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=12.01.2026&amp;dst=100037&amp;field=134" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100051&amp;field=134" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=7461&amp;field=134" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=503946&amp;date=12.01.2026&amp;dst=100082&amp;field=134" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=350901&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520599&amp;date=12.01.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103142&amp;field=134" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103575&amp;field=134" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=12.01.2026&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=12.01.2026&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100046&amp;field=134" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=12.01.2026&amp;dst=100070&amp;field=134" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103432&amp;field=134" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100042&amp;field=134" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100053&amp;field=134" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=7166&amp;field=134" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523199&amp;date=12.01.2026&amp;dst=100204&amp;field=134" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520599&amp;date=12.01.2026&amp;dst=100101&amp;field=134" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103432&amp;field=134" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=503946&amp;date=12.01.2026&amp;dst=100084&amp;field=134" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=3199&amp;field=134" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;date=12.01.2026&amp;dst=1086&amp;field=134" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=12.01.2026&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507314&amp;date=12.01.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=441449&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511573&amp;date=12.01.2026&amp;dst=100263&amp;field=134" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521253&amp;date=12.01.2026&amp;dst=100180&amp;field=134" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481482&amp;date=12.01.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=12.01.2026&amp;dst=100127&amp;field=134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=441358&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100045&amp;field=134" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=505238&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100046&amp;field=134" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100078&amp;field=134" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100108&amp;field=134" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100077&amp;field=134" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=474497&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453017&amp;date=12.01.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100102&amp;field=134" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=12.01.2026&amp;dst=100057&amp;field=134" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477908&amp;date=12.01.2026&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=331353&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=5908&amp;field=134" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=12.01.2026&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=7223&amp;field=134" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100119&amp;field=134" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=12.01.2026&amp;dst=100061&amp;field=134" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520599&amp;date=12.01.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511573&amp;date=12.01.2026&amp;dst=100255&amp;field=134" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481482&amp;date=12.01.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366839&amp;date=12.01.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477914&amp;date=12.01.2026&amp;dst=100041&amp;field=134" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103142&amp;field=134" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100048&amp;field=134" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=12.01.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477908&amp;date=12.01.2026&amp;dst=100042&amp;field=134" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103433&amp;field=134" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=7166&amp;field=134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=12.01.2026&amp;dst=100061&amp;field=134" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=12.01.2026&amp;dst=100044&amp;field=134" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=522260&amp;date=12.01.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103142&amp;field=134" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511573&amp;date=12.01.2026&amp;dst=100265&amp;field=134" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481481&amp;date=12.01.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=331353&amp;date=12.01.2026&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366839&amp;date=12.01.2026&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=12.01.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=397890&amp;date=12.01.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100067&amp;field=134" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100060&amp;field=134" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;date=12.01.2026&amp;dst=101956&amp;field=134" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;date=12.01.2026&amp;dst=304&amp;field=134" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=12.01.2026&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103142&amp;field=134" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100048&amp;field=134" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481482&amp;date=12.01.2026&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520429&amp;date=12.01.2026&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100037&amp;field=134" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523894&amp;date=12.01.2026&amp;dst=2896&amp;field=134" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481480&amp;date=12.01.2026&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=467979&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100094&amp;field=134" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100071&amp;field=134" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100049&amp;field=134" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100046&amp;field=134" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103142&amp;field=134" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=397890&amp;date=12.01.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366839&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;date=12.01.2026&amp;dst=101960&amp;field=134" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=6271&amp;field=134" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100069&amp;field=134" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=12.01.2026&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=3146&amp;field=134" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=12.01.2026&amp;dst=100048&amp;field=134" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523049&amp;date=12.01.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100096&amp;field=134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453017&amp;date=12.01.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=375081&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523049&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511573&amp;date=12.01.2026&amp;dst=100260&amp;field=134" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=5626&amp;field=134" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521253&amp;date=12.01.2026&amp;dst=100180&amp;field=134" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103142&amp;field=134" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=7173&amp;field=134" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=12.01.2026&amp;dst=100061&amp;field=134" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=12.01.2026&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100052&amp;field=134" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=375081&amp;date=12.01.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=12.01.2026&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100097&amp;field=134" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=351827&amp;date=12.01.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511573&amp;date=12.01.2026&amp;dst=100266&amp;field=134" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100043&amp;field=134" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100087&amp;field=134" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103575&amp;field=134" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481481&amp;date=12.01.2026&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477914&amp;date=12.01.2026&amp;dst=100041&amp;field=134" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=473494&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;date=12.01.2026&amp;dst=317&amp;field=134" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;date=12.01.2026&amp;dst=1647&amp;field=134" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103142&amp;field=134" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=375081&amp;date=12.01.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453017&amp;date=12.01.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=12.01.2026&amp;dst=100053&amp;field=134" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=505238&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=12.01.2026&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506919&amp;date=12.01.2026&amp;dst=100409&amp;field=134" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103142&amp;field=134" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;date=12.01.2026&amp;dst=12032&amp;field=134" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481481&amp;date=12.01.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=12.01.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100056&amp;field=134" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507314&amp;date=12.01.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=469319&amp;date=12.01.2026&amp;dst=100050&amp;field=134" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100042&amp;field=134" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;date=12.01.2026&amp;dst=6&amp;field=134" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=12.01.2026&amp;dst=100090&amp;field=134" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521253&amp;date=12.01.2026&amp;dst=100180&amp;field=134" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=334571&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=12.01.2026&amp;dst=100061&amp;field=134" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=477908&amp;date=12.01.2026&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;date=12.01.2026&amp;dst=28&amp;field=134" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523633&amp;date=12.01.2026&amp;dst=100080&amp;field=134" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100091&amp;field=134" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520429&amp;date=12.01.2026&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100051&amp;field=134" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=6279&amp;field=134" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103575&amp;field=134" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521253&amp;date=12.01.2026&amp;dst=100179&amp;field=134" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=397890&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=363383&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=7179&amp;field=134" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=12.01.2026&amp;dst=100046&amp;field=134" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453017&amp;date=12.01.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=12.01.2026&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100090&amp;field=134" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100073&amp;field=134" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100054&amp;field=134" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=7610&amp;field=134" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=12.01.2026&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511573&amp;date=12.01.2026&amp;dst=100268&amp;field=134" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=375081&amp;date=12.01.2026&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=12.01.2026&amp;dst=100088&amp;field=134" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=433395&amp;date=12.01.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=93375&amp;date=12.01.2026&amp;dst=100002&amp;field=134" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523049&amp;date=12.01.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481481&amp;date=12.01.2026&amp;dst=100043&amp;field=134" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481480&amp;date=12.01.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;date=12.01.2026&amp;dst=101272&amp;field=134" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100053&amp;field=134" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100043&amp;field=134" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=12.01.2026&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=12.01.2026&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100110&amp;field=134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506919&amp;date=12.01.2026&amp;dst=100409&amp;field=134" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=3146&amp;field=134" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=7484&amp;field=134" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100109&amp;field=134" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481482&amp;date=12.01.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346248&amp;date=12.01.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;date=12.01.2026&amp;dst=102024&amp;field=134" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523199&amp;date=12.01.2026&amp;dst=100232&amp;field=134" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100085&amp;field=134" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=12.01.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100095&amp;field=134" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481481&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100037&amp;field=134" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100096&amp;field=134" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100052&amp;field=134" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100120&amp;field=134" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=409076&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520167&amp;date=12.01.2026&amp;dst=100056&amp;field=134" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=12.01.2026&amp;dst=100061&amp;field=134" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481482&amp;date=12.01.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523049&amp;date=12.01.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;date=12.01.2026&amp;dst=101784&amp;field=134" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=12.01.2026&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100039&amp;field=134" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=7610&amp;field=134" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100099&amp;field=134" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103405&amp;field=134" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507257&amp;date=12.01.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=415062&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=413176&amp;date=12.01.2026&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=7187&amp;field=134" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=12.01.2026&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=505238&amp;date=12.01.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100052&amp;field=134" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520599&amp;date=12.01.2026&amp;dst=100037&amp;field=134" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100056&amp;field=134" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=480661&amp;date=12.01.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521253&amp;date=12.01.2026&amp;dst=100180&amp;field=134" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=12.01.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481482&amp;date=12.01.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=12.01.2026&amp;dst=100054&amp;field=134" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=12.01.2026&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=6272&amp;field=134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481480&amp;date=12.01.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;date=12.01.2026&amp;dst=101961&amp;field=134" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=350901&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=12.01.2026&amp;dst=100062&amp;field=134" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100056&amp;field=134" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100089&amp;field=134" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=479483&amp;date=12.01.2026&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103578&amp;field=134" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103575&amp;field=134" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100077&amp;field=134" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103405&amp;field=134" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346248&amp;date=12.01.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=12.01.2026&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=12.01.2026&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511573&amp;date=12.01.2026&amp;dst=100258&amp;field=134" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=12.01.2026&amp;dst=100059&amp;field=134" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103405&amp;field=134" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=479483&amp;date=12.01.2026&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506904&amp;date=12.01.2026&amp;dst=100270&amp;field=134" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523199&amp;date=12.01.2026&amp;dst=100215&amp;field=134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506904&amp;date=12.01.2026&amp;dst=100260&amp;field=134" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=12.01.2026&amp;dst=100061&amp;field=134" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100065&amp;field=134" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=12.01.2026&amp;dst=100050&amp;field=134" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=469319&amp;date=12.01.2026&amp;dst=100050&amp;field=134" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495181&amp;date=12.01.2026&amp;dst=5&amp;field=134" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=12.01.2026&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507880&amp;date=12.01.2026&amp;dst=100111&amp;field=134" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=12.01.2026&amp;dst=100046&amp;field=134" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=12.01.2026&amp;dst=100073&amp;field=134" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103405&amp;field=134" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=453103&amp;date=12.01.2026&amp;dst=100069&amp;field=134" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100038&amp;field=134" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100099&amp;field=134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=331353&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=441449&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100037&amp;field=134" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100092&amp;field=134" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498606&amp;date=12.01.2026&amp;dst=100050&amp;field=134" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103578&amp;field=134" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518351&amp;date=12.01.2026&amp;dst=100647&amp;field=134" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498677&amp;date=12.01.2026&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100045&amp;field=134" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=12.01.2026&amp;dst=100056&amp;field=134" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515382&amp;date=12.01.2026&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481480&amp;date=12.01.2026&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=6837&amp;field=134" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495710&amp;date=12.01.2026&amp;dst=103142&amp;field=134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=351631&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=12.01.2026&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481481&amp;date=12.01.2026&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=481483&amp;date=12.01.2026&amp;dst=100042&amp;field=134" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511573&amp;date=12.01.2026&amp;dst=100263&amp;field=134" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=12.01.2026&amp;dst=100127&amp;field=134" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=520599&amp;date=12.01.2026&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=396428&amp;date=12.01.2026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=503946&amp;date=12.01.2026&amp;dst=100082&amp;field=134" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515589&amp;date=12.01.2026&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=436686&amp;date=12.01.2026&amp;dst=100049&amp;field=134" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=366839&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=441358&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=505238&amp;date=12.01.2026&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521253&amp;date=12.01.2026&amp;dst=100180&amp;field=134" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515586&amp;date=12.01.2026&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=523049&amp;date=12.01.2026&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498675&amp;date=12.01.2026&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100109&amp;field=134" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=375081&amp;date=12.01.2026&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463691&amp;date=12.01.2026&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=498673&amp;date=12.01.2026&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513972&amp;date=12.01.2026&amp;dst=432&amp;field=134" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=346329&amp;date=12.01.2026&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515504&amp;date=12.01.2026&amp;dst=100009&amp;field=134" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -23346,55 +24400,56 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>65</Pages>
-[...1 lines deleted...]
-  <Characters>382028</Characters>
+  <Pages>4</Pages>
+  <Words>69340</Words>
+  <Characters>395240</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3183</Lines>
-  <Paragraphs>896</Paragraphs>
+  <Lines>3293</Lines>
+  <Paragraphs>927</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>КонсультантПлюс Версия 4024.00.50</Company>
+  <Company>КонсультантПлюс Версия 4025.00.30</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>448154</CharactersWithSpaces>
+  <CharactersWithSpaces>463653</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Постановление Правительства РФ от 09.12.2017 N 1496
-(ред. от 27.09.2025)
+(ред. от 27.12.2025, с изм. от 29.12.2025)
 "О мерах по обеспечению исполнения федерального бюджета"
-(вместе с "Положением о мерах по обеспечению исполнения федерального бюджета")</dc:title>
+(вместе с "Положением о мерах по обеспечению исполнения федерального бюджета")
+(с изм. и доп., вступ. в силу с 01.01.2026)</dc:title>
   <dc:creator>u1554</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>