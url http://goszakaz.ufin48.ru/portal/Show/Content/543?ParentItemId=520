--- v0 (2025-12-08)
+++ v1 (2026-09-12)
@@ -1,7791 +1,9921 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10716"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD25D1">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="3031" w:hRule="exact"/>
+        </w:trPr>
         <w:tblPrEx>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
+          <w:tblBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+            <w:insideV w:val="nil"/>
+            <w:insideH w:val="nil"/>
+          </w:tblBorders>
         </w:tblPrEx>
-        <w:trPr>
-[...1 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10716" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...6 lines deleted...]
-                <w:noProof/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="5"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:position w:val="-61"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="3810000" cy="904875"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Консультант Плюс"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6">
+                          <a:blip r:embed="rId3">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3810000" cy="904875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD25D1">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="8335" w:hRule="exact"/>
+        </w:trPr>
         <w:tblPrEx>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
+          <w:tblBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+            <w:insideV w:val="nil"/>
+            <w:insideH w:val="nil"/>
+          </w:tblBorders>
         </w:tblPrEx>
-        <w:trPr>
-[...1 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10716" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...53 lines deleted...]
-            <w:tcW w:w="10716" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="5"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Постановление Правительства РФ от 28.11.2013 N 1084</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">(ред. от 10.11.2025)</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">"О порядке ведения реестра контрактов, содержащего сведения, составляющие государственную тайну"</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">(вместе с "Правилами ведения реестра контрактов, содержащего сведения, составляющие государственную тайну")</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="3031" w:hRule="exact"/>
+        </w:trPr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+            <w:insideV w:val="nil"/>
+            <w:insideH w:val="nil"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="ConsPlusTitlePage0"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="5"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Документ предоставлен </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:tooltip="Ссылка на КонсультантПлюс">
+            <w:hyperlink w:history="0" r:id="rId4" w:tooltip="Ссылка на КонсультантПлюс">
               <w:r>
                 <w:rPr>
-                  <w:b/>
-                  <w:color w:val="0000FF"/>
                   <w:sz w:val="28"/>
+                  <w:color w:val="0000ff"/>
+                  <w:b w:val="on"/>
                 </w:rPr>
-                <w:t>КонсультантПлюс</w:t>
-[...6 lines deleted...]
-                </w:rPr>
+                <w:t xml:space="preserve">КонсультантПлюс</w:t>
                 <w:br/>
-              </w:r>
-[...5 lines deleted...]
-                </w:rPr>
                 <w:br/>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId8" w:tooltip="Ссылка на КонсультантПлюс">
+            <w:hyperlink w:history="0" r:id="rId5" w:tooltip="Ссылка на КонсультантПлюс">
               <w:r>
                 <w:rPr>
-                  <w:b/>
-                  <w:color w:val="0000FF"/>
                   <w:sz w:val="28"/>
+                  <w:color w:val="0000ff"/>
+                  <w:b w:val="on"/>
                 </w:rPr>
-                <w:t>www.consultant.ru</w:t>
+                <w:t xml:space="preserve">www.consultant.ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:br/>
+              <w:br/>
+              <w:t xml:space="preserve">Дата сохранения: 20.08.2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...5 lines deleted...]
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...8 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="841" w:right="595" w:bottom="841" w:left="595" w:header="0" w:footer="0" w:gutter="0"/>
-          <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:outlineLvl w:val="0"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:outlineLvl w:val="0"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПРАВИТЕЛЬСТВО РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>от 28 ноября 2013 г. N 1084</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от 28 ноября 2013 г. N 1084</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>О ПОРЯДКЕ ВЕДЕНИЯ РЕЕСТРА КОНТРАКТОВ, СОДЕРЖАЩЕГО</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О ПОРЯДКЕ ВЕДЕНИЯ РЕЕСТРА КОНТРАКТОВ, СОДЕРЖАЩЕГО</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>СВЕДЕНИЯ, СОСТАВЛЯЮЩИЕ ГОСУДАРСТВЕННУЮ ТАЙНУ</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">СВЕДЕНИЯ, СОСТАВЛЯЮЩИЕ ГОСУДАРСТВЕННУЮ ТАЙНУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD25D1">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...437 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 31.07.2014 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId8" w:tooltip="Постановление Правительства РФ от 31.07.2014 N 752 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 752</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 25.12.2014 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId9" w:tooltip="Постановление Правительства РФ от 25.12.2014 N 1489 (ред. от 27.01.2022) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации в связи с упразднением Федеральной службы по оборонному заказу&quot; (с изм. и доп., вступ. в силу с 01.09.2022) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 1489</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 09.06.2015 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId10" w:tooltip="Постановление Правительства РФ от 09.06.2015 N 568 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 568</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 01.12.2016 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId11" w:tooltip="Постановление Правительства РФ от 01.12.2016 N 1285 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 1285</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 13.04.2017 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId12" w:tooltip="Постановление Правительства РФ от 13.04.2017 N 443 (ред. от 30.06.2021) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 443</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 31.05.2018 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId13" w:tooltip="Постановление Правительства РФ от 31.05.2018 N 632 &quot;О внесении изменений в Правила ведения реестра контрактов, заключенных заказчиками&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 632</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 30.06.2018 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId14" w:tooltip="Постановление Правительства РФ от 30.06.2018 N 768 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 768</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 22.10.2018 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId15" w:tooltip="Постановление Правительства РФ от 22.10.2018 N 1257 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 1257</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 27.07.2019 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId16" w:tooltip="Постановление Правительства РФ от 27.07.2019 N 973 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных решений Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 973</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 05.11.2019 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId17" w:tooltip="Постановление Правительства РФ от 05.11.2019 N 1400 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 1400</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 27.12.2019 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId18" w:tooltip="Постановление Правительства РФ от 27.12.2019 N 1906 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 1906</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 19.02.2020 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId19" w:tooltip="Постановление Правительства РФ от 19.02.2020 N 180 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 180</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 16.04.2020 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId20" w:tooltip="Постановление Правительства РФ от 16.04.2020 N 523 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 523</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 06.08.2020 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId21" w:tooltip="Постановление Правительства РФ от 06.08.2020 N 1193 (ред. от 23.05.2026) &quot;О порядке осуществления контроля, предусмотренного частями 5 и 5.1 статьи 99 Федерального закона &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot;, и об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации&quot; (вместе с &quot;Правилами осуществления контроля, предусмотренного частями 5 и 5.1 статьи 99 Федерального закона &quot;О контрактной систем {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 1193</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 07.11.2020 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId22" w:tooltip="Постановление Правительства РФ от 07.11.2020 N 1799 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 1799</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 24.11.2020 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId23" w:tooltip="Постановление Правительства РФ от 24.11.2020 N 1909 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц и признании утратившими силу отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 1909</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 17.06.2021 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId24" w:tooltip="Постановление Правительства РФ от 17.06.2021 N 919 (ред. от 29.12.2021) &quot;О вопросах предоставления выписки из реестра контрактов, содержащего сведения, составляющие государственную тайну, при осуществлении закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 919</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 30.06.2021 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId25" w:tooltip="Постановление Правительства РФ от 30.06.2021 N 1078 (ред. от 31.10.2022) &quot;О порядке ведения реестра недобросовестных поставщиков (подрядчиков, исполнителей), о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу некоторых актов и отдельных положений некоторых актов Правительства Российской Федерации&quot; (вместе с &quot;Правилами ведения реестра недобросовестных поставщиков (подрядчиков, исполнителей)&quot;) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 1078</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 27.01.2022 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId26" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 60</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 09.12.2022 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId27" w:tooltip="Постановление Правительства РФ от 09.12.2022 N 2272 (ред. от 21.02.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 2272</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 29.06.2024 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId28" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 888</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ред. 13.09.2024),</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 09.12.2024 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId29" w:tooltip="Постановление Правительства РФ от 09.12.2024 N 1740 (ред. от 18.02.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 1740</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 10.11.2025 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId30" w:tooltip="Постановление Правительства РФ от 10.11.2025 N 1773 &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 1773</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...15 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Правительство Российской Федерации постановляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId31" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...20 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить прилагаемые:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">абзац утратил силу. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId32" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...14 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink w:history="0" w:anchor="P64" w:tooltip="ПРАВИЛА">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Правила</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> ведения реестра контрактов, содержащего сведения, составляющие государственную тайну.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...34 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Установить, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Федеральным казначейством включаются с 1 по 31 января 2014 г. включительно в реестр контрактов, заключенных заказчиками, сведения, содержащиеся в реестре государственных и муниципальных контрактов, а также гражданско-правовых договоров бюджетных учреждений на поставки товаров, выполнение работ, оказание услуг, сформированном в порядке, действовавшем до дня вступления в силу Федерального </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId33" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">закона</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд";</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...55 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в реестры контрактов, содержащие </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId34" w:tooltip="Справочная информация: &quot;Перечень нормативных актов, относящих сведения к категории ограниченного доступа&quot; (Материал подготовлен специалистами КонсультантПлюс) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">сведения</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, составляющие государственную тайну, включаются соответственно Федеральным казначейством, уполномоченными на ведение такого реестра органами исполнительной власти субъекта Российской Федерации и органами местного самоуправления сведения о не исполненных по состоянию на 1 января 2014 г. государственных или муниципальных контрактах, заключенных по итогам размещения заказов на поставки товаров, выполнение работ, оказание услуг для государственных и муниципальных нужд, которые включают сведения, составляющие государственную тайну, сформированные в порядке, действовавшем до дня вступления в силу Федерального </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId35" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">закона</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд", с соблюдением требований </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId36" w:tooltip="Справочная информация: &quot;Перечень нормативных актов, относящих сведения к категории ограниченного доступа&quot; (Материал подготовлен специалистами КонсультантПлюс) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законодательства</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Российской Федерации о защите государственной тайны;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...23 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">до ввода в эксплуатацию единой информационной системы в сфере закупок размещение реестра контрактов, заключенных заказчиками, осуществляется на официальном сайте Российской Федерации в информационно-телекоммуникационной сети "Интернет" для размещения информации о размещении заказов на поставки товаров, выполнение работ, оказание услуг. При этом Федеральным казначейством осуществляется обеспечение заказчиков сертификатами ключей проверки электронных подписей и средствами электронной подписи для целей ведения реестра контрактов, заключенных заказчиками, в порядке, определяемом Федеральным казначейством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">3. Министерству финансов Российской Федерации установить порядок и формы направления заказчиками до 1 января 2015 г. информации и документов, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P53" w:tooltip="ПРАВИЛА ВЕДЕНИЯ РЕЕСТРА КОНТРАКТОВ, ЗАКЛЮЧЕННЫХ ЗАКАЗЧИКАМИ">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P53" w:tooltip="ПРАВИЛА ВЕДЕНИЯ РЕЕСТРА КОНТРАКТОВ, ЗАКЛЮЧЕННЫХ ЗАКАЗЧИКАМИ">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правил ведения реестра контрактов, заключенных заказчиками, и сведений, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P79" w:tooltip="3. В реестр контрактов включаются следующие сведения:">
-[...21 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P79" w:tooltip="3. В реестр контрактов включаются следующие сведения:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил ведения реестра контрактов, содержащего сведения, составляющие государственную тайну, утвержденных настоящим постановлением, а также структуру уникального номера, который до 1 января 2015 г. присваивается реестровой записи в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P53" w:tooltip="ПРАВИЛА ВЕДЕНИЯ РЕЕСТРА КОНТРАКТОВ, ЗАКЛЮЧЕННЫХ ЗАКАЗЧИКАМИ">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правил ведения реестра контрактов, заключенных заказчиками, и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P163" w:tooltip="15. Реестровой записи присваивается уникальный номер, который содержит в том числе:">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P203" w:tooltip="15. Реестровой записи присваивается уникальный номер, который содержит в том числе:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правил ведения реестра контрактов, содержащего сведения, составляющие государственную тайну.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...4 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:tooltip="Постановление Правительства РФ от 31.07.2014 N 752 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
-[...123 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId37" w:tooltip="Постановление Правительства РФ от 31.07.2014 N 752 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 31.07.2014 N 752)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Признать утратившими силу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink w:history="0" r:id="rId38" w:tooltip="Постановление Правительства РФ от 31.07.2007 N 491 &quot;Об утверждении Положения о ведении реестра государственных или муниципальных контрактов, в которые включаются сведения, касающиеся размещения заказов и составляющие государственную тайну&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 31 июля 2007 г. N 491 "Об утверждении Положения о ведении реестра государственных или муниципальных контрактов, в которые включаются сведения, касающиеся размещения заказов и составляющие государственную тайну" (Собрание законодательства Российской Федерации, 2007, N 32, ст. 4149);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink w:history="0" r:id="rId39" w:tooltip="Постановление Правительства РФ от 29.12.2010 N 1191 (ред. от 03.11.2011) &quot;Об утверждении Положения о ведении реестра государственных и муниципальных контрактов, а также гражданско-правовых договоров бюджетных учреждений на поставки товаров, выполнение работ, оказание услуг и о требованиях к технологическим, программным, лингвистическим, правовым и организационным средствам обеспечения пользования официальным сайтом в сети Интернет, на котором размещается указанный реестр&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 29 декабря 2010 г. N 1191 "Об утверждении Положения о ведении реестра государственных и муниципальных контрактов, а также гражданско-правовых договоров бюджетных учреждений на поставки товаров, выполнение работ, оказание услуг и о требованиях к технологическим, программным, лингвистическим, правовым и организационным средствам обеспечения пользования официальным сайтом в сети Интернет, на котором размещается указанный реестр" (Собрание законодательства Российской Федерации, 2011, N 4, ст. 604);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink w:history="0" r:id="rId40" w:tooltip="Постановление Правительства РФ от 03.11.2011 N 881 (ред. от 04.09.2012) &quot;О порядке формирования начальных (максимальных) цен контрактов (цен лотов) на отдельные виды медицинского оборудования для целей их включения в документацию о торгах на поставку такого оборудования&quot; (вместе с &quot;Правилами формирования начальных (максимальных) цен контрактов (цен лотов) на отдельные виды медицинского оборудования для целей их включения в документацию о торгах на поставку такого оборудования&quot;) ------------ Недействующая редакция {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пункт 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 3 ноября 2011 г. N 881 "О порядке формирования начальных (максимальных) цен контрактов (цен лотов) на отдельные виды медицинского оборудования для целей их включения в документацию о торгах на поставку такого оборудования" (Собрание законодательства Российской Федерации, 2011, N 46, ст. 6505).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Настоящее постановление вступает в силу с 1 января 2014 г., за исключением положений, для которых установлены иные сроки вступления в силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink w:history="0" w:anchor="P53" w:tooltip="ПРАВИЛА ВЕДЕНИЯ РЕЕСТРА КОНТРАКТОВ, ЗАКЛЮЧЕННЫХ ЗАКАЗЧИКАМИ">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Подпункт "м" пункта 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P53" w:tooltip="ПРАВИЛА ВЕДЕНИЯ РЕЕСТРА КОНТРАКТОВ, ЗАКЛЮЧЕННЫХ ЗАКАЗЧИКАМИ">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P53" w:tooltip="ПРАВИЛА ВЕДЕНИЯ РЕЕСТРА КОНТРАКТОВ, ЗАКЛЮЧЕННЫХ ЗАКАЗЧИКАМИ">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пункт 13</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P53" w:tooltip="ПРАВИЛА ВЕДЕНИЯ РЕЕСТРА КОНТРАКТОВ, ЗАКЛЮЧЕННЫХ ЗАКАЗЧИКАМИ">
-[...34 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P53" w:tooltip="ПРАВИЛА ВЕДЕНИЯ РЕЕСТРА КОНТРАКТОВ, ЗАКЛЮЧЕННЫХ ЗАКАЗЧИКАМИ">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпункт "в" пункта 14</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил ведения реестра контрактов, заключенных заказчиками, а также </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P121" w:tooltip="л) идентификационный код закупки;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпункт "л" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил ведения реестра контрактов, содержащего сведения, составляющие государственную тайну, вступают в силу с 1 января 2017 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:tooltip="Постановление Правительства РФ от 09.06.2015 N 568 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId41" w:tooltip="Постановление Правительства РФ от 09.06.2015 N 568 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 09.06.2015 N 568)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...6 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Абзац утратил силу. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:tooltip="Постановление Правительства РФ от 09.06.2015 N 568 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId42" w:tooltip="Постановление Правительства РФ от 09.06.2015 N 568 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 09.06.2015 N 568.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...20 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 - 7. Утратили силу. - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId43" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...8 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Председатель Правительства</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Председатель Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Российской Федерации</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Д.МЕДВЕДЕВ</w:t>
-[...25 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Д.МЕДВЕДЕВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:outlineLvl w:val="0"/>
         <w:jc w:val="right"/>
-        <w:outlineLvl w:val="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утверждены</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>постановлением Правительства</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">постановлением Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Российской Федерации</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>от 28 ноября 2013 г. N 1084</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от 28 ноября 2013 г. N 1084</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD25D1">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...41 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Новые Правила утв. </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId44" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Постановлением</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...2 lines deleted...]
-        <w:spacing w:before="300"/>
+    <w:bookmarkStart w:id="53" w:name="P53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:spacing w:before="300" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="P53"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПРАВИЛА ВЕДЕНИЯ РЕЕСТРА КОНТРАКТОВ, ЗАКЛЮЧЕННЫХ ЗАКАЗЧИКАМИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Утратили силу. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId45" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...22 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:outlineLvl w:val="0"/>
         <w:jc w:val="right"/>
-        <w:outlineLvl w:val="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утверждены</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>постановлением Правительства</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">постановлением Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Российской Федерац</w:t>
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>от 28 ноября 2013 г. N 1084</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от 28 ноября 2013 г. N 1084</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="64" w:name="P64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="P64"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПРАВИЛА</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>ВЕДЕНИЯ РЕЕСТРА КОНТРАКТОВ, СОДЕРЖАЩЕГО СВЕДЕНИЯ,</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ВЕДЕНИЯ РЕЕСТРА КОНТРАКТОВ, СОДЕРЖАЩЕГО СВЕДЕНИЯ,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>СОСТАВЛЯЮЩИЕ ГОСУДАРСТВЕННУЮ ТАЙНУ</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">СОСТАВЛЯЮЩИЕ ГОСУДАРСТВЕННУЮ ТАЙНУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD25D1">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...309 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 31.07.2014 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId46" w:tooltip="Постановление Правительства РФ от 31.07.2014 N 752 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 752</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 09.06.2015 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId47" w:tooltip="Постановление Правительства РФ от 09.06.2015 N 568 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 568</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 01.12.2016 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId48" w:tooltip="Постановление Правительства РФ от 01.12.2016 N 1285 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 1285</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 22.10.2018 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId49" w:tooltip="Постановление Правительства РФ от 22.10.2018 N 1257 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 1257</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 27.07.2019 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId50" w:tooltip="Постановление Правительства РФ от 27.07.2019 N 973 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных решений Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 973</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 05.11.2019 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId51" w:tooltip="Постановление Правительства РФ от 05.11.2019 N 1400 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 1400</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 19.02.2020 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId52" w:tooltip="Постановление Правительства РФ от 19.02.2020 N 180 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 180</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 16.04.2020 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId53" w:tooltip="Постановление Правительства РФ от 16.04.2020 N 523 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 523</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 07.11.2020 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId54" w:tooltip="Постановление Правительства РФ от 07.11.2020 N 1799 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 1799</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 24.11.2020 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId55" w:tooltip="Постановление Правительства РФ от 24.11.2020 N 1909 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц и признании утратившими силу отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 1909</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 17.06.2021 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId56" w:tooltip="Постановление Правительства РФ от 17.06.2021 N 919 (ред. от 29.12.2021) &quot;О вопросах предоставления выписки из реестра контрактов, содержащего сведения, составляющие государственную тайну, при осуществлении закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 919</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 27.01.2022 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId57" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 60</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 09.12.2022 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId58" w:tooltip="Постановление Правительства РФ от 09.12.2022 N 2272 (ред. от 21.02.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 2272</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 29.06.2024 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId59" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 888</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (ред. 13.09.2024),</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 09.12.2024 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId60" w:tooltip="Постановление Правительства РФ от 09.12.2024 N 1740 (ред. от 18.02.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 1740</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 10.11.2025 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId61" w:tooltip="Постановление Правительства РФ от 10.11.2025 N 1773 &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 1773</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...46 lines deleted...]
-      <w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Настоящие Правила устанавливают порядок ведения реестра контрактов, содержащего сведения, составляющие государственную тайну (далее - реестр контрактов), и представления заказчиками сведений для включения в такой реестр контрактов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Ведение реестра контрактов в части контрактов, заключенных для обеспечения федеральных нужд, нужд субъектов Российской Федерации и муниципальных нужд, осуществляется Федеральным казначейством, уполномоченным исполнительным органом субъекта Российской Федерации и уполномоченным органом местного самоуправления (далее - уполномоченный орган) соответственно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 27.01.2022 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId62" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 60</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, от 09.12.2022 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId68" w:tooltip="Постановление Правительства РФ от 09.12.2022 N 2272 (ред. от 22.04.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
-[...66 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId63" w:tooltip="Постановление Правительства РФ от 09.12.2022 N 2272 (ред. от 21.02.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 2272</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="79" w:name="P79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. В реестр контрактов включаются следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="80" w:name="P80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) информация о заказчике:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">полное и сокращенное (при наличии) наименование;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">идентификационный номер налогоплательщика и код причины постановки на учет в налоговом органе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">идентификационный код заказчика, присвоенный в порядке, установленном в соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId69" w:tooltip="Постановление Правительства РФ от 08.11.2013 N 1005 (ред. от 26.12.2024) &quot;О независимых гарантиях, используемых для целей Федерального закона &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (вм">
-[...52 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId64" w:tooltip="Постановление Правительства РФ от 08.11.2013 N 1005 (ред. от 26.12.2024) &quot;О независимых гарантиях, используемых для целей Федерального закона &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (вместе с &quot;Дополнительными требованиями к независимой гарантии, используемой для целей Федерального закона &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot;, &quot;Правилами ведения и размещения  {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 18</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил ведения и размещения в единой информационной системе в сфере закупок реестра независимых гарантий заказчиков, утвержденных постановлением Правительства Российской Федерации от 8 ноября 2013 г. N 1005 "О независимых гарантиях, используемых для целей Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">реквизиты открытого в установленном порядке в Федеральном казначействе лицевого счета получателя бюджетных средств в случае, если контракт заключен для обеспечения федеральных нужд;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пп. "а" в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId65" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 29.06.2024 N 888)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...29 lines deleted...]
-      <w:r>
+    <w:bookmarkStart w:id="86" w:name="P86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) информация о цене контракта, об источнике финансирования:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">цена контракта, максимальное значение цены контракта и цена единицы товара, работы, услуги (в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId66" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 24 статьи 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд" (далее - Федеральный закон), размер платы, подлежащей внесению в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId67" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> участником закупки, с которым заключается контракт (в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId68" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 7 части 4 статьи 74</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона), ориентировочное значение цены контракта либо формула цены и максимальное значение цены контракта (в случаях, установленных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId69" w:tooltip="Постановление Правительства РФ от 13.01.2014 N 19 (ред. от 31.10.2022) &quot;Об установлении случаев, в которых при заключении контракта указываются формула цены и максимальное значение цены контракта&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 13 января 2014 г. N 19 "Об установлении случаев, в которых при заключении контракта указываются формула цены и максимальное значение цены контракта");</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">размер аванса в денежном выражении и в виде процента цены контракта (если контрактом предусмотрена выплата аванса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">информация о бюджете и уровне бюджета бюджетной системы Российской Федерации и (или) указание на финансирование за счет внебюджетных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">график платежей по контракту в разрезе каждого календарного года исполнения контракта, график платежей текущего финансового года в разрезе каждого календарного месяца исполнения контракта, учетный номер бюджетного обязательства, присвоенный в соответствии с бюджетным законодательством Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пп. "б" в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId70" w:tooltip="Постановление Правительства РФ от 10.11.2025 N 1773 &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 10.11.2025 N 1773)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) способ определения поставщика (подрядчика, исполнителя);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г) дата подведения результатов определения поставщика (подрядчика, исполнителя) и реквизиты документа (документов), подтверждающего основание заключения контракта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пп. "г" в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId71" w:tooltip="Постановление Правительства РФ от 31.07.2014 N 752 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 31.07.2014 N 752)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="95" w:name="P95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">д) дата подписания контракта заказчиком и номер (при наличии) контракта, а также срок исполнения контракта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 31.07.2014 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId72" w:tooltip="Постановление Правительства РФ от 31.07.2014 N 752 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 752</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 29.06.2024 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId73" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 888</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 10.11.2025 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId74" w:tooltip="Постановление Правительства РФ от 10.11.2025 N 1773 &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 1773</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="97" w:name="P97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е) информация об объекте закупки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">наименование объекта закупки с указанием закупаемых товаров (в том числе поставляемых при выполнении работ, оказании услуг), работ, услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">код и наименование позиции Общероссийского </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId75" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 11.06.2026) (с изм. и доп., вступ. в силу с 01.08.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">классификатора</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> продукции по видам экономической деятельности в соответствии с наименованием объекта закупки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">информация о количестве (за исключением случая, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId76" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 24 статьи 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона), единице измерения товара (при осуществлении закупки товара, в том числе поставляемого заказчику при выполнении закупаемых работ, оказании закупаемых услуг);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">информация об объеме (за исключением случая, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId77" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частью 24 статьи 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона), о единице измерения работы, услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">наименование страны происхождения товара в соответствии с общероссийским </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId78" w:tooltip="Постановление Госстандарта России от 14.12.2001 N 529-ст (ред. от 05.06.2024) &quot;О принятии и введении в действие Общероссийского классификатора стран мира&quot; (вместе с &quot;ОК (МК (ИСО 3166) 004-97) 025-2001...&quot;) (дата введения 01.07.2002) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">классификатором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, используемым для идентификации стран мира (в случае осуществления закупки товара, в том числе поставляемого заказчику при выполнении закупаемых работ, оказании закупаемых услуг). Если объектом закупки являются работы по строительству, реконструкции, капитальному ремонту, сносу объекта капитального строительства, информация о стране происхождения товара включается в реестр контрактов в отношении товара, который в соответствии с законодательством Российской Федерации о бухгалтерском учете подлежит принятию заказчиком к бухгалтерскому учету в качестве отдельного объекта основных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пп. "е" в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId79" w:tooltip="Постановление Правительства РФ от 10.11.2025 N 1773 &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 10.11.2025 N 1773)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="104" w:name="P104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ж) информация о поставщике (подрядчике, исполнителе):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">полное и сокращенное (при наличии) наименование юридического лица или иностранного юридического лица (либо аккредитованного филиала или представительства иностранного юридического лица), наименование обособленного подразделения юридического лица (далее - обособленное подразделение);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">фамилия, имя и отчество (при наличии) в случае, если поставщик (подрядчик, исполнитель) является физическим лицом, в том числе зарегистрированным в качестве индивидуального предпринимателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">идентификационный номер налогоплательщика юридического лица (либо аккредитованного филиала или представительства иностранного юридического лица), физического лица (в том числе зарегистрированного в качестве индивидуального предпринимателя) или для иностранного юридического лица, иностранного физического лица - аналог идентификационного номера налогоплательщика в соответствии с законодательством соответствующего государства, а также идентификационный номер налогоплательщика (при наличии такого номера), присвоенный в соответствии с законодательством Российской Федерации о налогах и сборах;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">код причины постановки на учет юридического лица (либо аккредитованного филиала или представительства иностранного юридического лица), код причины постановки на учет обособленного подразделения, а также код причины постановки на учет в налоговом органе в качестве крупнейшего налогоплательщика (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">адрес юридического лица или иностранного юридического лица в пределах места нахождения юридического лица (для аккредитованного филиала или представительства иностранного юридического лица - адрес (место нахождения) на территории Российской Федерации), адрес (место нахождения) обособленного подразделения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">адрес места жительства, почтовый адрес в случае, если поставщик (подрядчик, исполнитель) является физическим лицом, в том числе зарегистрированным в качестве индивидуального предпринимателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">реквизиты счета поставщика (подрядчика, исполнителя), на который в соответствии с законодательством Российской Федерации осуществляется перечисление денежных средств в качестве оплаты поставленного товара, выполненной работы (ее результатов), оказанной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пп. "ж" в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId80" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 29.06.2024 N 888)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...199 lines deleted...]
-      <w:r>
+    <w:bookmarkStart w:id="113" w:name="P113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">з) сведения об изменении контракта с указанием условий контракта, которые были изменены, кода причины изменения условий контракта, который может принимать одно из следующих значений:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">011 - изменение срока исполнения контракта с изменением количества поставляемого товара, объема выполняемой работы, оказываемой услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">012 - изменение срока исполнения контракта без изменения количества поставляемого товара, объема выполняемой работы, оказываемой услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100 - иные изменения условий контракта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пп. "з" в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId81" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 29.06.2024 N 888)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="118" w:name="P118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и) сведения об исполнении контракта (отдельного этапа исполнения контракта), в том числе наименование, количество, единица измерения поставленного товара, объем выполненной работы, оказанной услуги, сведения о стоимости исполненных обязательств (об оплате контракта, отдельного этапа исполнения контракта), о начислении неустоек (штрафов, пеней) в связи с ненадлежащим исполнением обязательств, предусмотренных контрактом, стороной контракта, наименование страны происхождения товара (при осуществлении закупки товара, в том числе поставляемого заказчику при выполнении закупаемых работ, оказании закупаемых услуг), информация о производителе товара в отношении исполненного контракта. При этом, если объектом закупки являются работы по строительству, реконструкции, капитальному ремонту, сносу объекта капитального строительства, информация о стране происхождения товара включается в реестр контрактов в отношении товара, который в соответствии с законодательством Российской Федерации о бухгалтерском учете подлежит принятию заказчиком к бухгалтерскому учету в качестве отдельного объекта основных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 05.11.2019 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId82" w:tooltip="Постановление Правительства РФ от 05.11.2019 N 1400 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 1400</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, от 07.11.2020 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId81" w:tooltip="Постановление Правительства РФ от 07.11.2020 N 1799 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и за">
-[...340 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:hyperlink w:history="0" r:id="rId83" w:tooltip="Постановление Правительства РФ от 07.11.2020 N 1799 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 1799</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 10.11.2025 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId84" w:tooltip="Постановление Правительства РФ от 10.11.2025 N 1773 &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 1773</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="120" w:name="P120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к) сведения о расторжении контракта с указанием оснований его расторжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="121" w:name="P121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">л) идентификационный код закупки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD25D1">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...53 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КонсультантПлюс: примечание.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Заказчик одновременно со сведениями в отношении контрактов, дата исполнения которых не ранее 01.01.2022, представляет сведения о санкционировании в сопроводительном письме (</w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId85" w:tooltip="&lt;Письмо&gt; ФНС России от 01.08.2022 N СД-4-5/9922 &quot;О направлении копии письма&quot; (вместе с &lt;Письмом&gt; Казначейства России от 22.07.2022 N 95-09-11/05-506) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">письмо</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Казначейства России от 22.07.2022 N 95-09-11/05-506).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...43 lines deleted...]
-      <w:r>
+    <w:bookmarkStart w:id="124" w:name="P124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="300" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">м) сведения о санкционировании в соответствии с законодательством Российской Федерации о государственной тайне предоставления в соответствии с настоящими Правилами выписок из реестра контрактов о включенных в реестр контрактов сведениях в отношении исполненного таким поставщиком (подрядчиком, исполнителем) контракта либо об отказе в таком санкционировании;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пп. "м" введен </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId86" w:tooltip="Постановление Правительства РФ от 17.06.2021 N 919 (ред. от 29.12.2021) &quot;О вопросах предоставления выписки из реестра контрактов, содержащего сведения, составляющие государственную тайну, при осуществлении закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 17.06.2021 N 919)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...42 lines deleted...]
-      <w:r>
+    <w:bookmarkStart w:id="126" w:name="P126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">н) сведения о банковском сопровождении (если осуществляется банковское сопровождение контракта) или казначейском сопровождении (если в соответствии с законодательством Российской Федерации расчеты по контракту или расчеты по контракту в части выплаты аванса подлежат казначейскому сопровождению) контракта, в том числе размер казначейского обеспечения обязательств (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пп. "н" введен </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId87" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 29.06.2024 N 888)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...37 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о) дата заключения контракта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пп. "о" введен </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId88" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 29.06.2024 N 888)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...22 lines deleted...]
-      <w:r>
+    <w:bookmarkStart w:id="130" w:name="P130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3(1). В отношении государственного контракта по государственному оборонному заказу в дополнение к сведениям, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P79" w:tooltip="3. В реестр контрактов включаются следующие сведения:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, в реестр контрактов включаются следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...22 lines deleted...]
-      <w:r>
+    <w:bookmarkStart w:id="131" w:name="P131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) идентификатор государственного контракта по государственному оборонному заказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="132" w:name="P132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">б) код причины изменения условий такого контракта, установленный порядком, предусмотренным </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P142" w:tooltip="10. Формирование и направление заказчиком сведений, подлежащих включению в реестр контрактов, формирование и направление запросов о предоставлении сведений из реестра контрактов в соответствии с пунктами 22 и 23 настоящих Правил, а также формирование и направл">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P172" w:tooltip="10. Формирование и направление заказчиком сведений, подлежащих включению в реестр контрактов, формирование и направление запросов о предоставлении сведений из реестра контрактов в соответствии с пунктами 22 и 23 настоящих Правил, а также формирование и направление уполномоченным органом выписок из реестра контракта и протокола в соответствии с настоящими Правилами осуществляются в порядке и по формам, которые устанавливаются соответствующим уполномоченным органом за исключением формы выписки из реестра к...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...22 lines deleted...]
-      <w:r>
+    <w:bookmarkStart w:id="133" w:name="P133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) вид цены на продукцию по государственному оборонному заказу (указывается в необходимом случае);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId89" w:tooltip="Постановление Правительства РФ от 10.11.2025 N 1773 &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 10.11.2025 N 1773)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="135" w:name="P135"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г) планируемая дата перевода в фиксированную цену других видов цен на продукцию по государственному оборонному заказу (в случае применения видов цен в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId90" w:tooltip="Федеральный закон от 29.12.2012 N 275-ФЗ (ред. от 04.07.2026) &quot;О государственном оборонном заказе&quot; (с изм. и доп., вступ. в силу с 04.08.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> "О государственном оборонном заказе");</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...19 lines deleted...]
-      <w:r>
+    <w:bookmarkStart w:id="136" w:name="P136"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">д) фактическая дата перевода в фиксированную цену других видов цен на продукцию по государственному оборонному заказу (в случае применения видов цен в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId91" w:tooltip="Федеральный закон от 29.12.2012 N 275-ФЗ (ред. от 04.07.2026) &quot;О государственном оборонном заказе&quot; (с изм. и доп., вступ. в силу с 04.08.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> "О государственном оборонном заказе");</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...20 lines deleted...]
-      <w:r>
+    <w:bookmarkStart w:id="137" w:name="P137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е) дата подготовки заключения о цене на продукцию при переводе в фиксированную цену других видов цен на продукцию по государственному оборонному заказу (в случае применения видов цен в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId92" w:tooltip="Федеральный закон от 29.12.2012 N 275-ФЗ (ред. от 04.07.2026) &quot;О государственном оборонном заказе&quot; (с изм. и доп., вступ. в силу с 04.08.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> "О государственном оборонном заказе");</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...59 lines deleted...]
-      <w:r>
+    <w:bookmarkStart w:id="138" w:name="P138"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ж) уникальный идентификатор задания государственного оборонного заказа (такой идентификатор указывается, если он присвоен в соответствии с порядком, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId93" w:tooltip="Постановление Правительства РФ от 26.12.2013 N 1255 (ред. от 22.11.2025) &quot;О Правилах разработки государственного оборонного заказа и его основных показателей&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а" пункта 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил разработки государственного оборонного заказа и его основных показателей, утвержденных постановлением Правительства Российской Федерации от 26 декабря 2013 г. N 1255 "О Правилах разработки государственного оборонного заказа и его основных показателей");</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="139" w:name="P139"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">з) группа и класс товара по Единому </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId94" w:tooltip="&quot;ЕК 001-2023. Единый кодификатор предметов снабжения для федеральных государственных нужд&quot; (утв. и введен в действие Приказом Росстандарта от 22.12.2023 N 1-ек) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">кодификатору</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предметов снабжения для федеральных государственных нужд (ЕК 001-2023).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(пп. "з" введен </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId95" w:tooltip="Постановление Правительства РФ от 10.11.2025 N 1773 &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 10.11.2025 N 1773)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(п. 3(1) введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId97" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 13.09.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {Кон">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId96" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 29.06.2024 N 888 (ред. 13.09.2024))</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...6 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3(2). В отношении государственного контракта по государственному оборонному заказу, заключенного Министерством обороны Российской Федерации, в дополнение к сведениям, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P79" w:tooltip="3. В реестр контрактов включаются следующие сведения:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P130" w:tooltip="3(1). В отношении государственного контракта по государственному оборонному заказу в дополнение к сведениям, предусмотренным пунктом 3 настоящих Правил, в реестр контрактов включаются следующие сведения:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">3(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, в реестр контрактов включаются следующие сведения в разрезе каждого отдельного этапа исполнения государственного контракта (если государственным контрактом предусмотрены отдельные этапы его исполнения), каждой поставки продукции по государственному оборонному заказу, предусмотренной соответствующим отдельным этапом исполнения государственного контракта (если государственным контрактом предусмотрены отдельные этапы его исполнения и соответствующим этапом его исполнения предусмотрено несколько поставок продукции по государственному оборонному заказу):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="143" w:name="P143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) наименование, код по Единому </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId97" w:tooltip="&quot;ЕК 001-2023. Единый кодификатор предметов снабжения для федеральных государственных нужд&quot; (утв. и введен в действие Приказом Росстандарта от 22.12.2023 N 1-ек) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">кодификатору</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предметов снабжения для федеральных государственных нужд (ЕК 001-2023), единица измерения продукции по государственному оборонному заказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) сроки исполнения каждого отдельного этапа исполнения государственного контракта, предусматривающего поставку продукции по государственному оборонному заказу (если государственным контрактом предусмотрены отдельные этапы его исполнения), поставок продукции по государственному оборонному заказу, предусмотренных соответствующими отдельными этапами исполнения государственного контракта (если государственным контрактом предусмотрены отдельные этапы его исполнения и соответствующими этапами его исполнения предусмотрено несколько поставок продукции по государственному оборонному заказу);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="145" w:name="P145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) планируемая в соответствии с условиями государственного контракта дата поставки продукции по государственному оборонному заказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="146" w:name="P146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г) фактическая дата поставки продукции по государственному оборонному заказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="147" w:name="P147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">д) предусмотренное государственным контрактом количество продукции по государственному оборонному заказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="148" w:name="P148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е) количество фактически поставленной продукции по государственному оборонному заказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="149" w:name="P149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ж) предусмотренная государственным контрактом цена единицы продукции по государственному оборонному заказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="150" w:name="P150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">з) цена единицы фактически поставленной продукции по государственному оборонному заказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="151" w:name="P151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и) наименование, код по Единому </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId98" w:tooltip="&quot;ЕК 001-2023. Единый кодификатор предметов снабжения для федеральных государственных нужд&quot; (утв. и введен в действие Приказом Росстандарта от 22.12.2023 N 1-ек) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">кодификатору</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предметов снабжения для федеральных государственных нужд (ЕК 001-2023), количество, единица измерения предусмотренных государственным контактом давальческих материальных ресурсов (сырья, материалов, полуфабрикатов и покупных комплектующих изделий);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="152" w:name="P152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к) наименование, код по Единому </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId99" w:tooltip="&quot;ЕК 001-2023. Единый кодификатор предметов снабжения для федеральных государственных нужд&quot; (утв. и введен в действие Приказом Росстандарта от 22.12.2023 N 1-ек) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">кодификатору</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предметов снабжения для федеральных государственных нужд (ЕК 001-2023), количество, единица измерения фактически предоставленных давальческих материальных ресурсов (сырья, материалов, полуфабрикатов и покупных комплектующих изделий);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="153" w:name="P153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">л) сведения, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P133" w:tooltip="в) вид цены на продукцию по государственному оборонному заказу (указывается в необходимом случае);">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктами "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P136" w:tooltip="д) фактическая дата перевода в фиксированную цену других видов цен на продукцию по государственному оборонному заказу (в случае применения видов цен в соответствии с Федеральным законом &quot;О государственном оборонном заказе&quot;);">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д" пункта 3(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">м) метод определения цены на продукцию по государственному оборонному заказу (указывается в необходимом случае);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="155" w:name="P155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">н) планируемая в соответствии с условиями государственного контракта дата установления ориентировочной цены на продукцию по государственному оборонному заказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="156" w:name="P156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о) фактическая дата установления ориентировочной цены на продукцию по государственному оборонному заказу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="157" w:name="P157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">п) размер предусмотренных государственным контрактом расходов по развитию производства (в том числе с учетом средств, которые необходимы для развития (наращивания) производственных мощностей, обеспечивающих выполнение государственного оборонного заказа) продукции по государственному оборонному заказу (в случае наличия таких расходов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="158" w:name="P158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">р) предельный размер кредита, привлекаемого поставщиком (подрядчиком, исполнителем) для исполнения государственного контракта (в случае включения указанного размера в государственный контракт).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(п. 3(2) введен </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId100" w:tooltip="Постановление Правительства РФ от 10.11.2025 N 1773 &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 10.11.2025 N 1773)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">4. В реестр контрактов не включаются сведения о контрактах, заключенных в соответствии с </w:t>
       </w:r>
-      <w:hyperlink r:id="rId98" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId101" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId99" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId102" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId100" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId103" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">23</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId101" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId104" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">42</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId102" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId105" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">44</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId103" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...19 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId106" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 46</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (в части контрактов, заключаемых с физическими лицами) части 1 статьи 93 Федерального закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 01.12.2016 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId104" w:tooltip="Постановление Правительства РФ от 01.12.2016 N 1285 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId107" w:tooltip="Постановление Правительства РФ от 01.12.2016 N 1285 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 1285</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, от 22.10.2018 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId105" w:tooltip="Постановление Правительства РФ от 22.10.2018 N 1257 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId108" w:tooltip="Постановление Правительства РФ от 22.10.2018 N 1257 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 1257</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, от 27.07.2019 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId106" w:tooltip="Постановление Правительства РФ от 27.07.2019 N 973 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных решений Правительства Российской Федерации&quot; {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId109" w:tooltip="Постановление Правительства РФ от 27.07.2019 N 973 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных решений Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 973</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, от 05.11.2019 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId107" w:tooltip="Постановление Правительства РФ от 05.11.2019 N 1400 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId110" w:tooltip="Постановление Правительства РФ от 05.11.2019 N 1400 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 1400</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, от 27.01.2022 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId108" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
-[...57 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId111" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 60</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Сведения, включенные в реестр контрактов, хранятся в порядке, определенном в соответствии с законодательством Российской Федерации об архивном деле и о защите государственной тайны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. В случае если заключенным в соответствии с бюджетным законодательством Российской Федерации договором об участии Российской Федерации, субъекта Российской Федерации, муниципального образования в собственности юридических лиц, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId112" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">части 4 статьи 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона, определены условия о представлении такими лицами сведений, подлежащих включению в реестр контрактов, положения настоящих Правил распространяются на указанные юридические лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Юридические лица, указанные в </w:t>
       </w:r>
-      <w:hyperlink r:id="rId110" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
-[...24 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId113" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">части 6 статьи 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона, представляют от лица государственных органов, органов управления государственными внебюджетными фондами, органов местного самоуправления, Государственной корпорации по атомной энергии "Росатом" или Государственной корпорации по космической деятельности "Роскосмос" сведения, подлежащие включению в реестр контрактов в соответствии с настоящими Правилами, в пределах полномочий, переданных им в соответствии с Бюджетным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId114" w:tooltip="&quot;Бюджетный кодекс Российской Федерации&quot; от 31.07.1998 N 145-ФЗ (ред. от 26.06.2026) (с изм. и доп., вступ. в силу с 01.07.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">кодексом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Российской Федерации указанными органами или корпорациями на основании соглашений.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...4 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(п. 6 в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId112" w:tooltip="Постановление Правительства РФ от 09.12.2024 N 1740 (ред. от 18.02.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {Ко">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId115" w:tooltip="Постановление Правительства РФ от 09.12.2024 N 1740 (ред. от 18.02.2025) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 09.12.2024 N 1740)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...20 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Ведение реестра контрактов осуществляется путем формирования или изменения реестровых записей, в которые включаются сведения, представляемые заказчиками, определенными </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId116" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 7 статьи 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Федерального закона, в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...4 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId114" w:tooltip="Постановление Правительства РФ от 01.12.2016 N 1285 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId117" w:tooltip="Постановление Правительства РФ от 01.12.2016 N 1285 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 01.12.2016 N 1285)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...29 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Последовательная совокупность реестровых записей образует реестр контрактов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. Ведение реестра контрактов осуществляется в электронном виде, а при отсутствии технической возможности его ведения в электронном виде - на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(п. 8 в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId115" w:tooltip="Постановление Правительства РФ от 01.12.2016 N 1285 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId118" w:tooltip="Постановление Правительства РФ от 01.12.2016 N 1285 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 01.12.2016 N 1285)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...36 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. Реестр контрактов ведется на государственном языке Российской Федерации. Фамилия, имя, отчество (при наличии) иностранных физических лиц, наименования иностранных юридических лиц, торговых марок могут быть указаны с использованием букв латинского алфавита.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="172" w:name="P172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. Формирование и направление заказчиком сведений, подлежащих включению в реестр контрактов, формирование и направление запросов о предоставлении сведений из реестра контрактов в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P218" w:tooltip="22. Уполномоченный орган по запросу заказчика представляет с соблюдением требований законодательства Российской Федерации о защите государственной тайны выписку из реестра контрактов о включенных в реестр контрактов сведениях, представленных этим заказчиком, а также направляет указанные сведения по запросу государственного органа или органа местного самоуправления, имеющего право на получение таких сведений.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P181" w:tooltip="23. Поставщик (подрядчик, исполнитель) в целях участия в закупках отдельных видов товаров, работ, услуг, в отношении участников которых Правительством Российской Федерации установлены дополнительные требования в соответствии с частями 2 и 2.1 статьи 31 Федерал">
-[...37 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P220" w:tooltip="23. Поставщик (подрядчик, исполнитель) в целях участия в закупках отдельных видов товаров, работ, услуг, в отношении участников которых Правительством Российской Федерации установлены дополнительные требования в соответствии с частями 2 и 2.1 статьи 31 Федерального закона, вправе направить с соблюдением требований законодательства Российской Федерации о государственной тайне в уполномоченный орган запрос о предоставлении выписки из реестра контрактов о включенных в реестр контрактов сведениях в отношении...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">23</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, а также формирование и направление уполномоченным органом выписок из реестра контракта и протокола в соответствии с настоящими Правилами осуществляются в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId119" w:tooltip="Приказ Казначейства России от 25.11.2024 N 17н (ред. от 12.01.2026) &quot;Об утверждении Порядка формирования и направления заказчиком сведений, подлежащих включению в реестр контрактов, содержащий сведения, составляющие государственную тайну, формирования и направления запросов о предоставлении сведений из указанного реестра, формирования и направления Федеральным казначейством выписок из указанного реестра и протокола, а также форм указанных документов&quot; (Зарегистрировано в Минюсте России 20.12.2024 N 80656) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">порядке</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и по формам, которые устанавливаются соответствующим уполномоченным органом за исключением формы выписки из реестра контрактов о включенных в реестр контрактов сведениях в отношении исполненного поставщиком (подрядчиком, исполнителем) контракта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 17.06.2021 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId117" w:tooltip="Постановление Правительства РФ от 17.06.2021 N 919 (ред. от 29.12.2021) &quot;О вопросах предоставления выписки из реестра контрактов, содержащего сведения, составляющие государственную тайну, при осуществлении закупок товаров, работ, услуг для обеспечения государс">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId120" w:tooltip="Постановление Правительства РФ от 17.06.2021 N 919 (ред. от 29.12.2021) &quot;О вопросах предоставления выписки из реестра контрактов, содержащего сведения, составляющие государственную тайну, при осуществлении закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 919</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, от 27.01.2022 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId118" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
-[...34 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId121" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 60</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="174" w:name="P174"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. Сведения, подлежащие включению в реестр контрактов (за исключением не составляющих государственную тайну сведений о заключенном для обеспечения федеральных нужд контракте), направляются заказчиками на бумажном носителе и при наличии технической возможности - на съемном машинном носителе информации в соответствии с законодательством Российской Федерации о защите государственной тайны и в порядке, установленном в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P172" w:tooltip="10. Формирование и направление заказчиком сведений, подлежащих включению в реестр контрактов, формирование и направление запросов о предоставлении сведений из реестра контрактов в соответствии с пунктами 22 и 23 настоящих Правил, а также формирование и направление уполномоченным органом выписок из реестра контракта и протокола в соответствии с настоящими Правилами осуществляются в порядке и по формам, которые устанавливаются соответствующим уполномоченным органом за исключением формы выписки из реестра к...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, и подписываются лицом, имеющим право действовать от имени заказчика.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...49 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 01.12.2016 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId122" w:tooltip="Постановление Правительства РФ от 01.12.2016 N 1285 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 1285</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 10.11.2025 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId123" w:tooltip="Постановление Правительства РФ от 10.11.2025 N 1773 &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 1773</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При представлении сведений на бумажном и съемном машинном носителях информации заказчик обеспечивает идентичность сведений, представленных на указанных носителях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сведения о заключенном для обеспечения федеральных нужд контракте, подлежащие включению в реестр контрактов и не составляющие государственную тайну, формируются заказчиками в форме электронного документа, подписываются усиленной квалифицированной электронной подписью лица, имеющего право действовать от имени заказчика, и направляются в Федеральное казначейство с использованием информационных систем Федерального казначейства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId120" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 13.09.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {Кон">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId124" w:tooltip="Постановление Правительства РФ от 10.11.2025 N 1773 &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 10.11.2025 N 1773)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ответственность за неполноту, недостоверность сведений, подлежащих включению в реестр контрактов, за несоответствие указанных сведений требованиям, установленным законодательством Российской Федерации, а также за действия, совершенные на основании указанных сведений, несет заказчик.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId125" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 29.06.2024 N 888)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...22 lines deleted...]
-      <w:r>
+    <w:bookmarkStart w:id="181" w:name="P181"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. В целях ведения реестра контрактов заказчик формирует и направляет в уполномоченный орган:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">в течение 3 рабочих дней со дня подписания контракта заказчиком - сведения, указанные в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P80" w:tooltip="а) информация о заказчике:">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P80" w:tooltip="а) информация о заказчике:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P95" w:tooltip="ж) информация о поставщике (подрядчике, исполнителе):">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P104" w:tooltip="ж) информация о поставщике (подрядчике, исполнителе):">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"ж"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P112" w:tooltip="л) идентификационный код закупки;">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P121" w:tooltip="л) идентификационный код закупки;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"л"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P117" w:tooltip="н) сведения о банковском сопровождении (если осуществляется банковское сопровождение контракта) или казначейском сопровождении (если в соответствии с законодательством Российской Федерации расчеты по контракту или расчеты по контракту в части выплаты аванса по">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P126" w:tooltip="н) сведения о банковском сопровождении (если осуществляется банковское сопровождение контракта) или казначейском сопровождении (если в соответствии с законодательством Российской Федерации расчеты по контракту или расчеты по контракту в части выплаты аванса подлежат казначейскому сопровождению) контракта, в том числе размер казначейского обеспечения обязательств (при наличии);">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"н" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P122" w:tooltip="а) идентификатор государственного контракта по государственному оборонному заказу;">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P131" w:tooltip="а) идентификатор государственного контракта по государственному оборонному заказу;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P124" w:tooltip="в) вид цены на продукцию по государственному оборонному заказу (в случаях, предусмотренных Федеральным законом &quot;О государственном оборонном заказе&quot;);">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P133" w:tooltip="в) вид цены на продукцию по государственному оборонному заказу (указывается в необходимом случае);">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P125" w:tooltip="г) планируемая дата перевода в фиксированную цену других видов цен на продукцию по государственному оборонному заказу (в случае применения видов цен в соответствии с Федеральным законом &quot;О государственном оборонном заказе&quot;);">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P135" w:tooltip="г) планируемая дата перевода в фиксированную цену других видов цен на продукцию по государственному оборонному заказу (в случае применения видов цен в соответствии с Федеральным законом &quot;О государственном оборонном заказе&quot;);">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P138" w:tooltip="ж) уникальный идентификатор задания государственного оборонного заказа (такой идентификатор указывается, если он присвоен в соответствии с порядком, предусмотренным подпунктом &quot;а&quot; пункта 22 Правил разработки государственного оборонного заказа и его основных показателей, утвержденных постановлением Правительства Российской Федерации от 26 декабря 2013 г. N 1255 &quot;О Правилах разработки государственного оборонного заказа и его основных показателей&quot;);">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"ж"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P128" w:tooltip="ж) уникальный идентификатор задания государственного оборонного заказа (такой идентификатор указывается, если он присвоен в соответствии с порядком, предусмотренным подпунктом &quot;а&quot; пункта 22 Правил разработки государственного оборонного заказа и его основных по">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P139" w:tooltip="з) группа и класс товара по Единому кодификатору предметов снабжения для федеральных государственных нужд (ЕК 001-2023).">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"з" пункта 3(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P143" w:tooltip="а) наименование, код по Единому кодификатору предметов снабжения для федеральных государственных нужд (ЕК 001-2023), единица измерения продукции по государственному оборонному заказу;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P145" w:tooltip="в) планируемая в соответствии с условиями государственного контракта дата поставки продукции по государственному оборонному заказу;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P147" w:tooltip="д) предусмотренное государственным контрактом количество продукции по государственному оборонному заказу;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"д"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P149" w:tooltip="ж) предусмотренная государственным контрактом цена единицы продукции по государственному оборонному заказу;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"ж"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P151" w:tooltip="и) наименование, код по Единому кодификатору предметов снабжения для федеральных государственных нужд (ЕК 001-2023), количество, единица измерения предусмотренных государственным контактом давальческих материальных ресурсов (сырья, материалов, полуфабрикатов и покупных комплектующих изделий);">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"и"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P153" w:tooltip="л) сведения, предусмотренные подпунктами &quot;в&quot; - &quot;д&quot; пункта 3(1) настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"л"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P155" w:tooltip="н) планируемая в соответствии с условиями государственного контракта дата установления ориентировочной цены на продукцию по государственному оборонному заказу;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"н"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P157" w:tooltip="п) размер предусмотренных государственным контрактом расходов по развитию производства (в том числе с учетом средств, которые необходимы для развития (наращивания) производственных мощностей, обеспечивающих выполнение государственного оборонного заказа) продукции по государственному оборонному заказу (в случае наличия таких расходов);">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"п"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P158" w:tooltip="р) предельный размер кредита, привлекаемого поставщиком (подрядчиком, исполнителем) для исполнения государственного контракта (в случае включения указанного размера в государственный контракт).">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"р" пункта 3(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...29 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 29.06.2024 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId126" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 888</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ред. 13.09.2024), от 10.11.2025 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId127" w:tooltip="Постановление Правительства РФ от 10.11.2025 N 1773 &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 1773</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">в течение 3 рабочих дней со дня изменения контракта, исполнения контракта, расторжения контракта - сведения, указанные соответственно в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P104" w:tooltip="з) сведения об изменении контракта с указанием условий контракта, которые были изменены, кода причины изменения условий контракта, который может принимать одно из следующих значений:">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P86" w:tooltip="б) информация о цене контракта, об источнике финансирования:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P97" w:tooltip="е) информация об объекте закупки:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P113" w:tooltip="з) сведения об изменении контракта с указанием условий контракта, которые были изменены, кода причины изменения условий контракта, который может принимать одно из следующих значений:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"з"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P111" w:tooltip="к) сведения о расторжении контракта с указанием оснований его расторжения;">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P120" w:tooltip="к) сведения о расторжении контракта с указанием оснований его расторжения;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"к"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P115" w:tooltip="м) сведения о санкционировании в соответствии с законодательством Российской Федерации о государственной тайне предоставления в соответствии с настоящими Правилами выписок из реестра контрактов о включенных в реестр контрактов сведениях в отношении исполненног">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P124" w:tooltip="м) сведения о санкционировании в соответствии с законодательством Российской Федерации о государственной тайне предоставления в соответствии с настоящими Правилами выписок из реестра контрактов о включенных в реестр контрактов сведениях в отношении исполненного таким поставщиком (подрядчиком, исполнителем) контракта либо об отказе в таком санкционировании;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"м" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P121" w:tooltip="3(1). В отношении государственного контракта по государственному оборонному заказу в дополнение к сведениям, предусмотренным пунктом 3 настоящих Правил, в реестр контрактов включаются следующие сведения:">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P132" w:tooltip="б) код причины изменения условий такого контракта, установленный порядком, предусмотренным пунктом 10 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P139" w:tooltip="з) группа и класс товара по Единому кодификатору предметов снабжения для федеральных государственных нужд (ЕК 001-2023).">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"з" пункта 3(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P146" w:tooltip="г) фактическая дата поставки продукции по государственному оборонному заказу;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P148" w:tooltip="е) количество фактически поставленной продукции по государственному оборонному заказу;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P150" w:tooltip="з) цена единицы фактически поставленной продукции по государственному оборонному заказу;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"з"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P152" w:tooltip="к) наименование, код по Единому кодификатору предметов снабжения для федеральных государственных нужд (ЕК 001-2023), количество, единица измерения фактически предоставленных давальческих материальных ресурсов (сырья, материалов, полуфабрикатов и покупных комплектующих изделий);">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"к"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P156" w:tooltip="о) фактическая дата установления ориентировочной цены на продукцию по государственному оборонному заказу;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"о" пункта 3(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...4 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 17.06.2021 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId122" w:tooltip="Постановление Правительства РФ от 17.06.2021 N 919 (ред. от 29.12.2021) &quot;О вопросах предоставления выписки из реестра контрактов, содержащего сведения, составляющие государственную тайну, при осуществлении закупок товаров, работ, услуг для обеспечения государс">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId128" w:tooltip="Постановление Правительства РФ от 17.06.2021 N 919 (ред. от 29.12.2021) &quot;О вопросах предоставления выписки из реестра контрактов, содержащего сведения, составляющие государственную тайну, при осуществлении закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 919</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, от 29.06.2024 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId123" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 13.09.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {Кон">
-[...32 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId129" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 888</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 10.11.2025 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId130" w:tooltip="Постановление Правительства РФ от 10.11.2025 N 1773 &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 1773</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в течение 3 рабочих дней со дня изменения контракта в части изменения вида цены на продукцию по государственному оборонному заказу (в случае применения видов цен в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId131" w:tooltip="Федеральный закон от 29.12.2012 N 275-ФЗ (ред. от 04.07.2026) &quot;О государственном оборонном заказе&quot; (с изм. и доп., вступ. в силу с 04.08.2026) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> "О государственном оборонном заказе") - сведения, указанные в </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P104" w:tooltip="з) сведения об изменении контракта с указанием условий контракта, которые были изменены, кода причины изменения условий контракта, который может принимать одно из следующих значений:">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P113" w:tooltip="з) сведения об изменении контракта с указанием условий контракта, которые были изменены, кода причины изменения условий контракта, который может принимать одно из следующих значений:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпункте "з" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P121" w:tooltip="3(1). В отношении государственного контракта по государственному оборонному заказу в дополнение к сведениям, предусмотренным пунктом 3 настоящих Правил, в реестр контрактов включаются следующие сведения:">
-[...29 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P132" w:tooltip="б) код причины изменения условий такого контракта, установленный порядком, предусмотренным пунктом 10 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктах "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P137" w:tooltip="е) дата подготовки заключения о цене на продукцию при переводе в фиксированную цену других видов цен на продукцию по государственному оборонному заказу (в случае применения видов цен в соответствии с Федеральным законом &quot;О государственном оборонном заказе&quot;);">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">"е" пункта 3(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId132" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 29.06.2024 N 888; в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId133" w:tooltip="Постановление Правительства РФ от 10.11.2025 N 1773 &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 10.11.2025 N 1773)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="188" w:name="P188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13. Уполномоченный орган не позднее 3 рабочих дней со дня получения от заказчика сведений, подлежащих включению в реестр контрактов, проводит проверки на предмет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) наличия сведений, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P181" w:tooltip="12. В целях ведения реестра контрактов заказчик формирует и направляет в уполномоченный орган:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) осуществления формирования и направления сведений в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P172" w:tooltip="10. Формирование и направление заказчиком сведений, подлежащих включению в реестр контрактов, формирование и направление запросов о предоставлении сведений из реестра контрактов в соответствии с пунктами 22 и 23 настоящих Правил, а также формирование и направление уполномоченным органом выписок из реестра контракта и протокола в соответствии с настоящими Правилами осуществляются в порядке и по формам, которые устанавливаются соответствующим уполномоченным органом за исключением формы выписки из реестра к...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P121" w:tooltip="3(1). В отношении государственного контракта по государственному оборонному заказу в дополнение к сведениям, предусмотренным пунктом 3 настоящих Правил, в реестр контрактов включаются следующие сведения:">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P174" w:tooltip="11. Сведения, подлежащие включению в реестр контрактов (за исключением не составляющих государственную тайну сведений о заключенном для обеспечения федеральных нужд контракте), направляются заказчиками на бумажном носителе и при наличии технической возможности - на съемном машинном носителе информации в соответствии с законодательством Российской Федерации о защите государственной тайны и в порядке, установленном в соответствии с пунктом 10 настоящих Правил, и подписываются лицом, имеющим право действова...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">11</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) непротиворечивости содержащихся в представленных сведениях данных друг другу, в случае представления сведений об изменении контракта - сведениям, размещенным ранее в реестре контрактов, за исключением изменяемых сведений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="192" w:name="P192"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г) непревышения указанной в представленных заказчиком сведениях цены контракта (в том числе с учетом ее изменения в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId134" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) над объемом финансового обеспечения (в разрезе планируемых платежей на текущий финансовый год, плановый период и последующие годы) для осуществления закупки, если иное не предусмотрено актом Президента Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(п. 13 в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId135" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 29.06.2024 N 888)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13(1). Проверка, предусмотренная </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P192" w:tooltip="г) непревышения указанной в представленных заказчиком сведениях цены контракта (в том числе с учетом ее изменения в соответствии с Федеральным законом) над объемом финансового обеспечения (в разрезе планируемых платежей на текущий финансовый год, плановый период и последующие годы) для осуществления закупки, если иное не предусмотрено актом Президента Российской Федерации.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "г" пункта 13</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, не проводится в отношении:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) закупок, осуществляемых федеральными государственными унитарными предприятиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) закупок, осуществляемых юридическими лицами, не являющимися государственными или муниципальными учреждениями, государственными или муниципальными унитарными предприятиями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в) закупок в части оказания услуг по предоставлению кредита;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г) закупок на территории иностранного государства (в том числе на территории г. Байконура) для обеспечения деятельности заказчиков, осуществляющих деятельность на территории иностранного государства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">д) закупок иных получателей средств федерального бюджета, осуществляющих операции с бюджетными средствами на счетах, открытых в подразделениях расчетной сети Центрального банка Российской Федерации или кредитной организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">е) закупок, осуществляемых за счет средств бюджета Союзного государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(п. 13(1) введен </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId136" w:tooltip="Постановление Правительства РФ от 10.11.2025 N 1773 &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 10.11.2025 N 1773)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. При положительном результате проверки, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P188" w:tooltip="13. Уполномоченный орган не позднее 3 рабочих дней со дня получения от заказчика сведений, подлежащих включению в реестр контрактов, проводит проверки на предмет:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 13</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, уполномоченный орган формирует реестровую запись, в которую включаются сведения, подлежащие включению в реестр контрактов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="203" w:name="P203"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. Реестровой записи присваивается уникальный номер, который содержит в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">год формирования реестровой записи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">идентификационный код заказчика;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">порядковый номер реестровой записи, присваиваемый последовательно в соответствии со сквозной нумерацией в пределах календарного года по каждому заказчику;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">порядковый номер, присваиваемый каждому сведению в реестровой записи последовательно в соответствии со сквозной нумерацией в пределах реестровой записи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Порядок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> присвоения, применения и изменения кодов заказчиков, а также формирования уникального номера реестровой записи устанавливается Министерством финансов Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. В случае представления заказчиком сведений об изменении, исполнении контракта или о его расторжении уполномоченный орган присваивает таким сведениям соответствующий порядковый номер и обновляет реестровую запись в порядке, указанном в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P203" w:tooltip="15. Реестровой записи присваивается уникальный номер, который содержит в том числе:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пункте 15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...15 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17. Реестровая запись в течение 3 рабочих дней со дня получения от заказчика соответствующих сведений включается в реестр контрактов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18. Не позднее 3 рабочих дней со дня включения (обновления) реестровой записи в реестр контрактов уполномоченный орган в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P172" w:tooltip="10. Формирование и направление заказчиком сведений, подлежащих включению в реестр контрактов, формирование и направление запросов о предоставлении сведений из реестра контрактов в соответствии с пунктами 22 и 23 настоящих Правил, а также формирование и направление уполномоченным органом выписок из реестра контракта и протокола в соответствии с настоящими Правилами осуществляются в порядке и по формам, которые устанавливаются соответствующим уполномоченным органом за исключением формы выписки из реестра к...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, направляет заказчику 2 экземпляра выписки из реестра контрактов для направления заказчиком одного из экземпляров поставщику (подрядчику, исполнителю) не позднее 7 рабочих дней со дня получения заказчиком запроса поставщика (подрядчика, исполнителя) о предоставлении ему экземпляра выписки из реестра контрактов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(п. 18 в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId137" w:tooltip="Постановление Правительства РФ от 29.06.2024 N 888 (ред. от 23.05.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 29.06.2024 N 888)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...55 lines deleted...]
-      <w:r>
+    <w:bookmarkStart w:id="213" w:name="P213"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. При отрицательном результате проверки, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P188" w:tooltip="13. Уполномоченный орган не позднее 3 рабочих дней со дня получения от заказчика сведений, подлежащих включению в реестр контрактов, проводит проверки на предмет:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 13</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, представленные заказчиком сведения не включаются в реестр контрактов. При этом уполномоченный орган в течение 3 рабочих дней со дня получения от заказчика сведений, подлежащих включению в реестр контрактов, направляет заказчику протокол, содержащий перечень выявленных несоответствий и (или) основания, по которым сведения не включаются в реестр контрактов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(п. 19 в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId138" w:tooltip="Постановление Правительства РФ от 10.11.2025 N 1773 &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 10.11.2025 N 1773)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20. Заказчик в течение 1 рабочего дня со дня получения протокола, указанного в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P213" w:tooltip="19. При отрицательном результате проверки, предусмотренной пунктом 13 настоящих Правил, представленные заказчиком сведения не включаются в реестр контрактов. При этом уполномоченный орган в течение 3 рабочих дней со дня получения от заказчика сведений, подлежащих включению в реестр контрактов, направляет заказчику протокол, содержащий перечень выявленных несоответствий и (или) основания, по которым сведения не включаются в реестр контрактов.">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пункте 19</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, устраняет выявленные несоответствия, при необходимости формирует недостающие сведения, подлежащие включению в реестр контрактов, и в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P172" w:tooltip="10. Формирование и направление заказчиком сведений, подлежащих включению в реестр контрактов, формирование и направление запросов о предоставлении сведений из реестра контрактов в соответствии с пунктами 22 и 23 настоящих Правил, а также формирование и направление уполномоченным органом выписок из реестра контракта и протокола в соответствии с настоящими Правилами осуществляются в порядке и по формам, которые устанавливаются соответствующим уполномоченным органом за исключением формы выписки из реестра к...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктами 10</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P181" w:tooltip="12. В целях ведения реестра контрактов заказчик формирует и направляет в уполномоченный орган:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил направляет доработанные сведения в уполномоченный орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21. Уполномоченный орган направляет с соблюдением требований законодательства Российской Федерации о защите государственной тайны сведения, включенные в реестр контрактов в соответствии с настоящими Правилами, в федеральный орган исполнительной власти, определенный </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId139" w:tooltip="Постановление Правительства РФ от 26.08.2013 N 728 (ред. от 14.04.2017) &quot;Об определении полномочий федеральных органов исполнительной власти в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и о внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 26 августа 2013 г. N 728 "Об определении полномочий федеральных органов исполнительной власти в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и о внесении изменений в некоторые акты Правительства Российской Федерации", в </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId140" w:tooltip="Приказ Казначейства России от 12.01.2022 N 2н &quot;Об утверждении Порядка направления Федеральным казначейством в Федеральную антимонопольную службу сведений, включенных в реестр контрактов, содержащий сведения, составляющие государственную тайну&quot; (Зарегистрировано в Минюсте России 17.02.2022 N 67333) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">порядке</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, установленном уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(п. 21 в ред. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId141" w:tooltip="Постановление Правительства РФ от 24.11.2020 N 1909 (ред. от 27.01.2022) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд и закупок товаров, работ, услуг отдельными видами юридических лиц и признании утратившими силу отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 24.11.2020 N 1909)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="218" w:name="P218"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">22. Уполномоченный орган по запросу заказчика представляет с соблюдением требований законодательства Российской Федерации о защите государственной тайны выписку из реестра контрактов о включенных в реестр контрактов сведениях, представленных этим заказчиком, а также направляет указанные сведения по запросу государственного органа или органа местного самоуправления, имеющего право на получение таких сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 01.12.2016 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId142" w:tooltip="Постановление Правительства РФ от 01.12.2016 N 1285 (ред. от 27.01.2022) &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 1285</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, от 27.01.2022 </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId143" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 10.08.2026) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота, о внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу актов и отдельных положений актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">N 60</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="220" w:name="P220"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23. Поставщик (подрядчик, исполнитель) в целях участия в закупках отдельных видов товаров, работ, услуг, в отношении участников которых Правительством Российской Федерации установлены дополнительные требования в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId144" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">частями 2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P144" w:tooltip="11. Сведения, подлежащие включению в реестр контрактов, направляются заказчиками на бумажном носителе и при наличии технической возможности - на съемном машинном носителе информации в соответствии с законодательством Российской Федерации о защите государственн">
-[...526 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId145" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">2.1 статьи 31</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Федерального закона, вправе направить с соблюдением требований законодательства Российской Федерации о государственной тайне в уполномоченный орган запрос о предоставлении выписки из реестра контрактов о включенных в реестр контрактов сведениях в отношении исполненного таким поставщиком (подрядчиком, исполнителем) контракта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(п. 23 введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId136" w:tooltip="Постановление Правительства РФ от 17.06.2021 N 919 (ред. от 29.12.2021) &quot;О вопросах предоставления выписки из реестра контрактов, содержащего сведения, составляющие государственную тайну, при осуществлении закупок товаров, работ, услуг для обеспечения государс">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId146" w:tooltip="Постановление Правительства РФ от 17.06.2021 N 919 (ред. от 29.12.2021) &quot;О вопросах предоставления выписки из реестра контрактов, содержащего сведения, составляющие государственную тайну, при осуществлении закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 17.06.2021 N 919)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...6 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">24. Уполномоченный орган не позднее 2 рабочих дней, следующих за днем поступления запроса, предусмотренного </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P181" w:tooltip="23. Поставщик (подрядчик, исполнитель) в целях участия в закупках отдельных видов товаров, работ, услуг, в отношении участников которых Правительством Российской Федерации установлены дополнительные требования в соответствии с частями 2 и 2.1 статьи 31 Федерал">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P220" w:tooltip="23. Поставщик (подрядчик, исполнитель) в целях участия в закупках отдельных видов товаров, работ, услуг, в отношении участников которых Правительством Российской Федерации установлены дополнительные требования в соответствии с частями 2 и 2.1 статьи 31 Федерального закона, вправе направить с соблюдением требований законодательства Российской Федерации о государственной тайне в уполномоченный орган запрос о предоставлении выписки из реестра контрактов о включенных в реестр контрактов сведениях в отношении...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">пунктом 23</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, о предоставлении выписки, предоставляет направившему такой запрос поставщику (подрядчику, исполнителю) на бумажном носителе с соблюдением требований законодательства Российской Федерации о государственной тайне:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...62 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а) выписку из реестра контрактов о включенных в реестр контрактов сведениях в отношении исполненного таким поставщиком (подрядчиком, исполнителем) контракта по форме согласно </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P252" w:tooltip="ВЫПИСКА">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">приложению</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, если в реестр контрактов включены предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P124" w:tooltip="м) сведения о санкционировании в соответствии с законодательством Российской Федерации о государственной тайне предоставления в соответствии с настоящими Правилами выписок из реестра контрактов о включенных в реестр контрактов сведениях в отношении исполненного таким поставщиком (подрядчиком, исполнителем) контракта либо об отказе в таком санкционировании;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "м" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил сведения о санкционировании в соответствии с законодательством Российской Федерации о государственной тайне предоставления выписок из реестра контрактов о включенных в реестр контрактов сведениях в отношении исполненного таким поставщиком (подрядчиком, исполнителем) контракта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) информацию об отказе в предоставлении выписки из реестра контрактов о включенных в реестр контрактов сведениях в отношении исполненного таким поставщиком (подрядчиком, исполнителем) контракта, если в реестр контрактов в соответствии с настоящими Правилами:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">включены предусмотренные </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P115" w:tooltip="м) сведения о санкционировании в соответствии с законодательством Российской Федерации о государственной тайне предоставления в соответствии с настоящими Правилами выписок из реестра контрактов о включенных в реестр контрактов сведениях в отношении исполненног">
-[...36 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P124" w:tooltip="м) сведения о санкционировании в соответствии с законодательством Российской Федерации о государственной тайне предоставления в соответствии с настоящими Правилами выписок из реестра контрактов о включенных в реестр контрактов сведениях в отношении исполненного таким поставщиком (подрядчиком, исполнителем) контракта либо об отказе в таком санкционировании;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "м" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил сведения об отказе в санкционировании в соответствии с законодательством Российской Федерации о государственной тайне предоставления выписок из реестра контрактов о включенных в реестр контрактов сведениях в отношении исполненного таким поставщиком (подрядчиком, исполнителем) контракта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">не включена информация об исполнении контракта поставщиком (подрядчиком, исполнителем), направившим запрос о представлении выписки из реестра контрактов о включенных в реестр контрактов сведениях в отношении исполненного таким поставщиком (подрядчиком, исполнителем) контракта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(п. 24 введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId137" w:tooltip="Постановление Правительства РФ от 17.06.2021 N 919 (ред. от 29.12.2021) &quot;О вопросах предоставления выписки из реестра контрактов, содержащего сведения, составляющие государственную тайну, при осуществлении закупок товаров, работ, услуг для обеспечения государс">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" r:id="rId147" w:tooltip="Постановление Правительства РФ от 17.06.2021 N 919 (ред. от 29.12.2021) &quot;О вопросах предоставления выписки из реестра контрактов, содержащего сведения, составляющие государственную тайну, при осуществлении закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правительства РФ от 17.06.2021 N 919)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...36 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:outlineLvl w:val="1"/>
         <w:jc w:val="right"/>
-        <w:outlineLvl w:val="1"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>к Правилам ведения реест</w:t>
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к Правилам ведения реестра</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>контрактов, содержащего сведения,</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">контрактов, содержащего сведения,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>составляющие государственную тайну</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">составляющие государственную тайну</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD25D1">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...41 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(введено </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId148" w:tooltip="Постановление Правительства РФ от 17.06.2021 N 919 (ред. от 29.12.2021) &quot;О вопросах предоставления выписки из реестра контрактов, содержащего сведения, составляющие государственную тайну, при осуществлении закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Постановлением</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 17.06.2021 N 919;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в ред. </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId149" w:tooltip="Постановление Правительства РФ от 10.11.2025 N 1773 &quot;О внесении изменений в постановление Правительства Российской Федерации от 28 ноября 2013 г. N 1084&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 10.11.2025 N 1773)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...4 lines deleted...]
-          </w:p>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>(форма)</w:t>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(форма)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
-          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4"/>
+          <w:insideV w:val="single" w:sz="4"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="959"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="713"/>
         <w:gridCol w:w="620"/>
         <w:gridCol w:w="794"/>
         <w:gridCol w:w="510"/>
         <w:gridCol w:w="624"/>
         <w:gridCol w:w="740"/>
         <w:gridCol w:w="624"/>
         <w:gridCol w:w="393"/>
         <w:gridCol w:w="741"/>
         <w:gridCol w:w="1077"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD25D1">
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:right w:val="single" w:sz="4"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="12"/>
             <w:tcW w:w="7994" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">Гриф секретности </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P296" w:tooltip="&lt;1&gt; Указывается при наличии.">
+            <w:hyperlink w:history="0" w:anchor="P336" w:tooltip="&lt;1&gt; Указывается при наличии.">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>&lt;1&gt;</w:t>
+                <w:t xml:space="preserve">&lt;1&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD25D1">
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:right w:val="single" w:sz="4"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="12"/>
             <w:tcW w:w="7994" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>Номер</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD25D1">
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:right w:val="single" w:sz="4"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="12"/>
             <w:tcW w:w="7994" w:type="dxa"/>
-            <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>Дата</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1077" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD25D1">
-[...189 lines deleted...]
-      <w:tr w:rsidR="00FD25D1">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideV w:val="nil"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2948" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="9"/>
+            <w:tcW w:w="6236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...8 lines deleted...]
-            <w:gridSpan w:val="6"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...37 lines deleted...]
-              <w:t>Коды</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD25D1">
-[...155 lines deleted...]
-          <w:tcPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="13"/>
             <w:tcW w:w="9071" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD25D1">
-[...6 lines deleted...]
-          <w:tcPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="13"/>
             <w:tcW w:w="9071" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:bookmarkStart w:id="252" w:name="P252"/>
+          <w:bookmarkEnd w:id="252"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
-              <w:outlineLvl w:val="2"/>
-[...11 lines deleted...]
-            </w:hyperlink>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ВЫПИСКА</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">из реестра контрактов, содержащего сведения, составляющие государственную тайну, о включенных в такой реестр сведениях в отношении контракта, исполненного поставщиком (подрядчиком, исполнителем)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD25D1">
-[...6 lines deleted...]
-          <w:tcPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="13"/>
             <w:tcW w:w="9071" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD25D1">
-[...304 lines deleted...]
-          <w:tcPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="13"/>
             <w:tcW w:w="9071" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:outlineLvl w:val="2"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Информация о заказчике </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" w:anchor="P337" w:tooltip="&lt;2&gt; Указывается в соответствии со сведениями, предусмотренными подпунктом &quot;а&quot; пункта 3 Правил ведения реестра контрактов, содержащего сведения, составляющие государственную тайну, утвержденных постановлением Правительства Российской Федерации от 28 ноября 2013 г. N 1084 &quot;О порядке ведения реестра контрактов, заключенных заказчиками, и реестра контрактов, содержащего сведения, составляющие государственную тайну&quot; (далее - Правила), и включенным в реестр контрактов, содержащий сведения, составляющие государ...">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&lt;2&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD25D1">
-[...6 lines deleted...]
-          <w:tcPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="13"/>
             <w:tcW w:w="9071" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...15 lines deleted...]
-              <w:t>(подрядчиком, исполнителем) контракте</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD25D1">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
-            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4"/>
+            <w:insideV w:val="nil"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:right w:val="single" w:sz="4"/>
+            <w:insideV w:val="nil"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Полное наименование заказчика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ИНН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:right w:val="single" w:sz="4"/>
+            <w:insideV w:val="nil"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="3912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="13"/>
             <w:tcW w:w="9071" w:type="dxa"/>
-            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD25D1">
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="13"/>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:outlineLvl w:val="2"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Информация о поставщике (подрядчике, исполнителе) </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" w:anchor="P338" w:tooltip="&lt;3&gt; Указывается в соответствии со сведениями, предусмотренными подпунктом &quot;ж&quot; пункта 3 Правил и включенными в реестр контрактов.">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&lt;3&gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="13"/>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
-            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4"/>
+            <w:insideV w:val="nil"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="3288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Коды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:right w:val="single" w:sz="4"/>
+            <w:insideV w:val="nil"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Наименование поставщика (подрядчика, исполнителя)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="3288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ИНН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:right w:val="single" w:sz="4"/>
+            <w:insideV w:val="nil"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="3288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">КПП</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:right w:val="single" w:sz="4"/>
+            <w:insideV w:val="nil"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Место нахождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="3288" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">по ОКТМО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1077" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:left w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="13"/>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="13"/>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:outlineLvl w:val="2"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Информация об исполненном поставщиком</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(подрядчиком, исполнителем) контракте</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="13"/>
+            <w:tcW w:w="9071" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:left w:val="single" w:sz="4"/>
+            <w:right w:val="single" w:sz="4"/>
+            <w:insideH w:val="single" w:sz="4"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">Идентификационный код закупки </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P299" w:tooltip="&lt;4&gt; Указывается в соответствии со сведениями, предусмотренными подпунктом &quot;л&quot; пункта 3 Правил и включенными в реестр контрактов.">
+            <w:hyperlink w:history="0" w:anchor="P339" w:tooltip="&lt;4&gt; Указывается в соответствии со сведениями, предусмотренными подпунктом &quot;л&quot; пункта 3 Правил и включенными в реестр контрактов.">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>&lt;4&gt;</w:t>
+                <w:t xml:space="preserve">&lt;4&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">Объект закупки </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P300" w:tooltip="&lt;5&gt; Указывается в соответствии со сведениями, предусмотренными подпунктом &quot;е&quot; пункта 3 Правил и включенными в реестр контрактов.">
+            <w:hyperlink w:history="0" w:anchor="P340" w:tooltip="&lt;5&gt; Указывается в соответствии со сведениями, предусмотренными подпунктом &quot;е&quot; пункта 3 Правил и включенными в реестр контрактов.">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>&lt;5&gt;</w:t>
+                <w:t xml:space="preserve">&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">Код </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 30.07.2025) (с изм. и доп., вступ. в силу с 01.10.2025) {КонсультантПлюс}">
+            <w:hyperlink w:history="0" r:id="rId150" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 11.06.2026) (с изм. и доп., вступ. в силу с 01.08.2026) {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>ОКПД 2</w:t>
+                <w:t xml:space="preserve">ОКПД 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">Код ЕКПС </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P296" w:tooltip="&lt;1&gt; Указывается при наличии.">
+            <w:hyperlink w:history="0" w:anchor="P336" w:tooltip="&lt;1&gt; Указывается при наличии.">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>&lt;1&gt;</w:t>
+                <w:t xml:space="preserve">&lt;1&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">Номер контракта </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P296" w:tooltip="&lt;1&gt; Указывается при наличии.">
+            <w:hyperlink w:history="0" w:anchor="P336" w:tooltip="&lt;1&gt; Указывается при наличии.">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>&lt;1&gt;</w:t>
+                <w:t xml:space="preserve">&lt;1&gt;</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P301" w:tooltip="&lt;6&gt; Указывается в соответствии со сведениями, предусмотренными подпунктом &quot;д&quot; пункта 3 Правил и включенными в реестр контрактов.">
+            <w:hyperlink w:history="0" w:anchor="P341" w:tooltip="&lt;6&gt; Указывается в соответствии со сведениями, предусмотренными подпунктом &quot;д&quot; пункта 3 Правил и включенными в реестр контрактов.">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>&lt;6&gt;</w:t>
+                <w:t xml:space="preserve">&lt;6&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">Дата заключения контракта </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P301" w:tooltip="&lt;6&gt; Указывается в соответствии со сведениями, предусмотренными подпунктом &quot;д&quot; пункта 3 Правил и включенными в реестр контрактов.">
+            <w:hyperlink w:history="0" w:anchor="P341" w:tooltip="&lt;6&gt; Указывается в соответствии со сведениями, предусмотренными подпунктом &quot;д&quot; пункта 3 Правил и включенными в реестр контрактов.">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>&lt;6&gt;</w:t>
+                <w:t xml:space="preserve">&lt;6&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">Цена контракта </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P300" w:tooltip="&lt;5&gt; Указывается в соответствии со сведениями, предусмотренными подпунктом &quot;е&quot; пункта 3 Правил и включенными в реестр контрактов.">
+            <w:hyperlink w:history="0" w:anchor="P343" w:tooltip="&lt;8&gt; Указывается в соответствии со сведениями, предусмотренными подпунктом &quot;б&quot; пункта 3 Правил и включенными в реестр контрактов.">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>&lt;5&gt;</w:t>
+                <w:t xml:space="preserve">&lt;8&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">Стоимость исполненных обязательств </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P302" w:tooltip="&lt;7&gt; Указывается в соответствии со сведениями, предусмотренными подпунктом &quot;и&quot; пункта 3 Правил и включенными в реестр контрактов.">
+            <w:hyperlink w:history="0" w:anchor="P342" w:tooltip="&lt;7&gt; Указывается в соответствии со сведениями, предусмотренными подпунктом &quot;и&quot; пункта 3 Правил и включенными в реестр контрактов.">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>&lt;7&gt;</w:t>
+                <w:t xml:space="preserve">&lt;7&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:tcW w:w="1757" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Размер начисленной неустойки (штрафа, пени) в связи с ненадлежащим исполнением поставщиком (подрядчиком, исполнителем) обязательств, </w:t>
-[...8 lines deleted...]
-            <w:hyperlink w:anchor="P296" w:tooltip="&lt;1&gt; Указывается при наличии.">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Размер начисленной неустойки (штрафа, пени) в связи с ненадлежащим исполнением поставщиком (подрядчиком, исполнителем) обязательств, предусмотренных контрактом </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" w:anchor="P336" w:tooltip="&lt;1&gt; Указывается при наличии.">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>&lt;1&gt;</w:t>
+                <w:t xml:space="preserve">&lt;1&gt;</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P302" w:tooltip="&lt;7&gt; Указывается в соответствии со сведениями, предусмотренными подпунктом &quot;и&quot; пункта 3 Правил и включенными в реестр контрактов.">
+            <w:hyperlink w:history="0" w:anchor="P342" w:tooltip="&lt;7&gt; Указывается в соответствии со сведениями, предусмотренными подпунктом &quot;и&quot; пункта 3 Правил и включенными в реестр контрактов.">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>&lt;7&gt;</w:t>
+                <w:t xml:space="preserve">&lt;7&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:tcW w:w="1818" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-            <w:hyperlink w:anchor="P296" w:tooltip="&lt;1&gt; Указывается при наличии.">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Размер оплаченной неустойки (штрафа, пени) в связи с ненадлежащим исполнением поставщиком (подрядчиком, исполнителем) обязательств, предусмотренных контрактом </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" w:anchor="P336" w:tooltip="&lt;1&gt; Указывается при наличии.">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>&lt;1&gt;</w:t>
+                <w:t xml:space="preserve">&lt;1&gt;</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P302" w:tooltip="&lt;7&gt; Указывается в соответствии со сведениями, предусмотренными подпунктом &quot;и&quot; пункта 3 Правил и включенными в реестр контрактов.">
+            <w:hyperlink w:history="0" w:anchor="P342" w:tooltip="&lt;7&gt; Указывается в соответствии со сведениями, предусмотренными подпунктом &quot;и&quot; пункта 3 Правил и включенными в реестр контрактов.">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
                 </w:rPr>
-                <w:t>&lt;7&gt;</w:t>
+                <w:t xml:space="preserve">&lt;7&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD25D1">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
-            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4"/>
+            <w:right w:val="single" w:sz="4"/>
+            <w:insideH w:val="single" w:sz="4"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="959" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="713" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="510" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="624" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...7 lines deleted...]
-          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="3"/>
             <w:tcW w:w="1757" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...7 lines deleted...]
-          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:tcW w:w="1818" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
-          </w:tcPr>
-[...3 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="1814"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="1531"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="1588"/>
         <w:gridCol w:w="1247"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD25D1">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...4 lines deleted...]
-              <w:t>Ответственный исполнитель</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ответственный исполнитель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...6 lines deleted...]
-          <w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="bottom"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...4 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD25D1">
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1814" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(должность)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(должность)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1531" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(подпись)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...6 lines deleted...]
-          <w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
-              <w:t>(расшифровка подписи)</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(расшифровка подписи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD25D1">
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
             <w:tcW w:w="9014" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD25D1">
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
             <w:tcW w:w="9014" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...4 lines deleted...]
-              <w:t>"__" ___________ 20__ г.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"__" ___________ 20__ г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD25D1">
-[...1 lines deleted...]
-          <w:tcPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="8"/>
             <w:tcW w:w="9014" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD25D1">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
-            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4"/>
+            <w:insideV w:val="single" w:sz="4"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="7"/>
             <w:tcW w:w="7767" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>Лист N</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Лист N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD25D1">
+      <w:tr>
         <w:tblPrEx>
           <w:tblBorders>
-            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4"/>
+            <w:insideV w:val="single" w:sz="4"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
+            <w:gridSpan w:val="7"/>
             <w:tcW w:w="7767" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal0"/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>Всего листов</w:t>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Всего листов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:top w:val="single" w:sz="4"/>
+              <w:bottom w:val="single" w:sz="4"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...37 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">--------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="336" w:name="P336"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;1&gt; Указывается при наличии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="337" w:name="P337"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">&lt;2&gt; Указывается в соответствии со сведениями, предусмотренными </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P80" w:tooltip="а) информация о заказчике:">
-[...26 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P80" w:tooltip="а) информация о заказчике:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "а" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил ведения реестра контрактов, содержащего сведения, составляющие государственную тайну, утвержденных постановлением Правительства Российской Федерации от 28 ноября 2013 г. N 1084 "О порядке ведения реестра контрактов, заключенных заказчиками, и реестра контрактов, содержащего сведения, составляющие государственную тайну" (далее - Правила), и включенным в реестр контрактов, содержащий сведения, составляющие государственную тайну (далее - реестр контрактов).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="338" w:name="P338"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">&lt;3&gt; Указывается в соответствии со сведениями, предусмотренными </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P95" w:tooltip="ж) информация о поставщике (подрядчике, исполнителе):">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P104" w:tooltip="ж) информация о поставщике (подрядчике, исполнителе):">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "ж" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правил и включенными в реестр контрактов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...8 lines deleted...]
-      <w:r>
+    <w:bookmarkStart w:id="339" w:name="P339"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">&lt;4&gt; Указывается в соответствии со сведениями, предусмотренными </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P112" w:tooltip="л) идентификационный код закупки;">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P121" w:tooltip="л) идентификационный код закупки;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "л" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правил и включенными в реестр контрактов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...22 lines deleted...]
-      <w:r>
+    <w:bookmarkStart w:id="340" w:name="P340"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;5&gt; Указывается в соответствии со сведениями, предусмотренными </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P97" w:tooltip="е) информация об объекте закупки:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "е" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правил и включенными в реестр контрактов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...8 lines deleted...]
-      <w:r>
+    <w:bookmarkStart w:id="341" w:name="P341"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">&lt;6&gt; Указывается в соответствии со сведениями, предусмотренными </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P91" w:tooltip="д) дата подписания контракта заказчиком и номер (при наличии) контракта;">
-[...7 lines deleted...]
-      <w:r>
+      <w:hyperlink w:history="0" w:anchor="P95" w:tooltip="д) дата подписания контракта заказчиком и номер (при наличии) контракта, а также срок исполнения контракта;">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "д" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Правил и включенными в реестр контрактов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...8 lines deleted...]
-      <w:r>
+    <w:bookmarkStart w:id="342" w:name="P342"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">&lt;7&gt; Указывается в соответствии со сведениями, предусмотренными </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P109" w:tooltip="и) сведения об исполнении контракта (отдельного этапа исполнения контракта), в том числе сведения о стоимости исполненных обязательств (об оплате контракта, отдельного этапа исполнения контракта), о начислении неустоек (штрафов, пеней) в связи с ненадлежащим и">
-[...30 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:hyperlink w:history="0" w:anchor="P118" w:tooltip="и) сведения об исполнении контракта (отдельного этапа исполнения контракта), в том числе наименование, количество, единица измерения поставленного товара, объем выполненной работы, оказанной услуги, сведения о стоимости исполненных обязательств (об оплате контракта, отдельного этапа исполнения контракта), о начислении неустоек (штрафов, пеней) в связи с ненадлежащим исполнением обязательств, предусмотренных контрактом, стороной контракта, наименование страны происхождения товара (при осуществлении закупк...">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "и" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил и включенными в реестр контрактов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="343" w:name="P343"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&lt;8&gt; Указывается в соответствии со сведениями, предусмотренными </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" w:anchor="P86" w:tooltip="б) информация о цене контракта, об источнике финансирования:">
+        <w:r>
+          <w:rPr>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "б" пункта 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил и включенными в реестр контрактов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00FD25D1">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId143"/>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="first" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="first" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
-      <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...64 lines deleted...]
-
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="005E4400" w:rsidRDefault="005E4400">
+<w:ftr xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se wne wp14">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="a5"/>
-[...29 lines deleted...]
-      <w:pStyle w:val="ConsPlusNormal0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLook w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3369"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="3368"/>
+      <w:gridCol w:w="1"/>
+      <w:gridCol w:w="1"/>
+      <w:gridCol w:w="1"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00FD25D1">
-[...5 lines deleted...]
-      </w:tblPrEx>
+    <w:tr>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1663"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...2 lines deleted...]
-          </w:pPr>
+        <w:p>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
-              <w:noProof/>
-              <w:color w:val="F58220"/>
+              <w:color w:val="f58220"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
+              <w:noProof/>
             </w:rPr>
             <w:t>КонсультантПлюс</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
-              <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:noProof/>
             </w:rPr>
             <w:br/>
             <w:t>надежная правовая поддержка</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1700" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
+        <w:p>
           <w:pPr>
-            <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="center"/>
           </w:pPr>
-          <w:hyperlink r:id="rId1">
+          <w:hyperlink r:id="rId1" w:history="0">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>www.consultant.ru</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
+        <w:p>
           <w:pPr>
-            <w:pStyle w:val="ConsPlusNormal0"/>
-            <w:jc w:val="right"/>
+            <w:jc w:val="end"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:t xml:space="preserve">Страница </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:instrText>PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
             </w:rPr>
             <w:t>5</w:t>
@@ -7803,1665 +9933,463 @@
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:instrText>NUMPAGES</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
             </w:rPr>
             <w:t>5</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
-[...2 lines deleted...]
-    </w:pPr>
+  <w:p>
     <w:r>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-  </w:p>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se wne wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
-      <w:tblCellMar>
-[...213 lines deleted...]
-      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="5787"/>
-      <w:gridCol w:w="4929"/>
+      <w:gridCol w:w="1"/>
+      <w:gridCol w:w="1"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00FD25D1">
-[...5 lines deleted...]
-      </w:tblPrEx>
+    <w:tr>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1683"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2700" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
+        <w:p>
           <w:pPr>
-            <w:pStyle w:val="ConsPlusNormal0"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Постановление Правительства РФ от 28.11.2013 N 1084</w:t>
-          </w:r>
-[...5 lines deleted...]
-            </w:rPr>
             <w:br/>
-            <w:t>(ред. от 09.12.2024)</w:t>
-[...6 lines deleted...]
-            </w:rPr>
+            <w:t>(ред. от 10.11.2025)</w:t>
             <w:br/>
-            <w:t xml:space="preserve">"О порядке ведения реестра контрактов, </w:t>
-[...17 lines deleted...]
-            <w:t>...</w:t>
+            <w:t>"О порядке ведения реестра контрактов, содержащ...</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2300" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00FD25D1" w:rsidRDefault="00A65B92">
+        <w:p>
           <w:pPr>
-            <w:pStyle w:val="ConsPlusNormal0"/>
-            <w:jc w:val="right"/>
+            <w:jc w:val="end"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-              <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
+              <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">Документ предоставлен </w:t>
           </w:r>
-          <w:hyperlink r:id="rId1" w:tooltip="КонсультантПлюс - надежная правовая система">
+          <w:hyperlink r:id="rId1" w:history="0" w:tooltip="КонсультантПлюс - надежная правовая система">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-                <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>КонсультантПлюс</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:br/>
           </w:r>
-          <w:bookmarkStart w:id="34" w:name="_GoBack"/>
-          <w:bookmarkEnd w:id="34"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Дата сохранения: 20.08.2026</w:t>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="ConsPlusNormal0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00FD25D1" w:rsidRDefault="00FD25D1">
-[...161 lines deleted...]
-  </w:p>
+  <w:p/>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...39 lines deleted...]
-  </m:mathPr>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:themeFontLang w:val="ru-RU"/>
-  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-[...2 lines deleted...]
-  <w15:docId w15:val="{56E247E8-6FB4-4631-8B2F-C03575967E80}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...408 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
+  <w:style w:type="paragraph" w:default="1" w:customStyle="1" w:styleId="0">
     <w:name w:val="ConsPlusNormal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="ConsPlusNonformat"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
     <w:name w:val="ConsPlusTitle"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       <w:b/>
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3">
     <w:name w:val="ConsPlusCell"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4">
     <w:name w:val="ConsPlusDocList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="18"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5">
     <w:name w:val="ConsPlusTitlePage"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6">
     <w:name w:val="ConsPlusJurTerm"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal0">
+  <w:style w:type="paragraph" w:default="1" w:customStyle="1" w:styleId="0">
     <w:name w:val="ConsPlusNormal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="ConsPlusNonformat"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
     <w:name w:val="ConsPlusTitle"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       <w:b/>
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3">
     <w:name w:val="ConsPlusCell"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4">
     <w:name w:val="ConsPlusDocList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="18"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5">
     <w:name w:val="ConsPlusTitlePage"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6">
     <w:name w:val="ConsPlusJurTerm"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
-  </w:style>
-[...40 lines deleted...]
-    <w:rsid w:val="005E4400"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408505&amp;date=20.08.2026&amp;dst=100005&amp;field=134" TargetMode = "External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410701&amp;date=20.08.2026&amp;dst=100069&amp;field=134" TargetMode = "External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408507&amp;date=20.08.2026&amp;dst=100005&amp;field=134" TargetMode = "External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408506&amp;date=20.08.2026&amp;dst=100005&amp;field=134" TargetMode = "External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389983&amp;date=20.08.2026&amp;dst=100005&amp;field=134" TargetMode = "External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=299567&amp;date=20.08.2026&amp;dst=100005&amp;field=134" TargetMode = "External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408491&amp;date=20.08.2026&amp;dst=100009&amp;field=134" TargetMode = "External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408493&amp;date=20.08.2026&amp;dst=100005&amp;field=134" TargetMode = "External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408496&amp;date=20.08.2026&amp;dst=100015&amp;field=134" TargetMode = "External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408508&amp;date=20.08.2026&amp;dst=100005&amp;field=134" TargetMode = "External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408499&amp;date=20.08.2026&amp;dst=100033&amp;field=134" TargetMode = "External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408509&amp;date=20.08.2026&amp;dst=100014&amp;field=134" TargetMode = "External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408498&amp;date=20.08.2026&amp;dst=100011&amp;field=134" TargetMode = "External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534884&amp;date=20.08.2026&amp;dst=100481&amp;field=134" TargetMode = "External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=20.08.2026&amp;dst=100028&amp;field=134" TargetMode = "External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408502&amp;date=20.08.2026&amp;dst=100013&amp;field=134" TargetMode = "External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405951&amp;date=20.08.2026&amp;dst=100016&amp;field=134" TargetMode = "External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=430957&amp;date=20.08.2026&amp;dst=100381&amp;field=134" TargetMode = "External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=100968&amp;field=134" TargetMode = "External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=527265&amp;date=20.08.2026&amp;dst=100049&amp;field=134" TargetMode = "External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100020&amp;field=134" TargetMode = "External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=499077&amp;date=20.08.2026&amp;dst=100011&amp;field=134" TargetMode = "External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518484&amp;date=20.08.2026&amp;dst=100005&amp;field=134" TargetMode = "External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=100970&amp;field=134" TargetMode = "External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=100971&amp;field=134" TargetMode = "External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=93980&amp;date=20.08.2026&amp;dst=100003&amp;field=134" TargetMode = "External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=93980&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408505&amp;date=20.08.2026&amp;dst=100009&amp;field=134" TargetMode = "External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=70208&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=121463&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=135110&amp;date=20.08.2026&amp;dst=100008&amp;field=134" TargetMode = "External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408507&amp;date=20.08.2026&amp;dst=100010&amp;field=134" TargetMode = "External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408507&amp;date=20.08.2026&amp;dst=100013&amp;field=134" TargetMode = "External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=100972&amp;field=134" TargetMode = "External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=100677&amp;field=134" TargetMode = "External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=100971&amp;field=134" TargetMode = "External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408505&amp;date=20.08.2026&amp;dst=100018&amp;field=134" TargetMode = "External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408507&amp;date=20.08.2026&amp;dst=100019&amp;field=134" TargetMode = "External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408506&amp;date=20.08.2026&amp;dst=100036&amp;field=134" TargetMode = "External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408493&amp;date=20.08.2026&amp;dst=100007&amp;field=134" TargetMode = "External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408496&amp;date=20.08.2026&amp;dst=100024&amp;field=134" TargetMode = "External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408508&amp;date=20.08.2026&amp;dst=100042&amp;field=134" TargetMode = "External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408509&amp;date=20.08.2026&amp;dst=100021&amp;field=134" TargetMode = "External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408498&amp;date=20.08.2026&amp;dst=100021&amp;field=134" TargetMode = "External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=20.08.2026&amp;dst=100034&amp;field=134" TargetMode = "External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408502&amp;date=20.08.2026&amp;dst=100013&amp;field=134" TargetMode = "External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405951&amp;date=20.08.2026&amp;dst=100016&amp;field=134" TargetMode = "External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=100973&amp;field=134" TargetMode = "External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=527265&amp;date=20.08.2026&amp;dst=100049&amp;field=134" TargetMode = "External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100020&amp;field=134" TargetMode = "External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=499077&amp;date=20.08.2026&amp;dst=100011&amp;field=134" TargetMode = "External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518484&amp;date=20.08.2026&amp;dst=100005&amp;field=134" TargetMode = "External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=100974&amp;field=134" TargetMode = "External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=527265&amp;date=20.08.2026&amp;dst=100049&amp;field=134" TargetMode = "External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494937&amp;date=20.08.2026&amp;dst=78&amp;field=134" TargetMode = "External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100022&amp;field=134" TargetMode = "External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=1178&amp;field=134" TargetMode = "External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=2792&amp;field=134" TargetMode = "External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=433144&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518484&amp;date=20.08.2026&amp;dst=100013&amp;field=134" TargetMode = "External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408505&amp;date=20.08.2026&amp;dst=100019&amp;field=134" TargetMode = "External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408505&amp;date=20.08.2026&amp;dst=100021&amp;field=134" TargetMode = "External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100029&amp;field=134" TargetMode = "External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518484&amp;date=20.08.2026&amp;dst=100019&amp;field=134" TargetMode = "External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538739&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=1178&amp;field=134" TargetMode = "External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=1178&amp;field=134" TargetMode = "External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486066&amp;date=20.08.2026&amp;dst=100010&amp;field=134" TargetMode = "External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518484&amp;date=20.08.2026&amp;dst=100020&amp;field=134" TargetMode = "External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100033&amp;field=134" TargetMode = "External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100042&amp;field=134" TargetMode = "External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408508&amp;date=20.08.2026&amp;dst=100045&amp;field=134" TargetMode = "External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=20.08.2026&amp;dst=100037&amp;field=134" TargetMode = "External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518484&amp;date=20.08.2026&amp;dst=100027&amp;field=134" TargetMode = "External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=424610&amp;date=20.08.2026&amp;dst=100013&amp;field=134" TargetMode = "External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405951&amp;date=20.08.2026&amp;dst=100019&amp;field=134" TargetMode = "External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100046&amp;field=134" TargetMode = "External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100048&amp;field=134" TargetMode = "External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518484&amp;date=20.08.2026&amp;dst=100029&amp;field=134" TargetMode = "External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538837&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538837&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538837&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=519649&amp;date=20.08.2026&amp;dst=100072&amp;field=134" TargetMode = "External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=OTN&amp;n=42020&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518484&amp;date=20.08.2026&amp;dst=100030&amp;field=134" TargetMode = "External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100049&amp;field=134" TargetMode = "External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=OTN&amp;n=42020&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=OTN&amp;n=42020&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=OTN&amp;n=42020&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518484&amp;date=20.08.2026&amp;dst=100032&amp;field=134" TargetMode = "External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101957&amp;field=134" TargetMode = "External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=101958&amp;field=134" TargetMode = "External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=28&amp;field=134" TargetMode = "External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=53&amp;field=134" TargetMode = "External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=118&amp;field=134" TargetMode = "External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=128&amp;field=134" TargetMode = "External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408506&amp;date=20.08.2026&amp;dst=100041&amp;field=134" TargetMode = "External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408493&amp;date=20.08.2026&amp;dst=100007&amp;field=134" TargetMode = "External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408496&amp;date=20.08.2026&amp;dst=100026&amp;field=134" TargetMode = "External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408508&amp;date=20.08.2026&amp;dst=100046&amp;field=134" TargetMode = "External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=100976&amp;field=134" TargetMode = "External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=277&amp;field=134" TargetMode = "External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=1084&amp;field=134" TargetMode = "External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511724&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=499077&amp;date=20.08.2026&amp;dst=100011&amp;field=134" TargetMode = "External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=100035&amp;field=134" TargetMode = "External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408506&amp;date=20.08.2026&amp;dst=100045&amp;field=134" TargetMode = "External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408506&amp;date=20.08.2026&amp;dst=100046&amp;field=134" TargetMode = "External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=526421&amp;date=20.08.2026&amp;dst=100016&amp;field=134" TargetMode = "External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405951&amp;date=20.08.2026&amp;dst=100021&amp;field=134" TargetMode = "External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=100977&amp;field=134" TargetMode = "External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408506&amp;date=20.08.2026&amp;dst=100050&amp;field=134" TargetMode = "External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518484&amp;date=20.08.2026&amp;dst=100051&amp;field=134" TargetMode = "External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518484&amp;date=20.08.2026&amp;dst=100052&amp;field=134" TargetMode = "External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100057&amp;field=134" TargetMode = "External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100060&amp;field=134" TargetMode = "External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518484&amp;date=20.08.2026&amp;dst=100055&amp;field=134" TargetMode = "External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405951&amp;date=20.08.2026&amp;dst=100023&amp;field=134" TargetMode = "External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100061&amp;field=134" TargetMode = "External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518484&amp;date=20.08.2026&amp;dst=100058&amp;field=134" TargetMode = "External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538837&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100062&amp;field=134" TargetMode = "External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518484&amp;date=20.08.2026&amp;dst=100062&amp;field=134" TargetMode = "External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100064&amp;field=134" TargetMode = "External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518484&amp;date=20.08.2026&amp;dst=100063&amp;field=134" TargetMode = "External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=534881&amp;date=20.08.2026&amp;dst=100070&amp;field=134" TargetMode = "External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518484&amp;date=20.08.2026&amp;dst=100071&amp;field=134" TargetMode = "External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=215551&amp;date=20.08.2026&amp;dst=100073&amp;field=134" TargetMode = "External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=409812&amp;date=20.08.2026&amp;dst=100010&amp;field=134" TargetMode = "External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408502&amp;date=20.08.2026&amp;dst=100013&amp;field=134" TargetMode = "External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408506&amp;date=20.08.2026&amp;dst=100055&amp;field=134" TargetMode = "External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=541750&amp;date=20.08.2026&amp;dst=100979&amp;field=134" TargetMode = "External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=100344&amp;field=134" TargetMode = "External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026&amp;dst=74&amp;field=134" TargetMode = "External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405951&amp;date=20.08.2026&amp;dst=100024&amp;field=134" TargetMode = "External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405951&amp;date=20.08.2026&amp;dst=100026&amp;field=134" TargetMode = "External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405951&amp;date=20.08.2026&amp;dst=100031&amp;field=134" TargetMode = "External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518484&amp;date=20.08.2026&amp;dst=100073&amp;field=134" TargetMode = "External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538739&amp;date=20.08.2026" TargetMode = "External"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405951&amp;date=10.10.2025&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408491&amp;date=10.10.2025&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=93980&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=100973&amp;field=134" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405951&amp;date=10.10.2025&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408508&amp;date=10.10.2025&amp;dst=100046&amp;field=134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=430957&amp;date=10.10.2025&amp;dst=100381&amp;field=134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408507&amp;date=10.10.2025&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100070&amp;field=134" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100046&amp;field=134" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495210&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408493&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408498&amp;date=10.10.2025&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408505&amp;date=10.10.2025&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408507&amp;date=10.10.2025&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=503946&amp;date=10.10.2025&amp;dst=100049&amp;field=134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494937&amp;date=10.10.2025&amp;dst=78&amp;field=134" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=100977&amp;field=134" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=100344&amp;field=134" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=496909&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408498&amp;date=10.10.2025&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100042&amp;field=134" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408507&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=100968&amp;field=134" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=100971&amp;field=134" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408498&amp;date=10.10.2025&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=128&amp;field=134" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=100976&amp;field=134" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495210&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=215551&amp;date=10.10.2025&amp;dst=100073&amp;field=134" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408506&amp;date=10.10.2025&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=486432&amp;date=10.10.2025&amp;dst=100152&amp;field=134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100048&amp;field=134" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=490534&amp;date=10.10.2025&amp;dst=100072&amp;field=134" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408496&amp;date=10.10.2025&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=479990&amp;date=10.10.2025&amp;dst=100481&amp;field=134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=100972&amp;field=134" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408506&amp;date=10.10.2025&amp;dst=100045&amp;field=134" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408506&amp;date=10.10.2025&amp;dst=100050&amp;field=134" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=70208&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=10.10.2025&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=10.10.2025&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408508&amp;date=10.10.2025&amp;dst=100045&amp;field=134" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=409812&amp;date=10.10.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=74&amp;field=134" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408506&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=277&amp;field=134" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=503946&amp;date=10.10.2025&amp;dst=100049&amp;field=134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=100677&amp;field=134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408493&amp;date=10.10.2025&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=EXP&amp;n=761390&amp;date=10.10.2025&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100049&amp;field=134" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408506&amp;date=10.10.2025&amp;dst=100041&amp;field=134" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100057&amp;field=134" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100062&amp;field=134" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495210&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=10.10.2025&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408508&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=93980&amp;date=10.10.2025&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=121463&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=499077&amp;date=10.10.2025&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408500&amp;date=10.10.2025&amp;dst=100037&amp;field=134" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1084&amp;field=134" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408506&amp;date=10.10.2025&amp;dst=100046&amp;field=134" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408502&amp;date=10.10.2025&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405951&amp;date=10.10.2025&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408502&amp;date=10.10.2025&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405951&amp;date=10.10.2025&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=389983&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408502&amp;date=10.10.2025&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408496&amp;date=10.10.2025&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408506&amp;date=10.10.2025&amp;dst=100039&amp;field=134" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=28&amp;field=134" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408493&amp;date=10.10.2025&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=100971&amp;field=134" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408505&amp;date=10.10.2025&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495210&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101957&amp;field=134" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100060&amp;field=134" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408499&amp;date=10.10.2025&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=135110&amp;date=10.10.2025&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=100974&amp;field=134" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=493839&amp;date=10.10.2025&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405951&amp;date=10.10.2025&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=299567&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405951&amp;date=10.10.2025&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=424610&amp;date=10.10.2025&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=511241&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408506&amp;date=10.10.2025&amp;dst=100055&amp;field=134" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408505&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=499077&amp;date=10.10.2025&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408508&amp;date=10.10.2025&amp;dst=100042&amp;field=134" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408496&amp;date=10.10.2025&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100064&amp;field=134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405951&amp;date=10.10.2025&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408505&amp;date=10.10.2025&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408505&amp;date=10.10.2025&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408496&amp;date=10.10.2025&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495210&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=101958&amp;field=134" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=53&amp;field=134" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405951&amp;date=10.10.2025&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408509&amp;date=10.10.2025&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408507&amp;date=10.10.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=503946&amp;date=10.10.2025&amp;dst=100049&amp;field=134" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405951&amp;date=10.10.2025&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=499077&amp;date=10.10.2025&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=100979&amp;field=134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410701&amp;date=10.10.2025&amp;dst=100069&amp;field=134" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=10.10.2025&amp;dst=100970&amp;field=134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408509&amp;date=10.10.2025&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=408509&amp;date=10.10.2025&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=118&amp;field=134" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=485770&amp;date=10.10.2025&amp;dst=100061&amp;field=134" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/></Relationships>
 </file>
 
-<file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...307 lines deleted...]
-</a:theme>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-[...14 lines deleted...]
-  <AppVersion></AppVersion>
+  <Application>КонсультантПлюс Версия 4025.00.50</Application>
+  <Company>КонсультантПлюс Версия 4025.00.50</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Постановление Правительства РФ от 28.11.2013 N 1084
-(ред. от 09.12.2024)
+(ред. от 10.11.2025)
 "О порядке ведения реестра контрактов, содержащего сведения, составляющие государственную тайну"
 (вместе с "Правилами ведения реестра контрактов, содержащего сведения, составляющие государственную тайну")</dc:title>
-  <dc:creator>u1554</dc:creator>
-[...1 lines deleted...]
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>