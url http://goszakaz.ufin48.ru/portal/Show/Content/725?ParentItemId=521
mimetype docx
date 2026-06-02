--- v0 (2025-12-07)
+++ v1 (2026-06-02)
@@ -1,4321 +1,6078 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10716"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002D613D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="3031"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusTitlePage0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:position w:val="-61"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="3810000" cy="904875"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1" name="Консультант Плюс"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="Picture 1"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId6">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3810000" cy="904875"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D613D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="8335"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusTitlePage0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:t>Распоряжение Правительства РФ от 21.03.2016 N 471-р</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(ред. от 31.10.2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:t>&lt;О перечне товаров, работ, услуг, в случае осуществления закупок которых заказчик обязан проводить аукцион в электронной форме (электронный аукцион)&gt;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D613D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="3031"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusTitlePage0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Документ предоставлен </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId7" w:tooltip="Ссылка на КонсультантПлюс">
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <w:t>Консуль</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <w:t>тантПлюс</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <w:br/>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <w:br/>
+              </w:r>
+            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:tooltip="Ссылка на КонсультантПлюс">
+              <w:r>
+                <w:rPr>
+                  <w:b/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="28"/>
+                </w:rPr>
+                <w:t>www.consultant.ru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
       <w:pPr>
-        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:sectPr w:rsidR="002D613D">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="841" w:right="595" w:bottom="841" w:left="595" w:header="0" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00876E0B">
+      <w:r>
         <w:t>ПРАВИТЕЛЬСТВО РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
+    <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
       <w:pPr>
-        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
       <w:pPr>
-        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00876E0B">
+      <w:r>
         <w:t>РАСПОРЯЖЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
       <w:pPr>
-        <w:pStyle w:val="ConsPlusTitle"/>
+        <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00876E0B">
+      <w:r>
         <w:t>от 21 марта 2016 г. N 471-р</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
+    <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
       <w:pPr>
-        <w:spacing w:after="1"/>
-[...224 lines deleted...]
-      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9354" w:type="dxa"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
-          <w:left w:val="single" w:sz="24" w:space="0" w:color="CED3F1"/>
+          <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
-          <w:right w:val="single" w:sz="24" w:space="0" w:color="F4F3F8"/>
+          <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
-          <w:top w:w="113" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:right w:w="113" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9354"/>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
-[...10 lines deleted...]
-              <w:right w:val="single" w:sz="24" w:space="0" w:color="F4F3F8"/>
+      <w:tr w:rsidR="002D613D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
-          </w:tcPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
               <w:t xml:space="preserve">(в ред. распоряжений Правительства РФ от 13.05.2016 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId9" w:tooltip="Распоряжение Правительства РФ от 13.05.2016 N 890-р &lt;О внесении изменений в Перечень товаров, работ, услуг, в случае осуществления закупок которых заказчик обязан проводить аукцион в электронной форме (электронный аукцион), утв. распоряжением Правительства РФ ">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>N 890-р</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>от 10.08.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:tooltip="Распоряжение Правительства РФ от 10.08.2016 N 1682-р &lt;О внесении изменений в Перечень товаров, работ, услуг, в случае осуществления закупок которых заказчик обязан проводить аукцион в электронной форме (электронный аукцион), утв. распоряжением Правительства РФ">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1682-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 12.02.2018 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:tooltip="Распоряжение Правительства РФ от 12.02.2018 N 213-р &lt;О внесении изменений в Перечень товаров, работ, услуг, в случае осуществления закупок которых заказчик обязан проводить аукцион в электронной форме (электронный аукцион), утв. распоряжением Правительства РФ ">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 213-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 03.06.2019 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:tooltip="Распоряжение Правительства РФ от 03.06.2019 N 1177-р &lt;О внесении изменений в Перечень товаров, работ, услуг, в случае осуществления закупок которых заказчик обязан проводить аукцион в электронной форме (электронный аукцион), утв. распоряжением Правительства РФ">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1177-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:tooltip="Постановление Правительства РФ от 25.06.2020 N 921 (ред. от 31.12.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок в сфере строительства и признании утратившим силу распоряжения Правительства Рос">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 25.06.2020 N 921,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:tooltip="Распоряжение Правительства РФ от 18.06.2021 N 1651-р &lt;О внесении изменений в перечень товаров, работ, услуг, в случае осуществления закупок которых заказчик обязан проводить аукцион в электронной форме (электронный аукцион), утв. распоряжением Правительства РФ">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>распоряжения</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 18.06.2021 N 1651-р,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Постановлений Правительства РФ от 27.01.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 60</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 31.10.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:tooltip="Постановление Правительства РФ от 31.10.2022 N 1946 (ред. от 23.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, зак">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1946</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">1. В соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) ------------ Недействующая редакция {Кон">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>законом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд" утвердить прилагаемый </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P31" w:tooltip="ПЕРЕЧЕНЬ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>перечень</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> товаров, работ, услуг, в случае осуществления закупок которых заказчик обязан проводить аукционы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:tooltip="Постановление Правительства РФ от 31.10.2022 N 1946 (ред. от 23.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, зак">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 31.10.2022 N 1946)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Признать утратившими силу:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:tooltip="Распоряжение Правительства РФ от 31.10.2013 N 2019-р (ред. от 25.04.2015) &lt;О перечне товаров, работ, услуг, в случае осуществления закупок которых заказчик обязан проводить аукцион в электронной форме (электронный аукцион)&gt; ------------ Утратил силу или отмене">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>распоряжение</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 31 октября 2013 г. N 2019-р (Собрание законодательства Российской Федерации, 2013, N 45, ст. 5861);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:tooltip="Распоряжение Правительства РФ от 25.04.2015 N 740-р &lt;О внесении изменений в Перечень товаров, работ, услуг, утв. распоряжением Правительства РФ от 31.10.2013 N 2019-р&gt; ------------ Утратил силу или отменен {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>распоряжение</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 25 апреля 2015 г. N 740-р (Собрание законодательства Российской Федерации, 2015, N 18, ст. 2754).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Председатель Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Фе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>дерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Д.МЕДВЕДЕВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Утвержден</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>распоряжением Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>от 21 марта 2016 г. N 471-р</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="P31"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:t>ПЕРЕЧЕНЬ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ТОВАРОВ, РАБОТ, УСЛУГ, В СЛУЧАЕ ОСУЩЕСТВЛЕНИЯ ЗАКУПОК</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>КОТОРЫХ ЗАКАЗЧИК ОБЯЗАН ПРОВОДИТЬ АУКЦИОНЫ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:after="1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="60"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="9921"/>
+        <w:gridCol w:w="113"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002D613D">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. распоряжений Правительства РФ от 13.05.2016 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:tooltip="Распоряжение Правительства РФ от 13.05.2016 N 890-р &lt;О внесении изменений в Перечень товаров, работ, услуг, в случае осуществления закупок которых заказчик обязан проводить аукцион в электронной форме (электронный аукцион), утв. распоряжением Правительства РФ ">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 890-р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">от 10.08.2016 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId22" w:tooltip="Распоряжение Правительства РФ от 10.08.2016 N 1682-р &lt;О внесении изменений в Перечень товаров, работ, услуг, в случае осуществления закупок которых заказчик обязан проводить аукцион в электронной форме (электронный аукцион), утв. распоряжением Правительства РФ">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>N 1682-р</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
               <w:t xml:space="preserve">, от 12.02.2018 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId23" w:tooltip="Распоряжение Правительства РФ от 12.02.2018 N 213-р &lt;О внесении изменений в Перечень товаров, работ, услуг, в случае осуществления закупок которых заказчик обязан проводить аукцион в электронной форме (электронный аукцион), утв. распоряжением Правительства РФ ">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 213-</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>р</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
               <w:t xml:space="preserve">, от 03.06.2019 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId24" w:tooltip="Распоряжение Правительства РФ от 03.06.2019 N 1177-р &lt;О внесении изменений в Перечень товаров, работ, услуг, в случае осуществления закупок которых заказчик обязан проводить аукцион в электронной форме (электронный аукцион), утв. распоряжением Правительства РФ">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>N 1177-р</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...5 lines deleted...]
-              <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:tooltip="Постановление Правительства РФ от 25.06.2020 N 921 (ред. от 31.12.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок в сфере строительства и признании утратившим силу распоряжения Правительства Рос">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>Постановления</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
               <w:t xml:space="preserve"> Правительства РФ от 25.06.2020 N 921,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...5 lines deleted...]
-              <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:tooltip="Распоряжение Правительства РФ от 18.06.2021 N 1651-р &lt;О внесении изменений в перечень товаров, работ, услуг, в случае осуществления закупок которых заказчик обязан проводить аукцион в электронной форме (электронный аукцион), утв. распоряжением Правительства РФ">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>распоряжения</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
-[...1 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 18.06.2021 N 1651-р,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Постановлений Правительства РФ от 27.01.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 60</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 31.10.2022 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:tooltip="Постановление Правительства РФ от 31.10.2022 N 1946 (ред. от 23.12.2024) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, зак">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 1946</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
+    <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="102" w:type="dxa"/>
           <w:left w:w="62" w:type="dxa"/>
           <w:bottom w:w="102" w:type="dxa"/>
           <w:right w:w="62" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2222"/>
         <w:gridCol w:w="6803"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Код по Общероссийскому </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId29" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>классификатору</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve"> продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P173" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink w:anchor="P175" w:tooltip="&lt;1&gt; За исключением входящих в указанные коды ОКПД2 услуг, предусмотренных частью 8 статьи 24 Федерального закона &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot;.">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>&lt;1&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">01 </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P174" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink w:anchor="P177" w:tooltip="&lt;2&gt; За исключением пищевых продуктов, закупаемых для дошкольных образовательных учреждений, общеобразовательных учреждений, образовательных учреждений начального профессионального, среднего профессионального и высшего профессионального образования, специальных">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>&lt;2&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Продукция и услуги сельского хозяйства и охоты (кроме кодов </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId30" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>01.4</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId31" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>01.7</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Продукция лесоводства, лесозаготовок и связанные с этим услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">03 </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P174" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink w:anchor="P177" w:tooltip="&lt;2&gt; За исключением пищевых продуктов, закупаемых для дошкольных образовательных учреждений, общеобразовательных учреждений, образовательных учреждений начального профессионального, среднего профессионального и высшего профессионального образования, специальных">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>&lt;2&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Рыба и прочая продукция рыболовства и рыбоводства; услуги, связанные с рыболовством и рыбоводством</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Уголь</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Нефть сырая и газ природный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Руды металлические</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Продукция горнодобывающих производств прочая</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Услуги в области добычи полезных ископаемых</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">10 </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P174" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink w:anchor="P177" w:tooltip="&lt;2&gt; За исключением пищевых продуктов, закупаемых для дошкольных образовательных учреждений, общеобразовательных учреждений, образовательных учреждений начального профессионального, среднего профессионального и высшего профессионального образования, специальных">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>&lt;2&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Продукты пищевые</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">11 </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P174" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink w:anchor="P177" w:tooltip="&lt;2&gt; За исключением пищевых продуктов, закупаемых для дошкольных образовательных учреждений, общеобразовательных учреждений, образовательных учреждений начального профессионального, среднего профессионального и высшего профессионального образования, специальных">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>&lt;2&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Напитки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Изделия табачные</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Текстиль и изделия текстильные</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">14 </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P175" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink w:anchor="P178" w:tooltip="&lt;3&gt; За исключением детской одежды.">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>&lt;3&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Одежда</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Кожа и изделия из кожи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Древесина и изделия из дерева и пробки (кроме мебели); изделия из соломки и материалов для плетения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:lastRenderedPageBreak/>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Бумага и изделия из бумаги</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>19.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Продукция коксовых печей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>19.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Нефтепродукты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>19.30.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Уголь и антрацит агломерированный</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Вещества химические и продукты химические</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Средства лекарственные и материалы, применяемые в медицинских целях</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Изделия резиновые и пластмассовые</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Продукты минеральные неметаллические прочие (кроме кодов </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId32" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>23.13.13.140</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId33" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>23.13.13.142</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId34" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>23.32.12</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId35" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>23.41.11.110</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId36" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>23.41.12</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Металлы основные</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Изделия металлические готовые, кроме машин и оборудования (кроме кодов </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId37" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>25.30.2</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId38" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>25.71.14.120</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId39" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>25.71.14.130</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId40" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>25.40.1</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Оборудование компьютерное, электронное и оптическое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">(в ред. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId41" w:tooltip="Распоряжение Правительства РФ от 03.06.2019 N 1177-р &lt;О внесении изменений в Перечень товаров, работ, услуг, в случае осуществления закупок которых заказчик обязан проводить аукцион в электронной форме (электронный аукцион), утв. распоряжением Правительства РФ">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>распоряжения</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve"> Правительства РФ от 03.06.2019 N 1177-р)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Оборудование электрическое</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Машины и оборудование, не включенные в другие группировки (кроме кодов </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId42" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>28.22.18.150</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId43" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>28.99.39.150</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Средства автотранспортные, прицепы и полуприцепы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Средства транспортные и оборудование, прочие (кроме кодов </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId44" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>30.1</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId45" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>30.3</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId46" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>30.92.2</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>32.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Инструменты и оборудование медицинские (кроме кодов </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId47" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>32.50.22.120</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId48" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>32.50.22.121</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId49" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>32.50.22.150</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
-[...3 lines deleted...]
-              <w:r w:rsidRPr="00876E0B">
+            <w:r>
+              <w:t xml:space="preserve"> - в части обуви ортопедической и</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> вкладных корригирующих элементов, изготавливаемых по индивидуальному заказу, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>32.50.22.190</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">(в ред. распоряжений Правительства РФ от 03.06.2019 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId51" w:tooltip="Распоряжение Правительства РФ от 03.06.2019 N 1177-р &lt;О внесении изменений в Перечень товаров, работ, услуг, в случае осуществления закупок которых заказчик обязан проводить аукцион в электронной форме (электронный аукцион), утв. распоряжением Правительства РФ">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>N 1177-р</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">, от 18.06.2021 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId52" w:tooltip="Распоряжение Правительства РФ от 18.06.2021 N 1651-р &lt;О внесении изменений в перечень товаров, работ, услуг, в случае осуществления закупок которых заказчик обязан проводить аукцион в электронной форме (электронный аукцион), утв. распоряжением Правительства РФ">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>N 1651-р</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>32.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Изделия готовые, не включенные в другие группировки</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Услуги по ремонту и монтажу машин и оборудования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>35.30.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Лед; услуги по подаче охлажденного воздуха и холодной воды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">36 </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P174" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink w:anchor="P177" w:tooltip="&lt;2&gt; За исключением пищевых продуктов, закупаемых для дошкольных образовательных учреждений, общеобразовательных учреждений, образовательных учреждений начального профессионального, среднего профессионального и высшего профессионального образования, специальных">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>&lt;2&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Вода природная; услуги по очистке воды и водоснабжению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Услуги по водоотведению; шлам сточных вод</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Услуги по сбору, обработке и удалению отходов; услуги по утилизации отходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>41.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...7 lines deleted...]
-              <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Исключено с 1 сентября 2020 го</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">да. - </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:tooltip="Постановление Правительства РФ от 25.06.2020 N 921 (ред. от 31.12.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок в сфере строительства и признании утратившим силу распоряжения Правительства Рос">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>Постановление</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve"> Правительства РФ от 25.06.2020 N 921</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Исключено с 1 сентября 2020 года. - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId54" w:tooltip="Постановление Правительства РФ от 25.06.2020 N 921 (ред. от 31.12.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок в сфере строительства и признании утратившим силу распоряжения Правительства Рос">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>Постановление</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve"> Правительства РФ от 25.06.2020 N 921</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Исключено с 1 сентября 2020 года. - </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId55" w:tooltip="Постановление Правительства РФ от 25.06.2020 N 921 (ред. от 31.12.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок в сфере строительства и признании утратившим силу распоряжения Правительства Рос">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>Постановление</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve"> Правительства РФ от 25.06.2020 N 921</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...9 lines deleted...]
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Услуги по оптовой и розничной торговле и услуги по ремонту автотранспортных </w:t>
+            </w:r>
+            <w:r>
+              <w:t>средств и мотоциклов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Услуги по оптовой торговле, кроме оптовой торговли автотранспортными средствами и мотоциклами</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Услуги по розничной торговле, кроме розничной торговли автотранспортными средствами и мотоциклами</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...7 lines deleted...]
-              <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Услуги сухопутного и трубопрово</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">дного транспорта (кроме кодов </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>49.1</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId57" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>49.31.21</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId58" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>49.39.11</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId59" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>49.5</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">(в ред. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId60" w:tooltip="Распоряжение Правительства РФ от 12.02.2018 N 213-р &lt;О внесении изменений в Перечень товаров, работ, услуг, в случае осуществления закупок которых заказчик обязан проводить аукцион в электронной форме (электронный аукцион), утв. распоряжением Правительства РФ ">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>распоряжения</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve"> Правительства РФ от 12.02.2018 N 213-р)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Услуги водного транспорта</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>52.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Услуги транспортные вспомогательные (кроме кодов </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId61" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>52.21.19.114</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId62" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>52.21.3</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Услуги почтовой связи и услуги курьерские (кроме кода </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId63" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>53.20.11.190</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Услуги по предоставлению мест для временного проживания (кроме кодов </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId64" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>55.30.12</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId65" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>55.90.19</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve"> - в части услуг по организации отдыха и оздоровления детей)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9025" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...1 lines deleted...]
-              <w:pStyle w:val="ConsPlusNormal"/>
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">(в ред. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId66" w:tooltip="Распоряжение Правительства РФ от 10.08.2016 N 1682-р &lt;О внесении изменений в Перечень товаров, работ, услуг, в случае осуществления закупок которых заказчик обязан проводить аукцион в электронной форме (электронный аукцион), утв. распоряжением Правительства РФ">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>распоряжения</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
-[...5 lines deleted...]
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+            <w:r>
+              <w:t xml:space="preserve"> Правительс</w:t>
+            </w:r>
+            <w:r>
+              <w:t>тва РФ от 10.08.2016 N 1682-р)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">56 </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P177" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink w:anchor="P180" w:tooltip="&lt;5&gt; За исключением услуг по обеспечению питанием и обслуживанию ритуально-обрядовых мероприятий (свадеб, банкетов по случаю рождения ребенка, юбилея и др.), услуг общественного питания и (или) поставки пищевых продуктов, закупаемых для организаций, осуществляю">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>&lt;5&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Услуги общественного питания (кроме кодов </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId67" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>56.10</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId68" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>56.21</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">58 </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P178" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink w:anchor="P182" w:tooltip="&lt;6&gt; За исключением наборов сувенирных и подарочных (блокноты и записные книжки), бюллетеней для голосования на выборах и референдумах.">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>&lt;6&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Услуги издательские (кроме кодов </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId69" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>58.19.12</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId70" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>58.19.15</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Услуги телекоммуникационные</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Услуги финансовые, кроме услуг по страхованию и пенсионному обеспечению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Услуги вспомогательные, связанные с услугами финансового посредничества и страхования (кроме кодов </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId71" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>66.11.12.140</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId72" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>66.19.32</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve"> - в части услуг, оказываемых при осуществлении управления остатками средств на едином счете бюджета, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId73" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>66.12.11</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve"> - в части услуг по организации облигационных займов)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">68 </w:t>
             </w:r>
-            <w:hyperlink w:anchor="P179" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink w:anchor="P183" w:tooltip="&lt;7&gt; За исключением услуг по обмену жилого недвижимого имущества.">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>&lt;7&gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Услуги по операциям с недвижимым имуществом (кроме кода </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId74" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>68.31.16</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>79.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Услуги туристических агентств</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>81.21.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Услуги по общей уборке зданий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>81.22.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Услуги по мытью окон</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>81.22.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Услуги по чистке и уборке специализированные</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>81.22.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Услуги по чистке печей и дымоходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>81.29.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Услуги по дезинфекции, дезинсекции и дератизации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>82.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Услуги по упаковыванию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t>Услуги по ремонту компьютеров, предметов личного потребления и бытовых товаров</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876E0B" w:rsidRPr="00876E0B">
+      <w:tr w:rsidR="002D613D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2222" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:t>96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6803" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+          <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Услуги персональные прочие (кроме кодов </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId75" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>96.</w:t>
+              </w:r>
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>02.1</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId76" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>96.03</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId77" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>96.09.12</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-              <w:r w:rsidRPr="00876E0B">
+            <w:hyperlink r:id="rId78" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
                 <w:t>96.09.19</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00876E0B">
+            <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
+    <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00876E0B">
+      <w:r>
         <w:t>--------------------------------</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
-        <w:spacing w:before="280"/>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="P173"/>
+      <w:bookmarkStart w:id="2" w:name="P175"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidRPr="00876E0B">
+      <w:r>
         <w:t xml:space="preserve">&lt;1&gt; За исключением входящих в указанные коды </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:history="1">
-        <w:r w:rsidRPr="00876E0B">
+      <w:hyperlink r:id="rId79" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
           <w:t>ОКПД2</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00876E0B">
-        <w:t xml:space="preserve"> товаров, работ, услуг, в случае осуществления закупок которых заказчик вправе проводить конкурс с ограниченным участием и двухэтапный конкурс в соответствии с </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> услуг, предусмотренных </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64" w:history="1">
-[...1 lines deleted...]
-          <w:t>частью 2 статьи 56</w:t>
+      <w:hyperlink r:id="rId80" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) ------------ Недействующая редакция {Кон">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>частью 8 статьи 24</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00876E0B">
-        <w:t xml:space="preserve"> и </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> Фе</w:t>
       </w:r>
-      <w:hyperlink r:id="rId65" w:history="1">
-[...1 lines deleted...]
-          <w:t>пунктом 1 части 2 статьи 57</w:t>
+      <w:r>
+        <w:t>дерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(сноска в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId81" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00876E0B">
-        <w:t xml:space="preserve"> Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд".</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
-        <w:spacing w:before="280"/>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="P174"/>
+      <w:bookmarkStart w:id="3" w:name="P177"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidRPr="00876E0B">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">&lt;2&gt; За исключением пищевых продуктов, закупаемых для дошкольных образовательных учреждений, общеобразовательных учреждений, образовательных учреждений начального профессионального, среднего профессионального и высшего профессионального образования, специальных (коррекционных) образовательных учреждений для обучающихся, воспитанников с ограниченными возможностями здоровья, учреждений для детей-сирот и детей, оставшихся без попечения родителей, специальных учебно-воспитательных учреждений закрытого типа для детей и подростков с </w:t>
+      <w:r>
+        <w:t>&lt;2&gt; За исключением пищевых продуктов, закупаемых для дошкольных образовательных учреждений, общеобразовательных учреждений, образовательных учреждений начального профессионального, сред</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:t>девиантным</w:t>
+      <w:r>
+        <w:t>него профессионального и высшего профессионального образования, специальных (коррекционных) образовательных учреждений для обучающихся, воспитанников с ограниченными возможностями здоровья, учреждений для детей-сирот и детей, оставшихся без попечения родит</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> (общественно опасным) поведением, нетиповых образовательных учреждений высшей категории для детей, подростков и молодых людей, проявивших выдающиеся способности, образовательных учреждений дополнительного образования детей и других организаций, осуществляющих образовательный процесс для детей, медицинских организаций, учреждений социального обслуживания, организаций отдыха детей и их оздоровления и (или) на оказание услуг общественного питания для указанных учреждений и организаций.</w:t>
+      <w:r>
+        <w:t>елей, специальных учебно-воспитательных учреждений закрытого типа для детей и подростков с девиантным (общественно опасным) поведением, нетиповых образовательных учреждений высшей категории для детей, подростков и молодых людей, проявивших выдающиеся спосо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>бности, образовательных учреждений дополнительного образования детей и других организаций, осуществляющих образовательный процесс для детей, медицинских организаций, учреждений социального обслуживания, организаций отдыха детей и их оздоровления и (или) на</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> оказание услуг общественного питания для указанных учреждений и организаций.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
-        <w:spacing w:before="280"/>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="P175"/>
+      <w:bookmarkStart w:id="4" w:name="P178"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="00876E0B">
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>&lt;3&gt; За исключением детской одежды.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
-        <w:spacing w:before="280"/>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00876E0B">
+      <w:r>
         <w:t xml:space="preserve">&lt;4&gt; Сноска исключена с 1 сентября 2020 года. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId66" w:history="1">
-        <w:r w:rsidRPr="00876E0B">
+      <w:hyperlink r:id="rId82" w:tooltip="Постановление Правительства РФ от 25.06.2020 N 921 (ред. от 31.12.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации по вопросам осуществления закупок в сфере строительства и признании утратившим силу распоряжения Правительства Рос">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00876E0B">
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 25.06.2020 N 921.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
-        <w:spacing w:before="280"/>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="P177"/>
+      <w:bookmarkStart w:id="5" w:name="P180"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidRPr="00876E0B">
-        <w:t>&lt;5&gt; За исключением услуг по обеспечению питанием и обслуживанию ритуально-обрядовых мероприятий (свадеб, банкетов по случаю рождения ребенка, юбилея и др.).</w:t>
+      <w:r>
+        <w:t>&lt;5&gt; За исключением услуг по обеспечению питанием и обслуживанию ритуально-обрядовых мероприятий (свадеб, банкетов по случаю рождения ребенка, юбилея и др.), услуг общественн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ого питания и (или) поставки пищевых продуктов, закупаемых для организаций, осуществляющих образовательную деятельность, медицинских организаций, организаций социального обслуживания, организаций отдыха детей и их оздоровления.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
-        <w:spacing w:before="280"/>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId83" w:tooltip="Постановление Правительства РФ от 27.01.2022 N 60 (ред. от 02.09.2025) &quot;О мерах по информационному обеспечению контрактной системы в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, по организации в ней документооборота">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 27.01.2022 N 60)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="P178"/>
+      <w:bookmarkStart w:id="6" w:name="P182"/>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidRPr="00876E0B">
-        <w:t>&lt;6&gt; За исключением наборов сувенирных и подарочных (блокноты и записные книжки), бюллетеней для голосования на выборах и референдумах.</w:t>
+      <w:r>
+        <w:t>&lt;6&gt; За исключением наборов сувенирных и подарочных (блокноты и записные книжки), бюллетеней для го</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лосования на выборах и референдумах.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
+    <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
-        <w:spacing w:before="280"/>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="P179"/>
+      <w:bookmarkStart w:id="7" w:name="P183"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidRPr="00876E0B">
+      <w:r>
         <w:t>&lt;7&gt; За исключением услуг по обмену жилого недвижимого имущества.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
+    <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
+    <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00876E0B" w:rsidRPr="00876E0B" w:rsidRDefault="00876E0B">
+    <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
       <w:pPr>
-        <w:pStyle w:val="ConsPlusNormal"/>
+        <w:pStyle w:val="ConsPlusNormal0"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA6102" w:rsidRPr="00876E0B" w:rsidRDefault="00AA6102"/>
-    <w:sectPr w:rsidR="00AA6102" w:rsidRPr="00876E0B" w:rsidSect="00F30DF4">
+    <w:sectPr w:rsidR="002D613D">
+      <w:headerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:headerReference w:type="first" r:id="rId86"/>
+      <w:footerReference w:type="first" r:id="rId87"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="000C04AD" w:rsidRDefault="000C04AD">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="000C04AD" w:rsidRDefault="000C04AD">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblCellMar>
+        <w:left w:w="40" w:type="dxa"/>
+        <w:right w:w="40" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3369"/>
+      <w:gridCol w:w="3470"/>
+      <w:gridCol w:w="3368"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="002D613D">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1663"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1650" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:noProof/>
+              <w:color w:val="F58220"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>КонсультантПлюс</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>надежная правовая поддержка</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1700" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:hyperlink r:id="rId1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>www.consultant.ru</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1650" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Страница </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>5</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> из </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>5</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblCellMar>
+        <w:left w:w="40" w:type="dxa"/>
+        <w:right w:w="40" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3369"/>
+      <w:gridCol w:w="3470"/>
+      <w:gridCol w:w="3368"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="002D613D">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1663"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1650" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:noProof/>
+              <w:color w:val="F58220"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="28"/>
+            </w:rPr>
+            <w:t>КонсультантПлюс</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:b/>
+              <w:noProof/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>надежная правовая поддержка</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1700" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+          <w:hyperlink r:id="rId1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:b/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>www.consultant.ru</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="1650" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Страница </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:instrText>PAGE</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>5</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> из </w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+            <w:instrText>NUMPAGES</w:instrText>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>5</w:t>
+          </w:r>
+          <w:r>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="000C04AD" w:rsidRDefault="000C04AD">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="000C04AD" w:rsidRDefault="000C04AD">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="40" w:type="dxa"/>
+        <w:right w:w="40" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5787"/>
+      <w:gridCol w:w="4929"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="002D613D">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1683"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2700" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Распоряжение Правительства РФ от 21.03.2016 N 471-р</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>(ред. от 31.10.2022)</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t xml:space="preserve">&lt;О перечне товаров, работ, услуг, в случае </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>осущ</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>...</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2300" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Документ предоставлен </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId1" w:tooltip="КонсультантПлюс - надежная правовая система">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="40" w:type="dxa"/>
+        <w:right w:w="40" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5512"/>
+      <w:gridCol w:w="4695"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="002D613D">
+      <w:tblPrEx>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPrEx>
+      <w:trPr>
+        <w:trHeight w:hRule="exact" w:val="1683"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2700" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Распоряжение Правительства РФ от 21.03.2016 N 471-р</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t>(ред. от 31.10.2022)</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:br/>
+            <w:t xml:space="preserve">&lt;О перечне </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t xml:space="preserve">товаров, работ, услуг, в случае </w:t>
+          </w:r>
+          <w:proofErr w:type="spellStart"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>осущ</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>...</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2300" w:type="pct"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w:rsidR="002D613D" w:rsidRDefault="000C04AD">
+          <w:pPr>
+            <w:pStyle w:val="ConsPlusNormal0"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:noProof/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Документ предоставлен </w:t>
+          </w:r>
+          <w:hyperlink r:id="rId1" w:tooltip="КонсультантПлюс - надежная правовая система">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:noProof/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>КонсультантПлюс</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:br/>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:rPr>
+        <w:sz w:val="2"/>
+        <w:szCs w:val="2"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="002D613D" w:rsidRDefault="002D613D">
+    <w:pPr>
+      <w:pStyle w:val="ConsPlusNormal0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00876E0B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AA6102"/>
+    <w:rsidRoot w:val="002D613D"/>
+    <w:rsid w:val="000C04AD"/>
+    <w:rsid w:val="002D613D"/>
+    <w:rsid w:val="00E10EF6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{9A084282-9D26-4918-A2FA-9F947527CD67}"/>
+  <w15:docId w15:val="{267074B8-8B99-42F8-8239-DB9F5901226F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4643,254 +6400,507 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
-    <w:rsid w:val="00876E0B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
     <w:name w:val="ConsPlusTitle"/>
-    <w:rsid w:val="00876E0B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell">
+    <w:name w:val="ConsPlusCell"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
+    <w:name w:val="ConsPlusDocList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
     <w:name w:val="ConsPlusTitlePage"/>
-    <w:rsid w:val="00876E0B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList0">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal0">
+    <w:name w:val="ConsPlusNormal"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat0">
+    <w:name w:val="ConsPlusNonformat"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle0">
+    <w:name w:val="ConsPlusTitle"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell0">
+    <w:name w:val="ConsPlusCell"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList0">
+    <w:name w:val="ConsPlusDocList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage0">
+    <w:name w:val="ConsPlusTitlePage"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm0">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList1">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList2">
+    <w:name w:val="ConsPlusTextList"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E10EF6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E10EF6"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E10EF6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E10EF6"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315CFC4E74B5466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315FF5487DB7466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315CF8417AB1466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315CF44174B3466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315DFD4C75BF466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C8BD0B9ABE1F7DA8E2B7900A78285C845A16D0315EFD497DB5466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315DFF487CBF466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C844816883D5CF5577DB053393170R0b6G" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450CBB40F96B5107DA8E2B7900A78285C845A16D0315EFD497DB5466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315FF84F79BF466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315CF94D7FB3466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B80D97B3187DA8E2B7900A78285C845A16D0315EFD4975B2466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315FF54874B7466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315CF84179B1466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B80D97B3187DA8E2B7900A78285C845A16D0315EFD4975B3466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315CF44E74B7466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315DFD4A7FB7466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315DFD407AB1466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315DFF4A79B5466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B80D97B3187DA8E2B7900A78285C845A16D0315EFD4975B0466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450CBBA0098B21D7DA8E2B7900A78285C844816883D5CF5577DB053393170R0b6G" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315DF94175B0466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315FF8407DB3466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315EFC4B7FB4466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315FF54A75B1466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315CFE4D79BF466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315CF94F7EBF466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9BF0E99B11D7DA8E2B7900A78285C845A16D0315EFD497DB1466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315CF44074BF466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315DFD4F79B5466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315DFF487ABF466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50B9BB31E7DA8E2B7900A78285C845A16D0315EFC4174B4466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C8BD0B9ABE1F7DA8E2B7900A78285C845A16D0315EFD497DB5466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315DFD4F7AB1466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50F96B31D7DA8E2B7900A78285C845A16D0315EFD497DB5466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315FF84F78B5466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9BF0E99B11D7DA8E2B7900A78285C845A16D0315EFD497DB2466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315CF8417BBF466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B80D97B3187DA8E2B7900A78285C845A16D0315EFD4975B3466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315DFD4A78BF466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315DF9417EB2466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315FF8407CB7466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315CF4417BB7466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315DFD4074B3466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315DF94174B2466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450CBBA0099B31E7DA8E2B7900A78285C844816883D5CF5577DB053393170R0b6G" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315EFF497CB4466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315FF54A75BF466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315CFE407AB1466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50F96B31D7DA8E2B7900A78285C845A16D0315EFD497DB5466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315DFD4F7BBF466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315DFF487EB7466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9BF0E99B11D7DA8E2B7900A78285C845A16D0315EFD497DB5466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315CF84179B3466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C8B40897BF1A7DA8E2B7900A78285C845A16D0315EFD497DB5466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315DFD4E79B7466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315DF94178BE466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50B9BB31E7DA8E2B7900A78285C845A16D0315EFD4E7FB1466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50B9BB31E7DA8E2B7900A78285C845A16D0315EFC4E79BF466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C8B40897BF1A7DA8E2B7900A78285C845A16D0315EFD497DB5466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C844816883D5CF5577DB053393170R0b6G" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B50A99B51A7DA8E2B7900A78285C845A16D0315FF8417BB3466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=7BB7684E6DCB4777616ACF934AFF0450C9B80D97B3187DA8E2B7900A78285C845A16D0315EFD4975B3466F603652358EC12675ED8D559295R3b1G" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=387954&amp;date=12.01.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=197939&amp;date=12.01.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=121793&amp;field=134" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=125845&amp;field=134" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=130589&amp;field=134" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=130741&amp;field=134" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=12.01.2026&amp;dst=100127&amp;field=134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=290893&amp;date=12.01.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=115649&amp;field=134" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=118101&amp;field=134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405953&amp;date=12.01.2026&amp;dst=100085&amp;field=134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=129895&amp;field=134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=132343&amp;field=134" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=387954&amp;date=12.01.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=203586&amp;date=12.01.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=12.01.2026&amp;dst=100991&amp;field=134" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=101222&amp;field=134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=115905&amp;field=134" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=123449&amp;field=134" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=125847&amp;field=134" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=129791&amp;field=134" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=130643&amp;field=134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=130977&amp;field=134" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=134886&amp;field=134" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=326674&amp;date=12.01.2026&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=132179&amp;field=134" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=12.01.2026&amp;dst=2121&amp;field=134" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=326674&amp;date=12.01.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=12.01.2026&amp;dst=2119&amp;field=134" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405953&amp;date=12.01.2026&amp;dst=100084&amp;field=134" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=115653&amp;field=134" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=118387&amp;field=134" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=124639&amp;field=134" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=129999&amp;field=134" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=130677&amp;field=134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=178657&amp;date=12.01.2026" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=326674&amp;date=12.01.2026&amp;dst=100004&amp;field=134" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405953&amp;date=12.01.2026&amp;dst=100085&amp;field=134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=130359&amp;field=134" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=130995&amp;field=134" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=134834&amp;field=134" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=12.01.2026&amp;dst=100994&amp;field=134" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=12.01.2026&amp;dst=100991&amp;field=134" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=290893&amp;date=12.01.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=12.01.2026&amp;dst=100129&amp;field=134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=115911&amp;field=134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=125869&amp;field=134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=129861&amp;field=134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=203586&amp;date=12.01.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=102012&amp;field=134" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=123977&amp;field=134" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=387954&amp;date=12.01.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=290893&amp;date=12.01.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=130669&amp;field=134" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=132131&amp;field=134" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=134894&amp;field=134" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513804&amp;date=12.01.2026&amp;dst=100992&amp;field=134" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=197939&amp;date=12.01.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405953&amp;date=12.01.2026&amp;dst=100084&amp;field=134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=492873&amp;date=12.01.2026&amp;dst=100128&amp;field=134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=118389&amp;field=134" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=115865&amp;field=134" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=125877&amp;field=134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405953&amp;date=12.01.2026&amp;dst=100085&amp;field=134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=134858&amp;field=134" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=132119&amp;field=134" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=326674&amp;date=12.01.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=118191&amp;field=134" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=124425&amp;field=134" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=203586&amp;date=12.01.2026&amp;dst=100003&amp;field=134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=12.01.2026&amp;dst=130321&amp;field=134" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405953&amp;date=12.01.2026&amp;dst=100086&amp;field=134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=178744&amp;date=12.01.2026" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4999,57 +7009,56 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>15559</Characters>
+  <Pages>7</Pages>
+  <Words>5795</Words>
+  <Characters>33036</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>129</Lines>
-  <Paragraphs>36</Paragraphs>
+  <Lines>275</Lines>
+  <Paragraphs>77</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <Company>КонсультантПлюс Версия 4025.00.30</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18252</CharactersWithSpaces>
+  <CharactersWithSpaces>38754</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title>Распоряжение Правительства РФ от 21.03.2016 N 471-р
+(ред. от 31.10.2022)
+&lt;О перечне товаров, работ, услуг, в случае осуществления закупок которых заказчик обязан проводить аукцион в электронной форме (электронный аукцион)&gt;</dc:title>
+  <dc:creator>u1554</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>