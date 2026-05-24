--- v0 (2025-12-07)
+++ v1 (2026-05-24)
@@ -4,114 +4,184 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2025 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Централизация закупок_2025\2025_МЗ\МКУ\Декабрь\05.12.2025\На Сайт\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Май\15.05.2026\На Сайт\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{788251EB-8684-4353-8E9E-A4EBA05A5A70}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{238CF587-1379-4C4E-8349-BFA1BF5E4DCC}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ДЕКАБРЬ_ЦЗ" sheetId="1" r:id="rId1"/>
+    <sheet name="МАЙ_ЦЗ" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ДЕКАБРЬ_ЦЗ!$A$1:$Q$14</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">МАЙ_ЦЗ!$A$1:$Q$30</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K11" i="1" l="1"/>
-  <c r="J13" i="1"/>
+  <c r="K27" i="1" l="1"/>
+  <c r="K30" i="1"/>
+  <c r="L30" i="1"/>
+  <c r="M30" i="1"/>
+  <c r="N30" i="1"/>
+  <c r="O30" i="1"/>
+  <c r="J30" i="1"/>
+  <c r="K28" i="1"/>
+  <c r="L28" i="1"/>
+  <c r="M28" i="1"/>
+  <c r="N28" i="1"/>
+  <c r="O28" i="1"/>
+  <c r="J28" i="1"/>
+  <c r="L27" i="1"/>
+  <c r="M27" i="1"/>
+  <c r="N27" i="1"/>
+  <c r="O27" i="1"/>
+  <c r="J27" i="1"/>
+  <c r="K26" i="1"/>
+  <c r="L26" i="1"/>
+  <c r="M26" i="1"/>
+  <c r="N26" i="1"/>
+  <c r="O26" i="1"/>
+  <c r="J26" i="1"/>
+  <c r="K25" i="1"/>
+  <c r="K24" i="1"/>
+  <c r="K23" i="1"/>
+  <c r="K22" i="1"/>
+  <c r="K21" i="1"/>
+  <c r="L21" i="1"/>
+  <c r="M21" i="1"/>
+  <c r="N21" i="1"/>
+  <c r="O21" i="1"/>
+  <c r="J21" i="1"/>
+  <c r="K20" i="1"/>
+  <c r="K19" i="1"/>
+  <c r="L19" i="1"/>
+  <c r="M19" i="1"/>
+  <c r="N19" i="1"/>
+  <c r="O19" i="1"/>
+  <c r="J19" i="1"/>
+  <c r="K18" i="1"/>
+  <c r="K17" i="1"/>
+  <c r="L17" i="1"/>
+  <c r="M17" i="1"/>
+  <c r="N17" i="1"/>
+  <c r="O17" i="1"/>
+  <c r="J17" i="1"/>
+  <c r="K16" i="1"/>
+  <c r="K15" i="1"/>
+  <c r="L15" i="1"/>
+  <c r="M15" i="1"/>
+  <c r="N15" i="1"/>
+  <c r="O15" i="1"/>
+  <c r="J15" i="1"/>
+  <c r="K14" i="1"/>
   <c r="K13" i="1"/>
   <c r="L13" i="1"/>
   <c r="M13" i="1"/>
   <c r="N13" i="1"/>
   <c r="O13" i="1"/>
+  <c r="J13" i="1"/>
+  <c r="K12" i="1"/>
+  <c r="K11" i="1"/>
   <c r="L11" i="1"/>
   <c r="M11" i="1"/>
   <c r="N11" i="1"/>
   <c r="O11" i="1"/>
   <c r="J11" i="1"/>
   <c r="K10" i="1"/>
-  <c r="L10" i="1"/>
-[...3 lines deleted...]
-  <c r="J10" i="1"/>
   <c r="K9" i="1"/>
+  <c r="L9" i="1"/>
+  <c r="M9" i="1"/>
+  <c r="N9" i="1"/>
+  <c r="O9" i="1"/>
+  <c r="J9" i="1"/>
   <c r="K8" i="1"/>
-  <c r="L8" i="1"/>
-[...3 lines deleted...]
-  <c r="J8" i="1"/>
   <c r="K7" i="1"/>
   <c r="K6" i="1"/>
-  <c r="J9" i="1" l="1"/>
+  <c r="K29" i="1" l="1"/>
+  <c r="L29" i="1"/>
+  <c r="M29" i="1"/>
+  <c r="N29" i="1"/>
+  <c r="O29" i="1"/>
+  <c r="J24" i="1" l="1"/>
+  <c r="J23" i="1"/>
+  <c r="J22" i="1"/>
+  <c r="J25" i="1" l="1"/>
+  <c r="J20" i="1"/>
+  <c r="J29" i="1" l="1"/>
+  <c r="J18" i="1"/>
+  <c r="J16" i="1" l="1"/>
+  <c r="J12" i="1" l="1"/>
+  <c r="J8" i="1" l="1"/>
+  <c r="J7" i="1" l="1"/>
   <c r="J6" i="1" l="1"/>
-  <c r="J7" i="1"/>
+  <c r="J10" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="55" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="80">
   <si>
     <t>№ п/п</t>
+  </si>
+  <si>
+    <t>Наименование заказчика</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>Идентификационный код закупки</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
@@ -130,165 +200,264 @@
   <si>
     <t>внебюджетные средства, руб.</t>
   </si>
   <si>
     <t>Источник финансирования</t>
   </si>
   <si>
     <t>Наименование 
 объекта закупки</t>
   </si>
   <si>
     <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t xml:space="preserve">Согласовано:
+Директор МКУ «Центр компетенций в сфере бухгалтерского учета и муниципального заказа» Задонского муниципального района
+Е.Н. Шаталова                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                               </t>
+  </si>
+  <si>
     <t>федеральный 
 бюджет, руб.</t>
   </si>
   <si>
-    <t>0 закупок в рамках нац.проектов</t>
+    <t>эл.аукцион</t>
   </si>
   <si>
     <t>Всего 1 закупка</t>
   </si>
   <si>
+    <t>Всего 3 закупки</t>
+  </si>
+  <si>
+    <t>МБОУ СОШ с.Ольшанец</t>
+  </si>
+  <si>
+    <t>4808015894</t>
+  </si>
+  <si>
+    <t>Федеральный проект "Все лучшее детям"</t>
+  </si>
+  <si>
+    <t>МКУ "ЦК БУ И МЗ" Задонского муниципального округа</t>
+  </si>
+  <si>
+    <t>22.29</t>
+  </si>
+  <si>
+    <t>май</t>
+  </si>
+  <si>
+    <t>Поставка канцелярских товаров (папок пластиковых)</t>
+  </si>
+  <si>
+    <t>263480800317648080100100240012229244</t>
+  </si>
+  <si>
+    <t>Поставка пароконвектомата в МБОУ СОШ с.Ольшанец Задонского муниципального округа</t>
+  </si>
+  <si>
+    <t>263480801589448080100100090150000244</t>
+  </si>
+  <si>
+    <t>28.93</t>
+  </si>
+  <si>
+    <t>Поставка, сборка и установка мебели в МБОУ СОШ с.Ольшанец</t>
+  </si>
+  <si>
+    <t>263480801589448080100100090160000244</t>
+  </si>
+  <si>
+    <t>27.51</t>
+  </si>
+  <si>
+    <t>Поставка электрических плит в МБОУ СОШ с.Ольшанец</t>
+  </si>
+  <si>
+    <t>263480801589448080100100090170000244</t>
+  </si>
+  <si>
+    <t>3 закупки в рамках нац.проектов</t>
+  </si>
+  <si>
+    <t>МБОУ СОШ с. Донское</t>
+  </si>
+  <si>
+    <t>Оказание услуг по организации горячего питания пришкольных оздоровительных лагерей с дневным пребыванием в период летних каникул 2026 года</t>
+  </si>
+  <si>
+    <t>263480800426848080100100100005629244</t>
+  </si>
+  <si>
+    <t>56.29.20.120</t>
+  </si>
+  <si>
+    <t>Городское территориальное управление г. Задонск Задонского муниципального округа Липецкой области</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Выполнение работ по спилу и вывозу деревьев на территории г. Задонск в 2026 году.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 
+263481602630748160100100150004312244</t>
+  </si>
+  <si>
+    <t>43.12</t>
+  </si>
+  <si>
+    <t>МБУ ИМЦ</t>
+  </si>
+  <si>
+    <t>4808015453</t>
+  </si>
+  <si>
+    <t>Поставка офисных кресел в МБУ ИМЦ Задонского муниципального округа</t>
+  </si>
+  <si>
+    <t>263480801545348080100100020003101244</t>
+  </si>
+  <si>
+    <t>31.01.</t>
+  </si>
+  <si>
+    <t>МБОУ гимназия №1 г.Задонска</t>
+  </si>
+  <si>
+    <t>Оказание услуг по организации горячего питания пришкольных оздоровительных лагерей с дневным пребыванием и лагерей труда и отдыха в период летних каникул 2026 года</t>
+  </si>
+  <si>
+    <t>263480800212648080100100060005629244</t>
+  </si>
+  <si>
+    <t>запрос котировок</t>
+  </si>
+  <si>
+    <t>МБОУ гимназия "Новое поколение" г.Задонска</t>
+  </si>
+  <si>
+    <t>263480800418748080100100060005629244</t>
+  </si>
+  <si>
+    <t>6 закупок относящаяся к категории "Прочие"</t>
+  </si>
+  <si>
+    <t>Администрация Задонского муниципального округа Липецкой области Российской Федерации</t>
+  </si>
+  <si>
+    <t>Выполнение работ по ремонту автомобильной дороги общего пользования местного значения по ул. Свободы (от ул. Бебеля до ул. Колхозная) в г. Задонске Задонского округа Липецкой области</t>
+  </si>
+  <si>
+    <t>263480800193348080100100570004211244.</t>
+  </si>
+  <si>
+    <t>Выполнение работ по ремонту автомобильной дороги общего пользования местного значения заповедник Галичья гора - прим. к а/д Орел-Тамбов Задонского округа Липецкой области</t>
+  </si>
+  <si>
+    <t>263480800193348080100100580004211244.</t>
+  </si>
+  <si>
+    <t>Выполнение работ по ремонту автомобильной дороги общего пользования местного значения по ул. Гагарина в с. Донское Задонского округа Липецкой области</t>
+  </si>
+  <si>
+    <t>263480800193348080100100590004211244.</t>
+  </si>
+  <si>
+    <t>Выполнение работ по ремонту автомобильной дороги общего пользования местного значения по ул. Дачная на ж.д.ст. Патриаршая Задонского округа Липецкой области</t>
+  </si>
+  <si>
+    <t>263480800193348080100100600004211244.</t>
+  </si>
+  <si>
+    <t>эл. аукцион</t>
+  </si>
+  <si>
+    <t>4 закупки в рамках гос.программы</t>
+  </si>
+  <si>
+    <t>Итого 13 закупок для 8 заказчиков, в т.ч.</t>
+  </si>
+  <si>
+    <t>Всего 4 закупки</t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на декабрь 2025 года, 
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на май 2026 года, 
 осуществляемого МКУ "Центр компетенций в сфере бухгалтерского учета и муниципального заказа" Задонского муниципального района
-по состоянию на 05.12.2025 года
+по состоянию на 15.05.2026 года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(версия 1)</t>
     </r>
   </si>
   <si>
-    <t>декабрь</t>
-[...69 lines deleted...]
-Е.Н. Шаталова                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                               </t>
+    <t>Государственная программа  "Развитие транспортной системы Липецкой области"</t>
+  </si>
+  <si>
+    <t>Национальный проект "Молодежь и дети"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42.11. </t>
+  </si>
+  <si>
+    <t>42.11.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="#0"/>
     <numFmt numFmtId="168" formatCode="#\ ##0.00"/>
   </numFmts>
-  <fonts count="50">
+  <fonts count="52">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -587,51 +756,66 @@
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
+      <color rgb="FFC00000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
       <color theme="9" tint="-0.499984740745262"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="13">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -665,301 +849,259 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF99CCFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF99CCFF"/>
         <bgColor rgb="FFCCCCFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="28">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...197 lines deleted...]
-    <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -967,167 +1109,122 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
-        <color indexed="64"/>
-[...43 lines deleted...]
-      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="284">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="49" fontId="20" fillId="0" borderId="18">
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="3">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="8" borderId="18">
-[...5 lines deleted...]
-    <xf numFmtId="167" fontId="20" fillId="0" borderId="18">
+    <xf numFmtId="0" fontId="23" fillId="8" borderId="3">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="3">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="20" fillId="0" borderId="3">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="4" fontId="25" fillId="0" borderId="18">
+    <xf numFmtId="4" fontId="25" fillId="0" borderId="3">
       <alignment vertical="top" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="7" borderId="18">
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="3">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="7" borderId="18">
+    <xf numFmtId="0" fontId="26" fillId="7" borderId="3">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="4" fontId="27" fillId="7" borderId="18">
+    <xf numFmtId="4" fontId="27" fillId="7" borderId="3">
       <alignment vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
@@ -1136,94 +1233,94 @@
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
-    <xf numFmtId="49" fontId="33" fillId="0" borderId="18">
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="3">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="36" fillId="0" borderId="18">
+    <xf numFmtId="168" fontId="36" fillId="0" borderId="3">
       <alignment vertical="top" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="168" fontId="35" fillId="10" borderId="18">
+    <xf numFmtId="168" fontId="35" fillId="10" borderId="3">
       <alignment vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
-    <xf numFmtId="167" fontId="33" fillId="0" borderId="18">
+    <xf numFmtId="167" fontId="33" fillId="0" borderId="3">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="10" borderId="18">
+    <xf numFmtId="0" fontId="34" fillId="10" borderId="3">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="34" fillId="10" borderId="18">
+    <xf numFmtId="0" fontId="34" fillId="10" borderId="3">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="9" borderId="18">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="37" fillId="9" borderId="18">
+    <xf numFmtId="0" fontId="32" fillId="9" borderId="3">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="9" borderId="3">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="49" fontId="39" fillId="0" borderId="2">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="11" borderId="2">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="41" fillId="12" borderId="2">
       <alignment vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="4" fontId="42" fillId="0" borderId="2">
       <alignment vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="11" borderId="2">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="0">
@@ -1415,259 +1512,298 @@
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...13 lines deleted...]
-    <xf numFmtId="4" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    <xf numFmtId="4" fontId="2" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="6" borderId="2" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="49" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="50" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="50" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="49" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="50" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="6" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="284">
     <cellStyle name="st17" xfId="8" xr:uid="{1D5F69A2-08FF-47DC-A03F-BE95E1190BF3}"/>
     <cellStyle name="st17 2" xfId="66" xr:uid="{2CBD0D3B-E76C-4836-A565-2DA873F28A0E}"/>
     <cellStyle name="st17 3" xfId="99" xr:uid="{71A26391-7501-4475-977A-F009014ACB21}"/>
     <cellStyle name="st17 4" xfId="145" xr:uid="{4A7C1B67-E91E-4330-8CCA-A15100DDE754}"/>
     <cellStyle name="st19" xfId="12" xr:uid="{9247C29E-673C-4C99-B6C2-B7809F3B5480}"/>
     <cellStyle name="st19 2" xfId="91" xr:uid="{F621A2AC-AC57-478E-8EEE-C973EE9F0A90}"/>
     <cellStyle name="st19 3" xfId="100" xr:uid="{39D8C2CA-253B-4390-ABCA-F4B5A7B6913A}"/>
     <cellStyle name="st19 4" xfId="146" xr:uid="{6105D70D-10EC-42DD-B61C-9D915B0D7757}"/>
     <cellStyle name="st20" xfId="17" xr:uid="{3F6CCC38-AAC7-451D-A4BC-14FE81B72F8F}"/>
     <cellStyle name="st20 2" xfId="68" xr:uid="{856FDB82-19AE-483D-BA81-F570086658D0}"/>
     <cellStyle name="st20 3" xfId="101" xr:uid="{6C271111-2A10-457B-8DD5-0F0C87B9257D}"/>
     <cellStyle name="st20 4" xfId="147" xr:uid="{86EC6A69-5D79-443E-8EC2-ADE70A424CB9}"/>
     <cellStyle name="st21" xfId="14" xr:uid="{7D99FA41-A6BE-4618-8FFC-AD4C0D75E7FF}"/>
     <cellStyle name="st21 2" xfId="67" xr:uid="{B1EAB15A-8D44-4AA3-8E5B-42BCD8335260}"/>
     <cellStyle name="st21 3" xfId="102" xr:uid="{BA792D5A-F5EB-4AB2-AF92-1306D45D5213}"/>
     <cellStyle name="st21 4" xfId="148" xr:uid="{9741CB34-8C84-4DF5-BC82-7F8C4F2B54CF}"/>
     <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="xl24" xfId="11" xr:uid="{23847631-D793-4013-90A1-37DA1105AAA9}"/>
@@ -2200,753 +2336,1540 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R82"/>
+  <dimension ref="A1:R98"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="C4" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="K12" sqref="K12"/>
+    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="K28" sqref="K28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="28"/>
+    <col min="1" max="1" width="9.140625" style="21"/>
     <col min="2" max="2" width="41.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="18.85546875" style="5" customWidth="1"/>
-    <col min="4" max="4" width="71.7109375" style="28" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="38.140625" style="2" customWidth="1"/>
+    <col min="4" max="4" width="86.28515625" style="21" customWidth="1"/>
+    <col min="5" max="6" width="32.28515625" style="21" customWidth="1"/>
+    <col min="7" max="7" width="41" style="2" customWidth="1"/>
     <col min="8" max="8" width="55" style="3" customWidth="1"/>
-    <col min="9" max="9" width="37.85546875" style="28" customWidth="1"/>
-    <col min="10" max="15" width="32.7109375" style="4" customWidth="1"/>
+    <col min="9" max="9" width="39" style="21" customWidth="1"/>
+    <col min="10" max="15" width="34.7109375" style="4" customWidth="1"/>
     <col min="16" max="16" width="27.42578125" style="4" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="24.5703125" style="4" customWidth="1"/>
     <col min="18" max="18" width="16.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="123" customHeight="1">
-[...6 lines deleted...]
-      <c r="R1" s="31"/>
+    <row r="1" spans="1:18" ht="132" customHeight="1">
+      <c r="N1" s="42" t="s">
+        <v>20</v>
+      </c>
+      <c r="O1" s="42"/>
+      <c r="P1" s="42"/>
+      <c r="Q1" s="42"/>
+      <c r="R1" s="22"/>
     </row>
     <row r="2" spans="1:18" ht="132" customHeight="1" thickBot="1">
-      <c r="A2" s="59" t="s">
-[...17 lines deleted...]
-      <c r="Q2" s="59"/>
+      <c r="A2" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="B2" s="43"/>
+      <c r="C2" s="43"/>
+      <c r="D2" s="43"/>
+      <c r="E2" s="43"/>
+      <c r="F2" s="43"/>
+      <c r="G2" s="43"/>
+      <c r="H2" s="43"/>
+      <c r="I2" s="43"/>
+      <c r="J2" s="43"/>
+      <c r="K2" s="43"/>
+      <c r="L2" s="43"/>
+      <c r="M2" s="43"/>
+      <c r="N2" s="43"/>
+      <c r="O2" s="43"/>
+      <c r="P2" s="43"/>
+      <c r="Q2" s="43"/>
     </row>
     <row r="3" spans="1:18" ht="67.900000000000006" customHeight="1">
-      <c r="A3" s="69" t="s">
-[...5 lines deleted...]
-      <c r="C3" s="45" t="s">
+      <c r="A3" s="47" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="48" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="F3" s="48" t="s">
+        <v>6</v>
+      </c>
+      <c r="G3" s="48" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="I3" s="48" t="s">
+        <v>4</v>
+      </c>
+      <c r="J3" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="K3" s="50" t="s">
+        <v>14</v>
+      </c>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="45" t="s">
-[...31 lines deleted...]
-        <v>15</v>
+      <c r="Q3" s="51" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="139.15" customHeight="1" thickBot="1">
-      <c r="A4" s="70"/>
+      <c r="A4" s="52"/>
       <c r="B4" s="46"/>
       <c r="C4" s="46"/>
       <c r="D4" s="46"/>
       <c r="E4" s="46"/>
       <c r="F4" s="46"/>
       <c r="G4" s="46"/>
-      <c r="H4" s="68"/>
+      <c r="H4" s="45"/>
       <c r="I4" s="46"/>
-      <c r="J4" s="61"/>
-[...3 lines deleted...]
-      <c r="L4" s="29" t="s">
+      <c r="J4" s="44"/>
+      <c r="K4" s="35" t="s">
+        <v>12</v>
+      </c>
+      <c r="L4" s="35" t="s">
+        <v>21</v>
+      </c>
+      <c r="M4" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="N4" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="O4" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="P4" s="44"/>
+      <c r="Q4" s="53"/>
+    </row>
+    <row r="5" spans="1:18" s="19" customFormat="1" ht="60" customHeight="1" thickBot="1">
+      <c r="A5" s="86" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="87"/>
+      <c r="C5" s="87"/>
+      <c r="D5" s="87"/>
+      <c r="E5" s="87"/>
+      <c r="F5" s="87"/>
+      <c r="G5" s="87"/>
+      <c r="H5" s="87"/>
+      <c r="I5" s="87"/>
+      <c r="J5" s="87"/>
+      <c r="K5" s="87"/>
+      <c r="L5" s="87"/>
+      <c r="M5" s="87"/>
+      <c r="N5" s="87"/>
+      <c r="O5" s="87"/>
+      <c r="P5" s="87"/>
+      <c r="Q5" s="88"/>
+    </row>
+    <row r="6" spans="1:18" s="23" customFormat="1" ht="93.75" customHeight="1">
+      <c r="A6" s="54">
+        <v>1</v>
+      </c>
+      <c r="B6" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" s="29" t="s">
+        <v>77</v>
+      </c>
+      <c r="F6" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G6" s="29" t="s">
         <v>19</v>
       </c>
-      <c r="M4" s="29" t="s">
-[...9 lines deleted...]
-      <c r="Q4" s="63"/>
+      <c r="H6" s="29" t="s">
+        <v>34</v>
+      </c>
+      <c r="I6" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="31">
+        <f>SUM(K6)</f>
+        <v>446000</v>
+      </c>
+      <c r="K6" s="31">
+        <f>SUM(L6:O6)</f>
+        <v>446000</v>
+      </c>
+      <c r="L6" s="31">
+        <v>279642</v>
+      </c>
+      <c r="M6" s="31">
+        <v>144058</v>
+      </c>
+      <c r="N6" s="31">
+        <v>22300</v>
+      </c>
+      <c r="O6" s="31">
+        <v>0</v>
+      </c>
+      <c r="P6" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q6" s="55" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="5" spans="1:18" s="26" customFormat="1" ht="60" customHeight="1" thickBot="1">
-      <c r="A5" s="53" t="s">
+    <row r="7" spans="1:18" s="23" customFormat="1" ht="93.75" customHeight="1">
+      <c r="A7" s="54">
+        <v>2</v>
+      </c>
+      <c r="B7" s="40"/>
+      <c r="C7" s="40"/>
+      <c r="D7" s="29" t="s">
+        <v>36</v>
+      </c>
+      <c r="E7" s="29" t="s">
+        <v>77</v>
+      </c>
+      <c r="F7" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="H7" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="I7" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="J7" s="31">
+        <f>SUM(K7)</f>
+        <v>111000</v>
+      </c>
+      <c r="K7" s="31">
+        <f>SUM(L7:O7)</f>
+        <v>111000</v>
+      </c>
+      <c r="L7" s="31">
+        <v>69597</v>
+      </c>
+      <c r="M7" s="31">
+        <v>35853</v>
+      </c>
+      <c r="N7" s="31">
+        <v>5550</v>
+      </c>
+      <c r="O7" s="31">
+        <v>0</v>
+      </c>
+      <c r="P7" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q7" s="55" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="23" customFormat="1" ht="93.75" customHeight="1" thickBot="1">
+      <c r="A8" s="54">
+        <v>3</v>
+      </c>
+      <c r="B8" s="40"/>
+      <c r="C8" s="40"/>
+      <c r="D8" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" s="29" t="s">
+        <v>77</v>
+      </c>
+      <c r="F8" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="H8" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="I8" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="J8" s="31">
+        <f>SUM(K8)</f>
+        <v>273906</v>
+      </c>
+      <c r="K8" s="31">
+        <f>SUM(L8:O8)</f>
+        <v>273906</v>
+      </c>
+      <c r="L8" s="31">
+        <v>171739.06</v>
+      </c>
+      <c r="M8" s="31">
+        <v>88471.64</v>
+      </c>
+      <c r="N8" s="31">
+        <v>13695.3</v>
+      </c>
+      <c r="O8" s="31">
+        <v>0</v>
+      </c>
+      <c r="P8" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q8" s="55" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="20" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
+      <c r="A9" s="69" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" s="70"/>
+      <c r="C9" s="71"/>
+      <c r="D9" s="71"/>
+      <c r="E9" s="72"/>
+      <c r="F9" s="72"/>
+      <c r="G9" s="72"/>
+      <c r="H9" s="72"/>
+      <c r="I9" s="72"/>
+      <c r="J9" s="73">
+        <f>SUM(J6:J8)</f>
+        <v>830906</v>
+      </c>
+      <c r="K9" s="73">
+        <f t="shared" ref="K9:O9" si="0">SUM(K6:K8)</f>
+        <v>830906</v>
+      </c>
+      <c r="L9" s="73">
+        <f t="shared" si="0"/>
+        <v>520978.06</v>
+      </c>
+      <c r="M9" s="73">
+        <f t="shared" si="0"/>
+        <v>268382.64</v>
+      </c>
+      <c r="N9" s="73">
+        <f t="shared" si="0"/>
+        <v>41545.300000000003</v>
+      </c>
+      <c r="O9" s="73">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="P9" s="74"/>
+      <c r="Q9" s="75"/>
+    </row>
+    <row r="10" spans="1:18" s="23" customFormat="1" ht="93.75" customHeight="1" thickBot="1">
+      <c r="A10" s="54">
+        <v>1</v>
+      </c>
+      <c r="B10" s="36" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" s="65">
+        <v>4808003176</v>
+      </c>
+      <c r="D10" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="E10" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="H10" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="I10" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="J10" s="25">
+        <f>K10</f>
+        <v>4184</v>
+      </c>
+      <c r="K10" s="25">
+        <f>L10+M10+N10+O10</f>
+        <v>4184</v>
+      </c>
+      <c r="L10" s="25">
+        <v>0</v>
+      </c>
+      <c r="M10" s="25">
+        <v>0</v>
+      </c>
+      <c r="N10" s="25">
+        <v>4184</v>
+      </c>
+      <c r="O10" s="26">
+        <v>0</v>
+      </c>
+      <c r="P10" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q10" s="56" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="20" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
+      <c r="A11" s="69" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="54"/>
-[...14 lines deleted...]
-      <c r="Q5" s="55"/>
+      <c r="B11" s="70"/>
+      <c r="C11" s="71"/>
+      <c r="D11" s="71"/>
+      <c r="E11" s="72"/>
+      <c r="F11" s="72"/>
+      <c r="G11" s="72"/>
+      <c r="H11" s="72"/>
+      <c r="I11" s="72"/>
+      <c r="J11" s="73">
+        <f>SUM(J10:J10)</f>
+        <v>4184</v>
+      </c>
+      <c r="K11" s="73">
+        <f t="shared" ref="K11:O11" si="1">SUM(K10:K10)</f>
+        <v>4184</v>
+      </c>
+      <c r="L11" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M11" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N11" s="73">
+        <f t="shared" si="1"/>
+        <v>4184</v>
+      </c>
+      <c r="O11" s="73">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="P11" s="74"/>
+      <c r="Q11" s="75"/>
     </row>
-    <row r="6" spans="1:18" s="44" customFormat="1" ht="165.75" customHeight="1">
-      <c r="A6" s="74">
+    <row r="12" spans="1:18" s="23" customFormat="1" ht="93.75" customHeight="1" thickBot="1">
+      <c r="A12" s="54">
         <v>1</v>
       </c>
-      <c r="B6" s="56" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="56">
+      <c r="B12" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" s="65">
+        <v>4808004268</v>
+      </c>
+      <c r="D12" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="E12" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="H12" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="I12" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="J12" s="25">
+        <f>K12</f>
+        <v>404870.40000000002</v>
+      </c>
+      <c r="K12" s="25">
+        <f>SUM(L12:O12)</f>
+        <v>404870.40000000002</v>
+      </c>
+      <c r="L12" s="25">
+        <v>0</v>
+      </c>
+      <c r="M12" s="25">
+        <v>0</v>
+      </c>
+      <c r="N12" s="25">
+        <v>404870.40000000002</v>
+      </c>
+      <c r="O12" s="26">
+        <v>0</v>
+      </c>
+      <c r="P12" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q12" s="56" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="20" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
+      <c r="A13" s="69" t="s">
+        <v>23</v>
+      </c>
+      <c r="B13" s="70"/>
+      <c r="C13" s="71"/>
+      <c r="D13" s="71"/>
+      <c r="E13" s="72"/>
+      <c r="F13" s="72"/>
+      <c r="G13" s="72"/>
+      <c r="H13" s="72"/>
+      <c r="I13" s="72"/>
+      <c r="J13" s="73">
+        <f>SUM(J12:J12)</f>
+        <v>404870.40000000002</v>
+      </c>
+      <c r="K13" s="73">
+        <f t="shared" ref="K13:O13" si="2">SUM(K12:K12)</f>
+        <v>404870.40000000002</v>
+      </c>
+      <c r="L13" s="73">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M13" s="73">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N13" s="73">
+        <f t="shared" si="2"/>
+        <v>404870.40000000002</v>
+      </c>
+      <c r="O13" s="73">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P13" s="74"/>
+      <c r="Q13" s="75"/>
+    </row>
+    <row r="14" spans="1:18" s="23" customFormat="1" ht="93.75" customHeight="1" thickBot="1">
+      <c r="A14" s="54">
+        <v>1</v>
+      </c>
+      <c r="B14" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="C14" s="65">
+        <v>4816026307</v>
+      </c>
+      <c r="D14" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="E14" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="I14" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="J14" s="25">
+        <v>499583.33</v>
+      </c>
+      <c r="K14" s="25">
+        <f>SUM(L14:O14)</f>
+        <v>499583.33</v>
+      </c>
+      <c r="L14" s="25">
+        <v>0</v>
+      </c>
+      <c r="M14" s="25">
+        <v>0</v>
+      </c>
+      <c r="N14" s="25">
+        <v>499583.33</v>
+      </c>
+      <c r="O14" s="26">
+        <v>0</v>
+      </c>
+      <c r="P14" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q14" s="56" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="20" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
+      <c r="A15" s="69" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" s="70"/>
+      <c r="C15" s="71"/>
+      <c r="D15" s="71"/>
+      <c r="E15" s="72"/>
+      <c r="F15" s="72"/>
+      <c r="G15" s="72"/>
+      <c r="H15" s="72"/>
+      <c r="I15" s="72"/>
+      <c r="J15" s="73">
+        <f>SUM(J14:J14)</f>
+        <v>499583.33</v>
+      </c>
+      <c r="K15" s="73">
+        <f t="shared" ref="K15:O15" si="3">SUM(K14:K14)</f>
+        <v>499583.33</v>
+      </c>
+      <c r="L15" s="73">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="M15" s="73">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N15" s="73">
+        <f t="shared" si="3"/>
+        <v>499583.33</v>
+      </c>
+      <c r="O15" s="73">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="P15" s="74"/>
+      <c r="Q15" s="75"/>
+    </row>
+    <row r="16" spans="1:18" s="23" customFormat="1" ht="93.75" customHeight="1" thickBot="1">
+      <c r="A16" s="54">
+        <v>1</v>
+      </c>
+      <c r="B16" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" s="65" t="s">
+        <v>51</v>
+      </c>
+      <c r="D16" s="28" t="s">
+        <v>52</v>
+      </c>
+      <c r="E16" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="I16" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="J16" s="25">
+        <f>K16</f>
+        <v>88200</v>
+      </c>
+      <c r="K16" s="25">
+        <f>SUM(L16:O16)</f>
+        <v>88200</v>
+      </c>
+      <c r="L16" s="25">
+        <v>0</v>
+      </c>
+      <c r="M16" s="25">
+        <v>0</v>
+      </c>
+      <c r="N16" s="25">
+        <v>88200</v>
+      </c>
+      <c r="O16" s="26">
+        <v>0</v>
+      </c>
+      <c r="P16" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q16" s="56" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="20" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
+      <c r="A17" s="69" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="70"/>
+      <c r="C17" s="71"/>
+      <c r="D17" s="71"/>
+      <c r="E17" s="72"/>
+      <c r="F17" s="72"/>
+      <c r="G17" s="72"/>
+      <c r="H17" s="72"/>
+      <c r="I17" s="72"/>
+      <c r="J17" s="73">
+        <f>SUM(J16:J16)</f>
+        <v>88200</v>
+      </c>
+      <c r="K17" s="73">
+        <f t="shared" ref="K17:O17" si="4">SUM(K16:K16)</f>
+        <v>88200</v>
+      </c>
+      <c r="L17" s="73">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M17" s="73">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N17" s="73">
+        <f t="shared" si="4"/>
+        <v>88200</v>
+      </c>
+      <c r="O17" s="73">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P17" s="74"/>
+      <c r="Q17" s="75"/>
+    </row>
+    <row r="18" spans="1:17" s="23" customFormat="1" ht="93.75" customHeight="1" thickBot="1">
+      <c r="A18" s="54">
+        <v>1</v>
+      </c>
+      <c r="B18" s="36" t="s">
+        <v>55</v>
+      </c>
+      <c r="C18" s="65">
+        <v>4808002126</v>
+      </c>
+      <c r="D18" s="28" t="s">
+        <v>56</v>
+      </c>
+      <c r="E18" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="H18" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="I18" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="J18" s="25">
+        <f>K18</f>
+        <v>618736.5</v>
+      </c>
+      <c r="K18" s="25">
+        <f>SUM(L18:O18)</f>
+        <v>618736.5</v>
+      </c>
+      <c r="L18" s="25">
+        <v>0</v>
+      </c>
+      <c r="M18" s="25">
+        <v>0</v>
+      </c>
+      <c r="N18" s="25">
+        <v>618736.5</v>
+      </c>
+      <c r="O18" s="26">
+        <v>0</v>
+      </c>
+      <c r="P18" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q18" s="56" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="20" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
+      <c r="A19" s="69" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="70"/>
+      <c r="C19" s="71"/>
+      <c r="D19" s="71"/>
+      <c r="E19" s="72"/>
+      <c r="F19" s="72"/>
+      <c r="G19" s="72"/>
+      <c r="H19" s="72"/>
+      <c r="I19" s="72"/>
+      <c r="J19" s="73">
+        <f>SUM(J18:J18)</f>
+        <v>618736.5</v>
+      </c>
+      <c r="K19" s="73">
+        <f t="shared" ref="K19:O19" si="5">SUM(K18:K18)</f>
+        <v>618736.5</v>
+      </c>
+      <c r="L19" s="73">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="M19" s="73">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N19" s="73">
+        <f t="shared" si="5"/>
+        <v>618736.5</v>
+      </c>
+      <c r="O19" s="73">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="P19" s="74"/>
+      <c r="Q19" s="75"/>
+    </row>
+    <row r="20" spans="1:17" s="23" customFormat="1" ht="93.75" customHeight="1" thickBot="1">
+      <c r="A20" s="54">
+        <v>1</v>
+      </c>
+      <c r="B20" s="36" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" s="65">
+        <v>4808004187</v>
+      </c>
+      <c r="D20" s="28" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="H20" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="I20" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="J20" s="25">
+        <f>K20</f>
+        <v>373370.5</v>
+      </c>
+      <c r="K20" s="25">
+        <f>SUM(L20:O20)</f>
+        <v>373370.5</v>
+      </c>
+      <c r="L20" s="25">
+        <v>0</v>
+      </c>
+      <c r="M20" s="25">
+        <v>0</v>
+      </c>
+      <c r="N20" s="25">
+        <v>373370.5</v>
+      </c>
+      <c r="O20" s="26">
+        <v>0</v>
+      </c>
+      <c r="P20" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q20" s="56" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="20" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
+      <c r="A21" s="69" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="70"/>
+      <c r="C21" s="71"/>
+      <c r="D21" s="71"/>
+      <c r="E21" s="72"/>
+      <c r="F21" s="72"/>
+      <c r="G21" s="72"/>
+      <c r="H21" s="72"/>
+      <c r="I21" s="72"/>
+      <c r="J21" s="73">
+        <f>SUM(J20:J20)</f>
+        <v>373370.5</v>
+      </c>
+      <c r="K21" s="73">
+        <f t="shared" ref="K21:O21" si="6">SUM(K20:K20)</f>
+        <v>373370.5</v>
+      </c>
+      <c r="L21" s="73">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="M21" s="73">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="N21" s="73">
+        <f t="shared" si="6"/>
+        <v>373370.5</v>
+      </c>
+      <c r="O21" s="73">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="P21" s="74"/>
+      <c r="Q21" s="75"/>
+    </row>
+    <row r="22" spans="1:17" s="23" customFormat="1" ht="93.75" customHeight="1">
+      <c r="A22" s="54">
+        <v>1</v>
+      </c>
+      <c r="B22" s="39" t="s">
+        <v>62</v>
+      </c>
+      <c r="C22" s="66">
         <v>4808001933</v>
       </c>
-      <c r="D6" s="71" t="s">
-[...8 lines deleted...]
-      <c r="G6" s="71" t="s">
+      <c r="D22" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="E22" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="H22" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="I22" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="J22" s="34">
+        <f>K22</f>
+        <v>6365897.3899999997</v>
+      </c>
+      <c r="K22" s="34">
+        <f>SUM(L22:O22)</f>
+        <v>6365897.3899999997</v>
+      </c>
+      <c r="L22" s="34">
+        <v>0</v>
+      </c>
+      <c r="M22" s="34">
+        <v>6047602.5199999996</v>
+      </c>
+      <c r="N22" s="34">
+        <v>318294.87</v>
+      </c>
+      <c r="O22" s="34">
+        <v>0</v>
+      </c>
+      <c r="P22" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q22" s="57" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="23" customFormat="1" ht="93.75" customHeight="1">
+      <c r="A23" s="54">
+        <v>2</v>
+      </c>
+      <c r="B23" s="40"/>
+      <c r="C23" s="67"/>
+      <c r="D23" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="E23" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="F23" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="H23" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="I23" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="J23" s="34">
+        <f>K23</f>
+        <v>19260708.600000001</v>
+      </c>
+      <c r="K23" s="34">
+        <f>SUM(L23:O23)</f>
+        <v>19260708.600000001</v>
+      </c>
+      <c r="L23" s="34">
+        <v>0</v>
+      </c>
+      <c r="M23" s="34">
+        <v>18297673.170000002</v>
+      </c>
+      <c r="N23" s="34">
+        <v>963035.43</v>
+      </c>
+      <c r="O23" s="34">
+        <v>0</v>
+      </c>
+      <c r="P23" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q23" s="57" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17" s="23" customFormat="1" ht="93.75" customHeight="1">
+      <c r="A24" s="54">
+        <v>3</v>
+      </c>
+      <c r="B24" s="40"/>
+      <c r="C24" s="67"/>
+      <c r="D24" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="E24" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="F24" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="H24" s="33" t="s">
+        <v>68</v>
+      </c>
+      <c r="I24" s="32" t="s">
+        <v>79</v>
+      </c>
+      <c r="J24" s="34">
+        <f>K24</f>
+        <v>5671551.9199999999</v>
+      </c>
+      <c r="K24" s="34">
+        <f>SUM(L24:O24)</f>
+        <v>5671551.9199999999</v>
+      </c>
+      <c r="L24" s="34">
+        <v>0</v>
+      </c>
+      <c r="M24" s="34">
+        <v>5387974.3200000003</v>
+      </c>
+      <c r="N24" s="34">
+        <v>283577.59999999998</v>
+      </c>
+      <c r="O24" s="34">
+        <v>0</v>
+      </c>
+      <c r="P24" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q24" s="57" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="23" customFormat="1" ht="93.75" customHeight="1" thickBot="1">
+      <c r="A25" s="54">
+        <v>4</v>
+      </c>
+      <c r="B25" s="41"/>
+      <c r="C25" s="68"/>
+      <c r="D25" s="32" t="s">
+        <v>69</v>
+      </c>
+      <c r="E25" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="F25" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="H25" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="I25" s="32" t="s">
+        <v>79</v>
+      </c>
+      <c r="J25" s="34">
+        <f>K25</f>
+        <v>7859736.8300000001</v>
+      </c>
+      <c r="K25" s="34">
+        <f>SUM(L25:O25)</f>
+        <v>7859736.8300000001</v>
+      </c>
+      <c r="L25" s="34">
+        <v>0</v>
+      </c>
+      <c r="M25" s="34">
+        <v>7466749.9900000002</v>
+      </c>
+      <c r="N25" s="34">
+        <v>392986.84</v>
+      </c>
+      <c r="O25" s="34">
+        <v>0</v>
+      </c>
+      <c r="P25" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q25" s="57" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="20" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
+      <c r="A26" s="69" t="s">
+        <v>74</v>
+      </c>
+      <c r="B26" s="70"/>
+      <c r="C26" s="71"/>
+      <c r="D26" s="71"/>
+      <c r="E26" s="72"/>
+      <c r="F26" s="72"/>
+      <c r="G26" s="72"/>
+      <c r="H26" s="72"/>
+      <c r="I26" s="72"/>
+      <c r="J26" s="73">
+        <f>SUM(J22:J25)</f>
+        <v>39157894.740000002</v>
+      </c>
+      <c r="K26" s="73">
+        <f t="shared" ref="K26:O26" si="7">SUM(K22:K25)</f>
+        <v>39157894.740000002</v>
+      </c>
+      <c r="L26" s="73">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="M26" s="73">
+        <f t="shared" si="7"/>
+        <v>37200000</v>
+      </c>
+      <c r="N26" s="73">
+        <f t="shared" si="7"/>
+        <v>1957894.74</v>
+      </c>
+      <c r="O26" s="73">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="P26" s="74"/>
+      <c r="Q26" s="75"/>
+    </row>
+    <row r="27" spans="1:17" s="18" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A27" s="76" t="s">
+        <v>73</v>
+      </c>
+      <c r="B27" s="77"/>
+      <c r="C27" s="77"/>
+      <c r="D27" s="77"/>
+      <c r="E27" s="78"/>
+      <c r="F27" s="78"/>
+      <c r="G27" s="78"/>
+      <c r="H27" s="79"/>
+      <c r="I27" s="79"/>
+      <c r="J27" s="80">
+        <f>J9+J11+J13+J15+J17+J19+J21+J26</f>
+        <v>41977745.469999999</v>
+      </c>
+      <c r="K27" s="80">
+        <f>K28+K29+K30</f>
+        <v>41977745.469999999</v>
+      </c>
+      <c r="L27" s="80">
+        <f t="shared" ref="K27:O27" si="8">L9+L11+L13+L15+L17+L19+L21+L26</f>
+        <v>520978.06</v>
+      </c>
+      <c r="M27" s="80">
+        <f t="shared" si="8"/>
+        <v>37468382.640000001</v>
+      </c>
+      <c r="N27" s="80">
+        <f t="shared" si="8"/>
+        <v>3988384.77</v>
+      </c>
+      <c r="O27" s="80">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="P27" s="81"/>
+      <c r="Q27" s="82"/>
+    </row>
+    <row r="28" spans="1:17" s="18" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A28" s="58" t="s">
         <v>41</v>
       </c>
-      <c r="H6" s="72" t="s">
-[...30 lines deleted...]
-      </c>
+      <c r="B28" s="8"/>
+      <c r="C28" s="10"/>
+      <c r="D28" s="8"/>
+      <c r="E28" s="8"/>
+      <c r="F28" s="8"/>
+      <c r="G28" s="8"/>
+      <c r="H28" s="8"/>
+      <c r="I28" s="8"/>
+      <c r="J28" s="11">
+        <f>J6+J7+J8</f>
+        <v>830906</v>
+      </c>
+      <c r="K28" s="11">
+        <f t="shared" ref="K28:O28" si="9">K6+K7+K8</f>
+        <v>830906</v>
+      </c>
+      <c r="L28" s="11">
+        <f t="shared" si="9"/>
+        <v>520978.06</v>
+      </c>
+      <c r="M28" s="11">
+        <f t="shared" si="9"/>
+        <v>268382.64</v>
+      </c>
+      <c r="N28" s="11">
+        <f t="shared" si="9"/>
+        <v>41545.300000000003</v>
+      </c>
+      <c r="O28" s="11">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="P28" s="83"/>
+      <c r="Q28" s="84"/>
     </row>
-    <row r="7" spans="1:18" s="44" customFormat="1" ht="165.75" customHeight="1" thickBot="1">
-[...48 lines deleted...]
-      </c>
+    <row r="29" spans="1:17" s="18" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A29" s="59" t="s">
+        <v>72</v>
+      </c>
+      <c r="B29" s="9"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="9"/>
+      <c r="E29" s="9"/>
+      <c r="F29" s="9"/>
+      <c r="G29" s="9"/>
+      <c r="H29" s="9"/>
+      <c r="I29" s="9"/>
+      <c r="J29" s="13">
+        <f>J22+J23+J24+J25</f>
+        <v>39157894.740000002</v>
+      </c>
+      <c r="K29" s="13">
+        <f t="shared" ref="K29:O29" si="10">K22+K23+K24+K25</f>
+        <v>39157894.740000002</v>
+      </c>
+      <c r="L29" s="13">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="M29" s="13">
+        <f t="shared" si="10"/>
+        <v>37200000</v>
+      </c>
+      <c r="N29" s="13">
+        <f t="shared" si="10"/>
+        <v>1957894.74</v>
+      </c>
+      <c r="O29" s="13">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="P29" s="27"/>
+      <c r="Q29" s="60"/>
     </row>
-    <row r="8" spans="1:18" s="27" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
-[...36 lines deleted...]
-      <c r="Q8" s="36"/>
+    <row r="30" spans="1:17" s="18" customFormat="1" ht="47.25" customHeight="1" thickBot="1">
+      <c r="A30" s="61" t="s">
+        <v>61</v>
+      </c>
+      <c r="B30" s="62"/>
+      <c r="C30" s="62"/>
+      <c r="D30" s="62"/>
+      <c r="E30" s="62"/>
+      <c r="F30" s="62"/>
+      <c r="G30" s="62"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="62"/>
+      <c r="J30" s="63">
+        <f>J10+J12+J14+J16+J18+J20</f>
+        <v>1988944.73</v>
+      </c>
+      <c r="K30" s="63">
+        <f t="shared" ref="K30:O30" si="11">K10+K12+K14+K16+K18+K20</f>
+        <v>1988944.73</v>
+      </c>
+      <c r="L30" s="63">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="M30" s="63">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="N30" s="63">
+        <f t="shared" si="11"/>
+        <v>1988944.73</v>
+      </c>
+      <c r="O30" s="63">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P30" s="85"/>
+      <c r="Q30" s="64"/>
     </row>
-    <row r="9" spans="1:18" s="44" customFormat="1" ht="165.75" customHeight="1" thickBot="1">
-[...52 lines deleted...]
-      </c>
+    <row r="31" spans="1:17" ht="161.44999999999999" customHeight="1">
+      <c r="A31" s="14"/>
+      <c r="B31" s="15"/>
+      <c r="C31" s="15"/>
+      <c r="D31" s="15"/>
+      <c r="E31" s="15"/>
+      <c r="F31" s="15"/>
+      <c r="G31" s="15"/>
+      <c r="H31" s="15"/>
+      <c r="I31" s="15"/>
+      <c r="J31" s="16"/>
+      <c r="K31" s="16"/>
+      <c r="L31" s="17"/>
+      <c r="M31" s="17"/>
+      <c r="N31" s="17"/>
+      <c r="O31" s="17"/>
+      <c r="P31" s="17"/>
+      <c r="Q31" s="17"/>
     </row>
-    <row r="10" spans="1:18" s="27" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
-[...36 lines deleted...]
-      <c r="Q10" s="36"/>
+    <row r="32" spans="1:17" ht="43.15" customHeight="1">
+      <c r="A32" s="37"/>
+      <c r="B32" s="37"/>
+      <c r="C32" s="37"/>
+      <c r="D32" s="38"/>
+      <c r="E32" s="38"/>
+      <c r="F32" s="38"/>
     </row>
-    <row r="11" spans="1:18" s="25" customFormat="1" ht="47.25" customHeight="1">
-[...36 lines deleted...]
-      <c r="Q11" s="40"/>
+    <row r="33" ht="138.6" customHeight="1"/>
+    <row r="34" ht="43.15" customHeight="1"/>
+    <row r="35" ht="132" customHeight="1"/>
+    <row r="36" ht="43.15" customHeight="1"/>
+    <row r="37" ht="183.6" customHeight="1"/>
+    <row r="38" ht="189.6" customHeight="1"/>
+    <row r="39" ht="43.15" customHeight="1"/>
+    <row r="40" ht="101.45" customHeight="1"/>
+    <row r="41" ht="43.15" customHeight="1"/>
+    <row r="42" ht="150.6" customHeight="1"/>
+    <row r="43" ht="43.15" customHeight="1"/>
+    <row r="44" ht="156.6" customHeight="1"/>
+    <row r="45" ht="155.44999999999999" customHeight="1"/>
+    <row r="46" ht="151.9" customHeight="1"/>
+    <row r="47" ht="156" customHeight="1"/>
+    <row r="48" ht="90" customHeight="1"/>
+    <row r="49" ht="90" customHeight="1"/>
+    <row r="50" ht="90" customHeight="1"/>
+    <row r="51" ht="90" customHeight="1"/>
+    <row r="52" ht="90" customHeight="1"/>
+    <row r="53" ht="90" customHeight="1"/>
+    <row r="54" ht="90" customHeight="1"/>
+    <row r="55" ht="90" customHeight="1"/>
+    <row r="56" ht="90" customHeight="1"/>
+    <row r="57" ht="90" customHeight="1"/>
+    <row r="58" ht="90" customHeight="1"/>
+    <row r="59" ht="90" customHeight="1"/>
+    <row r="60" ht="90" customHeight="1"/>
+    <row r="61" ht="43.15" customHeight="1"/>
+    <row r="62" ht="195" customHeight="1"/>
+    <row r="63" ht="243.6" customHeight="1"/>
+    <row r="64" ht="43.15" customHeight="1"/>
+    <row r="65" ht="60" customHeight="1"/>
+    <row r="66" ht="60" customHeight="1"/>
+    <row r="67" ht="60" customHeight="1"/>
+    <row r="68" ht="60" customHeight="1"/>
+    <row r="69" ht="60" customHeight="1"/>
+    <row r="70" ht="60" customHeight="1"/>
+    <row r="71" ht="60" customHeight="1"/>
+    <row r="72" ht="156" customHeight="1"/>
+    <row r="73" ht="60" customHeight="1"/>
+    <row r="74" ht="43.15" customHeight="1"/>
+    <row r="75" ht="100.15" customHeight="1"/>
+    <row r="76" ht="100.15" customHeight="1"/>
+    <row r="77" ht="100.15" customHeight="1"/>
+    <row r="78" ht="100.15" customHeight="1"/>
+    <row r="79" ht="43.15" customHeight="1"/>
+    <row r="80" ht="87.6" customHeight="1"/>
+    <row r="81" spans="18:18" ht="87.6" customHeight="1"/>
+    <row r="82" spans="18:18" ht="87.6" customHeight="1"/>
+    <row r="83" spans="18:18" ht="43.15" customHeight="1"/>
+    <row r="84" spans="18:18" ht="217.15" customHeight="1"/>
+    <row r="85" spans="18:18" ht="325.14999999999998" customHeight="1"/>
+    <row r="86" spans="18:18" ht="43.15" customHeight="1"/>
+    <row r="87" spans="18:18" ht="118.15" customHeight="1"/>
+    <row r="88" spans="18:18" ht="43.15" customHeight="1"/>
+    <row r="89" spans="18:18" ht="80.45" customHeight="1"/>
+    <row r="90" spans="18:18" ht="43.15" customHeight="1"/>
+    <row r="91" spans="18:18" ht="60" customHeight="1"/>
+    <row r="92" spans="18:18" ht="43.15" customHeight="1"/>
+    <row r="93" spans="18:18" ht="112.15" customHeight="1"/>
+    <row r="94" spans="18:18" ht="43.15" customHeight="1"/>
+    <row r="95" spans="18:18">
+      <c r="R95" s="6"/>
     </row>
-    <row r="12" spans="1:18" s="25" customFormat="1" ht="47.25" customHeight="1">
-[...196 lines deleted...]
-    <row r="82" ht="30" customHeight="1"/>
+    <row r="98" ht="30" customHeight="1"/>
   </sheetData>
-  <mergeCells count="23">
+  <mergeCells count="31">
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="E3:E4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="D3:D4"/>
     <mergeCell ref="N1:Q1"/>
-    <mergeCell ref="C3:C4"/>
-[...5 lines deleted...]
-    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="D32:F32"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="B6:B8"/>
+    <mergeCell ref="C6:C8"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="B22:B25"/>
+    <mergeCell ref="C22:C25"/>
     <mergeCell ref="A5:Q5"/>
-    <mergeCell ref="A10:B10"/>
-[...1 lines deleted...]
-    <mergeCell ref="C6:C7"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A21:B21"/>
   </mergeCells>
   <phoneticPr fontId="17" type="noConversion"/>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="25" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="17" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75">
       <c r="B2" s="7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="31.5">
       <c r="B3" s="7" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>ДЕКАБРЬ_ЦЗ</vt:lpstr>
+      <vt:lpstr>МАЙ_ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>ДЕКАБРЬ_ЦЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>МАЙ_ЦЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>