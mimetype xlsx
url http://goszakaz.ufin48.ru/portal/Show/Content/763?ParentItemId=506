--- v1 (2026-05-24)
+++ v2 (2026-07-09)
@@ -4,179 +4,115 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Май\15.05.2026\На Сайт\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Июль\03.07.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{238CF587-1379-4C4E-8349-BFA1BF5E4DCC}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EFA54D98-592C-407B-B1A9-E4FEE5DEE75F}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="МАЙ_ЦЗ" sheetId="1" r:id="rId1"/>
+    <sheet name="ИЮЛЬ_ЦЗ" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">МАЙ_ЦЗ!$A$1:$Q$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">ИЮЛЬ_ЦЗ!$A$1:$Q$13</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K27" i="1" l="1"/>
-[...54 lines deleted...]
-  <c r="K14" i="1"/>
+  <c r="J10" i="1" l="1"/>
   <c r="K13" i="1"/>
   <c r="L13" i="1"/>
   <c r="M13" i="1"/>
   <c r="N13" i="1"/>
   <c r="O13" i="1"/>
   <c r="J13" i="1"/>
-  <c r="K12" i="1"/>
-[...5 lines deleted...]
-  <c r="J11" i="1"/>
   <c r="K10" i="1"/>
+  <c r="L10" i="1"/>
+  <c r="M10" i="1"/>
+  <c r="N10" i="1"/>
+  <c r="O10" i="1"/>
   <c r="K9" i="1"/>
   <c r="L9" i="1"/>
   <c r="M9" i="1"/>
   <c r="N9" i="1"/>
   <c r="O9" i="1"/>
   <c r="J9" i="1"/>
   <c r="K8" i="1"/>
   <c r="K7" i="1"/>
+  <c r="L7" i="1"/>
+  <c r="M7" i="1"/>
+  <c r="N7" i="1"/>
+  <c r="O7" i="1"/>
+  <c r="J7" i="1"/>
   <c r="K6" i="1"/>
-  <c r="K29" i="1" l="1"/>
-[...16 lines deleted...]
-  <c r="J10" i="1" l="1"/>
+  <c r="P13" i="1" l="1"/>
+  <c r="J6" i="1"/>
+  <c r="P9" i="1" l="1"/>
+  <c r="P10" i="1" s="1"/>
+  <c r="P7" i="1" l="1"/>
+  <c r="P11" i="1" l="1"/>
+  <c r="P12" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="149" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="39">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Наименование заказчика</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>Идентификационный код закупки</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
@@ -200,264 +136,143 @@
   <si>
     <t>внебюджетные средства, руб.</t>
   </si>
   <si>
     <t>Источник финансирования</t>
   </si>
   <si>
     <t>Наименование 
 объекта закупки</t>
   </si>
   <si>
     <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t xml:space="preserve">Согласовано:
-[...3 lines deleted...]
-  <si>
     <t>федеральный 
 бюджет, руб.</t>
   </si>
   <si>
     <t>эл.аукцион</t>
   </si>
   <si>
     <t>Всего 1 закупка</t>
   </si>
   <si>
-    <t>Всего 3 закупки</t>
-[...68 lines deleted...]
-    <t xml:space="preserve">Выполнение работ по спилу и вывозу деревьев на территории г. Задонск в 2026 году.
+    <t>июль</t>
+  </si>
+  <si>
+    <t>Администрация Задонского муниципального округа Липецкой области Российской Федерации</t>
+  </si>
+  <si>
+    <t>Поставка бумаги и фотобумаги для офисной техники</t>
+  </si>
+  <si>
+    <t>263480800193348080100100630000000244.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 
+17.12
+20.59
 </t>
   </si>
   <si>
-    <t xml:space="preserve"> 
-263481602630748160100100150004312244</t>
+    <t>запрос котировок</t>
+  </si>
+  <si>
+    <t>Болховской территориальный отдел администрации Задонского муниципального округа</t>
+  </si>
+  <si>
+    <t>Содержание территории Болховского территориального отдела (покос травы)</t>
+  </si>
+  <si>
+    <t>263481602626548160100100040010000244</t>
   </si>
   <si>
     <t>43.12</t>
   </si>
   <si>
-    <t>МБУ ИМЦ</t>
-[...71 lines deleted...]
-    <t>Всего 4 закупки</t>
+    <t>2 закупки относящаяся к категории "Прочие"</t>
+  </si>
+  <si>
+    <t>0 закупка в рамках гос.программы</t>
+  </si>
+  <si>
+    <t>0 закупок в рамках нац.проектов</t>
+  </si>
+  <si>
+    <t>Итого 2 закупки для 2 заказчиков, в т.ч.</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на май 2026 года, 
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на июль 2026 года, 
 осуществляемого МКУ "Центр компетенций в сфере бухгалтерского учета и муниципального заказа" Задонского муниципального района
-по состоянию на 15.05.2026 года
+по состоянию на 03.07.2026 года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(версия 1)</t>
     </r>
   </si>
   <si>
-    <t>Государственная программа  "Развитие транспортной системы Липецкой области"</t>
-[...8 lines deleted...]
-    <t>42.11.</t>
+    <t xml:space="preserve">Согласовано:
+Директор МКУ «Центр компетенций в сфере бухгалтерского учета и 
+муниципального заказа» Задонского муниципального района
+Е.Н. Шаталова                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                               </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="#0"/>
     <numFmt numFmtId="168" formatCode="#\ ##0.00"/>
   </numFmts>
-  <fonts count="52">
+  <fonts count="51">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -751,58 +566,50 @@
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial Cyr"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...6 lines deleted...]
-      <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="9" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="13">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -849,51 +656,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF99CCFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF99CCFF"/>
         <bgColor rgb="FFCCCCFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="21">
+  <borders count="27">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -901,281 +708,359 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...155 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="284">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="3">
       <alignment vertical="top" wrapText="1"/>
@@ -1512,51 +1397,51 @@
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1571,239 +1456,200 @@
     <xf numFmtId="4" fontId="10" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="49" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="4" fontId="50" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="49" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...41 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="6" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="51" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...43 lines deleted...]
-    <xf numFmtId="4" fontId="2" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="2" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="50" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="284">
     <cellStyle name="st17" xfId="8" xr:uid="{1D5F69A2-08FF-47DC-A03F-BE95E1190BF3}"/>
     <cellStyle name="st17 2" xfId="66" xr:uid="{2CBD0D3B-E76C-4836-A565-2DA873F28A0E}"/>
     <cellStyle name="st17 3" xfId="99" xr:uid="{71A26391-7501-4475-977A-F009014ACB21}"/>
     <cellStyle name="st17 4" xfId="145" xr:uid="{4A7C1B67-E91E-4330-8CCA-A15100DDE754}"/>
     <cellStyle name="st19" xfId="12" xr:uid="{9247C29E-673C-4C99-B6C2-B7809F3B5480}"/>
     <cellStyle name="st19 2" xfId="91" xr:uid="{F621A2AC-AC57-478E-8EEE-C973EE9F0A90}"/>
     <cellStyle name="st19 3" xfId="100" xr:uid="{39D8C2CA-253B-4390-ABCA-F4B5A7B6913A}"/>
     <cellStyle name="st19 4" xfId="146" xr:uid="{6105D70D-10EC-42DD-B61C-9D915B0D7757}"/>
     <cellStyle name="st20" xfId="17" xr:uid="{3F6CCC38-AAC7-451D-A4BC-14FE81B72F8F}"/>
     <cellStyle name="st20 2" xfId="68" xr:uid="{856FDB82-19AE-483D-BA81-F570086658D0}"/>
     <cellStyle name="st20 3" xfId="101" xr:uid="{6C271111-2A10-457B-8DD5-0F0C87B9257D}"/>
     <cellStyle name="st20 4" xfId="147" xr:uid="{86EC6A69-5D79-443E-8EC2-ADE70A424CB9}"/>
     <cellStyle name="st21" xfId="14" xr:uid="{7D99FA41-A6BE-4618-8FFC-AD4C0D75E7FF}"/>
     <cellStyle name="st21 2" xfId="67" xr:uid="{B1EAB15A-8D44-4AA3-8E5B-42BCD8335260}"/>
     <cellStyle name="st21 3" xfId="102" xr:uid="{BA792D5A-F5EB-4AB2-AF92-1306D45D5213}"/>
     <cellStyle name="st21 4" xfId="148" xr:uid="{9741CB34-8C84-4DF5-BC82-7F8C4F2B54CF}"/>
     <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="xl24" xfId="11" xr:uid="{23847631-D793-4013-90A1-37DA1105AAA9}"/>
@@ -2336,1486 +2182,660 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R98"/>
+  <dimension ref="A1:R81"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="K28" sqref="K28"/>
+      <selection activeCell="R10" sqref="R10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="21"/>
     <col min="2" max="2" width="41.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="18.85546875" style="5" customWidth="1"/>
-    <col min="4" max="4" width="86.28515625" style="21" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="41" style="2" customWidth="1"/>
+    <col min="4" max="4" width="71.7109375" style="21" customWidth="1"/>
+    <col min="5" max="6" width="32.42578125" style="21" customWidth="1"/>
+    <col min="7" max="7" width="32.42578125" style="2" customWidth="1"/>
     <col min="8" max="8" width="55" style="3" customWidth="1"/>
-    <col min="9" max="9" width="39" style="21" customWidth="1"/>
-    <col min="10" max="15" width="34.7109375" style="4" customWidth="1"/>
+    <col min="9" max="9" width="36.42578125" style="21" customWidth="1"/>
+    <col min="10" max="15" width="32.42578125" style="4" customWidth="1"/>
     <col min="16" max="16" width="27.42578125" style="4" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="24.5703125" style="4" customWidth="1"/>
     <col min="18" max="18" width="16.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="132" customHeight="1">
-[...5 lines deleted...]
-      <c r="Q1" s="42"/>
+    <row r="1" spans="1:18" ht="99" customHeight="1">
+      <c r="M1" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="N1" s="32"/>
+      <c r="O1" s="32"/>
+      <c r="P1" s="32"/>
+      <c r="Q1" s="32"/>
       <c r="R1" s="22"/>
     </row>
     <row r="2" spans="1:18" ht="132" customHeight="1" thickBot="1">
-      <c r="A2" s="43" t="s">
-[...17 lines deleted...]
-      <c r="Q2" s="43"/>
+      <c r="A2" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+      <c r="N2" s="33"/>
+      <c r="O2" s="33"/>
+      <c r="P2" s="33"/>
+      <c r="Q2" s="33"/>
     </row>
-    <row r="3" spans="1:18" ht="67.900000000000006" customHeight="1">
-[...3 lines deleted...]
-      <c r="B3" s="48" t="s">
+    <row r="3" spans="1:18" s="18" customFormat="1" ht="67.900000000000006" customHeight="1">
+      <c r="A3" s="61" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="62" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="48" t="s">
+      <c r="C3" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="D3" s="48" t="s">
+      <c r="D3" s="62" t="s">
         <v>15</v>
       </c>
-      <c r="E3" s="48" t="s">
+      <c r="E3" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="48" t="s">
+      <c r="F3" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="G3" s="48" t="s">
+      <c r="G3" s="62" t="s">
         <v>7</v>
       </c>
-      <c r="H3" s="49" t="s">
+      <c r="H3" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="I3" s="48" t="s">
+      <c r="I3" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="J3" s="50" t="s">
+      <c r="J3" s="64" t="s">
         <v>5</v>
       </c>
-      <c r="K3" s="50" t="s">
+      <c r="K3" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="L3" s="50"/>
-[...3 lines deleted...]
-      <c r="P3" s="50" t="s">
+      <c r="L3" s="66"/>
+      <c r="M3" s="66"/>
+      <c r="N3" s="66"/>
+      <c r="O3" s="67"/>
+      <c r="P3" s="64" t="s">
         <v>8</v>
       </c>
-      <c r="Q3" s="51" t="s">
+      <c r="Q3" s="68" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="4" spans="1:18" ht="139.15" customHeight="1" thickBot="1">
-[...10 lines deleted...]
-      <c r="K4" s="35" t="s">
+    <row r="4" spans="1:18" s="18" customFormat="1" ht="139.15" customHeight="1" thickBot="1">
+      <c r="A4" s="69"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="70"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="L4" s="35" t="s">
-[...2 lines deleted...]
-      <c r="M4" s="35" t="s">
+      <c r="L4" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="M4" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="N4" s="35" t="s">
+      <c r="N4" s="29" t="s">
         <v>18</v>
       </c>
-      <c r="O4" s="35" t="s">
+      <c r="O4" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="P4" s="44"/>
-      <c r="Q4" s="53"/>
+      <c r="P4" s="72"/>
+      <c r="Q4" s="73"/>
     </row>
     <row r="5" spans="1:18" s="19" customFormat="1" ht="60" customHeight="1" thickBot="1">
-      <c r="A5" s="86" t="s">
+      <c r="A5" s="58" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" s="59"/>
+      <c r="C5" s="59"/>
+      <c r="D5" s="59"/>
+      <c r="E5" s="59"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="59"/>
+      <c r="H5" s="59"/>
+      <c r="I5" s="59"/>
+      <c r="J5" s="59"/>
+      <c r="K5" s="59"/>
+      <c r="L5" s="59"/>
+      <c r="M5" s="59"/>
+      <c r="N5" s="59"/>
+      <c r="O5" s="59"/>
+      <c r="P5" s="59"/>
+      <c r="Q5" s="60"/>
+    </row>
+    <row r="6" spans="1:18" s="23" customFormat="1" ht="80.25" customHeight="1" thickBot="1">
+      <c r="A6" s="74">
+        <v>1</v>
+      </c>
+      <c r="B6" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="25">
+        <v>4808001933</v>
+      </c>
+      <c r="D6" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="I6" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="J6" s="27">
+        <f>K6</f>
+        <v>281089.09999999998</v>
+      </c>
+      <c r="K6" s="27">
+        <f>SUM(L6:O6)</f>
+        <v>281089.09999999998</v>
+      </c>
+      <c r="L6" s="27">
+        <v>0</v>
+      </c>
+      <c r="M6" s="27">
+        <v>0</v>
+      </c>
+      <c r="N6" s="27">
+        <v>281089.09999999998</v>
+      </c>
+      <c r="O6" s="28">
+        <v>0</v>
+      </c>
+      <c r="P6" s="28"/>
+      <c r="Q6" s="75" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="20" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
+      <c r="A7" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="B7" s="35"/>
+      <c r="C7" s="36"/>
+      <c r="D7" s="36"/>
+      <c r="E7" s="37"/>
+      <c r="F7" s="37"/>
+      <c r="G7" s="37"/>
+      <c r="H7" s="37"/>
+      <c r="I7" s="37"/>
+      <c r="J7" s="38">
+        <f>SUM(J6:J6)</f>
+        <v>281089.09999999998</v>
+      </c>
+      <c r="K7" s="38">
+        <f t="shared" ref="K7:O7" si="0">SUM(K6:K6)</f>
+        <v>281089.09999999998</v>
+      </c>
+      <c r="L7" s="38">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="M7" s="38">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N7" s="38">
+        <f t="shared" si="0"/>
+        <v>281089.09999999998</v>
+      </c>
+      <c r="O7" s="38">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="P7" s="39">
+        <f t="shared" ref="P7:P9" si="1">SUM(P6:P6)</f>
+        <v>0</v>
+      </c>
+      <c r="Q7" s="40"/>
+    </row>
+    <row r="8" spans="1:18" s="23" customFormat="1" ht="80.25" customHeight="1" thickBot="1">
+      <c r="A8" s="74">
+        <v>1</v>
+      </c>
+      <c r="B8" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" s="25">
+        <v>4816026265</v>
+      </c>
+      <c r="D8" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="B5" s="87"/>
-[...35 lines deleted...]
-      <c r="G6" s="29" t="s">
+      <c r="E8" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="H6" s="29" t="s">
-[...47 lines deleted...]
-      <c r="G7" s="29" t="s">
+      <c r="F8" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="H7" s="29" t="s">
-[...47 lines deleted...]
-      <c r="G8" s="29" t="s">
+      <c r="G8" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="H8" s="29" t="s">
-[...9 lines deleted...]
-      <c r="K8" s="31">
+      <c r="H8" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="I8" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="J8" s="27">
+        <v>99187.520000000004</v>
+      </c>
+      <c r="K8" s="27">
         <f>SUM(L8:O8)</f>
-        <v>273906</v>
-[...17 lines deleted...]
-        <v>22</v>
+        <v>99187.520000000004</v>
+      </c>
+      <c r="L8" s="27">
+        <v>0</v>
+      </c>
+      <c r="M8" s="27">
+        <v>0</v>
+      </c>
+      <c r="N8" s="27">
+        <v>99187.520000000004</v>
+      </c>
+      <c r="O8" s="28">
+        <v>0</v>
+      </c>
+      <c r="P8" s="28"/>
+      <c r="Q8" s="75" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:18" s="20" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
-      <c r="A9" s="69" t="s">
-[...35 lines deleted...]
-      <c r="Q9" s="75"/>
+      <c r="A9" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="B9" s="35"/>
+      <c r="C9" s="36"/>
+      <c r="D9" s="36"/>
+      <c r="E9" s="37"/>
+      <c r="F9" s="37"/>
+      <c r="G9" s="37"/>
+      <c r="H9" s="37"/>
+      <c r="I9" s="37"/>
+      <c r="J9" s="38">
+        <f>SUM(J8:J8)</f>
+        <v>99187.520000000004</v>
+      </c>
+      <c r="K9" s="38">
+        <f t="shared" ref="K9:O9" si="2">SUM(K8:K8)</f>
+        <v>99187.520000000004</v>
+      </c>
+      <c r="L9" s="38">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M9" s="38">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N9" s="38">
+        <f t="shared" si="2"/>
+        <v>99187.520000000004</v>
+      </c>
+      <c r="O9" s="38">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P9" s="39">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="Q9" s="40"/>
     </row>
-    <row r="10" spans="1:18" s="23" customFormat="1" ht="93.75" customHeight="1" thickBot="1">
-[...52 lines deleted...]
-      </c>
+    <row r="10" spans="1:18" s="18" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A10" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" s="42"/>
+      <c r="C10" s="42"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="43"/>
+      <c r="F10" s="43"/>
+      <c r="G10" s="43"/>
+      <c r="H10" s="44"/>
+      <c r="I10" s="44"/>
+      <c r="J10" s="45">
+        <f>J7+J9</f>
+        <v>380276.62</v>
+      </c>
+      <c r="K10" s="45">
+        <f t="shared" ref="K10:O10" si="3">K7+K9</f>
+        <v>380276.62</v>
+      </c>
+      <c r="L10" s="45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="M10" s="45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N10" s="45">
+        <f t="shared" si="3"/>
+        <v>380276.62</v>
+      </c>
+      <c r="O10" s="45">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="P10" s="46">
+        <f t="shared" ref="K10:P10" si="4">P7+P9</f>
+        <v>0</v>
+      </c>
+      <c r="Q10" s="47"/>
     </row>
-    <row r="11" spans="1:18" s="20" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
-[...36 lines deleted...]
-      <c r="Q11" s="75"/>
+    <row r="11" spans="1:18" s="18" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A11" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="B11" s="8"/>
+      <c r="C11" s="10"/>
+      <c r="D11" s="8"/>
+      <c r="E11" s="8"/>
+      <c r="F11" s="8"/>
+      <c r="G11" s="8"/>
+      <c r="H11" s="8"/>
+      <c r="I11" s="8"/>
+      <c r="J11" s="11">
+        <v>0</v>
+      </c>
+      <c r="K11" s="11">
+        <v>0</v>
+      </c>
+      <c r="L11" s="11">
+        <v>0</v>
+      </c>
+      <c r="M11" s="11">
+        <v>0</v>
+      </c>
+      <c r="N11" s="11">
+        <v>0</v>
+      </c>
+      <c r="O11" s="11">
+        <v>0</v>
+      </c>
+      <c r="P11" s="49" t="e">
+        <f>#REF!+#REF!+#REF!+#REF!+#REF!+#REF!+#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="Q11" s="50"/>
     </row>
-    <row r="12" spans="1:18" s="23" customFormat="1" ht="93.75" customHeight="1" thickBot="1">
-[...52 lines deleted...]
-      </c>
+    <row r="12" spans="1:18" s="18" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A12" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="9"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="9"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="9"/>
+      <c r="G12" s="9"/>
+      <c r="H12" s="9"/>
+      <c r="I12" s="9"/>
+      <c r="J12" s="13">
+        <v>0</v>
+      </c>
+      <c r="K12" s="13">
+        <v>0</v>
+      </c>
+      <c r="L12" s="13">
+        <v>0</v>
+      </c>
+      <c r="M12" s="13">
+        <v>0</v>
+      </c>
+      <c r="N12" s="13">
+        <v>0</v>
+      </c>
+      <c r="O12" s="13">
+        <v>0</v>
+      </c>
+      <c r="P12" s="24" t="e">
+        <f>#REF!+#REF!</f>
+        <v>#REF!</v>
+      </c>
+      <c r="Q12" s="52"/>
     </row>
-    <row r="13" spans="1:18" s="20" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
-[...36 lines deleted...]
-      <c r="Q13" s="75"/>
+    <row r="13" spans="1:18" s="18" customFormat="1" ht="47.25" customHeight="1" thickBot="1">
+      <c r="A13" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="54"/>
+      <c r="C13" s="54"/>
+      <c r="D13" s="54"/>
+      <c r="E13" s="54"/>
+      <c r="F13" s="54"/>
+      <c r="G13" s="54"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="54"/>
+      <c r="J13" s="55">
+        <f>J6+J8</f>
+        <v>380276.62</v>
+      </c>
+      <c r="K13" s="55">
+        <f t="shared" ref="K13:O13" si="5">K6+K8</f>
+        <v>380276.62</v>
+      </c>
+      <c r="L13" s="55">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="M13" s="55">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N13" s="55">
+        <f t="shared" si="5"/>
+        <v>380276.62</v>
+      </c>
+      <c r="O13" s="55">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="P13" s="56">
+        <f t="shared" ref="K13:P13" si="6">P6+P8</f>
+        <v>0</v>
+      </c>
+      <c r="Q13" s="57"/>
     </row>
-    <row r="14" spans="1:18" s="23" customFormat="1" ht="93.75" customHeight="1" thickBot="1">
-[...51 lines deleted...]
-      </c>
+    <row r="14" spans="1:18" ht="161.44999999999999" customHeight="1">
+      <c r="A14" s="14"/>
+      <c r="B14" s="15"/>
+      <c r="C14" s="15"/>
+      <c r="D14" s="15"/>
+      <c r="E14" s="15"/>
+      <c r="F14" s="15"/>
+      <c r="G14" s="15"/>
+      <c r="H14" s="15"/>
+      <c r="I14" s="15"/>
+      <c r="J14" s="16"/>
+      <c r="K14" s="16"/>
+      <c r="L14" s="17"/>
+      <c r="M14" s="17"/>
+      <c r="N14" s="17"/>
+      <c r="O14" s="17"/>
+      <c r="P14" s="17"/>
+      <c r="Q14" s="17"/>
     </row>
-    <row r="15" spans="1:18" s="20" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
-[...36 lines deleted...]
-      <c r="Q15" s="75"/>
+    <row r="15" spans="1:18" ht="43.15" customHeight="1">
+      <c r="A15" s="30"/>
+      <c r="B15" s="30"/>
+      <c r="C15" s="30"/>
+      <c r="D15" s="31"/>
+      <c r="E15" s="31"/>
+      <c r="F15" s="31"/>
     </row>
-    <row r="16" spans="1:18" s="23" customFormat="1" ht="93.75" customHeight="1" thickBot="1">
-[...52 lines deleted...]
-      </c>
+    <row r="16" spans="1:18" ht="138.6" customHeight="1"/>
+    <row r="17" ht="43.15" customHeight="1"/>
+    <row r="18" ht="132" customHeight="1"/>
+    <row r="19" ht="43.15" customHeight="1"/>
+    <row r="20" ht="183.6" customHeight="1"/>
+    <row r="21" ht="189.6" customHeight="1"/>
+    <row r="22" ht="43.15" customHeight="1"/>
+    <row r="23" ht="101.45" customHeight="1"/>
+    <row r="24" ht="43.15" customHeight="1"/>
+    <row r="25" ht="150.6" customHeight="1"/>
+    <row r="26" ht="43.15" customHeight="1"/>
+    <row r="27" ht="156.6" customHeight="1"/>
+    <row r="28" ht="155.44999999999999" customHeight="1"/>
+    <row r="29" ht="151.9" customHeight="1"/>
+    <row r="30" ht="156" customHeight="1"/>
+    <row r="31" ht="90" customHeight="1"/>
+    <row r="32" ht="90" customHeight="1"/>
+    <row r="33" ht="90" customHeight="1"/>
+    <row r="34" ht="90" customHeight="1"/>
+    <row r="35" ht="90" customHeight="1"/>
+    <row r="36" ht="90" customHeight="1"/>
+    <row r="37" ht="90" customHeight="1"/>
+    <row r="38" ht="90" customHeight="1"/>
+    <row r="39" ht="90" customHeight="1"/>
+    <row r="40" ht="90" customHeight="1"/>
+    <row r="41" ht="90" customHeight="1"/>
+    <row r="42" ht="90" customHeight="1"/>
+    <row r="43" ht="90" customHeight="1"/>
+    <row r="44" ht="43.15" customHeight="1"/>
+    <row r="45" ht="195" customHeight="1"/>
+    <row r="46" ht="243.6" customHeight="1"/>
+    <row r="47" ht="43.15" customHeight="1"/>
+    <row r="48" ht="60" customHeight="1"/>
+    <row r="49" ht="60" customHeight="1"/>
+    <row r="50" ht="60" customHeight="1"/>
+    <row r="51" ht="60" customHeight="1"/>
+    <row r="52" ht="60" customHeight="1"/>
+    <row r="53" ht="60" customHeight="1"/>
+    <row r="54" ht="60" customHeight="1"/>
+    <row r="55" ht="156" customHeight="1"/>
+    <row r="56" ht="60" customHeight="1"/>
+    <row r="57" ht="43.15" customHeight="1"/>
+    <row r="58" ht="100.15" customHeight="1"/>
+    <row r="59" ht="100.15" customHeight="1"/>
+    <row r="60" ht="100.15" customHeight="1"/>
+    <row r="61" ht="100.15" customHeight="1"/>
+    <row r="62" ht="43.15" customHeight="1"/>
+    <row r="63" ht="87.6" customHeight="1"/>
+    <row r="64" ht="87.6" customHeight="1"/>
+    <row r="65" spans="18:18" ht="87.6" customHeight="1"/>
+    <row r="66" spans="18:18" ht="43.15" customHeight="1"/>
+    <row r="67" spans="18:18" ht="217.15" customHeight="1"/>
+    <row r="68" spans="18:18" ht="325.14999999999998" customHeight="1"/>
+    <row r="69" spans="18:18" ht="43.15" customHeight="1"/>
+    <row r="70" spans="18:18" ht="118.15" customHeight="1"/>
+    <row r="71" spans="18:18" ht="43.15" customHeight="1"/>
+    <row r="72" spans="18:18" ht="80.45" customHeight="1"/>
+    <row r="73" spans="18:18" ht="43.15" customHeight="1"/>
+    <row r="74" spans="18:18" ht="60" customHeight="1"/>
+    <row r="75" spans="18:18" ht="43.15" customHeight="1"/>
+    <row r="76" spans="18:18" ht="112.15" customHeight="1"/>
+    <row r="77" spans="18:18" ht="43.15" customHeight="1"/>
+    <row r="78" spans="18:18">
+      <c r="R78" s="6"/>
     </row>
-    <row r="17" spans="1:17" s="20" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
-[...721 lines deleted...]
-    <row r="98" ht="30" customHeight="1"/>
+    <row r="81" ht="30" customHeight="1"/>
   </sheetData>
-  <mergeCells count="31">
+  <mergeCells count="21">
+    <mergeCell ref="M1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="D3:D4"/>
-    <mergeCell ref="N1:Q1"/>
-[...2 lines deleted...]
-    <mergeCell ref="D32:F32"/>
+    <mergeCell ref="A5:Q5"/>
+    <mergeCell ref="A15:C15"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="D15:F15"/>
+    <mergeCell ref="A7:B7"/>
     <mergeCell ref="A9:B9"/>
-    <mergeCell ref="B6:B8"/>
-[...10 lines deleted...]
-    <mergeCell ref="A21:B21"/>
   </mergeCells>
   <phoneticPr fontId="17" type="noConversion"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="17" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75">
       <c r="B2" s="7" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3830,46 +2850,46 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>МАЙ_ЦЗ</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>МАЙ_ЦЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_ЦЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>