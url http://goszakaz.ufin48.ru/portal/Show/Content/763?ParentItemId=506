--- v2 (2026-07-09)
+++ v3 (2026-08-24)
@@ -4,120 +4,126 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Июль\03.07.2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Август\07.08.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EFA54D98-592C-407B-B1A9-E4FEE5DEE75F}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{93504616-225C-4CA2-B5DF-34297F525C57}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ИЮЛЬ_ЦЗ" sheetId="1" r:id="rId1"/>
+    <sheet name="АВГУСТ_ЦЗ" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ИЮЛЬ_ЦЗ!$A$1:$Q$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">АВГУСТ_ЦЗ!$A$1:$Q$18</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J10" i="1" l="1"/>
+  <c r="K15" i="1" l="1"/>
+  <c r="K18" i="1" l="1"/>
+  <c r="L18" i="1"/>
+  <c r="M18" i="1"/>
+  <c r="N18" i="1"/>
+  <c r="O18" i="1"/>
+  <c r="J18" i="1"/>
+  <c r="L15" i="1"/>
+  <c r="M15" i="1"/>
+  <c r="N15" i="1"/>
+  <c r="O15" i="1"/>
+  <c r="J15" i="1"/>
+  <c r="K14" i="1"/>
+  <c r="L14" i="1"/>
+  <c r="M14" i="1"/>
+  <c r="N14" i="1"/>
+  <c r="O14" i="1"/>
+  <c r="J14" i="1"/>
   <c r="K13" i="1"/>
-  <c r="L13" i="1"/>
-[...3 lines deleted...]
-  <c r="J13" i="1"/>
+  <c r="K12" i="1"/>
+  <c r="L12" i="1"/>
+  <c r="M12" i="1"/>
+  <c r="N12" i="1"/>
+  <c r="O12" i="1"/>
+  <c r="J12" i="1"/>
+  <c r="K11" i="1"/>
   <c r="K10" i="1"/>
-  <c r="L10" i="1"/>
-[...2 lines deleted...]
-  <c r="O10" i="1"/>
   <c r="K9" i="1"/>
   <c r="L9" i="1"/>
   <c r="M9" i="1"/>
   <c r="N9" i="1"/>
   <c r="O9" i="1"/>
   <c r="J9" i="1"/>
   <c r="K8" i="1"/>
   <c r="K7" i="1"/>
-  <c r="L7" i="1"/>
-[...3 lines deleted...]
-  <c r="J7" i="1"/>
   <c r="K6" i="1"/>
-  <c r="P13" i="1" l="1"/>
+  <c r="J13" i="1" l="1"/>
+  <c r="J8" i="1" l="1"/>
+  <c r="J11" i="1"/>
+  <c r="J10" i="1"/>
+  <c r="J7" i="1" l="1"/>
   <c r="J6" i="1"/>
-  <c r="P9" i="1" l="1"/>
-[...3 lines deleted...]
-  <c r="P12" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="53">
   <si>
     <t>№ п/п</t>
-  </si>
-[...1 lines deleted...]
-    <t>Наименование заказчика</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>Идентификационный код закупки</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
@@ -136,143 +142,185 @@
   <si>
     <t>внебюджетные средства, руб.</t>
   </si>
   <si>
     <t>Источник финансирования</t>
   </si>
   <si>
     <t>Наименование 
 объекта закупки</t>
   </si>
   <si>
     <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t xml:space="preserve">Согласовано:
+Директор МКУ «Центр компетенций в сфере бухгалтерского учета и муниципального заказа» Задонского муниципального района
+Е.Н. Шаталова                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                               </t>
+  </si>
+  <si>
     <t>федеральный 
 бюджет, руб.</t>
   </si>
   <si>
     <t>эл.аукцион</t>
   </si>
   <si>
+    <t>Администрация Задонского муниципального округа Липецкой области Российской Федерации</t>
+  </si>
+  <si>
+    <t>запрос котировок</t>
+  </si>
+  <si>
+    <t>0 закупка в рамках гос.программы</t>
+  </si>
+  <si>
+    <t>0 закупок в рамках нац.проектов</t>
+  </si>
+  <si>
+    <t>Всего 2 закупки</t>
+  </si>
+  <si>
+    <t>Донской территориальный отдел администрации Задонского муниципального округа</t>
+  </si>
+  <si>
+    <t>Всего 3 закупки</t>
+  </si>
+  <si>
+    <t>Выполнение работ, связанных с осуществлением регулярных перевозок пассажиров и багажа автомобильным транспортом, по муниципальным маршрутам по регулируемым тарифам для нужд Задонского муниципального округа Липецкой области</t>
+  </si>
+  <si>
+    <t>Создание, обустройство площадок накопления твердых коммунальных отходов</t>
+  </si>
+  <si>
+    <t>263480800193348080100100670004299244.</t>
+  </si>
+  <si>
+    <t>Ликвидация мест несанкционированного размещения отходов производства и потребления</t>
+  </si>
+  <si>
+    <t>263480800193348080100100660003811244.</t>
+  </si>
+  <si>
+    <t>49.31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">42.99 </t>
+  </si>
+  <si>
+    <t>38.11</t>
+  </si>
+  <si>
+    <t>Оказание услуг по вывозу крупногабаритного, строительного мусора, сухой листвы и веток (с последующей сдачей на полигон)</t>
+  </si>
+  <si>
+    <t>263481602618448160100100050013811244</t>
+  </si>
+  <si>
+    <t>38.11.</t>
+  </si>
+  <si>
+    <t>По благоустройству территории Донского территориального отдела администрации Задонского муниципального округа (ручной покос)</t>
+  </si>
+  <si>
+    <t>263481602618448160100100040024312244</t>
+  </si>
+  <si>
+    <t>43.12.</t>
+  </si>
+  <si>
+    <t>август</t>
+  </si>
+  <si>
+    <t>Каменский территориальный отдел администрации Задонского муниципального округа</t>
+  </si>
+  <si>
+    <t>Содержание дорог местного значения Каменского территориального отдела (вырубка деревьев и кустарников в полосе отвода с вывозом порубочных остатков)</t>
+  </si>
+  <si>
     <t>Всего 1 закупка</t>
   </si>
   <si>
-    <t>июль</t>
-[...41 lines deleted...]
-    <t>Итого 2 закупки для 2 заказчиков, в т.ч.</t>
+    <t>263481602621948160100100040014312244</t>
+  </si>
+  <si>
+    <t>6 закупок относящаяся к категории "Прочие"</t>
+  </si>
+  <si>
+    <t>Итого 6 закупок для 3 заказчиков, в т.ч.</t>
+  </si>
+  <si>
+    <t>263480800193348080100100330004931244</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на июль 2026 года, 
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на август 2026 года, 
 осуществляемого МКУ "Центр компетенций в сфере бухгалтерского учета и муниципального заказа" Задонского муниципального района
-по состоянию на 03.07.2026 года
+по состоянию на 07.08.2026 года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(версия 1)</t>
+      <t>(версия 0)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Согласовано:
-[...2 lines deleted...]
-Е.Н. Шаталова                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                               </t>
+    <t>Наименование 
+заказчика</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
     <numFmt numFmtId="167" formatCode="#0"/>
     <numFmt numFmtId="168" formatCode="#\ ##0.00"/>
   </numFmts>
-  <fonts count="51">
+  <fonts count="50">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -572,57 +620,50 @@
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="9" tint="-0.499984740745262"/>
-      <name val="Times New Roman"/>
-[...5 lines deleted...]
-      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="13">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -656,51 +697,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF99CCFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF99CCFF"/>
         <bgColor rgb="FFCCCCFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="27">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -708,359 +749,281 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
-        <color indexed="64"/>
-[...118 lines deleted...]
-      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...113 lines deleted...]
-      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="284">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="166" fontId="19" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="3">
       <alignment vertical="top" wrapText="1"/>
@@ -1397,51 +1360,51 @@
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyFill="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1462,194 +1425,197 @@
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="49" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="16" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="6" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="14" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...118 lines deleted...]
-    <xf numFmtId="4" fontId="50" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="284">
     <cellStyle name="st17" xfId="8" xr:uid="{1D5F69A2-08FF-47DC-A03F-BE95E1190BF3}"/>
     <cellStyle name="st17 2" xfId="66" xr:uid="{2CBD0D3B-E76C-4836-A565-2DA873F28A0E}"/>
     <cellStyle name="st17 3" xfId="99" xr:uid="{71A26391-7501-4475-977A-F009014ACB21}"/>
     <cellStyle name="st17 4" xfId="145" xr:uid="{4A7C1B67-E91E-4330-8CCA-A15100DDE754}"/>
     <cellStyle name="st19" xfId="12" xr:uid="{9247C29E-673C-4C99-B6C2-B7809F3B5480}"/>
     <cellStyle name="st19 2" xfId="91" xr:uid="{F621A2AC-AC57-478E-8EEE-C973EE9F0A90}"/>
     <cellStyle name="st19 3" xfId="100" xr:uid="{39D8C2CA-253B-4390-ABCA-F4B5A7B6913A}"/>
     <cellStyle name="st19 4" xfId="146" xr:uid="{6105D70D-10EC-42DD-B61C-9D915B0D7757}"/>
     <cellStyle name="st20" xfId="17" xr:uid="{3F6CCC38-AAC7-451D-A4BC-14FE81B72F8F}"/>
     <cellStyle name="st20 2" xfId="68" xr:uid="{856FDB82-19AE-483D-BA81-F570086658D0}"/>
     <cellStyle name="st20 3" xfId="101" xr:uid="{6C271111-2A10-457B-8DD5-0F0C87B9257D}"/>
     <cellStyle name="st20 4" xfId="147" xr:uid="{86EC6A69-5D79-443E-8EC2-ADE70A424CB9}"/>
     <cellStyle name="st21" xfId="14" xr:uid="{7D99FA41-A6BE-4618-8FFC-AD4C0D75E7FF}"/>
     <cellStyle name="st21 2" xfId="67" xr:uid="{B1EAB15A-8D44-4AA3-8E5B-42BCD8335260}"/>
     <cellStyle name="st21 3" xfId="102" xr:uid="{BA792D5A-F5EB-4AB2-AF92-1306D45D5213}"/>
     <cellStyle name="st21 4" xfId="148" xr:uid="{9741CB34-8C84-4DF5-BC82-7F8C4F2B54CF}"/>
     <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="xl24" xfId="11" xr:uid="{23847631-D793-4013-90A1-37DA1105AAA9}"/>
@@ -2182,714 +2148,953 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R81"/>
+  <dimension ref="A1:R86"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="R10" sqref="R10"/>
+    <sheetView tabSelected="1" topLeftCell="C13" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="K19" sqref="K19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="21"/>
     <col min="2" max="2" width="41.42578125" style="5" customWidth="1"/>
     <col min="3" max="3" width="18.85546875" style="5" customWidth="1"/>
-    <col min="4" max="4" width="71.7109375" style="21" customWidth="1"/>
+    <col min="4" max="4" width="80.28515625" style="21" customWidth="1"/>
     <col min="5" max="6" width="32.42578125" style="21" customWidth="1"/>
     <col min="7" max="7" width="32.42578125" style="2" customWidth="1"/>
     <col min="8" max="8" width="55" style="3" customWidth="1"/>
-    <col min="9" max="9" width="36.42578125" style="21" customWidth="1"/>
-    <col min="10" max="15" width="32.42578125" style="4" customWidth="1"/>
+    <col min="9" max="9" width="38.42578125" style="21" customWidth="1"/>
+    <col min="10" max="15" width="33.5703125" style="4" customWidth="1"/>
     <col min="16" max="16" width="27.42578125" style="4" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="24.5703125" style="4" customWidth="1"/>
     <col min="18" max="18" width="16.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="99" customHeight="1">
-      <c r="M1" s="32" t="s">
-[...5 lines deleted...]
-      <c r="Q1" s="32"/>
+      <c r="M1" s="67" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1" s="67"/>
+      <c r="O1" s="67"/>
+      <c r="P1" s="67"/>
+      <c r="Q1" s="67"/>
       <c r="R1" s="22"/>
     </row>
     <row r="2" spans="1:18" ht="132" customHeight="1" thickBot="1">
-      <c r="A2" s="33" t="s">
-[...17 lines deleted...]
-      <c r="Q2" s="33"/>
+      <c r="A2" s="68" t="s">
+        <v>51</v>
+      </c>
+      <c r="B2" s="68"/>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
+      <c r="E2" s="68"/>
+      <c r="F2" s="68"/>
+      <c r="G2" s="68"/>
+      <c r="H2" s="68"/>
+      <c r="I2" s="68"/>
+      <c r="J2" s="68"/>
+      <c r="K2" s="68"/>
+      <c r="L2" s="68"/>
+      <c r="M2" s="68"/>
+      <c r="N2" s="68"/>
+      <c r="O2" s="68"/>
+      <c r="P2" s="68"/>
+      <c r="Q2" s="68"/>
     </row>
-    <row r="3" spans="1:18" s="18" customFormat="1" ht="67.900000000000006" customHeight="1">
-[...3 lines deleted...]
-      <c r="B3" s="62" t="s">
+    <row r="3" spans="1:18" ht="67.900000000000006" customHeight="1">
+      <c r="A3" s="75" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="C3" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="62" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="62" t="s">
+      <c r="F3" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="55" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="73" t="s">
+        <v>2</v>
+      </c>
+      <c r="I3" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="K3" s="69" t="s">
+        <v>13</v>
+      </c>
+      <c r="L3" s="69"/>
+      <c r="M3" s="69"/>
+      <c r="N3" s="69"/>
+      <c r="O3" s="69"/>
+      <c r="P3" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q3" s="71" t="s">
         <v>15</v>
       </c>
-      <c r="E3" s="62" t="s">
-[...29 lines deleted...]
-      </c>
     </row>
-    <row r="4" spans="1:18" s="18" customFormat="1" ht="139.15" customHeight="1" thickBot="1">
-[...9 lines deleted...]
-      <c r="J4" s="72"/>
+    <row r="4" spans="1:18" ht="139.15" customHeight="1" thickBot="1">
+      <c r="A4" s="76"/>
+      <c r="B4" s="56"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="74"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="70"/>
       <c r="K4" s="29" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="L4" s="29" t="s">
         <v>20</v>
       </c>
       <c r="M4" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="N4" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="N4" s="29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O4" s="29" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-      <c r="Q4" s="73"/>
+        <v>12</v>
+      </c>
+      <c r="P4" s="70"/>
+      <c r="Q4" s="72"/>
     </row>
     <row r="5" spans="1:18" s="19" customFormat="1" ht="60" customHeight="1" thickBot="1">
-      <c r="A5" s="58" t="s">
-[...17 lines deleted...]
-      <c r="Q5" s="60"/>
+      <c r="A5" s="63" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="64"/>
+      <c r="C5" s="64"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="64"/>
+      <c r="F5" s="64"/>
+      <c r="G5" s="64"/>
+      <c r="H5" s="64"/>
+      <c r="I5" s="64"/>
+      <c r="J5" s="64"/>
+      <c r="K5" s="64"/>
+      <c r="L5" s="64"/>
+      <c r="M5" s="64"/>
+      <c r="N5" s="64"/>
+      <c r="O5" s="64"/>
+      <c r="P5" s="64"/>
+      <c r="Q5" s="65"/>
     </row>
-    <row r="6" spans="1:18" s="23" customFormat="1" ht="80.25" customHeight="1" thickBot="1">
-      <c r="A6" s="74">
+    <row r="6" spans="1:18" s="23" customFormat="1" ht="98.25" customHeight="1">
+      <c r="A6" s="31">
         <v>1</v>
       </c>
-      <c r="B6" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="25">
+      <c r="B6" s="57" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" s="57">
         <v>4808001933</v>
       </c>
       <c r="D6" s="25" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="E6" s="25" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F6" s="25" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G6" s="25" t="s">
-        <v>19</v>
-[...7 lines deleted...]
-      <c r="J6" s="27">
+        <v>18</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="I6" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="J6" s="26">
         <f>K6</f>
-        <v>281089.09999999998</v>
-[...19 lines deleted...]
-        <v>28</v>
+        <v>10992159</v>
+      </c>
+      <c r="K6" s="26">
+        <f>L6+M6+N6+O6</f>
+        <v>10992159</v>
+      </c>
+      <c r="L6" s="26">
+        <v>0</v>
+      </c>
+      <c r="M6" s="26">
+        <v>0</v>
+      </c>
+      <c r="N6" s="26">
+        <v>10992159</v>
+      </c>
+      <c r="O6" s="27">
+        <v>0</v>
+      </c>
+      <c r="P6" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q6" s="32" t="s">
+        <v>21</v>
       </c>
     </row>
-    <row r="7" spans="1:18" s="20" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
-[...39 lines deleted...]
-      <c r="Q7" s="40"/>
+    <row r="7" spans="1:18" s="23" customFormat="1" ht="98.25" customHeight="1">
+      <c r="A7" s="31">
+        <v>2</v>
+      </c>
+      <c r="B7" s="66"/>
+      <c r="C7" s="66"/>
+      <c r="D7" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="H7" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="I7" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="J7" s="26">
+        <f>K7</f>
+        <v>1410552.09</v>
+      </c>
+      <c r="K7" s="26">
+        <f>SUM(L7:O7)</f>
+        <v>1410552.09</v>
+      </c>
+      <c r="L7" s="26">
+        <v>0</v>
+      </c>
+      <c r="M7" s="26">
+        <v>0</v>
+      </c>
+      <c r="N7" s="26">
+        <v>1410552.09</v>
+      </c>
+      <c r="O7" s="27">
+        <v>0</v>
+      </c>
+      <c r="P7" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q7" s="32" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="8" spans="1:18" s="23" customFormat="1" ht="80.25" customHeight="1" thickBot="1">
-[...8 lines deleted...]
-      </c>
+    <row r="8" spans="1:18" s="23" customFormat="1" ht="98.25" customHeight="1" thickBot="1">
+      <c r="A8" s="31">
+        <v>3</v>
+      </c>
+      <c r="B8" s="58"/>
+      <c r="C8" s="58"/>
       <c r="D8" s="25" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E8" s="25" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F8" s="25" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G8" s="25" t="s">
-        <v>19</v>
-[...10 lines deleted...]
-      <c r="K8" s="27">
+        <v>18</v>
+      </c>
+      <c r="H8" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="I8" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="26">
+        <f>K8</f>
+        <v>211013.15</v>
+      </c>
+      <c r="K8" s="26">
         <f>SUM(L8:O8)</f>
-        <v>99187.520000000004</v>
-[...14 lines deleted...]
-      <c r="Q8" s="75" t="s">
+        <v>211013.15</v>
+      </c>
+      <c r="L8" s="26">
+        <v>0</v>
+      </c>
+      <c r="M8" s="26">
+        <v>0</v>
+      </c>
+      <c r="N8" s="26">
+        <v>211013.15</v>
+      </c>
+      <c r="O8" s="26">
+        <v>0</v>
+      </c>
+      <c r="P8" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q8" s="32" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:18" s="20" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
-      <c r="A9" s="34" t="s">
-[...18 lines deleted...]
-      <c r="L9" s="38">
+      <c r="A9" s="53" t="s">
+        <v>28</v>
+      </c>
+      <c r="B9" s="54"/>
+      <c r="C9" s="40"/>
+      <c r="D9" s="40"/>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="41"/>
+      <c r="H9" s="41"/>
+      <c r="I9" s="41"/>
+      <c r="J9" s="42">
+        <f>SUM(J6:J8)</f>
+        <v>12613724.24</v>
+      </c>
+      <c r="K9" s="42">
+        <f t="shared" ref="K9:O9" si="0">SUM(K6:K8)</f>
+        <v>12613724.24</v>
+      </c>
+      <c r="L9" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="M9" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N9" s="42">
+        <f t="shared" si="0"/>
+        <v>12613724.24</v>
+      </c>
+      <c r="O9" s="42">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="P9" s="43"/>
+      <c r="Q9" s="44"/>
+    </row>
+    <row r="10" spans="1:18" s="23" customFormat="1" ht="98.25" customHeight="1">
+      <c r="A10" s="31">
+        <v>1</v>
+      </c>
+      <c r="B10" s="57" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="57">
+        <v>4816026184</v>
+      </c>
+      <c r="D10" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="H10" s="28" t="s">
+        <v>38</v>
+      </c>
+      <c r="I10" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="J10" s="26">
+        <f>K10</f>
+        <v>350000</v>
+      </c>
+      <c r="K10" s="26">
+        <f>L10+M10+N10+O10</f>
+        <v>350000</v>
+      </c>
+      <c r="L10" s="26">
+        <v>0</v>
+      </c>
+      <c r="M10" s="26">
+        <v>0</v>
+      </c>
+      <c r="N10" s="26">
+        <v>350000</v>
+      </c>
+      <c r="O10" s="27">
+        <v>0</v>
+      </c>
+      <c r="P10" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q10" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="23" customFormat="1" ht="98.25" customHeight="1" thickBot="1">
+      <c r="A11" s="31">
+        <v>2</v>
+      </c>
+      <c r="B11" s="58"/>
+      <c r="C11" s="58"/>
+      <c r="D11" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="H11" s="28" t="s">
+        <v>41</v>
+      </c>
+      <c r="I11" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="J11" s="26">
+        <f>K11</f>
+        <v>117652.3</v>
+      </c>
+      <c r="K11" s="26">
+        <f>L11+M11+N11+O11</f>
+        <v>117652.3</v>
+      </c>
+      <c r="L11" s="26">
+        <v>0</v>
+      </c>
+      <c r="M11" s="26">
+        <v>0</v>
+      </c>
+      <c r="N11" s="26">
+        <v>117652.3</v>
+      </c>
+      <c r="O11" s="27">
+        <v>0</v>
+      </c>
+      <c r="P11" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q11" s="32" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="20" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
+      <c r="A12" s="53" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="54"/>
+      <c r="C12" s="40"/>
+      <c r="D12" s="40"/>
+      <c r="E12" s="41"/>
+      <c r="F12" s="41"/>
+      <c r="G12" s="41"/>
+      <c r="H12" s="41"/>
+      <c r="I12" s="41"/>
+      <c r="J12" s="42">
+        <f>SUM(J10:J11)</f>
+        <v>467652.3</v>
+      </c>
+      <c r="K12" s="42">
+        <f t="shared" ref="K12:O12" si="1">SUM(K10:K11)</f>
+        <v>467652.3</v>
+      </c>
+      <c r="L12" s="42">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M12" s="42">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N12" s="42">
+        <f t="shared" si="1"/>
+        <v>467652.3</v>
+      </c>
+      <c r="O12" s="42">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="P12" s="43"/>
+      <c r="Q12" s="44"/>
+    </row>
+    <row r="13" spans="1:18" s="23" customFormat="1" ht="98.25" customHeight="1" thickBot="1">
+      <c r="A13" s="31">
+        <v>1</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="C13" s="25">
+        <v>4816026219</v>
+      </c>
+      <c r="D13" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" s="28" t="s">
+        <v>47</v>
+      </c>
+      <c r="I13" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="J13" s="26">
+        <f>K13</f>
+        <v>469820.2</v>
+      </c>
+      <c r="K13" s="26">
+        <f>L13+M13+N13+O13</f>
+        <v>469820.2</v>
+      </c>
+      <c r="L13" s="26">
+        <v>0</v>
+      </c>
+      <c r="M13" s="26">
+        <v>0</v>
+      </c>
+      <c r="N13" s="26">
+        <v>469820.2</v>
+      </c>
+      <c r="O13" s="26">
+        <v>0</v>
+      </c>
+      <c r="P13" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q13" s="32" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="20" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
+      <c r="A14" s="53" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" s="54"/>
+      <c r="C14" s="40"/>
+      <c r="D14" s="40"/>
+      <c r="E14" s="41"/>
+      <c r="F14" s="41"/>
+      <c r="G14" s="41"/>
+      <c r="H14" s="41"/>
+      <c r="I14" s="41"/>
+      <c r="J14" s="42">
+        <f>SUM(J13)</f>
+        <v>469820.2</v>
+      </c>
+      <c r="K14" s="42">
+        <f t="shared" ref="K14:O14" si="2">SUM(K13)</f>
+        <v>469820.2</v>
+      </c>
+      <c r="L14" s="42">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M9" s="38">
+      <c r="M14" s="42">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N9" s="38">
+      <c r="N14" s="42">
         <f t="shared" si="2"/>
-        <v>99187.520000000004</v>
-[...1 lines deleted...]
-      <c r="O9" s="38">
+        <v>469820.2</v>
+      </c>
+      <c r="O14" s="42">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P9" s="39">
-[...3 lines deleted...]
-      <c r="Q9" s="40"/>
+      <c r="P14" s="43"/>
+      <c r="Q14" s="44"/>
     </row>
-    <row r="10" spans="1:18" s="18" customFormat="1" ht="47.25" customHeight="1">
-[...19 lines deleted...]
-      <c r="L10" s="45">
+    <row r="15" spans="1:18" s="18" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A15" s="60" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="61"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="45"/>
+      <c r="F15" s="45"/>
+      <c r="G15" s="45"/>
+      <c r="H15" s="46"/>
+      <c r="I15" s="46"/>
+      <c r="J15" s="47">
+        <f>J9+J12+J14</f>
+        <v>13551196.74</v>
+      </c>
+      <c r="K15" s="47">
+        <f>K16+K17+K18</f>
+        <v>13551196.74</v>
+      </c>
+      <c r="L15" s="47">
+        <f t="shared" ref="L15:O15" si="3">L9+L12+L14</f>
+        <v>0</v>
+      </c>
+      <c r="M15" s="47">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M10" s="45">
+      <c r="N15" s="47">
         <f t="shared" si="3"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="N10" s="45">
+        <v>13551196.74</v>
+      </c>
+      <c r="O15" s="47">
         <f t="shared" si="3"/>
-        <v>380276.62</v>
-[...9 lines deleted...]
-      <c r="Q10" s="47"/>
+        <v>0</v>
+      </c>
+      <c r="P15" s="48"/>
+      <c r="Q15" s="49"/>
     </row>
-    <row r="11" spans="1:18" s="18" customFormat="1" ht="47.25" customHeight="1">
-[...33 lines deleted...]
-      <c r="Q11" s="50"/>
+    <row r="16" spans="1:18" s="18" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A16" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="8"/>
+      <c r="C16" s="10"/>
+      <c r="D16" s="8"/>
+      <c r="E16" s="8"/>
+      <c r="F16" s="8"/>
+      <c r="G16" s="8"/>
+      <c r="H16" s="8"/>
+      <c r="I16" s="8"/>
+      <c r="J16" s="11">
+        <v>0</v>
+      </c>
+      <c r="K16" s="11">
+        <v>0</v>
+      </c>
+      <c r="L16" s="11">
+        <v>0</v>
+      </c>
+      <c r="M16" s="11">
+        <v>0</v>
+      </c>
+      <c r="N16" s="11">
+        <v>0</v>
+      </c>
+      <c r="O16" s="11">
+        <v>0</v>
+      </c>
+      <c r="P16" s="50"/>
+      <c r="Q16" s="51"/>
     </row>
-    <row r="12" spans="1:18" s="18" customFormat="1" ht="47.25" customHeight="1">
-[...33 lines deleted...]
-      <c r="Q12" s="52"/>
+    <row r="17" spans="1:17" s="18" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A17" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="9"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="9"/>
+      <c r="E17" s="9"/>
+      <c r="F17" s="9"/>
+      <c r="G17" s="9"/>
+      <c r="H17" s="9"/>
+      <c r="I17" s="9"/>
+      <c r="J17" s="13">
+        <v>0</v>
+      </c>
+      <c r="K17" s="13">
+        <v>0</v>
+      </c>
+      <c r="L17" s="13">
+        <v>0</v>
+      </c>
+      <c r="M17" s="13">
+        <v>0</v>
+      </c>
+      <c r="N17" s="13">
+        <v>0</v>
+      </c>
+      <c r="O17" s="13">
+        <v>0</v>
+      </c>
+      <c r="P17" s="24"/>
+      <c r="Q17" s="35"/>
     </row>
-    <row r="13" spans="1:18" s="18" customFormat="1" ht="47.25" customHeight="1" thickBot="1">
-[...39 lines deleted...]
-      <c r="Q13" s="57"/>
+    <row r="18" spans="1:17" s="18" customFormat="1" ht="47.25" customHeight="1" thickBot="1">
+      <c r="A18" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18" s="37"/>
+      <c r="C18" s="37"/>
+      <c r="D18" s="37"/>
+      <c r="E18" s="37"/>
+      <c r="F18" s="37"/>
+      <c r="G18" s="37"/>
+      <c r="H18" s="37"/>
+      <c r="I18" s="37"/>
+      <c r="J18" s="38">
+        <f>J6+J7+J8+J10+J11+J13</f>
+        <v>13551196.74</v>
+      </c>
+      <c r="K18" s="38">
+        <f t="shared" ref="K18:O18" si="4">K6+K7+K8+K10+K11+K13</f>
+        <v>13551196.74</v>
+      </c>
+      <c r="L18" s="38">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M18" s="38">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N18" s="38">
+        <f t="shared" si="4"/>
+        <v>13551196.74</v>
+      </c>
+      <c r="O18" s="38">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P18" s="52"/>
+      <c r="Q18" s="39"/>
     </row>
-    <row r="14" spans="1:18" ht="161.44999999999999" customHeight="1">
-[...16 lines deleted...]
-      <c r="Q14" s="17"/>
+    <row r="19" spans="1:17" ht="161.44999999999999" customHeight="1">
+      <c r="A19" s="14"/>
+      <c r="B19" s="15"/>
+      <c r="C19" s="15"/>
+      <c r="D19" s="15"/>
+      <c r="E19" s="15"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="15"/>
+      <c r="H19" s="15"/>
+      <c r="I19" s="15"/>
+      <c r="J19" s="16"/>
+      <c r="K19" s="16"/>
+      <c r="L19" s="17"/>
+      <c r="M19" s="17"/>
+      <c r="N19" s="17"/>
+      <c r="O19" s="17"/>
+      <c r="P19" s="17"/>
+      <c r="Q19" s="17"/>
     </row>
-    <row r="15" spans="1:18" ht="43.15" customHeight="1">
-[...5 lines deleted...]
-      <c r="F15" s="31"/>
+    <row r="20" spans="1:17" ht="43.15" customHeight="1">
+      <c r="A20" s="59"/>
+      <c r="B20" s="59"/>
+      <c r="C20" s="59"/>
+      <c r="D20" s="62"/>
+      <c r="E20" s="62"/>
+      <c r="F20" s="62"/>
     </row>
-    <row r="16" spans="1:18" ht="138.6" customHeight="1"/>
-[...18 lines deleted...]
-    <row r="35" ht="90" customHeight="1"/>
+    <row r="21" spans="1:17" ht="138.6" customHeight="1"/>
+    <row r="22" spans="1:17" ht="43.15" customHeight="1"/>
+    <row r="23" spans="1:17" ht="132" customHeight="1"/>
+    <row r="24" spans="1:17" ht="43.15" customHeight="1"/>
+    <row r="25" spans="1:17" ht="183.6" customHeight="1"/>
+    <row r="26" spans="1:17" ht="189.6" customHeight="1"/>
+    <row r="27" spans="1:17" ht="43.15" customHeight="1"/>
+    <row r="28" spans="1:17" ht="101.45" customHeight="1"/>
+    <row r="29" spans="1:17" ht="43.15" customHeight="1"/>
+    <row r="30" spans="1:17" ht="150.6" customHeight="1"/>
+    <row r="31" spans="1:17" ht="43.15" customHeight="1"/>
+    <row r="32" spans="1:17" ht="156.6" customHeight="1"/>
+    <row r="33" ht="155.44999999999999" customHeight="1"/>
+    <row r="34" ht="151.9" customHeight="1"/>
+    <row r="35" ht="156" customHeight="1"/>
     <row r="36" ht="90" customHeight="1"/>
     <row r="37" ht="90" customHeight="1"/>
     <row r="38" ht="90" customHeight="1"/>
     <row r="39" ht="90" customHeight="1"/>
     <row r="40" ht="90" customHeight="1"/>
     <row r="41" ht="90" customHeight="1"/>
     <row r="42" ht="90" customHeight="1"/>
     <row r="43" ht="90" customHeight="1"/>
-    <row r="44" ht="43.15" customHeight="1"/>
-[...7 lines deleted...]
-    <row r="52" ht="60" customHeight="1"/>
+    <row r="44" ht="90" customHeight="1"/>
+    <row r="45" ht="90" customHeight="1"/>
+    <row r="46" ht="90" customHeight="1"/>
+    <row r="47" ht="90" customHeight="1"/>
+    <row r="48" ht="90" customHeight="1"/>
+    <row r="49" ht="43.15" customHeight="1"/>
+    <row r="50" ht="195" customHeight="1"/>
+    <row r="51" ht="243.6" customHeight="1"/>
+    <row r="52" ht="43.15" customHeight="1"/>
     <row r="53" ht="60" customHeight="1"/>
     <row r="54" ht="60" customHeight="1"/>
-    <row r="55" ht="156" customHeight="1"/>
+    <row r="55" ht="60" customHeight="1"/>
     <row r="56" ht="60" customHeight="1"/>
-    <row r="57" ht="43.15" customHeight="1"/>
-[...3 lines deleted...]
-    <row r="61" ht="100.15" customHeight="1"/>
+    <row r="57" ht="60" customHeight="1"/>
+    <row r="58" ht="60" customHeight="1"/>
+    <row r="59" ht="60" customHeight="1"/>
+    <row r="60" ht="156" customHeight="1"/>
+    <row r="61" ht="60" customHeight="1"/>
     <row r="62" ht="43.15" customHeight="1"/>
-    <row r="63" ht="87.6" customHeight="1"/>
-[...15 lines deleted...]
-      <c r="R78" s="6"/>
+    <row r="63" ht="100.15" customHeight="1"/>
+    <row r="64" ht="100.15" customHeight="1"/>
+    <row r="65" ht="100.15" customHeight="1"/>
+    <row r="66" ht="100.15" customHeight="1"/>
+    <row r="67" ht="43.15" customHeight="1"/>
+    <row r="68" ht="87.6" customHeight="1"/>
+    <row r="69" ht="87.6" customHeight="1"/>
+    <row r="70" ht="87.6" customHeight="1"/>
+    <row r="71" ht="43.15" customHeight="1"/>
+    <row r="72" ht="217.15" customHeight="1"/>
+    <row r="73" ht="325.14999999999998" customHeight="1"/>
+    <row r="74" ht="43.15" customHeight="1"/>
+    <row r="75" ht="118.15" customHeight="1"/>
+    <row r="76" ht="43.15" customHeight="1"/>
+    <row r="77" ht="80.45" customHeight="1"/>
+    <row r="78" ht="43.15" customHeight="1"/>
+    <row r="79" ht="60" customHeight="1"/>
+    <row r="80" ht="43.15" customHeight="1"/>
+    <row r="81" spans="18:18" ht="112.15" customHeight="1"/>
+    <row r="82" spans="18:18" ht="43.15" customHeight="1"/>
+    <row r="83" spans="18:18">
+      <c r="R83" s="6"/>
     </row>
-    <row r="81" ht="30" customHeight="1"/>
+    <row r="86" spans="18:18" ht="30" customHeight="1"/>
   </sheetData>
-  <mergeCells count="21">
+  <mergeCells count="26">
     <mergeCell ref="M1:Q1"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="E3:E4"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="A12:B12"/>
     <mergeCell ref="C3:C4"/>
-    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="B10:B11"/>
+    <mergeCell ref="C10:C11"/>
+    <mergeCell ref="A20:C20"/>
+    <mergeCell ref="A15:D15"/>
+    <mergeCell ref="D20:F20"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A5:Q5"/>
+    <mergeCell ref="B6:B8"/>
+    <mergeCell ref="C6:C8"/>
     <mergeCell ref="D3:D4"/>
-    <mergeCell ref="A5:Q5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A7:B7"/>
     <mergeCell ref="A9:B9"/>
   </mergeCells>
   <phoneticPr fontId="17" type="noConversion"/>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="17" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75">
       <c r="B2" s="7" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="31.5">
       <c r="B3" s="7" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>ИЮЛЬ_ЦЗ</vt:lpstr>
+      <vt:lpstr>АВГУСТ_ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>ИЮЛЬ_ЦЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>АВГУСТ_ЦЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>