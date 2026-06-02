--- v0 (2025-12-08)
+++ v1 (2026-06-02)
@@ -1,108 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10716"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF0C9F">
+      <w:tr w:rsidR="0063396B">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="3031"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10716" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+          <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
             <w:pPr>
               <w:pStyle w:val="ConsPlusTitlePage0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:position w:val="-61"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="3810000" cy="904875"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Консультант Плюс"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -115,144 +109,146 @@
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3810000" cy="904875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF0C9F">
+      <w:tr w:rsidR="0063396B">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="8335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10716" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+          <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
             <w:pPr>
               <w:pStyle w:val="ConsPlusTitlePage0"/>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>Постановление Правительства РФ от 16.11.2015 N 1236</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:br/>
-              <w:t>(ред. от 23.12.2024)</w:t>
+              <w:t>(ред. от 09.12.2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>"Об утверждении Правил формирования и ведения единого реестра российских программ для электронных вычислительных машин и баз данных и единого реестра программ для электронных вычислительных машин и баз данных из государств - членов Евразийского экономическ</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>ого союза, за исключением Российской Федерации"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF0C9F">
+      <w:tr w:rsidR="0063396B">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="3031"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10716" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+          <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
             <w:pPr>
               <w:pStyle w:val="ConsPlusTitlePage0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Документ предоставлен </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:tooltip="Ссылка на КонсультантПлюс">
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="28"/>
                 </w:rPr>
                 <w:t>КонсультантПлюс</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="28"/>
                 </w:rPr>
@@ -274,14784 +270,14960 @@
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="28"/>
                 </w:rPr>
                 <w:t>www.consultant.r</w:t>
               </w:r>
               <w:r>
                 <w:rPr>
                   <w:b/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="28"/>
                 </w:rPr>
                 <w:t>u</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:br/>
+              <w:t>Дата сохранения: 18.12.2025</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:br/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
-[...8 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:sectPr w:rsidR="0063396B">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="841" w:right="595" w:bottom="841" w:left="595" w:header="0" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>ПРАВИТЕЛЬСТВО РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПОСТАНОВЛЕНИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>от 16 ноября 2015 г. N 1236</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ОБ УТВЕРЖДЕНИИ ПРАВИЛ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ФОРМИРОВАНИЯ И ВЕДЕНИЯ ЕДИНОГО РЕЕСТРА РОССИЙСКИХ ПРОГРАММ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ДЛЯ ЭЛЕКТРОННЫХ ВЫЧИСЛИТЕЛЬНЫХ МАШИН И БАЗ ДАННЫХ И ЕДИНОГО</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>РЕЕСТРА ПРОГРАММ ДЛЯ ЭЛЕКТРОННЫХ ВЫЧИСЛИТЕЛЬНЫХ МАШИН И БАЗ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ДАННЫХ ИЗ ГОСУДАРСТВ - ЧЛЕНОВ ЕВРАЗИЙСКОГО ЭКОНОМИЧЕСКОГО</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>СОЮЗА, ЗА ИСКЛЮЧЕНИ</w:t>
       </w:r>
       <w:r>
         <w:t>ЕМ РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF0C9F">
+      <w:tr w:rsidR="0063396B">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+          <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+          <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+          <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+          <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 23.03.2017 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:tooltip="Постановление Правительства РФ от 23.03.2017 N 325 (ред. от 07.03.2018) &quot;Об утверждении дополнительных требований к программам для электронных вычислительных машин и базам данных, сведения о которых включены в реестр российского программного обеспечения, и вне">
+            <w:hyperlink r:id="rId9" w:tooltip="Постановление Правительства РФ от 23.03.2017 N 325 (ред. от 07.03.2018) &quot;Об утверждении дополнительных требований к программам для электронных вычислительных машин и базам данных, сведения о которых включены в реестр российского программного обеспечения, и вне">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 325</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+          <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 20.12.2017 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+            <w:hyperlink r:id="rId10" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1594</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 20.11.2018 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:tooltip="Постановление Правительства РФ от 20.11.2018 N 1391 (ред. от 12.03.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+            <w:hyperlink r:id="rId11" w:tooltip="Постановление Правительства РФ от 20.11.2018 N 1391 (ред. от 12.03.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1391</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 30.03.2019 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:tooltip="Постановление Правительства РФ от 30.03.2019 N 383 &quot;О внесении изменений в Правила формирования и ведения единого реестра российских программ для электронных вычислительных машин и баз данных и единого реестра программ для электронных вычислительных машин и ба">
+            <w:hyperlink r:id="rId12" w:tooltip="Постановление Правительства РФ от 30.03.2019 N 383 &quot;О внесении изменений в Правила формирования и ведения единого реестра российских программ для электронных вычислительных машин и баз данных и единого реестра программ для электронных вычислительных машин и ба">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 383</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+          <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 20.07.2021 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+            <w:hyperlink r:id="rId13" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1226</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 08.08.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:tooltip="Постановление Правительства РФ от 08.08.2022 N 1393 &quot;Об утверждении требований к автоматизированной информационной системе оформления воздушных перевозок, к базам данных, входящим в ее состав, к информационно-телекоммуникационной сети, обеспечивающей работу ук">
+            <w:hyperlink r:id="rId14" w:tooltip="Постановление Правительства РФ от 08.08.2022 N 1393 &quot;Об утверждении требований к автоматизированной информационной системе оформления воздушных перевозок, к базам данных, входящим в ее состав, к информационно-телекоммуникационной сети, обеспечивающей работу ук">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1393</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 28.12.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+            <w:hyperlink r:id="rId15" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2461</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+          <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 30.11.2023 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2044 &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+            <w:hyperlink r:id="rId16" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2044 &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2044</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 23.12.2024 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:tooltip="Постановление Правительства РФ от 23.12.2024 N 1875 (ред. от 29.08.2025) &quot;О мерах по предоставлению национального режима при осуществлении закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельн">
+            <w:hyperlink r:id="rId17" w:tooltip="Постановление Правительства РФ от 23.12.2024 N 1875 (ред. от 27.09.2025) &quot;О мерах по предоставлению национального режима при осуществлении закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельн">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1875</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 09.12.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:tooltip="Постановление Правительства РФ от 09.12.2025 N 2001 &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2001</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+          <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Правительство Российской Федерации постановляет:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:tooltip="Постановление Правительства РФ от 23.12.2024 N 1875 (ред. от 29.08.2025) &quot;О мерах по предоставлению национального режима при осуществлении закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельн">
+      <w:hyperlink r:id="rId19" w:tooltip="Постановление Правительства РФ от 23.12.2024 N 1875 (ред. от 27.09.2025) &quot;О мерах по предоставлению национального режима при осуществлении закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельн">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 23.12.2024 N 1875)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...12 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="P20"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:t>1. Утвердить прилаг</w:t>
+      </w:r>
+      <w:r>
+        <w:t>аемые:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:hyperlink w:anchor="P70" w:tooltip="ПРАВИЛА">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Правила</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> форми</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+        <w:t xml:space="preserve"> формирования и ведения единого реестра российских программ для электронных вычислительных машин и баз данных и единого реестра программ для электронных вычислительных машин и баз данных из государств - </w:t>
+      </w:r>
+      <w:r>
+        <w:t>членов Евразийского экономического союза, за исключением Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId20" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">абзац утратил силу с 1 января 2025 года. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:tooltip="Постановление Правительства РФ от 23.12.2024 N 1875 (ред. от 29.08.2025) &quot;О мерах по предоставлению национального режима при осуществлении закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельн">
+      <w:hyperlink r:id="rId21" w:tooltip="Постановление Правительства РФ от 23.12.2024 N 1875 (ред. от 27.09.2025) &quot;О мерах по предоставлению национального режима при осуществлении закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельн">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 23.12.2024 N 1875.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2 - 2(2). Утратили силу с 1 января 2025 года. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:tooltip="Постановление Правительства РФ от 23.12.2024 N 1875 (ред. от 29.08.2025) &quot;О мерах по предоставлению национального режима при осуществлении закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельн">
+      <w:hyperlink r:id="rId22" w:tooltip="Постановление Правительства РФ от 23.12.2024 N 1875 (ред. от 27.09.2025) &quot;О мерах по предоставлению национального режима при осуществлении закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельн">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 23.12.2024 N 1875.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...12 lines deleted...]
-      <w:hyperlink r:id="rId28" w:tooltip="Постановление Правительства РФ от 23.03.2017 N 325 (ред. от 07.03.2018) &quot;Об утверждении дополнительных требований к программам для электронных вычислительных машин и базам данных, сведения о которых включены в реестр российского программного обеспечения, и вне">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2(3). Установить, что на программы для электронных вычислительных машин и баз данных, сведения о которых включены в р</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">еестр евразийского программного обеспечения, распространяются дополнительные </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:tooltip="Постановление Правительства РФ от 23.03.2017 N 325 (ред. от 07.03.2018) &quot;Об утверждении дополнительных требований к программам для электронных вычислительных машин и базам данных, сведения о которых включены в реестр российского программного обеспечения, и вне">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>требования</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> к программам для электронных вычислительных машин и баз данных, сведения о которых включены в реестр</w:t>
-[...16 lines deleted...]
-      <w:hyperlink r:id="rId29" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:t xml:space="preserve"> к программам для электронных вычислительн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ых машин и баз данных, сведения о которых включены в реестр российского программного обеспечения, утвержденные постановлением Правительства Российской Федерации от 23 марта 2017 г. N 325 "Об утверждении дополнительных требований к программам для электронны</w:t>
+      </w:r>
+      <w:r>
+        <w:t>х вычислительных машин и баз данных, сведения о которых включены в реестр российского программного обеспечения, и внесении изменений в Правила формирования и ведения единого реестра российских программ для электронных вычислительных машин и баз данных".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(п</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. 2(3) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594; в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+      <w:hyperlink r:id="rId25" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="P27"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3 - 5. Утратили силу с 1 января 2025 года. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:tooltip="Постановление Правительства РФ от 23.12.2024 N 1875 (ред. от 29.08.2025) &quot;О мерах по предоставлению национального режима при осуществлении закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельн">
+      <w:hyperlink r:id="rId26" w:tooltip="Постановление Правительства РФ от 23.12.2024 N 1875 (ред. от 27.09.2025) &quot;О мерах по предоставлению национального режима при осуществлении закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельн">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> Правительст</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ва РФ от 23.12.2024 N 1875.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. Определить Министерство цифрового развития, связи и массовых коммуникаций Российской Федерации уполномоченным федеральным органом исполнительной власти по формированию и ведению реестра российского программного обеспечения и </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">реестра евразийского программного обеспечения и даче разъяснений по применению </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P70" w:tooltip="ПРАВИЛА">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Правил</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, утвержденных настоящим постановлением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 20.12.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1594</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 20.11.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:tooltip="Постановление Правительства РФ от 20.11.2018 N 1391 (ред. от 12.03.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1391</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 20.07.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1226</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6(1). Создать федеральную госу</w:t>
+      </w:r>
+      <w:r>
+        <w:t>дарственную информационную систему "Реестры программ для электронных вычислительных машин и баз данных" (далее - информационная система "Реестры программного обеспечения"), обеспечивающую ведение реестра российского программного обеспечения и реестра евраз</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ийского программного обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 6(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. Министерству связи и массовых коммуникаций Российской Федерации:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) в 2-месячный срок утв</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ердить:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:tooltip="Приказ Минкомсвязи России от 22.09.2020 N 486 (ред. от 04.12.2023) &quot;Об утверждении классификатора программ для электронных вычислительных машин и баз данных&quot; (Зарегистрировано в Минюсте России 29.10.2020 N 60646) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>классификатор</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> программ для электронных вычислительных машин и баз данных (далее - классификатор), содержащий указание на функциональные, технические и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (или) эксплуатационные характеристики, по которым определяется соответствие программного обеспечения классу программного обеспечения, по каждому классу программного обеспечения, предусмотренному классификатором, а также указание на соответствие классов пр</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ограммного обеспечения кодам Общероссийского </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>классификатора</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> продукции по видам экономической деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId33" w:tooltip="Приказ Минкомсвязи России от 31.12.2015 N 622 &quot;Об утверждении правил применения классификатора программ для электронных вычислительных машин и баз данных&quot; (Зарегистрировано в Минюсте России 19.02.2016 N 41159) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>правила</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> применения классификатора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:tooltip="Приказ Минцифры России от 30.01.2023 N 56 &quot;Об утверждении Положения об экспертном совете по программному обеспечению при Министерстве цифрового развития, связи и массовых коммуникаций Российской Федерации&quot; (Зарегистрировано в Минюсте России 01.06.2023 N 73685)">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>положение</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> об экспертном совете по российскому программному обеспе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>чению при Министерстве связи и массовых коммуникаций Российской Федерации (далее - экспертный совет), предусматривающее в том числе функции указанного экспертного совета по формированию и актуализации информационной таблицы соответствия программного обеспе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>чения, происходящего из иностранных государств, классам программного обеспечения, предусмотренным классификатором;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) в срок до 31 декабря 2015 г. утвердить состав экспертного совета;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="P38"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:t>в) в 3-месячный срок совместно с заинтересованными федеральными органами</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> исполнительной власти представить в Министерство финансов Российской Федерации предложения по установлению общих правил определения требований к закупаемым заказчиками программному обеспечению и (или) правам на него, услугам (работам) по разработке, устан</w:t>
+      </w:r>
+      <w:r>
+        <w:t>овке, тестированию, сопровождению, технической поддержке, адаптации, модификации программного обеспечения, услугам (работам) по проектированию, созданию, модернизации (доработке, развитию), сопровождению, технической поддержке информационной системы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>г) об</w:t>
+      </w:r>
+      <w:r>
+        <w:t>еспечить формирование и ведение реестра российского программного обеспечения с 1 января 2016 г;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) внести изменения в положение об эксп</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ертном совете, предусматривающие полномочия экспертного совета по проведению экспертизы заявлений о включении сведений о программах для электронных вычислительных машин и базах данных из государств - членов Евразийского экономического союза в реестр еврази</w:t>
+      </w:r>
+      <w:r>
+        <w:t>йского программного обеспечения, а также прилагаемых к нему документов и материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "д" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>е) обеспечить формирование и ведение реес</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тра евразийского программного обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "е" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ж) обеспечить создание и развитие информационной системы "Реестры программного обеспечения";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "ж" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">з) утвердить </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:tooltip="Приказ Минцифры России от 31.01.2024 N 62 &quot;Об утверждении Положения о федеральной государственной информационной системе &quot;Реестры программ для электронных вычислительных машин и баз данных&quot; (Зарегистрировано в Минюсте России 04.06.2024 N 78457) {КонсультантПлю">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>положение</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> об информационной системе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> "Реестры программного обеспечения";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "з" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и) обеспечить осуществление функции оператора информационной системы "Реестры программного обеспечения".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "и" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8. Министерству финансов Российской Федерации по согласованию с Министерством связи и массовых коммуникаций Российской Федерации в 3-месячный срок со дня получения п</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">редложений, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P38" w:tooltip="в) в 3-месячный срок совместно с заинтересованными федеральными органами исполнительной власти представить в Министерство финансов Российской Федерации предложения по установлению общих правил определения требований к закупаемым заказчиками программному обеспе">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "в" пункта 7</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего постановления, представить в Правительство Российской Федерации проект акта о внесении изменений в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:tooltip="Постановление Правительства РФ от 02.09.2015 N 926 (ред. от 12.06.2025) &quot;Об утверждении Общих правил определения требований к закупаемым заказчиками отдельным видам товаров, работ, услуг (в том числе предельных цен товаров, работ, услуг)&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Общие правила</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> определения требований к закупаемым заказчиками отдельным видам товаров, работ, услуг (в том числе предельных цен товаров, работ, услуг), утвержденные постановлением Правительс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тва Российской Федерации от 2 сентября 2015 г. N 926 "Об утверждении Общих правил определения требований к закупаемым заказчиками отдельным видам товаров, работ, услуг (в том числе предельных цен товаров, работ, услуг)", касающихся общих правил определения</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> требований к закупаемым заказчиками программному обеспечению и (или) правам на него, услугам (работам) по разработке, установке, тестированию, сопровождению, технической поддержке, адаптации, модификации программного обеспечения, услугам (работам) по прое</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ктированию, созданию, модернизации (доработке, развитию), сопровождению, технической поддержке информационных систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">9. Утратил силу с 1 января 2025 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:tooltip="Постановление Правительства РФ от 23.12.2024 N 1875 (ред. от 27.09.2025) &quot;О мерах по предоставлению национального режима при осуществлении закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельн">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 23.12.2024 N 1875.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...247 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>10. Реализация Министерством цифрового развития, связи и массовых коммуникаций Российской Федерации полномочий, предусмотренных настоящим постановлением, осуществляется в пре</w:t>
+      </w:r>
+      <w:r>
+        <w:t>делах установленной предельной численности его работников и бюджетных ассигнований, предусмотренных Министерству в федеральном бюджете на руководство и управление в сфере установленных функций.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId44" w:tooltip="Постановление Правительства РФ от 20.11.2018 N 1391 (ред. от 12.03.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
-[...284 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 20.11.2018 N 1391)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">у со дня официального опубликования, за исключением </w:t>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">11. Настоящее постановление вступает в силу со дня официального опубликования, за исключением </w:t>
       </w:r>
       <w:hyperlink w:anchor="P20" w:tooltip="1. Утвердить прилагаемые:">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктов 1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:hyperlink w:anchor="P27" w:tooltip="3 - 5. Утратили силу с 1 января 2025 года. - Постановление Правительства РФ от 23.12.2024 N 1875.">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>, вст</w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+        <w:t>, вступающих в силу с 1 января 2016 г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Председатель Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Д.МЕДВЕДЕВ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
-[...34 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Утверждены</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>постановлением Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Российской Федерации</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+        <w:t>Росси</w:t>
+      </w:r>
+      <w:r>
+        <w:t>йской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>от 16 ноября 2015 г. N 1236</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="P70"/>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkStart w:id="4" w:name="P70"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t>ПРАВИЛА</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ФОРМИРОВАНИЯ И ВЕДЕНИЯ ЕДИНОГО РЕЕСТРА РОССИЙСКИХ ПРОГРАММ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ДЛЯ ЭЛЕКТРОННЫХ ВЫЧИСЛИТЕЛЬНЫХ МАШИН И БАЗ ДАННЫХ И ЕДИНОГО</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>РЕЕСТРА ПРОГРАММ ДЛЯ ЭЛЕКТРОННЫХ ВЫЧИСЛИТЕЛЬНЫХ МАШИН И БАЗ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ДАННЫХ ИЗ ГОСУДАРСТВ - ЧЛЕНОВ ЕВРАЗИЙСКОГО ЭКОНОМИЧЕСКОГО</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>СОЮЗА, ЗА ИСКЛЮЧЕНИ</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+        <w:t>СОЮЗА, ЗА ИСКЛЮЧЕНИЕМ РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF0C9F">
+      <w:tr w:rsidR="0063396B">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+          <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+          <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+          <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+          <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 23.03.2017 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:tooltip="Постановление Правительства РФ от 23.03.2017 N 325 (ред. от 07.03.2018) &quot;Об утверждении дополнительных требований к программам для электронных вычислительных машин и базам данных, сведения о которых включены в реестр российского программного обеспечения, и вне">
+            <w:hyperlink r:id="rId45" w:tooltip="Постановление Правительства РФ от 23.03.2017 N 325 (ред. от 07.03.2018) &quot;Об утверждении дополнительных требований к программам для электронных вычислительных машин и базам данных, сведения о которых включены в реестр российского программного обеспечения, и вне">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 325</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+          <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t>от 20.12.2017</w:t>
+              <w:t xml:space="preserve">от 20.12.2017 </w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+            <w:hyperlink r:id="rId46" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1594</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 20.11.2018 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:tooltip="Постановление Правительства РФ от 20.11.2018 N 1391 (ред. от 12.03.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+            <w:hyperlink r:id="rId47" w:tooltip="Постановление Правительства РФ от 20.11.2018 N 1391 (ред. от 12.03.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1391</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 30.03.2019 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:tooltip="Постановление Правительства РФ от 30.03.2019 N 383 &quot;О внесении изменений в Правила формирования и ведения единого реестра российских программ для электронных вычислительных машин и баз данных и единого реестра программ для электронных вычислительных машин и ба">
+            <w:hyperlink r:id="rId48" w:tooltip="Постановление Правительства РФ от 30.03.2019 N 383 &quot;О внесении изменений в Правила формирования и ведения единого реестра российских программ для электронных вычислительных машин и баз данных и единого реестра программ для электронных вычислительных машин и ба">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 383</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+          <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 20.07.2021 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+            <w:hyperlink r:id="rId49" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1226</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 08.08.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:tooltip="Постановление Правительства РФ от 08.08.2022 N 1393 &quot;Об утверждении требований к автоматизированной информационной системе оформления воздушных перевозок, к базам данных, входящим в ее состав, к информационно-телекоммуникационной сети, обеспечивающей работу ук">
+            <w:hyperlink r:id="rId50" w:tooltip="Постановление Правительства РФ от 08.08.2022 N 1393 &quot;Об утверждении требований к автоматизированной информационной системе оформления воздушных перевозок, к базам данных, входящим в ее состав, к информационно-телекоммуникационной сети, обеспечивающей работу ук">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 1393</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">, от 28.12.2022 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+            <w:hyperlink r:id="rId51" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2461</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+          <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">от 30.11.2023 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2044 &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+            <w:hyperlink r:id="rId52" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2044 &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>N 2044</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 09.12.2025 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:tooltip="Постановление Правительства РФ от 09.12.2025 N 2001 &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>N 2001</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+          <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>I. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(введено </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId54" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 20.12.2017</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>N 1594)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...18 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1. Настоящие Правила определяют порядок формирования и ведения единого реестра российских программ для электронных вычислительных машин и баз д</w:t>
+      </w:r>
+      <w:r>
+        <w:t>анных (далее - реестр российского программного обеспечения) и единого реестра программ для электронных вычислительных машин и баз данных из государств - членов Евразийского экономического союза, за исключением Российской Федерации (далее - реестр евразийск</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ого программного обеспечения), состав включаемых в них сведений, условия их включения в реестр российского программного обеспечения и реестр евразийского программного обеспечения (далее - реестры) и исключения из реестров, порядок предоставления таких свед</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ений, порядок принятия решения о включении таких сведений в реестры и исключения сведений из реестров, а также критерии и порядок определения операторов, привлекаемых к формированию и ведению реестров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(п. 1 в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId59" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId55" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...7 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:t>2. Используемые в настоящих Правилах понятия означают следующее:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>"программное обеспечение" - программа для электронных вычислительных машин и баз данных;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+      <w:hyperlink r:id="rId56" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
-[...26 lines deleted...]
-          <w:t>тором</w:t>
+        <w:t xml:space="preserve"> Правительства РФ о</w:t>
+      </w:r>
+      <w:r>
+        <w:t>т 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">"класс программного обеспечения" - группа, которая объединяет программное обеспечение, имеющее аналогичные функциональные, технические и (или) эксплуатационные характеристики, и которая определяется в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57" w:tooltip="Приказ Минкомсвязи России от 22.09.2020 N 486 (ред. от 04.12.2023) &quot;Об утверждении классификатора программ для электронных вычислительных машин и баз данных&quot; (Зарегистрировано в Минюсте России 29.10.2020 N 60646) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>классификатором</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> программ для электронных вычислительных машин и баз данных (далее - классификатор) и </w:t>
       </w:r>
-      <w:hyperlink r:id="rId62" w:tooltip="Приказ Минкомсвязи России от 31.12.2015 N 622 &quot;Об утверждении правил применения классификатора программ для электронных вычислительных машин и баз данных&quot; (Зарегистрировано в Минюсте России 19.02.2016 N 41159) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId58" w:tooltip="Приказ Минкомсвязи России от 31.12.2015 N 622 &quot;Об утверждении правил применения классификатора программ для электронных вычислительных машин и баз данных&quot; (Зарегистрировано в Минюсте России 19.02.2016 N 41159) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> его применения, утверждаемыми Министерством цифрового развит</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+        <w:t xml:space="preserve"> его применения, утверждаемыми Министерством цифрового развития, связи и массовых коммуникаций Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId63" w:tooltip="Постановление Правительства РФ от 20.11.2018 N 1391 (ред. от 12.03.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+      <w:hyperlink r:id="rId59" w:tooltip="Постановление Правительства РФ от 20.11.2018 N 1391 (ред. от 12.03.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 20.11.2018 N 1391)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...13 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"государство - член Евразийского экономического союза" - государство - член Евразийского экономического союза, за исключением Российск</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ой Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId64" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId60" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...16 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"программно-аппаратный комплекс" - комплекс технических и программных средств (программного обеспечения), работающ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>их совместно для выполнения одной или нескольких специальных задач, являющийся электронной вычислительной машиной или специализированным электронным устройством (устройствами), функционально-технические характеристики которого (которых) определяются исключ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ительно совокупностью программного обеспечения и технических средств и не могут быть реализованы при их разделении. Программно-аппаратный комплекс является самостоятельно используемым, законченным техническим изделием, имеющим серийный номер;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(абзац введен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId61" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>"класс программно-аппаратного комплекса" - группа, которая объединяет прог</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">раммно-аппаратные комплексы, имеющие аналогичные функциональные и технические характеристики с учетом назначения и области применения, и которая определяется в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId62" w:tooltip="Приказ Минцифры России от 31.01.2023 N 62 (ред. от 08.09.2023) &quot;Об утверждении классификатора программно-аппаратных комплексов и Правил применения классификатора программно-аппаратных комплексов&quot; (Зарегистрировано в Минюсте России 13.04.2023 N 72994) {Консульт">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>классификатором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> программно-аппаратных комплексов и </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId63" w:tooltip="Приказ Минцифры России от 31.01.2023 N 62 (ред. от 08.09.2023) &quot;Об утверждении классификатора программно-аппаратных комплексов и Правил применения классификатора программно-аппаратных комплексов&quot; (Зарегистрировано в Минюсте России 13.04.2023 N 72994) {Консульт">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>правилами</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> его применения, утве</w:t>
+      </w:r>
+      <w:r>
+        <w:t>рждаемыми Министерством цифрового развития, связи и массовых коммуникаций Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(абзац введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId65" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+      <w:hyperlink r:id="rId64" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> Прав</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3. Формирование реестров </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId65" w:tooltip="Приказ Минкомсвязи России от 21.02.2019 N 62 &quot;Об утверждении Административного регламента предоставления Министерством цифрового развития, связи и массовых коммуникаций Российской Федерации государственной услуги по формированию и ведению единого реестра росси">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>осуществляется</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Министерством цифрового развития, связи и массовых ком</w:t>
+      </w:r>
+      <w:r>
+        <w:t>муникаций Российской Федерации, которое является уполномоченным федеральным органом исполнительной власти по формированию и ведению реестров (далее также - уполномоченный орган).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 20.12.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId66" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1594</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 20.11.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId67" w:tooltip="Постановление Правительства РФ от 20.11.2018 N 1391 (ред. от 12.03.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1391</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Формирование реестра российского программного обеспечения осуществляется уполномоченным органом посредством принятия ре</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">шений о включении сведений о программном обеспечении, программно-аппаратных комплексах в реестр российского программного обеспечения или об исключении сведений о программном обеспечении, программно-аппаратных комплексах из реестра российского программного </w:t>
+      </w:r>
+      <w:r>
+        <w:t>обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId68" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...92 lines deleted...]
-        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 20.12.2017 </w:t>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Формирование реестра евразийского программного обеспече</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ния осуществляется уполномоченным органом посредством принятия решений о включении сведений о программном обеспечении в реестр евразийского программного обеспечения или об исключении сведений о программном обеспечении из реестра евразийского программного о</w:t>
+      </w:r>
+      <w:r>
+        <w:t>беспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId69" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ведение реестров осуществляется в электронной форме путе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>м формирования, изменения и (или) исключения реестровых записей с использованием федеральной государственной информационной системы "Реестры программ для электронных вычислительных машин и баз данных".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
       <w:hyperlink r:id="rId70" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>N 1594</w:t>
-[...43 lines deleted...]
-          </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
-[...81 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>II. Порядок формирования и ведения реестра</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>российского программного обеспечения</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(введено </w:t>
       </w:r>
-      <w:hyperlink r:id="rId75" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId71" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 20.12.2017</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>N 1594)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
-[...21 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="P113"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t>4. Реестровая запись о программном обеспечении содержит следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId76" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+      <w:hyperlink r:id="rId72" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="P115"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t>а) порядковый номер реестровой записи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) дата формирования реестровой записи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="P117"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:t>в) название программного обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) предыдущие и (или) альтернативные названия программного обеспечения (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="P119"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:t>д) код (коды) продукции в соответствии с Обще</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">российским </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId73" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>классификатором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> продукции по видам экономической деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="P120"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:t>е) сведения о правообладателях программного обеспечения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в отношении гражданина Российской Федерации</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> - фамилия, имя, отчество (при наличии), идентификационный номер налогоплательщика, наименование и реквизиты документа, удостоверяющего личность гражданина Российской Федерации на территории Российской Федерации, адрес регистрации по месту жительства (преб</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ывания) или адрес места фактического проживания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 20.12.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId74" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1594</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 20.07.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId75" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1226</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в отношении юридического лица - полное наименование, основной государственный регистрационный номер регистрации в качестве юридического лица, идентификационный номер налогоплательщика;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в отноше</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нии Российской Федерации - слова "Российская Федерация";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в отношении субъекта Российской Федерации - полное наименование субъекта Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в отношении муниципального образования - полное наименование муниципального образования (согласно уставу</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> муниципального образования);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="P127"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:t>ж) адрес страницы сайта правообладателя в информационно-телекоммуникационной сети "Интернет" (далее - сеть "Интернет"), на которой размещена документация, содержащая описание функциональных характеристик программного обеспечен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ия и информацию, необходимую для установки и эксплуатации программного обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId76" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="P129"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:t>з) сведения об основаниях возникновения у правообла</w:t>
+      </w:r>
+      <w:r>
+        <w:t>дателя (правообладателей) исключительного права на программное обеспечение на территории всего мира и на весь срок действия исключительного права;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и) дата государственной регистрации и регистрационный номер программного обеспечения (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="P131"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t xml:space="preserve">к) класс </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(классы) программного обеспечения, которому соответствует программное обеспечение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId77" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>л) дата принятия уполномоченным органом решения о вк</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лючении сведений о программном обеспечении в реестр;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "л" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId78" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>м) свед</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ения о дате и содержании изменений, внесенных в реестр (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="P136"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:t>н) адрес страницы сайта правообладателя в сети "Интернет", на которой размещены информация о стоимости программного обеспечения или порядке ее определения либо сведения о возможности исп</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ользования программного обеспечения на условиях открытой лицензии или иного безвозмездного лицензионного договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "н" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId79" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>о) сведения о наличии программного обеспечения в национальном фонде алгоритмов и программ для электронных вычислительных машин;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "о" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId80" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">п) информация о соответствии программного обеспечения требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P174" w:tooltip="5. В реестр российского программного обеспечения включаются сведения о программном обеспечении, которое соответствует следующим требованиям:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "п" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId81" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="P142"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:t>р) о программных модулях, являющихся отдельными функциональными компонентами программного обеспечения (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "р" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId82" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="5"/>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="P144"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:t>с) специальный признак, указывающий на отнесение программного обеспечения к сфере искусственного интеллекта (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "с" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId83" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="P146"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:t>т) перечень иностранного программного обеспечения, имеющего сходство функциональных характеристик с программным обеспечение</w:t>
+      </w:r>
+      <w:r>
+        <w:t>м (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "т" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId84" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="P148"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:t xml:space="preserve">у) выраженная в процентах сумма выплат по </w:t>
+      </w:r>
+      <w:r>
+        <w:t>лицензионным и иным договорам, предусматривающим предоставление права на использование результата интеллектуальной деятельности и средства индивидуализации, выполнение работ, оказание услуг в связи с разработкой, адаптацией и модификацией программного обес</w:t>
+      </w:r>
+      <w:r>
+        <w:t>печения в пользу иностранных юридических лиц и (или) физических лиц, контролируемых ими российских коммерческих и (или) российских некоммерческих организаций, агентов, представителей иностранных лиц и контролируемых ими российских коммерческих и (или) росс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ийских некоммерческих организаций, от выручки, полученной правообладателем (правообладателями) программного обеспечения за истекший календарный год в качестве вознаграждения за предоставление права использования программного обеспечения на основании лиценз</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ионного или иного вида договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "у" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId85" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="P150"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:t>ф) информация о совместимо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>сти с операционной системой, сведения о которой включены в реестр российского программного обеспечения и (или) реестр евразийского программного обеспечения (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "ф" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId86" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>х) информация о наличии или отсутствии уязвимостей в программном обеспечении из банка данных угроз безопасности информации Федеральной службы по</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> техническому и экспортному контролю (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "х" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId87" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="P154"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r>
+        <w:t>4(1). Р</w:t>
+      </w:r>
+      <w:r>
+        <w:t>еестровая запись о программно-аппаратном комплексе содержит следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="P155"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:t>а) порядковый номер реестровой записи;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>б) дата формирования реестровой записи;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...35 lines deleted...]
-      <w:hyperlink r:id="rId77" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 30.07.2025) (с изм. и доп., вступ. в силу с 01.10.2025) {КонсультантПлюс}">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="P157"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:t>в) наименование программно-аппаратного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) предыдущие и (или) альтернативные наименован</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ия программно-аппаратного комплекса (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="P159"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:t xml:space="preserve">д) код (коды) программно-аппаратного комплекса в соответствии с Общероссийским </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId88" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>классификатором</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> продукции по видам экономической деятельности;</w:t>
-[...40 lines deleted...]
-      <w:hyperlink r:id="rId78" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:t xml:space="preserve"> продукции по видам экономической деятельности (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="P160"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:t>е) сведения о производителе (производителях) программно-аппаратного комплекса:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в отношении граждани</w:t>
+      </w:r>
+      <w:r>
+        <w:t>на Российской Федерации - фамилия, имя, отчество (при наличии), идентификационный номер налогоплательщика, наименование и реквизиты документа, удостоверяющего личность гражданина Российской Федерации на территории Российской Федерации, адрес регистрации по</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> месту жительства (пребывания) или адрес места фактического проживания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в отношении юридического лица - полное наименование, основной государственный регистрационный номер регистрации в качестве юридического лица, идентификационный номер налогоплательщика;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в отношении Российской Федерации - слова "Российская Федерация";</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в отношении субъекта Российской Федерации - полное наименование субъекта Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в отношении муниципального образования - полное наименование муниципального образования (соглас</w:t>
+      </w:r>
+      <w:r>
+        <w:t>но уставу муниципального образования);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="P166"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:t>ж) порядковый номер реестровой записи программного обеспечения из реестра российского программного обеспечения в составе программно-аппаратного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>з) порядковый номер реестровой записи технических средств из единого реестра российской радиоэлектрон</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ной продукции или из реестра промышленной продукции, произведенной на территории Российской Федерации (далее - реестр российской промышленной продукции), в составе программно-аппаратного комплекса (при наличии) либо о соответствии программно-аппаратного ко</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">мплекса требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P202" w:tooltip="5(1). В реестр российского программного обеспечения включаются сведения о программно-аппаратном комплексе при соблюдении следующих требований:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 5(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">и) сведения об </w:t>
+      </w:r>
+      <w:r>
+        <w:t>основаниях возникновения у производителя программно-аппаратного комплекса права на использование программного обеспечения в составе программно-аппаратного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="P169"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:t>к) класс (классы) программно-аппаратного комплекса, которому (которым) соответствует прогр</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">аммно-аппаратный комплекс согласно </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId89" w:tooltip="Приказ Минцифры России от 31.01.2023 N 62 (ред. от 08.09.2023) &quot;Об утверждении классификатора программно-аппаратных комплексов и Правил применения классификатора программно-аппаратных комплексов&quot; (Зарегистрировано в Минюсте России 13.04.2023 N 72994) {Консульт">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>классификатору</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> программно-аппаратных комплексов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="P170"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:t>л) наименование, тип и код (коды) оборудован</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ия в составе программно-аппаратного комплекса в соответствии с Общероссийским </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId90" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>классификатором</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> продукции по видам экономической деятельности (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>м) дата принятия уп</w:t>
+      </w:r>
+      <w:r>
+        <w:t>олномоченным органом решения о включении сведений о программно-аппаратном комплексе в реестр;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="P172"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:t>н) сведения о дате и содержании изменений, внесенных в реестр (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 4(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId91" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="P174"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:t>5. В реестр российского программного обеспечения включаются сведения о программном обеспечении, которое соответствует следующим требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId92" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="P176"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:t>а) исключительное право на программное обеспечение на территории всего мира и на весь срок действия исключительного права принадлежит одно</w:t>
+      </w:r>
+      <w:r>
+        <w:t>му либо нескольким из следующих лиц (правообладателей):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>субъекту Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>муниципальному образованию;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="P180"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:t>российской некоммерческой организации, высший орган управления которой формируется прямо и (или) косвенно Российской Фе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>дерацией, субъектами Российской Федерации, муниципальными образованиями и (или) гражданами Российской Федерации и решения которой иностранное лицо не имеет возможности определять в силу особенностей отношений между таким иностранным лицом и российской неко</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ммерческой организацией (далее - российская некоммерческая организация без преобладающего иностранного участия);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="P181"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r>
+        <w:t>российской коммерческой организации, в которой суммарная доля прямого и (или) косвенного участия Российской Федерации, субъектов Российской Фед</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ерации, муниципальных образований, российских некоммерческих организаций без преобладающего иностранного участия, граждан Российской Федерации составляет более 50 процентов (далее - российская коммерческая организация без преобладающего иностранного участи</w:t>
+      </w:r>
+      <w:r>
+        <w:t>я);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="P182"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:t>гражданину Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) программное обеспечение правомерно введено в гражданский оборот на территории Российской Федерации, экземпляры программного обеспечения либо права использования программного обеспечения, услуги по предоставлению дост</w:t>
+      </w:r>
+      <w:r>
+        <w:t>упа к программному обеспечению свободно реализуются на всей территории Российской Федерации, отсутствуют ограничения, установленные в том числе иностранными государствами и препятствующие распространению или иному использованию программы для электронных вы</w:t>
+      </w:r>
+      <w:r>
+        <w:t>числительных машин и базы данных на территории Российской Федерации или территориях отдельных субъектов Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 20.12.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId93" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1594</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t>, от 30.03.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">2019 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId94" w:tooltip="Постановление Правительства РФ от 30.03.2019 N 383 &quot;О внесении изменений в Правила формирования и ведения единого реестра российских программ для электронных вычислительных машин и баз данных и единого реестра программ для электронных вычислительных машин и ба">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 383</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) общая сумма выплат по лицензионным и иным договорам, предусматривающим предоставление права на использование резул</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ьтата интеллектуальной деятельности и средства индивидуализации, выполнение работ, оказание услуг по разработке, модификации и адаптации программы для электронных вычислительных машин или базы данных в пользу иностранных юридических лиц и (или) физических </w:t>
+      </w:r>
+      <w:r>
+        <w:t>лиц, контролируемых ими российских коммерческих и (или) некоммерческих организаций, агентов, представителей иностранных лиц и контролируемых ими российских коммерческих и (или) некоммерческих организаций, составляет менее 30 процентов выручки, полученной п</w:t>
+      </w:r>
+      <w:r>
+        <w:t>равообладателем (правообладателями) за истекший календарный год в качестве вознаграждения за предоставление права использования программы для электронных вычислительных машин или базы данных на основании лицензионного или иного вида договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(пп. "в" в ре</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">д. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId95" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) сведения о программном обеспечении не составляют государственную тайну и программное обеспечение не содержит сведений, составляющих государств</w:t>
+      </w:r>
+      <w:r>
+        <w:t>енную тайну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">д) соответствие программного обеспечения требованиям безопасности информации подтверждено сертификатом системы сертификации средств защиты информации по требованиям безопасности информации, выданным в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId96" w:tooltip="Постановление Правительства РФ от 26.06.1995 N 608 (ред. от 21.04.2010) &quot;О сертификации средств защиты информации&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>порядке</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>, установленном Правительством Росси</w:t>
+      </w:r>
+      <w:r>
+        <w:t>йской Федерации (только для программного обеспечения, основной функцией которого является защита конфиденциальной информации);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId97" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>е) исклю</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">чительное право на программное обеспечение на территории всего мира и на весь срок действия исключительного права принадлежит лицам (правообладателям), указанным в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P180" w:tooltip="российской некоммерческой организации, высший орган управления которой формируется прямо и (или) косвенно Российской Федерацией, субъектами Российской Федерации, муниципальными образованиями и (или) гражданами Российской Федерации и решения которой иностранное">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацах пятом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P182" w:tooltip="гражданину Российской Федерации;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>седьмом подпункта "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, имеющим лицензию на осуществление деятельности по разработке и производству средств защиты конфиденциальной информации (только для программного обеспечения, основной функцией которого являе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тся защита конфиденциальной информации);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId98" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ж) программное обеспечение не имеет принудительного обновления и управления из-за рубежа;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "ж" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId99" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">з) гарантийное обслуживание, техническая поддержка и модернизация программного обеспечения, в том числе модификация исходного </w:t>
+      </w:r>
+      <w:r>
+        <w:t>текста программного обеспечения, осуществляются российской коммерческой или некоммерческой организацией без преобладающего иностранного участия либо гражданином Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "з" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId100" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и) технические средства хранения исходного текста и объектного кода программного обеспечения, а также технические средства компиляции</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> исходного текста в объектный код программного обеспечения находятся на территории Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "и" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId101" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постанов</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>лением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>к) технические средства, необходимые для активации, выпуска, распространения, управления лицензионными ключами программного обеспечения находятся на территории Российской Федерации, контролируются российскими о</w:t>
+      </w:r>
+      <w:r>
+        <w:t>рганизациями либо гражданами Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "к" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId102" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>л) графи</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ческий пользовательский интерфейс программного обеспечения реализован на русском языке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "л" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId103" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тва РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="P202"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:t>5(1). В реестр российского программного обеспечения включаются сведения о программно-аппаратном комплексе при соблюдении следующих требований:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="P203"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:r>
+        <w:t>а) производителем программно-аппаратного комплекса является российское юридическое л</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ицо, не находящееся под контролем иностранного государства, и (или) международной организации, и (или) иностранного юридического или физического лица, и (или) иностранной структуры без образования юридического лица. При этом юридическое лицо считается нахо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>дящимся под контролем иностранного государства, и (или) иностранного лица, и (или) иностранной структуры без образования юридического лица при наличии одного из следующих признаков:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>контролирующее лицо имеет право прямо или косвенно распоряжаться (в том чи</w:t>
+      </w:r>
+      <w:r>
+        <w:t>сле на основании договора доверительного управления имуществом, договора простого товарищества, договора поручения или в результате других сделок либо по иным основаниям) более чем 50 процентами общего количества голосов, приходящихся на голосующие акции (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>доли), составляющие уставный капитал контролируемого лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>контролирующее лицо на основании договора или по иным основаниям получило право или полномочие определять решения, принимаемые контролируемым лицом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>контролирующее лицо имеет право назначать единоличный исполнительный орган и (или) более чем 50 процентов состава коллегиального исполнительного органа контролируемого лица и (или) имеет безусловную возможность избирать более чем 50 процентов состава совет</w:t>
+      </w:r>
+      <w:r>
+        <w:t>а директоров (наблюдательного совета) или иного коллегиального органа управления контролируемого лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>контролирующее лицо осуществляет полномочия управляющей компании контролируемого лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="P208"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r>
+        <w:t>б) сведения о программном обеспечении в составе программно-аппарат</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ного комплекса включены в реестр российского программного обеспечения или реестр евразийского программного обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) технические средства в составе программно-аппаратного комплекса соответствуют одному из условий:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="P210"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r>
+        <w:t>технические средства в составе прогр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>аммно-аппаратного комплекса включены в единый реестр российской радиоэлектронной продукции или реестр российской промышленной продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="P211"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r>
+        <w:t>технические средства в составе программно-аппаратных комплексов, предназначенных для обеспечения информационной безопас</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ности, соответствуют требованиям, приведенным в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P696" w:tooltip="ТРЕБОВАНИЯ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложении</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="P212"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r>
+        <w:t>технические средства в составе программно-аппаратных комплексов, не предназначенных для обеспечения информационной безопасности, соо</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тветствуют требованиям, приведенным в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P696" w:tooltip="ТРЕБОВАНИЯ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>приложении</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="P213"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:r>
+        <w:t>г) технические средства и программное обеспечение в составе программно-аппаратного комплекса функционально совместимы между собой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="P214"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:t>д) производ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ителю программно-аппаратного комплекса, относящегося к программно-аппаратным комплексам для генеративных моделей, либо организации, входящей с ним в одну группу лиц, должны принадлежать на праве собственности здания (помещения) не менее одного центра обраб</w:t>
+      </w:r>
+      <w:r>
+        <w:t>отки данных, находящегося на территории Российской Федерации и обладающего электрической мощностью не менее 10 мегаватт;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "д" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId104" w:tooltip="Постановление Правительства РФ от 09.12.2025 N 2001 &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.12.2025 N 2001)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="P216"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r>
+        <w:t>е) программное обеспечение</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> в составе программно-аппаратного комплекса, относящегося к программно-аппаратным комплексам для генеративных моделей, должно соответствовать следующим функциональным характеристикам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>обеспечивать хранение данных не менее одного эксабайта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>обеспечивать реш</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ение задач машинного обучения не менее чем на 1000 графических процессоров (GPU).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "е" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId105" w:tooltip="Постановление Правительства РФ от 09.12.2025 N 2001 &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.12.2025 N 2001)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 5(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId106" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5(2). Сведения о программно-аппаратных комплексах, соответствующих требования</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">м </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P203" w:tooltip="а) производителем программно-аппаратного комплекса является российское юридическое лицо, не находящееся под контролем иностранного государства, и (или) международной организации, и (или) иностранного юридического или физического лица, и (или) иностранной струк">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктов "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P208" w:tooltip="б) сведения о программном обеспечении в составе программно-аппаратного комплекса включены в реестр российского программного обеспечения или реестр евразийского программного обеспечения;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P212" w:tooltip="технические средства в составе программно-аппаратных комплексов, не предназначенных для обеспечения информационной безопасности, соответствуют требованиям, приведенным в приложении к настоящим Правилам;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаца четвертого подпункта "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P213" w:tooltip="г) технические средства и программное обеспечение в составе программно-аппаратного комплекса функционально совместимы между собой;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункта "г" пункта 5(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, включаются в </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">реестр российского программного обеспечения сроком на 5 лет. При этом соответствие требованию, предусмотренному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P708" w:tooltip="в) в соответствии с заключением Министерства промышленности и торговли Российской Федерации отнесены к промышленной продукции, не имеющей произведенных в Российской Федерации аналогов, выданном в соответствии с Правилами отнесения продукции к промышленной прод">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "в" пункта 1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> приложения к настоящим Правилам, должно подтверждаться не позднее 2 лет с даты вклю</w:t>
+      </w:r>
+      <w:r>
+        <w:t>чения сведений о программно-аппаратном комплексе в реестр российского программного обеспечения и далее - ежегодно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 5(2) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId107" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. Ведение реестра российского программного обеспечения осуществляется оператором реестра российского программного обеспечения, который привлекается уполномоченным органом в порядке, предусмотренном з</w:t>
+      </w:r>
+      <w:r>
+        <w:t>аконодательством Российской Федерации (далее - оператор реестра российского программного обеспечения). Организация, осуществляющая функции оператора реестра российского программного обеспечения, должна быть зарегистрирована на территории Российской Федерац</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 6 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId108" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. Оператор реестра российского программного обеспечения из числа своих работников определяет лиц, уполномоченных на включение в реестр российского программного обеспечения сведений, их изменение и (или) исключение из реестра российского программного обесп</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ечения (далее - уполномоченные работники). Уполномоченные работники должны быть зарегистрированы в федеральной государственной информационной системе "Единая система идентификации и аутентификации в инфраструктуре, обеспечивающей информационно-технологичес</w:t>
+      </w:r>
+      <w:r>
+        <w:t>кое взаимодействие информационных систем, используемых для предоставления государственных и муниципальных услуг в электронной форме" (далее - система идентификации и аутентификации).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId109" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Поста</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>новления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="42" w:name="P227"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:r>
+        <w:t>8. В целях проведения экспертизы при включении сведений о программном обеспечении и программно-аппаратных комплексах в реестр российского программного обеспечения Министерством цифрового развития, связи и мас</w:t>
+      </w:r>
+      <w:r>
+        <w:t>совых коммуникаций Российской Федерации создается экспертный совет по программному обеспечению при Министерстве цифрового развития, связи и массовых коммуникаций Российской Федерации (далее - экспертный совет), в состав которого могут входить представители</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 20.11.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId110" w:tooltip="Постановление Правительства РФ от 20.11.2018 N 1391 (ред. от 12.03.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1391</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.12.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId111" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2461</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>федеральных органов исполнительной власти и исполнительных органов субъектов Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId112" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2044 &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.11.2023 N 2044)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Совета Федерации и Государстве</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нной Думы Федерального Собрания Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Евразийской экономической комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ассоциаций (союзов), членами которых являются российские организации, осуществляющие разработку и реализацию разработанного ими программного обеспечения и (или) произ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>водство и реализацию произведенных ими программно-аппаратных комплексов и имеющие долю доходов от реализации разработанного ими программного обеспечения или произведенных ими программно-аппаратных комплексов, их сопровождения, технической поддержки, адапта</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ции, модификации не менее 50 процентов суммы всех доходов за календарный год (далее - ассоциации российских разработчиков программного обеспечения и производителей программно-аппаратных комплексов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId113" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>научных и образовательных организаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>российских организаций, осуществляющих инновационную деятельность и (или) поддержку та</w:t>
+      </w:r>
+      <w:r>
+        <w:t>кой деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId114" w:tooltip="Приказ Минцифры России от 30.01.2023 N 56 &quot;Об утверждении Положения об экспертном совете по программному обеспечению при Министерстве цифрового развития, связи и массовых коммуникаций Российской Федерации&quot; (Зарегистрировано в Минюсте России 01.06.2023 N 73685)">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Положение</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> об экспертном совете и его состав утверждаются Министерством цифрового развития, связи и массовых ко</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ммуникаций Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId115" w:tooltip="Постановление Правительства РФ от 20.11.2018 N 1391 (ред. от 12.03.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.11.2018 N 1391)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Число представителей федеральных органов исполнительной власти, исполнительных органов субъ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ектов Российской Федерации, Совета Федерации и Государственной Думы Федерального Собрания Российской Федерации и Евразийской экономической комиссии не может превышать 20 процентов общего числа членов экспертного совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">РФ от 20.07.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId116" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1226</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 30.11.2023 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId117" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2044 &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2044</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Не менее 70 процентов общего числа членов э</w:t>
+      </w:r>
+      <w:r>
+        <w:t>кспертного совета формируется по предложениям ассоциаций российских разработчиков программного обеспечения и производителей программно-аппаратных комплексов в порядке, определенном положением об экспертном совете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId118" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Абзац утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId119" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 8 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId120" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>8(1). Министерством цифрового развития, связи и массовых коммуникаций Российской Федерации может привлекаться экспертная организация в порядке, п</w:t>
+      </w:r>
+      <w:r>
+        <w:t>редусмотренном законодательством Российской Федерации, в целях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>проведения проверки заявления о включении сведений о программном обеспечении, программно-аппаратных комплексах в реестр российского программного обеспечения (далее - заявление о включении свед</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ений) и прилагаемых к нему документов и материалов, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P254" w:tooltip="9. Заявление о включении сведений представляется в уполномоченный орган правообладателем (лицом, уполномоченным всеми правообладателями) программного обеспечения, производителем (лицом, уполномоченным всеми производителями) программно-аппаратного комплекса.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 9</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P325" w:tooltip="12. Заявитель вправе приложить к заявлению о включении сведений о программном обеспечении или заявлению о включении сведений о программно-аппаратном комплексе иные документы, подтверждающие соответствие программного обеспечения или программно-аппаратного компл">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, на соответствие требованиям, установленным настоящими Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId121" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>проведения проверки заявления о внесении изменений в реестр российского програ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ммного обеспечения (далее - заявление о внесении изменений), предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P405" w:tooltip="30(1). Заявитель в случае изменения сведений о правообладателе (правообладателях) программного обеспечения или производителе (производителях) программно-аппаратного комплекса, предусмотренных подпунктом &quot;е&quot; пункта 4 и подпунктом &quot;е&quot; пункта 4(1) настоящих Прави">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 30(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>проведения проверки сведений, содержащихся в реестре российского программного обеспечения, на предмет соо</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тветствия требованиям, установленным настоящими Правилами, в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P418" w:tooltip="30(4). Уполномоченный орган не реже одного раза в календарный год осуществляет проверку сведений, содержащихся в реестре российского программного обеспечения, на предмет соответствия требованиям, установленным настоящими Правилами, а также требованиям к програ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 30(4)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">проведения проверки сведений, поступивших в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P439" w:tooltip="33. Уполномоченный орган принимает решение об исключении сведений о программном обеспечении или программно-аппаратном комплексе из реестра российского программного обеспечения в следующих случаях:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P439" w:tooltip="33. Уполномоченный орган принимает решение об исключении сведений о программном обеспечении или программно-аппаратном комплексе из реестра российского программного обеспечения в следующих случаях:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P439" w:tooltip="33. Уполномоченный орган принимает решение об исключении сведений о программном обеспечении или программно-аппаратном комплексе из реестра российского программного обеспечения в следующих случаях:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"д" пункта 33</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">проведения проверки изменения сведений, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P131" w:tooltip="к) класс (классы) программного обеспечения, которому соответствует программное обеспечение;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "к"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P142" w:tooltip="р) о программных модулях, являющихся отдельными функциональными компонентами программного обеспечения (при наличии);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"р"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P148" w:tooltip="у) выраженная в процентах сумма выплат по лицензионным и иным договорам, предусматривающим предоставление права на использование результата интеллектуальной деятельности и средства индивидуализации, выполнение работ, оказание услуг в связи с разработкой, адапт">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"у" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P160" w:tooltip="е) сведения о производителе (производителях) программно-аппаратного комплекса:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P170" w:tooltip="л) наименование, тип и код (коды) оборудования в составе программно-аппаратного комплекса в соответствии с Общероссийским классификатором продукции по видам экономической деятельности (при наличии);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"л" пункта 4(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId122" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 8(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId123" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="P254"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId124" w:tooltip="Приказ Минкомсвязи России от 21.02.2019 N 62 &quot;Об утверждении Административного регламента предоставления Министерством цифрового развития, связи и массовых коммуникаций Российской Федерации государственной услуги по формированию и ведению единого реестра росси">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Заявление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о включении сведений представляется в уполномоченный орган правообладателем (лицом, уполномоченным всеми правообладателями) программного обеспечения, производителем (лицом, уполномоченным всеми</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> производителями) программно-аппаратного комплекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае представления заявления в отношении программного обеспечения, исключительное право на которое принадлежит Российской Федерации, субъекту Российской Федерации, муниципальному образованию, соответс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>твенно федеральным органом исполнительной власти, исполнительным органом субъекта Российской Федерации, органом местного самоуправления или организацией, осуществляющей управление (распоряжение) таким правом (далее - заявитель).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 9 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId125" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>10. Заявление о включении сведений должно содержать следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId126" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) в отношении программного обеспечения - сведения, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P117" w:tooltip="в) название программного обеспечения;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P129" w:tooltip="з) сведения об основаниях возникновения у правообладателя (правообладателей) исключительного права на программное обеспечение на территории всего мира и на весь срок действия исключительного права;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"з"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P131" w:tooltip="к) класс (классы) программного обеспечения, которому соответствует программное обеспечение;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"к"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P136" w:tooltip="н) адрес страницы сайта правообладателя в сети &quot;Интернет&quot;, на которой размещены информация о стоимости программного обеспечения или порядке ее определения либо сведения о возможности использования программного обеспечения на условиях открытой лицензии или иног">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"н"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P150" w:tooltip="ф) информация о совместимости с операционной системой, сведения о которой включены в реестр российского программного обеспечения и (или) реестр евразийского программного обеспечения (при наличии);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"ф" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в отношении программно-аппаратного комплекса - сведения, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P157" w:tooltip="в) наименование программно-аппаратного комплекса;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P170" w:tooltip="л) наименование, тип и код (коды) оборудования в составе программно-аппаратного комплекса в соответствии с Общероссийским классификатором продукции по видам экономической деятельности (при наличии);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"л" пункта 4(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "а" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId127" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительств</w:t>
+      </w:r>
+      <w:r>
+        <w:t>а РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) сведения о долях прямого и косвенного участия Российской Федерации, субъектов Российской Федерации, муниципальных образований, российских некоммерческих организаций без преобладающего иностранного участия и граждан Российской </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Федерации в правообладателе (в случае, если исключительное право на программное обеспечение принадлежит российской коммерческой организации без преобладающего иностранного участия):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>сведения о размерах всех указанных долей, размер которых превышает 5 проце</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нтов (в случае, если сумма таких долей в совокупности превышает 50 процентов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>сведения о размерах всех указанных долей, в совокупности превышающих 50 процентов, включая сведения о размерах всех долей, превышающих 5 процентов (в случае, если сумма долей, р</w:t>
+      </w:r>
+      <w:r>
+        <w:t>азмер которых превышает 5 процентов, в совокупности не превышает 50 процентов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">сведения о владельцах указанных долей в объеме, соответствующем сведениям, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P120" w:tooltip="е) сведения о правообладателях программного обеспечения:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "е" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P160" w:tooltip="е) сведения о производителе (производителях) программно-аппаратного комплекса:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "е" пункта 4(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId128" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) адрес электронной почты и номер телефона, по которым осуществляется связь с</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> заявителем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) декларация (заверение заявителя) о соответствии:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">программного обеспечения требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P174" w:tooltip="5. В реестр российского программного обеспечения включаются сведения о программном обеспечении, которое соответствует следующим требованиям:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">программно-аппаратного комплекса требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P202" w:tooltip="5(1). В реестр российского программного обеспечения включаются сведения о программно-аппаратном комплексе при соблюдении следующих требований:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 5(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "г" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId129" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) декларация (заверение заявителя) о достоверности сведений, содержащихся в заявлении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>11. К заявлению о включении сведений о программном обеспечении должны быть приложены следующие документы и материалы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 20.12.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId130" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1594</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.12.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId131" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2461</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) экземпляр программного обеспечения без технических средств защиты авторских прав или со средствами законного устранения ограничений использования программного обеспечения, установленных путем применения технических средств защиты авторских</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> прав, - в случаях, если соответствующий экземпляр программного обеспечения не был представлен оператору реестра российского программного обеспечения ранее;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId132" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ </w:t>
+      </w:r>
+      <w:r>
+        <w:t>от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) документ, подтверждающий полномочия лица, подписавшего заявление, на осуществление действий от имени правообладателя (правообладателей) программного обеспечения (не требуется, если заявление подписано правообладателем, являющимся г</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ражданином Российской Федерации, или лицом, имеющим право без доверенности действовать от имени правообладателя, являющегося юридическим лицом, согласно сведениям, внесенным в Единый государственный реестр юридических лиц);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) копия устава правообладателя </w:t>
+      </w:r>
+      <w:r>
+        <w:t>программного обеспечения либо, если правообладатель действует на основании типового устава, выписка из Единого государственного реестра юридических лиц с соответствующими сведениями о том, что юридическое лицо действует на основании типового устава (требуе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тся, если исключительное право на программное обеспечение принадлежит организации, указанной в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P180" w:tooltip="российской некоммерческой организации, высший орган управления которой формируется прямо и (или) косвенно Российской Федерацией, субъектами Российской Федерации, муниципальными образованиями и (или) гражданами Российской Федерации и решения которой иностранное">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце пятом</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P181" w:tooltip="российской коммерческой организации, в которой суммарная доля прямого и (или) косвенного участия Российской Федерации, субъектов Российской Федерации, муниципальных образований, российских некоммерческих организаций без преобладающего иностранного участия, гра">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце шестом подпункта "а" пункта 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(пп. "в" в ред</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId133" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) документы, подтверждающие соответствие программного обеспечения требова</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нию, установленному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P176" w:tooltip="а) исключительное право на программное обеспечение на территории всего мира и на весь срок действия исключительного права принадлежит одному либо нескольким из следующих лиц (правообладателей):">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> "а" пункта 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил (в случае, если исключительное право на программное обеспечение принадлежит российской некоммерческой организации без преобладающего иностранного участия или российской коммерческой организации без преобладающего иностранного</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> участия, имеющей в составе участников иностранных лиц);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) документация, содержащая описание функциональных характеристик программного обеспечения и информацию, необходимую для установки и эксплуатации программного обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>е) документация, содержащая</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> описание процессов, обеспечивающих поддержание жизненного цикла программного обеспечения, в том числе устранение неисправностей, выявленных в ходе эксплуатации программного обеспечения, совершенствование программного обеспечения, а также информацию о перс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>онале, необходимом для обеспечения такой поддержки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ж) документация, содержащая описание технических средств хранения исходного текста и объектного кода программного обеспечения, а также технических средств компиляции исходного текста в объектный код программного обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "ж" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId134" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>з) документация, содержащая описание технических средств, необходимых для активации, выпус</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ка, распространения, управления лицензионными ключами программного обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "з" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId135" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ о</w:t>
+      </w:r>
+      <w:r>
+        <w:t>т 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">11(1). К заявлению о включении сведений о программно-аппаратном комплексе, соответствующем требованиям </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P203" w:tooltip="а) производителем программно-аппаратного комплекса является российское юридическое лицо, не находящееся под контролем иностранного государства, и (или) международной организации, и (или) иностранного юридического или физического лица, и (или) иностранной струк">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктов "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P208" w:tooltip="б) сведения о программном обеспечении в составе программно-аппаратного комплекса включены в реестр российского программного обеспечения или реестр евразийского программного обеспечения;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P210" w:tooltip="технические средства в составе программно-аппаратного комплекса включены в единый реестр российской радиоэлектронной продукции или реестр российской промышленной продукции;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаца второго подпункта "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P213" w:tooltip="г) технические средства и программное обеспечение в составе программно-аппаратного комплекса функционально совместимы между собой;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункта "г" пункта 5(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, должны быть приложены следующие сведения, документы и материалы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="P288"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r>
+        <w:t>а) порядковый номер реестровой записи в реестре российского программного обеспечения или реестре евразийского прогр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>аммного обеспечения, содержащей сведения о программном обеспечении в составе программно-аппаратного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) порядковый номер реестровой записи в едином реестре российской радиоэлектронной продукции или реестре российской промышленной продукции, содер</w:t>
+      </w:r>
+      <w:r>
+        <w:t>жащей сведения о технических средствах в составе программно-аппаратного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="P290"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r>
+        <w:t>в) документы, подтверждающие функциональную совместимость технических средств и программного обеспечения в составе программно-аппаратного комплекса:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">приказы производителя о </w:t>
+      </w:r>
+      <w:r>
+        <w:t>начале проектирования программно-аппаратного комплекса, создании рабочих групп и принятии результатов проектирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>техническое задание на программно-аппаратный комплекс;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>программа и методика испытаний программно-аппаратного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>протокол испытаний</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> программно-аппаратного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>акт и решения комиссии, созданной производителем для проведения испытаний программно-аппаратного комплекса, о результатах испытаний программно-аппаратного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="P296"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:r>
+        <w:t>г) документ, подтверждающий полномочия лица, подписавше</w:t>
+      </w:r>
+      <w:r>
+        <w:t>го заявление, на осуществление действий от имени производителя программно-аппаратного комплекса (не требуется, если заявление подписано производителем, являющимся гражданином Российской Федерации, или лицом, имеющим право без доверенности действовать от им</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ени производителя, являющегося юридическим лицом, согласно сведениям, внесенным в Единый государственный реестр юридических лиц);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) документация, содержащая описание функциональных характеристик программно-аппаратного комплекса и информацию, необходимую д</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ля эксплуатации программно-аппаратного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>е) документация, содержащая описание процессов, обеспечивающих поддержание жизненного цикла программно-аппаратного комплекса, в том числе устранение неисправностей, выявленных в ходе эксплуатации программно</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-аппаратного комплекса, совершенствование программного обеспечения в составе программно-аппаратного комплекса, а также информацию о персонале, необходимом для обеспечения такой поддержки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ж) документы, подтверждающие отсутствие у юридического лица контроля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> со стороны иностранного государства, и (или) международной организации, и (или) иностранного юридического или физического лица, и (или) иностранной структуры без образования юридического лица;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="P300"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r>
+        <w:t xml:space="preserve">з) документы, подтверждающие наличие на территории Российской </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Федерации сервисного центра, уполномоченного осуществлять ремонт, послепродажное, гарантийное и постгарантийное обслуживание программно-аппаратного комплекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 11(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId136" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>11(2). К заявлению о включении сведений о программно-аппаратном комплексе, со</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ответствующем требованиям </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P203" w:tooltip="а) производителем программно-аппаратного комплекса является российское юридическое лицо, не находящееся под контролем иностранного государства, и (или) международной организации, и (или) иностранного юридического или физического лица, и (или) иностранной струк">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктов "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P208" w:tooltip="б) сведения о программном обеспечении в составе программно-аппаратного комплекса включены в реестр российского программного обеспечения или реестр евразийского программного обеспечения;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P211" w:tooltip="технические средства в составе программно-аппаратных комплексов, предназначенных для обеспечения информационной безопасности, соответствуют требованиям, приведенным в приложении к настоящим Правилам;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаца третьего подпункта "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P213" w:tooltip="г) технические средства и программное обеспечение в составе программно-аппаратного комплекса функционально совместимы между собой;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункта "г" пункта 5(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, помимо документов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P288" w:tooltip="а) порядковый номер реестровой записи в реестре российского программного обеспечения или реестре евразийского программного обеспечения, содержащей сведения о программном обеспечении в составе программно-аппаратного комплекса;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P296" w:tooltip="г) документ, подтверждающий полномочия лица, подписавшего заявление, на осуществление действий от имени производителя программно-аппаратного комплекса (не требуется, если заявление подписано производителем, являющимся гражданином Российской Федерации, или лицо">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P300" w:tooltip="з) документы, подтверждающие наличие на территории Российской Федерации сервисного центра, уполномоченного осуществлять ремонт, послепродажное, гарантийное и постгарантийное обслуживание программно-аппаратного комплекса.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"з" пункта 11(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, должны быть приложены следующие документы и материалы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) сертификат системы сертификации средств защиты информац</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ии по требованиям безопасности информации, выданный в установленном порядке (для программно-аппаратных комплексов, предназначенных для обеспечения информационной безопасности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) лицензия по разработке, производству, распространению шифровальных (криптогр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>афических) средств, информационных систем и телекоммуникационных систем, защищенных с использованием шифровальных (криптографических) средств, выполнению работ, оказанию услуг в области шифрования информации, техническому обслуживанию шифровальных (криптог</w:t>
+      </w:r>
+      <w:r>
+        <w:t>рафических) средств, информационных систем и телекоммуникационных систем, защищенных с использованием шифровальных (криптографических) средств (за исключением случая, если техническое обслуживание шифровальных (криптографических) средств, информационных си</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">стем и телекоммуникационных систем, защищенных с использованием шифровальных (криптографических) средств, осуществляется для обеспечения собственных нужд юридического лица или индивидуального предпринимателя), и (или) лицензия по разработке и производству </w:t>
+      </w:r>
+      <w:r>
+        <w:t>средств защиты конфиденциальной информации, выданные в порядке, установленном Правительством Российской Федерации (для программно-аппаратных комплексов, предназначенных для обеспечения информационной безопасности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) выписка из штатного расписания </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId137" w:tooltip="Постановление Госкомстата РФ от 05.01.2004 N 1 &quot;Об утверждении унифицированных форм первичной учетной документации по учету труда и его оплаты&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>(форма Т-3)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> в отношении работников, привлекаемых к выполнению на территории Российской Федерации проектирования, разработки и испытания программно-аппаратного комплекса, без указания размера заработной платы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) справка об образовании </w:t>
+      </w:r>
+      <w:r>
+        <w:t>руководящих работников, привлекаемых на территории Российской Федерации к выполнению проектирования, разработки и испытания программно-аппаратного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="P307"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r>
+        <w:t>д) документы, подтверждающие наличие необходимых для разработки, проектирования и испытания програ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ммно-аппаратного комплекса и принадлежащих на праве собственности, аренды или на ином законном основании помещений, зданий, строений и сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="49" w:name="P308"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:r>
+        <w:t>е) документы, подтверждающие права на конструкторскую и технологическую документацию (за исключением технолог</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ической документации в случае, если фабрика-изготовитель находится за пределами территории Российской Федерации), включая документацию на используемые технические средства, не являющиеся предметом собственной разработки, в объеме, достаточном для проектиро</w:t>
+      </w:r>
+      <w:r>
+        <w:t>вания и производства программно-аппаратных комплексов на территории Российской Федерации, на срок не менее 5 лет, за исключением случаев, когда правовыми актами Российской Федерации установлены иные предельные сроки заключения лицензионных договоров (согла</w:t>
+      </w:r>
+      <w:r>
+        <w:t>шений);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ж) приказы производителя о начале проектирования программно-аппаратного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">з) документы, содержащие сведения о техническом задании на программно-аппаратный комплекс, подписанные руководителем производителя программно-аппаратного комплекса, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>включающие в себя, в том числе, описание функционала программно-аппаратного комплекса, сведения об аппаратной части программно-аппаратного комплекса, перечень составных частей программно-аппаратного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">и) документы, содержащие сведения о программе </w:t>
+      </w:r>
+      <w:r>
+        <w:t>и методике испытаний программно-аппаратного комплекса, подписанные руководителем производителя программно-аппаратного комплекса, включающие в себя, в том числе, сведения о дате начала и окончания проведения испытаний, составе приемной комиссии и перечне ви</w:t>
+      </w:r>
+      <w:r>
+        <w:t>дов проводимых испытаний;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>к) справка о результатах испытаний программно-аппаратного комплекса, подписанная руководителем производителя программно-аппаратного комплекса, включающая в себя, в том числе, результаты проведения испытаний на соответствие заявлен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ному функционалу изделия, согласно техническому заданию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 11(2) в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId138" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2044 &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.11.2023 N 2044)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>11(3). К заявлению о включении сведений о программно-аппаратном комплексе, соответствующем</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> требованиям </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P203" w:tooltip="а) производителем программно-аппаратного комплекса является российское юридическое лицо, не находящееся под контролем иностранного государства, и (или) международной организации, и (или) иностранного юридического или физического лица, и (или) иностранной струк">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктов "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P208" w:tooltip="б) сведения о программном обеспечении в составе программно-аппаратного комплекса включены в реестр российского программного обеспечения или реестр евразийского программного обеспечения;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P212" w:tooltip="технические средства в составе программно-аппаратных комплексов, не предназначенных для обеспечения информационной безопасности, соответствуют требованиям, приведенным в приложении к настоящим Правилам;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаца четвертого подпункта "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P213" w:tooltip="г) технические средства и программное обеспечение в составе программно-аппаратного комплекса функционально совместимы между собой;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункта "г" пункта 5(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, по</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">мимо документов, указанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P288" w:tooltip="а) порядковый номер реестровой записи в реестре российского программного обеспечения или реестре евразийского программного обеспечения, содержащей сведения о программном обеспечении в составе программно-аппаратного комплекса;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P290" w:tooltip="в) документы, подтверждающие функциональную совместимость технических средств и программного обеспечения в составе программно-аппаратного комплекса:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P300" w:tooltip="з) документы, подтверждающие наличие на территории Российской Федерации сервисного центра, уполномоченного осуществлять ремонт, послепродажное, гарантийное и постгарантийное обслуживание программно-аппаратного комплекса.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"з" пункта 11(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P307" w:tooltip="д) документы, подтверждающие наличие необходимых для разработки, проектирования и испытания программно-аппаратного комплекса и принадлежащих на праве собственности, аренды или на ином законном основании помещений, зданий, строений и сооружений;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "д"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P308" w:tooltip="е) документы, подтверждающие права на конструкторскую и технологическую документацию (за исключением технологической документации в случае, если фабрика-изготовитель находится за пределами территории Российской Федерации), включая документацию на используемые ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"е" пункта 11(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, должны быть приложены следующие документы и материалы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="P315"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:r>
+        <w:t xml:space="preserve">а) выписка из штатного расписания </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId139" w:tooltip="Постановление Госкомстата РФ от 05.01.2004 N 1 &quot;Об утверждении унифицированных форм первичной учетной документации по учету труда и его оплаты&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>(форма Т-3)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> в отношении работников, привлекаемых к выполнению на территории Российской Федерации проектирования, разработки и испытания программно-аппаратного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) справка об образовании работников, привлекаемых на террит</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ории Российской Федерации к выполнению проектирования, разработки и испытания программно-аппаратного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="P317"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:r>
+        <w:t>в) выписка из оборотно-сальдовой ведомости в отношении:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>программных средств проектирования и отладки программно-аппаратного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>аппаратны</w:t>
+      </w:r>
+      <w:r>
+        <w:t>х средств проектирования и отладки программно-аппаратного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>инструментов, необходимых для проектирования и отладки программно-аппаратного комплекса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) заключение об отнесении продукции к промышленной продукции, не имеющей произведенных в Российск</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ой Федерации аналогов, выданное в порядке, установленном Правительством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 11(3) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId140" w:tooltip="Постановление Правительства РФ от 30.11.2023 N 2044 &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 30.11.2023 N 2044)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>11(4). К заявлению о включении сведений о программно</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-аппаратном комплексе, относящемся к программно-аппаратным комплексам для генеративных моделей и соответствующем требованиям </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P203" w:tooltip="а) производителем программно-аппаратного комплекса является российское юридическое лицо, не находящееся под контролем иностранного государства, и (или) международной организации, и (или) иностранного юридического или физического лица, и (или) иностранной струк">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктов "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P208" w:tooltip="б) сведения о программном обеспечении в составе программно-аппаратного комплекса включены в реестр российского программного обеспечения или реестр евразийского программного обеспечения;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P212" w:tooltip="технические средства в составе программно-аппаратных комплексов, не предназначенных для обеспечения информационной безопасности, соответствуют требованиям, приведенным в приложении к настоящим Правилам;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаца четвертого подпункта "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P213" w:tooltip="г) технические средства и программное обеспечение в составе программно-аппаратного комплекса функционально совместимы между собой;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктов "г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P214" w:tooltip="д) производителю программно-аппаратного комплекса, относящегося к программно-аппаратным комплексам для генеративных моделей, либо организации, входящей с ним в одну группу лиц, должны принадлежать на праве собственности здания (помещения) не менее одного центр">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"д"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P216" w:tooltip="е) программное обеспечение в составе программно-аппаратного комплекса, относящегося к программно-аппаратным комплексам для генеративных моделей, должно соответствовать следующим функциональным характеристикам:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"е" пункта 5(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, должны быть приложены документы, указанные в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P288" w:tooltip="а) порядковый номер реестровой записи в реестре российского программного обеспечения или реестре евразийского программного обеспечения, содержащей сведения о программном обеспечении в составе программно-аппаратного комплекса;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P290" w:tooltip="в) документы, подтверждающие функциональную совместимость технических средств и программного обеспечения в составе программно-аппаратного комплекса:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P300" w:tooltip="з) документы, подтверждающие наличие на территории Российской Федерации сервисного центра, уполномоченного осуществлять ремонт, послепродажное, гарантийное и постгарантийное обслуживание программно-аппаратного комплекса.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"з" пункта 11(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P307" w:tooltip="д) документы, подтверждающие наличие необходимых для разработки, проектирования и испытания программно-аппаратного комплекса и принадлежащих на праве собственности, аренды или на ином законном основании помещений, зданий, строений и сооружений;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "д"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P308" w:tooltip="е) документы, подтверждающие права на конструкторскую и технологическую документацию (за исключением технологической документации в случае, если фабрика-изготовитель находится за пределами территории Российской Федерации), включая документацию на используемые ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"е" пункта 11(2)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P315" w:tooltip="а) выписка из штатного расписания (форма Т-3) в отношении работников, привлекаемых к выполнению на территории Российской Федерации проектирования, разработки и испытания программно-аппаратного комплекса;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктах "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P317" w:tooltip="в) выписка из оборотно-сальдовой ведомости в отношении:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"в" пункта 11(3)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, а также обоснование отнесения программно-аппаратного комплекса к программно-аппаратным комплексам для генеративных моделей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 11(4) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId141" w:tooltip="Постановление Правительства РФ от 09.12.2025 N 2001 &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.12.2025 N 2001)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="P325"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:r>
+        <w:t>12.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Заявитель вправе приложить к заявлению о включении сведений о программном обеспечении или заявлению о включении сведений о программно-аппаратном комплексе иные документы, подтверждающие соответствие программного обеспечения или программно-аппаратного комп</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">лекса требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P174" w:tooltip="5. В реестр российского программного обеспечения включаются сведения о программном обеспечении, которое соответствует следующим требованиям:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P202" w:tooltip="5(1). В реестр российского программного обеспечения включаются сведения о программно-аппаратном комплексе при соблюдении следующих требований:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>5(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил соответственно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 12 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId142" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>13. Если документы, подлежащие представлению в уполномоченный орган в соответствии с настоящими Правилами, составлены на иностранном языке, он</w:t>
+      </w:r>
+      <w:r>
+        <w:t>и должны представляться с надлежащим образом заверенными переводами на русский язык.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>14. Заявление о включении сведений о программном обеспечении, заявление о включении сведений о программно-аппаратном комплексе и прилагаемые к ним документы и материалы представляются в уполномоченный орган в форме электронных документов посредством заполн</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ения соответствующих электронных форм, размещенных на </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId143" w:tooltip="Приказ Минкомсвязи России от 11.06.2019 N 278 &quot;Об определении официальных сайтов в информационно-телекоммуникационной сети &quot;Интернет&quot; оператора единого реестра российских программ для электронных вычислительных машин и баз данных и оператора единого реестра пр">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>официальном сайте</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> оператора реестра российского программного обеспечения </w:t>
+      </w:r>
+      <w:r>
+        <w:t>в информационно-телекоммуникационной сети "Интернет", определенном уполномоченным органом (далее - официальный сайт). Представленному заявлению оператором реестра присваивается уникальный номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId144" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Доступ к размещенным на официальном сайте формам для приема заявления о включении сведений и прилагаемых к нему документов и мате</w:t>
+      </w:r>
+      <w:r>
+        <w:t>риалов осуществляется после прохождения заявителем идентификации и аутентификации с использованием системы идентификации и аутентификации. Заявление должно быть подписано заявителем с использованием усиленной квалифицированной электронной подписи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId145" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">15. Заявление о включении сведений и прилагаемые к нему документы и материалы хранятся оператором реестра российского программного обеспечения </w:t>
+      </w:r>
+      <w:r>
+        <w:t>в течение всего периода наличия сведений о соответствующем программном обеспечении или программно-аппаратном комплексе в реестре российского программного обеспечения, но не менее 3 лет со дня представления заявления о включении сведений, документов и матер</w:t>
+      </w:r>
+      <w:r>
+        <w:t>иалов, а также не менее одного года со дня исключения сведений об этом программном обеспечении или программно-аппаратном комплексе из реестра российского программного обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 15 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId146" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="53" w:name="P334"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:r>
+        <w:t>16. Уполномоченный орган осуществляет проверку заявления о включении сведений и прилагаемых к нему документов и материалов на соответствие</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> требованиям, установленным настоящими Правилами, в течение 5 рабочих дней со дня поступления заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 20.12.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId147" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1594</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 20.11.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId148" w:tooltip="Постановление Правительства РФ от 20.11.2018 N 1391 (ред. от 12.03.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1391</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve">, от 20.07.2021 </w:t>
       </w:r>
-      <w:hyperlink r:id="rId79" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+      <w:hyperlink r:id="rId149" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>N 1226</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...77 lines deleted...]
-      <w:hyperlink r:id="rId80" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="P336"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:r>
+        <w:t>17. Уполномоченный орган отказывает в регист</w:t>
+      </w:r>
+      <w:r>
+        <w:t>рации заявления о включении сведений в случае, если:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="55" w:name="P337"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r>
+        <w:t>а) заявление о включении сведений представлено с нарушением требований, установленных настоящими Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) в течение 12 месяцев, предшествовавших дню поступления заявления о включении сведений, уполн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>омоченным органом принято решение об отказе этому же заявителю во включении сведений об указанном в заявлении о включении сведений о программном обеспечении или о программно-аппаратном комплексе в реестр российского программного обеспечения по основанию, п</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">редусмотренному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P390" w:tooltip="а) представление заявителем в уполномоченный орган подложных документов, материалов и (или) недостоверных сведений;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 27</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, или решение об исключении сведений об указанном в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> заявлении о включении сведений о программном обеспечении или о программно-аппаратном комплексе из реестра российского программного обеспечения по основанию, предусмотренному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P442" w:tooltip="в) выявление факта предоставления заявителем в уполномоченный орган и (или) оператору реестра российского программного обеспечения подложных документов, материалов и (или) недостоверных сведений при направлении заявления о включении сведений или уведомления об">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "в" пункта 33</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "б" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId150" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>8.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 17 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId151" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...50 lines deleted...]
-      <w:hyperlink r:id="rId81" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>18. Уполномоченный орган информирует заявителя об отказе в регистрации заявления о включении сведений по адресу</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> электронной почты, указанному в заявлении о включении сведений, не позднее истечения срока, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P334" w:tooltip="16. Уполномоченный орган осуществляет проверку заявления о включении сведений и прилагаемых к нему документов и материалов на соответствие требованиям, установленным настоящими Правилами, в течение 5 рабочих дней со дня поступления заявления.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, с указанием причин отказа в регистрации заявления о включении сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>После устранения причин, у</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">казанных в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P337" w:tooltip="а) заявление о включении сведений представлено с нарушением требований, установленных настоящими Правилами;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "а" пункта 17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, заявитель вправе повторно подать заявление о включении сведений</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> в порядке, установленном настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 18 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId152" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...18 lines deleted...]
-      <w:hyperlink r:id="rId82" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>19. Уполномоченный орган регистрирует заявление о включении сведений, если отсутс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">твуют предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P336" w:tooltip="17. Уполномоченный орган отказывает в регистрации заявления о включении сведений в случае, если:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 17</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил основания для отказа в его регистрации. При регистрации заявления уникальному</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> номеру заявления присваивается дата регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId153" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...37 lines deleted...]
-      <w:hyperlink r:id="rId83" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В срок не позднее </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">рабочего дня, следующего за днем регистрации заявления о включении сведений, оператор реестра российского программного обеспечения размещает заявление о включении сведений в открытом доступе на официальном сайте с обезличиванием содержащихся в заявлении о </w:t>
+      </w:r>
+      <w:r>
+        <w:t>включении сведений персональных данных (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Документы и материалы, прилагаемые к заявлению о включении сведений, размещению на официальном сайте не подлежат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Уполномоченный орган обеспечивает в соответствии с положением об экспертном совете возмо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>жность рассмотрения экспертным советом и экспертной организацией документов и материалов, прилагаемых к заявлению о включении сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId154" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 19 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId155" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId84" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>20. В течение одного рабочего дня со дня поступления заявлени</w:t>
+      </w:r>
+      <w:r>
+        <w:t>я о включении сведений уполномоченный орган запрашивает у органов государственной власти документы и информацию, подтверждающую сведения, содержащиеся в заявлении и прилагаемых к нему документах и материалах, посредством направления межведомственных запрос</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ов, в том числе в электронной форме с использованием единой системы межведомственного электронного взаимодействия и подключаемых к ней региональных систем межведомственного электронного взаимодействия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 20.12.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId156" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1594</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.12.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId157" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2461</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="P353"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:r>
+        <w:t>21. Экспертный совет рассматривает заявл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ение о включении сведений в течение 15 рабочих дней со дня регистрации заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>По результатам рассмотрения заявления о включении сведений экспертный совет в порядке, определенном положением об экспертном совете, утверждает экспертное заключение, которое</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> должно содержать:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">выводы о соответствии или несоответствии программного обеспечения требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P174" w:tooltip="5. В реестр российского программного обеспечения включаются сведения о программном обеспечении, которое соответствует следующим требованиям:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>выводы о соответствии или несоответствии программно-аппар</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">атного комплекса требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P202" w:tooltip="5(1). В реестр российского программного обеспечения включаются сведения о программно-аппаратном комплексе при соблюдении следующих требований:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 5(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Экспер</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тное заключение должно также содержать вывод:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>о соответствии программного обеспечения классу (классам) программного обеспечения, указанному в заявлении о включении сведений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>о соответствии программно-аппаратного комплекса классу (классам) программно-аппара</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тных комплексов, указанному в заявлении о включении сведений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>об отнесении программного обеспечения к сфере искусственного интеллекта и необходимости установления в составе реестровой записи специального признака.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В экспертном заключении не могут содержать</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ся сведения, относящиеся к информации, доступ к которой ограничен в соответствии с федеральными законами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Экспертное заключение передается оператору реестра российского программного обеспечения в течение одного рабочего дня со дня его утверждения экспертны</w:t>
+      </w:r>
+      <w:r>
+        <w:t>м советом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В срок не позднее рабочего дня, следующего за днем получения экспертного заключения, оператор реестра российского программного обеспечения размещает экспертное заключение в открытом доступе на официальном сайте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 21 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId158" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="P365"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r>
+        <w:t>22. При наличии у члена экспертного совета или экспертной организации информации о том, что в з</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">аявлении о включении сведений и (или) в прилагаемых к нему документах и (или) материалах содержатся недостоверные и (или) недостаточные сведения, заявителю направляется запрос о представлении в течение 20 рабочих дней соответствующих пояснений, документов </w:t>
+      </w:r>
+      <w:r>
+        <w:t>и (или) материалов. Направление запроса заявителю осуществляет уполномоченный орган посредством заполнения соответствующих электронных форм, размещенных на официальном сайте. Указанный запрос должен быть подписан усиленной квалифицированной электронной под</w:t>
+      </w:r>
+      <w:r>
+        <w:t>писью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId159" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="P367"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r>
+        <w:t xml:space="preserve">Абзац утратил силу с 1 января 2023 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId160" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Исчисление срока, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P353" w:tooltip="21. Экспертный совет рассматривает заявление о включении сведений в течение 15 рабочих дней со дня регистрации заявления.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым пункта 21</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, приостанавливается со дня направления уполномоченным органом указанного запроса до дня получения уполномоченным органо</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">м от заявителя запрошенных пояснений и (или) документов либо до дня истечения срока, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P367" w:tooltip="Абзац утратил силу с 1 января 2023 года. - Постановление Правительства РФ от 28.12.2022 N 2461.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего </w:t>
+      </w:r>
+      <w:r>
+        <w:t>пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Направление запроса, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P365" w:tooltip="22. При наличии у члена экспертного совета или экспертной организации информации о том, что в заявлении о включении сведений и (или) в прилагаемых к нему документах и (или) материалах содержатся недостоверные и (или) недостаточные сведения, заявителю направляе">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, не требуется, если экспертный совет установил факт наличия в заявлении о включении сведений и (или) в прилагаемых к нему документах и (или)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> материалах недостоверных сведений на основании документов, полученных в установленном порядке от государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 22 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId161" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>23. За</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">явитель, представляющий в уполномоченный орган пояснения (или) документы по запросу, предусмотренному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P365" w:tooltip="22. При наличии у члена экспертного совета или экспертной организации информации о том, что в заявлении о включении сведений и (или) в прилагаемых к нему документах и (или) материалах содержатся недостоверные и (или) недостаточные сведения, заявителю направляе">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым пункта 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, вправе одновременно с пояснениями дополнительно представить в уполномоченн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ый орган документы, которые не были запрошены, но свидетельствуют об отсутствии в заявлении о включении сведений и прилагаемых к нему документах и материалах недостоверных сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 20.12.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId162" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1594</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.12.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId163" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2461</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ответ на запрос о предоставлении пояснений, документов и (или) материалов представляется заявителем посредством заполнения соответствующих электронных форм, размещенных на официальном сайте, с приложением запрошенных документов и материалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId164" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ответ на запрос о предоставлении пояснений, документов и (или) материалов д</w:t>
+      </w:r>
+      <w:r>
+        <w:t>олжен быть подписан заявителем усиленной квалифицированной электронной подписью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId165" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">24. В случае если в ходе рассмотрения заявления о включении сведений экспертным советом будет установлено, что заявителем представлены подложные документы и (или) недостоверные сведения и (или) заявитель не представил пояснения и (или) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">документы по запросу, предусмотренному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P365" w:tooltip="22. При наличии у члена экспертного совета или экспертной организации информации о том, что в заявлении о включении сведений и (или) в прилагаемых к нему документах и (или) материалах содержатся недостоверные и (или) недостаточные сведения, заявителю направляе">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым пункта 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, в течение 20 рабочих дней со дня направления указанного запроса, экспертный совет в письменной форме информирует об этом уполномоченный о</w:t>
+      </w:r>
+      <w:r>
+        <w:t>рган, при этом экспертное заключение не подготавливается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 20.12.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId166" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1594</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 20.07.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId167" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1226</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.12.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId168" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2461</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">25. Уполномоченный орган принимает </w:t>
+      </w:r>
+      <w:r>
+        <w:t>решение о включении сведений о программном обеспечении или программно-аппаратном комплексе в реестр российского программного обеспечения не позднее 10 рабочих дней со дня утверждения экспертным советом экспертного заключения, содержащего вывод о соответств</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ии:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">программного обеспечения требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P174" w:tooltip="5. В реестр российского программного обеспечения включаются сведения о программном обеспечении, которое соответствует следующим требованиям:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">программно-аппаратного комплекса требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P202" w:tooltip="5(1). В реестр российского программного обеспечения включаются сведения о программно-аппаратном комплексе при соблюдении следующих требований:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 5(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>их Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Запись в реестре российского программного обеспечения является подтверждением соответствия программного обеспечения или программно-аппаратного комплекса требованиям, установленным настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 25 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId169" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>26. Уполномоченный орган принимает решение об отказе во включении сведений о программном обеспечении или программно-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>аппаратном комплексе в реестр российского программного обеспечения не позднее 10 рабочих дней со дня утверждения экспертным советом экспертного заключения, содержащего вывод о несоответствии:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">программного обеспечения требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P174" w:tooltip="5. В реестр российского программного обеспечения включаются сведения о программном обеспечении, которое соответствует следующим требованиям:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">программно-аппаратного комплекса требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P202" w:tooltip="5(1). В реестр российского программного обеспечения включаются сведения о программно-аппаратном комплексе при соблюдении следующих требований:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 5(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 26 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId170" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>27. Основанием для принятия уполномоченным органом решения об отказе во включении сведений о программном обеспечении ил</w:t>
+      </w:r>
+      <w:r>
+        <w:t>и программно-аппаратном комплексе в реестр российского программного обеспечения является:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 20.12.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId171" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1594</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.12.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId172" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2461</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="P390"/>
+      <w:bookmarkEnd w:id="59"/>
+      <w:r>
+        <w:t>а) представление заявителем в уполномочен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ный орган подложных документов, материалов и (или) недостоверных сведений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) непредставление заявителем пояснений и (или) документов по запросу, предусмотренному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P365" w:tooltip="22. При наличии у члена экспертного совета или экспертной организации информации о том, что в заявлении о включении сведений и (или) в прилагаемых к нему документах и (или) материалах содержатся недостоверные и (или) недостаточные сведения, заявителю направляе">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым пункта 22</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, в течение 20 </w:t>
+      </w:r>
+      <w:r>
+        <w:t>рабочих дней со дня направления указанного запроса при условии, что без получения таких пояснений и (или) документов отсутствует возможность подтвердить достоверность представленных заявителем сведений и (или) подлинность представленных заявителем документ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ов в установленном федеральными законами порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 20.07.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId173" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1226</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.12.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId174" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2461</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) несоответствие:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">программного обеспечения требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P174" w:tooltip="5. В реестр российского программного обеспечения включаются сведения о программном обеспечении, которое соответствует следующим требованиям:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">программно-аппаратного комплекса требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P202" w:tooltip="5(1). В реестр российского программного обеспечения включаются сведения о программно-аппаратном комплексе при соблюдении следующих требований:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 5(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "в" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId175" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>28. Оператор реестра российского программного обеспечения в срок не позднее рабочего дня, следующего за днем принятия уполномоченным органом решения о включени</w:t>
+      </w:r>
+      <w:r>
+        <w:t>и сведений о программном обеспечении или программно-аппаратном комплексе в реестр российского программного обеспечения или об отказе во включении сведений о программном обеспечении или программно-аппаратном комплексе в реестр российского программного обесп</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ечения, информирует о соответствующем решении заявителя по адресу электронной почты, указанному в заявлении о включении сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 28 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId176" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>29. Оператор реестра российского программного обеспечения в срок не позднее рабочего дня, следующего за днем принятия уполномоченным органом решения о включении сведений о программном обес</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">печении или программно-аппаратном комплексе в реестр российского программного обеспечения, включает в реестр российского программного обеспечения сведения о программном обеспечении или программно-аппаратном комплексе, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P113" w:tooltip="4. Реестровая запись о программном обеспечении содержит следующие сведения:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P154" w:tooltip="4(1). Реестровая запись о программно-аппаратном комплексе содержит следующие сведения:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>4(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил соответственно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 29 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId177" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="P401"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r>
+        <w:t>30. Заявитель, сведения о программном обеспечении или программ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">но-аппаратном комплексе которого включены в реестр российского программного обеспечения, обязан уведомлять оператора реестра российского программного обеспечения об изменении сведений, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P117" w:tooltip="в) название программного обеспечения;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P119" w:tooltip="д) код (коды) продукции в соответствии с Общероссийским классификатором продукции по видам экономической деятельности;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"д"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P127" w:tooltip="ж) адрес страницы сайта правообладателя в информационно-телекоммуникационной сети &quot;Интернет&quot; (далее - сеть &quot;Интернет&quot;), на которой размещена документация, содержащая описание функциональных характеристик программного обеспечения и информацию, необходимую для у">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"ж"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P131" w:tooltip="к) класс (классы) программного обеспечения, которому соответствует программное обеспечение;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"к"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P136" w:tooltip="н) адрес страницы сайта правообладателя в сети &quot;Интернет&quot;, на которой размещены информация о стоимости программного обеспечения или порядке ее определения либо сведения о возможности использования программного обеспечения на условиях открытой лицензии или иног">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"н"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P146" w:tooltip="т) перечень иностранного программного обеспечения, имеющего сходство функциональных характеристик с программным обеспечением (при наличии);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"т"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P150" w:tooltip="ф) информация о совместимости с операционной системой, сведения о которой включены в реестр российского программного обеспечения и (или) реестр евразийского программного обеспечения (при наличии);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"ф" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P157" w:tooltip="в) наименование программно-аппаратного комплекса;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P159" w:tooltip="д) код (коды) программно-аппаратного комплекса в соответствии с Общероссийским классификатором продукции по видам экономической деятельности (при наличии);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"д"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P166" w:tooltip="ж) порядковый номер реестровой записи программного обеспечения из реестра российского программного обеспечения в составе программно-аппаратного комплекса;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"ж"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P170" w:tooltip="л) наименование, тип и код (коды) оборудования в составе программно-аппаратного комплекса в соответствии с Общероссийским классификатором продукции по видам экономической деятельности (при наличии);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"л" пункта 4(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, в течение 5 рабочих дней со дня вступления в силу соответствующих изменений с приложением документов, подтверждающих такие изменения (далее - ув</w:t>
+      </w:r>
+      <w:r>
+        <w:t>едомление об изменении сведений).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Заявитель, сведения о программном обеспечении которого включены в реестр российского программного обеспечения, обязан уведомлять оператора реестра российского программного обеспечения об изменении сведений, предусмотренных</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P148" w:tooltip="у) выраженная в процентах сумма выплат по лицензионным и иным договорам, предусматривающим предоставление права на использование результата интеллектуальной деятельности и средства индивидуализации, выполнение работ, оказание услуг в связи с разработкой, адапт">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "у" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, ежегодно, не позднее 1 апреля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Уведомление об изменении сведений и прилагаемые к нему документы направляются заявителем оператору реестра российского программного обеспечения в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> форме электронных документов посредством заполнения соответствующих электронных форм, размещенных на официальном сайте. Указанное уведомление должно быть подписано заявителем усиленной квалифицированной электронной подписью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 30 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId178" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="P405"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:r>
+        <w:t>30(1). Заявитель в случае изменения сведений о правообладателе (правообладателях) программно</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">го обеспечения или производителе (производителях) программно-аппаратного комплекса, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P120" w:tooltip="е) сведения о правообладателях программного обеспечения:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "е" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P160" w:tooltip="е) сведения о производителе (производителях) программно-аппаратного комплекса:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "е" пункта 4(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил соответственно, в течение 5 рабочих дней со дня вступления в силу соответствующих изменений направляет в адрес уполномоченного органа заявлени</w:t>
+      </w:r>
+      <w:r>
+        <w:t>е о внесении изменений с приложением документов, подтверждающих такие изменения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId179" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId180" w:tooltip="Приказ Минкомсвязи России от 21.02.2019 N 62 &quot;Об утверждении Административного регламента предоставления Министерством цифрового развития, связи и массовых коммуникаций Российской Федерации государственной услуги по формированию и ведению единого реестра росси">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Заявление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> о внесении изменений и прилагаемые к нему документы направляются заявителем оператору реестра российского </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">программного обеспечения в форме электронных документов посредством заполнения соответствующих форм, размещенных на официальном сайте. Заявление о внесении изменений должно быть подписано заявителем с использованием усиленной квалифицированной электронной </w:t>
+      </w:r>
+      <w:r>
+        <w:t>подписи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 30(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId181" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">п) информация о соответствии программного обеспечения требованиям, установленным </w:t>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="P409"/>
+      <w:bookmarkEnd w:id="62"/>
+      <w:r>
+        <w:t xml:space="preserve">30(2). Уполномоченный орган осуществляет проверку заявления о внесении изменений и прилагаемых к нему документов на соответствие требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P176" w:tooltip="а) исключительное право на программное обеспечение на территории всего мира и на весь срок действия исключительного права принадлежит одному либо нескольким из следующих лиц (правообладателей):">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P203" w:tooltip="а) производителем программно-аппаратного комплекса является российское юридическое лицо, не находящееся под контролем иностранного государства, и (или) международной организации, и (или) иностранного юридического или физического лица, и (или) иностранной струк">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 5(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, в течение 5 рабочих дне</w:t>
+      </w:r>
+      <w:r>
+        <w:t>й со дня получения заявления о внесении изменений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 20.07.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId182" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1226</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.12.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId183" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2461</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Уполномоченный орган вправе запросить у заявителя дополнительные сведения (пояснения) и (или) документы. Исчисление срока, п</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">редусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P409" w:tooltip="30(2). Уполномоченный орган осуществляет проверку заявления о внесении изменений и прилагаемых к нему документов на соответствие требованиям, установленным подпунктом &quot;а&quot; пункта 5, подпунктом &quot;а&quot; пункта 5(1) настоящих Правил, в течение 5 рабочих дней со дня по">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, для проверки заявления о внесении изменений и прилагаемых к нему документов приостанавливается со дня направления уполномоченным органом запроса до дня получения упо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лномоченным органом от заявителя запрошенных сведений (пояснений) и (или) документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 30(2) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId184" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="P413"/>
+      <w:bookmarkEnd w:id="63"/>
+      <w:r>
+        <w:t>30(3). Уполномоченный орган по результа</w:t>
+      </w:r>
+      <w:r>
+        <w:t>там проверки заявления о внесении изменений и прилагаемых к нему документов в течение 15 рабочих дней принимает решение о внесении изменений в сведения, содержащиеся в реестре российского программного обеспечения, в случае соответствия требованиям, установ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P176" w:tooltip="а) исключительное право на программное обеспечение на территории всего мира и на весь срок действия исключительного права принадлежит одному либо нескольким из следующих лиц (правообладателей):">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P203" w:tooltip="а) производителем программно-аппаратного комплекса является российское юридическое лицо, не находящееся под контролем иностранного государства, и (или) международной организации, и (или) иностранного юридического или физического лица, и (или) иностранной струк">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 5(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Уполномоченный орган по результатам проверки заявления о внесении изменений и прилагаемых к нему документов в течение 15 рабочих дней принимает решение об отказе во внесен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ии изменений в сведения, содержащиеся в реестре российского программного обеспечения, и об исключении сведений:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">о программном обеспечении из реестра российского программного обеспечения - в случае несоответствия требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P176" w:tooltip="а) исключительное право на программное обеспечение на территории всего мира и на весь срок действия исключительного права принадлежит одному либо нескольким из следующих лиц (правообладателей):">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>о про</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">граммно-аппаратном комплексе из реестра российского программного обеспечения - в случае несоответствия требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P203" w:tooltip="а) производителем программно-аппаратного комплекса является российское юридическое лицо, не находящееся под контролем иностранного государства, и (или) международной организации, и (или) иностранного юридического или физического лица, и (или) иностранной струк">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 5(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 30(3) в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId185" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="P418"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r>
+        <w:t>30(4). Уполномоченный орган не реже одного раза в календарный год осуществляет проверку сведений, содер</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">жащихся в реестре российского программного обеспечения, на предмет соответствия требованиям, установленным настоящими Правилами, а также </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId186" w:tooltip="Постановление Правительства РФ от 08.08.2022 N 1393 &quot;Об утверждении требований к автоматизированной информационной системе оформления воздушных перевозок, к базам данных, входящим в ее состав, к информационно-телекоммуникационной сети, обеспечивающей работу ук">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>требованиям</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к программам для электронных вычислительных машин и базам данных, сведения о которых включены в реестр российского программного обеспечения, утвержденным Правительством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId187" w:tooltip="Постановление Правительства РФ от 08.08.2022 N 1393 &quot;Об утверждении требований к автоматизированной информационной системе оформления воздушных перевозок, к базам данных, входящим в ее состав, к информационно-телекоммуникационной сети, обеспечивающей работу ук">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 08.08.2022 N 1393)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId188" w:tooltip="Приказ Минкомсвязи России от 19.12.2018 N 722 (ред. от 13.08.2019) &quot;Об утверждении порядка и методики подтверждения соответствия программ для электронных вычислительных машин и баз данных, сведения о которых включены в реестр российского программного обеспечен">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Методика</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> проведения проверки устанавливается уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Абзац утратил силу с 1 января 2023 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId189" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Абзац утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId190" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 30(4) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId191" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="P424"/>
+      <w:bookmarkEnd w:id="65"/>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0(5). Заявитель, сведения о программном обеспечении или программно-аппаратном комплексе которого включены в реестр российского программного обеспечения, несет ответственность за обеспечение актуальности документов и сведений, размещенных в реестре российск</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ого программного обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае выявления недостоверной информации, содержащейся в реестре российского программного обеспечения, уполномоченный орган уведомляет заявителя о необходимости в течение 5 рабочих дней внести изменения в сведения о програм</w:t>
+      </w:r>
+      <w:r>
+        <w:t>мном обеспечении или программно-аппаратном комплексе. Уведомление должно содержать указание на изменения в сведения о программном обеспечении или программно-аппаратном комплексе, которые должны быть внесены заявителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Срок устранения выявленных нарушений </w:t>
+      </w:r>
+      <w:r>
+        <w:t>продлевается уполномоченным органом на основании мотивированного обоснования невозможности внесения таких изменений в установленный срок, направленного заявителем в электронной форме с использованием официального сайта, но не более чем на 30 рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае если заявитель не внесет требуемых уполномоченным органом изменений в сведения о программном обеспечении или программно-аппаратном комплексе либо не представит мотивированное обоснование невозможности внесения таких изменений, оператор реестра огр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>аничивает доступ к реестровой записи до устранения выявленной недостоверной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Оператор прекращает ограничение доступа к реестровой записи не позднее одного рабочего дня, следующего за днем устранения заявителем выявленных нарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(п. 30(5) вве</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ден </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId192" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>31. Оператор реестра российского программного обеспечения вносит измене</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ния в сведения о программном обеспечении или программно-аппаратном комплексе, включенном в реестр российского программного обеспечения (за исключением сведений, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P120" w:tooltip="е) сведения о правообладателях программного обеспечения:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P131" w:tooltip="к) класс (классы) программного обеспечения, которому соответствует программное обеспечение;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"к"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P142" w:tooltip="р) о программных модулях, являющихся отдельными функциональными компонентами программного обеспечения (при наличии);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"р"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P146" w:tooltip="т) перечень иностранного программного обеспечения, имеющего сходство функциональных характеристик с программным обеспечением (при наличии);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"т" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P160" w:tooltip="е) сведения о производителе (производителях) программно-аппаратного комплекса:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P169" w:tooltip="к) класс (классы) программно-аппаратного комплекса, которому (которым) соответствует программно-аппаратный комплекс согласно классификатору программно-аппаратных комплексов;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"к" пункта 4(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил), в течение 5 рабочих дней со дня получения уведомления об изменении сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Изменения в сведения, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P120" w:tooltip="е) сведения о правообладателях программного обеспечения:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "е" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P160" w:tooltip="е) сведения о производителе (производителях) программно-аппаратного комплекса:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "е" пункта 4(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, вносятся в срок не позднее </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">рабочего дня, следующего за днем принятия уполномоченным органом решения в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P413" w:tooltip="30(3). Уполномоченный орган по результатам проверки заявления о внесении изменений и прилагаемых к нему документов в течение 15 рабочих дней принимает решение о внесении изменений в сведения, содержащиеся в реестре российского программного обеспечения, в случа">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 30(3)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Изменения в сведения, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P131" w:tooltip="к) класс (классы) программного обеспечения, которому соответствует программное обеспечение;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "к" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P169" w:tooltip="к) класс (классы) программно-аппаратного комплекса, которому (которым) соответствует программно-аппаратный комплекс согласно классификатору программно-аппаратных комплексов;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "к" пункта 4(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, вносятся в соответствии с правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> применения соответствующего классификатора в течение 5 рабочих дней со дня принятия экспертным советом решения о принадлежности программного обеспечения или программно-аппаратного комплекса к другому классу (другим классам) программного обеспечения или пр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ограммно-аппаратного комплекса соответственно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Изменения в сведения, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P142" w:tooltip="р) о программных модулях, являющихся отдельными функциональными компонентами программного обеспечения (при наличии);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve">подпунктом "р" пункта </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, вносятся в течение 5 рабочих дней со дня принятия экспертным советом решения о принадлежности программного модуля к программному обеспечению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Изменения в сведения, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P144" w:tooltip="с) специальный признак, указывающий на отнесение программного обеспечения к сфере искусственного интеллекта (при наличии);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "с" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, вносятся в течение 5 рабочих дней со дня утверждения экспертным советом экспертного заключения, содержащего вывод о</w:t>
+      </w:r>
+      <w:r>
+        <w:t>б отнесении программного обеспечения к сфере искусственного интеллекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Изменения в сведения, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P146" w:tooltip="т) перечень иностранного программного обеспечения, имеющего сходство функциональных характеристик с программным обеспечением (при наличии);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "т" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, вносятся в течение 5 рабочих дней со дня принятия экспертным советом решения о включения в состав реестровой записи программного обеспечения сведений об иностранном программном обеспечении</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, имеющем сходство функциональных характеристик с программным обеспечением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 31 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId193" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>32. При внесении изменений в сведения, содержащиеся в реестре российского прог</w:t>
+      </w:r>
+      <w:r>
+        <w:t>раммного обеспечения, оператор реестра российского программного обеспечения вносит в реестр российского программного обеспечения сведения о каждом таком изменении с указанием дат внесения изменений и содержания таких изменений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 32 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId194" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="P439"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:r>
+        <w:t>33. Уполномоченный орган принимает решение об исключении сведений о программном обеспечении или программно-аппаратном комплексе из реестра российского програ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ммного обеспечения в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="P440"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:r>
+        <w:t xml:space="preserve">а) поступление </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId195" w:tooltip="Приказ Минкомсвязи России от 21.02.2019 N 62 &quot;Об утверждении Административного регламента предоставления Министерством цифрового развития, связи и массовых коммуникаций Российской Федерации государственной услуги по формированию и ведению единого реестра росси">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>заявления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> правообладателя (всех правообладателей) программного обеспечения</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> или производителя (всех производителей) программно-аппаратного комплекса об исключении программного обеспечения или программно-аппаратного комплекса из реестра российского программного обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="P441"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:r>
+        <w:t>б) поступление мотивированного обращения, содержащего ука</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">зание на конкретные обстоятельства, свидетельствующие о несоответствии программного обеспечения или программно-аппаратного комплекса требованиям, установленным </w:t>
       </w:r>
       <w:hyperlink w:anchor="P174" w:tooltip="5. В реестр российского программного обеспечения включаются сведения о программном обеспечении, которое соответствует следующим требованиям:">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>пу</w:t>
-[...5 lines deleted...]
-          <w:t>нктом 5</w:t>
+          <w:t>пунктом 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P202" w:tooltip="5(1). В реестр российского программного обеспечения включаются сведения о программно-аппаратном комплексе при соблюдении следующих требований:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 5(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил соответственно, и содержащего документальное подтверждение таких обстоятельств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="P442"/>
+      <w:bookmarkEnd w:id="69"/>
+      <w:r>
+        <w:t>в) выявление факта предоставления заявителем в уполномоченный орган и (или) оператору реестра российского программного обеспечения подло</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">жных документов, материалов и (или) недостоверных сведений при направлении заявления о включении сведений или уведомления об изменении сведений, а также при несоблюдении требований, установленных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P401" w:tooltip="30. Заявитель, сведения о программном обеспечении или программно-аппаратном комплексе которого включены в реестр российского программного обеспечения, обязан уведомлять оператора реестра российского программного обеспечения об изменении сведений, предусмотренн">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 30</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Пр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>авил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="70" w:name="P443"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:r>
+        <w:t xml:space="preserve">г) переход исключительного права на программное обеспечение к правообладателю, не отвечающему требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P176" w:tooltip="а) исключительное право на программное обеспечение на территории всего мира и на весь срок действия исключительного права принадлежит одному либо нескольким из следующих лиц (правообладателей):">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, либо переход прав на программно-аппаратный комплекс юридическому лицу, не отвечающему требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P203" w:tooltip="а) производителем программно-аппаратного комплекса является российское юридическое лицо, не находящееся под контролем иностранного государства, и (или) международной организации, и (или) иностранного юридического или физического лица, и (или) иностранной струк">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 5(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId85" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">д) подготовлено экспертное заключение, утвержденное в порядке, определенном положением об экспертном совете, о выявленном несоответствии требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P174" w:tooltip="5. В реестр российского программного обеспечения включаются сведения о программном обеспечении, которое соответствует следующим требованиям:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P202" w:tooltip="5(1). В реестр российского программного обеспечения включаются сведения о программно-аппаратном комплексе при соблюдении следующих требований:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 5(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="P445"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:r>
+        <w:t>е) заявитель не устранил недостоверную информацию, содержащуюся в составе реестровой записи, выявленную уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 33 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId196" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>34. Решение об исключении сведений о программном обеспечении и</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ли программно-аппаратном комплексе из реестра российского программного обеспечения принимается уполномоченным органом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 20.12.2017 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId197" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1594</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.12.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId198" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2461</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P440" w:tooltip="а) поступление заявления правообладателя (всех правообладателей) программного обеспечения или производителя (всех производителей) программно-аппаратного комплекса об исключении программного обеспечения или программно-аппаратного комплекса из реестра российског">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 33</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, - в течение 10</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> рабочих дней со дня поступления заявления правообладателя (всех правообладателей) программного обеспечения или производителя (всех производителей) программно-аппаратного комплекса об исключении программного обеспечения или программно-аппаратного комплекса</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> из реестра российского программного обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "а" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId199" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) в случа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">е, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P441" w:tooltip="б) поступление мотивированного обращения, содержащего указание на конкретные обстоятельства, свидетельствующие о несоответствии программного обеспечения или программно-аппаратного комплекса требованиям, установленным пунктом 5 или пунктом 5(1) настоящих Правил">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "б" пункта 33</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, - в течение 30 рабочих дней со дня поступления мотивированного обращения при условии, что несоответствие программного обеспечения или программно-аппаратного </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">комплекса требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P174" w:tooltip="5. В реестр российского программного обеспечения включаются сведения о программном обеспечении, которое соответствует следующим требованиям:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P202" w:tooltip="5(1). В реестр российского программного обеспечения включаются сведения о программно-аппаратном комплексе при соблюдении следующих требований:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 5(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил соответственно, подтверждается документами, полученными в установленном порядке от </w:t>
+      </w:r>
+      <w:r>
+        <w:t>государственных органов, в том числе вступившими в законную силу судебными актами, официальными документами иностранных государств, прошедшими в установленном порядке процедуру консульской легализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "б" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId200" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P439" w:tooltip="33. Уполномоченный орган принимает решение об исключении сведений о программном обеспечении или программно-аппаратном комплексе из реестра российского программного обеспечения в следующих случаях:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "в" пункта 33</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, - в течение 10 рабочих дней с даты подписания документа, указанного в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P334" w:tooltip="16. Уполномоченный орган осуществляет проверку заявления о включении сведений и прилагаемых к нему документов и материалов на соответствие требованиям, установленным настоящими Правилами, в течение 5 рабочих дней со дня поступления заявления.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 16</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, содержащего информацию о выявлении факта предоставления заявителем в уполномоченный орган подложных документов и (или) недостоверных сведений на основании документов, полученных в установленном порядке от гос</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ударственных органов, в том числе вступивших в законную силу судебных актов, официальных документов иностранных государств, прошедших в установленном порядке процедуру консульской легализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P443" w:tooltip="г) переход исключительного права на программное обеспечение к правообладателю, не отвечающему требованиям, установленным подпунктом &quot;а&quot; пункта 5 настоящих Правил, либо переход прав на программно-аппаратный комплекс юридическому лицу, не отвечающему требованиям">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "г" пункта 33</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, - в течение 10 рабочих дней со дня поступления в уполномоченный орган документа и (или) информации о переходе исключительного права на программное обеспечение или исключительного права на программное обеспече</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ние в составе программно-аппаратного комплекса к другому правообладателю, либо документа и (или) информации о переход прав на программно-аппаратный комплекс к другому юридическому лицу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "г" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId201" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">д) в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P439" w:tooltip="33. Уполномоченный орган принимает решение об исключении сведений о программном обеспечении или программно-аппаратном комплексе из реестра российского программного обеспечения в следующих случаях:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "д" пункта 33</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, - в течение 10 рабочих дней со дня поступления заключения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "д" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId202" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">е) в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P445" w:tooltip="е) заявитель не устранил недостоверную информацию, содержащуюся в составе реестровой записи, выявленную уполномоченным органом.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "е" пункта 33</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, - по истечении 6 месяцев со дня ограничения доступа к реестровой записи, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P424" w:tooltip="30(5). Заявитель, сведения о программном обеспечении или программно-аппаратном комплексе которого включены в реестр российского программного обеспечения, несет ответственность за обеспечение актуальности документов и сведений, размещенных в реестре российского">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 30(5)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "е" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId203" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>5. Уполномоченный орган незамедлительно уведомляет оператора реестра российского программного обеспечения о принятии решения об исключении сведений о программном обеспечении или программно-аппаратном комплексе из реестра российского программного обеспечени</w:t>
+      </w:r>
+      <w:r>
+        <w:t>я.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Оператор реестра российского программного обеспечения в срок не позднее рабочего дня, следующего за днем принятия уполномоченным органом решения об исключении сведений о программном обеспечении или программно-аппаратном комплексе из реестра российского </w:t>
+      </w:r>
+      <w:r>
+        <w:t>программного обеспечения, исключает из реестра российского программного обеспечения сведения о таком программном обеспечении или программно-аппаратном комплексе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 35 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId204" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>36. Решения, действия (бездействие) уполномоченного органа и (или) оператора реестра российского программного обеспечения могут быть обжалованы в порядке, предусмотренном законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId205" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...20 lines deleted...]
-      <w:hyperlink r:id="rId86" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>37. Сведения, содержащиеся в реестре российского программного обеспечения, являются открытыми и общедоступными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId206" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>38. Доступ к сведениям, содержащимся в реестре российского программного обеспечения, обеспечивается путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) размещения сведений на официальном сайте оператора реестра российского программного обеспечен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="P469"/>
+      <w:bookmarkEnd w:id="72"/>
+      <w:r>
+        <w:t>б) предоставления сведений оператором реестра российского программного обеспечения безвозмездно по запросам заинтересованных лиц, направленным с использованием информационно-телекоммуникационных сетей общего доступа, включая сеть "Интернет", в форме эл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ектронного документа, подписанного простой электронной подписью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 38 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId207" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>39. Оператор реестра российского программного обеспечения предос</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тавляет сведения, содержащиеся в реестре российского программного обеспечения, по запросам, указанным в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P469" w:tooltip="б) предоставления сведений оператором реестра российского программного обеспечения безвозмездно по запросам заинтересованных лиц, направленным с использованием информационно-телекоммуникационных сетей общего доступа, включая сеть &quot;Интернет&quot;, в форме электронно">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "б" пункта 38</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, в срок, не превышающий 24 часов с момента поступления такого запроса, п</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ри условии, что запрашиваемые сведения имеются в реестре российского программного обеспечения и в них отсутствует информация, доступ к которой ограничен в соответствии с федеральными законами, или сообщает об отсутствии указанных сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 39 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId208" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.12.2017 N 1594)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>40. Оператор реестра российского программного обеспечения обеспечивает размещение в открытом доступе на официальном сайте информации о программно</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">м обеспечении, сведения о котором исключены из реестра российского программного обеспечения, в объеме, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P115" w:tooltip="а) порядковый номер реестровой записи;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P150" w:tooltip="ф) информация о совместимости с операционной системой, сведения о которой включены в реестр российского программного обеспечения и (или) реестр евразийского программного обеспечения (при наличии);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"ф" пункта 4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P155" w:tooltip="а) порядковый номер реестровой записи;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "а"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P172" w:tooltip="н) сведения о дате и содержании изменений, внесенных в реестр (при наличии).">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"н" пункта 4(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, а также сведений о дате пр</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">инятия уполномоченным органом решения об исключении сведений о программном обеспечении или программно-аппаратном комплексе из реестра российского программного обеспечения с указанием случаев, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P439" w:tooltip="33. Уполномоченный орган принимает решение об исключении сведений о программном обеспечении или программно-аппаратном комплексе из реестра российского программного обеспечения в следующих случаях:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 33</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 40 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId209" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...7180 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>III. Порядок формирования и ведения реестра</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>евразийского программного обеспеч</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+        <w:t>евразийского программного обеспечения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(введен </w:t>
       </w:r>
-      <w:hyperlink r:id="rId211" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+      <w:hyperlink r:id="rId210" w:tooltip="Постановление Правительства РФ от 20.12.2017 N 1594 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 20.12.2017</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>N 1594)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="68"/>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="73" w:name="P482"/>
+      <w:bookmarkEnd w:id="73"/>
       <w:r>
         <w:t>41. Реестровая запись содержит следующие сведения:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="69"/>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="P483"/>
+      <w:bookmarkEnd w:id="74"/>
       <w:r>
         <w:t>а) порядковый номер реестровой записи;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...26 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) дата формирования реестровой записи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="P485"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:r>
+        <w:t>в) название программного об</w:t>
+      </w:r>
+      <w:r>
+        <w:t>еспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>г) предыдущие и (или) альтернативные названия программного обеспечения (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="71"/>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="76" w:name="P487"/>
+      <w:bookmarkEnd w:id="76"/>
       <w:r>
         <w:t xml:space="preserve">д) код (коды) продукции в соответствии с Общероссийским </w:t>
       </w:r>
-      <w:hyperlink r:id="rId212" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 30.07.2025) (с изм. и доп., вступ. в силу с 01.10.2025) {КонсультантПлюс}">
+      <w:hyperlink r:id="rId211" w:tooltip="&quot;ОК 034-2014 (КПЕС 2008). Общероссийский классификатор продукции по видам экономической деятельности&quot; (утв. Приказом Росстандарта от 31.01.2014 N 14-ст) (ред. от 10.10.2025) (с изм. и доп., вступ. в силу с 01.12.2025) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>классификатором</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> продукции по видам экономической деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="72"/>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="P488"/>
+      <w:bookmarkEnd w:id="77"/>
       <w:r>
         <w:t>е) сведения о правообладателе (правообладателях) программного обеспечения:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...16 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в отношении гражданина государства - ч</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лена Евразийского экономического союза - фамилия, имя, отчество (при наличии), идентификационный номер налогоплательщика (при наличии), наименование и реквизиты документа, удостоверяющего личность гражданина на территории государства - члена Евразийского э</w:t>
+      </w:r>
+      <w:r>
+        <w:t>кономического союза, адрес регистрации по месту жительства (пребывания) или адрес места фактического проживания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>в отношении юридического лица - полное наименование, номер государственной регистрации в качестве юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...64 lines deleted...]
-      <w:bookmarkEnd w:id="75"/>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в отношении государства - </w:t>
+      </w:r>
+      <w:r>
+        <w:t>члена Евразийского экономического союза - наименование государства - члена Евразийского экономического союза;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="78" w:name="P492"/>
+      <w:bookmarkEnd w:id="78"/>
+      <w:r>
+        <w:t>ж) адрес страницы сайта правообладателя в сети "Интернет", на которой размещена документация, содержащая описание функциональных характеристик про</w:t>
+      </w:r>
+      <w:r>
+        <w:t>граммного обеспечения и информацию, необходимую для установки и эксплуатации программного обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="P493"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:r>
+        <w:t xml:space="preserve">з) сведения об основаниях возникновения у правообладателя (правообладателей) исключительного права на программное обеспечение на территории всего мира и </w:t>
+      </w:r>
+      <w:r>
+        <w:t>на весь срок действия исключительного права;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и) дата государственной регистрации и регистрационный номер программного обеспечения (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="80" w:name="P495"/>
+      <w:bookmarkEnd w:id="80"/>
       <w:r>
         <w:t>к) класс (классы) программного обеспечения, которому соответствует программное обеспечение;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...13 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>л) дата принятия уп</w:t>
+      </w:r>
+      <w:r>
+        <w:t>олномоченным органом решения о включении сведений о программном обеспечении в реестр евразийского программного обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(пп. "л" в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId213" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+      <w:hyperlink r:id="rId212" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...39 lines deleted...]
-      <w:hyperlink w:anchor="P501" w:tooltip="42. В реестр евразийского программного обеспечения включаются сведения о программном обеспечении, которое соответствует следующим требованиям:">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>м) сведения о дате и содержании изменений, внесенных в реестр евразийского программного обеспечения (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="P499"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:r>
+        <w:t>н) адрес страницы сайта правообладателя в сети "Интернет", на которой размеще</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ны информация о стоимости программного обеспечения или порядке ее определения либо сведения о возможности использования программного обеспечения на условиях открытой лицензии или иного безвозмездного лицензионного договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>о) информация о соответствии про</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">граммного обеспечения требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P509" w:tooltip="42. В реестр евразийского программного обеспечения включаются сведения о программном обеспечении, которое соответствует следующим требованиям:">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пунктом 42</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...12 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="82" w:name="P501"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:r>
+        <w:t xml:space="preserve">п) </w:t>
+      </w:r>
+      <w:r>
+        <w:t>о программных модулях, являющихся отдельными функциональными компонентами программного обеспечения (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(пп. "п" в ред. </w:t>
       </w:r>
+      <w:hyperlink r:id="rId213" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="83" w:name="P503"/>
+      <w:bookmarkEnd w:id="83"/>
+      <w:r>
+        <w:t>р) перечень иностранного программного обеспечения, имеющего сходство функциональных характеристик с программным обеспечением (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "р" введен </w:t>
+      </w:r>
       <w:hyperlink r:id="rId214" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t>Постановления</w:t>
+          <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...172 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="84" w:name="P505"/>
       <w:bookmarkEnd w:id="84"/>
       <w:r>
-        <w:t>коммерчес</w:t>
-[...15 lines deleted...]
-      <w:bookmarkStart w:id="85" w:name="P506"/>
+        <w:t>с) выраженная в процентах сумма выплат по лицензионным и иным договорам, предусматривающим предоставление права на исполь</w:t>
+      </w:r>
+      <w:r>
+        <w:t>зование результата интеллектуальной деятельности и средства индивидуализации, выполнение работ, оказание услуг по разработке, модификации и адаптации программного обеспечения в пользу иностранных юридических лиц и (или) физических лиц, контролируемых ими р</w:t>
+      </w:r>
+      <w:r>
+        <w:t>оссийских коммерческих и (или) российских некоммерческих организаций, агентов, представителей иностранных лиц и контролируемых ими российских коммерческих и (или) российских некоммерческих организаций, от выручки, полученной правообладателем (правообладате</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лями) программного обеспечения за истекший календарный год в качестве вознаграждения за предоставление права использования программного обеспечения на основании лицензионного или иного вида договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "с" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId215" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="P507"/>
       <w:bookmarkEnd w:id="85"/>
       <w:r>
+        <w:t>т) информация о совместимости с операционной системой, сведения о которой включены в реестр российского программног</w:t>
+      </w:r>
+      <w:r>
+        <w:t>о обеспечения или реестр евразийского программного обеспечения (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "т" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId216" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от </w:t>
+      </w:r>
+      <w:r>
+        <w:t>28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="86" w:name="P509"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:r>
+        <w:t>42. В реестр евразийского программного обеспечения включаются сведения о программном обеспечении, которое соответствует следующим требованиям:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="87" w:name="P510"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:r>
+        <w:t>а) исключительное право на программное обеспечение на территории всего мира и на весь срок дей</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ствия исключительного права принадлежит одному либо нескольким из следующих лиц (правообладателей):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>государству - члену Евразийского экономического союза;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="88" w:name="P512"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:r>
+        <w:t xml:space="preserve">некоммерческой организации, высший орган управления которой формируется прямо и (или) косвенно одним </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">или несколькими государствами - членами Евразийского экономического союза и (или) гражданами государств - членов Евразийского экономического союза и решения которой иностранное лицо не имеет возможности определять в силу особенностей отношений между таким </w:t>
+      </w:r>
+      <w:r>
+        <w:t>иностранным лицом и некоммерческой организацией (далее - некоммерческая организация без преобладающего иностранного участия);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="89" w:name="P513"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:r>
+        <w:t>коммерческой организации, в которой суммарная доля прямого и (или) косвенного участия одного или нескольких государств - членов Ев</w:t>
+      </w:r>
+      <w:r>
+        <w:t>разийского экономического союза, некоммерческих организаций без преобладающего иностранного участия, граждан государств - членов Евразийского экономического союза составляет более 50 процентов (далее - коммерческая организация без преобладающего иностранно</w:t>
+      </w:r>
+      <w:r>
+        <w:t>го участия);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="90" w:name="P514"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:r>
         <w:t>гражданину государства - члена Евразийского экономического союза;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...19 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) программное обеспечение правомерно введено в гражданский оборот на территории государства - члена Евразийского экономического союза, и экземпляры программного обеспечения либо права использования программного обеспечения, услуги по предоставлению доступ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">а к программному обеспечению свободно реализуются на территориях государств - членов Евразийского экономического союза, а также отсутствуют ограничения, установленные в том числе иностранными государствами, не входящими в Евразийский экономический союз, и </w:t>
+      </w:r>
+      <w:r>
+        <w:t>препятствующие распространению или иному использованию программы для электронных вычислительных машин и базы данных на территории Евразийского экономического союза или на отдельных территориях государств - членов Евразийского экономического союза;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId218" w:tooltip="Постановление Правительства РФ от 30.03.2019 N 383 &quot;О внесении изменений в Правила формирования и ведения единого реестра российских программ для электронных вычислительных машин и баз данных и единого реестра программ для электронных вычислительных машин и ба">
+      <w:hyperlink r:id="rId217" w:tooltip="Постановление Правительства РФ от 30.03.2019 N 383 &quot;О внесении изменений в Правила формирования и ведения единого реестра российских программ для электронных вычислительных машин и баз данных и единого реестра программ для электронных вычислительных машин и ба">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 30.03.2019 N 383)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...46 lines deleted...]
-      <w:hyperlink r:id="rId219" w:tooltip="Постановление Правительства РФ от 26.06.1995 N 608 (ред. от 21.04.2010) &quot;О сертификации средств защиты информации&quot; {КонсультантПлюс}">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) общая сумма выплат по лицензионным и иным договорам, предусматривающим пре</w:t>
+      </w:r>
+      <w:r>
+        <w:t>доставление права на использование результата интеллектуальной деятельности и средства индивидуализации, выполнение работ, оказание услуг по разработке, модификации и адаптации программы для электронных вычислительных машин или базы данных в пользу иностра</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нных юридических лиц и (или) физических лиц, контролируемых ими коммерческих и (или) некоммерческих организаций, агентов, представителей иностранных лиц и контролируемых ими коммерческих и (или) некоммерческих организаций, составляет менее 30 процентов выр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>учки, полученной правообладателем (правообладателями) за истекший календарный год в качестве вознаграждения за предоставление права использования программы для электронных вычислительных машин или базы данных на основании лицензионного или иного вида догов</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) сведения о программном обеспечении не составляют государственной тайны, и программное обеспечение не содержит сведений, составляющих государственную тайну;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) соответствие программного обеспечения требованиям безопасности информации подтверждено се</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ртификатом системы сертификации средств защиты информации по требованиям безопасности информации, выданным в </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId218" w:tooltip="Постановление Правительства РФ от 26.06.1995 N 608 (ред. от 21.04.2010) &quot;О сертификации средств защиты информации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>порядке</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>, установленном Правительством Российской Федерации (только для программного обеспечения, основной функцией которого является защита конфиденциальной информации);</w:t>
-[...15 lines deleted...]
-      <w:hyperlink w:anchor="P504" w:tooltip="некоммерческой организации, высший орган управления которой формируется прямо и (или) косвенно одним или несколькими государствами - членами Евразийского экономического союза и (или) гражданами государств - членов Евразийского экономического союза и решения ко">
+        <w:t>, установленном Правительством Российской Федерации (только для программного обеспечения, основной функцией которого является защита конфиден</w:t>
+      </w:r>
+      <w:r>
+        <w:t>циальной информации);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">е) исключительное право на программное обеспечение принадлежит лицам (правообладателям), указанным в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P512" w:tooltip="некоммерческой организации, высший орган управления которой формируется прямо и (или) косвенно одним или несколькими государствами - членами Евразийского экономического союза и (или) гражданами государств - членов Евразийского экономического союза и решения ко">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>абзацах третьем</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P506" w:tooltip="гражданину государства - члена Евразийского экономического союза;">
+      <w:hyperlink w:anchor="P514" w:tooltip="гражданину государства - члена Евразийского экономического союза;">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>пятом подпункта "а"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> настоящего пункт</w:t>
-[...33 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+        <w:t xml:space="preserve"> настоящего пункта, имеющим лицензию на осуществление деятельности по разработке и производству средств защиты конфиденциальной информации (только для программного обеспечения, основной функцией которого является защи</w:t>
+      </w:r>
+      <w:r>
+        <w:t>та конфиденциальной информации);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ж) программное обеспечение не имеет принудительного обновления и управления из государств, не входящих в Евразийский экономический союз;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>з) гарантийное обслуживание, техническая поддержка и модернизация программного обеспеч</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ения, в том числе модификация исходного текста программного обеспечения, осуществляются коммерческой или некоммерческой организацией Евразийского экономического союза без преобладающего иностранного участия либо гражданином государства - члена Евразийского</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> экономического союза;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(пп. "з" в ред. </w:t>
       </w:r>
+      <w:hyperlink r:id="rId219" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>и) технические средства хранения исхо</w:t>
+      </w:r>
+      <w:r>
+        <w:t>дного текста и объектного кода программного обеспечения, а также технические средства компиляции исходного текста в объектный код программного обеспечения находятся на территории государств - членов Евразийского экономического союза;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "и" введен </w:t>
+      </w:r>
       <w:hyperlink r:id="rId220" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>к) технические средства, необходимые для активации, выпуска, распространения, управления лицензионными ключами программного обеспечения находятся на территории государств - членов Евразийского экономического союза, контролируются организациями, находящимис</w:t>
+      </w:r>
+      <w:r>
+        <w:t>я на территориях государств - членов Евразийского экономического союза, либо гражданами государств - членов Евразийского экономического союза;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "к" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId221" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>л) графический пользовательский интерфейс программного обеспечения реализован на русском языке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "л" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId222" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>43. Ведение реестра евразийского программного обеспечения осуществляется оператором реестра евразийского программного обеспечения, кото</w:t>
+      </w:r>
+      <w:r>
+        <w:t>рый привлекается уполномоченным органом в порядке, предусмотренном законодательством Российской Федерации. Организация, осуществляющая функции оператора реестра евразийского программного обеспечения, должна быть зарегистрирована на территории Российской Фе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>дерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 43 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId223" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>44. Оператор реестра евразийского программного обеспе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>чения из числа своих работников определяет лиц, уполномоченных на включение в реестр евразийского программного обеспечения сведений, их изменение и (или) исключение из реестра евразийского программного обеспечения. Уполномоченные работники должны быть заре</w:t>
+      </w:r>
+      <w:r>
+        <w:t>гистрированы в системе идентификации и аутентификации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>45. В целях проведения экспертизы при включении сведений о программном обеспечении в реестр евразийского программного обеспечения Министерством цифрового развития, связи и массовых коммуникаций Российс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">кой Федерации привлекается экспертный совет, требования к которому устанавливаются </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P227" w:tooltip="8. В целях проведения экспертизы при включении сведений о программном обеспечении и программно-аппаратных комплексах в реестр российского программного обеспечения Министерством цифрового развития, связи и массовых коммуникаций Российской Федерации создается эк">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 8</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId224" w:tooltip="Постановление Правительства РФ от 20.11.2018 N 1391 (ред. от 12.03.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства Р</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ф от 20.11.2018 N 1391)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>45(1). Министерством цифрового развития, связи и массовых коммуникаций Российской Федерации может привлекаться экспертная организация в порядке, предусмотренном законодательством Российской Федерации, в целях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>проведения проверки за</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">явления о включении сведений о программном обеспечении в реестр евразийского программного обеспечения (далее - заявление о включении сведений в реестр евразийского программного обеспечения) и прилагаемых к нему документов и материалов, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P543" w:tooltip="46. Заявление о включении сведений в реестр евразийского программного обеспечения представляется в уполномоченный орган правообладателем (лицом, уполномоченным всеми правообладателями) программного обеспечения, а в случае представления заявления в отношении пр">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами 46</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P566" w:tooltip="49. Заявитель Евразийского экономического союза вправе приложить к заявлению о включении сведений в реестр евразийского программного обеспечения иные документы, подтверждающие соответствие программного обеспечения требованиям, установленным пунктом 42 настоящи">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>49</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, на соответствие требованиям, установленным настоящими Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">проведения проверки заявления о внесении изменений в реестр евразийского программного </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">обеспечения, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P621" w:tooltip="68. Заявитель Евразийского экономического союза в случае изменения сведений о правообладателе (правообладателях) программного обеспечения, предусмотренных подпунктом &quot;е&quot; пункта 41 настоящих Правил, в течение 5 рабочих дней со дня вступления в силу соответствую">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 68</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил (далее - заявление о внесении изменений в реестр евразийского программного обеспечения);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>проведения проверки сведений, содержащихся в реестре евразийского прог</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">раммного обеспечения, на предмет соответствия требованиям, установленным настоящими Правилами, в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P632" w:tooltip="71. Уполномоченный орган не реже одного раза в календарный год осуществляет проверку сведений, содержащихся в реестре евразийского программного обеспечения, на предмет соответствия требованиям, установленным настоящими Правилами, а также дополнительным требова">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 71</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">проведения проверки сведений, поступивших в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P654" w:tooltip="б) поступление мотивированного обращения, содержащего указание на конкретные обстоятельства, свидетельствующие о несоответствии программного обеспечения требованиям, установленным пунктом 42 настоящих Правил, и документальное подтверждение таких обстоятельств;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "б"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P656" w:tooltip="г) переход исключительного права на программное обеспечение к правообладателю, не отвечающему требованиям, установленным подпунктом &quot;а&quot; пункта 42 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"г"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P657" w:tooltip="д) подготовлено экспертное заключение, утвержденное в порядке, определенном положением об экспертном совете, о выявленном несоответствии требованиям, установленным пунктом 42 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"д" пункта 74</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>проведения прове</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">рки изменения сведений, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P495" w:tooltip="к) класс (классы) программного обеспечения, которому соответствует программное обеспечение;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "к"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P501" w:tooltip="п) о программных модулях, являющихся отдельными функциональными компонентами программного обеспечения (при наличии);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"п"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P505" w:tooltip="с) выраженная в процентах сумма выплат по лицензионным и иным договорам, предусматривающим предоставление права на использование результата интеллектуальной деятельности и средства индивидуализации, выполнение работ, оказание услуг по разработке, модификации и">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"с" пункта 41</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId225" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...21 lines deleted...]
-      <w:hyperlink r:id="rId221" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 45(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId226" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="91" w:name="P543"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:r>
+        <w:t>46. Заявление о включении сведений в реестр евразийского программного обеспечения представляется в уполномоченный орган правообладателе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>м (лицом, уполномоченным всеми правообладателями) программного обеспечения, а в случае представления заявления в отношении программного обеспечения, исключительное право на которое принадлежит государству - члену Евразийского экономического союза, соответс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>твенно уполномоченным органом государственной власти, осуществляющим управление (распоряжение) таким правом (далее - заявитель Евразийского экономического союза).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId227" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>47. Заявление о включении сведений в реестр евразийского программного обеспечения должно содержать следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) сведения, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P485" w:tooltip="в) название программного обеспечения;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P493" w:tooltip="з) сведения об основаниях возникновения у правообладателя (правообладателей) исключительного права на программное обеспечение на территории всего мира и на весь срок действия исключительного права;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"з"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P495" w:tooltip="к) класс (классы) программного обеспечения, которому соответствует программное обеспечение;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"к"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P499" w:tooltip="н) адрес страницы сайта правообладателя в сети &quot;Интернет&quot;, на которой размещены информация о стоимости программного обеспечения или порядке ее определения либо сведения о возможности использования программного обеспечения на условиях открытой лицензии или иног">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"н"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P501" w:tooltip="п) о программных модулях, являющихся отдельными функциональными компонентами программного обеспечения (при наличии);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"п" пункта 41</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "а" в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId228" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) сведения о долях прямого и косвенного участия государств - членов Евразийского экономического союза, некоммерческих организаций без преобладающего иностранного</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> участия и граждан государств - членов Евразийского экономического союза в правообладателе (в случае, если исключительное право на программное обеспечение принадлежит коммерческой организации без преобладающего иностранного участия):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>сведения о размерах вс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ех указанных долей, размер которых превышает 5 процентов (в случае, если сумма таких долей в совокупности превышает 50 процентов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>сведения о размерах всех указанных долей, в совокупности превышающих 50 процентов, включая сведения о размерах всех долей, пр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>евышающих 5 процентов (в случае, если сумма долей, размер которых превышает 5 процентов, в совокупности не превышает 50 процентов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">сведения о владельцах указанных долей в объеме, соответствующем сведениям, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P488" w:tooltip="е) сведения о правообладателе (правообладателях) программного обеспечения:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "е" пункта 41</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) адрес электронной почты и номер телефона, по которым осуществляется связь с заявителем Евразийского экономического союза;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) декларация </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(заверение заявителя Евразийского экономического союза) о соответствии программного обеспечения требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P509" w:tooltip="42. В реестр евразийского программного обеспечения включаются сведения о программном обеспечении, которое соответствует следующим требованиям:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 42</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) декларация (заверение заявителя Евразийского экономического союза) о достоверности сведений, содержащихся в заявлении о включении сведений в реестр евразийского программного обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>48. К заявлению о включении сведений в реестр евразийского програм</w:t>
+      </w:r>
+      <w:r>
+        <w:t>много обеспечения должны быть приложены следующие документы и материалы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) экземпляр программного обеспечения без технических средств защиты авторских прав или со средствами законного устранения ограничений использования программного обеспечения, установл</w:t>
+      </w:r>
+      <w:r>
+        <w:t>енных путем применения технических средств защиты авторских прав, - в случаях, если соответствующий экземпляр программного обеспечения не был представлен оператору реестра евразийского программного обеспечения ранее;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) документ, подтверждающий полномочия </w:t>
+      </w:r>
+      <w:r>
+        <w:t>лица, подписавшего заявление о включении сведений в реестр евразийского программного обеспечения, на осуществление действий от имени правообладателя (правообладателей) программного обеспечения (не требуется, если заявление о включении сведений в реестр евр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>азийского программного обеспечения подписано правообладателем, являющимся гражданином государства - члена Евразийского экономического союза, или лицом, имеющим право без доверенности действовать от имени правообладателя, являющегося юридическим лицом);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">копия устава правообладателя программного обеспечения (требуется, если исключительное право на программное обеспечение принадлежит организации, указанной в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P512" w:tooltip="некоммерческой организации, высший орган управления которой формируется прямо и (или) косвенно одним или несколькими государствами - членами Евразийского экономического союза и (или) гражданами государств - членов Евразийского экономического союза и решения ко">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзаце третьем</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> или </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P513" w:tooltip="коммерческой организации, в которой суммарная доля прямого и (или) косвенного участия одного или нескольких государств - членов Евразийского экономического союза, некоммерческих организаций без преобладающего иностранного участия, граждан государств - членов Е">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve">абзаце </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>четвертом подпункта "а" пункта 42</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) документы, подтверждающие соответствие программного обеспечения требованию, установленному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P510" w:tooltip="а) исключительное право на программное обеспечение на территории всего мира и на весь срок действия исключительного права принадлежит одному либо нескольким из следующих лиц (правообладателей):">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 42</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил (в случае, если исключительное право на программное обеспечение принадлежит некоммерческой органи</w:t>
+      </w:r>
+      <w:r>
+        <w:t>зации без преобладающего иностранного участия или коммерческой организации без преобладающего иностранного участия, имеющих в составе участников иностранных лиц);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">д) документация, содержащая описание функциональных характеристик программного обеспечения и </w:t>
+      </w:r>
+      <w:r>
+        <w:t>информацию, необходимую для установки и эксплуатации программного обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>е) документация, содержащая описание процессов, обеспечивающих поддержание жизненного цикла программного обеспечения, в том числе устранение неисправностей, выявленных в ходе эк</w:t>
+      </w:r>
+      <w:r>
+        <w:t>сплуатации программного обеспечения, совершенствование программного обеспечения, а также информацию о персонале, необходимом для обеспечения такой поддержки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ж) документация, содержащая описание технических средств хранения исходного текста и объектного ко</w:t>
+      </w:r>
+      <w:r>
+        <w:t>да программного обеспечения, а также технических средств компиляции исходного текста в объектный код программного обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "ж" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId229" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...24 lines deleted...]
-      <w:hyperlink r:id="rId222" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>з) документация, содержащая описание технических средств, необходимых для активации, выпуска, распространения, управления лицензионными ключами программного обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "з" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId230" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...18 lines deleted...]
-      <w:hyperlink r:id="rId223" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="92" w:name="P566"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:r>
+        <w:t xml:space="preserve">49. Заявитель Евразийского экономического союза вправе приложить к заявлению </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">о включении сведений в реестр евразийского программного обеспечения иные документы, подтверждающие соответствие программного обеспечения требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P509" w:tooltip="42. В реестр евразийского программного обеспечения включаются сведения о программном обеспечении, которое соответствует следующим требованиям:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 42</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">50. Если документы, подлежащие представлению в уполномоченный орган в соответствии с настоящими Правилами, составлены на иностранном языке, они </w:t>
+      </w:r>
+      <w:r>
+        <w:t>должны представляться с надлежащим образом заверенными переводами на русский язык.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>51. Заявление о включении сведений в реестр евразийского программного обеспечения и прилагаемые к нему документы и материалы представляются в уполномоченный орган в форме электронных документов посредством заполнения соответствующих электронных форм, разме</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">щенных на </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId231" w:tooltip="Приказ Минкомсвязи России от 11.06.2019 N 278 &quot;Об определении официальных сайтов в информационно-телекоммуникационной сети &quot;Интернет&quot; оператора единого реестра российских программ для электронных вычислительных машин и баз данных и оператора единого реестра пр">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>официальном сайте</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> оператора реестра евразийского программного обеспечения в сети "Интернет", определенном уполномочен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ным органом (далее - официальный сайт оператора реестра евразийского программного обеспечения). Представленному заявлению оператором реестра присваивается уникальный номер.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId232" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Доступ к размещенным на официальном сайте оператора реестра евразийского программного обеспечения формам для приема заявления о включении сведений в ре</w:t>
+      </w:r>
+      <w:r>
+        <w:t>естр евразийского программного обеспечения и прилагаемых к нему документов и материалов осуществляется после прохождения заявителем Евразийского экономического союза идентификации и аутентификации с использованием системы идентификации и аутентификации. За</w:t>
+      </w:r>
+      <w:r>
+        <w:t>явление о включении сведений в реестр евразийского программного обеспечения должно быть подписано заявителем Евразийского экономического союза с использованием усиленной неквалифицированной электронной подписи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId233" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">52. Заявление о включении сведений в реестр евразийского программного обеспечения и прилагаемые к нему документы </w:t>
+      </w:r>
+      <w:r>
+        <w:t>и материалы хранятся оператором реестра евразийского программного обеспечения в течение всего периода наличия сведений о соответствующем программном обеспечении в реестре евразийского программного обеспечения, но не менее 3 лет со дня представления заявлен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ия о включении сведений в реестр евразийского программного обеспечения и прилагаемых к нему документов и материалов, а также не менее одного года со дня исключения сведений об этом программном обеспечении из реестра евразийского программного обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="93" w:name="P573"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:t>3. Уполномоченный орган осуществляет проверку заявления о включении сведений в реестр евразийского программного обеспечения и прилагаемых к нему документов и материалов на соответствие требованиям, установленным настоящими Правилами, в течение 5 рабочих дн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ей со дня поступления заявления о включении сведений в реестр евразийского программного обеспечения. Уполномоченный орган вправе запросить у заявителя Евразийского экономического союза дополнительные сведения (пояснения) и (или) документы в целях подтвержд</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ения соответствия требованиям, установленным настоящими Правилами. Исчисление срока, предусмотренного настоящим пунктом для проверки заявления о включении сведений в реестр евразийского программного обеспечения и прилагаемых к нему документов и материалов,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> приостанавливается со дня направления уполномоченным органом запроса до дня получения уполномоченным органом от заявителя Евразийского экономического союза запрошенных сведений (пояснений) и (или) документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId234" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="94" w:name="P575"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:r>
+        <w:t xml:space="preserve">54. Утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId235" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="95" w:name="P576"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:r>
+        <w:t>55. Уполномоченный орган отказывает в регистрации заявления о включении сведен</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ий в реестр евразийского программного обеспечения в случае, если:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="96" w:name="P577"/>
+      <w:bookmarkEnd w:id="96"/>
+      <w:r>
+        <w:t>а) заявление о включении сведений в реестр евразийского программного обеспечения представлено с нарушением требований, установленных настоящими Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) в течение 12 месяцев, предшество</w:t>
+      </w:r>
+      <w:r>
+        <w:t>вавших дню поступления заявления о включении сведений в реестр евразийского программного обеспечения, уполномоченным органом было принято решение об отказе этому же заявителю евразийского программного обеспечения во включении сведений об указанном в заявле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нии о включении сведений в реестр евразийского программного обеспечения программном обеспечении в реестр евразийского программного обеспечения по основанию, предусмотренному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P610" w:tooltip="а) представление заявителем Евразийского экономического союза в уполномоченный орган подложных документов, материалов и (или) недостоверных сведений;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 64</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, или решение об исключении сведений об указанном в заявлении о включении сведений в реестр евразийского программно</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">го обеспечения программном обеспечении из реестра евразийского программного обеспечения по основанию, предусмотренному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P655" w:tooltip="в) выявление факта предоставления заявителем Евразийского экономического союза в уполномоченный орган и (или) оператору реестра евразийского программного обеспечения подложных документов, материалов и (или) недостоверных сведений при направлении заявления о вк">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "в" пункта 74</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>56. Уполномоченный орган информирует заявителя Евразийско</w:t>
+      </w:r>
+      <w:r>
+        <w:t>го экономического союза об отказе в регистрации заявления о включении сведений в реестр евразийского программного обеспечения по адресу электронной почты, указанному в заявлении о включении сведений в реестр евразийского программного обеспечения, не поздне</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">е истечения срока, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P573" w:tooltip="53. Уполномоченный орган осуществляет проверку заявления о включении сведений в реестр евразийского программного обеспечения и прилагаемых к нему документов и материалов на соответствие требованиям, установленным настоящими Правилами, в течение 5 рабочих дней ">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 53</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, с указанием причин отказа в регистрации заявления о включении сведений в реестр евразийского программного обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После устранения причин, указанных </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P577" w:tooltip="а) заявление о включении сведений в реестр евразийского программного обеспечения представлено с нарушением требований, установленных настоящими Правилами;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "а" пункта 55</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, заявитель Евразийского эк</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ономического союза вправе повторно подать заявление о включении сведений в реестр евразийского программного обеспечения в порядке, установленном настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>57. Уполномоченный орган регистрирует заявление о включении сведений в реестр евразийског</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">о программного обеспечения, если отсутствуют предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P576" w:tooltip="55. Уполномоченный орган отказывает в регистрации заявления о включении сведений в реестр евразийского программного обеспечения в случае, если:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 55</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящи</w:t>
+      </w:r>
+      <w:r>
+        <w:t>х Правил основания для отказа в его регистрации. При регистрации заявления уникальному номеру заявления присваивается дата регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId236" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В срок не позднее рабочего дня, следующего за днем регистрации заявления о включении сведений в реестр евразийского программного обеспечения, оператор реестра евразийского программного обе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">спечения размещает заявление о включении сведений в реестр евразийского программного обеспечения в открытом доступе на официальном сайте оператора реестра евразийского программного обеспечения с обезличиванием содержащихся в заявлении о включении сведений </w:t>
+      </w:r>
+      <w:r>
+        <w:t>в реестр евразийского программного обеспечения персональных данных (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Документы и материалы, прилагаемые к заявлению о включении сведений в реестр евразийского программного обеспечения, размещению на официальном сайте оператора реестра евразийс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>кого программного обеспечения не подлежат.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Уполномоченный орган обеспечивает в соответствии с положением об экспертном совете возможность рассмотрения экспертным советом и экспертной организацией документов и материалов, прилагаемых к заявлению о включении</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> сведений в реестр евразийского программного обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId237" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="97" w:name="P587"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:r>
+        <w:t>58. Экспер</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тный совет рассматривает заявление о включении сведений в реестр евразийского программного обеспечения в течение 15 рабочих дней со дня регистрации заявления о включении сведений в реестр евразийского программного обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId238" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>По результатам рассмотрения заявления о включении сведений в реестр евразийского программного обе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">спечения экспертный совет в порядке, определенном положением об экспертном совете, утверждает экспертное заключение, которое должно содержать выводы о соответствии или несоответствии программного обеспечения требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P509" w:tooltip="42. В реестр евразийского программного обеспечения включаются сведения о программном обеспечении, которое соответствует следующим требованиям:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 42</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил. Экспертное заключение, содержащее вывод о соответствии программного обесп</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ечения требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P509" w:tooltip="42. В реестр евразийского программного обеспечения включаются сведения о программном обеспечении, которое соответствует следующим требованиям:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 42</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, должно также содер</w:t>
+      </w:r>
+      <w:r>
+        <w:t>жать вывод о его соответствии классу (классам) программного обеспечения, указанному в заявлении о включении сведений в реестр евразийского программного обеспечения. В экспертном заключении не могут содержаться сведения, относящиеся к информации, доступ к к</w:t>
+      </w:r>
+      <w:r>
+        <w:t>оторой ограничен в соответствии с федеральными законами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Экспертное заключение передается оператору реестра евразийского программного обеспечения в течение одного рабочего дня со дня его утверждения экспертным советом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В срок не позднее рабочего дня, следу</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ющего за днем получения экспертного заключения, оператор реестра евразийского программного обеспечения размещает экспертное заключение в открытом доступе на официальном сайте оператора реестра евразийского программного обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="98" w:name="P592"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:r>
+        <w:t xml:space="preserve">59. При наличии у члена </w:t>
+      </w:r>
+      <w:r>
+        <w:t>экспертного совета или экспертной организации информации о том, что в заявлении о включении сведений и (или) в прилагаемых к нему документах и (или) материалах содержатся недостоверные и (или) недостаточные сведения, заявителю направляется запрос о предста</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">влении в течение 20 рабочих дней соответствующих пояснений, документов и (или) материалов. Направление запроса заявителю осуществляет уполномоченный орган посредством заполнения соответствующих электронных форм, размещенных на официальном сайте. Указанный </w:t>
+      </w:r>
+      <w:r>
+        <w:t>запрос должен быть подписан усиленной квалифицированной электронной подписью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId239" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="99" w:name="P594"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:r>
+        <w:t xml:space="preserve">Абзац утратил силу с 1 января 2023 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId240" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Исчисление срока, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P587" w:tooltip="58. Экспертный совет рассматривает заявление о включении сведений в реестр евразийского программного обеспечения в течение 15 рабочих дней со дня регистрации заявления о включении сведений в реестр евразийского программного обеспечения.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым пункта 58</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, приостанавливается со дня направления уполномоченным органом указанного запроса до дня получения уполномоченным органом от заявителя Евразийского экономического союза запрошенных пояснений и (или) докум</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ентов либо до дня истечения сроков, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P594" w:tooltip="Абзац утратил силу с 1 января 2023 года. - Постановление Правительства РФ от 28.12.2022 N 2461.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем вторым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Направление запроса, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P592" w:tooltip="59. При наличии у члена экспертного совета или экспертной организации информации о том, что в заявлении о включении сведений и (или) в прилагаемых к нему документах и (или) материалах содержатся недостоверные и (или) недостаточные сведения, заявителю направляе">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящего пункта, не требуется, если экспертный совет установил факт наличия в заявлении о включении сведений в реестр евразийского программного обеспечения и (или) в прилагаемых к нему документах и (или) ма</w:t>
+      </w:r>
+      <w:r>
+        <w:t>териалах недостоверных сведений на основании документов, полученных в установленном порядке от государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>60. Заявитель Евразийского экономического союза, представляющий в уполномоченный орган пояснения (или) документы по запросу, предусмотре</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P592" w:tooltip="59. При наличии у члена экспертного совета или экспертной организации информации о том, что в заявлении о включении сведений и (или) в прилагаемых к нему документах и (или) материалах содержатся недостоверные и (или) недостаточные сведения, заявителю направляе">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым пункта 59</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, вправе одновременно с пояснениями дополнительно представить в уполномоченный орган документы, которые не были запрошены, но свидетельствуют об отсутствии в заявлении о вк</w:t>
+      </w:r>
+      <w:r>
+        <w:t>лючении сведений в реестр евразийского программного обеспечения и прилагаемых к нему документах и материалах недостоверных сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId241" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ответ на запрос пояснений, документов и (или) материалов представляется заявителем также посредством заполнения соответствующих электронных форм, размещенных на официальном сайте, с приложени</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ем запрошенных документов и материалов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId242" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановлением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...24 lines deleted...]
-      <w:hyperlink r:id="rId224" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Ответ на запрос поясн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ений, документов и (или) материалов должен быть подписан заявителем усиленной неквалифицированной электронной подписью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId243" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="100" w:name="P603"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:r>
+        <w:t xml:space="preserve">61. В случае если в ходе рассмотрения заявления о включении сведений в реестр евразийского программного обеспечения экспертным советом будет установлено, что заявителем Евразийского экономического </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">союза представлены подложные документы и (или) недостоверные сведения и (или) заявитель Евразийского экономического союза не представил пояснения и (или) документы по запросу, предусмотренному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P592" w:tooltip="59. При наличии у члена экспертного совета или экспертной организации информации о том, что в заявлении о включении сведений и (или) в прилагаемых к нему документах и (или) материалах содержатся недостоверные и (или) недостаточные сведения, заявителю направляе">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем первым пункта 59</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> н</w:t>
+      </w:r>
+      <w:r>
+        <w:t>астоящих Правил, в течение 20 рабочих дней со дня направления указанного запроса, экспертный совет в письменной форме информирует об этом уполномоченный орган, при этом экспертное заключение не подготавливается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(в ред. Постановлений Правительства РФ от 20</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.07.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId244" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1226</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.12.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId245" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2461</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>62. Уполномоченный орган принимает решение о включении сведений о программном обеспечении не позднее 10 рабочих дней со дня утверждения экспертным советом экспертного заключения, содержащего вывод о соответствии програм</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">много обеспечения требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P509" w:tooltip="42. В реестр евразийского программного обеспечения включаются сведения о программном обеспечении, которое соответствует следующим требованиям:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 42</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил. Запись </w:t>
+      </w:r>
+      <w:r>
+        <w:t>в реестре является подтверждением соответствия программного обеспечения требованиям, установленным настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 20.11.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId246" w:tooltip="Постановление Правительства РФ от 20.11.2018 N 1391 (ред. от 12.03.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1391</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 20.07.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId247" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1226</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>63. Уполномоченный орган принимает решение об отказе во включении сведений о программном обеспечении в ре</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">естр евразийского программного обеспечения не позднее 10 рабочих дней со дня утверждения экспертным советом экспертного заключения, содержащего вывод о несоответствии программного обеспечения требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P509" w:tooltip="42. В реестр евразийского программного обеспечения включаются сведения о программном обеспечении, которое соответствует следующим требованиям:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 42</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, либо со дня поступления информации, предусмотренной </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P603" w:tooltip="61. В случае если в ходе рассмотрения заявления о включении сведений в реестр евразийского программного обеспечения экспертным советом будет установлено, что заявителем Евразийского экономического союза представлены подложные документы и (или) недостоверные св">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 61</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 20.11.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId248" w:tooltip="Постановление Правительства РФ от 20.11.2018 N 1391 (ред. от 12.03.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1391</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 20.07.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId249" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1226</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>64. Основанием для принятия уполномоченным органом решения об отказе во включении сведений о программном обеспечении в реестр евразийского программного обеспечения является:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="101" w:name="P610"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:r>
+        <w:t xml:space="preserve">а) представление заявителем </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Евразийского экономического союза в уполномоченный орган подложных документов, материалов и (или) недостоверных сведений;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) непредставление заявителем Евразийского экономического союза пояснений и (или) документов по запросу, предусмотренному </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P594" w:tooltip="Абзац утратил силу с 1 января 2023 года. - Постановление Правительства РФ от 28.12.2022 N 2461.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>абзацем вторым пункта 59</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, в течение 20 рабочих дней со дня направления указанного запроса при условии, что без получения та</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ких пояснений и (или) документов отсутствует возможность подтвердить достоверность представленных заявителем Евразийского экономического союза сведений и (или) подлинность представленных заявителем Евразийского экономического союза документов в установленн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ом федеральными законами порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId250" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1</w:t>
-[...37 lines deleted...]
-          <w:t>пунктом 8</w:t>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) несоответствие программного обе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">спечения требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P509" w:tooltip="42. В реестр евразийского программного обеспечения включаются сведения о программном обеспечении, которое соответствует следующим требованиям:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 42</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>65. Оператор рее</w:t>
+      </w:r>
+      <w:r>
+        <w:t>стра евразийского программного обеспечения в срок не позднее рабочего дня, следующего за днем принятия уполномоченным органом решения о включении сведений о программном обеспечении в реестр евразийского программного обеспечения или об отказе во включении с</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ведений о программном обеспечении в реестр евразийского программного обеспечения, информирует о соответствующем решении заявителя Евразийского экономического союза по адресу электронной почты, указанному в заявлении о включении сведений в реестр евразийско</w:t>
+      </w:r>
+      <w:r>
+        <w:t>го программного обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 65 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId251" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>66. Оператор реестра евразийского</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> программного обеспечения в срок не позднее рабочего дня, следующего за днем принятия уполномоченным органом решения о включении сведений о программном обеспечении в реестр евразийского программного обеспечения, включает в реестр евразийского программного </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">обеспечения сведения о программном обеспечении, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P482" w:tooltip="41. Реестровая запись содержит следующие сведения:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 41</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="102" w:name="P617"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:r>
+        <w:t>67. Заявитель Евразийского экономического союза, сведения о программном обеспече</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нии которого включены в реестр евразийского программного обеспечения, обязан уведомлять оператора реестра евразийского программного обеспечения об изменении сведений, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P485" w:tooltip="в) название программного обеспечения;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>под</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктами "в"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P487" w:tooltip="д) код (коды) продукции в соответствии с Общероссийским классификатором продукции по видам экономической деятельности;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"д"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P492" w:tooltip="ж) адрес страницы сайта правообладателя в сети &quot;Интернет&quot;, на которой размещена документация, содержащая описание функциональных характеристик программного обеспечения и информацию, необходимую для установки и эксплуатации программного обеспечения;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"ж"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P495" w:tooltip="к) класс (классы) программного обеспечения, которому соответствует программное обеспечение;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"к"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P499" w:tooltip="н) адрес страницы сайта правообладателя в сети &quot;Интернет&quot;, на которой размещены информация о стоимости программного обеспечения или порядке ее определения либо сведения о возможности использования программного обеспечения на условиях открытой лицензии или иног">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"н"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P503" w:tooltip="р) перечень иностранного программного обеспечения, имеющего сходство функциональных характеристик с программным обеспечением (при наличии);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"р"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P507" w:tooltip="т) информация о совместимости с операционной системой, сведения о которой включены в реестр российского программного обеспечения или реестр евразийского программного обеспечения (при наличии).">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"т" пункта 41</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, в течение 5 рабочих дней со дня вс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>тупления в силу соответствующих изменений с приложением документов, подтверждающих такие изменения (далее - уведомление об изменении сведений в реестре евразийского программного обеспечения).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Заявитель, сведения о программном обеспечении которого включены </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в реестр евразийского программного обеспечения, обязан уведомлять оператора реестра российского программного обеспечения об изменении сведений, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P505" w:tooltip="с) выраженная в процентах сумма выплат по лицензионным и иным договорам, предусматривающим предоставление права на использование результата интеллектуальной деятельности и средства индивидуализации, выполнение работ, оказание услуг по разработке, модификации и">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "с" пункта 41</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, ежегодно, не поз</w:t>
+      </w:r>
+      <w:r>
+        <w:t>днее 1 апреля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Уведомление об изменении сведений в реестре евразийского программного обеспечения и прилагаемые к нему документы направляются заявителем Евразийского экономического союза оператору реестра евразийского программного обеспечения в форме электр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>онных документов посредством заполнения соответствующих электронных форм, размещенных на официальном сайте оператора реестра евразийского программного обеспечения. Уведомление об изменении сведений в реестре евразийского программного обеспечения должно быт</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ь подписано заявителем Евразийского экономического союза усиленной неквалифицированной электронной подписью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 67 в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId252" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постан</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>овления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="103" w:name="P621"/>
+      <w:bookmarkEnd w:id="103"/>
+      <w:r>
+        <w:t xml:space="preserve">68. Заявитель Евразийского экономического союза в случае изменения сведений о правообладателе (правообладателях) программного обеспечения, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P488" w:tooltip="е) сведения о правообладателе (правообладателях) программного обеспечения:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "е" пункта 41</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, в течение 5 рабочих дней со дня вступления в силу соответствующих изменений направляет в адрес уполномоченного органа заявление о внесении изменений в реестр ев</w:t>
+      </w:r>
+      <w:r>
+        <w:t>разийского программного обеспечения с приложением документов, подтверждающих такие изменения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId225" w:tooltip="Постановление Правительства РФ от 20.11.2018 N 1391 (ред. от 12.03.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+      <w:hyperlink r:id="rId253" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 20.11.2018 N 1391)</w:t>
-[...34 lines deleted...]
-          <w:t>пунктами 46</w:t>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Заявление о внесении изменений в реестр евразийского программного обеспечения </w:t>
+      </w:r>
+      <w:r>
+        <w:t>и прилагаемые к нему документы направляются заявителем Евразийского экономического союза оператору реестра евразийского программного обеспечения в форме электронных документов посредством заполнения соответствующих форм, размещенных на официальном сайте оп</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ератора реестра евразийского программного обеспечения. Указанное заявление должно быть подписано заявителем Евразийского экономического союза с использованием усиленной неквалифицированной электронной подписи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId254" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>69. Уполномоченный орган осуществляет проверку заявления о внесении изменений в реестр евразийского программного о</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">беспечения и прилагаемых к нему документов на соответствие требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P510" w:tooltip="а) исключительное право на программное обеспечение на территории всего мира и на весь срок действия исключительного права принадлежит одному либо нескольким из следующих лиц (правообладателей):">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 42</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, в течение 5 рабочих дней со дня получения заявления о внесении изменений в реестр евразийского программного обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId255" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Уполномоченный орган вправе запросить у заявителя Евразийского экономического союза дополнительные сведе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ния (пояснения) и (или) документы. Исчисление срока, предусмотренного настоящим пунктом, для проверки заявления о внесении изменений в реестр евразийского программного обеспечения и прилагаемых к нему документов приостанавливается со дня направления уполно</w:t>
+      </w:r>
+      <w:r>
+        <w:t>моченным органом запроса до дня получения уполномоченным органом от заявителя Евразийского экономического союза запрошенных сведений (пояснений) и (или) документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="104" w:name="P628"/>
+      <w:bookmarkEnd w:id="104"/>
+      <w:r>
+        <w:t>70. Уполномоченный орган по результатам проверки заявления о внесении изменений в реестр ев</w:t>
+      </w:r>
+      <w:r>
+        <w:t>разийского программного обеспечения и прилагаемых к нему документов в течение 15 рабочих дней принимает решение о внесении изменений в сведения, содержащиеся в реестре евразийского программного обеспечения, в случае соответствия их требованиям, установленн</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ым </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P510" w:tooltip="а) исключительное право на программное обеспечение на территории всего мира и на весь срок действия исключительного права принадлежит одному либо нескольким из следующих лиц (правообладателей):">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 42</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> на</w:t>
+      </w:r>
+      <w:r>
+        <w:t>стоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 20.11.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId256" w:tooltip="Постановление Правительства РФ от 20.11.2018 N 1391 (ред. от 12.03.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1391</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 20.07.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId257" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1226</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.12.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId258" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2461</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Уполномоченный орган по результатам проверки заявления о внесении изменений в реестр евразийского программного обеспечения и прилагаемых к нему документов принимает решение об отказе во внесении изменений в сведения, содержащиеся в реестре евразийского про</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">граммного обеспечения, и об исключении сведений о программном обеспечении из реестра евразийского программного обеспечения в случае несоответствия требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P510" w:tooltip="а) исключительное право на программное обеспечение на территории всего мира и на весь срок действия исключительного права принадлежит одному либо нескольким из следующих лиц (правообладателей):">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 42</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 20.11.2018 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId259" w:tooltip="Постановление Правительства РФ от 20.11.2018 N 1391 (ред. от 12.03.2021) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1391</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.12.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId260" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2461</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="105" w:name="P632"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:r>
+        <w:t>71. Уполномоченный орган не реже одного раза</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> в календарный год осуществляет проверку сведений, содержащихся в реестре евразийского программного обеспечения, на предмет соответствия требованиям, установленным настоящими Правилами, а также дополнительным </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId261" w:tooltip="Постановление Правительства РФ от 23.03.2017 N 325 (ред. от 07.03.2018) &quot;Об утверждении дополнительных требований к программам для электронных вычислительных машин и базам данных, сведения о которых включены в реестр российского программного обеспечения, и вне">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>требованиям</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> к программам для электронных вычислительных машин и базам данных, сведения о которых включены в реестр российского программного обеспечения, утвержденным постановле</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нием Правительства Российской Федерации от 23 марта 2017 г. N 325 "Об утверждении дополнительных требований к программам для электронных вычислительных машин и базам данных, сведения о которых включены в реестр российского программного обеспечения, и внесе</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нии изменений в Правила формирования и ведения единого реестра российских программ для электронных вычислительных машин и баз данных".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Методика проведения проверки устанавливается уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Абзац утратил силу с 1 января 2023 года. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId262" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Абзац утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId263" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановление</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="106" w:name="P636"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:r>
+        <w:t>71(1). Заявитель, сведения о программном обеспечении которого включены в реестр евразийского программного обеспечения, несет ответственност</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ь за обеспечение актуальности документов и сведений, размещенных в реестре евразийского программного обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае выявления недостоверной информации, содержащейся в реестре евразийского программного обеспечения, уполномоченный орган уведомляет зая</w:t>
+      </w:r>
+      <w:r>
+        <w:t>вителя о необходимости в течение 5 рабочих дней внесения изменений в сведения о программном обеспечении. Указанное уведомление должно содержать указание на сведения о программном обеспечении, в которые должны быть внесены изменения заявителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Срок устране</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ния выявленных нарушений продлевается уполномоченным органом на основании мотивированного обоснования невозможности внесения таких изменений в установленный срок, направленного заявителем в электронной форме с использованием официального сайта, но не более</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> чем на 30 рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>В случае если заявитель не внесет требуемых уполномоченным органом изменений в сведения о программном обеспечении либо не представит мотивированное обоснование невозможности внесения таких изменений, оператор реестра ограничивает д</w:t>
+      </w:r>
+      <w:r>
+        <w:t>оступ к реестровой записи до устранения выявленной недостоверной информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Оператор прекращает ограничение доступа к реестровой записи не позднее одного рабочего дня, следующего за днем устранения заявителем выявленных нарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(п. 71(1) введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId264" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>72. Оператор реестра евразийского программного обеспечения вносит изменения в свед</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ения о программном обеспечении, включенном в реестр евразийского программного обеспечения (за исключением сведений, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P488" w:tooltip="е) сведения о правообладателе (правообладателях) программного обеспечения:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктами "е"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P495" w:tooltip="к) класс (классы) программного обеспечения, которому соответствует программное обеспечение;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"к"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P501" w:tooltip="п) о программных модулях, являющихся отдельными функциональными компонентами программного обеспечения (при наличии);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"п"</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P503" w:tooltip="р) перечень иностранного программного обеспечения, имеющего сходство функциональных характеристик с программным обеспечением (при наличии);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"р" пункта 41</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил), в течение 5 рабочих дне</w:t>
+      </w:r>
+      <w:r>
+        <w:t>й со дня получения уведомления об изменении сведений в реестре евразийского программного обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 20.07.2021 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId265" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 1226</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, от 28.12.2022 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId266" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>N 2461</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Изменения в сведения, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P488" w:tooltip="е) сведения о правообладателе (правообладателях) программного обеспечения:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "е" пункта 41</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, вносятся не позднее одного рабочего дня, следующего за днем принятия</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> уполномоченным органом решения в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P628" w:tooltip="70. Уполномоченный орган по результатам проверки заявления о внесении изменений в реестр евразийского программного обеспечения и прилагаемых к нему документов в течение 15 рабочих дней принимает решение о внесении изменений в сведения, содержащиеся в реестре е">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 70</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Изменения в сведения, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P495" w:tooltip="к) класс (классы) программного обеспечения, которому соответствует программное обеспечение;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "к" пункта 41</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, вносятся в соответствии с правилами применения классификатора в течение 5 рабочих дней со дня принятия экспертным советом решения о принадлежности программного обеспечения к другому классу (др</w:t>
+      </w:r>
+      <w:r>
+        <w:t>угим классам) программного обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId267" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Изменения в сведения, предус</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">мотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P501" w:tooltip="п) о программных модулях, являющихся отдельными функциональными компонентами программного обеспечения (при наличии);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "п" пункта 41</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, вносятся в течение 5 рабочих дней со дня принятия эксп</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ертным советом решения о принадлежности программного модуля к программному обеспечению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId268" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительств</w:t>
+      </w:r>
+      <w:r>
+        <w:t>а РФ от 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Изменения в сведения, предусмотренные </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P503" w:tooltip="р) перечень иностранного программного обеспечения, имеющего сходство функциональных характеристик с программным обеспечением (при наличии);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "р" пункта 41</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, вносятся в течение 5 рабочих дней со дня пр</w:t>
+      </w:r>
+      <w:r>
+        <w:t>инятия экспертным советом решения о включения в состав реестровой записи программного обеспечения сведений об иностранном программном обеспечении, имеющем сходство функциональных характеристик с программным обеспечением.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(абзац введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId269" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>73. При внесении изменений в сведения, содержащиеся в реестре евразийского программного обеспече</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ния, оператор реестра евразийского программного обеспечения вносит в реестр евразийского программного обеспечения сведения о каждом таком изменении с указанием дат внесения изменений и содержания таких изменений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="107" w:name="P652"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:r>
+        <w:t xml:space="preserve">74. Уполномоченный орган принимает решение </w:t>
+      </w:r>
+      <w:r>
+        <w:t>об исключении сведений о программном обеспечении из реестра евразийского программного обеспечения в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="108" w:name="P653"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:r>
+        <w:t>а) поступление заявления правообладателя (всех правообладателей) программного обеспечения об исключении программного обеспечения из реест</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ра евразийского программного обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="109" w:name="P654"/>
+      <w:bookmarkEnd w:id="109"/>
+      <w:r>
+        <w:t xml:space="preserve">б) поступление мотивированного обращения, содержащего указание на конкретные обстоятельства, свидетельствующие о несоответствии программного обеспечения требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P509" w:tooltip="42. В реестр евразийского программного обеспечения включаются сведения о программном обеспечении, которое соответствует следующим требованиям:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 42</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, и документальное подтверждение таких обстоятельств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="110" w:name="P655"/>
+      <w:bookmarkEnd w:id="110"/>
+      <w:r>
+        <w:t xml:space="preserve">в) выявление факта предоставления </w:t>
+      </w:r>
+      <w:r>
+        <w:t>заявителем Евразийского экономического союза в уполномоченный орган и (или) оператору реестра евразийского программного обеспечения подложных документов, материалов и (или) недостоверных сведений при направлении заявления о включении сведений в реестр евра</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">зийского программного обеспечения или уведомления об изменении сведений в реестре евразийского программного обеспечения, а также при несоблюдении требований, установленных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P617" w:tooltip="67. Заявитель Евразийского экономического союза, сведения о программном обеспечении которого включены в реестр евразийского программного обеспечения, обязан уведомлять оператора реестра евразийского программного обеспечения об изменении сведений, предусмотренн">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 67</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="111" w:name="P656"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:r>
+        <w:t>г) переход исключи</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тельного права на программное обеспечение к правообладателю, не отвечающему требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P510" w:tooltip="а) исключительное право на программное обеспечение на территории всего мира и на весь срок действия исключительного права принадлежит одному либо нескольким из следующих лиц (правообладателей):">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 42</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="112" w:name="P657"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:r>
+        <w:t>д) подготовлено экспертное заключение, утвержденное в порядке, определенном положением об экспертном совете, о выявленном несоответствии тре</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">бованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P509" w:tooltip="42. В реестр евразийского программного обеспечения включаются сведения о программном обеспечении, которое соответствует следующим требованиям:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 42</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "д" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId270" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="113" w:name="P659"/>
+      <w:bookmarkEnd w:id="113"/>
+      <w:r>
+        <w:t>е) заявитель не устранил недостоверную информацию, содержащуюся в составе рее</w:t>
+      </w:r>
+      <w:r>
+        <w:t>стровой записи, выявленную уполномоченным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "е" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId271" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>75. Реше</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ние об исключении сведений о программном обеспечении из реестра евразийского программного обеспечения принимается уполномоченным органом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P653" w:tooltip="а) поступление заявления правообладателя (всех правообладателей) программного обеспечения об исключении программного обеспечения из реестра евразийского программного обеспечения;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "а" пункта 74</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, - в течение 10 рабочих дней со дня поступления заявления правообладателя (правообладателей)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> программного обеспечения об исключении программного обеспечения из реестра евразийского программного обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">б) в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P654" w:tooltip="б) поступление мотивированного обращения, содержащего указание на конкретные обстоятельства, свидетельствующие о несоответствии программного обеспечения требованиям, установленным пунктом 42 настоящих Правил, и документальное подтверждение таких обстоятельств;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "б" пункта 74</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, - в течение 30 рабочих дней со д</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ня поступления обращения при условии, что несоответствие программного обеспечения требованиям, установленным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P509" w:tooltip="42. В реестр евразийского программного обеспечения включаются сведения о программном обеспечении, которое соответствует следующим требованиям:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 42</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, подтверждается документами, полученными в установленном порядке от государственных органов, в том числе вступившими в законную силу судебными актами, официальными документами иностранных государств, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>прошедшими в установленном порядке процедуру консульской легализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в) в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P655" w:tooltip="в) выявление факта предоставления заявителем Евразийского экономического союза в уполномоченный орган и (или) оператору реестра евразийского программного обеспечения подложных документов, материалов и (или) недостоверных сведений при направлении заявления о вк">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "в" пункта 74</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, - в течение 10 рабочих дней со дня подписания документа, указанного в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P575" w:tooltip="54. Утратил силу. - Постановление Правительства РФ от 20.07.2021 N 1226.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пункте 54</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, содержащего информацию о выявлении факта представления заявителем Евразийского экономического союза в уполномоченный орган подложн</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ых документов и (или) недостоверных сведений на основании документов, полученных в установленном порядке от государственных органов, в том числе вступивших в законную силу судебных актов, официальных документов иностранных государств, прошедших в установле</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нном порядке процедуру консульской легализации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">г) в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P656" w:tooltip="г) переход исключительного права на программное обеспечение к правообладателю, не отвечающему требованиям, установленным подпунктом &quot;а&quot; пункта 42 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "г" пункта 74</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, - в течение 10 рабочих дней со дня поступления в уполномоченный орган документа и (или) информации о переходе исключительного права на программное обеспечение к другому правообладателю;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) в слу</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">чае, предусмотренным </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P657" w:tooltip="д) подготовлено экспертное заключение, утвержденное в порядке, определенном положением об экспертном совете, о выявленном несоответствии требованиям, установленным пунктом 42 настоящих Правил;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> "д" пункта 74</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, - в течение 10 рабочих дней со дня поступления заключения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "д" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId272" w:tooltip="Постановление Правительства РФ от 20.07.2021 N 1226 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившим силу абзаца одиннадцатого подпункта 29 пункта 8 изменений, кото">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правит</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ельства РФ от 20.07.2021 N 1226)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">е) в случае, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P659" w:tooltip="е) заявитель не устранил недостоверную информацию, содержащуюся в составе реестровой записи, выявленную уполномоченным органом.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунктом "е" пункта 74</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Правил, - по истечении 6 месяцев после дня ограничения доступа к реестровой записи, предусмотренного </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P636" w:tooltip="71(1). Заявитель, сведения о программном обеспечении которого включены в реестр евразийского программного обеспечения, несет ответственность за обеспечение актуальности документов и сведений, размещенных в реестре евразийского программного обеспечения.">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 71(1)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "е" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId273" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">76. Уполномоченный орган незамедлительно уведомляет оператора реестра евразийского программного обеспечения о принятии решения об исключении сведений о </w:t>
+      </w:r>
+      <w:r>
+        <w:t>программном обеспечении из реестра евразийского программного обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Оператор реестра евразийского программного обеспечения в срок не позднее рабочего дня, следующего за днем принятия уполномоченным органом решения об исключении сведений о программном</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> обеспечении из реестра евразийского программного обеспечения, исключает из реестра евразийского программного обеспечения сведения о таком программном обеспечении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>77. Решения, действия (бездействие) уполномоченного органа и (или) оператора реестра евразий</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ского программного обеспечения могут быть обжалованы в порядке, предусмотренном законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>78. Сведения, содержащиеся в реестре евразийского программного обеспечения, являются открытыми и общедоступными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>79. Доступ к сведениям, содержащимся в реестре евразийского программного обеспечения, обеспечивается путем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>а) размещения сведений на официальном сайте оператора реестра евразийского программного обеспечения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="114" w:name="P676"/>
+      <w:bookmarkEnd w:id="114"/>
+      <w:r>
+        <w:t>б) предоставления сведений оператором реестра евразийского программного обеспечения безвозмездно по запросам заинтересованных лиц, направленным с использованием информационно-телекоммуникационных сетей общего доступа, включая сеть "Интернет", в форме элект</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ронного документа, подписанного простой электронной подписью.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">80. Оператор реестра евразийского программного обеспечения представляет сведения, содержащиеся в реестре евразийского программного обеспечения, по запросам, указанным в </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P676" w:tooltip="б) предоставления сведений оператором реестра евразийского программного обеспечения безвозмездно по запросам заинтересованных лиц, направленным с использованием информационно-телекоммуникационных сетей общего доступа, включая сеть &quot;Интернет&quot;, в форме электронн">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпункте "б" пункта 79</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, в срок, не превышающий 24 часов с момента поступления такого запроса, при условии, что запрашиваемые сведения имеются в реестре евразийского программного обеспечения и в них отсутствует информация, до</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ступ к которой ограничен в соответствии с федеральными законами, или сообщает об отсутствии указанных сведений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>81. Оператор реестра евразийского программного обеспечения обеспечивает размещение в открытом доступе на официальном сайте оператора реестра евр</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">азийского программного обеспечения информации о программном обеспечении, сведения о котором исключены из реестра евразийского программного обеспечения, в объеме, предусмотренном </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P483" w:tooltip="а) порядковый номер реестровой записи;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>подпунк</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>тами "а"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P558" w:tooltip="49. Заявитель Евразийского экономического союза вправе приложить к заявлению о включении сведений в реестр евразийского программного обеспечения иные документы, подтверждающие соответствие программного обеспечения требованиям, установленным пунктом 42 настоящи">
-[...90 lines deleted...]
-          <w:t>"г"</w:t>
+      <w:hyperlink w:anchor="P488" w:tooltip="е) сведения о правообладателе (правообладателях) программного обеспечения:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"е"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P649" w:tooltip="д) подготовлено экспертное заключение, утвержденное в порядке, определенном положением об экспертном совете, о выявленном несоответствии требованиям, установленным пунктом 42 настоящих Правил;">
-[...37 lines deleted...]
-          <w:t>"п"</w:t>
+      <w:hyperlink w:anchor="P492" w:tooltip="ж) адрес страницы сайта правообладателя в сети &quot;Интернет&quot;, на которой размещена документация, содержащая описание функциональных характеристик программного обеспечения и информацию, необходимую для установки и эксплуатации программного обеспечения;">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"ж"</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
-      <w:hyperlink w:anchor="P497" w:tooltip="с) выраженная в процентах сумма выплат по лицензионным и иным договорам, предусматривающим предоставление права на использование результата интеллектуальной деятельности и средства индивидуализации, выполнение работ, оказание услуг по разработке, модификации и">
-[...4 lines deleted...]
-          <w:t>"с" пункта 41</w:t>
+      <w:hyperlink w:anchor="P501" w:tooltip="п) о программных модулях, являющихся отдельными функциональными компонентами программного обеспечения (при наличии);">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>"п" пункта 41</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> настоящих Правил, а также сведений о дате принятия уполномоченным органом решения об исключении сведений о программном обеспечении из реестра евразийского программного обеспечения с указанием </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">случаев, предусмотренных </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="P652" w:tooltip="74. Уполномоченный орган принимает решение об исключении сведений о программном обеспечении из реестра евразийского программного обеспечения в следующих случаях:">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>пунктом 74</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...12 lines deleted...]
-          <w:t>Постановлением</w:t>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(п. 81 в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId274" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
-[...3243 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:t>Приложение</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>к Правилам формирования</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>и ведения единого реестра российских</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+        <w:t>и ведения единого реестра росс</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ийских</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>программ для электронных</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>вычислительных машин и баз данных</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>и единого реестра программ для</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>электронных вычислительных машин</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>и баз данных из государств - членов</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>Евразийского экономического союза, за</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>исключением Российской Федерации</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:bookmarkStart w:id="110" w:name="P688"/>
-      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkStart w:id="115" w:name="P696"/>
+      <w:bookmarkEnd w:id="115"/>
       <w:r>
         <w:t>ТРЕБОВАНИЯ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>К ТЕХНИЧЕСКИМ СРЕДСТВАМ В СОСТАВЕ ПРОГРАММНО-АППАРАТНОГО</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+        <w:t>К ТЕХНИ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ЧЕСКИМ СРЕДСТВАМ В СОСТАВЕ ПРОГРАММНО-АППАРАТНОГО</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>КОМПЛЕКСА ДЛЯ ВК</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+        <w:t>КОМПЛЕКСА ДЛЯ ВКЛЮЧЕНИЯ В ЕДИНЫЙ РЕЕСТР РОССИЙСКИХ ПРОГРАММ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ДЛЯ ЭЛЕКТРОННЫХ ВЫЧИСЛИТЕЛЬНЫХ МАШИН И БАЗ ДАННЫХ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="10" w:type="dxa"/>
           <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF0C9F">
+      <w:tr w:rsidR="0063396B">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+          <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+          <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="113" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="113" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+          <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t>Список изменяющих документов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+          <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
               <w:t xml:space="preserve">(введены </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
+            <w:hyperlink r:id="rId275" w:tooltip="Постановление Правительства РФ от 28.12.2022 N 2461 (ред. от 23.12.2024) &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236 и признании утратившими силу отдельных положений некоторых актов Правительства Российс">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0000FF"/>
                 </w:rPr>
                 <w:t>Постановлением</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="392C69"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461)</w:t>
+              <w:t xml:space="preserve"> Правительства РФ от 28.12.2022 N 2461;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+            <w:pPr>
+              <w:pStyle w:val="ConsPlusNormal0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в ред. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:tooltip="Постановление Правительства РФ от 09.12.2025 N 2001 &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>Постановления</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="392C69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Правительства РФ от 09.12.2025 N 2001)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="113" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+          <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
             <w:pPr>
               <w:pStyle w:val="ConsPlusNormal0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>1. Технические средства в составе программно-аппаратного комплекса для включения в единый реестр российских программ для электронных вычислительных машин и баз данных:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">а) произведены юридическим лицом, имеющим лицензию, выданную в соответствии с </w:t>
       </w:r>
       <w:hyperlink r:id="rId277" w:tooltip="Постановление Правительства РФ от 16.04.2012 N 313 (ред. от 28.08.2023) &quot;Об утверждении Положения о лицензировании деятельности по разработке, производству, распространению шифровальных (криптографических) средств, информационных систем и телекоммуникационных ">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Положением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> о лицензировании деятельности по разработке, производству, распространению шифровальных (криптографических) средств, информацион</w:t>
       </w:r>
       <w:r>
         <w:t>ных систем и телекоммуникационных систем, защищенных с использованием шифровальных (криптографических) средств, выполнению работ, оказанию услуг в области шифрования информации, техническому обслуживанию шифровальных (криптографических) средств, информацио</w:t>
       </w:r>
       <w:r>
         <w:t>нных систем и телекоммуникационных систем, защищенных с использованием шифровальных (криптографических) средств (за исключением случая, если техническое обслуживание шифровальных (криптографических) средств, информационных систем и телекоммуникационных сис</w:t>
@@ -15064,586 +15236,676 @@
       </w:r>
       <w:r>
         <w:t>ографических) средств, выполнению работ, оказанию услуг в области шифрования информации, техническому обслуживанию шифровальных (криптографических) средств, информационных систем и телекоммуникационных систем, защищенных с использованием шифровальных (крип</w:t>
       </w:r>
       <w:r>
         <w:t>тографических) средств (за исключением случая, если техническое обслуживание шифровальных (криптографических) средств, информационных систем и телекоммуникационных систем, защищенных с использованием шифровальных (криптографических) средств, осуществляется</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> для обеспечения собственных нужд юридического лица или индивидуального предпринимателя)", и (или) лицензию, выданную в соответствии с </w:t>
       </w:r>
       <w:hyperlink r:id="rId278" w:tooltip="Постановление Правительства РФ от 03.03.2012 N 171 (ред. от 27.12.2024) &quot;О лицензировании деятельности по разработке и производству средств защиты конфиденциальной информации&quot; (вместе с &quot;Положением о лицензировании деятельности по разработке и производству сре">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Положением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> о лицензировании деятельности по разработке и производству средств защиты конфиденциальной информации, утвержденным постановлением Правительства Российской Федерации от 3 марта 2012 г. N 171 "О лицензировании деятельности по разработке и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> производству средств защиты конфиденциальной информации" (для программно-аппаратных комплексов, предназначенных для обеспечения информационной безопасности);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>б) произведены юридическим лицом, имеющим права на конструкторскую и технологическую документацию</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (за исключением технологической документации в случае, если фабрика-изготовитель находится за пределами территории Российской Федерации), включая документацию на используемые технические средства, не являющиеся предметом собственной разработки, в объеме, </w:t>
       </w:r>
       <w:r>
         <w:t>достаточном для проектирования и производства программно-аппаратных комплексов на территории Российской Федерации, на срок не менее 5 лет, за исключением случаев, когда правовыми актами Российской Федерации установлены иные предельные сроки заключения лице</w:t>
       </w:r>
       <w:r>
-        <w:t>нзионных договоров (соглашений);</w:t>
-[...14 lines deleted...]
-      <w:hyperlink r:id="rId279" w:tooltip="Постановление Правительства РФ от 20.09.2017 N 1135 (ред. от 10.07.2025) &quot;Об отнесении продукции к промышленной продукции, не имеющей произведенных в Российской Федерации аналогов, и внесении изменений в некоторые акты Правительства Российской Федерации&quot; (вмес">
+        <w:t>нзионных договоров (соглашений) (для программно-аппаратных комплексов, не относящихся к программно-аппаратным комплексам для генеративных моделей);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId279" w:tooltip="Постановление Правительства РФ от 09.12.2025 N 2001 &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.12.2025 N 2001)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="116" w:name="P708"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:r>
+        <w:t>в) в соо</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тветствии с заключением Министерства промышленности и торговли Российской Федерации отнесены к промышленной продукции, не имеющей произведенных в Российской Федерации аналогов, выданном в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId280" w:tooltip="Постановление Правительства РФ от 20.09.2017 N 1135 (ред. от 10.07.2025) &quot;Об отнесении продукции к промышленной продукции, не имеющей произведенных в Российской Федерации аналогов, и внесении изменений в некоторые акты Правительства Российской Федерации&quot; (вмес">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Правилами</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> отнесения продукции к промышленной продукции, не имеющей произведенных в Российской Федерации аналогов, утвержденными постановлением Правительством Российской Федерации от 20 сентября 2017 г. N 1135 "Об отнесении продукции к промышленной продукции, не име</w:t>
-[...32 lines deleted...]
-      <w:hyperlink r:id="rId280" w:tooltip="Постановление Правительства РФ от 26.06.1995 N 608 (ред. от 21.04.2010) &quot;О сертификации средств защиты информации&quot; {КонсультантПлюс}">
+        <w:t xml:space="preserve"> отнесения продукции к промышленной продукции, не имеющей произведенных в Российской Федерации аналогов, утвержденными постановлением Правительством Российской Федерации от</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 20 сентября 2017 г. N 1135 "Об отнесении продукции к промышленной продукции, не имеющей произведенных в Российской Федерации аналогов, и внесении изменений в некоторые акты Правительства Российской Федерации" (для программно-аппаратных комплексов, не пред</w:t>
+      </w:r>
+      <w:r>
+        <w:t>назначенных для обеспечения информационной безопасности и не относящихся к программно-аппаратным комплексам для генеративных моделей);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(в ред. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId281" w:tooltip="Постановление Правительства РФ от 09.12.2025 N 2001 &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановления</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.12.2025 N 2001)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>г) включают интеграль</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ные схемы (чипы) с матричными умножителями (matrix multipliers) или их аналогами, обеспечивающими преобладающую часть вычислительной мощности (равную 75 процентам или более) программно-аппаратного комплекса, с производительностью не менее 8.75 PFLOPs FP4 н</w:t>
+      </w:r>
+      <w:r>
+        <w:t>а одну интегральную схему (чип) и суммарной производительностью не менее 65 PFLOPs FP4 на совокупность интегральных схем (чипов) в составе программно-аппаратного комплекса (для программно-аппаратных комплексов, не предназначенных для обеспечения информацио</w:t>
+      </w:r>
+      <w:r>
+        <w:t>нной безопасности и относящихся к программно-аппаратным комплексам для генеративных моделей);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "г" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId282" w:tooltip="Постановление Правительства РФ от 09.12.2025 N 2001 &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.12.2025 N 2001)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>д) включают сетевые адаптеры со скоростью не менее 40</w:t>
+      </w:r>
+      <w:r>
+        <w:t>0 гигабит в секунду каждый с поддержкой технологии RDMA для объединения в высокоскоростную сеть (для программно-аппаратных комплексов, не предназначенных для обеспечения информационной безопасности и относящихся к программно-аппаратным комплексам для генер</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ативных моделей).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(пп. "д" введен </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId283" w:tooltip="Постановление Правительства РФ от 09.12.2025 N 2001 &quot;О внесении изменений в постановление Правительства Российской Федерации от 16 ноября 2015 г. N 1236&quot; {КонсультантПлюс}">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+          </w:rPr>
+          <w:t>Постановлением</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Правительства РФ от 09.12.2025 N 2001)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2. Совокупность технических средств, составляющих программно-аппаратный комплекс, для включения в единый реестр российских програ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>мм для электронных вычислительных машин и баз данных:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">а) имеет сертификат системы сертификации средств защиты информации по требованиям безопасности информации, выданный в соответствии с </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId284" w:tooltip="Постановление Правительства РФ от 26.06.1995 N 608 (ред. от 21.04.2010) &quot;О сертификации средств защиты информации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Положением</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> о сертификации средств защиты информации, утвержденным постановлением Правительства Российской Федерации от 26 июня 1995 г. N 608 "О сертификации средств защиты информации" (для программно-аппаратных комплексов, </w:t>
-[...51 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+        <w:t xml:space="preserve"> о сертификации средств защиты информации, утвержденным пост</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ановлением Правительства Российской Федерации от 26 июня 1995 г. N 608 "О сертификации средств защиты информации" (для программно-аппаратных комплексов, предназначенных для обеспечения информационной безопасности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>б) проектируется, разрабатывается и испыт</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ывается на территории Российской Федерации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>в) обслуживается (ремонт, послепродажное, гарантийное и постгарантийное обслуживание) в уполномоченном сервисном центре на территории Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
       <w:r>
         <w:t>Утвержден</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>постановлением Правительства</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Российской Федерации</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+        <w:t>Российской Фед</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>от 16 ноября 2015 г. N 1236</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
-[...6 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПОРЯДОК</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПОДГОТОВКИ ОБОСНОВАНИЯ НЕВОЗМОЖНОСТИ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>СОБЛЮДЕНИЯ ЗАПРЕТА НА ДОПУСК ПРОГРАММНОГО ОБЕСПЕЧЕНИЯ,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПРОИСХОДЯЩЕГО ИЗ ИНОСТРАННЫХ ГОСУДАРСТВ (ЗА ИСКЛЮЧЕНИЕМ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПРОГРАММНОГО ОБЕСПЕЧЕНИЯ, ВКЛЮЧЕННОГО В ЕДИНЫЙ РЕЕСТР</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ПРОГРАММ ДЛЯ ЭЛЕКТРОННЫХ ВЫЧИСЛИТЕЛЬНЫХ МАШИН И БАЗ ДАННЫХ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>ИЗ ГОСУДАРСТВ - ЧЛЕНОВ ЕВРАЗИЙСК</w:t>
-[...5 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+        <w:t>ИЗ ГОСУДАРСТВ - ЧЛЕНОВ ЕВРАЗИЙСКОГО ЭКОНОМИЧЕСКОГО СОЮЗА,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ЗА ИСКЛЮЧЕНИЕМ РОССИЙСКОЙ ФЕДЕРАЦИИ), ДЛЯ ЦЕЛЕЙ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>ОСУЩЕСТВЛЕНИЯ ЗАКУПОК ДЛЯ ОБЕСПЕЧЕНИЯ ГОСУДАРСТВЕННЫХ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusTitle0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>И МУНИЦИПАЛЬНЫХ НУЖД</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Утратил силу с 1 января 2025 года. - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId281" w:tooltip="Постановление Правительства РФ от 23.12.2024 N 1875 (ред. от 29.08.2025) &quot;О мерах по предоставлению национального режима при осуществлении закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельн">
+      <w:hyperlink r:id="rId285" w:tooltip="Постановление Правительства РФ от 23.12.2024 N 1875 (ред. от 27.09.2025) &quot;О мерах по предоставлению национального режима при осуществлении закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд, закупок товаров, работ, услуг отдельн">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> Правительства РФ от 23.12.2024 N 1875.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
-[...13 lines deleted...]
-    <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
+      <w:pPr>
+        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00BF0C9F">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId285"/>
+    <w:sectPr w:rsidR="0063396B">
+      <w:headerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId287"/>
+      <w:headerReference w:type="first" r:id="rId288"/>
+      <w:footerReference w:type="first" r:id="rId289"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002B63B9" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="00894D75" w:rsidRDefault="00894D75">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002B63B9" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="00894D75" w:rsidRDefault="00894D75">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00B570F8" w:rsidRDefault="00B570F8">
-[...29 lines deleted...]
-  <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+  <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblCellMar>
         <w:left w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3369"/>
       <w:gridCol w:w="3470"/>
       <w:gridCol w:w="3368"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00BF0C9F">
+    <w:tr w:rsidR="0063396B">
       <w:tblPrEx>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1663"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+        <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:noProof/>
               <w:color w:val="F58220"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>КонсультантПлюс</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
             <w:t>надежная правовая поддержка</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1700" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+        <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:hyperlink r:id="rId1">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>www.consultant.ru</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+        <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:t xml:space="preserve">Страница </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:instrText>PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -15664,164 +15926,164 @@
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:instrText>NUMPAGES</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
             </w:rPr>
             <w:t>5</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+  <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+  <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblCellMar>
         <w:left w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3369"/>
       <w:gridCol w:w="3470"/>
       <w:gridCol w:w="3368"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00BF0C9F">
+    <w:tr w:rsidR="0063396B">
       <w:tblPrEx>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1663"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+        <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:noProof/>
               <w:color w:val="F58220"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>КонсультантПлюс</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
             <w:t>надежная правовая поддержка</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1700" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+        <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:hyperlink r:id="rId1">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>www.consultant.ru</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+        <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:t xml:space="preserve">Страница </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:instrText>PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
@@ -15842,446 +16104,432 @@
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:instrText>NUMPAGES</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
             </w:rPr>
             <w:t>5</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+  <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002B63B9" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="00894D75" w:rsidRDefault="00894D75">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002B63B9" w:rsidRDefault="002B63B9">
+    <w:p w:rsidR="00894D75" w:rsidRDefault="00894D75">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...28 lines deleted...]
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5787"/>
       <w:gridCol w:w="4929"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00BF0C9F">
+    <w:tr w:rsidR="0063396B">
       <w:tblPrEx>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1683"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2700" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+        <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Постановление Правительства РФ от 16.11.2015 N 1236</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
-            <w:t>(ред. от 23.12.2024)</w:t>
+            <w:t>(ред. от 09.12.2025)</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
             <w:t>"Об утверждении Правил формирования и ведения е...</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2300" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+        <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Документ предоставлен </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:tooltip="КонсультантПлюс - надежная правовая система">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>КонсультантПлюс</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:br/>
           </w:r>
-          <w:bookmarkStart w:id="112" w:name="_GoBack"/>
-          <w:bookmarkEnd w:id="112"/>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Дата сохранения: 18.12.2025</w:t>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+  <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+  <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5512"/>
       <w:gridCol w:w="4695"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00BF0C9F">
+    <w:tr w:rsidR="0063396B">
       <w:tblPrEx>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPrEx>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1683"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2700" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+        <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Постановление Правительства РФ от 16.11.2015 N 1236</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
-            <w:t>(ред. от 23.12.2024)</w:t>
+            <w:t>(ред. от 09.12.2025)</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:br/>
-            <w:t xml:space="preserve">"Об </w:t>
+            <w:t>"Об утверждении Прав</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>утверждении Правил формирования и ведения е...</w:t>
+            <w:t>ил формирования и ведения е...</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2300" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00BF0C9F" w:rsidRDefault="002B63B9">
+        <w:p w:rsidR="0063396B" w:rsidRDefault="00894D75">
           <w:pPr>
             <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t xml:space="preserve">Документ предоставлен </w:t>
           </w:r>
           <w:hyperlink r:id="rId1" w:tooltip="КонсультантПлюс - надежная правовая система">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>КонсультантПлюс</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:br/>
           </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Дата сохранения: 18.12.2025</w:t>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+  <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00BF0C9F" w:rsidRDefault="00BF0C9F">
+  <w:p w:rsidR="0063396B" w:rsidRDefault="0063396B">
     <w:pPr>
       <w:pStyle w:val="ConsPlusNormal0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BF0C9F"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00BF0C9F"/>
+    <w:rsidRoot w:val="0063396B"/>
+    <w:rsid w:val="0063396B"/>
+    <w:rsid w:val="008211B4"/>
+    <w:rsid w:val="00894D75"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="34FB2E4B"/>
-  <w15:docId w15:val="{401E9C5D-3BA9-4C4B-BD9A-CA2D5D2E8469}"/>
+  <w15:docId w15:val="{66BC635D-698A-42E5-9BA9-22D4AF73AED9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16660,326 +16908,272 @@
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
     <w:name w:val="ConsPlusNormal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
     <w:name w:val="ConsPlusNonformat"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
     <w:name w:val="ConsPlusTitle"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell">
     <w:name w:val="ConsPlusCell"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
     <w:name w:val="ConsPlusDocList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
     <w:name w:val="ConsPlusTitlePage"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm">
     <w:name w:val="ConsPlusJurTerm"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList0">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal0">
     <w:name w:val="ConsPlusNormal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat0">
     <w:name w:val="ConsPlusNonformat"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle0">
     <w:name w:val="ConsPlusTitle"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell0">
     <w:name w:val="ConsPlusCell"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
-      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList0">
     <w:name w:val="ConsPlusDocList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage0">
     <w:name w:val="ConsPlusTitlePage"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm0">
     <w:name w:val="ConsPlusJurTerm"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList1">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList2">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
-  </w:style>
-[...40 lines deleted...]
-    <w:rsid w:val="00B570F8"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=10.10.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=10.10.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100150&amp;field=134" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100172&amp;field=134" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100251&amp;field=134" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100118&amp;field=134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100049&amp;field=134" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100091&amp;field=134" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=326446&amp;date=10.10.2025&amp;dst=100308&amp;field=134" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100095&amp;field=134" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=509735&amp;date=10.10.2025&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=47274&amp;date=10.10.2025&amp;dst=100157&amp;field=134" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100062&amp;field=134" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100041&amp;field=134" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100177&amp;field=134" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100149&amp;field=134" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100170&amp;field=134" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100080&amp;field=134" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100101&amp;field=134" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100119&amp;field=134" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=10.10.2025&amp;dst=100103&amp;field=134" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100065&amp;field=134" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100093&amp;field=134" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=99840&amp;date=10.10.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100052&amp;field=134" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100064&amp;field=134" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463413&amp;date=10.10.2025&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100165&amp;field=134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100142&amp;field=134" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100243&amp;field=134" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100096&amp;field=134" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100271&amp;field=134" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513601&amp;date=10.10.2025&amp;dst=100151&amp;field=134" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463413&amp;date=10.10.2025&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100282&amp;field=134" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=478153&amp;date=10.10.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100096&amp;field=134" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100147&amp;field=134" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100133&amp;field=134" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100202&amp;field=134" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100171&amp;field=134" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100086&amp;field=134" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=10.10.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100078&amp;field=134" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=10.10.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513601&amp;date=10.10.2025&amp;dst=100155&amp;field=134" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=424054&amp;date=10.10.2025&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100065&amp;field=134" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100083&amp;field=134" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=47274&amp;date=10.10.2025&amp;dst=100157&amp;field=134" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100124&amp;field=134" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100060&amp;field=134" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=322030&amp;date=10.10.2025&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100098&amp;field=134" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100121&amp;field=134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513601&amp;date=10.10.2025&amp;dst=100154&amp;field=134" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100037&amp;field=134" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=460187&amp;date=10.10.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100097&amp;field=134" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100106&amp;field=134" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100181&amp;field=134" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100208&amp;field=134" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100172&amp;field=134" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100087&amp;field=134" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100257&amp;field=134" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100272&amp;field=134" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=496909&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=99840&amp;date=10.10.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=322030&amp;date=10.10.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463413&amp;date=10.10.2025&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100129&amp;field=134" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100195&amp;field=134" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=99840&amp;date=10.10.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100253&amp;field=134" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100105&amp;field=134" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100038&amp;field=134" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=460187&amp;date=10.10.2025&amp;dst=100463&amp;field=134" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100284&amp;field=134" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100073&amp;field=134" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100094&amp;field=134" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100110&amp;field=134" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100055&amp;field=134" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100157&amp;field=134" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100176&amp;field=134" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100245&amp;field=134" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100259&amp;field=134" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=301290&amp;date=10.10.2025&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=471944&amp;date=10.10.2025&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463413&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=301290&amp;date=10.10.2025&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100055&amp;field=134" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100067&amp;field=134" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100068&amp;field=134" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100077&amp;field=134" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100141&amp;field=134" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100166&amp;field=134" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100145&amp;field=134" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100235&amp;field=134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513601&amp;date=10.10.2025&amp;dst=100155&amp;field=134" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100255&amp;field=134" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100106&amp;field=134" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100123&amp;field=134" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507883&amp;date=10.10.2025&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=10.10.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100102&amp;field=134" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100045&amp;field=134" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100182&amp;field=134" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=326446&amp;date=10.10.2025&amp;dst=100318&amp;field=134" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100225&amp;field=134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100247&amp;field=134" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100260&amp;field=134" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100273&amp;field=134" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=496909&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100041&amp;field=134" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100068&amp;field=134" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100086&amp;field=134" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=328708&amp;date=10.10.2025&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100168&amp;field=134" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100196&amp;field=134" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100178&amp;field=134" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=328708&amp;date=10.10.2025&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100266&amp;field=134" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100286&amp;field=134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513601&amp;date=10.10.2025&amp;dst=100155&amp;field=134" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513601&amp;date=10.10.2025&amp;dst=100155&amp;field=134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=326446&amp;date=10.10.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100080&amp;field=134" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100095&amp;field=134" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100056&amp;field=134" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100046&amp;field=134" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100183&amp;field=134" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100215&amp;field=134" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100227&amp;field=134" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100249&amp;field=134" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100262&amp;field=134" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100116&amp;field=134" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=10.10.2025&amp;dst=100102&amp;field=134" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=194403&amp;date=10.10.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100043&amp;field=134" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100069&amp;field=134" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100087&amp;field=134" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100048&amp;field=134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100143&amp;field=134" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100170&amp;field=134" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=424054&amp;date=10.10.2025&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=496909&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100090&amp;field=134" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100111&amp;field=134" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=301290&amp;date=10.10.2025&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=10.10.2025&amp;dst=100103&amp;field=134" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463413&amp;date=10.10.2025&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100288&amp;field=134" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100057&amp;field=134" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100103&amp;field=134" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100112&amp;field=134" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100187&amp;field=134" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100165&amp;field=134" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100228&amp;field=134" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100250&amp;field=134" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100264&amp;field=134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=322030&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448772&amp;date=10.10.2025&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100274&amp;field=134" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=301290&amp;date=10.10.2025&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100058&amp;field=134" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100100&amp;field=134" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100130&amp;field=134" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=424054&amp;date=10.10.2025&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=10.10.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=496909&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100074&amp;field=134" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100091&amp;field=134" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100113&amp;field=134" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100290&amp;field=134" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100081&amp;field=134" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100105&amp;field=134" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100116&amp;field=134" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100189&amp;field=134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=471944&amp;date=10.10.2025&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100224&amp;field=134" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100069&amp;field=134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100078&amp;field=134" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100100&amp;field=134" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100118&amp;field=134" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100060&amp;field=134" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=326446&amp;date=10.10.2025&amp;dst=100267&amp;field=134" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100145&amp;field=134" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100050&amp;field=134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100039&amp;field=134" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=460187&amp;date=10.10.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=340460&amp;date=10.10.2025&amp;dst=100089&amp;field=134" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100238&amp;field=134" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100092&amp;field=134" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100114&amp;field=134" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455688&amp;date=10.10.2025&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448772&amp;date=10.10.2025&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100107&amp;field=134" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100149&amp;field=134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=424054&amp;date=10.10.2025&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=194403&amp;date=10.10.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100058&amp;field=134" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100190&amp;field=134" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100201&amp;field=134" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100230&amp;field=134" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=10.10.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100265&amp;field=134" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100281&amp;field=134" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100062&amp;field=134" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100089&amp;field=134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=513601&amp;date=10.10.2025&amp;dst=100155&amp;field=134" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=10.10.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=496909&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100103&amp;field=134" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100171&amp;field=134" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100193&amp;field=134" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100240&amp;field=134" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100093&amp;field=134" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=10.10.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495152&amp;date=10.10.2025&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100060&amp;field=134" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100109&amp;field=134" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100062&amp;field=134" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100232&amp;field=134" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=10.10.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100063&amp;field=134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=322030&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=10.10.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100037&amp;field=134" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100163&amp;field=134" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=10.10.2025&amp;dst=100242&amp;field=134" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100115&amp;field=134" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463413&amp;date=10.10.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=10.10.2025&amp;dst=100045&amp;field=134" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=10.10.2025&amp;dst=100028&amp;field=134" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463413&amp;date=18.12.2025&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515968&amp;date=18.12.2025&amp;dst=100155&amp;field=134" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=460187&amp;date=18.12.2025&amp;dst=100463&amp;field=134" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100163&amp;field=134" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100177&amp;field=134" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100080&amp;field=134" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100119&amp;field=134" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=18.12.2025" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100055&amp;field=134" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100096&amp;field=134" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100142&amp;field=134" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100096&amp;field=134" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521178&amp;date=18.12.2025&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515968&amp;date=18.12.2025&amp;dst=100155&amp;field=134" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=47274&amp;date=18.12.2025&amp;dst=100157&amp;field=134" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100147&amp;field=134" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100202&amp;field=134" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100171&amp;field=134" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=18.12.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100282&amp;field=134" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=322030&amp;date=18.12.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=194403&amp;date=18.12.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100097&amp;field=134" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=509735&amp;date=18.12.2025&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100041&amp;field=134" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=99840&amp;date=18.12.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463413&amp;date=18.12.2025&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100124&amp;field=134" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100060&amp;field=134" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=322030&amp;date=18.12.2025&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100098&amp;field=134" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=18.12.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=301290&amp;date=18.12.2025&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100121&amp;field=134" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=18.12.2025&amp;dst=100103&amp;field=134" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=326446&amp;date=18.12.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100094&amp;field=134" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100106&amp;field=134" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100181&amp;field=134" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100208&amp;field=134" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100172&amp;field=134" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100087&amp;field=134" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100073&amp;field=134" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100272&amp;field=134" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521178&amp;date=18.12.2025&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448772&amp;date=18.12.2025&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100043&amp;field=134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100056&amp;field=134" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100068&amp;field=134" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100077&amp;field=134" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521178&amp;date=18.12.2025&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100129&amp;field=134" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100195&amp;field=134" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=99840&amp;date=18.12.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100257&amp;field=134" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100105&amp;field=134" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100284&amp;field=134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=301290&amp;date=18.12.2025&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100048&amp;field=134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=18.12.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100102&amp;field=134" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100110&amp;field=134" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100055&amp;field=134" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100157&amp;field=134" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100176&amp;field=134" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100253&amp;field=134" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100259&amp;field=134" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=301290&amp;date=18.12.2025&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=424054&amp;date=18.12.2025&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100057&amp;field=134" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100058&amp;field=134" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521178&amp;date=18.12.2025&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100068&amp;field=134" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100086&amp;field=134" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100141&amp;field=134" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100166&amp;field=134" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100145&amp;field=134" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100245&amp;field=134" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100255&amp;field=134" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100106&amp;field=134" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100015&amp;field=134" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100039&amp;field=134" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=18.12.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100123&amp;field=134" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=18.12.2025" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100080&amp;field=134" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100095&amp;field=134" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100045&amp;field=134" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100182&amp;field=134" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=326446&amp;date=18.12.2025&amp;dst=100318&amp;field=134" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100235&amp;field=134" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100247&amp;field=134" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100260&amp;field=134" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=471944&amp;date=18.12.2025&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100273&amp;field=134" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521178&amp;date=18.12.2025&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100069&amp;field=134" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100060&amp;field=134" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100087&amp;field=134" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=328708&amp;date=18.12.2025&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100168&amp;field=134" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100196&amp;field=134" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=301290&amp;date=18.12.2025&amp;dst=100007&amp;field=134" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100178&amp;field=134" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515968&amp;date=18.12.2025&amp;dst=100155&amp;field=134" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=328708&amp;date=18.12.2025&amp;dst=100008&amp;field=134" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100266&amp;field=134" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100286&amp;field=134" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=18.12.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=460187&amp;date=18.12.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463413&amp;date=18.12.2025&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100103&amp;field=134" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100046&amp;field=134" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100183&amp;field=134" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100215&amp;field=134" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100227&amp;field=134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463413&amp;date=18.12.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100249&amp;field=134" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100262&amp;field=134" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100116&amp;field=134" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=99840&amp;date=18.12.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=194403&amp;date=18.12.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100058&amp;field=134" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100062&amp;field=134" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100143&amp;field=134" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=18.12.2025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100170&amp;field=134" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=424054&amp;date=18.12.2025&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=18.12.2025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100090&amp;field=134" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100111&amp;field=134" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100288&amp;field=134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=322030&amp;date=18.12.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100081&amp;field=134" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100105&amp;field=134" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100060&amp;field=134" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100112&amp;field=134" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100187&amp;field=134" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100165&amp;field=134" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100228&amp;field=134" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100250&amp;field=134" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100264&amp;field=134" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100274&amp;field=134" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515968&amp;date=18.12.2025&amp;dst=100155&amp;field=134" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515968&amp;date=18.12.2025&amp;dst=100151&amp;field=134" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=18.12.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100063&amp;field=134" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=326446&amp;date=18.12.2025&amp;dst=100267&amp;field=134" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100049&amp;field=134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100037&amp;field=134" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100100&amp;field=134" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100130&amp;field=134" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=424054&amp;date=18.12.2025&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100074&amp;field=134" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100091&amp;field=134" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100113&amp;field=134" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=18.12.2025&amp;dst=100103&amp;field=134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=448772&amp;date=18.12.2025&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100290&amp;field=134" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100045&amp;field=134" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100062&amp;field=134" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100107&amp;field=134" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100116&amp;field=134" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100189&amp;field=134" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100224&amp;field=134" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100069&amp;field=134" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100078&amp;field=134" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100100&amp;field=134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521178&amp;date=18.12.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=478153&amp;date=18.12.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100118&amp;field=134" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=424054&amp;date=18.12.2025&amp;dst=100006&amp;field=134" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521178&amp;date=18.12.2025&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100089&amp;field=134" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100145&amp;field=134" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100050&amp;field=134" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=340460&amp;date=18.12.2025&amp;dst=100089&amp;field=134" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100052&amp;field=134" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100064&amp;field=134" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100238&amp;field=134" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100092&amp;field=134" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100114&amp;field=134" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521178&amp;date=18.12.2025&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100037&amp;field=134" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=18.12.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100109&amp;field=134" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100149&amp;field=134" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100190&amp;field=134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100225&amp;field=134" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100230&amp;field=134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515968&amp;date=18.12.2025&amp;dst=100154&amp;field=134" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=18.12.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100265&amp;field=134" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100281&amp;field=134" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521178&amp;date=18.12.2025&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100091&amp;field=134" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100103&amp;field=134" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100171&amp;field=134" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100065&amp;field=134" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100201&amp;field=134" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100240&amp;field=134" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100093&amp;field=134" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=18.12.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=455688&amp;date=18.12.2025&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=47274&amp;date=18.12.2025&amp;dst=100157&amp;field=134" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100150&amp;field=134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100038&amp;field=134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=460187&amp;date=18.12.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100193&amp;field=134" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100062&amp;field=134" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100232&amp;field=134" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100251&amp;field=134" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=18.12.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100118&amp;field=134" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100065&amp;field=134" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100093&amp;field=134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=471944&amp;date=18.12.2025&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463413&amp;date=18.12.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=518569&amp;date=18.12.2025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=322030&amp;date=18.12.2025&amp;dst=100010&amp;field=134" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=18.12.2025&amp;dst=100104&amp;field=134" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100172&amp;field=134" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=326446&amp;date=18.12.2025&amp;dst=100308&amp;field=134" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100242&amp;field=134" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100095&amp;field=134" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100115&amp;field=134" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=495152&amp;date=18.12.2025&amp;dst=100012&amp;field=134" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507883&amp;date=18.12.2025&amp;dst=100009&amp;field=134" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=463413&amp;date=18.12.2025&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100149&amp;field=134" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100170&amp;field=134" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100101&amp;field=134" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100078&amp;field=134" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=379444&amp;date=18.12.2025&amp;dst=100102&amp;field=134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=521178&amp;date=18.12.2025&amp;dst=100005&amp;field=134" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100041&amp;field=134" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100067&amp;field=134" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100165&amp;field=134" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100243&amp;field=134" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100271&amp;field=134" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515968&amp;date=18.12.2025&amp;dst=100155&amp;field=134" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494404&amp;date=18.12.2025&amp;dst=100083&amp;field=134" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494406&amp;date=18.12.2025&amp;dst=100133&amp;field=134" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494401&amp;date=18.12.2025&amp;dst=100086&amp;field=134" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/footer5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -17238,54 +17432,54 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>23</Pages>
-[...1 lines deleted...]
-  <Characters>236118</Characters>
+  <Pages>4</Pages>
+  <Words>42777</Words>
+  <Characters>243832</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1967</Lines>
-  <Paragraphs>553</Paragraphs>
+  <Lines>2031</Lines>
+  <Paragraphs>572</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>КонсультантПлюс Версия 4024.00.50</Company>
+  <Company>КонсультантПлюс Версия 4025.00.30</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>276989</CharactersWithSpaces>
+  <CharactersWithSpaces>286037</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Постановление Правительства РФ от 16.11.2015 N 1236
-(ред. от 23.12.2024)
+(ред. от 09.12.2025)
 "Об утверждении Правил формирования и ведения единого реестра российских программ для электронных вычислительных машин и баз данных и единого реестра программ для электронных вычислительных машин и баз данных из государств - членов Евразийского экономического союза, за исключением Российской Федерации"</dc:title>
   <dc:creator>u1554</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>