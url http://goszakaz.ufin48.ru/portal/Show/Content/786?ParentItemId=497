--- v0 (2025-12-07)
+++ v1 (2026-05-24)
@@ -4,146 +4,201 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2025 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Централизация закупок_2025\2025_МЗ\МКУ\Декабрь\05.12.2025\На Сайт\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Май\15.05.2026\На Сайт\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{94E4497F-5120-4D6C-B42F-F21CB5B31604}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6189FE08-20F4-4EE4-A00A-8AADE849D62B}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ДЕКАБРЬ_ЦЗ" sheetId="7" r:id="rId1"/>
+    <sheet name="МАЙ_ЦЗ" sheetId="7" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ДЕКАБРЬ_ЦЗ!$A$4:$Q$4</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ДЕКАБРЬ_ЦЗ!$A$1:$Q$23</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">МАЙ_ЦЗ!$A$4:$Q$4</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">МАЙ_ЦЗ!$A$1:$Q$44</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K21" i="7" l="1"/>
+  <c r="K42" i="7" l="1"/>
+  <c r="K45" i="7"/>
+  <c r="L45" i="7"/>
+  <c r="M45" i="7"/>
+  <c r="N45" i="7"/>
+  <c r="O45" i="7"/>
+  <c r="J45" i="7"/>
+  <c r="K44" i="7"/>
+  <c r="L44" i="7"/>
+  <c r="M44" i="7"/>
+  <c r="N44" i="7"/>
+  <c r="O44" i="7"/>
+  <c r="J44" i="7"/>
+  <c r="L42" i="7"/>
+  <c r="M42" i="7"/>
+  <c r="N42" i="7"/>
+  <c r="O42" i="7"/>
+  <c r="J42" i="7"/>
+  <c r="K41" i="7"/>
+  <c r="L41" i="7"/>
+  <c r="M41" i="7"/>
+  <c r="N41" i="7"/>
+  <c r="O41" i="7"/>
+  <c r="J41" i="7"/>
+  <c r="K40" i="7"/>
+  <c r="K39" i="7"/>
+  <c r="L39" i="7"/>
+  <c r="M39" i="7"/>
+  <c r="N39" i="7"/>
+  <c r="O39" i="7"/>
+  <c r="J39" i="7"/>
+  <c r="K38" i="7"/>
+  <c r="K37" i="7"/>
+  <c r="L37" i="7"/>
+  <c r="M37" i="7"/>
+  <c r="N37" i="7"/>
+  <c r="O37" i="7"/>
+  <c r="P37" i="7"/>
+  <c r="J37" i="7"/>
+  <c r="K36" i="7"/>
+  <c r="K35" i="7"/>
+  <c r="L35" i="7"/>
+  <c r="M35" i="7"/>
+  <c r="N35" i="7"/>
+  <c r="O35" i="7"/>
+  <c r="J35" i="7"/>
+  <c r="K34" i="7"/>
+  <c r="K33" i="7"/>
+  <c r="L33" i="7"/>
+  <c r="M33" i="7"/>
+  <c r="N33" i="7"/>
+  <c r="O33" i="7"/>
+  <c r="J33" i="7"/>
+  <c r="K32" i="7"/>
+  <c r="K31" i="7"/>
+  <c r="K30" i="7"/>
+  <c r="K29" i="7"/>
+  <c r="K28" i="7"/>
+  <c r="L28" i="7"/>
+  <c r="M28" i="7"/>
+  <c r="N28" i="7"/>
+  <c r="O28" i="7"/>
+  <c r="P28" i="7"/>
+  <c r="J28" i="7"/>
+  <c r="K27" i="7"/>
+  <c r="K26" i="7"/>
+  <c r="L26" i="7"/>
+  <c r="M26" i="7"/>
+  <c r="N26" i="7"/>
+  <c r="O26" i="7"/>
+  <c r="J26" i="7"/>
+  <c r="K25" i="7"/>
   <c r="K24" i="7"/>
-  <c r="L24" i="7"/>
-[...8 lines deleted...]
-  <c r="J21" i="7"/>
+  <c r="K23" i="7"/>
+  <c r="K22" i="7"/>
+  <c r="L22" i="7"/>
+  <c r="M22" i="7"/>
+  <c r="N22" i="7"/>
+  <c r="O22" i="7"/>
+  <c r="J22" i="7"/>
+  <c r="K21" i="7"/>
   <c r="K20" i="7"/>
   <c r="L20" i="7"/>
   <c r="M20" i="7"/>
   <c r="N20" i="7"/>
   <c r="O20" i="7"/>
   <c r="J20" i="7"/>
   <c r="K19" i="7"/>
   <c r="K18" i="7"/>
   <c r="L18" i="7"/>
   <c r="M18" i="7"/>
   <c r="N18" i="7"/>
   <c r="O18" i="7"/>
   <c r="J18" i="7"/>
   <c r="K17" i="7"/>
   <c r="K16" i="7"/>
   <c r="L16" i="7"/>
   <c r="M16" i="7"/>
   <c r="N16" i="7"/>
   <c r="O16" i="7"/>
   <c r="J16" i="7"/>
   <c r="K15" i="7"/>
   <c r="K14" i="7"/>
+  <c r="L14" i="7"/>
+  <c r="M14" i="7"/>
+  <c r="N14" i="7"/>
+  <c r="O14" i="7"/>
+  <c r="J14" i="7"/>
   <c r="K13" i="7"/>
-  <c r="L13" i="7"/>
-[...3 lines deleted...]
-  <c r="J13" i="7"/>
+  <c r="K8" i="7"/>
+  <c r="K9" i="7"/>
+  <c r="K10" i="7"/>
+  <c r="K11" i="7"/>
   <c r="K12" i="7"/>
-  <c r="K11" i="7"/>
-[...13 lines deleted...]
-  <c r="J8" i="7"/>
   <c r="K7" i="7"/>
   <c r="K6" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="123">
   <si>
     <t>№ п/п</t>
-  </si>
-[...1 lines deleted...]
-    <t>Наименование заказчика</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>Идентификационный код закупки</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
@@ -188,179 +243,354 @@
   </si>
   <si>
     <t>МБУ «Управление благоустройства г.Липецка»</t>
   </si>
   <si>
     <t>Всего 1 закупка</t>
   </si>
   <si>
     <t>Согласовано:
 Начальник МКУ "Управление муниципального заказа города Липецка"
 Черноусова Е.А.</t>
   </si>
   <si>
     <t>федеральный бюджет, руб.</t>
   </si>
   <si>
     <t>эл.аукцион</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
     <t xml:space="preserve">          -</t>
   </si>
   <si>
+    <t>Всего  1 закупка</t>
+  </si>
+  <si>
+    <t>май</t>
+  </si>
+  <si>
+    <t>МКУ "Управление ресурсного обеспечения"</t>
+  </si>
+  <si>
+    <t>МБУ "Липецкгорсвет"</t>
+  </si>
+  <si>
+    <t>Устройство сетей наружного освещения на участке от остановки общественного транспорта "7 микрорайон" до дома №29А по ул. Терешковой в г.Липецк</t>
+  </si>
+  <si>
+    <t>263482307699748230100100130014321244</t>
+  </si>
+  <si>
+    <t>43.21.1</t>
+  </si>
+  <si>
+    <t>Управление потребительского рынка администрации города Липецка</t>
+  </si>
+  <si>
+    <t>Оказание услуг по вывозу (перемещению (переносу)) и/или по демонтажу и вывозу самовольно установленных нестационарных торговых объектов (НТО)</t>
+  </si>
+  <si>
+    <t>263482612552248260100100030015229244</t>
+  </si>
+  <si>
+    <t>52.29.20.000</t>
+  </si>
+  <si>
+    <t>Администрация города Липецка</t>
+  </si>
+  <si>
+    <t>Оказание услуг по техническому обслуживанию, ремонту компьютерной техники: серверов, мониторов, источников бесперебойного питания, сетевого оборудования, копировальной и оргтехники (МФУ, принтеров, принтеров этикеток) и обеспечению ее бесперебойной работоспособности с использованием технологии экспресс-обмена расходными материалами</t>
+  </si>
+  <si>
+    <t>263482600121348260100100170039511242</t>
+  </si>
+  <si>
+    <t>95.11.10.190</t>
+  </si>
+  <si>
+    <t>Управление опеки (попечительства) и охраны прав детства администрации города Липецка</t>
+  </si>
+  <si>
+    <t>Мебель</t>
+  </si>
+  <si>
+    <t>263482509456848260100100080013101244</t>
+  </si>
+  <si>
+    <t>31.01.11.122</t>
+  </si>
+  <si>
+    <t>Поставка хозяйственных товаров</t>
+  </si>
+  <si>
+    <t>263482606710148260100100110010000244</t>
+  </si>
+  <si>
+    <t>22.22.1</t>
+  </si>
+  <si>
+    <t>Поставка насоса консольного и заборных фильтров</t>
+  </si>
+  <si>
+    <t>263482511529648250100100840010000244</t>
+  </si>
+  <si>
+    <t>28.13.14.110</t>
+  </si>
+  <si>
+    <t>МУ "Управление капитального ремонта " г. Липецка</t>
+  </si>
+  <si>
+    <t>Мониторинг текущего технического состояния несущих и ограждающих конструкций 75-и аварийных многоквартирных жилых домов в городе Липецке в 2026 году</t>
+  </si>
+  <si>
+    <t>263482505489348250100100300017120244</t>
+  </si>
+  <si>
+    <t>71.20.19.190</t>
+  </si>
+  <si>
+    <t>Поставка мешков полимерных (240л)</t>
+  </si>
+  <si>
+    <t>263482511529648250100100740022222244</t>
+  </si>
+  <si>
+    <t>22.22.12.190</t>
+  </si>
+  <si>
+    <t>Департамент транспорта администрации города Липецка</t>
+  </si>
+  <si>
+    <t>Оказание услуг, связанных с осуществлением регулярных перевозок пассажиров и багажа автомобильным транспортом по регулируемым тарифам по муниципальному маршруту № 10 «Кольцо 9 микрорайона – Центральный рынок»</t>
+  </si>
+  <si>
+    <t>263482612966148260100100030084931244</t>
+  </si>
+  <si>
+    <t>49.31.21.110</t>
+  </si>
+  <si>
+    <t>Оказание услуг, связанных с осуществлением регулярных перевозок пассажиров и багажа автомобильным транспортом по регулируемым тарифам по муниципальному маршруту № 5 «Кольцо 9 микрорайона – Стан 2000»</t>
+  </si>
+  <si>
+    <t>263482612966148260100100030074931244</t>
+  </si>
+  <si>
     <t>0 закупок в рамках нац.проектов</t>
   </si>
   <si>
-    <t>0 закупок в рамках гос.программы</t>
-[...14 lines deleted...]
-    <t>253482305440048230100100260018010244</t>
+    <t>МКУ "Управление по делам ГО и ЧС г. Липецка"</t>
+  </si>
+  <si>
+    <t>Оказание услуг по обеспечению безопасности жизни людей на водных объектах города Липецка в рамках муниципальной программы «Защита населения и территории города Липецка от чрезвычайных ситуаций природного и техногенного характера, обеспечение безопасного проживания граждан»</t>
+  </si>
+  <si>
+    <t>263482611274948260100100240018425244</t>
+  </si>
+  <si>
+    <t>84.25.19.110</t>
+  </si>
+  <si>
+    <t>Услуги по техническому обслуживанию кондиционеров</t>
+  </si>
+  <si>
+    <t>263482606710148260100100160013312244</t>
+  </si>
+  <si>
+    <t>33.12.19.000</t>
+  </si>
+  <si>
+    <t>Оказание услуг по аварийному обслуживанию внутридомовых сетей во 2 полугодии 2026 года</t>
+  </si>
+  <si>
+    <t>263482606710148260100100150018110244</t>
+  </si>
+  <si>
+    <t>81.10.10.000</t>
+  </si>
+  <si>
+    <t>Оказание услуг по техническому обслуживанию и эксплуатации электрооборудования электрощитовых и ВРУ во 2 полугодии 2026 года</t>
+  </si>
+  <si>
+    <t>263482606710148260100100140013314244</t>
+  </si>
+  <si>
+    <t>33.14.19.000</t>
+  </si>
+  <si>
+    <t>Всего 4 закупки</t>
+  </si>
+  <si>
+    <t>МБОУ №16 г. Липецка</t>
+  </si>
+  <si>
+    <t>Поставка оборудования для учебного процесса</t>
+  </si>
+  <si>
+    <t>263482401944848260100100190012899244</t>
+  </si>
+  <si>
+    <t>28.99.20.190</t>
+  </si>
+  <si>
+    <t>Архивное управление администрации города Липецка</t>
+  </si>
+  <si>
+    <t>Устройство офисное для уничтожения документов</t>
+  </si>
+  <si>
+    <t>263482606606648260100100110012823244</t>
+  </si>
+  <si>
+    <t>28.23.23.000</t>
+  </si>
+  <si>
+    <t>Оказание услуг по промышленной экспертизе резервуаров</t>
+  </si>
+  <si>
+    <t>263482511529648250100100810013311244</t>
+  </si>
+  <si>
+    <t>33.11.12.000</t>
+  </si>
+  <si>
+    <t>Поставка рулевого механизма (оригинал) для Камаз 6520</t>
+  </si>
+  <si>
+    <t>263482511529648250100100870012932244</t>
+  </si>
+  <si>
+    <t>29.32.30.159</t>
+  </si>
+  <si>
+    <t>Поставка насоса орошения для ВКМ 2020.</t>
+  </si>
+  <si>
+    <t>263482511529648250100100860012813244</t>
+  </si>
+  <si>
+    <t>28.13.1</t>
+  </si>
+  <si>
+    <t>оказание услуг, связанных с осуществлением регулярных перевозок пассажиров и багажа городским наземным электрическим транспортом по регулируемым тарифам по муниципальным маршрутам № 1к «Центральный рынок – ул. Чехова», № 2 «Центральный рынок – 21 микрорайон», № 15 «ул. Чехова – ДП6»</t>
+  </si>
+  <si>
+    <t>263482612966148260100100020044931244</t>
+  </si>
+  <si>
+    <t>Всего 3 закупки</t>
+  </si>
+  <si>
+    <t>Поставка гидромоторов и водяных центробежных насосов</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  -</t>
+  </si>
+  <si>
+    <t>263482511529648250100100880010000244</t>
+  </si>
+  <si>
+    <t>28.12.12.110</t>
+  </si>
+  <si>
+    <t>Всего 6 закупок</t>
+  </si>
+  <si>
+    <t>МБУ ДО "Детская музыкальная школа №9"</t>
+  </si>
+  <si>
+    <t>Услуги частной охраны (выставление поста охраны)</t>
+  </si>
+  <si>
+    <t>263482502235548250100100050018010244</t>
   </si>
   <si>
     <t>80.10.12.200</t>
   </si>
   <si>
-    <t>МКУ "Управление ресурсного обеспечения администрации города Липецка"</t>
-[...83 lines deleted...]
-    <t>9 закупок, относящихся к категории "Прочие"</t>
+    <t>Поставка щебня гранитного промытого 4-8мм</t>
+  </si>
+  <si>
+    <t>263482511529648250100100910010812244</t>
+  </si>
+  <si>
+    <t>08.12.12.140</t>
+  </si>
+  <si>
+    <t>Поставка цемента строительного</t>
+  </si>
+  <si>
+    <t>263482511529648250100100940012351244</t>
+  </si>
+  <si>
+    <t>23.51.12.115</t>
+  </si>
+  <si>
+    <t>Итого 24 закупки для 12 заказчиков, в т.ч.</t>
+  </si>
+  <si>
+    <t>1 закупка в рамках гос.программы</t>
+  </si>
+  <si>
+    <t>23 закупки, относящихся к категории "Прочие"</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на декабрь 2025 года,
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на май 2026 года,
 осуществляемого МКУ "Управление муниципального заказа города Липецка"
-по состоянию на 05.12.2025
+по состоянию на 15.05.2026
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(версия 2)</t>
     </r>
+  </si>
+  <si>
+    <t>Наименование 
+заказчика</t>
+  </si>
+  <si>
+    <t>запрос котировок</t>
+  </si>
+  <si>
+    <t xml:space="preserve">запрос котировок </t>
+  </si>
+  <si>
+    <t>Государственная программа  "Развитие образования в Липецкой области"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="[$-419]mmmm\ yyyy;@"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
@@ -453,68 +683,69 @@
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="36"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFC00000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="9" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
@@ -523,51 +754,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="36">
+  <borders count="37">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -858,101 +1089,77 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
-[...11 lines deleted...]
-      <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -974,85 +1181,118 @@
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="113">
+  <cellXfs count="142">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="11" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1064,308 +1304,401 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="11" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="18" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="17" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="19" fillId="6" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="18" fillId="6" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="6" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="12" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="3" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="4" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="13" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="13" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный 3" xfId="8" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Обычный 4" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1621,72 +1954,72 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:OG24"/>
+  <dimension ref="A1:OG45"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="51" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="D1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="51" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="M17" sqref="M17"/>
+      <selection pane="bottomLeft" activeCell="D73" sqref="D73"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="15"/>
     <col min="2" max="2" width="41.42578125" style="4" customWidth="1"/>
-    <col min="3" max="3" width="20.7109375" style="4" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="17" max="17" width="24.5703125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="19" style="4" customWidth="1"/>
+    <col min="4" max="4" width="88.5703125" style="15" customWidth="1"/>
+    <col min="5" max="6" width="30.28515625" style="15" customWidth="1"/>
+    <col min="7" max="7" width="36.5703125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="54" style="2" customWidth="1"/>
+    <col min="9" max="9" width="38.42578125" style="15" customWidth="1"/>
+    <col min="10" max="15" width="34.5703125" style="3" customWidth="1"/>
+    <col min="16" max="16" width="32.7109375" style="3" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="27.7109375" style="3" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="8"/>
-    <col min="19" max="182" width="9.140625" style="45"/>
+    <col min="19" max="182" width="9.140625" style="42"/>
     <col min="183" max="256" width="9.140625" style="8"/>
     <col min="257" max="257" width="41.42578125" style="8" customWidth="1"/>
     <col min="258" max="258" width="28.7109375" style="8" customWidth="1"/>
     <col min="259" max="259" width="48.85546875" style="8" customWidth="1"/>
     <col min="260" max="261" width="32.28515625" style="8" customWidth="1"/>
     <col min="262" max="262" width="36.5703125" style="8" customWidth="1"/>
     <col min="263" max="263" width="50.85546875" style="8" customWidth="1"/>
     <col min="264" max="264" width="41" style="8" customWidth="1"/>
     <col min="265" max="270" width="33.7109375" style="8" customWidth="1"/>
     <col min="271" max="271" width="32.7109375" style="8" customWidth="1"/>
     <col min="272" max="272" width="30.28515625" style="8" customWidth="1"/>
     <col min="273" max="273" width="16.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="274" max="512" width="9.140625" style="8"/>
     <col min="513" max="513" width="41.42578125" style="8" customWidth="1"/>
     <col min="514" max="514" width="28.7109375" style="8" customWidth="1"/>
     <col min="515" max="515" width="48.85546875" style="8" customWidth="1"/>
     <col min="516" max="517" width="32.28515625" style="8" customWidth="1"/>
     <col min="518" max="518" width="36.5703125" style="8" customWidth="1"/>
     <col min="519" max="519" width="50.85546875" style="8" customWidth="1"/>
     <col min="520" max="520" width="41" style="8" customWidth="1"/>
     <col min="521" max="526" width="33.7109375" style="8" customWidth="1"/>
     <col min="527" max="527" width="32.7109375" style="8" customWidth="1"/>
     <col min="528" max="528" width="30.28515625" style="8" customWidth="1"/>
     <col min="529" max="529" width="16.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="530" max="768" width="9.140625" style="8"/>
@@ -2403,4816 +2736,5668 @@
     <col min="15875" max="15875" width="48.85546875" style="8" customWidth="1"/>
     <col min="15876" max="15877" width="32.28515625" style="8" customWidth="1"/>
     <col min="15878" max="15878" width="36.5703125" style="8" customWidth="1"/>
     <col min="15879" max="15879" width="50.85546875" style="8" customWidth="1"/>
     <col min="15880" max="15880" width="41" style="8" customWidth="1"/>
     <col min="15881" max="15886" width="33.7109375" style="8" customWidth="1"/>
     <col min="15887" max="15887" width="32.7109375" style="8" customWidth="1"/>
     <col min="15888" max="15888" width="30.28515625" style="8" customWidth="1"/>
     <col min="15889" max="15889" width="16.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="15890" max="16128" width="9.140625" style="8"/>
     <col min="16129" max="16129" width="41.42578125" style="8" customWidth="1"/>
     <col min="16130" max="16130" width="28.7109375" style="8" customWidth="1"/>
     <col min="16131" max="16131" width="48.85546875" style="8" customWidth="1"/>
     <col min="16132" max="16133" width="32.28515625" style="8" customWidth="1"/>
     <col min="16134" max="16134" width="36.5703125" style="8" customWidth="1"/>
     <col min="16135" max="16135" width="50.85546875" style="8" customWidth="1"/>
     <col min="16136" max="16136" width="41" style="8" customWidth="1"/>
     <col min="16137" max="16142" width="33.7109375" style="8" customWidth="1"/>
     <col min="16143" max="16143" width="32.7109375" style="8" customWidth="1"/>
     <col min="16144" max="16144" width="30.28515625" style="8" customWidth="1"/>
     <col min="16145" max="16145" width="16.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="16146" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:397" ht="96.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="N1" s="85" t="s">
-[...4 lines deleted...]
-      <c r="Q1" s="85"/>
+      <c r="M1" s="129" t="s">
+        <v>22</v>
+      </c>
+      <c r="N1" s="129"/>
+      <c r="O1" s="129"/>
+      <c r="P1" s="129"/>
+      <c r="Q1" s="129"/>
     </row>
     <row r="2" spans="1:397" ht="139.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="93" t="s">
-[...17 lines deleted...]
-      <c r="Q2" s="93"/>
+      <c r="A2" s="135" t="s">
+        <v>118</v>
+      </c>
+      <c r="B2" s="135"/>
+      <c r="C2" s="135"/>
+      <c r="D2" s="135"/>
+      <c r="E2" s="135"/>
+      <c r="F2" s="135"/>
+      <c r="G2" s="135"/>
+      <c r="H2" s="135"/>
+      <c r="I2" s="135"/>
+      <c r="J2" s="135"/>
+      <c r="K2" s="135"/>
+      <c r="L2" s="135"/>
+      <c r="M2" s="135"/>
+      <c r="N2" s="135"/>
+      <c r="O2" s="135"/>
+      <c r="P2" s="135"/>
+      <c r="Q2" s="135"/>
     </row>
     <row r="3" spans="1:397" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="94" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="96" t="s">
+      <c r="A3" s="136" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="119" t="s">
+        <v>119</v>
+      </c>
+      <c r="C3" s="119" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="119" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="119" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="96" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="96" t="s">
+      <c r="F3" s="119" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="119" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="117" t="s">
+        <v>2</v>
+      </c>
+      <c r="I3" s="119" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="115" t="s">
+        <v>4</v>
+      </c>
+      <c r="K3" s="138" t="s">
+        <v>13</v>
+      </c>
+      <c r="L3" s="139"/>
+      <c r="M3" s="139"/>
+      <c r="N3" s="139"/>
+      <c r="O3" s="140"/>
+      <c r="P3" s="115" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q3" s="130" t="s">
         <v>15</v>
-      </c>
-[...29 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:397" ht="139.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="95"/>
-[...8 lines deleted...]
-      <c r="J4" s="92"/>
+      <c r="A4" s="137"/>
+      <c r="B4" s="120"/>
+      <c r="C4" s="120"/>
+      <c r="D4" s="120"/>
+      <c r="E4" s="120"/>
+      <c r="F4" s="120"/>
+      <c r="G4" s="120"/>
+      <c r="H4" s="118"/>
+      <c r="I4" s="120"/>
+      <c r="J4" s="116"/>
       <c r="K4" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="M4" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N4" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="O4" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="L4" s="11" t="s">
-[...12 lines deleted...]
-      <c r="Q4" s="87"/>
+      <c r="P4" s="116"/>
+      <c r="Q4" s="131"/>
     </row>
     <row r="5" spans="1:397" s="16" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="88" t="s">
-[...181 lines deleted...]
-      <c r="FZ5" s="46"/>
+      <c r="A5" s="132" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="133"/>
+      <c r="C5" s="133"/>
+      <c r="D5" s="133"/>
+      <c r="E5" s="133"/>
+      <c r="F5" s="133"/>
+      <c r="G5" s="133"/>
+      <c r="H5" s="133"/>
+      <c r="I5" s="133"/>
+      <c r="J5" s="133"/>
+      <c r="K5" s="133"/>
+      <c r="L5" s="133"/>
+      <c r="M5" s="133"/>
+      <c r="N5" s="133"/>
+      <c r="O5" s="133"/>
+      <c r="P5" s="133"/>
+      <c r="Q5" s="134"/>
+      <c r="S5" s="43"/>
+      <c r="T5" s="43"/>
+      <c r="U5" s="43"/>
+      <c r="V5" s="43"/>
+      <c r="W5" s="43"/>
+      <c r="X5" s="43"/>
+      <c r="Y5" s="43"/>
+      <c r="Z5" s="43"/>
+      <c r="AA5" s="43"/>
+      <c r="AB5" s="43"/>
+      <c r="AC5" s="43"/>
+      <c r="AD5" s="43"/>
+      <c r="AE5" s="43"/>
+      <c r="AF5" s="43"/>
+      <c r="AG5" s="43"/>
+      <c r="AH5" s="43"/>
+      <c r="AI5" s="43"/>
+      <c r="AJ5" s="43"/>
+      <c r="AK5" s="43"/>
+      <c r="AL5" s="43"/>
+      <c r="AM5" s="43"/>
+      <c r="AN5" s="43"/>
+      <c r="AO5" s="43"/>
+      <c r="AP5" s="43"/>
+      <c r="AQ5" s="43"/>
+      <c r="AR5" s="43"/>
+      <c r="AS5" s="43"/>
+      <c r="AT5" s="43"/>
+      <c r="AU5" s="43"/>
+      <c r="AV5" s="43"/>
+      <c r="AW5" s="43"/>
+      <c r="AX5" s="43"/>
+      <c r="AY5" s="43"/>
+      <c r="AZ5" s="43"/>
+      <c r="BA5" s="43"/>
+      <c r="BB5" s="43"/>
+      <c r="BC5" s="43"/>
+      <c r="BD5" s="43"/>
+      <c r="BE5" s="43"/>
+      <c r="BF5" s="43"/>
+      <c r="BG5" s="43"/>
+      <c r="BH5" s="43"/>
+      <c r="BI5" s="43"/>
+      <c r="BJ5" s="43"/>
+      <c r="BK5" s="43"/>
+      <c r="BL5" s="43"/>
+      <c r="BM5" s="43"/>
+      <c r="BN5" s="43"/>
+      <c r="BO5" s="43"/>
+      <c r="BP5" s="43"/>
+      <c r="BQ5" s="43"/>
+      <c r="BR5" s="43"/>
+      <c r="BS5" s="43"/>
+      <c r="BT5" s="43"/>
+      <c r="BU5" s="43"/>
+      <c r="BV5" s="43"/>
+      <c r="BW5" s="43"/>
+      <c r="BX5" s="43"/>
+      <c r="BY5" s="43"/>
+      <c r="BZ5" s="43"/>
+      <c r="CA5" s="43"/>
+      <c r="CB5" s="43"/>
+      <c r="CC5" s="43"/>
+      <c r="CD5" s="43"/>
+      <c r="CE5" s="43"/>
+      <c r="CF5" s="43"/>
+      <c r="CG5" s="43"/>
+      <c r="CH5" s="43"/>
+      <c r="CI5" s="43"/>
+      <c r="CJ5" s="43"/>
+      <c r="CK5" s="43"/>
+      <c r="CL5" s="43"/>
+      <c r="CM5" s="43"/>
+      <c r="CN5" s="43"/>
+      <c r="CO5" s="43"/>
+      <c r="CP5" s="43"/>
+      <c r="CQ5" s="43"/>
+      <c r="CR5" s="43"/>
+      <c r="CS5" s="43"/>
+      <c r="CT5" s="43"/>
+      <c r="CU5" s="43"/>
+      <c r="CV5" s="43"/>
+      <c r="CW5" s="43"/>
+      <c r="CX5" s="43"/>
+      <c r="CY5" s="43"/>
+      <c r="CZ5" s="43"/>
+      <c r="DA5" s="43"/>
+      <c r="DB5" s="43"/>
+      <c r="DC5" s="43"/>
+      <c r="DD5" s="43"/>
+      <c r="DE5" s="43"/>
+      <c r="DF5" s="43"/>
+      <c r="DG5" s="43"/>
+      <c r="DH5" s="43"/>
+      <c r="DI5" s="43"/>
+      <c r="DJ5" s="43"/>
+      <c r="DK5" s="43"/>
+      <c r="DL5" s="43"/>
+      <c r="DM5" s="43"/>
+      <c r="DN5" s="43"/>
+      <c r="DO5" s="43"/>
+      <c r="DP5" s="43"/>
+      <c r="DQ5" s="43"/>
+      <c r="DR5" s="43"/>
+      <c r="DS5" s="43"/>
+      <c r="DT5" s="43"/>
+      <c r="DU5" s="43"/>
+      <c r="DV5" s="43"/>
+      <c r="DW5" s="43"/>
+      <c r="DX5" s="43"/>
+      <c r="DY5" s="43"/>
+      <c r="DZ5" s="43"/>
+      <c r="EA5" s="43"/>
+      <c r="EB5" s="43"/>
+      <c r="EC5" s="43"/>
+      <c r="ED5" s="43"/>
+      <c r="EE5" s="43"/>
+      <c r="EF5" s="43"/>
+      <c r="EG5" s="43"/>
+      <c r="EH5" s="43"/>
+      <c r="EI5" s="43"/>
+      <c r="EJ5" s="43"/>
+      <c r="EK5" s="43"/>
+      <c r="EL5" s="43"/>
+      <c r="EM5" s="43"/>
+      <c r="EN5" s="43"/>
+      <c r="EO5" s="43"/>
+      <c r="EP5" s="43"/>
+      <c r="EQ5" s="43"/>
+      <c r="ER5" s="43"/>
+      <c r="ES5" s="43"/>
+      <c r="ET5" s="43"/>
+      <c r="EU5" s="43"/>
+      <c r="EV5" s="43"/>
+      <c r="EW5" s="43"/>
+      <c r="EX5" s="43"/>
+      <c r="EY5" s="43"/>
+      <c r="EZ5" s="43"/>
+      <c r="FA5" s="43"/>
+      <c r="FB5" s="43"/>
+      <c r="FC5" s="43"/>
+      <c r="FD5" s="43"/>
+      <c r="FE5" s="43"/>
+      <c r="FF5" s="43"/>
+      <c r="FG5" s="43"/>
+      <c r="FH5" s="43"/>
+      <c r="FI5" s="43"/>
+      <c r="FJ5" s="43"/>
+      <c r="FK5" s="43"/>
+      <c r="FL5" s="43"/>
+      <c r="FM5" s="43"/>
+      <c r="FN5" s="43"/>
+      <c r="FO5" s="43"/>
+      <c r="FP5" s="43"/>
+      <c r="FQ5" s="43"/>
+      <c r="FR5" s="43"/>
+      <c r="FS5" s="43"/>
+      <c r="FT5" s="43"/>
+      <c r="FU5" s="43"/>
+      <c r="FV5" s="43"/>
+      <c r="FW5" s="43"/>
+      <c r="FX5" s="43"/>
+      <c r="FY5" s="43"/>
+      <c r="FZ5" s="43"/>
     </row>
-    <row r="6" spans="1:397" ht="75.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="33">
+    <row r="6" spans="1:397" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="32">
         <v>1</v>
       </c>
-      <c r="B6" s="103" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="105">
+      <c r="B6" s="123" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="126">
         <v>4825115296</v>
       </c>
-      <c r="D6" s="73" t="s">
-[...2 lines deleted...]
-      <c r="E6" s="67" t="s">
+      <c r="D6" s="77" t="s">
+        <v>49</v>
+      </c>
+      <c r="E6" s="66" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" s="66" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" s="66" t="s">
         <v>26</v>
       </c>
-      <c r="F6" s="67" t="s">
-[...9 lines deleted...]
-        <v>35</v>
+      <c r="H6" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="I6" s="58" t="s">
+        <v>51</v>
       </c>
       <c r="J6" s="22">
-        <v>5919482.4000000004</v>
+        <v>66439.95</v>
       </c>
       <c r="K6" s="22">
         <f>SUM(L6:O6)</f>
-        <v>5919482.4000000004</v>
+        <v>66439.95</v>
       </c>
       <c r="L6" s="22">
         <v>0</v>
       </c>
       <c r="M6" s="22">
         <v>0</v>
       </c>
       <c r="N6" s="22">
-        <v>5919482.4000000004</v>
+        <v>66439.95</v>
       </c>
       <c r="O6" s="22">
         <v>0</v>
       </c>
-      <c r="P6" s="25" t="s">
-[...5 lines deleted...]
-      <c r="R6" s="45"/>
+      <c r="P6" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q6" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="R6" s="42"/>
     </row>
-    <row r="7" spans="1:397" ht="78" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="68">
+    <row r="7" spans="1:397" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="60">
         <v>2</v>
       </c>
-      <c r="B7" s="104"/>
-      <c r="C7" s="106"/>
+      <c r="B7" s="124"/>
+      <c r="C7" s="127"/>
       <c r="D7" s="20" t="s">
         <v>56</v>
       </c>
-      <c r="E7" s="66" t="s">
-[...8 lines deleted...]
-      <c r="H7" s="34" t="s">
+      <c r="E7" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="33" t="s">
         <v>57</v>
       </c>
-      <c r="I7" s="65" t="s">
+      <c r="I7" s="59" t="s">
         <v>58</v>
       </c>
-      <c r="J7" s="35">
-[...2 lines deleted...]
-      <c r="K7" s="35">
+      <c r="J7" s="34">
+        <v>75000</v>
+      </c>
+      <c r="K7" s="34">
         <f>SUM(L7:O7)</f>
-        <v>200104.67</v>
-[...16 lines deleted...]
-      <c r="Q7" s="37" t="s">
+        <v>75000</v>
+      </c>
+      <c r="L7" s="34">
+        <v>0</v>
+      </c>
+      <c r="M7" s="34">
+        <v>0</v>
+      </c>
+      <c r="N7" s="34">
+        <v>75000</v>
+      </c>
+      <c r="O7" s="34">
+        <v>0</v>
+      </c>
+      <c r="P7" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q7" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="R7" s="42"/>
+    </row>
+    <row r="8" spans="1:397" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="60">
+        <v>3</v>
+      </c>
+      <c r="B8" s="124"/>
+      <c r="C8" s="127"/>
+      <c r="D8" s="20" t="s">
+        <v>88</v>
+      </c>
+      <c r="E8" s="65" t="s">
         <v>25</v>
       </c>
-      <c r="R7" s="45"/>
+      <c r="F8" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="33" t="s">
+        <v>89</v>
+      </c>
+      <c r="I8" s="59" t="s">
+        <v>90</v>
+      </c>
+      <c r="J8" s="34">
+        <v>135000</v>
+      </c>
+      <c r="K8" s="34">
+        <f t="shared" ref="K8:K13" si="0">SUM(L8:O8)</f>
+        <v>135000</v>
+      </c>
+      <c r="L8" s="34">
+        <v>0</v>
+      </c>
+      <c r="M8" s="34">
+        <v>0</v>
+      </c>
+      <c r="N8" s="34">
+        <v>135000</v>
+      </c>
+      <c r="O8" s="34">
+        <v>0</v>
+      </c>
+      <c r="P8" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q8" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="R8" s="42"/>
     </row>
-    <row r="8" spans="1:397" s="43" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...19 lines deleted...]
-      <c r="L8" s="10">
+    <row r="9" spans="1:397" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="60">
+        <v>4</v>
+      </c>
+      <c r="B9" s="124"/>
+      <c r="C9" s="127"/>
+      <c r="D9" s="20" t="s">
+        <v>91</v>
+      </c>
+      <c r="E9" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="33" t="s">
+        <v>92</v>
+      </c>
+      <c r="I9" s="59" t="s">
+        <v>93</v>
+      </c>
+      <c r="J9" s="34">
+        <v>176293.33</v>
+      </c>
+      <c r="K9" s="34">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="M8" s="10">
+        <v>176293.33</v>
+      </c>
+      <c r="L9" s="34">
+        <v>0</v>
+      </c>
+      <c r="M9" s="34">
+        <v>0</v>
+      </c>
+      <c r="N9" s="34">
+        <v>176293.33</v>
+      </c>
+      <c r="O9" s="34">
+        <v>0</v>
+      </c>
+      <c r="P9" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q9" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="R9" s="42"/>
+    </row>
+    <row r="10" spans="1:397" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="60">
+        <v>5</v>
+      </c>
+      <c r="B10" s="124"/>
+      <c r="C10" s="127"/>
+      <c r="D10" s="20" t="s">
+        <v>94</v>
+      </c>
+      <c r="E10" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="F10" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="G10" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="33" t="s">
+        <v>95</v>
+      </c>
+      <c r="I10" s="59" t="s">
+        <v>96</v>
+      </c>
+      <c r="J10" s="34">
+        <v>64583.46</v>
+      </c>
+      <c r="K10" s="34">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="N8" s="10">
+        <v>64583.46</v>
+      </c>
+      <c r="L10" s="34">
+        <v>0</v>
+      </c>
+      <c r="M10" s="34">
+        <v>0</v>
+      </c>
+      <c r="N10" s="34">
+        <v>64583.46</v>
+      </c>
+      <c r="O10" s="34">
+        <v>0</v>
+      </c>
+      <c r="P10" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q10" s="36" t="s">
+        <v>121</v>
+      </c>
+      <c r="R10" s="42"/>
+    </row>
+    <row r="11" spans="1:397" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="60">
+        <v>6</v>
+      </c>
+      <c r="B11" s="124"/>
+      <c r="C11" s="127"/>
+      <c r="D11" s="20" t="s">
+        <v>100</v>
+      </c>
+      <c r="E11" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="F11" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="G11" s="65" t="s">
+        <v>101</v>
+      </c>
+      <c r="H11" s="33" t="s">
+        <v>102</v>
+      </c>
+      <c r="I11" s="59" t="s">
+        <v>103</v>
+      </c>
+      <c r="J11" s="34">
+        <v>463684.98</v>
+      </c>
+      <c r="K11" s="34">
         <f t="shared" si="0"/>
-        <v>6119587.0700000003</v>
-[...1 lines deleted...]
-      <c r="O8" s="10">
+        <v>463684.98</v>
+      </c>
+      <c r="L11" s="34">
+        <v>0</v>
+      </c>
+      <c r="M11" s="34">
+        <v>0</v>
+      </c>
+      <c r="N11" s="34">
+        <v>463684.98</v>
+      </c>
+      <c r="O11" s="34">
+        <v>0</v>
+      </c>
+      <c r="P11" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q11" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="R11" s="42"/>
+    </row>
+    <row r="12" spans="1:397" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="60">
+        <v>7</v>
+      </c>
+      <c r="B12" s="124"/>
+      <c r="C12" s="127"/>
+      <c r="D12" s="20" t="s">
+        <v>109</v>
+      </c>
+      <c r="E12" s="65" t="s">
+        <v>101</v>
+      </c>
+      <c r="F12" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="33" t="s">
+        <v>110</v>
+      </c>
+      <c r="I12" s="59" t="s">
+        <v>111</v>
+      </c>
+      <c r="J12" s="34">
+        <v>676666</v>
+      </c>
+      <c r="K12" s="34">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...170 lines deleted...]
-      <c r="FZ8" s="47"/>
+        <v>676666</v>
+      </c>
+      <c r="L12" s="34">
+        <v>0</v>
+      </c>
+      <c r="M12" s="34">
+        <v>0</v>
+      </c>
+      <c r="N12" s="34">
+        <v>676666</v>
+      </c>
+      <c r="O12" s="34">
+        <v>0</v>
+      </c>
+      <c r="P12" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q12" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="R12" s="42"/>
     </row>
-    <row r="9" spans="1:397" ht="88.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="33">
+    <row r="13" spans="1:397" ht="108.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="96">
+        <v>8</v>
+      </c>
+      <c r="B13" s="125"/>
+      <c r="C13" s="128"/>
+      <c r="D13" s="90" t="s">
+        <v>112</v>
+      </c>
+      <c r="E13" s="89" t="s">
+        <v>25</v>
+      </c>
+      <c r="F13" s="89" t="s">
+        <v>25</v>
+      </c>
+      <c r="G13" s="89" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="91" t="s">
+        <v>113</v>
+      </c>
+      <c r="I13" s="104" t="s">
+        <v>114</v>
+      </c>
+      <c r="J13" s="93">
+        <v>45000</v>
+      </c>
+      <c r="K13" s="34">
+        <f>SUM(L13:O13)</f>
+        <v>45000</v>
+      </c>
+      <c r="L13" s="93">
+        <v>0</v>
+      </c>
+      <c r="M13" s="93">
+        <v>0</v>
+      </c>
+      <c r="N13" s="93">
+        <v>45000</v>
+      </c>
+      <c r="O13" s="93">
+        <v>0</v>
+      </c>
+      <c r="P13" s="94" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q13" s="95" t="s">
+        <v>121</v>
+      </c>
+      <c r="R13" s="42"/>
+    </row>
+    <row r="14" spans="1:397" s="141" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="110" t="s">
+        <v>104</v>
+      </c>
+      <c r="B14" s="111"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
+      <c r="E14" s="9"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="10">
+        <f>SUM(J6:J13)</f>
+        <v>1702667.72</v>
+      </c>
+      <c r="K14" s="10">
+        <f t="shared" ref="K14:O14" si="1">SUM(K6:K13)</f>
+        <v>1702667.72</v>
+      </c>
+      <c r="L14" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M14" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N14" s="10">
+        <f t="shared" si="1"/>
+        <v>1702667.72</v>
+      </c>
+      <c r="O14" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="P14" s="12"/>
+      <c r="Q14" s="21"/>
+    </row>
+    <row r="15" spans="1:397" ht="108.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="32">
         <v>1</v>
       </c>
-      <c r="B9" s="74" t="s">
-[...48 lines deleted...]
-      <c r="R9" s="45"/>
+      <c r="B15" s="109" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" s="109">
+        <v>4825054893</v>
+      </c>
+      <c r="D15" s="109" t="s">
+        <v>53</v>
+      </c>
+      <c r="E15" s="109" t="s">
+        <v>25</v>
+      </c>
+      <c r="F15" s="109" t="s">
+        <v>25</v>
+      </c>
+      <c r="G15" s="109" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="64" t="s">
+        <v>54</v>
+      </c>
+      <c r="I15" s="64" t="s">
+        <v>55</v>
+      </c>
+      <c r="J15" s="61">
+        <v>3407833.33</v>
+      </c>
+      <c r="K15" s="61">
+        <f>SUM(L15:O15)</f>
+        <v>3407833.33</v>
+      </c>
+      <c r="L15" s="61">
+        <v>0</v>
+      </c>
+      <c r="M15" s="61">
+        <v>0</v>
+      </c>
+      <c r="N15" s="61">
+        <v>3407833.33</v>
+      </c>
+      <c r="O15" s="61">
+        <v>0</v>
+      </c>
+      <c r="P15" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q15" s="63" t="s">
+        <v>19</v>
+      </c>
+      <c r="R15" s="42"/>
+      <c r="GA15" s="42"/>
+      <c r="GB15" s="42"/>
+      <c r="GC15" s="42"/>
+      <c r="GD15" s="42"/>
+      <c r="GE15" s="42"/>
+      <c r="GF15" s="42"/>
+      <c r="GG15" s="42"/>
+      <c r="GH15" s="42"/>
+      <c r="GI15" s="42"/>
+      <c r="GJ15" s="42"/>
+      <c r="GK15" s="42"/>
+      <c r="GL15" s="42"/>
+      <c r="GM15" s="42"/>
+      <c r="GN15" s="42"/>
+      <c r="GO15" s="42"/>
+      <c r="GP15" s="42"/>
+      <c r="GQ15" s="42"/>
+      <c r="GR15" s="42"/>
+      <c r="GS15" s="42"/>
+      <c r="GT15" s="42"/>
+      <c r="GU15" s="42"/>
+      <c r="GV15" s="42"/>
+      <c r="GW15" s="42"/>
+      <c r="GX15" s="42"/>
+      <c r="GY15" s="42"/>
+      <c r="GZ15" s="42"/>
+      <c r="HA15" s="42"/>
+      <c r="HB15" s="42"/>
+      <c r="HC15" s="42"/>
+      <c r="HD15" s="42"/>
+      <c r="HE15" s="42"/>
+      <c r="HF15" s="42"/>
+      <c r="HG15" s="42"/>
+      <c r="HH15" s="42"/>
+      <c r="HI15" s="42"/>
+      <c r="HJ15" s="42"/>
+      <c r="HK15" s="42"/>
+      <c r="HL15" s="42"/>
+      <c r="HM15" s="42"/>
+      <c r="HN15" s="42"/>
+      <c r="HO15" s="42"/>
+      <c r="HP15" s="42"/>
+      <c r="HQ15" s="42"/>
+      <c r="HR15" s="42"/>
+      <c r="HS15" s="42"/>
+      <c r="HT15" s="42"/>
+      <c r="HU15" s="42"/>
+      <c r="HV15" s="42"/>
+      <c r="HW15" s="42"/>
+      <c r="HX15" s="42"/>
+      <c r="HY15" s="42"/>
+      <c r="HZ15" s="42"/>
+      <c r="IA15" s="42"/>
+      <c r="IB15" s="42"/>
+      <c r="IC15" s="42"/>
+      <c r="ID15" s="42"/>
+      <c r="IE15" s="42"/>
+      <c r="IF15" s="42"/>
+      <c r="IG15" s="42"/>
+      <c r="IH15" s="42"/>
+      <c r="II15" s="42"/>
+      <c r="IJ15" s="42"/>
+      <c r="IK15" s="42"/>
+      <c r="IL15" s="42"/>
+      <c r="IM15" s="42"/>
+      <c r="IN15" s="42"/>
+      <c r="IO15" s="42"/>
+      <c r="IP15" s="42"/>
+      <c r="IQ15" s="42"/>
+      <c r="IR15" s="42"/>
+      <c r="IS15" s="42"/>
+      <c r="IT15" s="42"/>
+      <c r="IU15" s="42"/>
+      <c r="IV15" s="42"/>
+      <c r="IW15" s="42"/>
+      <c r="IX15" s="42"/>
+      <c r="IY15" s="42"/>
+      <c r="IZ15" s="42"/>
+      <c r="JA15" s="42"/>
+      <c r="JB15" s="42"/>
+      <c r="JC15" s="42"/>
+      <c r="JD15" s="42"/>
+      <c r="JE15" s="42"/>
+      <c r="JF15" s="42"/>
+      <c r="JG15" s="42"/>
+      <c r="JH15" s="42"/>
+      <c r="JI15" s="42"/>
+      <c r="JJ15" s="42"/>
+      <c r="JK15" s="42"/>
+      <c r="JL15" s="42"/>
+      <c r="JM15" s="42"/>
+      <c r="JN15" s="42"/>
+      <c r="JO15" s="42"/>
+      <c r="JP15" s="42"/>
+      <c r="JQ15" s="42"/>
+      <c r="JR15" s="42"/>
+      <c r="JS15" s="42"/>
+      <c r="JT15" s="42"/>
+      <c r="JU15" s="42"/>
+      <c r="JV15" s="42"/>
+      <c r="JW15" s="42"/>
+      <c r="JX15" s="42"/>
+      <c r="JY15" s="42"/>
+      <c r="JZ15" s="42"/>
+      <c r="KA15" s="42"/>
+      <c r="KB15" s="42"/>
+      <c r="KC15" s="42"/>
+      <c r="KD15" s="42"/>
+      <c r="KE15" s="42"/>
+      <c r="KF15" s="42"/>
+      <c r="KG15" s="42"/>
+      <c r="KH15" s="42"/>
+      <c r="KI15" s="42"/>
+      <c r="KJ15" s="42"/>
+      <c r="KK15" s="42"/>
+      <c r="KL15" s="42"/>
+      <c r="KM15" s="42"/>
+      <c r="KN15" s="42"/>
+      <c r="KO15" s="42"/>
+      <c r="KP15" s="42"/>
+      <c r="KQ15" s="42"/>
+      <c r="KR15" s="42"/>
+      <c r="KS15" s="42"/>
+      <c r="KT15" s="42"/>
+      <c r="KU15" s="42"/>
+      <c r="KV15" s="42"/>
+      <c r="KW15" s="42"/>
+      <c r="KX15" s="42"/>
+      <c r="KY15" s="42"/>
+      <c r="KZ15" s="42"/>
+      <c r="LA15" s="42"/>
+      <c r="LB15" s="42"/>
+      <c r="LC15" s="42"/>
+      <c r="LD15" s="42"/>
+      <c r="LE15" s="42"/>
+      <c r="LF15" s="42"/>
+      <c r="LG15" s="42"/>
+      <c r="LH15" s="42"/>
+      <c r="LI15" s="42"/>
+      <c r="LJ15" s="42"/>
+      <c r="LK15" s="42"/>
+      <c r="LL15" s="42"/>
+      <c r="LM15" s="42"/>
+      <c r="LN15" s="42"/>
+      <c r="LO15" s="42"/>
+      <c r="LP15" s="42"/>
+      <c r="LQ15" s="42"/>
+      <c r="LR15" s="42"/>
+      <c r="LS15" s="42"/>
+      <c r="LT15" s="42"/>
+      <c r="LU15" s="42"/>
+      <c r="LV15" s="42"/>
+      <c r="LW15" s="42"/>
+      <c r="LX15" s="42"/>
+      <c r="LY15" s="42"/>
+      <c r="LZ15" s="42"/>
+      <c r="MA15" s="42"/>
+      <c r="MB15" s="42"/>
+      <c r="MC15" s="42"/>
+      <c r="MD15" s="42"/>
+      <c r="ME15" s="42"/>
+      <c r="MF15" s="42"/>
+      <c r="MG15" s="42"/>
+      <c r="MH15" s="42"/>
+      <c r="MI15" s="42"/>
+      <c r="MJ15" s="42"/>
+      <c r="MK15" s="42"/>
+      <c r="ML15" s="42"/>
+      <c r="MM15" s="42"/>
+      <c r="MN15" s="42"/>
+      <c r="MO15" s="42"/>
+      <c r="MP15" s="42"/>
+      <c r="MQ15" s="42"/>
+      <c r="MR15" s="42"/>
+      <c r="MS15" s="42"/>
+      <c r="MT15" s="42"/>
+      <c r="MU15" s="42"/>
+      <c r="MV15" s="42"/>
+      <c r="MW15" s="42"/>
+      <c r="MX15" s="42"/>
+      <c r="MY15" s="42"/>
+      <c r="MZ15" s="42"/>
+      <c r="NA15" s="42"/>
+      <c r="NB15" s="42"/>
+      <c r="NC15" s="42"/>
+      <c r="ND15" s="42"/>
+      <c r="NE15" s="42"/>
+      <c r="NF15" s="42"/>
+      <c r="NG15" s="42"/>
+      <c r="NH15" s="42"/>
+      <c r="NI15" s="42"/>
+      <c r="NJ15" s="42"/>
+      <c r="NK15" s="42"/>
+      <c r="NL15" s="42"/>
+      <c r="NM15" s="42"/>
+      <c r="NN15" s="42"/>
+      <c r="NO15" s="42"/>
+      <c r="NP15" s="42"/>
+      <c r="NQ15" s="42"/>
+      <c r="NR15" s="42"/>
+      <c r="NS15" s="42"/>
+      <c r="NT15" s="42"/>
+      <c r="NU15" s="42"/>
+      <c r="NV15" s="42"/>
+      <c r="NW15" s="42"/>
+      <c r="NX15" s="42"/>
+      <c r="NY15" s="42"/>
+      <c r="NZ15" s="42"/>
+      <c r="OA15" s="42"/>
+      <c r="OB15" s="42"/>
+      <c r="OC15" s="42"/>
+      <c r="OD15" s="42"/>
+      <c r="OE15" s="42"/>
+      <c r="OF15" s="42"/>
+      <c r="OG15" s="42"/>
     </row>
-    <row r="10" spans="1:397" s="43" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...1594 lines deleted...]
-      <c r="B16" s="110"/>
+    <row r="16" spans="1:397" s="141" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="110" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="111"/>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="10">
-        <f>SUM(J14:J15)</f>
-        <v>2591289.66</v>
+        <f>SUM(J15:J15)</f>
+        <v>3407833.33</v>
       </c>
       <c r="K16" s="10">
-        <f t="shared" ref="K16:O16" si="3">SUM(K14:K15)</f>
-        <v>2591289.66</v>
+        <f t="shared" ref="K16:O16" si="2">SUM(K15:K15)</f>
+        <v>3407833.33</v>
       </c>
       <c r="L16" s="10">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="M16" s="10">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="N16" s="10">
-        <f t="shared" si="3"/>
-        <v>2591289.66</v>
+        <f t="shared" si="2"/>
+        <v>3407833.33</v>
       </c>
       <c r="O16" s="10">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="P16" s="12"/>
       <c r="Q16" s="21"/>
-      <c r="R16" s="47"/>
-[...378 lines deleted...]
-      <c r="OG16" s="47"/>
     </row>
-    <row r="17" spans="1:397" s="44" customFormat="1" ht="102" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="49">
+    <row r="17" spans="1:397" ht="108.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="32">
         <v>1</v>
       </c>
-      <c r="B17" s="76" t="s">
-[...26 lines deleted...]
-      <c r="K17" s="14">
+      <c r="B17" s="109" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" s="109">
+        <v>4823076997</v>
+      </c>
+      <c r="D17" s="109" t="s">
+        <v>31</v>
+      </c>
+      <c r="E17" s="109" t="s">
+        <v>25</v>
+      </c>
+      <c r="F17" s="109" t="s">
+        <v>25</v>
+      </c>
+      <c r="G17" s="109" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="64" t="s">
+        <v>32</v>
+      </c>
+      <c r="I17" s="64" t="s">
+        <v>33</v>
+      </c>
+      <c r="J17" s="61">
+        <v>1519259.89</v>
+      </c>
+      <c r="K17" s="61">
         <f>SUM(L17:O17)</f>
-        <v>163843.37</v>
-[...398 lines deleted...]
-      <c r="OG17" s="45"/>
+        <v>1519259.89</v>
+      </c>
+      <c r="L17" s="61">
+        <v>0</v>
+      </c>
+      <c r="M17" s="61">
+        <v>0</v>
+      </c>
+      <c r="N17" s="61">
+        <v>1519259.89</v>
+      </c>
+      <c r="O17" s="61">
+        <v>0</v>
+      </c>
+      <c r="P17" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q17" s="63" t="s">
+        <v>121</v>
+      </c>
+      <c r="R17" s="42"/>
+      <c r="GA17" s="42"/>
+      <c r="GB17" s="42"/>
+      <c r="GC17" s="42"/>
+      <c r="GD17" s="42"/>
+      <c r="GE17" s="42"/>
+      <c r="GF17" s="42"/>
+      <c r="GG17" s="42"/>
+      <c r="GH17" s="42"/>
+      <c r="GI17" s="42"/>
+      <c r="GJ17" s="42"/>
+      <c r="GK17" s="42"/>
+      <c r="GL17" s="42"/>
+      <c r="GM17" s="42"/>
+      <c r="GN17" s="42"/>
+      <c r="GO17" s="42"/>
+      <c r="GP17" s="42"/>
+      <c r="GQ17" s="42"/>
+      <c r="GR17" s="42"/>
+      <c r="GS17" s="42"/>
+      <c r="GT17" s="42"/>
+      <c r="GU17" s="42"/>
+      <c r="GV17" s="42"/>
+      <c r="GW17" s="42"/>
+      <c r="GX17" s="42"/>
+      <c r="GY17" s="42"/>
+      <c r="GZ17" s="42"/>
+      <c r="HA17" s="42"/>
+      <c r="HB17" s="42"/>
+      <c r="HC17" s="42"/>
+      <c r="HD17" s="42"/>
+      <c r="HE17" s="42"/>
+      <c r="HF17" s="42"/>
+      <c r="HG17" s="42"/>
+      <c r="HH17" s="42"/>
+      <c r="HI17" s="42"/>
+      <c r="HJ17" s="42"/>
+      <c r="HK17" s="42"/>
+      <c r="HL17" s="42"/>
+      <c r="HM17" s="42"/>
+      <c r="HN17" s="42"/>
+      <c r="HO17" s="42"/>
+      <c r="HP17" s="42"/>
+      <c r="HQ17" s="42"/>
+      <c r="HR17" s="42"/>
+      <c r="HS17" s="42"/>
+      <c r="HT17" s="42"/>
+      <c r="HU17" s="42"/>
+      <c r="HV17" s="42"/>
+      <c r="HW17" s="42"/>
+      <c r="HX17" s="42"/>
+      <c r="HY17" s="42"/>
+      <c r="HZ17" s="42"/>
+      <c r="IA17" s="42"/>
+      <c r="IB17" s="42"/>
+      <c r="IC17" s="42"/>
+      <c r="ID17" s="42"/>
+      <c r="IE17" s="42"/>
+      <c r="IF17" s="42"/>
+      <c r="IG17" s="42"/>
+      <c r="IH17" s="42"/>
+      <c r="II17" s="42"/>
+      <c r="IJ17" s="42"/>
+      <c r="IK17" s="42"/>
+      <c r="IL17" s="42"/>
+      <c r="IM17" s="42"/>
+      <c r="IN17" s="42"/>
+      <c r="IO17" s="42"/>
+      <c r="IP17" s="42"/>
+      <c r="IQ17" s="42"/>
+      <c r="IR17" s="42"/>
+      <c r="IS17" s="42"/>
+      <c r="IT17" s="42"/>
+      <c r="IU17" s="42"/>
+      <c r="IV17" s="42"/>
+      <c r="IW17" s="42"/>
+      <c r="IX17" s="42"/>
+      <c r="IY17" s="42"/>
+      <c r="IZ17" s="42"/>
+      <c r="JA17" s="42"/>
+      <c r="JB17" s="42"/>
+      <c r="JC17" s="42"/>
+      <c r="JD17" s="42"/>
+      <c r="JE17" s="42"/>
+      <c r="JF17" s="42"/>
+      <c r="JG17" s="42"/>
+      <c r="JH17" s="42"/>
+      <c r="JI17" s="42"/>
+      <c r="JJ17" s="42"/>
+      <c r="JK17" s="42"/>
+      <c r="JL17" s="42"/>
+      <c r="JM17" s="42"/>
+      <c r="JN17" s="42"/>
+      <c r="JO17" s="42"/>
+      <c r="JP17" s="42"/>
+      <c r="JQ17" s="42"/>
+      <c r="JR17" s="42"/>
+      <c r="JS17" s="42"/>
+      <c r="JT17" s="42"/>
+      <c r="JU17" s="42"/>
+      <c r="JV17" s="42"/>
+      <c r="JW17" s="42"/>
+      <c r="JX17" s="42"/>
+      <c r="JY17" s="42"/>
+      <c r="JZ17" s="42"/>
+      <c r="KA17" s="42"/>
+      <c r="KB17" s="42"/>
+      <c r="KC17" s="42"/>
+      <c r="KD17" s="42"/>
+      <c r="KE17" s="42"/>
+      <c r="KF17" s="42"/>
+      <c r="KG17" s="42"/>
+      <c r="KH17" s="42"/>
+      <c r="KI17" s="42"/>
+      <c r="KJ17" s="42"/>
+      <c r="KK17" s="42"/>
+      <c r="KL17" s="42"/>
+      <c r="KM17" s="42"/>
+      <c r="KN17" s="42"/>
+      <c r="KO17" s="42"/>
+      <c r="KP17" s="42"/>
+      <c r="KQ17" s="42"/>
+      <c r="KR17" s="42"/>
+      <c r="KS17" s="42"/>
+      <c r="KT17" s="42"/>
+      <c r="KU17" s="42"/>
+      <c r="KV17" s="42"/>
+      <c r="KW17" s="42"/>
+      <c r="KX17" s="42"/>
+      <c r="KY17" s="42"/>
+      <c r="KZ17" s="42"/>
+      <c r="LA17" s="42"/>
+      <c r="LB17" s="42"/>
+      <c r="LC17" s="42"/>
+      <c r="LD17" s="42"/>
+      <c r="LE17" s="42"/>
+      <c r="LF17" s="42"/>
+      <c r="LG17" s="42"/>
+      <c r="LH17" s="42"/>
+      <c r="LI17" s="42"/>
+      <c r="LJ17" s="42"/>
+      <c r="LK17" s="42"/>
+      <c r="LL17" s="42"/>
+      <c r="LM17" s="42"/>
+      <c r="LN17" s="42"/>
+      <c r="LO17" s="42"/>
+      <c r="LP17" s="42"/>
+      <c r="LQ17" s="42"/>
+      <c r="LR17" s="42"/>
+      <c r="LS17" s="42"/>
+      <c r="LT17" s="42"/>
+      <c r="LU17" s="42"/>
+      <c r="LV17" s="42"/>
+      <c r="LW17" s="42"/>
+      <c r="LX17" s="42"/>
+      <c r="LY17" s="42"/>
+      <c r="LZ17" s="42"/>
+      <c r="MA17" s="42"/>
+      <c r="MB17" s="42"/>
+      <c r="MC17" s="42"/>
+      <c r="MD17" s="42"/>
+      <c r="ME17" s="42"/>
+      <c r="MF17" s="42"/>
+      <c r="MG17" s="42"/>
+      <c r="MH17" s="42"/>
+      <c r="MI17" s="42"/>
+      <c r="MJ17" s="42"/>
+      <c r="MK17" s="42"/>
+      <c r="ML17" s="42"/>
+      <c r="MM17" s="42"/>
+      <c r="MN17" s="42"/>
+      <c r="MO17" s="42"/>
+      <c r="MP17" s="42"/>
+      <c r="MQ17" s="42"/>
+      <c r="MR17" s="42"/>
+      <c r="MS17" s="42"/>
+      <c r="MT17" s="42"/>
+      <c r="MU17" s="42"/>
+      <c r="MV17" s="42"/>
+      <c r="MW17" s="42"/>
+      <c r="MX17" s="42"/>
+      <c r="MY17" s="42"/>
+      <c r="MZ17" s="42"/>
+      <c r="NA17" s="42"/>
+      <c r="NB17" s="42"/>
+      <c r="NC17" s="42"/>
+      <c r="ND17" s="42"/>
+      <c r="NE17" s="42"/>
+      <c r="NF17" s="42"/>
+      <c r="NG17" s="42"/>
+      <c r="NH17" s="42"/>
+      <c r="NI17" s="42"/>
+      <c r="NJ17" s="42"/>
+      <c r="NK17" s="42"/>
+      <c r="NL17" s="42"/>
+      <c r="NM17" s="42"/>
+      <c r="NN17" s="42"/>
+      <c r="NO17" s="42"/>
+      <c r="NP17" s="42"/>
+      <c r="NQ17" s="42"/>
+      <c r="NR17" s="42"/>
+      <c r="NS17" s="42"/>
+      <c r="NT17" s="42"/>
+      <c r="NU17" s="42"/>
+      <c r="NV17" s="42"/>
+      <c r="NW17" s="42"/>
+      <c r="NX17" s="42"/>
+      <c r="NY17" s="42"/>
+      <c r="NZ17" s="42"/>
+      <c r="OA17" s="42"/>
+      <c r="OB17" s="42"/>
+      <c r="OC17" s="42"/>
+      <c r="OD17" s="42"/>
+      <c r="OE17" s="42"/>
+      <c r="OF17" s="42"/>
+      <c r="OG17" s="42"/>
     </row>
-    <row r="18" spans="1:397" s="24" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B18" s="110"/>
+    <row r="18" spans="1:397" s="141" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="110" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="111"/>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="10">
         <f>SUM(J17:J17)</f>
-        <v>163843.37</v>
+        <v>1519259.89</v>
       </c>
       <c r="K18" s="10">
-        <f t="shared" ref="K18:O18" si="4">SUM(K17:K17)</f>
-        <v>163843.37</v>
+        <f t="shared" ref="K18:O18" si="3">SUM(K17:K17)</f>
+        <v>1519259.89</v>
       </c>
       <c r="L18" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M18" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="N18" s="10">
-        <f t="shared" si="4"/>
-        <v>163843.37</v>
+        <f t="shared" si="3"/>
+        <v>1519259.89</v>
       </c>
       <c r="O18" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="P18" s="12"/>
       <c r="Q18" s="21"/>
-      <c r="R18" s="47"/>
-[...378 lines deleted...]
-      <c r="OG18" s="47"/>
     </row>
-    <row r="19" spans="1:397" s="44" customFormat="1" ht="102" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="49">
+    <row r="19" spans="1:397" ht="108.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="32">
         <v>1</v>
       </c>
-      <c r="B19" s="79" t="s">
-[...26 lines deleted...]
-      <c r="K19" s="14">
+      <c r="B19" s="109" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" s="109">
+        <v>4826125522</v>
+      </c>
+      <c r="D19" s="109" t="s">
+        <v>35</v>
+      </c>
+      <c r="E19" s="109" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" s="109" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="109" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19" s="64" t="s">
+        <v>36</v>
+      </c>
+      <c r="I19" s="64" t="s">
+        <v>37</v>
+      </c>
+      <c r="J19" s="61">
+        <v>428000</v>
+      </c>
+      <c r="K19" s="61">
         <f>SUM(L19:O19)</f>
-        <v>100880</v>
-[...398 lines deleted...]
-      <c r="OG19" s="45"/>
+        <v>428000</v>
+      </c>
+      <c r="L19" s="61">
+        <v>0</v>
+      </c>
+      <c r="M19" s="61">
+        <v>0</v>
+      </c>
+      <c r="N19" s="61">
+        <v>428000</v>
+      </c>
+      <c r="O19" s="61">
+        <v>0</v>
+      </c>
+      <c r="P19" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q19" s="63" t="s">
+        <v>19</v>
+      </c>
+      <c r="R19" s="42"/>
+      <c r="GA19" s="42"/>
+      <c r="GB19" s="42"/>
+      <c r="GC19" s="42"/>
+      <c r="GD19" s="42"/>
+      <c r="GE19" s="42"/>
+      <c r="GF19" s="42"/>
+      <c r="GG19" s="42"/>
+      <c r="GH19" s="42"/>
+      <c r="GI19" s="42"/>
+      <c r="GJ19" s="42"/>
+      <c r="GK19" s="42"/>
+      <c r="GL19" s="42"/>
+      <c r="GM19" s="42"/>
+      <c r="GN19" s="42"/>
+      <c r="GO19" s="42"/>
+      <c r="GP19" s="42"/>
+      <c r="GQ19" s="42"/>
+      <c r="GR19" s="42"/>
+      <c r="GS19" s="42"/>
+      <c r="GT19" s="42"/>
+      <c r="GU19" s="42"/>
+      <c r="GV19" s="42"/>
+      <c r="GW19" s="42"/>
+      <c r="GX19" s="42"/>
+      <c r="GY19" s="42"/>
+      <c r="GZ19" s="42"/>
+      <c r="HA19" s="42"/>
+      <c r="HB19" s="42"/>
+      <c r="HC19" s="42"/>
+      <c r="HD19" s="42"/>
+      <c r="HE19" s="42"/>
+      <c r="HF19" s="42"/>
+      <c r="HG19" s="42"/>
+      <c r="HH19" s="42"/>
+      <c r="HI19" s="42"/>
+      <c r="HJ19" s="42"/>
+      <c r="HK19" s="42"/>
+      <c r="HL19" s="42"/>
+      <c r="HM19" s="42"/>
+      <c r="HN19" s="42"/>
+      <c r="HO19" s="42"/>
+      <c r="HP19" s="42"/>
+      <c r="HQ19" s="42"/>
+      <c r="HR19" s="42"/>
+      <c r="HS19" s="42"/>
+      <c r="HT19" s="42"/>
+      <c r="HU19" s="42"/>
+      <c r="HV19" s="42"/>
+      <c r="HW19" s="42"/>
+      <c r="HX19" s="42"/>
+      <c r="HY19" s="42"/>
+      <c r="HZ19" s="42"/>
+      <c r="IA19" s="42"/>
+      <c r="IB19" s="42"/>
+      <c r="IC19" s="42"/>
+      <c r="ID19" s="42"/>
+      <c r="IE19" s="42"/>
+      <c r="IF19" s="42"/>
+      <c r="IG19" s="42"/>
+      <c r="IH19" s="42"/>
+      <c r="II19" s="42"/>
+      <c r="IJ19" s="42"/>
+      <c r="IK19" s="42"/>
+      <c r="IL19" s="42"/>
+      <c r="IM19" s="42"/>
+      <c r="IN19" s="42"/>
+      <c r="IO19" s="42"/>
+      <c r="IP19" s="42"/>
+      <c r="IQ19" s="42"/>
+      <c r="IR19" s="42"/>
+      <c r="IS19" s="42"/>
+      <c r="IT19" s="42"/>
+      <c r="IU19" s="42"/>
+      <c r="IV19" s="42"/>
+      <c r="IW19" s="42"/>
+      <c r="IX19" s="42"/>
+      <c r="IY19" s="42"/>
+      <c r="IZ19" s="42"/>
+      <c r="JA19" s="42"/>
+      <c r="JB19" s="42"/>
+      <c r="JC19" s="42"/>
+      <c r="JD19" s="42"/>
+      <c r="JE19" s="42"/>
+      <c r="JF19" s="42"/>
+      <c r="JG19" s="42"/>
+      <c r="JH19" s="42"/>
+      <c r="JI19" s="42"/>
+      <c r="JJ19" s="42"/>
+      <c r="JK19" s="42"/>
+      <c r="JL19" s="42"/>
+      <c r="JM19" s="42"/>
+      <c r="JN19" s="42"/>
+      <c r="JO19" s="42"/>
+      <c r="JP19" s="42"/>
+      <c r="JQ19" s="42"/>
+      <c r="JR19" s="42"/>
+      <c r="JS19" s="42"/>
+      <c r="JT19" s="42"/>
+      <c r="JU19" s="42"/>
+      <c r="JV19" s="42"/>
+      <c r="JW19" s="42"/>
+      <c r="JX19" s="42"/>
+      <c r="JY19" s="42"/>
+      <c r="JZ19" s="42"/>
+      <c r="KA19" s="42"/>
+      <c r="KB19" s="42"/>
+      <c r="KC19" s="42"/>
+      <c r="KD19" s="42"/>
+      <c r="KE19" s="42"/>
+      <c r="KF19" s="42"/>
+      <c r="KG19" s="42"/>
+      <c r="KH19" s="42"/>
+      <c r="KI19" s="42"/>
+      <c r="KJ19" s="42"/>
+      <c r="KK19" s="42"/>
+      <c r="KL19" s="42"/>
+      <c r="KM19" s="42"/>
+      <c r="KN19" s="42"/>
+      <c r="KO19" s="42"/>
+      <c r="KP19" s="42"/>
+      <c r="KQ19" s="42"/>
+      <c r="KR19" s="42"/>
+      <c r="KS19" s="42"/>
+      <c r="KT19" s="42"/>
+      <c r="KU19" s="42"/>
+      <c r="KV19" s="42"/>
+      <c r="KW19" s="42"/>
+      <c r="KX19" s="42"/>
+      <c r="KY19" s="42"/>
+      <c r="KZ19" s="42"/>
+      <c r="LA19" s="42"/>
+      <c r="LB19" s="42"/>
+      <c r="LC19" s="42"/>
+      <c r="LD19" s="42"/>
+      <c r="LE19" s="42"/>
+      <c r="LF19" s="42"/>
+      <c r="LG19" s="42"/>
+      <c r="LH19" s="42"/>
+      <c r="LI19" s="42"/>
+      <c r="LJ19" s="42"/>
+      <c r="LK19" s="42"/>
+      <c r="LL19" s="42"/>
+      <c r="LM19" s="42"/>
+      <c r="LN19" s="42"/>
+      <c r="LO19" s="42"/>
+      <c r="LP19" s="42"/>
+      <c r="LQ19" s="42"/>
+      <c r="LR19" s="42"/>
+      <c r="LS19" s="42"/>
+      <c r="LT19" s="42"/>
+      <c r="LU19" s="42"/>
+      <c r="LV19" s="42"/>
+      <c r="LW19" s="42"/>
+      <c r="LX19" s="42"/>
+      <c r="LY19" s="42"/>
+      <c r="LZ19" s="42"/>
+      <c r="MA19" s="42"/>
+      <c r="MB19" s="42"/>
+      <c r="MC19" s="42"/>
+      <c r="MD19" s="42"/>
+      <c r="ME19" s="42"/>
+      <c r="MF19" s="42"/>
+      <c r="MG19" s="42"/>
+      <c r="MH19" s="42"/>
+      <c r="MI19" s="42"/>
+      <c r="MJ19" s="42"/>
+      <c r="MK19" s="42"/>
+      <c r="ML19" s="42"/>
+      <c r="MM19" s="42"/>
+      <c r="MN19" s="42"/>
+      <c r="MO19" s="42"/>
+      <c r="MP19" s="42"/>
+      <c r="MQ19" s="42"/>
+      <c r="MR19" s="42"/>
+      <c r="MS19" s="42"/>
+      <c r="MT19" s="42"/>
+      <c r="MU19" s="42"/>
+      <c r="MV19" s="42"/>
+      <c r="MW19" s="42"/>
+      <c r="MX19" s="42"/>
+      <c r="MY19" s="42"/>
+      <c r="MZ19" s="42"/>
+      <c r="NA19" s="42"/>
+      <c r="NB19" s="42"/>
+      <c r="NC19" s="42"/>
+      <c r="ND19" s="42"/>
+      <c r="NE19" s="42"/>
+      <c r="NF19" s="42"/>
+      <c r="NG19" s="42"/>
+      <c r="NH19" s="42"/>
+      <c r="NI19" s="42"/>
+      <c r="NJ19" s="42"/>
+      <c r="NK19" s="42"/>
+      <c r="NL19" s="42"/>
+      <c r="NM19" s="42"/>
+      <c r="NN19" s="42"/>
+      <c r="NO19" s="42"/>
+      <c r="NP19" s="42"/>
+      <c r="NQ19" s="42"/>
+      <c r="NR19" s="42"/>
+      <c r="NS19" s="42"/>
+      <c r="NT19" s="42"/>
+      <c r="NU19" s="42"/>
+      <c r="NV19" s="42"/>
+      <c r="NW19" s="42"/>
+      <c r="NX19" s="42"/>
+      <c r="NY19" s="42"/>
+      <c r="NZ19" s="42"/>
+      <c r="OA19" s="42"/>
+      <c r="OB19" s="42"/>
+      <c r="OC19" s="42"/>
+      <c r="OD19" s="42"/>
+      <c r="OE19" s="42"/>
+      <c r="OF19" s="42"/>
+      <c r="OG19" s="42"/>
     </row>
-    <row r="20" spans="1:397" s="24" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="B20" s="110"/>
+    <row r="20" spans="1:397" s="141" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="110" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" s="111"/>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="10">
         <f>SUM(J19:J19)</f>
-        <v>100880</v>
+        <v>428000</v>
       </c>
       <c r="K20" s="10">
-        <f t="shared" ref="K20:O20" si="5">SUM(K19:K19)</f>
-        <v>100880</v>
+        <f t="shared" ref="K20:O20" si="4">SUM(K19:K19)</f>
+        <v>428000</v>
       </c>
       <c r="L20" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M20" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="N20" s="10">
-        <f t="shared" si="5"/>
-        <v>100880</v>
+        <f t="shared" si="4"/>
+        <v>428000</v>
       </c>
       <c r="O20" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="P20" s="12"/>
       <c r="Q20" s="21"/>
-      <c r="R20" s="47"/>
-[...378 lines deleted...]
-      <c r="OG20" s="47"/>
     </row>
-    <row r="21" spans="1:397" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="107" t="s">
+    <row r="21" spans="1:397" ht="108.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="32">
+        <v>1</v>
+      </c>
+      <c r="B21" s="74" t="s">
+        <v>38</v>
+      </c>
+      <c r="C21" s="75">
+        <v>4826001213</v>
+      </c>
+      <c r="D21" s="75" t="s">
+        <v>39</v>
+      </c>
+      <c r="E21" s="67" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" s="67" t="s">
+        <v>18</v>
+      </c>
+      <c r="G21" s="67" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21" s="64" t="s">
+        <v>40</v>
+      </c>
+      <c r="I21" s="64" t="s">
+        <v>41</v>
+      </c>
+      <c r="J21" s="61">
+        <v>1000000</v>
+      </c>
+      <c r="K21" s="61">
+        <f>SUM(L21:O21)</f>
+        <v>1000000</v>
+      </c>
+      <c r="L21" s="61">
+        <v>0</v>
+      </c>
+      <c r="M21" s="61">
+        <v>0</v>
+      </c>
+      <c r="N21" s="61">
+        <v>1000000</v>
+      </c>
+      <c r="O21" s="61">
+        <v>0</v>
+      </c>
+      <c r="P21" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q21" s="63" t="s">
+        <v>19</v>
+      </c>
+      <c r="R21" s="42"/>
+      <c r="GA21" s="42"/>
+      <c r="GB21" s="42"/>
+      <c r="GC21" s="42"/>
+      <c r="GD21" s="42"/>
+      <c r="GE21" s="42"/>
+      <c r="GF21" s="42"/>
+      <c r="GG21" s="42"/>
+      <c r="GH21" s="42"/>
+      <c r="GI21" s="42"/>
+      <c r="GJ21" s="42"/>
+      <c r="GK21" s="42"/>
+      <c r="GL21" s="42"/>
+      <c r="GM21" s="42"/>
+      <c r="GN21" s="42"/>
+      <c r="GO21" s="42"/>
+      <c r="GP21" s="42"/>
+      <c r="GQ21" s="42"/>
+      <c r="GR21" s="42"/>
+      <c r="GS21" s="42"/>
+      <c r="GT21" s="42"/>
+      <c r="GU21" s="42"/>
+      <c r="GV21" s="42"/>
+      <c r="GW21" s="42"/>
+      <c r="GX21" s="42"/>
+      <c r="GY21" s="42"/>
+      <c r="GZ21" s="42"/>
+      <c r="HA21" s="42"/>
+      <c r="HB21" s="42"/>
+      <c r="HC21" s="42"/>
+      <c r="HD21" s="42"/>
+      <c r="HE21" s="42"/>
+      <c r="HF21" s="42"/>
+      <c r="HG21" s="42"/>
+      <c r="HH21" s="42"/>
+      <c r="HI21" s="42"/>
+      <c r="HJ21" s="42"/>
+      <c r="HK21" s="42"/>
+      <c r="HL21" s="42"/>
+      <c r="HM21" s="42"/>
+      <c r="HN21" s="42"/>
+      <c r="HO21" s="42"/>
+      <c r="HP21" s="42"/>
+      <c r="HQ21" s="42"/>
+      <c r="HR21" s="42"/>
+      <c r="HS21" s="42"/>
+      <c r="HT21" s="42"/>
+      <c r="HU21" s="42"/>
+      <c r="HV21" s="42"/>
+      <c r="HW21" s="42"/>
+      <c r="HX21" s="42"/>
+      <c r="HY21" s="42"/>
+      <c r="HZ21" s="42"/>
+      <c r="IA21" s="42"/>
+      <c r="IB21" s="42"/>
+      <c r="IC21" s="42"/>
+      <c r="ID21" s="42"/>
+      <c r="IE21" s="42"/>
+      <c r="IF21" s="42"/>
+      <c r="IG21" s="42"/>
+      <c r="IH21" s="42"/>
+      <c r="II21" s="42"/>
+      <c r="IJ21" s="42"/>
+      <c r="IK21" s="42"/>
+      <c r="IL21" s="42"/>
+      <c r="IM21" s="42"/>
+      <c r="IN21" s="42"/>
+      <c r="IO21" s="42"/>
+      <c r="IP21" s="42"/>
+      <c r="IQ21" s="42"/>
+      <c r="IR21" s="42"/>
+      <c r="IS21" s="42"/>
+      <c r="IT21" s="42"/>
+      <c r="IU21" s="42"/>
+      <c r="IV21" s="42"/>
+      <c r="IW21" s="42"/>
+      <c r="IX21" s="42"/>
+      <c r="IY21" s="42"/>
+      <c r="IZ21" s="42"/>
+      <c r="JA21" s="42"/>
+      <c r="JB21" s="42"/>
+      <c r="JC21" s="42"/>
+      <c r="JD21" s="42"/>
+      <c r="JE21" s="42"/>
+      <c r="JF21" s="42"/>
+      <c r="JG21" s="42"/>
+      <c r="JH21" s="42"/>
+      <c r="JI21" s="42"/>
+      <c r="JJ21" s="42"/>
+      <c r="JK21" s="42"/>
+      <c r="JL21" s="42"/>
+      <c r="JM21" s="42"/>
+      <c r="JN21" s="42"/>
+      <c r="JO21" s="42"/>
+      <c r="JP21" s="42"/>
+      <c r="JQ21" s="42"/>
+      <c r="JR21" s="42"/>
+      <c r="JS21" s="42"/>
+      <c r="JT21" s="42"/>
+      <c r="JU21" s="42"/>
+      <c r="JV21" s="42"/>
+      <c r="JW21" s="42"/>
+      <c r="JX21" s="42"/>
+      <c r="JY21" s="42"/>
+      <c r="JZ21" s="42"/>
+      <c r="KA21" s="42"/>
+      <c r="KB21" s="42"/>
+      <c r="KC21" s="42"/>
+      <c r="KD21" s="42"/>
+      <c r="KE21" s="42"/>
+      <c r="KF21" s="42"/>
+      <c r="KG21" s="42"/>
+      <c r="KH21" s="42"/>
+      <c r="KI21" s="42"/>
+      <c r="KJ21" s="42"/>
+      <c r="KK21" s="42"/>
+      <c r="KL21" s="42"/>
+      <c r="KM21" s="42"/>
+      <c r="KN21" s="42"/>
+      <c r="KO21" s="42"/>
+      <c r="KP21" s="42"/>
+      <c r="KQ21" s="42"/>
+      <c r="KR21" s="42"/>
+      <c r="KS21" s="42"/>
+      <c r="KT21" s="42"/>
+      <c r="KU21" s="42"/>
+      <c r="KV21" s="42"/>
+      <c r="KW21" s="42"/>
+      <c r="KX21" s="42"/>
+      <c r="KY21" s="42"/>
+      <c r="KZ21" s="42"/>
+      <c r="LA21" s="42"/>
+      <c r="LB21" s="42"/>
+      <c r="LC21" s="42"/>
+      <c r="LD21" s="42"/>
+      <c r="LE21" s="42"/>
+      <c r="LF21" s="42"/>
+      <c r="LG21" s="42"/>
+      <c r="LH21" s="42"/>
+      <c r="LI21" s="42"/>
+      <c r="LJ21" s="42"/>
+      <c r="LK21" s="42"/>
+      <c r="LL21" s="42"/>
+      <c r="LM21" s="42"/>
+      <c r="LN21" s="42"/>
+      <c r="LO21" s="42"/>
+      <c r="LP21" s="42"/>
+      <c r="LQ21" s="42"/>
+      <c r="LR21" s="42"/>
+      <c r="LS21" s="42"/>
+      <c r="LT21" s="42"/>
+      <c r="LU21" s="42"/>
+      <c r="LV21" s="42"/>
+      <c r="LW21" s="42"/>
+      <c r="LX21" s="42"/>
+      <c r="LY21" s="42"/>
+      <c r="LZ21" s="42"/>
+      <c r="MA21" s="42"/>
+      <c r="MB21" s="42"/>
+      <c r="MC21" s="42"/>
+      <c r="MD21" s="42"/>
+      <c r="ME21" s="42"/>
+      <c r="MF21" s="42"/>
+      <c r="MG21" s="42"/>
+      <c r="MH21" s="42"/>
+      <c r="MI21" s="42"/>
+      <c r="MJ21" s="42"/>
+      <c r="MK21" s="42"/>
+      <c r="ML21" s="42"/>
+      <c r="MM21" s="42"/>
+      <c r="MN21" s="42"/>
+      <c r="MO21" s="42"/>
+      <c r="MP21" s="42"/>
+      <c r="MQ21" s="42"/>
+      <c r="MR21" s="42"/>
+      <c r="MS21" s="42"/>
+      <c r="MT21" s="42"/>
+      <c r="MU21" s="42"/>
+      <c r="MV21" s="42"/>
+      <c r="MW21" s="42"/>
+      <c r="MX21" s="42"/>
+      <c r="MY21" s="42"/>
+      <c r="MZ21" s="42"/>
+      <c r="NA21" s="42"/>
+      <c r="NB21" s="42"/>
+      <c r="NC21" s="42"/>
+      <c r="ND21" s="42"/>
+      <c r="NE21" s="42"/>
+      <c r="NF21" s="42"/>
+      <c r="NG21" s="42"/>
+      <c r="NH21" s="42"/>
+      <c r="NI21" s="42"/>
+      <c r="NJ21" s="42"/>
+      <c r="NK21" s="42"/>
+      <c r="NL21" s="42"/>
+      <c r="NM21" s="42"/>
+      <c r="NN21" s="42"/>
+      <c r="NO21" s="42"/>
+      <c r="NP21" s="42"/>
+      <c r="NQ21" s="42"/>
+      <c r="NR21" s="42"/>
+      <c r="NS21" s="42"/>
+      <c r="NT21" s="42"/>
+      <c r="NU21" s="42"/>
+      <c r="NV21" s="42"/>
+      <c r="NW21" s="42"/>
+      <c r="NX21" s="42"/>
+      <c r="NY21" s="42"/>
+      <c r="NZ21" s="42"/>
+      <c r="OA21" s="42"/>
+      <c r="OB21" s="42"/>
+      <c r="OC21" s="42"/>
+      <c r="OD21" s="42"/>
+      <c r="OE21" s="42"/>
+      <c r="OF21" s="42"/>
+      <c r="OG21" s="42"/>
+    </row>
+    <row r="22" spans="1:397" s="141" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="110" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" s="111"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="13"/>
+      <c r="E22" s="9"/>
+      <c r="F22" s="9"/>
+      <c r="G22" s="9"/>
+      <c r="H22" s="9"/>
+      <c r="I22" s="9"/>
+      <c r="J22" s="10">
+        <f>SUM(J21:J21)</f>
+        <v>1000000</v>
+      </c>
+      <c r="K22" s="10">
+        <f t="shared" ref="K22:O22" si="5">SUM(K21:K21)</f>
+        <v>1000000</v>
+      </c>
+      <c r="L22" s="10">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="M22" s="10">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N22" s="10">
+        <f t="shared" si="5"/>
+        <v>1000000</v>
+      </c>
+      <c r="O22" s="10">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="P22" s="12"/>
+      <c r="Q22" s="21"/>
+    </row>
+    <row r="23" spans="1:397" ht="109.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="32">
+        <v>1</v>
+      </c>
+      <c r="B23" s="112" t="s">
+        <v>59</v>
+      </c>
+      <c r="C23" s="112">
+        <v>4826129661</v>
+      </c>
+      <c r="D23" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="E23" s="67" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" s="67" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="67" t="s">
+        <v>18</v>
+      </c>
+      <c r="H23" s="64" t="s">
+        <v>61</v>
+      </c>
+      <c r="I23" s="64" t="s">
+        <v>62</v>
+      </c>
+      <c r="J23" s="61">
+        <v>2153692.7999999998</v>
+      </c>
+      <c r="K23" s="61">
+        <f>SUM(L23:O23)</f>
+        <v>2153692.7999999998</v>
+      </c>
+      <c r="L23" s="61">
+        <v>0</v>
+      </c>
+      <c r="M23" s="61">
+        <v>0</v>
+      </c>
+      <c r="N23" s="61">
+        <v>2153692.7999999998</v>
+      </c>
+      <c r="O23" s="61">
+        <v>0</v>
+      </c>
+      <c r="P23" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q23" s="63" t="s">
+        <v>19</v>
+      </c>
+      <c r="R23" s="42"/>
+      <c r="GA23" s="42"/>
+      <c r="GB23" s="42"/>
+      <c r="GC23" s="42"/>
+      <c r="GD23" s="42"/>
+      <c r="GE23" s="42"/>
+      <c r="GF23" s="42"/>
+      <c r="GG23" s="42"/>
+      <c r="GH23" s="42"/>
+      <c r="GI23" s="42"/>
+      <c r="GJ23" s="42"/>
+      <c r="GK23" s="42"/>
+      <c r="GL23" s="42"/>
+      <c r="GM23" s="42"/>
+      <c r="GN23" s="42"/>
+      <c r="GO23" s="42"/>
+      <c r="GP23" s="42"/>
+      <c r="GQ23" s="42"/>
+      <c r="GR23" s="42"/>
+      <c r="GS23" s="42"/>
+      <c r="GT23" s="42"/>
+      <c r="GU23" s="42"/>
+      <c r="GV23" s="42"/>
+      <c r="GW23" s="42"/>
+      <c r="GX23" s="42"/>
+      <c r="GY23" s="42"/>
+      <c r="GZ23" s="42"/>
+      <c r="HA23" s="42"/>
+      <c r="HB23" s="42"/>
+      <c r="HC23" s="42"/>
+      <c r="HD23" s="42"/>
+      <c r="HE23" s="42"/>
+      <c r="HF23" s="42"/>
+      <c r="HG23" s="42"/>
+      <c r="HH23" s="42"/>
+      <c r="HI23" s="42"/>
+      <c r="HJ23" s="42"/>
+      <c r="HK23" s="42"/>
+      <c r="HL23" s="42"/>
+      <c r="HM23" s="42"/>
+      <c r="HN23" s="42"/>
+      <c r="HO23" s="42"/>
+      <c r="HP23" s="42"/>
+      <c r="HQ23" s="42"/>
+      <c r="HR23" s="42"/>
+      <c r="HS23" s="42"/>
+      <c r="HT23" s="42"/>
+      <c r="HU23" s="42"/>
+      <c r="HV23" s="42"/>
+      <c r="HW23" s="42"/>
+      <c r="HX23" s="42"/>
+      <c r="HY23" s="42"/>
+      <c r="HZ23" s="42"/>
+      <c r="IA23" s="42"/>
+      <c r="IB23" s="42"/>
+      <c r="IC23" s="42"/>
+      <c r="ID23" s="42"/>
+      <c r="IE23" s="42"/>
+      <c r="IF23" s="42"/>
+      <c r="IG23" s="42"/>
+      <c r="IH23" s="42"/>
+      <c r="II23" s="42"/>
+      <c r="IJ23" s="42"/>
+      <c r="IK23" s="42"/>
+      <c r="IL23" s="42"/>
+      <c r="IM23" s="42"/>
+      <c r="IN23" s="42"/>
+      <c r="IO23" s="42"/>
+      <c r="IP23" s="42"/>
+      <c r="IQ23" s="42"/>
+      <c r="IR23" s="42"/>
+      <c r="IS23" s="42"/>
+      <c r="IT23" s="42"/>
+      <c r="IU23" s="42"/>
+      <c r="IV23" s="42"/>
+      <c r="IW23" s="42"/>
+      <c r="IX23" s="42"/>
+      <c r="IY23" s="42"/>
+      <c r="IZ23" s="42"/>
+      <c r="JA23" s="42"/>
+      <c r="JB23" s="42"/>
+      <c r="JC23" s="42"/>
+      <c r="JD23" s="42"/>
+      <c r="JE23" s="42"/>
+      <c r="JF23" s="42"/>
+      <c r="JG23" s="42"/>
+      <c r="JH23" s="42"/>
+      <c r="JI23" s="42"/>
+      <c r="JJ23" s="42"/>
+      <c r="JK23" s="42"/>
+      <c r="JL23" s="42"/>
+      <c r="JM23" s="42"/>
+      <c r="JN23" s="42"/>
+      <c r="JO23" s="42"/>
+      <c r="JP23" s="42"/>
+      <c r="JQ23" s="42"/>
+      <c r="JR23" s="42"/>
+      <c r="JS23" s="42"/>
+      <c r="JT23" s="42"/>
+      <c r="JU23" s="42"/>
+      <c r="JV23" s="42"/>
+      <c r="JW23" s="42"/>
+      <c r="JX23" s="42"/>
+      <c r="JY23" s="42"/>
+      <c r="JZ23" s="42"/>
+      <c r="KA23" s="42"/>
+      <c r="KB23" s="42"/>
+      <c r="KC23" s="42"/>
+      <c r="KD23" s="42"/>
+      <c r="KE23" s="42"/>
+      <c r="KF23" s="42"/>
+      <c r="KG23" s="42"/>
+      <c r="KH23" s="42"/>
+      <c r="KI23" s="42"/>
+      <c r="KJ23" s="42"/>
+      <c r="KK23" s="42"/>
+      <c r="KL23" s="42"/>
+      <c r="KM23" s="42"/>
+      <c r="KN23" s="42"/>
+      <c r="KO23" s="42"/>
+      <c r="KP23" s="42"/>
+      <c r="KQ23" s="42"/>
+      <c r="KR23" s="42"/>
+      <c r="KS23" s="42"/>
+      <c r="KT23" s="42"/>
+      <c r="KU23" s="42"/>
+      <c r="KV23" s="42"/>
+      <c r="KW23" s="42"/>
+      <c r="KX23" s="42"/>
+      <c r="KY23" s="42"/>
+      <c r="KZ23" s="42"/>
+      <c r="LA23" s="42"/>
+      <c r="LB23" s="42"/>
+      <c r="LC23" s="42"/>
+      <c r="LD23" s="42"/>
+      <c r="LE23" s="42"/>
+      <c r="LF23" s="42"/>
+      <c r="LG23" s="42"/>
+      <c r="LH23" s="42"/>
+      <c r="LI23" s="42"/>
+      <c r="LJ23" s="42"/>
+      <c r="LK23" s="42"/>
+      <c r="LL23" s="42"/>
+      <c r="LM23" s="42"/>
+      <c r="LN23" s="42"/>
+      <c r="LO23" s="42"/>
+      <c r="LP23" s="42"/>
+      <c r="LQ23" s="42"/>
+      <c r="LR23" s="42"/>
+      <c r="LS23" s="42"/>
+      <c r="LT23" s="42"/>
+      <c r="LU23" s="42"/>
+      <c r="LV23" s="42"/>
+      <c r="LW23" s="42"/>
+      <c r="LX23" s="42"/>
+      <c r="LY23" s="42"/>
+      <c r="LZ23" s="42"/>
+      <c r="MA23" s="42"/>
+      <c r="MB23" s="42"/>
+      <c r="MC23" s="42"/>
+      <c r="MD23" s="42"/>
+      <c r="ME23" s="42"/>
+      <c r="MF23" s="42"/>
+      <c r="MG23" s="42"/>
+      <c r="MH23" s="42"/>
+      <c r="MI23" s="42"/>
+      <c r="MJ23" s="42"/>
+      <c r="MK23" s="42"/>
+      <c r="ML23" s="42"/>
+      <c r="MM23" s="42"/>
+      <c r="MN23" s="42"/>
+      <c r="MO23" s="42"/>
+      <c r="MP23" s="42"/>
+      <c r="MQ23" s="42"/>
+      <c r="MR23" s="42"/>
+      <c r="MS23" s="42"/>
+      <c r="MT23" s="42"/>
+      <c r="MU23" s="42"/>
+      <c r="MV23" s="42"/>
+      <c r="MW23" s="42"/>
+      <c r="MX23" s="42"/>
+      <c r="MY23" s="42"/>
+      <c r="MZ23" s="42"/>
+      <c r="NA23" s="42"/>
+      <c r="NB23" s="42"/>
+      <c r="NC23" s="42"/>
+      <c r="ND23" s="42"/>
+      <c r="NE23" s="42"/>
+      <c r="NF23" s="42"/>
+      <c r="NG23" s="42"/>
+      <c r="NH23" s="42"/>
+      <c r="NI23" s="42"/>
+      <c r="NJ23" s="42"/>
+      <c r="NK23" s="42"/>
+      <c r="NL23" s="42"/>
+      <c r="NM23" s="42"/>
+      <c r="NN23" s="42"/>
+      <c r="NO23" s="42"/>
+      <c r="NP23" s="42"/>
+      <c r="NQ23" s="42"/>
+      <c r="NR23" s="42"/>
+      <c r="NS23" s="42"/>
+      <c r="NT23" s="42"/>
+      <c r="NU23" s="42"/>
+      <c r="NV23" s="42"/>
+      <c r="NW23" s="42"/>
+      <c r="NX23" s="42"/>
+      <c r="NY23" s="42"/>
+      <c r="NZ23" s="42"/>
+      <c r="OA23" s="42"/>
+      <c r="OB23" s="42"/>
+      <c r="OC23" s="42"/>
+      <c r="OD23" s="42"/>
+      <c r="OE23" s="42"/>
+      <c r="OF23" s="42"/>
+      <c r="OG23" s="42"/>
+    </row>
+    <row r="24" spans="1:397" s="68" customFormat="1" ht="109.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="60">
+        <v>2</v>
+      </c>
+      <c r="B24" s="113"/>
+      <c r="C24" s="113"/>
+      <c r="D24" s="20" t="s">
         <v>63</v>
       </c>
-      <c r="B21" s="108"/>
-[...19 lines deleted...]
-      <c r="M21" s="52">
+      <c r="E24" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G24" s="20" t="s">
+        <v>18</v>
+      </c>
+      <c r="H24" s="69" t="s">
+        <v>64</v>
+      </c>
+      <c r="I24" s="69" t="s">
+        <v>62</v>
+      </c>
+      <c r="J24" s="70">
+        <v>845773.11</v>
+      </c>
+      <c r="K24" s="70">
+        <f>SUM(L24:O24)</f>
+        <v>845773.11</v>
+      </c>
+      <c r="L24" s="70">
+        <v>0</v>
+      </c>
+      <c r="M24" s="70">
+        <v>0</v>
+      </c>
+      <c r="N24" s="70">
+        <v>845773.11</v>
+      </c>
+      <c r="O24" s="70">
+        <v>0</v>
+      </c>
+      <c r="P24" s="71" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q24" s="72" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="25" spans="1:397" s="42" customFormat="1" ht="109.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="96">
+        <v>3</v>
+      </c>
+      <c r="B25" s="114"/>
+      <c r="C25" s="114"/>
+      <c r="D25" s="90" t="s">
+        <v>97</v>
+      </c>
+      <c r="E25" s="90" t="s">
+        <v>25</v>
+      </c>
+      <c r="F25" s="90" t="s">
+        <v>25</v>
+      </c>
+      <c r="G25" s="90" t="s">
+        <v>25</v>
+      </c>
+      <c r="H25" s="105" t="s">
+        <v>98</v>
+      </c>
+      <c r="I25" s="105" t="s">
+        <v>62</v>
+      </c>
+      <c r="J25" s="106">
+        <v>17001889.649999999</v>
+      </c>
+      <c r="K25" s="106">
+        <f>SUM(L25:O25)</f>
+        <v>17001889.649999999</v>
+      </c>
+      <c r="L25" s="106">
+        <v>0</v>
+      </c>
+      <c r="M25" s="106">
+        <v>0</v>
+      </c>
+      <c r="N25" s="106">
+        <v>17001889.649999999</v>
+      </c>
+      <c r="O25" s="106">
+        <v>0</v>
+      </c>
+      <c r="P25" s="107" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q25" s="108" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26" spans="1:397" s="141" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="110" t="s">
+        <v>99</v>
+      </c>
+      <c r="B26" s="111"/>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="9"/>
+      <c r="F26" s="9"/>
+      <c r="G26" s="9"/>
+      <c r="H26" s="9"/>
+      <c r="I26" s="9"/>
+      <c r="J26" s="10">
+        <f>SUM(J23:J25)</f>
+        <v>20001355.559999999</v>
+      </c>
+      <c r="K26" s="10">
+        <f t="shared" ref="K26:O26" si="6">SUM(K23:K25)</f>
+        <v>20001355.559999999</v>
+      </c>
+      <c r="L26" s="10">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="N21" s="52">
+      <c r="M26" s="10">
         <f t="shared" si="6"/>
-        <v>19201074.630000003</v>
-[...1 lines deleted...]
-      <c r="O21" s="52">
+        <v>0</v>
+      </c>
+      <c r="N26" s="10">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="R21" s="45"/>
+        <v>20001355.559999999</v>
+      </c>
+      <c r="O26" s="10">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="P26" s="12"/>
+      <c r="Q26" s="21"/>
     </row>
-    <row r="22" spans="1:397" s="42" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="38" t="s">
+    <row r="27" spans="1:397" ht="108.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="32">
+        <v>1</v>
+      </c>
+      <c r="B27" s="74" t="s">
+        <v>42</v>
+      </c>
+      <c r="C27" s="76">
+        <v>4825094568</v>
+      </c>
+      <c r="D27" s="76" t="s">
+        <v>43</v>
+      </c>
+      <c r="E27" s="67" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" s="67" t="s">
+        <v>18</v>
+      </c>
+      <c r="G27" s="67" t="s">
+        <v>18</v>
+      </c>
+      <c r="H27" s="64" t="s">
+        <v>44</v>
+      </c>
+      <c r="I27" s="64" t="s">
+        <v>45</v>
+      </c>
+      <c r="J27" s="61">
+        <v>21430.67</v>
+      </c>
+      <c r="K27" s="61">
+        <f>SUM(L27:O27)</f>
+        <v>21430.67</v>
+      </c>
+      <c r="L27" s="61">
+        <v>0</v>
+      </c>
+      <c r="M27" s="61">
+        <v>0</v>
+      </c>
+      <c r="N27" s="61">
+        <v>21430.67</v>
+      </c>
+      <c r="O27" s="61">
+        <v>0</v>
+      </c>
+      <c r="P27" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="B22" s="39"/>
-[...191 lines deleted...]
-      <c r="FZ22" s="48"/>
+      <c r="Q27" s="63" t="s">
+        <v>19</v>
+      </c>
+      <c r="R27" s="42"/>
+      <c r="GA27" s="42"/>
+      <c r="GB27" s="42"/>
+      <c r="GC27" s="42"/>
+      <c r="GD27" s="42"/>
+      <c r="GE27" s="42"/>
+      <c r="GF27" s="42"/>
+      <c r="GG27" s="42"/>
+      <c r="GH27" s="42"/>
+      <c r="GI27" s="42"/>
+      <c r="GJ27" s="42"/>
+      <c r="GK27" s="42"/>
+      <c r="GL27" s="42"/>
+      <c r="GM27" s="42"/>
+      <c r="GN27" s="42"/>
+      <c r="GO27" s="42"/>
+      <c r="GP27" s="42"/>
+      <c r="GQ27" s="42"/>
+      <c r="GR27" s="42"/>
+      <c r="GS27" s="42"/>
+      <c r="GT27" s="42"/>
+      <c r="GU27" s="42"/>
+      <c r="GV27" s="42"/>
+      <c r="GW27" s="42"/>
+      <c r="GX27" s="42"/>
+      <c r="GY27" s="42"/>
+      <c r="GZ27" s="42"/>
+      <c r="HA27" s="42"/>
+      <c r="HB27" s="42"/>
+      <c r="HC27" s="42"/>
+      <c r="HD27" s="42"/>
+      <c r="HE27" s="42"/>
+      <c r="HF27" s="42"/>
+      <c r="HG27" s="42"/>
+      <c r="HH27" s="42"/>
+      <c r="HI27" s="42"/>
+      <c r="HJ27" s="42"/>
+      <c r="HK27" s="42"/>
+      <c r="HL27" s="42"/>
+      <c r="HM27" s="42"/>
+      <c r="HN27" s="42"/>
+      <c r="HO27" s="42"/>
+      <c r="HP27" s="42"/>
+      <c r="HQ27" s="42"/>
+      <c r="HR27" s="42"/>
+      <c r="HS27" s="42"/>
+      <c r="HT27" s="42"/>
+      <c r="HU27" s="42"/>
+      <c r="HV27" s="42"/>
+      <c r="HW27" s="42"/>
+      <c r="HX27" s="42"/>
+      <c r="HY27" s="42"/>
+      <c r="HZ27" s="42"/>
+      <c r="IA27" s="42"/>
+      <c r="IB27" s="42"/>
+      <c r="IC27" s="42"/>
+      <c r="ID27" s="42"/>
+      <c r="IE27" s="42"/>
+      <c r="IF27" s="42"/>
+      <c r="IG27" s="42"/>
+      <c r="IH27" s="42"/>
+      <c r="II27" s="42"/>
+      <c r="IJ27" s="42"/>
+      <c r="IK27" s="42"/>
+      <c r="IL27" s="42"/>
+      <c r="IM27" s="42"/>
+      <c r="IN27" s="42"/>
+      <c r="IO27" s="42"/>
+      <c r="IP27" s="42"/>
+      <c r="IQ27" s="42"/>
+      <c r="IR27" s="42"/>
+      <c r="IS27" s="42"/>
+      <c r="IT27" s="42"/>
+      <c r="IU27" s="42"/>
+      <c r="IV27" s="42"/>
+      <c r="IW27" s="42"/>
+      <c r="IX27" s="42"/>
+      <c r="IY27" s="42"/>
+      <c r="IZ27" s="42"/>
+      <c r="JA27" s="42"/>
+      <c r="JB27" s="42"/>
+      <c r="JC27" s="42"/>
+      <c r="JD27" s="42"/>
+      <c r="JE27" s="42"/>
+      <c r="JF27" s="42"/>
+      <c r="JG27" s="42"/>
+      <c r="JH27" s="42"/>
+      <c r="JI27" s="42"/>
+      <c r="JJ27" s="42"/>
+      <c r="JK27" s="42"/>
+      <c r="JL27" s="42"/>
+      <c r="JM27" s="42"/>
+      <c r="JN27" s="42"/>
+      <c r="JO27" s="42"/>
+      <c r="JP27" s="42"/>
+      <c r="JQ27" s="42"/>
+      <c r="JR27" s="42"/>
+      <c r="JS27" s="42"/>
+      <c r="JT27" s="42"/>
+      <c r="JU27" s="42"/>
+      <c r="JV27" s="42"/>
+      <c r="JW27" s="42"/>
+      <c r="JX27" s="42"/>
+      <c r="JY27" s="42"/>
+      <c r="JZ27" s="42"/>
+      <c r="KA27" s="42"/>
+      <c r="KB27" s="42"/>
+      <c r="KC27" s="42"/>
+      <c r="KD27" s="42"/>
+      <c r="KE27" s="42"/>
+      <c r="KF27" s="42"/>
+      <c r="KG27" s="42"/>
+      <c r="KH27" s="42"/>
+      <c r="KI27" s="42"/>
+      <c r="KJ27" s="42"/>
+      <c r="KK27" s="42"/>
+      <c r="KL27" s="42"/>
+      <c r="KM27" s="42"/>
+      <c r="KN27" s="42"/>
+      <c r="KO27" s="42"/>
+      <c r="KP27" s="42"/>
+      <c r="KQ27" s="42"/>
+      <c r="KR27" s="42"/>
+      <c r="KS27" s="42"/>
+      <c r="KT27" s="42"/>
+      <c r="KU27" s="42"/>
+      <c r="KV27" s="42"/>
+      <c r="KW27" s="42"/>
+      <c r="KX27" s="42"/>
+      <c r="KY27" s="42"/>
+      <c r="KZ27" s="42"/>
+      <c r="LA27" s="42"/>
+      <c r="LB27" s="42"/>
+      <c r="LC27" s="42"/>
+      <c r="LD27" s="42"/>
+      <c r="LE27" s="42"/>
+      <c r="LF27" s="42"/>
+      <c r="LG27" s="42"/>
+      <c r="LH27" s="42"/>
+      <c r="LI27" s="42"/>
+      <c r="LJ27" s="42"/>
+      <c r="LK27" s="42"/>
+      <c r="LL27" s="42"/>
+      <c r="LM27" s="42"/>
+      <c r="LN27" s="42"/>
+      <c r="LO27" s="42"/>
+      <c r="LP27" s="42"/>
+      <c r="LQ27" s="42"/>
+      <c r="LR27" s="42"/>
+      <c r="LS27" s="42"/>
+      <c r="LT27" s="42"/>
+      <c r="LU27" s="42"/>
+      <c r="LV27" s="42"/>
+      <c r="LW27" s="42"/>
+      <c r="LX27" s="42"/>
+      <c r="LY27" s="42"/>
+      <c r="LZ27" s="42"/>
+      <c r="MA27" s="42"/>
+      <c r="MB27" s="42"/>
+      <c r="MC27" s="42"/>
+      <c r="MD27" s="42"/>
+      <c r="ME27" s="42"/>
+      <c r="MF27" s="42"/>
+      <c r="MG27" s="42"/>
+      <c r="MH27" s="42"/>
+      <c r="MI27" s="42"/>
+      <c r="MJ27" s="42"/>
+      <c r="MK27" s="42"/>
+      <c r="ML27" s="42"/>
+      <c r="MM27" s="42"/>
+      <c r="MN27" s="42"/>
+      <c r="MO27" s="42"/>
+      <c r="MP27" s="42"/>
+      <c r="MQ27" s="42"/>
+      <c r="MR27" s="42"/>
+      <c r="MS27" s="42"/>
+      <c r="MT27" s="42"/>
+      <c r="MU27" s="42"/>
+      <c r="MV27" s="42"/>
+      <c r="MW27" s="42"/>
+      <c r="MX27" s="42"/>
+      <c r="MY27" s="42"/>
+      <c r="MZ27" s="42"/>
+      <c r="NA27" s="42"/>
+      <c r="NB27" s="42"/>
+      <c r="NC27" s="42"/>
+      <c r="ND27" s="42"/>
+      <c r="NE27" s="42"/>
+      <c r="NF27" s="42"/>
+      <c r="NG27" s="42"/>
+      <c r="NH27" s="42"/>
+      <c r="NI27" s="42"/>
+      <c r="NJ27" s="42"/>
+      <c r="NK27" s="42"/>
+      <c r="NL27" s="42"/>
+      <c r="NM27" s="42"/>
+      <c r="NN27" s="42"/>
+      <c r="NO27" s="42"/>
+      <c r="NP27" s="42"/>
+      <c r="NQ27" s="42"/>
+      <c r="NR27" s="42"/>
+      <c r="NS27" s="42"/>
+      <c r="NT27" s="42"/>
+      <c r="NU27" s="42"/>
+      <c r="NV27" s="42"/>
+      <c r="NW27" s="42"/>
+      <c r="NX27" s="42"/>
+      <c r="NY27" s="42"/>
+      <c r="NZ27" s="42"/>
+      <c r="OA27" s="42"/>
+      <c r="OB27" s="42"/>
+      <c r="OC27" s="42"/>
+      <c r="OD27" s="42"/>
+      <c r="OE27" s="42"/>
+      <c r="OF27" s="42"/>
+      <c r="OG27" s="42"/>
     </row>
-    <row r="23" spans="1:397" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="57" t="s">
+    <row r="28" spans="1:397" s="141" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="110" t="s">
+        <v>21</v>
+      </c>
+      <c r="B28" s="111"/>
+      <c r="C28" s="13"/>
+      <c r="D28" s="13"/>
+      <c r="E28" s="9"/>
+      <c r="F28" s="9"/>
+      <c r="G28" s="9"/>
+      <c r="H28" s="9"/>
+      <c r="I28" s="9"/>
+      <c r="J28" s="10">
+        <f>SUM(J27:J27)</f>
+        <v>21430.67</v>
+      </c>
+      <c r="K28" s="10">
+        <f t="shared" ref="K28:P28" si="7">SUM(K27:K27)</f>
+        <v>21430.67</v>
+      </c>
+      <c r="L28" s="10">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="M28" s="10">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="N28" s="10">
+        <f t="shared" si="7"/>
+        <v>21430.67</v>
+      </c>
+      <c r="O28" s="10">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="P28" s="10">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="Q28" s="21"/>
+    </row>
+    <row r="29" spans="1:397" s="41" customFormat="1" ht="109.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="73">
+        <v>1</v>
+      </c>
+      <c r="B29" s="123" t="s">
         <v>29</v>
       </c>
-      <c r="B23" s="58"/>
-[...27 lines deleted...]
-      <c r="R23" s="45"/>
+      <c r="C29" s="126">
+        <v>4826067101</v>
+      </c>
+      <c r="D29" s="83" t="s">
+        <v>46</v>
+      </c>
+      <c r="E29" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="F29" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="G29" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="H29" s="84" t="s">
+        <v>47</v>
+      </c>
+      <c r="I29" s="85" t="s">
+        <v>48</v>
+      </c>
+      <c r="J29" s="86">
+        <v>165460</v>
+      </c>
+      <c r="K29" s="34">
+        <f>SUM(L29:O29)</f>
+        <v>165460</v>
+      </c>
+      <c r="L29" s="86">
+        <v>0</v>
+      </c>
+      <c r="M29" s="86">
+        <v>0</v>
+      </c>
+      <c r="N29" s="86">
+        <v>165460</v>
+      </c>
+      <c r="O29" s="86">
+        <v>0</v>
+      </c>
+      <c r="P29" s="87" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q29" s="88" t="s">
+        <v>24</v>
+      </c>
+      <c r="R29" s="42"/>
+      <c r="S29" s="42"/>
+      <c r="T29" s="42"/>
+      <c r="U29" s="42"/>
+      <c r="V29" s="42"/>
+      <c r="W29" s="42"/>
+      <c r="X29" s="42"/>
+      <c r="Y29" s="42"/>
+      <c r="Z29" s="42"/>
+      <c r="AA29" s="42"/>
+      <c r="AB29" s="42"/>
+      <c r="AC29" s="42"/>
+      <c r="AD29" s="42"/>
+      <c r="AE29" s="42"/>
+      <c r="AF29" s="42"/>
+      <c r="AG29" s="42"/>
+      <c r="AH29" s="42"/>
+      <c r="AI29" s="42"/>
+      <c r="AJ29" s="42"/>
+      <c r="AK29" s="42"/>
+      <c r="AL29" s="42"/>
+      <c r="AM29" s="42"/>
+      <c r="AN29" s="42"/>
+      <c r="AO29" s="42"/>
+      <c r="AP29" s="42"/>
+      <c r="AQ29" s="42"/>
+      <c r="AR29" s="42"/>
+      <c r="AS29" s="42"/>
+      <c r="AT29" s="42"/>
+      <c r="AU29" s="42"/>
+      <c r="AV29" s="42"/>
+      <c r="AW29" s="42"/>
+      <c r="AX29" s="42"/>
+      <c r="AY29" s="42"/>
+      <c r="AZ29" s="42"/>
+      <c r="BA29" s="42"/>
+      <c r="BB29" s="42"/>
+      <c r="BC29" s="42"/>
+      <c r="BD29" s="42"/>
+      <c r="BE29" s="42"/>
+      <c r="BF29" s="42"/>
+      <c r="BG29" s="42"/>
+      <c r="BH29" s="42"/>
+      <c r="BI29" s="42"/>
+      <c r="BJ29" s="42"/>
+      <c r="BK29" s="42"/>
+      <c r="BL29" s="42"/>
+      <c r="BM29" s="42"/>
+      <c r="BN29" s="42"/>
+      <c r="BO29" s="42"/>
+      <c r="BP29" s="42"/>
+      <c r="BQ29" s="42"/>
+      <c r="BR29" s="42"/>
+      <c r="BS29" s="42"/>
+      <c r="BT29" s="42"/>
+      <c r="BU29" s="42"/>
+      <c r="BV29" s="42"/>
+      <c r="BW29" s="42"/>
+      <c r="BX29" s="42"/>
+      <c r="BY29" s="42"/>
+      <c r="BZ29" s="42"/>
+      <c r="CA29" s="42"/>
+      <c r="CB29" s="42"/>
+      <c r="CC29" s="42"/>
+      <c r="CD29" s="42"/>
+      <c r="CE29" s="42"/>
+      <c r="CF29" s="42"/>
+      <c r="CG29" s="42"/>
+      <c r="CH29" s="42"/>
+      <c r="CI29" s="42"/>
+      <c r="CJ29" s="42"/>
+      <c r="CK29" s="42"/>
+      <c r="CL29" s="42"/>
+      <c r="CM29" s="42"/>
+      <c r="CN29" s="42"/>
+      <c r="CO29" s="42"/>
+      <c r="CP29" s="42"/>
+      <c r="CQ29" s="42"/>
+      <c r="CR29" s="42"/>
+      <c r="CS29" s="42"/>
+      <c r="CT29" s="42"/>
+      <c r="CU29" s="42"/>
+      <c r="CV29" s="42"/>
+      <c r="CW29" s="42"/>
+      <c r="CX29" s="42"/>
+      <c r="CY29" s="42"/>
+      <c r="CZ29" s="42"/>
+      <c r="DA29" s="42"/>
+      <c r="DB29" s="42"/>
+      <c r="DC29" s="42"/>
+      <c r="DD29" s="42"/>
+      <c r="DE29" s="42"/>
+      <c r="DF29" s="42"/>
+      <c r="DG29" s="42"/>
+      <c r="DH29" s="42"/>
+      <c r="DI29" s="42"/>
+      <c r="DJ29" s="42"/>
+      <c r="DK29" s="42"/>
+      <c r="DL29" s="42"/>
+      <c r="DM29" s="42"/>
+      <c r="DN29" s="42"/>
+      <c r="DO29" s="42"/>
+      <c r="DP29" s="42"/>
+      <c r="DQ29" s="42"/>
+      <c r="DR29" s="42"/>
+      <c r="DS29" s="42"/>
+      <c r="DT29" s="42"/>
+      <c r="DU29" s="42"/>
+      <c r="DV29" s="42"/>
+      <c r="DW29" s="42"/>
+      <c r="DX29" s="42"/>
+      <c r="DY29" s="42"/>
+      <c r="DZ29" s="42"/>
+      <c r="EA29" s="42"/>
+      <c r="EB29" s="42"/>
+      <c r="EC29" s="42"/>
+      <c r="ED29" s="42"/>
+      <c r="EE29" s="42"/>
+      <c r="EF29" s="42"/>
+      <c r="EG29" s="42"/>
+      <c r="EH29" s="42"/>
+      <c r="EI29" s="42"/>
+      <c r="EJ29" s="42"/>
+      <c r="EK29" s="42"/>
+      <c r="EL29" s="42"/>
+      <c r="EM29" s="42"/>
+      <c r="EN29" s="42"/>
+      <c r="EO29" s="42"/>
+      <c r="EP29" s="42"/>
+      <c r="EQ29" s="42"/>
+      <c r="ER29" s="42"/>
+      <c r="ES29" s="42"/>
+      <c r="ET29" s="42"/>
+      <c r="EU29" s="42"/>
+      <c r="EV29" s="42"/>
+      <c r="EW29" s="42"/>
+      <c r="EX29" s="42"/>
+      <c r="EY29" s="42"/>
+      <c r="EZ29" s="42"/>
+      <c r="FA29" s="42"/>
+      <c r="FB29" s="42"/>
+      <c r="FC29" s="42"/>
+      <c r="FD29" s="42"/>
+      <c r="FE29" s="42"/>
+      <c r="FF29" s="42"/>
+      <c r="FG29" s="42"/>
+      <c r="FH29" s="42"/>
+      <c r="FI29" s="42"/>
+      <c r="FJ29" s="42"/>
+      <c r="FK29" s="42"/>
+      <c r="FL29" s="42"/>
+      <c r="FM29" s="42"/>
+      <c r="FN29" s="42"/>
+      <c r="FO29" s="42"/>
+      <c r="FP29" s="42"/>
+      <c r="FQ29" s="42"/>
+      <c r="FR29" s="42"/>
+      <c r="FS29" s="42"/>
+      <c r="FT29" s="42"/>
+      <c r="FU29" s="42"/>
+      <c r="FV29" s="42"/>
+      <c r="FW29" s="42"/>
+      <c r="FX29" s="42"/>
+      <c r="FY29" s="42"/>
+      <c r="FZ29" s="42"/>
+      <c r="GA29" s="42"/>
+      <c r="GB29" s="42"/>
+      <c r="GC29" s="42"/>
+      <c r="GD29" s="42"/>
+      <c r="GE29" s="42"/>
+      <c r="GF29" s="42"/>
+      <c r="GG29" s="42"/>
+      <c r="GH29" s="42"/>
+      <c r="GI29" s="42"/>
+      <c r="GJ29" s="42"/>
+      <c r="GK29" s="42"/>
+      <c r="GL29" s="42"/>
+      <c r="GM29" s="42"/>
+      <c r="GN29" s="42"/>
+      <c r="GO29" s="42"/>
+      <c r="GP29" s="42"/>
+      <c r="GQ29" s="42"/>
+      <c r="GR29" s="42"/>
+      <c r="GS29" s="42"/>
+      <c r="GT29" s="42"/>
+      <c r="GU29" s="42"/>
+      <c r="GV29" s="42"/>
+      <c r="GW29" s="42"/>
+      <c r="GX29" s="42"/>
+      <c r="GY29" s="42"/>
+      <c r="GZ29" s="42"/>
+      <c r="HA29" s="42"/>
+      <c r="HB29" s="42"/>
+      <c r="HC29" s="42"/>
+      <c r="HD29" s="42"/>
+      <c r="HE29" s="42"/>
+      <c r="HF29" s="42"/>
+      <c r="HG29" s="42"/>
+      <c r="HH29" s="42"/>
+      <c r="HI29" s="42"/>
+      <c r="HJ29" s="42"/>
+      <c r="HK29" s="42"/>
+      <c r="HL29" s="42"/>
+      <c r="HM29" s="42"/>
+      <c r="HN29" s="42"/>
+      <c r="HO29" s="42"/>
+      <c r="HP29" s="42"/>
+      <c r="HQ29" s="42"/>
+      <c r="HR29" s="42"/>
+      <c r="HS29" s="42"/>
+      <c r="HT29" s="42"/>
+      <c r="HU29" s="42"/>
+      <c r="HV29" s="42"/>
+      <c r="HW29" s="42"/>
+      <c r="HX29" s="42"/>
+      <c r="HY29" s="42"/>
+      <c r="HZ29" s="42"/>
+      <c r="IA29" s="42"/>
+      <c r="IB29" s="42"/>
+      <c r="IC29" s="42"/>
+      <c r="ID29" s="42"/>
+      <c r="IE29" s="42"/>
+      <c r="IF29" s="42"/>
+      <c r="IG29" s="42"/>
+      <c r="IH29" s="42"/>
+      <c r="II29" s="42"/>
+      <c r="IJ29" s="42"/>
+      <c r="IK29" s="42"/>
+      <c r="IL29" s="42"/>
+      <c r="IM29" s="42"/>
+      <c r="IN29" s="42"/>
+      <c r="IO29" s="42"/>
+      <c r="IP29" s="42"/>
+      <c r="IQ29" s="42"/>
+      <c r="IR29" s="42"/>
+      <c r="IS29" s="42"/>
+      <c r="IT29" s="42"/>
+      <c r="IU29" s="42"/>
+      <c r="IV29" s="42"/>
+      <c r="IW29" s="42"/>
+      <c r="IX29" s="42"/>
+      <c r="IY29" s="42"/>
+      <c r="IZ29" s="42"/>
+      <c r="JA29" s="42"/>
+      <c r="JB29" s="42"/>
+      <c r="JC29" s="42"/>
+      <c r="JD29" s="42"/>
+      <c r="JE29" s="42"/>
+      <c r="JF29" s="42"/>
+      <c r="JG29" s="42"/>
+      <c r="JH29" s="42"/>
+      <c r="JI29" s="42"/>
+      <c r="JJ29" s="42"/>
+      <c r="JK29" s="42"/>
+      <c r="JL29" s="42"/>
+      <c r="JM29" s="42"/>
+      <c r="JN29" s="42"/>
+      <c r="JO29" s="42"/>
+      <c r="JP29" s="42"/>
+      <c r="JQ29" s="42"/>
+      <c r="JR29" s="42"/>
+      <c r="JS29" s="42"/>
+      <c r="JT29" s="42"/>
+      <c r="JU29" s="42"/>
+      <c r="JV29" s="42"/>
+      <c r="JW29" s="42"/>
+      <c r="JX29" s="42"/>
+      <c r="JY29" s="42"/>
+      <c r="JZ29" s="42"/>
+      <c r="KA29" s="42"/>
+      <c r="KB29" s="42"/>
+      <c r="KC29" s="42"/>
+      <c r="KD29" s="42"/>
+      <c r="KE29" s="42"/>
+      <c r="KF29" s="42"/>
+      <c r="KG29" s="42"/>
+      <c r="KH29" s="42"/>
+      <c r="KI29" s="42"/>
+      <c r="KJ29" s="42"/>
+      <c r="KK29" s="42"/>
+      <c r="KL29" s="42"/>
+      <c r="KM29" s="42"/>
+      <c r="KN29" s="42"/>
+      <c r="KO29" s="42"/>
+      <c r="KP29" s="42"/>
+      <c r="KQ29" s="42"/>
+      <c r="KR29" s="42"/>
+      <c r="KS29" s="42"/>
+      <c r="KT29" s="42"/>
+      <c r="KU29" s="42"/>
+      <c r="KV29" s="42"/>
+      <c r="KW29" s="42"/>
+      <c r="KX29" s="42"/>
+      <c r="KY29" s="42"/>
+      <c r="KZ29" s="42"/>
+      <c r="LA29" s="42"/>
+      <c r="LB29" s="42"/>
+      <c r="LC29" s="42"/>
+      <c r="LD29" s="42"/>
+      <c r="LE29" s="42"/>
+      <c r="LF29" s="42"/>
+      <c r="LG29" s="42"/>
+      <c r="LH29" s="42"/>
+      <c r="LI29" s="42"/>
+      <c r="LJ29" s="42"/>
+      <c r="LK29" s="42"/>
+      <c r="LL29" s="42"/>
+      <c r="LM29" s="42"/>
+      <c r="LN29" s="42"/>
+      <c r="LO29" s="42"/>
+      <c r="LP29" s="42"/>
+      <c r="LQ29" s="42"/>
+      <c r="LR29" s="42"/>
+      <c r="LS29" s="42"/>
+      <c r="LT29" s="42"/>
+      <c r="LU29" s="42"/>
+      <c r="LV29" s="42"/>
+      <c r="LW29" s="42"/>
+      <c r="LX29" s="42"/>
+      <c r="LY29" s="42"/>
+      <c r="LZ29" s="42"/>
+      <c r="MA29" s="42"/>
+      <c r="MB29" s="42"/>
+      <c r="MC29" s="42"/>
+      <c r="MD29" s="42"/>
+      <c r="ME29" s="42"/>
+      <c r="MF29" s="42"/>
+      <c r="MG29" s="42"/>
+      <c r="MH29" s="42"/>
+      <c r="MI29" s="42"/>
+      <c r="MJ29" s="42"/>
+      <c r="MK29" s="42"/>
+      <c r="ML29" s="42"/>
+      <c r="MM29" s="42"/>
+      <c r="MN29" s="42"/>
+      <c r="MO29" s="42"/>
+      <c r="MP29" s="42"/>
+      <c r="MQ29" s="42"/>
+      <c r="MR29" s="42"/>
+      <c r="MS29" s="42"/>
+      <c r="MT29" s="42"/>
+      <c r="MU29" s="42"/>
+      <c r="MV29" s="42"/>
+      <c r="MW29" s="42"/>
+      <c r="MX29" s="42"/>
+      <c r="MY29" s="42"/>
+      <c r="MZ29" s="42"/>
+      <c r="NA29" s="42"/>
+      <c r="NB29" s="42"/>
+      <c r="NC29" s="42"/>
+      <c r="ND29" s="42"/>
+      <c r="NE29" s="42"/>
+      <c r="NF29" s="42"/>
+      <c r="NG29" s="42"/>
+      <c r="NH29" s="42"/>
+      <c r="NI29" s="42"/>
+      <c r="NJ29" s="42"/>
+      <c r="NK29" s="42"/>
+      <c r="NL29" s="42"/>
+      <c r="NM29" s="42"/>
+      <c r="NN29" s="42"/>
+      <c r="NO29" s="42"/>
+      <c r="NP29" s="42"/>
+      <c r="NQ29" s="42"/>
+      <c r="NR29" s="42"/>
+      <c r="NS29" s="42"/>
+      <c r="NT29" s="42"/>
+      <c r="NU29" s="42"/>
+      <c r="NV29" s="42"/>
+      <c r="NW29" s="42"/>
+      <c r="NX29" s="42"/>
+      <c r="NY29" s="42"/>
+      <c r="NZ29" s="42"/>
+      <c r="OA29" s="42"/>
+      <c r="OB29" s="42"/>
+      <c r="OC29" s="42"/>
+      <c r="OD29" s="42"/>
+      <c r="OE29" s="42"/>
+      <c r="OF29" s="42"/>
+      <c r="OG29" s="42"/>
     </row>
-    <row r="24" spans="1:397" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...36 lines deleted...]
-      <c r="Q24" s="7"/>
+    <row r="30" spans="1:397" s="42" customFormat="1" ht="109.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="60">
+        <v>2</v>
+      </c>
+      <c r="B30" s="124"/>
+      <c r="C30" s="127"/>
+      <c r="D30" s="20" t="s">
+        <v>70</v>
+      </c>
+      <c r="E30" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="F30" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="G30" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="H30" s="33" t="s">
+        <v>71</v>
+      </c>
+      <c r="I30" s="97" t="s">
+        <v>72</v>
+      </c>
+      <c r="J30" s="34">
+        <v>158199.72</v>
+      </c>
+      <c r="K30" s="34">
+        <f>SUM(L30:O30)</f>
+        <v>158199.72</v>
+      </c>
+      <c r="L30" s="34">
+        <v>0</v>
+      </c>
+      <c r="M30" s="34">
+        <v>0</v>
+      </c>
+      <c r="N30" s="34">
+        <v>158199.72</v>
+      </c>
+      <c r="O30" s="34">
+        <v>0</v>
+      </c>
+      <c r="P30" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q30" s="36" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="31" spans="1:397" s="42" customFormat="1" ht="109.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="60">
+        <v>3</v>
+      </c>
+      <c r="B31" s="124"/>
+      <c r="C31" s="127"/>
+      <c r="D31" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="E31" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="F31" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="G31" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="H31" s="33" t="s">
+        <v>74</v>
+      </c>
+      <c r="I31" s="97" t="s">
+        <v>75</v>
+      </c>
+      <c r="J31" s="34">
+        <v>636951</v>
+      </c>
+      <c r="K31" s="34">
+        <f>SUM(L31:O31)</f>
+        <v>636951</v>
+      </c>
+      <c r="L31" s="34">
+        <v>0</v>
+      </c>
+      <c r="M31" s="34">
+        <v>0</v>
+      </c>
+      <c r="N31" s="34">
+        <v>636951</v>
+      </c>
+      <c r="O31" s="34">
+        <v>0</v>
+      </c>
+      <c r="P31" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q31" s="36" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="1:397" s="42" customFormat="1" ht="109.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="96">
+        <v>4</v>
+      </c>
+      <c r="B32" s="125"/>
+      <c r="C32" s="128"/>
+      <c r="D32" s="90" t="s">
+        <v>76</v>
+      </c>
+      <c r="E32" s="89" t="s">
+        <v>25</v>
+      </c>
+      <c r="F32" s="89" t="s">
+        <v>25</v>
+      </c>
+      <c r="G32" s="89" t="s">
+        <v>25</v>
+      </c>
+      <c r="H32" s="91" t="s">
+        <v>77</v>
+      </c>
+      <c r="I32" s="92" t="s">
+        <v>78</v>
+      </c>
+      <c r="J32" s="93">
+        <v>207999.96</v>
+      </c>
+      <c r="K32" s="93">
+        <f>SUM(L32:O32)</f>
+        <v>207999.96</v>
+      </c>
+      <c r="L32" s="93">
+        <v>0</v>
+      </c>
+      <c r="M32" s="93">
+        <v>0</v>
+      </c>
+      <c r="N32" s="93">
+        <v>207999.96</v>
+      </c>
+      <c r="O32" s="93">
+        <v>0</v>
+      </c>
+      <c r="P32" s="94" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q32" s="95" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="33" spans="1:397" s="141" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="110" t="s">
+        <v>79</v>
+      </c>
+      <c r="B33" s="111"/>
+      <c r="C33" s="13"/>
+      <c r="D33" s="13"/>
+      <c r="E33" s="9"/>
+      <c r="F33" s="9"/>
+      <c r="G33" s="9"/>
+      <c r="H33" s="9"/>
+      <c r="I33" s="9"/>
+      <c r="J33" s="10">
+        <f>SUM(J29:J32)</f>
+        <v>1168610.68</v>
+      </c>
+      <c r="K33" s="10">
+        <f t="shared" ref="K33:O33" si="8">SUM(K29:K32)</f>
+        <v>1168610.68</v>
+      </c>
+      <c r="L33" s="10">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="M33" s="10">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N33" s="10">
+        <f t="shared" si="8"/>
+        <v>1168610.68</v>
+      </c>
+      <c r="O33" s="10">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="P33" s="12"/>
+      <c r="Q33" s="21"/>
+    </row>
+    <row r="34" spans="1:397" s="41" customFormat="1" ht="109.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="73">
+        <v>1</v>
+      </c>
+      <c r="B34" s="79" t="s">
+        <v>66</v>
+      </c>
+      <c r="C34" s="80">
+        <v>4826112749</v>
+      </c>
+      <c r="D34" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="E34" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="F34" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="G34" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="H34" s="27" t="s">
+        <v>68</v>
+      </c>
+      <c r="I34" s="28" t="s">
+        <v>69</v>
+      </c>
+      <c r="J34" s="29">
+        <v>3524000</v>
+      </c>
+      <c r="K34" s="14">
+        <f>SUM(L34:O34)</f>
+        <v>3524000</v>
+      </c>
+      <c r="L34" s="29">
+        <v>0</v>
+      </c>
+      <c r="M34" s="29">
+        <v>0</v>
+      </c>
+      <c r="N34" s="29">
+        <v>3524000</v>
+      </c>
+      <c r="O34" s="29">
+        <v>0</v>
+      </c>
+      <c r="P34" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q34" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="R34" s="42"/>
+      <c r="S34" s="42"/>
+      <c r="T34" s="42"/>
+      <c r="U34" s="42"/>
+      <c r="V34" s="42"/>
+      <c r="W34" s="42"/>
+      <c r="X34" s="42"/>
+      <c r="Y34" s="42"/>
+      <c r="Z34" s="42"/>
+      <c r="AA34" s="42"/>
+      <c r="AB34" s="42"/>
+      <c r="AC34" s="42"/>
+      <c r="AD34" s="42"/>
+      <c r="AE34" s="42"/>
+      <c r="AF34" s="42"/>
+      <c r="AG34" s="42"/>
+      <c r="AH34" s="42"/>
+      <c r="AI34" s="42"/>
+      <c r="AJ34" s="42"/>
+      <c r="AK34" s="42"/>
+      <c r="AL34" s="42"/>
+      <c r="AM34" s="42"/>
+      <c r="AN34" s="42"/>
+      <c r="AO34" s="42"/>
+      <c r="AP34" s="42"/>
+      <c r="AQ34" s="42"/>
+      <c r="AR34" s="42"/>
+      <c r="AS34" s="42"/>
+      <c r="AT34" s="42"/>
+      <c r="AU34" s="42"/>
+      <c r="AV34" s="42"/>
+      <c r="AW34" s="42"/>
+      <c r="AX34" s="42"/>
+      <c r="AY34" s="42"/>
+      <c r="AZ34" s="42"/>
+      <c r="BA34" s="42"/>
+      <c r="BB34" s="42"/>
+      <c r="BC34" s="42"/>
+      <c r="BD34" s="42"/>
+      <c r="BE34" s="42"/>
+      <c r="BF34" s="42"/>
+      <c r="BG34" s="42"/>
+      <c r="BH34" s="42"/>
+      <c r="BI34" s="42"/>
+      <c r="BJ34" s="42"/>
+      <c r="BK34" s="42"/>
+      <c r="BL34" s="42"/>
+      <c r="BM34" s="42"/>
+      <c r="BN34" s="42"/>
+      <c r="BO34" s="42"/>
+      <c r="BP34" s="42"/>
+      <c r="BQ34" s="42"/>
+      <c r="BR34" s="42"/>
+      <c r="BS34" s="42"/>
+      <c r="BT34" s="42"/>
+      <c r="BU34" s="42"/>
+      <c r="BV34" s="42"/>
+      <c r="BW34" s="42"/>
+      <c r="BX34" s="42"/>
+      <c r="BY34" s="42"/>
+      <c r="BZ34" s="42"/>
+      <c r="CA34" s="42"/>
+      <c r="CB34" s="42"/>
+      <c r="CC34" s="42"/>
+      <c r="CD34" s="42"/>
+      <c r="CE34" s="42"/>
+      <c r="CF34" s="42"/>
+      <c r="CG34" s="42"/>
+      <c r="CH34" s="42"/>
+      <c r="CI34" s="42"/>
+      <c r="CJ34" s="42"/>
+      <c r="CK34" s="42"/>
+      <c r="CL34" s="42"/>
+      <c r="CM34" s="42"/>
+      <c r="CN34" s="42"/>
+      <c r="CO34" s="42"/>
+      <c r="CP34" s="42"/>
+      <c r="CQ34" s="42"/>
+      <c r="CR34" s="42"/>
+      <c r="CS34" s="42"/>
+      <c r="CT34" s="42"/>
+      <c r="CU34" s="42"/>
+      <c r="CV34" s="42"/>
+      <c r="CW34" s="42"/>
+      <c r="CX34" s="42"/>
+      <c r="CY34" s="42"/>
+      <c r="CZ34" s="42"/>
+      <c r="DA34" s="42"/>
+      <c r="DB34" s="42"/>
+      <c r="DC34" s="42"/>
+      <c r="DD34" s="42"/>
+      <c r="DE34" s="42"/>
+      <c r="DF34" s="42"/>
+      <c r="DG34" s="42"/>
+      <c r="DH34" s="42"/>
+      <c r="DI34" s="42"/>
+      <c r="DJ34" s="42"/>
+      <c r="DK34" s="42"/>
+      <c r="DL34" s="42"/>
+      <c r="DM34" s="42"/>
+      <c r="DN34" s="42"/>
+      <c r="DO34" s="42"/>
+      <c r="DP34" s="42"/>
+      <c r="DQ34" s="42"/>
+      <c r="DR34" s="42"/>
+      <c r="DS34" s="42"/>
+      <c r="DT34" s="42"/>
+      <c r="DU34" s="42"/>
+      <c r="DV34" s="42"/>
+      <c r="DW34" s="42"/>
+      <c r="DX34" s="42"/>
+      <c r="DY34" s="42"/>
+      <c r="DZ34" s="42"/>
+      <c r="EA34" s="42"/>
+      <c r="EB34" s="42"/>
+      <c r="EC34" s="42"/>
+      <c r="ED34" s="42"/>
+      <c r="EE34" s="42"/>
+      <c r="EF34" s="42"/>
+      <c r="EG34" s="42"/>
+      <c r="EH34" s="42"/>
+      <c r="EI34" s="42"/>
+      <c r="EJ34" s="42"/>
+      <c r="EK34" s="42"/>
+      <c r="EL34" s="42"/>
+      <c r="EM34" s="42"/>
+      <c r="EN34" s="42"/>
+      <c r="EO34" s="42"/>
+      <c r="EP34" s="42"/>
+      <c r="EQ34" s="42"/>
+      <c r="ER34" s="42"/>
+      <c r="ES34" s="42"/>
+      <c r="ET34" s="42"/>
+      <c r="EU34" s="42"/>
+      <c r="EV34" s="42"/>
+      <c r="EW34" s="42"/>
+      <c r="EX34" s="42"/>
+      <c r="EY34" s="42"/>
+      <c r="EZ34" s="42"/>
+      <c r="FA34" s="42"/>
+      <c r="FB34" s="42"/>
+      <c r="FC34" s="42"/>
+      <c r="FD34" s="42"/>
+      <c r="FE34" s="42"/>
+      <c r="FF34" s="42"/>
+      <c r="FG34" s="42"/>
+      <c r="FH34" s="42"/>
+      <c r="FI34" s="42"/>
+      <c r="FJ34" s="42"/>
+      <c r="FK34" s="42"/>
+      <c r="FL34" s="42"/>
+      <c r="FM34" s="42"/>
+      <c r="FN34" s="42"/>
+      <c r="FO34" s="42"/>
+      <c r="FP34" s="42"/>
+      <c r="FQ34" s="42"/>
+      <c r="FR34" s="42"/>
+      <c r="FS34" s="42"/>
+      <c r="FT34" s="42"/>
+      <c r="FU34" s="42"/>
+      <c r="FV34" s="42"/>
+      <c r="FW34" s="42"/>
+      <c r="FX34" s="42"/>
+      <c r="FY34" s="42"/>
+      <c r="FZ34" s="42"/>
+      <c r="GA34" s="42"/>
+      <c r="GB34" s="42"/>
+      <c r="GC34" s="42"/>
+      <c r="GD34" s="42"/>
+      <c r="GE34" s="42"/>
+      <c r="GF34" s="42"/>
+      <c r="GG34" s="42"/>
+      <c r="GH34" s="42"/>
+      <c r="GI34" s="42"/>
+      <c r="GJ34" s="42"/>
+      <c r="GK34" s="42"/>
+      <c r="GL34" s="42"/>
+      <c r="GM34" s="42"/>
+      <c r="GN34" s="42"/>
+      <c r="GO34" s="42"/>
+      <c r="GP34" s="42"/>
+      <c r="GQ34" s="42"/>
+      <c r="GR34" s="42"/>
+      <c r="GS34" s="42"/>
+      <c r="GT34" s="42"/>
+      <c r="GU34" s="42"/>
+      <c r="GV34" s="42"/>
+      <c r="GW34" s="42"/>
+      <c r="GX34" s="42"/>
+      <c r="GY34" s="42"/>
+      <c r="GZ34" s="42"/>
+      <c r="HA34" s="42"/>
+      <c r="HB34" s="42"/>
+      <c r="HC34" s="42"/>
+      <c r="HD34" s="42"/>
+      <c r="HE34" s="42"/>
+      <c r="HF34" s="42"/>
+      <c r="HG34" s="42"/>
+      <c r="HH34" s="42"/>
+      <c r="HI34" s="42"/>
+      <c r="HJ34" s="42"/>
+      <c r="HK34" s="42"/>
+      <c r="HL34" s="42"/>
+      <c r="HM34" s="42"/>
+      <c r="HN34" s="42"/>
+      <c r="HO34" s="42"/>
+      <c r="HP34" s="42"/>
+      <c r="HQ34" s="42"/>
+      <c r="HR34" s="42"/>
+      <c r="HS34" s="42"/>
+      <c r="HT34" s="42"/>
+      <c r="HU34" s="42"/>
+      <c r="HV34" s="42"/>
+      <c r="HW34" s="42"/>
+      <c r="HX34" s="42"/>
+      <c r="HY34" s="42"/>
+      <c r="HZ34" s="42"/>
+      <c r="IA34" s="42"/>
+      <c r="IB34" s="42"/>
+      <c r="IC34" s="42"/>
+      <c r="ID34" s="42"/>
+      <c r="IE34" s="42"/>
+      <c r="IF34" s="42"/>
+      <c r="IG34" s="42"/>
+      <c r="IH34" s="42"/>
+      <c r="II34" s="42"/>
+      <c r="IJ34" s="42"/>
+      <c r="IK34" s="42"/>
+      <c r="IL34" s="42"/>
+      <c r="IM34" s="42"/>
+      <c r="IN34" s="42"/>
+      <c r="IO34" s="42"/>
+      <c r="IP34" s="42"/>
+      <c r="IQ34" s="42"/>
+      <c r="IR34" s="42"/>
+      <c r="IS34" s="42"/>
+      <c r="IT34" s="42"/>
+      <c r="IU34" s="42"/>
+      <c r="IV34" s="42"/>
+      <c r="IW34" s="42"/>
+      <c r="IX34" s="42"/>
+      <c r="IY34" s="42"/>
+      <c r="IZ34" s="42"/>
+      <c r="JA34" s="42"/>
+      <c r="JB34" s="42"/>
+      <c r="JC34" s="42"/>
+      <c r="JD34" s="42"/>
+      <c r="JE34" s="42"/>
+      <c r="JF34" s="42"/>
+      <c r="JG34" s="42"/>
+      <c r="JH34" s="42"/>
+      <c r="JI34" s="42"/>
+      <c r="JJ34" s="42"/>
+      <c r="JK34" s="42"/>
+      <c r="JL34" s="42"/>
+      <c r="JM34" s="42"/>
+      <c r="JN34" s="42"/>
+      <c r="JO34" s="42"/>
+      <c r="JP34" s="42"/>
+      <c r="JQ34" s="42"/>
+      <c r="JR34" s="42"/>
+      <c r="JS34" s="42"/>
+      <c r="JT34" s="42"/>
+      <c r="JU34" s="42"/>
+      <c r="JV34" s="42"/>
+      <c r="JW34" s="42"/>
+      <c r="JX34" s="42"/>
+      <c r="JY34" s="42"/>
+      <c r="JZ34" s="42"/>
+      <c r="KA34" s="42"/>
+      <c r="KB34" s="42"/>
+      <c r="KC34" s="42"/>
+      <c r="KD34" s="42"/>
+      <c r="KE34" s="42"/>
+      <c r="KF34" s="42"/>
+      <c r="KG34" s="42"/>
+      <c r="KH34" s="42"/>
+      <c r="KI34" s="42"/>
+      <c r="KJ34" s="42"/>
+      <c r="KK34" s="42"/>
+      <c r="KL34" s="42"/>
+      <c r="KM34" s="42"/>
+      <c r="KN34" s="42"/>
+      <c r="KO34" s="42"/>
+      <c r="KP34" s="42"/>
+      <c r="KQ34" s="42"/>
+      <c r="KR34" s="42"/>
+      <c r="KS34" s="42"/>
+      <c r="KT34" s="42"/>
+      <c r="KU34" s="42"/>
+      <c r="KV34" s="42"/>
+      <c r="KW34" s="42"/>
+      <c r="KX34" s="42"/>
+      <c r="KY34" s="42"/>
+      <c r="KZ34" s="42"/>
+      <c r="LA34" s="42"/>
+      <c r="LB34" s="42"/>
+      <c r="LC34" s="42"/>
+      <c r="LD34" s="42"/>
+      <c r="LE34" s="42"/>
+      <c r="LF34" s="42"/>
+      <c r="LG34" s="42"/>
+      <c r="LH34" s="42"/>
+      <c r="LI34" s="42"/>
+      <c r="LJ34" s="42"/>
+      <c r="LK34" s="42"/>
+      <c r="LL34" s="42"/>
+      <c r="LM34" s="42"/>
+      <c r="LN34" s="42"/>
+      <c r="LO34" s="42"/>
+      <c r="LP34" s="42"/>
+      <c r="LQ34" s="42"/>
+      <c r="LR34" s="42"/>
+      <c r="LS34" s="42"/>
+      <c r="LT34" s="42"/>
+      <c r="LU34" s="42"/>
+      <c r="LV34" s="42"/>
+      <c r="LW34" s="42"/>
+      <c r="LX34" s="42"/>
+      <c r="LY34" s="42"/>
+      <c r="LZ34" s="42"/>
+      <c r="MA34" s="42"/>
+      <c r="MB34" s="42"/>
+      <c r="MC34" s="42"/>
+      <c r="MD34" s="42"/>
+      <c r="ME34" s="42"/>
+      <c r="MF34" s="42"/>
+      <c r="MG34" s="42"/>
+      <c r="MH34" s="42"/>
+      <c r="MI34" s="42"/>
+      <c r="MJ34" s="42"/>
+      <c r="MK34" s="42"/>
+      <c r="ML34" s="42"/>
+      <c r="MM34" s="42"/>
+      <c r="MN34" s="42"/>
+      <c r="MO34" s="42"/>
+      <c r="MP34" s="42"/>
+      <c r="MQ34" s="42"/>
+      <c r="MR34" s="42"/>
+      <c r="MS34" s="42"/>
+      <c r="MT34" s="42"/>
+      <c r="MU34" s="42"/>
+      <c r="MV34" s="42"/>
+      <c r="MW34" s="42"/>
+      <c r="MX34" s="42"/>
+      <c r="MY34" s="42"/>
+      <c r="MZ34" s="42"/>
+      <c r="NA34" s="42"/>
+      <c r="NB34" s="42"/>
+      <c r="NC34" s="42"/>
+      <c r="ND34" s="42"/>
+      <c r="NE34" s="42"/>
+      <c r="NF34" s="42"/>
+      <c r="NG34" s="42"/>
+      <c r="NH34" s="42"/>
+      <c r="NI34" s="42"/>
+      <c r="NJ34" s="42"/>
+      <c r="NK34" s="42"/>
+      <c r="NL34" s="42"/>
+      <c r="NM34" s="42"/>
+      <c r="NN34" s="42"/>
+      <c r="NO34" s="42"/>
+      <c r="NP34" s="42"/>
+      <c r="NQ34" s="42"/>
+      <c r="NR34" s="42"/>
+      <c r="NS34" s="42"/>
+      <c r="NT34" s="42"/>
+      <c r="NU34" s="42"/>
+      <c r="NV34" s="42"/>
+      <c r="NW34" s="42"/>
+      <c r="NX34" s="42"/>
+      <c r="NY34" s="42"/>
+      <c r="NZ34" s="42"/>
+      <c r="OA34" s="42"/>
+      <c r="OB34" s="42"/>
+      <c r="OC34" s="42"/>
+      <c r="OD34" s="42"/>
+      <c r="OE34" s="42"/>
+      <c r="OF34" s="42"/>
+      <c r="OG34" s="42"/>
+    </row>
+    <row r="35" spans="1:397" s="141" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="110" t="s">
+        <v>21</v>
+      </c>
+      <c r="B35" s="111"/>
+      <c r="C35" s="13"/>
+      <c r="D35" s="13"/>
+      <c r="E35" s="9"/>
+      <c r="F35" s="9"/>
+      <c r="G35" s="9"/>
+      <c r="H35" s="9"/>
+      <c r="I35" s="9"/>
+      <c r="J35" s="10">
+        <f>SUM(J34:J34)</f>
+        <v>3524000</v>
+      </c>
+      <c r="K35" s="10">
+        <f t="shared" ref="K35:O35" si="9">SUM(K34:K34)</f>
+        <v>3524000</v>
+      </c>
+      <c r="L35" s="10">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="M35" s="10">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="N35" s="10">
+        <f t="shared" si="9"/>
+        <v>3524000</v>
+      </c>
+      <c r="O35" s="10">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="P35" s="12"/>
+      <c r="Q35" s="21"/>
+    </row>
+    <row r="36" spans="1:397" ht="108.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="32">
+        <v>1</v>
+      </c>
+      <c r="B36" s="82" t="s">
+        <v>80</v>
+      </c>
+      <c r="C36" s="82">
+        <v>4824019448</v>
+      </c>
+      <c r="D36" s="99" t="s">
+        <v>81</v>
+      </c>
+      <c r="E36" s="99" t="s">
+        <v>18</v>
+      </c>
+      <c r="F36" s="99" t="s">
+        <v>18</v>
+      </c>
+      <c r="G36" s="99" t="s">
+        <v>122</v>
+      </c>
+      <c r="H36" s="100" t="s">
+        <v>82</v>
+      </c>
+      <c r="I36" s="100" t="s">
+        <v>83</v>
+      </c>
+      <c r="J36" s="101">
+        <v>2010000</v>
+      </c>
+      <c r="K36" s="101">
+        <f>SUM(L36:O36)</f>
+        <v>2010000</v>
+      </c>
+      <c r="L36" s="101">
+        <v>1374840</v>
+      </c>
+      <c r="M36" s="101">
+        <v>434160</v>
+      </c>
+      <c r="N36" s="101">
+        <v>201000</v>
+      </c>
+      <c r="O36" s="101">
+        <v>0</v>
+      </c>
+      <c r="P36" s="102" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q36" s="103" t="s">
+        <v>19</v>
+      </c>
+      <c r="R36" s="42"/>
+      <c r="GA36" s="42"/>
+      <c r="GB36" s="42"/>
+      <c r="GC36" s="42"/>
+      <c r="GD36" s="42"/>
+      <c r="GE36" s="42"/>
+      <c r="GF36" s="42"/>
+      <c r="GG36" s="42"/>
+      <c r="GH36" s="42"/>
+      <c r="GI36" s="42"/>
+      <c r="GJ36" s="42"/>
+      <c r="GK36" s="42"/>
+      <c r="GL36" s="42"/>
+      <c r="GM36" s="42"/>
+      <c r="GN36" s="42"/>
+      <c r="GO36" s="42"/>
+      <c r="GP36" s="42"/>
+      <c r="GQ36" s="42"/>
+      <c r="GR36" s="42"/>
+      <c r="GS36" s="42"/>
+      <c r="GT36" s="42"/>
+      <c r="GU36" s="42"/>
+      <c r="GV36" s="42"/>
+      <c r="GW36" s="42"/>
+      <c r="GX36" s="42"/>
+      <c r="GY36" s="42"/>
+      <c r="GZ36" s="42"/>
+      <c r="HA36" s="42"/>
+      <c r="HB36" s="42"/>
+      <c r="HC36" s="42"/>
+      <c r="HD36" s="42"/>
+      <c r="HE36" s="42"/>
+      <c r="HF36" s="42"/>
+      <c r="HG36" s="42"/>
+      <c r="HH36" s="42"/>
+      <c r="HI36" s="42"/>
+      <c r="HJ36" s="42"/>
+      <c r="HK36" s="42"/>
+      <c r="HL36" s="42"/>
+      <c r="HM36" s="42"/>
+      <c r="HN36" s="42"/>
+      <c r="HO36" s="42"/>
+      <c r="HP36" s="42"/>
+      <c r="HQ36" s="42"/>
+      <c r="HR36" s="42"/>
+      <c r="HS36" s="42"/>
+      <c r="HT36" s="42"/>
+      <c r="HU36" s="42"/>
+      <c r="HV36" s="42"/>
+      <c r="HW36" s="42"/>
+      <c r="HX36" s="42"/>
+      <c r="HY36" s="42"/>
+      <c r="HZ36" s="42"/>
+      <c r="IA36" s="42"/>
+      <c r="IB36" s="42"/>
+      <c r="IC36" s="42"/>
+      <c r="ID36" s="42"/>
+      <c r="IE36" s="42"/>
+      <c r="IF36" s="42"/>
+      <c r="IG36" s="42"/>
+      <c r="IH36" s="42"/>
+      <c r="II36" s="42"/>
+      <c r="IJ36" s="42"/>
+      <c r="IK36" s="42"/>
+      <c r="IL36" s="42"/>
+      <c r="IM36" s="42"/>
+      <c r="IN36" s="42"/>
+      <c r="IO36" s="42"/>
+      <c r="IP36" s="42"/>
+      <c r="IQ36" s="42"/>
+      <c r="IR36" s="42"/>
+      <c r="IS36" s="42"/>
+      <c r="IT36" s="42"/>
+      <c r="IU36" s="42"/>
+      <c r="IV36" s="42"/>
+      <c r="IW36" s="42"/>
+      <c r="IX36" s="42"/>
+      <c r="IY36" s="42"/>
+      <c r="IZ36" s="42"/>
+      <c r="JA36" s="42"/>
+      <c r="JB36" s="42"/>
+      <c r="JC36" s="42"/>
+      <c r="JD36" s="42"/>
+      <c r="JE36" s="42"/>
+      <c r="JF36" s="42"/>
+      <c r="JG36" s="42"/>
+      <c r="JH36" s="42"/>
+      <c r="JI36" s="42"/>
+      <c r="JJ36" s="42"/>
+      <c r="JK36" s="42"/>
+      <c r="JL36" s="42"/>
+      <c r="JM36" s="42"/>
+      <c r="JN36" s="42"/>
+      <c r="JO36" s="42"/>
+      <c r="JP36" s="42"/>
+      <c r="JQ36" s="42"/>
+      <c r="JR36" s="42"/>
+      <c r="JS36" s="42"/>
+      <c r="JT36" s="42"/>
+      <c r="JU36" s="42"/>
+      <c r="JV36" s="42"/>
+      <c r="JW36" s="42"/>
+      <c r="JX36" s="42"/>
+      <c r="JY36" s="42"/>
+      <c r="JZ36" s="42"/>
+      <c r="KA36" s="42"/>
+      <c r="KB36" s="42"/>
+      <c r="KC36" s="42"/>
+      <c r="KD36" s="42"/>
+      <c r="KE36" s="42"/>
+      <c r="KF36" s="42"/>
+      <c r="KG36" s="42"/>
+      <c r="KH36" s="42"/>
+      <c r="KI36" s="42"/>
+      <c r="KJ36" s="42"/>
+      <c r="KK36" s="42"/>
+      <c r="KL36" s="42"/>
+      <c r="KM36" s="42"/>
+      <c r="KN36" s="42"/>
+      <c r="KO36" s="42"/>
+      <c r="KP36" s="42"/>
+      <c r="KQ36" s="42"/>
+      <c r="KR36" s="42"/>
+      <c r="KS36" s="42"/>
+      <c r="KT36" s="42"/>
+      <c r="KU36" s="42"/>
+      <c r="KV36" s="42"/>
+      <c r="KW36" s="42"/>
+      <c r="KX36" s="42"/>
+      <c r="KY36" s="42"/>
+      <c r="KZ36" s="42"/>
+      <c r="LA36" s="42"/>
+      <c r="LB36" s="42"/>
+      <c r="LC36" s="42"/>
+      <c r="LD36" s="42"/>
+      <c r="LE36" s="42"/>
+      <c r="LF36" s="42"/>
+      <c r="LG36" s="42"/>
+      <c r="LH36" s="42"/>
+      <c r="LI36" s="42"/>
+      <c r="LJ36" s="42"/>
+      <c r="LK36" s="42"/>
+      <c r="LL36" s="42"/>
+      <c r="LM36" s="42"/>
+      <c r="LN36" s="42"/>
+      <c r="LO36" s="42"/>
+      <c r="LP36" s="42"/>
+      <c r="LQ36" s="42"/>
+      <c r="LR36" s="42"/>
+      <c r="LS36" s="42"/>
+      <c r="LT36" s="42"/>
+      <c r="LU36" s="42"/>
+      <c r="LV36" s="42"/>
+      <c r="LW36" s="42"/>
+      <c r="LX36" s="42"/>
+      <c r="LY36" s="42"/>
+      <c r="LZ36" s="42"/>
+      <c r="MA36" s="42"/>
+      <c r="MB36" s="42"/>
+      <c r="MC36" s="42"/>
+      <c r="MD36" s="42"/>
+      <c r="ME36" s="42"/>
+      <c r="MF36" s="42"/>
+      <c r="MG36" s="42"/>
+      <c r="MH36" s="42"/>
+      <c r="MI36" s="42"/>
+      <c r="MJ36" s="42"/>
+      <c r="MK36" s="42"/>
+      <c r="ML36" s="42"/>
+      <c r="MM36" s="42"/>
+      <c r="MN36" s="42"/>
+      <c r="MO36" s="42"/>
+      <c r="MP36" s="42"/>
+      <c r="MQ36" s="42"/>
+      <c r="MR36" s="42"/>
+      <c r="MS36" s="42"/>
+      <c r="MT36" s="42"/>
+      <c r="MU36" s="42"/>
+      <c r="MV36" s="42"/>
+      <c r="MW36" s="42"/>
+      <c r="MX36" s="42"/>
+      <c r="MY36" s="42"/>
+      <c r="MZ36" s="42"/>
+      <c r="NA36" s="42"/>
+      <c r="NB36" s="42"/>
+      <c r="NC36" s="42"/>
+      <c r="ND36" s="42"/>
+      <c r="NE36" s="42"/>
+      <c r="NF36" s="42"/>
+      <c r="NG36" s="42"/>
+      <c r="NH36" s="42"/>
+      <c r="NI36" s="42"/>
+      <c r="NJ36" s="42"/>
+      <c r="NK36" s="42"/>
+      <c r="NL36" s="42"/>
+      <c r="NM36" s="42"/>
+      <c r="NN36" s="42"/>
+      <c r="NO36" s="42"/>
+      <c r="NP36" s="42"/>
+      <c r="NQ36" s="42"/>
+      <c r="NR36" s="42"/>
+      <c r="NS36" s="42"/>
+      <c r="NT36" s="42"/>
+      <c r="NU36" s="42"/>
+      <c r="NV36" s="42"/>
+      <c r="NW36" s="42"/>
+      <c r="NX36" s="42"/>
+      <c r="NY36" s="42"/>
+      <c r="NZ36" s="42"/>
+      <c r="OA36" s="42"/>
+      <c r="OB36" s="42"/>
+      <c r="OC36" s="42"/>
+      <c r="OD36" s="42"/>
+      <c r="OE36" s="42"/>
+      <c r="OF36" s="42"/>
+      <c r="OG36" s="42"/>
+    </row>
+    <row r="37" spans="1:397" s="141" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="110" t="s">
+        <v>21</v>
+      </c>
+      <c r="B37" s="111"/>
+      <c r="C37" s="13"/>
+      <c r="D37" s="13"/>
+      <c r="E37" s="9"/>
+      <c r="F37" s="9"/>
+      <c r="G37" s="9"/>
+      <c r="H37" s="9"/>
+      <c r="I37" s="9"/>
+      <c r="J37" s="10">
+        <f>SUM(J36:J36)</f>
+        <v>2010000</v>
+      </c>
+      <c r="K37" s="10">
+        <f t="shared" ref="K37:P37" si="10">SUM(K36:K36)</f>
+        <v>2010000</v>
+      </c>
+      <c r="L37" s="10">
+        <f t="shared" si="10"/>
+        <v>1374840</v>
+      </c>
+      <c r="M37" s="10">
+        <f t="shared" si="10"/>
+        <v>434160</v>
+      </c>
+      <c r="N37" s="10">
+        <f t="shared" si="10"/>
+        <v>201000</v>
+      </c>
+      <c r="O37" s="10">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="P37" s="10">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="Q37" s="21"/>
+    </row>
+    <row r="38" spans="1:397" ht="108.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="32">
+        <v>1</v>
+      </c>
+      <c r="B38" s="98" t="s">
+        <v>84</v>
+      </c>
+      <c r="C38" s="98">
+        <v>4826066066</v>
+      </c>
+      <c r="D38" s="98" t="s">
+        <v>85</v>
+      </c>
+      <c r="E38" s="98" t="s">
+        <v>18</v>
+      </c>
+      <c r="F38" s="98" t="s">
+        <v>18</v>
+      </c>
+      <c r="G38" s="98" t="s">
+        <v>18</v>
+      </c>
+      <c r="H38" s="64" t="s">
+        <v>86</v>
+      </c>
+      <c r="I38" s="64" t="s">
+        <v>87</v>
+      </c>
+      <c r="J38" s="61">
+        <v>47776.75</v>
+      </c>
+      <c r="K38" s="61">
+        <f>SUM(L38:O38)</f>
+        <v>47776.75</v>
+      </c>
+      <c r="L38" s="61">
+        <v>0</v>
+      </c>
+      <c r="M38" s="61">
+        <v>0</v>
+      </c>
+      <c r="N38" s="61">
+        <v>47776.75</v>
+      </c>
+      <c r="O38" s="61">
+        <v>0</v>
+      </c>
+      <c r="P38" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q38" s="63" t="s">
+        <v>19</v>
+      </c>
+      <c r="R38" s="42"/>
+      <c r="GA38" s="42"/>
+      <c r="GB38" s="42"/>
+      <c r="GC38" s="42"/>
+      <c r="GD38" s="42"/>
+      <c r="GE38" s="42"/>
+      <c r="GF38" s="42"/>
+      <c r="GG38" s="42"/>
+      <c r="GH38" s="42"/>
+      <c r="GI38" s="42"/>
+      <c r="GJ38" s="42"/>
+      <c r="GK38" s="42"/>
+      <c r="GL38" s="42"/>
+      <c r="GM38" s="42"/>
+      <c r="GN38" s="42"/>
+      <c r="GO38" s="42"/>
+      <c r="GP38" s="42"/>
+      <c r="GQ38" s="42"/>
+      <c r="GR38" s="42"/>
+      <c r="GS38" s="42"/>
+      <c r="GT38" s="42"/>
+      <c r="GU38" s="42"/>
+      <c r="GV38" s="42"/>
+      <c r="GW38" s="42"/>
+      <c r="GX38" s="42"/>
+      <c r="GY38" s="42"/>
+      <c r="GZ38" s="42"/>
+      <c r="HA38" s="42"/>
+      <c r="HB38" s="42"/>
+      <c r="HC38" s="42"/>
+      <c r="HD38" s="42"/>
+      <c r="HE38" s="42"/>
+      <c r="HF38" s="42"/>
+      <c r="HG38" s="42"/>
+      <c r="HH38" s="42"/>
+      <c r="HI38" s="42"/>
+      <c r="HJ38" s="42"/>
+      <c r="HK38" s="42"/>
+      <c r="HL38" s="42"/>
+      <c r="HM38" s="42"/>
+      <c r="HN38" s="42"/>
+      <c r="HO38" s="42"/>
+      <c r="HP38" s="42"/>
+      <c r="HQ38" s="42"/>
+      <c r="HR38" s="42"/>
+      <c r="HS38" s="42"/>
+      <c r="HT38" s="42"/>
+      <c r="HU38" s="42"/>
+      <c r="HV38" s="42"/>
+      <c r="HW38" s="42"/>
+      <c r="HX38" s="42"/>
+      <c r="HY38" s="42"/>
+      <c r="HZ38" s="42"/>
+      <c r="IA38" s="42"/>
+      <c r="IB38" s="42"/>
+      <c r="IC38" s="42"/>
+      <c r="ID38" s="42"/>
+      <c r="IE38" s="42"/>
+      <c r="IF38" s="42"/>
+      <c r="IG38" s="42"/>
+      <c r="IH38" s="42"/>
+      <c r="II38" s="42"/>
+      <c r="IJ38" s="42"/>
+      <c r="IK38" s="42"/>
+      <c r="IL38" s="42"/>
+      <c r="IM38" s="42"/>
+      <c r="IN38" s="42"/>
+      <c r="IO38" s="42"/>
+      <c r="IP38" s="42"/>
+      <c r="IQ38" s="42"/>
+      <c r="IR38" s="42"/>
+      <c r="IS38" s="42"/>
+      <c r="IT38" s="42"/>
+      <c r="IU38" s="42"/>
+      <c r="IV38" s="42"/>
+      <c r="IW38" s="42"/>
+      <c r="IX38" s="42"/>
+      <c r="IY38" s="42"/>
+      <c r="IZ38" s="42"/>
+      <c r="JA38" s="42"/>
+      <c r="JB38" s="42"/>
+      <c r="JC38" s="42"/>
+      <c r="JD38" s="42"/>
+      <c r="JE38" s="42"/>
+      <c r="JF38" s="42"/>
+      <c r="JG38" s="42"/>
+      <c r="JH38" s="42"/>
+      <c r="JI38" s="42"/>
+      <c r="JJ38" s="42"/>
+      <c r="JK38" s="42"/>
+      <c r="JL38" s="42"/>
+      <c r="JM38" s="42"/>
+      <c r="JN38" s="42"/>
+      <c r="JO38" s="42"/>
+      <c r="JP38" s="42"/>
+      <c r="JQ38" s="42"/>
+      <c r="JR38" s="42"/>
+      <c r="JS38" s="42"/>
+      <c r="JT38" s="42"/>
+      <c r="JU38" s="42"/>
+      <c r="JV38" s="42"/>
+      <c r="JW38" s="42"/>
+      <c r="JX38" s="42"/>
+      <c r="JY38" s="42"/>
+      <c r="JZ38" s="42"/>
+      <c r="KA38" s="42"/>
+      <c r="KB38" s="42"/>
+      <c r="KC38" s="42"/>
+      <c r="KD38" s="42"/>
+      <c r="KE38" s="42"/>
+      <c r="KF38" s="42"/>
+      <c r="KG38" s="42"/>
+      <c r="KH38" s="42"/>
+      <c r="KI38" s="42"/>
+      <c r="KJ38" s="42"/>
+      <c r="KK38" s="42"/>
+      <c r="KL38" s="42"/>
+      <c r="KM38" s="42"/>
+      <c r="KN38" s="42"/>
+      <c r="KO38" s="42"/>
+      <c r="KP38" s="42"/>
+      <c r="KQ38" s="42"/>
+      <c r="KR38" s="42"/>
+      <c r="KS38" s="42"/>
+      <c r="KT38" s="42"/>
+      <c r="KU38" s="42"/>
+      <c r="KV38" s="42"/>
+      <c r="KW38" s="42"/>
+      <c r="KX38" s="42"/>
+      <c r="KY38" s="42"/>
+      <c r="KZ38" s="42"/>
+      <c r="LA38" s="42"/>
+      <c r="LB38" s="42"/>
+      <c r="LC38" s="42"/>
+      <c r="LD38" s="42"/>
+      <c r="LE38" s="42"/>
+      <c r="LF38" s="42"/>
+      <c r="LG38" s="42"/>
+      <c r="LH38" s="42"/>
+      <c r="LI38" s="42"/>
+      <c r="LJ38" s="42"/>
+      <c r="LK38" s="42"/>
+      <c r="LL38" s="42"/>
+      <c r="LM38" s="42"/>
+      <c r="LN38" s="42"/>
+      <c r="LO38" s="42"/>
+      <c r="LP38" s="42"/>
+      <c r="LQ38" s="42"/>
+      <c r="LR38" s="42"/>
+      <c r="LS38" s="42"/>
+      <c r="LT38" s="42"/>
+      <c r="LU38" s="42"/>
+      <c r="LV38" s="42"/>
+      <c r="LW38" s="42"/>
+      <c r="LX38" s="42"/>
+      <c r="LY38" s="42"/>
+      <c r="LZ38" s="42"/>
+      <c r="MA38" s="42"/>
+      <c r="MB38" s="42"/>
+      <c r="MC38" s="42"/>
+      <c r="MD38" s="42"/>
+      <c r="ME38" s="42"/>
+      <c r="MF38" s="42"/>
+      <c r="MG38" s="42"/>
+      <c r="MH38" s="42"/>
+      <c r="MI38" s="42"/>
+      <c r="MJ38" s="42"/>
+      <c r="MK38" s="42"/>
+      <c r="ML38" s="42"/>
+      <c r="MM38" s="42"/>
+      <c r="MN38" s="42"/>
+      <c r="MO38" s="42"/>
+      <c r="MP38" s="42"/>
+      <c r="MQ38" s="42"/>
+      <c r="MR38" s="42"/>
+      <c r="MS38" s="42"/>
+      <c r="MT38" s="42"/>
+      <c r="MU38" s="42"/>
+      <c r="MV38" s="42"/>
+      <c r="MW38" s="42"/>
+      <c r="MX38" s="42"/>
+      <c r="MY38" s="42"/>
+      <c r="MZ38" s="42"/>
+      <c r="NA38" s="42"/>
+      <c r="NB38" s="42"/>
+      <c r="NC38" s="42"/>
+      <c r="ND38" s="42"/>
+      <c r="NE38" s="42"/>
+      <c r="NF38" s="42"/>
+      <c r="NG38" s="42"/>
+      <c r="NH38" s="42"/>
+      <c r="NI38" s="42"/>
+      <c r="NJ38" s="42"/>
+      <c r="NK38" s="42"/>
+      <c r="NL38" s="42"/>
+      <c r="NM38" s="42"/>
+      <c r="NN38" s="42"/>
+      <c r="NO38" s="42"/>
+      <c r="NP38" s="42"/>
+      <c r="NQ38" s="42"/>
+      <c r="NR38" s="42"/>
+      <c r="NS38" s="42"/>
+      <c r="NT38" s="42"/>
+      <c r="NU38" s="42"/>
+      <c r="NV38" s="42"/>
+      <c r="NW38" s="42"/>
+      <c r="NX38" s="42"/>
+      <c r="NY38" s="42"/>
+      <c r="NZ38" s="42"/>
+      <c r="OA38" s="42"/>
+      <c r="OB38" s="42"/>
+      <c r="OC38" s="42"/>
+      <c r="OD38" s="42"/>
+      <c r="OE38" s="42"/>
+      <c r="OF38" s="42"/>
+      <c r="OG38" s="42"/>
+    </row>
+    <row r="39" spans="1:397" s="141" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="110" t="s">
+        <v>21</v>
+      </c>
+      <c r="B39" s="111"/>
+      <c r="C39" s="13"/>
+      <c r="D39" s="13"/>
+      <c r="E39" s="9"/>
+      <c r="F39" s="9"/>
+      <c r="G39" s="9"/>
+      <c r="H39" s="9"/>
+      <c r="I39" s="9"/>
+      <c r="J39" s="10">
+        <f>SUM(J38:J38)</f>
+        <v>47776.75</v>
+      </c>
+      <c r="K39" s="10">
+        <f t="shared" ref="K39:O39" si="11">SUM(K38:K38)</f>
+        <v>47776.75</v>
+      </c>
+      <c r="L39" s="10">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="M39" s="10">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="N39" s="10">
+        <f t="shared" si="11"/>
+        <v>47776.75</v>
+      </c>
+      <c r="O39" s="10">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="P39" s="12"/>
+      <c r="Q39" s="21"/>
+    </row>
+    <row r="40" spans="1:397" ht="108.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="32">
+        <v>1</v>
+      </c>
+      <c r="B40" s="109" t="s">
+        <v>105</v>
+      </c>
+      <c r="C40" s="109">
+        <v>4825022355</v>
+      </c>
+      <c r="D40" s="109" t="s">
+        <v>106</v>
+      </c>
+      <c r="E40" s="109" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40" s="109" t="s">
+        <v>18</v>
+      </c>
+      <c r="G40" s="109" t="s">
+        <v>18</v>
+      </c>
+      <c r="H40" s="64" t="s">
+        <v>107</v>
+      </c>
+      <c r="I40" s="64" t="s">
+        <v>108</v>
+      </c>
+      <c r="J40" s="61">
+        <v>778720.8</v>
+      </c>
+      <c r="K40" s="61">
+        <f>SUM(L40:O40)</f>
+        <v>778720.8</v>
+      </c>
+      <c r="L40" s="61">
+        <v>0</v>
+      </c>
+      <c r="M40" s="61">
+        <v>0</v>
+      </c>
+      <c r="N40" s="61">
+        <v>778720.8</v>
+      </c>
+      <c r="O40" s="61">
+        <v>0</v>
+      </c>
+      <c r="P40" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q40" s="63" t="s">
+        <v>19</v>
+      </c>
+      <c r="R40" s="42"/>
+      <c r="GA40" s="42"/>
+      <c r="GB40" s="42"/>
+      <c r="GC40" s="42"/>
+      <c r="GD40" s="42"/>
+      <c r="GE40" s="42"/>
+      <c r="GF40" s="42"/>
+      <c r="GG40" s="42"/>
+      <c r="GH40" s="42"/>
+      <c r="GI40" s="42"/>
+      <c r="GJ40" s="42"/>
+      <c r="GK40" s="42"/>
+      <c r="GL40" s="42"/>
+      <c r="GM40" s="42"/>
+      <c r="GN40" s="42"/>
+      <c r="GO40" s="42"/>
+      <c r="GP40" s="42"/>
+      <c r="GQ40" s="42"/>
+      <c r="GR40" s="42"/>
+      <c r="GS40" s="42"/>
+      <c r="GT40" s="42"/>
+      <c r="GU40" s="42"/>
+      <c r="GV40" s="42"/>
+      <c r="GW40" s="42"/>
+      <c r="GX40" s="42"/>
+      <c r="GY40" s="42"/>
+      <c r="GZ40" s="42"/>
+      <c r="HA40" s="42"/>
+      <c r="HB40" s="42"/>
+      <c r="HC40" s="42"/>
+      <c r="HD40" s="42"/>
+      <c r="HE40" s="42"/>
+      <c r="HF40" s="42"/>
+      <c r="HG40" s="42"/>
+      <c r="HH40" s="42"/>
+      <c r="HI40" s="42"/>
+      <c r="HJ40" s="42"/>
+      <c r="HK40" s="42"/>
+      <c r="HL40" s="42"/>
+      <c r="HM40" s="42"/>
+      <c r="HN40" s="42"/>
+      <c r="HO40" s="42"/>
+      <c r="HP40" s="42"/>
+      <c r="HQ40" s="42"/>
+      <c r="HR40" s="42"/>
+      <c r="HS40" s="42"/>
+      <c r="HT40" s="42"/>
+      <c r="HU40" s="42"/>
+      <c r="HV40" s="42"/>
+      <c r="HW40" s="42"/>
+      <c r="HX40" s="42"/>
+      <c r="HY40" s="42"/>
+      <c r="HZ40" s="42"/>
+      <c r="IA40" s="42"/>
+      <c r="IB40" s="42"/>
+      <c r="IC40" s="42"/>
+      <c r="ID40" s="42"/>
+      <c r="IE40" s="42"/>
+      <c r="IF40" s="42"/>
+      <c r="IG40" s="42"/>
+      <c r="IH40" s="42"/>
+      <c r="II40" s="42"/>
+      <c r="IJ40" s="42"/>
+      <c r="IK40" s="42"/>
+      <c r="IL40" s="42"/>
+      <c r="IM40" s="42"/>
+      <c r="IN40" s="42"/>
+      <c r="IO40" s="42"/>
+      <c r="IP40" s="42"/>
+      <c r="IQ40" s="42"/>
+      <c r="IR40" s="42"/>
+      <c r="IS40" s="42"/>
+      <c r="IT40" s="42"/>
+      <c r="IU40" s="42"/>
+      <c r="IV40" s="42"/>
+      <c r="IW40" s="42"/>
+      <c r="IX40" s="42"/>
+      <c r="IY40" s="42"/>
+      <c r="IZ40" s="42"/>
+      <c r="JA40" s="42"/>
+      <c r="JB40" s="42"/>
+      <c r="JC40" s="42"/>
+      <c r="JD40" s="42"/>
+      <c r="JE40" s="42"/>
+      <c r="JF40" s="42"/>
+      <c r="JG40" s="42"/>
+      <c r="JH40" s="42"/>
+      <c r="JI40" s="42"/>
+      <c r="JJ40" s="42"/>
+      <c r="JK40" s="42"/>
+      <c r="JL40" s="42"/>
+      <c r="JM40" s="42"/>
+      <c r="JN40" s="42"/>
+      <c r="JO40" s="42"/>
+      <c r="JP40" s="42"/>
+      <c r="JQ40" s="42"/>
+      <c r="JR40" s="42"/>
+      <c r="JS40" s="42"/>
+      <c r="JT40" s="42"/>
+      <c r="JU40" s="42"/>
+      <c r="JV40" s="42"/>
+      <c r="JW40" s="42"/>
+      <c r="JX40" s="42"/>
+      <c r="JY40" s="42"/>
+      <c r="JZ40" s="42"/>
+      <c r="KA40" s="42"/>
+      <c r="KB40" s="42"/>
+      <c r="KC40" s="42"/>
+      <c r="KD40" s="42"/>
+      <c r="KE40" s="42"/>
+      <c r="KF40" s="42"/>
+      <c r="KG40" s="42"/>
+      <c r="KH40" s="42"/>
+      <c r="KI40" s="42"/>
+      <c r="KJ40" s="42"/>
+      <c r="KK40" s="42"/>
+      <c r="KL40" s="42"/>
+      <c r="KM40" s="42"/>
+      <c r="KN40" s="42"/>
+      <c r="KO40" s="42"/>
+      <c r="KP40" s="42"/>
+      <c r="KQ40" s="42"/>
+      <c r="KR40" s="42"/>
+      <c r="KS40" s="42"/>
+      <c r="KT40" s="42"/>
+      <c r="KU40" s="42"/>
+      <c r="KV40" s="42"/>
+      <c r="KW40" s="42"/>
+      <c r="KX40" s="42"/>
+      <c r="KY40" s="42"/>
+      <c r="KZ40" s="42"/>
+      <c r="LA40" s="42"/>
+      <c r="LB40" s="42"/>
+      <c r="LC40" s="42"/>
+      <c r="LD40" s="42"/>
+      <c r="LE40" s="42"/>
+      <c r="LF40" s="42"/>
+      <c r="LG40" s="42"/>
+      <c r="LH40" s="42"/>
+      <c r="LI40" s="42"/>
+      <c r="LJ40" s="42"/>
+      <c r="LK40" s="42"/>
+      <c r="LL40" s="42"/>
+      <c r="LM40" s="42"/>
+      <c r="LN40" s="42"/>
+      <c r="LO40" s="42"/>
+      <c r="LP40" s="42"/>
+      <c r="LQ40" s="42"/>
+      <c r="LR40" s="42"/>
+      <c r="LS40" s="42"/>
+      <c r="LT40" s="42"/>
+      <c r="LU40" s="42"/>
+      <c r="LV40" s="42"/>
+      <c r="LW40" s="42"/>
+      <c r="LX40" s="42"/>
+      <c r="LY40" s="42"/>
+      <c r="LZ40" s="42"/>
+      <c r="MA40" s="42"/>
+      <c r="MB40" s="42"/>
+      <c r="MC40" s="42"/>
+      <c r="MD40" s="42"/>
+      <c r="ME40" s="42"/>
+      <c r="MF40" s="42"/>
+      <c r="MG40" s="42"/>
+      <c r="MH40" s="42"/>
+      <c r="MI40" s="42"/>
+      <c r="MJ40" s="42"/>
+      <c r="MK40" s="42"/>
+      <c r="ML40" s="42"/>
+      <c r="MM40" s="42"/>
+      <c r="MN40" s="42"/>
+      <c r="MO40" s="42"/>
+      <c r="MP40" s="42"/>
+      <c r="MQ40" s="42"/>
+      <c r="MR40" s="42"/>
+      <c r="MS40" s="42"/>
+      <c r="MT40" s="42"/>
+      <c r="MU40" s="42"/>
+      <c r="MV40" s="42"/>
+      <c r="MW40" s="42"/>
+      <c r="MX40" s="42"/>
+      <c r="MY40" s="42"/>
+      <c r="MZ40" s="42"/>
+      <c r="NA40" s="42"/>
+      <c r="NB40" s="42"/>
+      <c r="NC40" s="42"/>
+      <c r="ND40" s="42"/>
+      <c r="NE40" s="42"/>
+      <c r="NF40" s="42"/>
+      <c r="NG40" s="42"/>
+      <c r="NH40" s="42"/>
+      <c r="NI40" s="42"/>
+      <c r="NJ40" s="42"/>
+      <c r="NK40" s="42"/>
+      <c r="NL40" s="42"/>
+      <c r="NM40" s="42"/>
+      <c r="NN40" s="42"/>
+      <c r="NO40" s="42"/>
+      <c r="NP40" s="42"/>
+      <c r="NQ40" s="42"/>
+      <c r="NR40" s="42"/>
+      <c r="NS40" s="42"/>
+      <c r="NT40" s="42"/>
+      <c r="NU40" s="42"/>
+      <c r="NV40" s="42"/>
+      <c r="NW40" s="42"/>
+      <c r="NX40" s="42"/>
+      <c r="NY40" s="42"/>
+      <c r="NZ40" s="42"/>
+      <c r="OA40" s="42"/>
+      <c r="OB40" s="42"/>
+      <c r="OC40" s="42"/>
+      <c r="OD40" s="42"/>
+      <c r="OE40" s="42"/>
+      <c r="OF40" s="42"/>
+      <c r="OG40" s="42"/>
+    </row>
+    <row r="41" spans="1:397" s="141" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="110" t="s">
+        <v>21</v>
+      </c>
+      <c r="B41" s="111"/>
+      <c r="C41" s="13"/>
+      <c r="D41" s="13"/>
+      <c r="E41" s="9"/>
+      <c r="F41" s="9"/>
+      <c r="G41" s="9"/>
+      <c r="H41" s="9"/>
+      <c r="I41" s="9"/>
+      <c r="J41" s="10">
+        <f>SUM(J40:J40)</f>
+        <v>778720.8</v>
+      </c>
+      <c r="K41" s="10">
+        <f t="shared" ref="K41:O41" si="12">SUM(K40:K40)</f>
+        <v>778720.8</v>
+      </c>
+      <c r="L41" s="10">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="M41" s="10">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="N41" s="10">
+        <f t="shared" si="12"/>
+        <v>778720.8</v>
+      </c>
+      <c r="O41" s="10">
+        <f t="shared" si="12"/>
+        <v>0</v>
+      </c>
+      <c r="P41" s="12"/>
+      <c r="Q41" s="21"/>
+    </row>
+    <row r="42" spans="1:397" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="121" t="s">
+        <v>115</v>
+      </c>
+      <c r="B42" s="122"/>
+      <c r="C42" s="122"/>
+      <c r="D42" s="122"/>
+      <c r="E42" s="44"/>
+      <c r="F42" s="44"/>
+      <c r="G42" s="44"/>
+      <c r="H42" s="45"/>
+      <c r="I42" s="45"/>
+      <c r="J42" s="46">
+        <f>J14+J20+J16+J18+J22+J26+J28+J33+J35+J37+J39+J41</f>
+        <v>35609655.399999999</v>
+      </c>
+      <c r="K42" s="46">
+        <f>K43+K44+K45</f>
+        <v>35609655.399999999</v>
+      </c>
+      <c r="L42" s="46">
+        <f t="shared" ref="K42:O42" si="13">L14+L20+L16+L18+L22+L26+L28+L33+L35+L37+L39+L41</f>
+        <v>1374840</v>
+      </c>
+      <c r="M42" s="46">
+        <f t="shared" si="13"/>
+        <v>434160</v>
+      </c>
+      <c r="N42" s="46">
+        <f t="shared" si="13"/>
+        <v>33800655.399999999</v>
+      </c>
+      <c r="O42" s="46">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="P42" s="47"/>
+      <c r="Q42" s="48"/>
+      <c r="S42" s="8"/>
+      <c r="T42" s="8"/>
+      <c r="U42" s="8"/>
+      <c r="V42" s="8"/>
+      <c r="W42" s="8"/>
+      <c r="X42" s="8"/>
+      <c r="Y42" s="8"/>
+      <c r="Z42" s="8"/>
+      <c r="AA42" s="8"/>
+      <c r="AB42" s="8"/>
+      <c r="AC42" s="8"/>
+      <c r="AD42" s="8"/>
+      <c r="AE42" s="8"/>
+      <c r="AF42" s="8"/>
+      <c r="AG42" s="8"/>
+      <c r="AH42" s="8"/>
+      <c r="AI42" s="8"/>
+      <c r="AJ42" s="8"/>
+      <c r="AK42" s="8"/>
+      <c r="AL42" s="8"/>
+      <c r="AM42" s="8"/>
+      <c r="AN42" s="8"/>
+      <c r="AO42" s="8"/>
+      <c r="AP42" s="8"/>
+      <c r="AQ42" s="8"/>
+      <c r="AR42" s="8"/>
+      <c r="AS42" s="8"/>
+      <c r="AT42" s="8"/>
+      <c r="AU42" s="8"/>
+      <c r="AV42" s="8"/>
+      <c r="AW42" s="8"/>
+      <c r="AX42" s="8"/>
+      <c r="AY42" s="8"/>
+      <c r="AZ42" s="8"/>
+      <c r="BA42" s="8"/>
+      <c r="BB42" s="8"/>
+      <c r="BC42" s="8"/>
+      <c r="BD42" s="8"/>
+      <c r="BE42" s="8"/>
+      <c r="BF42" s="8"/>
+      <c r="BG42" s="8"/>
+      <c r="BH42" s="8"/>
+      <c r="BI42" s="8"/>
+      <c r="BJ42" s="8"/>
+      <c r="BK42" s="8"/>
+      <c r="BL42" s="8"/>
+      <c r="BM42" s="8"/>
+      <c r="BN42" s="8"/>
+      <c r="BO42" s="8"/>
+      <c r="BP42" s="8"/>
+      <c r="BQ42" s="8"/>
+      <c r="BR42" s="8"/>
+      <c r="BS42" s="8"/>
+      <c r="BT42" s="8"/>
+      <c r="BU42" s="8"/>
+      <c r="BV42" s="8"/>
+      <c r="BW42" s="8"/>
+      <c r="BX42" s="8"/>
+      <c r="BY42" s="8"/>
+      <c r="BZ42" s="8"/>
+      <c r="CA42" s="8"/>
+      <c r="CB42" s="8"/>
+      <c r="CC42" s="8"/>
+      <c r="CD42" s="8"/>
+      <c r="CE42" s="8"/>
+      <c r="CF42" s="8"/>
+      <c r="CG42" s="8"/>
+      <c r="CH42" s="8"/>
+      <c r="CI42" s="8"/>
+      <c r="CJ42" s="8"/>
+      <c r="CK42" s="8"/>
+      <c r="CL42" s="8"/>
+      <c r="CM42" s="8"/>
+      <c r="CN42" s="8"/>
+      <c r="CO42" s="8"/>
+      <c r="CP42" s="8"/>
+      <c r="CQ42" s="8"/>
+      <c r="CR42" s="8"/>
+      <c r="CS42" s="8"/>
+      <c r="CT42" s="8"/>
+      <c r="CU42" s="8"/>
+      <c r="CV42" s="8"/>
+      <c r="CW42" s="8"/>
+      <c r="CX42" s="8"/>
+      <c r="CY42" s="8"/>
+      <c r="CZ42" s="8"/>
+      <c r="DA42" s="8"/>
+      <c r="DB42" s="8"/>
+      <c r="DC42" s="8"/>
+      <c r="DD42" s="8"/>
+      <c r="DE42" s="8"/>
+      <c r="DF42" s="8"/>
+      <c r="DG42" s="8"/>
+      <c r="DH42" s="8"/>
+      <c r="DI42" s="8"/>
+      <c r="DJ42" s="8"/>
+      <c r="DK42" s="8"/>
+      <c r="DL42" s="8"/>
+      <c r="DM42" s="8"/>
+      <c r="DN42" s="8"/>
+      <c r="DO42" s="8"/>
+      <c r="DP42" s="8"/>
+      <c r="DQ42" s="8"/>
+      <c r="DR42" s="8"/>
+      <c r="DS42" s="8"/>
+      <c r="DT42" s="8"/>
+      <c r="DU42" s="8"/>
+      <c r="DV42" s="8"/>
+      <c r="DW42" s="8"/>
+      <c r="DX42" s="8"/>
+      <c r="DY42" s="8"/>
+      <c r="DZ42" s="8"/>
+      <c r="EA42" s="8"/>
+      <c r="EB42" s="8"/>
+      <c r="EC42" s="8"/>
+      <c r="ED42" s="8"/>
+      <c r="EE42" s="8"/>
+      <c r="EF42" s="8"/>
+      <c r="EG42" s="8"/>
+      <c r="EH42" s="8"/>
+      <c r="EI42" s="8"/>
+      <c r="EJ42" s="8"/>
+      <c r="EK42" s="8"/>
+      <c r="EL42" s="8"/>
+      <c r="EM42" s="8"/>
+      <c r="EN42" s="8"/>
+      <c r="EO42" s="8"/>
+      <c r="EP42" s="8"/>
+      <c r="EQ42" s="8"/>
+      <c r="ER42" s="8"/>
+      <c r="ES42" s="8"/>
+      <c r="ET42" s="8"/>
+      <c r="EU42" s="8"/>
+      <c r="EV42" s="8"/>
+      <c r="EW42" s="8"/>
+      <c r="EX42" s="8"/>
+      <c r="EY42" s="8"/>
+      <c r="EZ42" s="8"/>
+      <c r="FA42" s="8"/>
+      <c r="FB42" s="8"/>
+      <c r="FC42" s="8"/>
+      <c r="FD42" s="8"/>
+      <c r="FE42" s="8"/>
+      <c r="FF42" s="8"/>
+      <c r="FG42" s="8"/>
+      <c r="FH42" s="8"/>
+      <c r="FI42" s="8"/>
+      <c r="FJ42" s="8"/>
+      <c r="FK42" s="8"/>
+      <c r="FL42" s="8"/>
+      <c r="FM42" s="8"/>
+      <c r="FN42" s="8"/>
+      <c r="FO42" s="8"/>
+      <c r="FP42" s="8"/>
+      <c r="FQ42" s="8"/>
+      <c r="FR42" s="8"/>
+      <c r="FS42" s="8"/>
+      <c r="FT42" s="8"/>
+      <c r="FU42" s="8"/>
+      <c r="FV42" s="8"/>
+      <c r="FW42" s="8"/>
+      <c r="FX42" s="8"/>
+      <c r="FY42" s="8"/>
+      <c r="FZ42" s="8"/>
+    </row>
+    <row r="43" spans="1:397" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="37" t="s">
+        <v>65</v>
+      </c>
+      <c r="B43" s="38"/>
+      <c r="C43" s="39"/>
+      <c r="D43" s="38"/>
+      <c r="E43" s="38"/>
+      <c r="F43" s="38"/>
+      <c r="G43" s="38"/>
+      <c r="H43" s="38"/>
+      <c r="I43" s="38"/>
+      <c r="J43" s="40">
+        <v>0</v>
+      </c>
+      <c r="K43" s="40">
+        <v>0</v>
+      </c>
+      <c r="L43" s="40">
+        <v>0</v>
+      </c>
+      <c r="M43" s="40">
+        <v>0</v>
+      </c>
+      <c r="N43" s="40">
+        <v>0</v>
+      </c>
+      <c r="O43" s="40">
+        <v>0</v>
+      </c>
+      <c r="P43" s="49"/>
+      <c r="Q43" s="50"/>
+      <c r="S43" s="8"/>
+      <c r="T43" s="8"/>
+      <c r="U43" s="8"/>
+      <c r="V43" s="8"/>
+      <c r="W43" s="8"/>
+      <c r="X43" s="8"/>
+      <c r="Y43" s="8"/>
+      <c r="Z43" s="8"/>
+      <c r="AA43" s="8"/>
+      <c r="AB43" s="8"/>
+      <c r="AC43" s="8"/>
+      <c r="AD43" s="8"/>
+      <c r="AE43" s="8"/>
+      <c r="AF43" s="8"/>
+      <c r="AG43" s="8"/>
+      <c r="AH43" s="8"/>
+      <c r="AI43" s="8"/>
+      <c r="AJ43" s="8"/>
+      <c r="AK43" s="8"/>
+      <c r="AL43" s="8"/>
+      <c r="AM43" s="8"/>
+      <c r="AN43" s="8"/>
+      <c r="AO43" s="8"/>
+      <c r="AP43" s="8"/>
+      <c r="AQ43" s="8"/>
+      <c r="AR43" s="8"/>
+      <c r="AS43" s="8"/>
+      <c r="AT43" s="8"/>
+      <c r="AU43" s="8"/>
+      <c r="AV43" s="8"/>
+      <c r="AW43" s="8"/>
+      <c r="AX43" s="8"/>
+      <c r="AY43" s="8"/>
+      <c r="AZ43" s="8"/>
+      <c r="BA43" s="8"/>
+      <c r="BB43" s="8"/>
+      <c r="BC43" s="8"/>
+      <c r="BD43" s="8"/>
+      <c r="BE43" s="8"/>
+      <c r="BF43" s="8"/>
+      <c r="BG43" s="8"/>
+      <c r="BH43" s="8"/>
+      <c r="BI43" s="8"/>
+      <c r="BJ43" s="8"/>
+      <c r="BK43" s="8"/>
+      <c r="BL43" s="8"/>
+      <c r="BM43" s="8"/>
+      <c r="BN43" s="8"/>
+      <c r="BO43" s="8"/>
+      <c r="BP43" s="8"/>
+      <c r="BQ43" s="8"/>
+      <c r="BR43" s="8"/>
+      <c r="BS43" s="8"/>
+      <c r="BT43" s="8"/>
+      <c r="BU43" s="8"/>
+      <c r="BV43" s="8"/>
+      <c r="BW43" s="8"/>
+      <c r="BX43" s="8"/>
+      <c r="BY43" s="8"/>
+      <c r="BZ43" s="8"/>
+      <c r="CA43" s="8"/>
+      <c r="CB43" s="8"/>
+      <c r="CC43" s="8"/>
+      <c r="CD43" s="8"/>
+      <c r="CE43" s="8"/>
+      <c r="CF43" s="8"/>
+      <c r="CG43" s="8"/>
+      <c r="CH43" s="8"/>
+      <c r="CI43" s="8"/>
+      <c r="CJ43" s="8"/>
+      <c r="CK43" s="8"/>
+      <c r="CL43" s="8"/>
+      <c r="CM43" s="8"/>
+      <c r="CN43" s="8"/>
+      <c r="CO43" s="8"/>
+      <c r="CP43" s="8"/>
+      <c r="CQ43" s="8"/>
+      <c r="CR43" s="8"/>
+      <c r="CS43" s="8"/>
+      <c r="CT43" s="8"/>
+      <c r="CU43" s="8"/>
+      <c r="CV43" s="8"/>
+      <c r="CW43" s="8"/>
+      <c r="CX43" s="8"/>
+      <c r="CY43" s="8"/>
+      <c r="CZ43" s="8"/>
+      <c r="DA43" s="8"/>
+      <c r="DB43" s="8"/>
+      <c r="DC43" s="8"/>
+      <c r="DD43" s="8"/>
+      <c r="DE43" s="8"/>
+      <c r="DF43" s="8"/>
+      <c r="DG43" s="8"/>
+      <c r="DH43" s="8"/>
+      <c r="DI43" s="8"/>
+      <c r="DJ43" s="8"/>
+      <c r="DK43" s="8"/>
+      <c r="DL43" s="8"/>
+      <c r="DM43" s="8"/>
+      <c r="DN43" s="8"/>
+      <c r="DO43" s="8"/>
+      <c r="DP43" s="8"/>
+      <c r="DQ43" s="8"/>
+      <c r="DR43" s="8"/>
+      <c r="DS43" s="8"/>
+      <c r="DT43" s="8"/>
+      <c r="DU43" s="8"/>
+      <c r="DV43" s="8"/>
+      <c r="DW43" s="8"/>
+      <c r="DX43" s="8"/>
+      <c r="DY43" s="8"/>
+      <c r="DZ43" s="8"/>
+      <c r="EA43" s="8"/>
+      <c r="EB43" s="8"/>
+      <c r="EC43" s="8"/>
+      <c r="ED43" s="8"/>
+      <c r="EE43" s="8"/>
+      <c r="EF43" s="8"/>
+      <c r="EG43" s="8"/>
+      <c r="EH43" s="8"/>
+      <c r="EI43" s="8"/>
+      <c r="EJ43" s="8"/>
+      <c r="EK43" s="8"/>
+      <c r="EL43" s="8"/>
+      <c r="EM43" s="8"/>
+      <c r="EN43" s="8"/>
+      <c r="EO43" s="8"/>
+      <c r="EP43" s="8"/>
+      <c r="EQ43" s="8"/>
+      <c r="ER43" s="8"/>
+      <c r="ES43" s="8"/>
+      <c r="ET43" s="8"/>
+      <c r="EU43" s="8"/>
+      <c r="EV43" s="8"/>
+      <c r="EW43" s="8"/>
+      <c r="EX43" s="8"/>
+      <c r="EY43" s="8"/>
+      <c r="EZ43" s="8"/>
+      <c r="FA43" s="8"/>
+      <c r="FB43" s="8"/>
+      <c r="FC43" s="8"/>
+      <c r="FD43" s="8"/>
+      <c r="FE43" s="8"/>
+      <c r="FF43" s="8"/>
+      <c r="FG43" s="8"/>
+      <c r="FH43" s="8"/>
+      <c r="FI43" s="8"/>
+      <c r="FJ43" s="8"/>
+      <c r="FK43" s="8"/>
+      <c r="FL43" s="8"/>
+      <c r="FM43" s="8"/>
+      <c r="FN43" s="8"/>
+      <c r="FO43" s="8"/>
+      <c r="FP43" s="8"/>
+      <c r="FQ43" s="8"/>
+      <c r="FR43" s="8"/>
+      <c r="FS43" s="8"/>
+      <c r="FT43" s="8"/>
+      <c r="FU43" s="8"/>
+      <c r="FV43" s="8"/>
+      <c r="FW43" s="8"/>
+      <c r="FX43" s="8"/>
+      <c r="FY43" s="8"/>
+      <c r="FZ43" s="8"/>
+    </row>
+    <row r="44" spans="1:397" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="51" t="s">
+        <v>116</v>
+      </c>
+      <c r="B44" s="52"/>
+      <c r="C44" s="53"/>
+      <c r="D44" s="52"/>
+      <c r="E44" s="52"/>
+      <c r="F44" s="52"/>
+      <c r="G44" s="52"/>
+      <c r="H44" s="52"/>
+      <c r="I44" s="52"/>
+      <c r="J44" s="54">
+        <f>SUM(J36)</f>
+        <v>2010000</v>
+      </c>
+      <c r="K44" s="54">
+        <f t="shared" ref="K44:O44" si="14">SUM(K36)</f>
+        <v>2010000</v>
+      </c>
+      <c r="L44" s="54">
+        <f t="shared" si="14"/>
+        <v>1374840</v>
+      </c>
+      <c r="M44" s="54">
+        <f t="shared" si="14"/>
+        <v>434160</v>
+      </c>
+      <c r="N44" s="54">
+        <f t="shared" si="14"/>
+        <v>201000</v>
+      </c>
+      <c r="O44" s="54">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="P44" s="55"/>
+      <c r="Q44" s="56"/>
+      <c r="S44" s="8"/>
+      <c r="T44" s="8"/>
+      <c r="U44" s="8"/>
+      <c r="V44" s="8"/>
+      <c r="W44" s="8"/>
+      <c r="X44" s="8"/>
+      <c r="Y44" s="8"/>
+      <c r="Z44" s="8"/>
+      <c r="AA44" s="8"/>
+      <c r="AB44" s="8"/>
+      <c r="AC44" s="8"/>
+      <c r="AD44" s="8"/>
+      <c r="AE44" s="8"/>
+      <c r="AF44" s="8"/>
+      <c r="AG44" s="8"/>
+      <c r="AH44" s="8"/>
+      <c r="AI44" s="8"/>
+      <c r="AJ44" s="8"/>
+      <c r="AK44" s="8"/>
+      <c r="AL44" s="8"/>
+      <c r="AM44" s="8"/>
+      <c r="AN44" s="8"/>
+      <c r="AO44" s="8"/>
+      <c r="AP44" s="8"/>
+      <c r="AQ44" s="8"/>
+      <c r="AR44" s="8"/>
+      <c r="AS44" s="8"/>
+      <c r="AT44" s="8"/>
+      <c r="AU44" s="8"/>
+      <c r="AV44" s="8"/>
+      <c r="AW44" s="8"/>
+      <c r="AX44" s="8"/>
+      <c r="AY44" s="8"/>
+      <c r="AZ44" s="8"/>
+      <c r="BA44" s="8"/>
+      <c r="BB44" s="8"/>
+      <c r="BC44" s="8"/>
+      <c r="BD44" s="8"/>
+      <c r="BE44" s="8"/>
+      <c r="BF44" s="8"/>
+      <c r="BG44" s="8"/>
+      <c r="BH44" s="8"/>
+      <c r="BI44" s="8"/>
+      <c r="BJ44" s="8"/>
+      <c r="BK44" s="8"/>
+      <c r="BL44" s="8"/>
+      <c r="BM44" s="8"/>
+      <c r="BN44" s="8"/>
+      <c r="BO44" s="8"/>
+      <c r="BP44" s="8"/>
+      <c r="BQ44" s="8"/>
+      <c r="BR44" s="8"/>
+      <c r="BS44" s="8"/>
+      <c r="BT44" s="8"/>
+      <c r="BU44" s="8"/>
+      <c r="BV44" s="8"/>
+      <c r="BW44" s="8"/>
+      <c r="BX44" s="8"/>
+      <c r="BY44" s="8"/>
+      <c r="BZ44" s="8"/>
+      <c r="CA44" s="8"/>
+      <c r="CB44" s="8"/>
+      <c r="CC44" s="8"/>
+      <c r="CD44" s="8"/>
+      <c r="CE44" s="8"/>
+      <c r="CF44" s="8"/>
+      <c r="CG44" s="8"/>
+      <c r="CH44" s="8"/>
+      <c r="CI44" s="8"/>
+      <c r="CJ44" s="8"/>
+      <c r="CK44" s="8"/>
+      <c r="CL44" s="8"/>
+      <c r="CM44" s="8"/>
+      <c r="CN44" s="8"/>
+      <c r="CO44" s="8"/>
+      <c r="CP44" s="8"/>
+      <c r="CQ44" s="8"/>
+      <c r="CR44" s="8"/>
+      <c r="CS44" s="8"/>
+      <c r="CT44" s="8"/>
+      <c r="CU44" s="8"/>
+      <c r="CV44" s="8"/>
+      <c r="CW44" s="8"/>
+      <c r="CX44" s="8"/>
+      <c r="CY44" s="8"/>
+      <c r="CZ44" s="8"/>
+      <c r="DA44" s="8"/>
+      <c r="DB44" s="8"/>
+      <c r="DC44" s="8"/>
+      <c r="DD44" s="8"/>
+      <c r="DE44" s="8"/>
+      <c r="DF44" s="8"/>
+      <c r="DG44" s="8"/>
+      <c r="DH44" s="8"/>
+      <c r="DI44" s="8"/>
+      <c r="DJ44" s="8"/>
+      <c r="DK44" s="8"/>
+      <c r="DL44" s="8"/>
+      <c r="DM44" s="8"/>
+      <c r="DN44" s="8"/>
+      <c r="DO44" s="8"/>
+      <c r="DP44" s="8"/>
+      <c r="DQ44" s="8"/>
+      <c r="DR44" s="8"/>
+      <c r="DS44" s="8"/>
+      <c r="DT44" s="8"/>
+      <c r="DU44" s="8"/>
+      <c r="DV44" s="8"/>
+      <c r="DW44" s="8"/>
+      <c r="DX44" s="8"/>
+      <c r="DY44" s="8"/>
+      <c r="DZ44" s="8"/>
+      <c r="EA44" s="8"/>
+      <c r="EB44" s="8"/>
+      <c r="EC44" s="8"/>
+      <c r="ED44" s="8"/>
+      <c r="EE44" s="8"/>
+      <c r="EF44" s="8"/>
+      <c r="EG44" s="8"/>
+      <c r="EH44" s="8"/>
+      <c r="EI44" s="8"/>
+      <c r="EJ44" s="8"/>
+      <c r="EK44" s="8"/>
+      <c r="EL44" s="8"/>
+      <c r="EM44" s="8"/>
+      <c r="EN44" s="8"/>
+      <c r="EO44" s="8"/>
+      <c r="EP44" s="8"/>
+      <c r="EQ44" s="8"/>
+      <c r="ER44" s="8"/>
+      <c r="ES44" s="8"/>
+      <c r="ET44" s="8"/>
+      <c r="EU44" s="8"/>
+      <c r="EV44" s="8"/>
+      <c r="EW44" s="8"/>
+      <c r="EX44" s="8"/>
+      <c r="EY44" s="8"/>
+      <c r="EZ44" s="8"/>
+      <c r="FA44" s="8"/>
+      <c r="FB44" s="8"/>
+      <c r="FC44" s="8"/>
+      <c r="FD44" s="8"/>
+      <c r="FE44" s="8"/>
+      <c r="FF44" s="8"/>
+      <c r="FG44" s="8"/>
+      <c r="FH44" s="8"/>
+      <c r="FI44" s="8"/>
+      <c r="FJ44" s="8"/>
+      <c r="FK44" s="8"/>
+      <c r="FL44" s="8"/>
+      <c r="FM44" s="8"/>
+      <c r="FN44" s="8"/>
+      <c r="FO44" s="8"/>
+      <c r="FP44" s="8"/>
+      <c r="FQ44" s="8"/>
+      <c r="FR44" s="8"/>
+      <c r="FS44" s="8"/>
+      <c r="FT44" s="8"/>
+      <c r="FU44" s="8"/>
+      <c r="FV44" s="8"/>
+      <c r="FW44" s="8"/>
+      <c r="FX44" s="8"/>
+      <c r="FY44" s="8"/>
+      <c r="FZ44" s="8"/>
+    </row>
+    <row r="45" spans="1:397" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="17" t="s">
+        <v>117</v>
+      </c>
+      <c r="B45" s="18"/>
+      <c r="C45" s="18"/>
+      <c r="D45" s="18"/>
+      <c r="E45" s="18"/>
+      <c r="F45" s="18"/>
+      <c r="G45" s="18"/>
+      <c r="H45" s="18"/>
+      <c r="I45" s="18"/>
+      <c r="J45" s="19">
+        <f>J6+J7+J15+J19+J17+J21+J23+J24+J27+J29+J34+J8+J9+J10+J11+J12+J13+J25+J30+J31+J32+J38+J40</f>
+        <v>33599655.399999999</v>
+      </c>
+      <c r="K45" s="19">
+        <f t="shared" ref="K45:O45" si="15">K6+K7+K15+K19+K17+K21+K23+K24+K27+K29+K34+K8+K9+K10+K11+K12+K13+K25+K30+K31+K32+K38+K40</f>
+        <v>33599655.399999999</v>
+      </c>
+      <c r="L45" s="19">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="M45" s="19">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="N45" s="19">
+        <f t="shared" si="15"/>
+        <v>33599655.399999999</v>
+      </c>
+      <c r="O45" s="19">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="P45" s="6"/>
+      <c r="Q45" s="7"/>
+      <c r="S45" s="8"/>
+      <c r="T45" s="8"/>
+      <c r="U45" s="8"/>
+      <c r="V45" s="8"/>
+      <c r="W45" s="8"/>
+      <c r="X45" s="8"/>
+      <c r="Y45" s="8"/>
+      <c r="Z45" s="8"/>
+      <c r="AA45" s="8"/>
+      <c r="AB45" s="8"/>
+      <c r="AC45" s="8"/>
+      <c r="AD45" s="8"/>
+      <c r="AE45" s="8"/>
+      <c r="AF45" s="8"/>
+      <c r="AG45" s="8"/>
+      <c r="AH45" s="8"/>
+      <c r="AI45" s="8"/>
+      <c r="AJ45" s="8"/>
+      <c r="AK45" s="8"/>
+      <c r="AL45" s="8"/>
+      <c r="AM45" s="8"/>
+      <c r="AN45" s="8"/>
+      <c r="AO45" s="8"/>
+      <c r="AP45" s="8"/>
+      <c r="AQ45" s="8"/>
+      <c r="AR45" s="8"/>
+      <c r="AS45" s="8"/>
+      <c r="AT45" s="8"/>
+      <c r="AU45" s="8"/>
+      <c r="AV45" s="8"/>
+      <c r="AW45" s="8"/>
+      <c r="AX45" s="8"/>
+      <c r="AY45" s="8"/>
+      <c r="AZ45" s="8"/>
+      <c r="BA45" s="8"/>
+      <c r="BB45" s="8"/>
+      <c r="BC45" s="8"/>
+      <c r="BD45" s="8"/>
+      <c r="BE45" s="8"/>
+      <c r="BF45" s="8"/>
+      <c r="BG45" s="8"/>
+      <c r="BH45" s="8"/>
+      <c r="BI45" s="8"/>
+      <c r="BJ45" s="8"/>
+      <c r="BK45" s="8"/>
+      <c r="BL45" s="8"/>
+      <c r="BM45" s="8"/>
+      <c r="BN45" s="8"/>
+      <c r="BO45" s="8"/>
+      <c r="BP45" s="8"/>
+      <c r="BQ45" s="8"/>
+      <c r="BR45" s="8"/>
+      <c r="BS45" s="8"/>
+      <c r="BT45" s="8"/>
+      <c r="BU45" s="8"/>
+      <c r="BV45" s="8"/>
+      <c r="BW45" s="8"/>
+      <c r="BX45" s="8"/>
+      <c r="BY45" s="8"/>
+      <c r="BZ45" s="8"/>
+      <c r="CA45" s="8"/>
+      <c r="CB45" s="8"/>
+      <c r="CC45" s="8"/>
+      <c r="CD45" s="8"/>
+      <c r="CE45" s="8"/>
+      <c r="CF45" s="8"/>
+      <c r="CG45" s="8"/>
+      <c r="CH45" s="8"/>
+      <c r="CI45" s="8"/>
+      <c r="CJ45" s="8"/>
+      <c r="CK45" s="8"/>
+      <c r="CL45" s="8"/>
+      <c r="CM45" s="8"/>
+      <c r="CN45" s="8"/>
+      <c r="CO45" s="8"/>
+      <c r="CP45" s="8"/>
+      <c r="CQ45" s="8"/>
+      <c r="CR45" s="8"/>
+      <c r="CS45" s="8"/>
+      <c r="CT45" s="8"/>
+      <c r="CU45" s="8"/>
+      <c r="CV45" s="8"/>
+      <c r="CW45" s="8"/>
+      <c r="CX45" s="8"/>
+      <c r="CY45" s="8"/>
+      <c r="CZ45" s="8"/>
+      <c r="DA45" s="8"/>
+      <c r="DB45" s="8"/>
+      <c r="DC45" s="8"/>
+      <c r="DD45" s="8"/>
+      <c r="DE45" s="8"/>
+      <c r="DF45" s="8"/>
+      <c r="DG45" s="8"/>
+      <c r="DH45" s="8"/>
+      <c r="DI45" s="8"/>
+      <c r="DJ45" s="8"/>
+      <c r="DK45" s="8"/>
+      <c r="DL45" s="8"/>
+      <c r="DM45" s="8"/>
+      <c r="DN45" s="8"/>
+      <c r="DO45" s="8"/>
+      <c r="DP45" s="8"/>
+      <c r="DQ45" s="8"/>
+      <c r="DR45" s="8"/>
+      <c r="DS45" s="8"/>
+      <c r="DT45" s="8"/>
+      <c r="DU45" s="8"/>
+      <c r="DV45" s="8"/>
+      <c r="DW45" s="8"/>
+      <c r="DX45" s="8"/>
+      <c r="DY45" s="8"/>
+      <c r="DZ45" s="8"/>
+      <c r="EA45" s="8"/>
+      <c r="EB45" s="8"/>
+      <c r="EC45" s="8"/>
+      <c r="ED45" s="8"/>
+      <c r="EE45" s="8"/>
+      <c r="EF45" s="8"/>
+      <c r="EG45" s="8"/>
+      <c r="EH45" s="8"/>
+      <c r="EI45" s="8"/>
+      <c r="EJ45" s="8"/>
+      <c r="EK45" s="8"/>
+      <c r="EL45" s="8"/>
+      <c r="EM45" s="8"/>
+      <c r="EN45" s="8"/>
+      <c r="EO45" s="8"/>
+      <c r="EP45" s="8"/>
+      <c r="EQ45" s="8"/>
+      <c r="ER45" s="8"/>
+      <c r="ES45" s="8"/>
+      <c r="ET45" s="8"/>
+      <c r="EU45" s="8"/>
+      <c r="EV45" s="8"/>
+      <c r="EW45" s="8"/>
+      <c r="EX45" s="8"/>
+      <c r="EY45" s="8"/>
+      <c r="EZ45" s="8"/>
+      <c r="FA45" s="8"/>
+      <c r="FB45" s="8"/>
+      <c r="FC45" s="8"/>
+      <c r="FD45" s="8"/>
+      <c r="FE45" s="8"/>
+      <c r="FF45" s="8"/>
+      <c r="FG45" s="8"/>
+      <c r="FH45" s="8"/>
+      <c r="FI45" s="8"/>
+      <c r="FJ45" s="8"/>
+      <c r="FK45" s="8"/>
+      <c r="FL45" s="8"/>
+      <c r="FM45" s="8"/>
+      <c r="FN45" s="8"/>
+      <c r="FO45" s="8"/>
+      <c r="FP45" s="8"/>
+      <c r="FQ45" s="8"/>
+      <c r="FR45" s="8"/>
+      <c r="FS45" s="8"/>
+      <c r="FT45" s="8"/>
+      <c r="FU45" s="8"/>
+      <c r="FV45" s="8"/>
+      <c r="FW45" s="8"/>
+      <c r="FX45" s="8"/>
+      <c r="FY45" s="8"/>
+      <c r="FZ45" s="8"/>
     </row>
   </sheetData>
-  <mergeCells count="29">
-[...13 lines deleted...]
-    <mergeCell ref="A20:B20"/>
+  <mergeCells count="35">
+    <mergeCell ref="M1:Q1"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="A5:Q5"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="K3:O3"/>
+    <mergeCell ref="A42:D42"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="B29:B32"/>
+    <mergeCell ref="C29:C32"/>
+    <mergeCell ref="A41:B41"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="B23:B25"/>
+    <mergeCell ref="C23:C25"/>
     <mergeCell ref="J3:J4"/>
+    <mergeCell ref="H3:H4"/>
     <mergeCell ref="G3:G4"/>
-    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="B6:B13"/>
+    <mergeCell ref="C6:C13"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="24" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="5" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B3" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>ДЕКАБРЬ_ЦЗ</vt:lpstr>
+      <vt:lpstr>МАЙ_ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>ДЕКАБРЬ_ЦЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>МАЙ_ЦЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>