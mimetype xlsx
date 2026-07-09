--- v1 (2026-05-24)
+++ v2 (2026-07-09)
@@ -4,201 +4,108 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Май\15.05.2026\На Сайт\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Июль\03.07.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6189FE08-20F4-4EE4-A00A-8AADE849D62B}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{012729E6-C7A5-49DF-93FF-FEE9B68DF4A3}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="МАЙ_ЦЗ" sheetId="7" r:id="rId1"/>
+    <sheet name="ИЮЛЬ_ЦЗ" sheetId="7" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">МАЙ_ЦЗ!$A$4:$Q$4</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">МАЙ_ЦЗ!$A$1:$Q$44</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ИЮЛЬ_ЦЗ!$A$4:$Q$4</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">ИЮЛЬ_ЦЗ!$A$1:$Q$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K42" i="7" l="1"/>
-[...110 lines deleted...]
-  <c r="K10" i="7"/>
+  <c r="K8" i="7" l="1"/>
   <c r="K11" i="7"/>
-  <c r="K12" i="7"/>
+  <c r="L11" i="7"/>
+  <c r="M11" i="7"/>
+  <c r="N11" i="7"/>
+  <c r="O11" i="7"/>
+  <c r="J11" i="7"/>
+  <c r="L8" i="7"/>
+  <c r="M8" i="7"/>
+  <c r="N8" i="7"/>
+  <c r="O8" i="7"/>
+  <c r="J8" i="7"/>
   <c r="K7" i="7"/>
+  <c r="L7" i="7"/>
+  <c r="M7" i="7"/>
+  <c r="N7" i="7"/>
+  <c r="O7" i="7"/>
+  <c r="P7" i="7"/>
+  <c r="J7" i="7"/>
   <c r="K6" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="243" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="34">
   <si>
     <t>№ п/п</t>
+  </si>
+  <si>
+    <t>Наименование заказчика</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>Идентификационный код закупки</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
@@ -214,395 +121,124 @@
   <si>
     <t>Всего, руб.</t>
   </si>
   <si>
     <t>внебюджетные средства, руб.</t>
   </si>
   <si>
     <t>Источник финансирования</t>
   </si>
   <si>
     <t>Наименование 
 объекта закупки</t>
   </si>
   <si>
     <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
-    <t>-</t>
-[...7 lines deleted...]
-  <si>
     <t>Всего 1 закупка</t>
   </si>
   <si>
     <t>Согласовано:
 Начальник МКУ "Управление муниципального заказа города Липецка"
 Черноусова Е.А.</t>
   </si>
   <si>
     <t>федеральный бюджет, руб.</t>
   </si>
   <si>
     <t>эл.аукцион</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
-    <t xml:space="preserve">          -</t>
+    <t>0 закупок в рамках гос.программы</t>
   </si>
   <si>
-    <t>Всего  1 закупка</t>
-[...110 lines deleted...]
-    <t>263482612966148260100100030074931244</t>
+    <t>июль</t>
   </si>
   <si>
     <t>0 закупок в рамках нац.проектов</t>
   </si>
   <si>
-    <t>МКУ "Управление по делам ГО и ЧС г. Липецка"</t>
+    <t>МКУ "Управление ресурсного обеспечения администрации г. Липецка"</t>
   </si>
   <si>
-    <t>Оказание услуг по обеспечению безопасности жизни людей на водных объектах города Липецка в рамках муниципальной программы «Защита населения и территории города Липецка от чрезвычайных ситуаций природного и техногенного характера, обеспечение безопасного проживания граждан»</t>
+    <t>Поставка светодиодных светильников</t>
   </si>
   <si>
-    <t>263482611274948260100100240018425244</t>
+    <t>263482606710148260100100220012740244</t>
   </si>
   <si>
-    <t>84.25.19.110</t>
+    <t>27.40.25.123</t>
   </si>
   <si>
-    <t>Услуги по техническому обслуживанию кондиционеров</t>
+    <t>Итого 1 закупка для 1 заказчика, в т.ч.</t>
   </si>
   <si>
-    <t>263482606710148260100100160013312244</t>
-[...137 lines deleted...]
-    <t>23 закупки, относящихся к категории "Прочие"</t>
+    <t>1 закупка, относящихся к категории "Прочие"</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на май 2026 года,
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на июль 2026 года,
 осуществляемого МКУ "Управление муниципального заказа города Липецка"
-по состоянию на 15.05.2026
+по состоянию на 03.07.2026
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(версия 2)</t>
+      <t>(версия 1)</t>
     </r>
-  </si>
-[...11 lines deleted...]
-    <t>Государственная программа  "Развитие образования в Липецкой области"</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="[$-419]mmmm\ yyyy;@"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -700,105 +336,97 @@
     <font>
       <b/>
       <sz val="36"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFC00000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
-[...6 lines deleted...]
-      <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="37">
+  <borders count="31">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -866,95 +494,50 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...43 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -1089,616 +672,389 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...4 lines deleted...]
-      </right>
+      <left/>
+      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
-[...11 lines deleted...]
-      <bottom style="thin">
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-[...17 lines deleted...]
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-      <top style="thin">
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...21 lines deleted...]
-      <bottom/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="142">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="11" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="11" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="11" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="11" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="166" fontId="11" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="11" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="4" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="17" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...68 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="12" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="12" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...65 lines deleted...]
-    <xf numFmtId="166" fontId="11" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="11" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="11" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="11" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="6" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="6" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="6" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный 3" xfId="8" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Обычный 4" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1954,72 +1310,72 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:OG45"/>
+  <dimension ref="A1:OG11"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="D1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="51" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D73" sqref="D73"/>
+      <selection pane="bottomLeft" activeCell="L23" sqref="L23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="15"/>
+    <col min="1" max="1" width="9.140625" style="13"/>
     <col min="2" max="2" width="41.42578125" style="4" customWidth="1"/>
-    <col min="3" max="3" width="19" style="4" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="15" width="34.5703125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="28.7109375" style="4" customWidth="1"/>
+    <col min="4" max="4" width="48.85546875" style="13" customWidth="1"/>
+    <col min="5" max="6" width="33.7109375" style="13" customWidth="1"/>
+    <col min="7" max="7" width="33.7109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="54.5703125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="38.7109375" style="13" customWidth="1"/>
+    <col min="10" max="15" width="32.28515625" style="3" customWidth="1"/>
     <col min="16" max="16" width="32.7109375" style="3" hidden="1" customWidth="1"/>
-    <col min="17" max="17" width="27.7109375" style="3" customWidth="1"/>
+    <col min="17" max="17" width="27.140625" style="3" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="8"/>
-    <col min="19" max="182" width="9.140625" style="42"/>
+    <col min="19" max="182" width="9.140625" style="30"/>
     <col min="183" max="256" width="9.140625" style="8"/>
     <col min="257" max="257" width="41.42578125" style="8" customWidth="1"/>
     <col min="258" max="258" width="28.7109375" style="8" customWidth="1"/>
     <col min="259" max="259" width="48.85546875" style="8" customWidth="1"/>
     <col min="260" max="261" width="32.28515625" style="8" customWidth="1"/>
     <col min="262" max="262" width="36.5703125" style="8" customWidth="1"/>
     <col min="263" max="263" width="50.85546875" style="8" customWidth="1"/>
     <col min="264" max="264" width="41" style="8" customWidth="1"/>
     <col min="265" max="270" width="33.7109375" style="8" customWidth="1"/>
     <col min="271" max="271" width="32.7109375" style="8" customWidth="1"/>
     <col min="272" max="272" width="30.28515625" style="8" customWidth="1"/>
     <col min="273" max="273" width="16.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="274" max="512" width="9.140625" style="8"/>
     <col min="513" max="513" width="41.42578125" style="8" customWidth="1"/>
     <col min="514" max="514" width="28.7109375" style="8" customWidth="1"/>
     <col min="515" max="515" width="48.85546875" style="8" customWidth="1"/>
     <col min="516" max="517" width="32.28515625" style="8" customWidth="1"/>
     <col min="518" max="518" width="36.5703125" style="8" customWidth="1"/>
     <col min="519" max="519" width="50.85546875" style="8" customWidth="1"/>
     <col min="520" max="520" width="41" style="8" customWidth="1"/>
     <col min="521" max="526" width="33.7109375" style="8" customWidth="1"/>
     <col min="527" max="527" width="32.7109375" style="8" customWidth="1"/>
     <col min="528" max="528" width="30.28515625" style="8" customWidth="1"/>
     <col min="529" max="529" width="16.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="530" max="768" width="9.140625" style="8"/>
@@ -2736,5668 +2092,1523 @@
     <col min="15875" max="15875" width="48.85546875" style="8" customWidth="1"/>
     <col min="15876" max="15877" width="32.28515625" style="8" customWidth="1"/>
     <col min="15878" max="15878" width="36.5703125" style="8" customWidth="1"/>
     <col min="15879" max="15879" width="50.85546875" style="8" customWidth="1"/>
     <col min="15880" max="15880" width="41" style="8" customWidth="1"/>
     <col min="15881" max="15886" width="33.7109375" style="8" customWidth="1"/>
     <col min="15887" max="15887" width="32.7109375" style="8" customWidth="1"/>
     <col min="15888" max="15888" width="30.28515625" style="8" customWidth="1"/>
     <col min="15889" max="15889" width="16.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="15890" max="16128" width="9.140625" style="8"/>
     <col min="16129" max="16129" width="41.42578125" style="8" customWidth="1"/>
     <col min="16130" max="16130" width="28.7109375" style="8" customWidth="1"/>
     <col min="16131" max="16131" width="48.85546875" style="8" customWidth="1"/>
     <col min="16132" max="16133" width="32.28515625" style="8" customWidth="1"/>
     <col min="16134" max="16134" width="36.5703125" style="8" customWidth="1"/>
     <col min="16135" max="16135" width="50.85546875" style="8" customWidth="1"/>
     <col min="16136" max="16136" width="41" style="8" customWidth="1"/>
     <col min="16137" max="16142" width="33.7109375" style="8" customWidth="1"/>
     <col min="16143" max="16143" width="32.7109375" style="8" customWidth="1"/>
     <col min="16144" max="16144" width="30.28515625" style="8" customWidth="1"/>
     <col min="16145" max="16145" width="16.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="16146" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:397" ht="96.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="M1" s="129" t="s">
-[...5 lines deleted...]
-      <c r="Q1" s="129"/>
+      <c r="M1" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
     </row>
     <row r="2" spans="1:397" ht="139.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="135" t="s">
-[...17 lines deleted...]
-      <c r="Q2" s="135"/>
+      <c r="A2" s="53" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
     </row>
     <row r="3" spans="1:397" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="136" t="s">
+      <c r="A3" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="119" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="119" t="s">
+      <c r="B3" s="44" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="44" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="44" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="44" t="s">
+        <v>2</v>
+      </c>
+      <c r="F3" s="44" t="s">
+        <v>6</v>
+      </c>
+      <c r="G3" s="44" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="I3" s="44" t="s">
+        <v>4</v>
+      </c>
+      <c r="J3" s="51" t="s">
+        <v>5</v>
+      </c>
+      <c r="K3" s="56" t="s">
+        <v>14</v>
+      </c>
+      <c r="L3" s="57"/>
+      <c r="M3" s="57"/>
+      <c r="N3" s="57"/>
+      <c r="O3" s="58"/>
+      <c r="P3" s="51" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="119" t="s">
-[...31 lines deleted...]
-        <v>15</v>
+      <c r="Q3" s="49" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:397" ht="139.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="137"/>
-[...8 lines deleted...]
-      <c r="J4" s="116"/>
+      <c r="A4" s="55"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="52"/>
       <c r="K4" s="11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L4" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="M4" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="N4" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="O4" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="P4" s="52"/>
+      <c r="Q4" s="50"/>
+    </row>
+    <row r="5" spans="1:397" s="14" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="67" t="s">
+        <v>25</v>
+      </c>
+      <c r="B5" s="68"/>
+      <c r="C5" s="68"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="68"/>
+      <c r="N5" s="68"/>
+      <c r="O5" s="68"/>
+      <c r="P5" s="68"/>
+      <c r="Q5" s="69"/>
+    </row>
+    <row r="6" spans="1:397" s="29" customFormat="1" ht="102" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="39">
+        <v>1</v>
+      </c>
+      <c r="B6" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="40">
+        <v>4826067101</v>
+      </c>
+      <c r="D6" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="M4" s="11" t="s">
-[...222 lines deleted...]
-        <v>51</v>
+      <c r="F6" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H6" s="20" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="21" t="s">
+        <v>30</v>
       </c>
       <c r="J6" s="22">
-        <v>66439.95</v>
+        <v>66173.100000000006</v>
       </c>
       <c r="K6" s="22">
         <f>SUM(L6:O6)</f>
-        <v>66439.95</v>
+        <v>66173.100000000006</v>
       </c>
       <c r="L6" s="22">
         <v>0</v>
       </c>
       <c r="M6" s="22">
         <v>0</v>
       </c>
       <c r="N6" s="22">
-        <v>66439.95</v>
+        <v>66173.100000000006</v>
       </c>
       <c r="O6" s="22">
         <v>0</v>
       </c>
-      <c r="P6" s="24" t="s">
-[...5 lines deleted...]
-      <c r="R6" s="42"/>
+      <c r="P6" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="Q6" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="R6" s="30"/>
+      <c r="S6" s="30"/>
+      <c r="T6" s="30"/>
+      <c r="U6" s="30"/>
+      <c r="V6" s="30"/>
+      <c r="W6" s="30"/>
+      <c r="X6" s="30"/>
+      <c r="Y6" s="30"/>
+      <c r="Z6" s="30"/>
+      <c r="AA6" s="30"/>
+      <c r="AB6" s="30"/>
+      <c r="AC6" s="30"/>
+      <c r="AD6" s="30"/>
+      <c r="AE6" s="30"/>
+      <c r="AF6" s="30"/>
+      <c r="AG6" s="30"/>
+      <c r="AH6" s="30"/>
+      <c r="AI6" s="30"/>
+      <c r="AJ6" s="30"/>
+      <c r="AK6" s="30"/>
+      <c r="AL6" s="30"/>
+      <c r="AM6" s="30"/>
+      <c r="AN6" s="30"/>
+      <c r="AO6" s="30"/>
+      <c r="AP6" s="30"/>
+      <c r="AQ6" s="30"/>
+      <c r="AR6" s="30"/>
+      <c r="AS6" s="30"/>
+      <c r="AT6" s="30"/>
+      <c r="AU6" s="30"/>
+      <c r="AV6" s="30"/>
+      <c r="AW6" s="30"/>
+      <c r="AX6" s="30"/>
+      <c r="AY6" s="30"/>
+      <c r="AZ6" s="30"/>
+      <c r="BA6" s="30"/>
+      <c r="BB6" s="30"/>
+      <c r="BC6" s="30"/>
+      <c r="BD6" s="30"/>
+      <c r="BE6" s="30"/>
+      <c r="BF6" s="30"/>
+      <c r="BG6" s="30"/>
+      <c r="BH6" s="30"/>
+      <c r="BI6" s="30"/>
+      <c r="BJ6" s="30"/>
+      <c r="BK6" s="30"/>
+      <c r="BL6" s="30"/>
+      <c r="BM6" s="30"/>
+      <c r="BN6" s="30"/>
+      <c r="BO6" s="30"/>
+      <c r="BP6" s="30"/>
+      <c r="BQ6" s="30"/>
+      <c r="BR6" s="30"/>
+      <c r="BS6" s="30"/>
+      <c r="BT6" s="30"/>
+      <c r="BU6" s="30"/>
+      <c r="BV6" s="30"/>
+      <c r="BW6" s="30"/>
+      <c r="BX6" s="30"/>
+      <c r="BY6" s="30"/>
+      <c r="BZ6" s="30"/>
+      <c r="CA6" s="30"/>
+      <c r="CB6" s="30"/>
+      <c r="CC6" s="30"/>
+      <c r="CD6" s="30"/>
+      <c r="CE6" s="30"/>
+      <c r="CF6" s="30"/>
+      <c r="CG6" s="30"/>
+      <c r="CH6" s="30"/>
+      <c r="CI6" s="30"/>
+      <c r="CJ6" s="30"/>
+      <c r="CK6" s="30"/>
+      <c r="CL6" s="30"/>
+      <c r="CM6" s="30"/>
+      <c r="CN6" s="30"/>
+      <c r="CO6" s="30"/>
+      <c r="CP6" s="30"/>
+      <c r="CQ6" s="30"/>
+      <c r="CR6" s="30"/>
+      <c r="CS6" s="30"/>
+      <c r="CT6" s="30"/>
+      <c r="CU6" s="30"/>
+      <c r="CV6" s="30"/>
+      <c r="CW6" s="30"/>
+      <c r="CX6" s="30"/>
+      <c r="CY6" s="30"/>
+      <c r="CZ6" s="30"/>
+      <c r="DA6" s="30"/>
+      <c r="DB6" s="30"/>
+      <c r="DC6" s="30"/>
+      <c r="DD6" s="30"/>
+      <c r="DE6" s="30"/>
+      <c r="DF6" s="30"/>
+      <c r="DG6" s="30"/>
+      <c r="DH6" s="30"/>
+      <c r="DI6" s="30"/>
+      <c r="DJ6" s="30"/>
+      <c r="DK6" s="30"/>
+      <c r="DL6" s="30"/>
+      <c r="DM6" s="30"/>
+      <c r="DN6" s="30"/>
+      <c r="DO6" s="30"/>
+      <c r="DP6" s="30"/>
+      <c r="DQ6" s="30"/>
+      <c r="DR6" s="30"/>
+      <c r="DS6" s="30"/>
+      <c r="DT6" s="30"/>
+      <c r="DU6" s="30"/>
+      <c r="DV6" s="30"/>
+      <c r="DW6" s="30"/>
+      <c r="DX6" s="30"/>
+      <c r="DY6" s="30"/>
+      <c r="DZ6" s="30"/>
+      <c r="EA6" s="30"/>
+      <c r="EB6" s="30"/>
+      <c r="EC6" s="30"/>
+      <c r="ED6" s="30"/>
+      <c r="EE6" s="30"/>
+      <c r="EF6" s="30"/>
+      <c r="EG6" s="30"/>
+      <c r="EH6" s="30"/>
+      <c r="EI6" s="30"/>
+      <c r="EJ6" s="30"/>
+      <c r="EK6" s="30"/>
+      <c r="EL6" s="30"/>
+      <c r="EM6" s="30"/>
+      <c r="EN6" s="30"/>
+      <c r="EO6" s="30"/>
+      <c r="EP6" s="30"/>
+      <c r="EQ6" s="30"/>
+      <c r="ER6" s="30"/>
+      <c r="ES6" s="30"/>
+      <c r="ET6" s="30"/>
+      <c r="EU6" s="30"/>
+      <c r="EV6" s="30"/>
+      <c r="EW6" s="30"/>
+      <c r="EX6" s="30"/>
+      <c r="EY6" s="30"/>
+      <c r="EZ6" s="30"/>
+      <c r="FA6" s="30"/>
+      <c r="FB6" s="30"/>
+      <c r="FC6" s="30"/>
+      <c r="FD6" s="30"/>
+      <c r="FE6" s="30"/>
+      <c r="FF6" s="30"/>
+      <c r="FG6" s="30"/>
+      <c r="FH6" s="30"/>
+      <c r="FI6" s="30"/>
+      <c r="FJ6" s="30"/>
+      <c r="FK6" s="30"/>
+      <c r="FL6" s="30"/>
+      <c r="FM6" s="30"/>
+      <c r="FN6" s="30"/>
+      <c r="FO6" s="30"/>
+      <c r="FP6" s="30"/>
+      <c r="FQ6" s="30"/>
+      <c r="FR6" s="30"/>
+      <c r="FS6" s="30"/>
+      <c r="FT6" s="30"/>
+      <c r="FU6" s="30"/>
+      <c r="FV6" s="30"/>
+      <c r="FW6" s="30"/>
+      <c r="FX6" s="30"/>
+      <c r="FY6" s="30"/>
+      <c r="FZ6" s="30"/>
+      <c r="GA6" s="30"/>
+      <c r="GB6" s="30"/>
+      <c r="GC6" s="30"/>
+      <c r="GD6" s="30"/>
+      <c r="GE6" s="30"/>
+      <c r="GF6" s="30"/>
+      <c r="GG6" s="30"/>
+      <c r="GH6" s="30"/>
+      <c r="GI6" s="30"/>
+      <c r="GJ6" s="30"/>
+      <c r="GK6" s="30"/>
+      <c r="GL6" s="30"/>
+      <c r="GM6" s="30"/>
+      <c r="GN6" s="30"/>
+      <c r="GO6" s="30"/>
+      <c r="GP6" s="30"/>
+      <c r="GQ6" s="30"/>
+      <c r="GR6" s="30"/>
+      <c r="GS6" s="30"/>
+      <c r="GT6" s="30"/>
+      <c r="GU6" s="30"/>
+      <c r="GV6" s="30"/>
+      <c r="GW6" s="30"/>
+      <c r="GX6" s="30"/>
+      <c r="GY6" s="30"/>
+      <c r="GZ6" s="30"/>
+      <c r="HA6" s="30"/>
+      <c r="HB6" s="30"/>
+      <c r="HC6" s="30"/>
+      <c r="HD6" s="30"/>
+      <c r="HE6" s="30"/>
+      <c r="HF6" s="30"/>
+      <c r="HG6" s="30"/>
+      <c r="HH6" s="30"/>
+      <c r="HI6" s="30"/>
+      <c r="HJ6" s="30"/>
+      <c r="HK6" s="30"/>
+      <c r="HL6" s="30"/>
+      <c r="HM6" s="30"/>
+      <c r="HN6" s="30"/>
+      <c r="HO6" s="30"/>
+      <c r="HP6" s="30"/>
+      <c r="HQ6" s="30"/>
+      <c r="HR6" s="30"/>
+      <c r="HS6" s="30"/>
+      <c r="HT6" s="30"/>
+      <c r="HU6" s="30"/>
+      <c r="HV6" s="30"/>
+      <c r="HW6" s="30"/>
+      <c r="HX6" s="30"/>
+      <c r="HY6" s="30"/>
+      <c r="HZ6" s="30"/>
+      <c r="IA6" s="30"/>
+      <c r="IB6" s="30"/>
+      <c r="IC6" s="30"/>
+      <c r="ID6" s="30"/>
+      <c r="IE6" s="30"/>
+      <c r="IF6" s="30"/>
+      <c r="IG6" s="30"/>
+      <c r="IH6" s="30"/>
+      <c r="II6" s="30"/>
+      <c r="IJ6" s="30"/>
+      <c r="IK6" s="30"/>
+      <c r="IL6" s="30"/>
+      <c r="IM6" s="30"/>
+      <c r="IN6" s="30"/>
+      <c r="IO6" s="30"/>
+      <c r="IP6" s="30"/>
+      <c r="IQ6" s="30"/>
+      <c r="IR6" s="30"/>
+      <c r="IS6" s="30"/>
+      <c r="IT6" s="30"/>
+      <c r="IU6" s="30"/>
+      <c r="IV6" s="30"/>
+      <c r="IW6" s="30"/>
+      <c r="IX6" s="30"/>
+      <c r="IY6" s="30"/>
+      <c r="IZ6" s="30"/>
+      <c r="JA6" s="30"/>
+      <c r="JB6" s="30"/>
+      <c r="JC6" s="30"/>
+      <c r="JD6" s="30"/>
+      <c r="JE6" s="30"/>
+      <c r="JF6" s="30"/>
+      <c r="JG6" s="30"/>
+      <c r="JH6" s="30"/>
+      <c r="JI6" s="30"/>
+      <c r="JJ6" s="30"/>
+      <c r="JK6" s="30"/>
+      <c r="JL6" s="30"/>
+      <c r="JM6" s="30"/>
+      <c r="JN6" s="30"/>
+      <c r="JO6" s="30"/>
+      <c r="JP6" s="30"/>
+      <c r="JQ6" s="30"/>
+      <c r="JR6" s="30"/>
+      <c r="JS6" s="30"/>
+      <c r="JT6" s="30"/>
+      <c r="JU6" s="30"/>
+      <c r="JV6" s="30"/>
+      <c r="JW6" s="30"/>
+      <c r="JX6" s="30"/>
+      <c r="JY6" s="30"/>
+      <c r="JZ6" s="30"/>
+      <c r="KA6" s="30"/>
+      <c r="KB6" s="30"/>
+      <c r="KC6" s="30"/>
+      <c r="KD6" s="30"/>
+      <c r="KE6" s="30"/>
+      <c r="KF6" s="30"/>
+      <c r="KG6" s="30"/>
+      <c r="KH6" s="30"/>
+      <c r="KI6" s="30"/>
+      <c r="KJ6" s="30"/>
+      <c r="KK6" s="30"/>
+      <c r="KL6" s="30"/>
+      <c r="KM6" s="30"/>
+      <c r="KN6" s="30"/>
+      <c r="KO6" s="30"/>
+      <c r="KP6" s="30"/>
+      <c r="KQ6" s="30"/>
+      <c r="KR6" s="30"/>
+      <c r="KS6" s="30"/>
+      <c r="KT6" s="30"/>
+      <c r="KU6" s="30"/>
+      <c r="KV6" s="30"/>
+      <c r="KW6" s="30"/>
+      <c r="KX6" s="30"/>
+      <c r="KY6" s="30"/>
+      <c r="KZ6" s="30"/>
+      <c r="LA6" s="30"/>
+      <c r="LB6" s="30"/>
+      <c r="LC6" s="30"/>
+      <c r="LD6" s="30"/>
+      <c r="LE6" s="30"/>
+      <c r="LF6" s="30"/>
+      <c r="LG6" s="30"/>
+      <c r="LH6" s="30"/>
+      <c r="LI6" s="30"/>
+      <c r="LJ6" s="30"/>
+      <c r="LK6" s="30"/>
+      <c r="LL6" s="30"/>
+      <c r="LM6" s="30"/>
+      <c r="LN6" s="30"/>
+      <c r="LO6" s="30"/>
+      <c r="LP6" s="30"/>
+      <c r="LQ6" s="30"/>
+      <c r="LR6" s="30"/>
+      <c r="LS6" s="30"/>
+      <c r="LT6" s="30"/>
+      <c r="LU6" s="30"/>
+      <c r="LV6" s="30"/>
+      <c r="LW6" s="30"/>
+      <c r="LX6" s="30"/>
+      <c r="LY6" s="30"/>
+      <c r="LZ6" s="30"/>
+      <c r="MA6" s="30"/>
+      <c r="MB6" s="30"/>
+      <c r="MC6" s="30"/>
+      <c r="MD6" s="30"/>
+      <c r="ME6" s="30"/>
+      <c r="MF6" s="30"/>
+      <c r="MG6" s="30"/>
+      <c r="MH6" s="30"/>
+      <c r="MI6" s="30"/>
+      <c r="MJ6" s="30"/>
+      <c r="MK6" s="30"/>
+      <c r="ML6" s="30"/>
+      <c r="MM6" s="30"/>
+      <c r="MN6" s="30"/>
+      <c r="MO6" s="30"/>
+      <c r="MP6" s="30"/>
+      <c r="MQ6" s="30"/>
+      <c r="MR6" s="30"/>
+      <c r="MS6" s="30"/>
+      <c r="MT6" s="30"/>
+      <c r="MU6" s="30"/>
+      <c r="MV6" s="30"/>
+      <c r="MW6" s="30"/>
+      <c r="MX6" s="30"/>
+      <c r="MY6" s="30"/>
+      <c r="MZ6" s="30"/>
+      <c r="NA6" s="30"/>
+      <c r="NB6" s="30"/>
+      <c r="NC6" s="30"/>
+      <c r="ND6" s="30"/>
+      <c r="NE6" s="30"/>
+      <c r="NF6" s="30"/>
+      <c r="NG6" s="30"/>
+      <c r="NH6" s="30"/>
+      <c r="NI6" s="30"/>
+      <c r="NJ6" s="30"/>
+      <c r="NK6" s="30"/>
+      <c r="NL6" s="30"/>
+      <c r="NM6" s="30"/>
+      <c r="NN6" s="30"/>
+      <c r="NO6" s="30"/>
+      <c r="NP6" s="30"/>
+      <c r="NQ6" s="30"/>
+      <c r="NR6" s="30"/>
+      <c r="NS6" s="30"/>
+      <c r="NT6" s="30"/>
+      <c r="NU6" s="30"/>
+      <c r="NV6" s="30"/>
+      <c r="NW6" s="30"/>
+      <c r="NX6" s="30"/>
+      <c r="NY6" s="30"/>
+      <c r="NZ6" s="30"/>
+      <c r="OA6" s="30"/>
+      <c r="OB6" s="30"/>
+      <c r="OC6" s="30"/>
+      <c r="OD6" s="30"/>
+      <c r="OE6" s="30"/>
+      <c r="OF6" s="30"/>
+      <c r="OG6" s="30"/>
     </row>
-    <row r="7" spans="1:397" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-      <c r="L7" s="34">
+    <row r="7" spans="1:397" s="59" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="47"/>
+      <c r="C7" s="12"/>
+      <c r="D7" s="12"/>
+      <c r="E7" s="9"/>
+      <c r="F7" s="9"/>
+      <c r="G7" s="9"/>
+      <c r="H7" s="9"/>
+      <c r="I7" s="9"/>
+      <c r="J7" s="10">
+        <f>SUM(J6:J6)</f>
+        <v>66173.100000000006</v>
+      </c>
+      <c r="K7" s="10">
+        <f t="shared" ref="K7:P7" si="0">SUM(K6:K6)</f>
+        <v>66173.100000000006</v>
+      </c>
+      <c r="L7" s="10">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M7" s="34">
+      <c r="M7" s="10">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N7" s="34">
-[...2 lines deleted...]
-      <c r="O7" s="34">
+      <c r="N7" s="10">
+        <f t="shared" si="0"/>
+        <v>66173.100000000006</v>
+      </c>
+      <c r="O7" s="10">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P7" s="35" t="s">
-[...5 lines deleted...]
-      <c r="R7" s="42"/>
+      <c r="P7" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="Q7" s="19"/>
     </row>
-    <row r="8" spans="1:397" ht="108.75" customHeight="1" x14ac:dyDescent="0.25">
-[...30 lines deleted...]
-      <c r="L8" s="34">
+    <row r="8" spans="1:397" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="60" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" s="61"/>
+      <c r="C8" s="61"/>
+      <c r="D8" s="61"/>
+      <c r="E8" s="62"/>
+      <c r="F8" s="62"/>
+      <c r="G8" s="62"/>
+      <c r="H8" s="63"/>
+      <c r="I8" s="63"/>
+      <c r="J8" s="64">
+        <f>J7</f>
+        <v>66173.100000000006</v>
+      </c>
+      <c r="K8" s="64">
+        <f>K9+K10+K11</f>
+        <v>66173.100000000006</v>
+      </c>
+      <c r="L8" s="64">
+        <f t="shared" ref="K8:O8" si="1">L7</f>
         <v>0</v>
       </c>
-      <c r="M8" s="34">
-[...291 lines deleted...]
-      <c r="L14" s="10">
+      <c r="M8" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M14" s="10">
+      <c r="N8" s="64">
+        <f t="shared" si="1"/>
+        <v>66173.100000000006</v>
+      </c>
+      <c r="O8" s="64">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="N14" s="10">
-[...4 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="P8" s="65"/>
+      <c r="Q8" s="66"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="8"/>
+      <c r="U8" s="8"/>
+      <c r="V8" s="8"/>
+      <c r="W8" s="8"/>
+      <c r="X8" s="8"/>
+      <c r="Y8" s="8"/>
+      <c r="Z8" s="8"/>
+      <c r="AA8" s="8"/>
+      <c r="AB8" s="8"/>
+      <c r="AC8" s="8"/>
+      <c r="AD8" s="8"/>
+      <c r="AE8" s="8"/>
+      <c r="AF8" s="8"/>
+      <c r="AG8" s="8"/>
+      <c r="AH8" s="8"/>
+      <c r="AI8" s="8"/>
+      <c r="AJ8" s="8"/>
+      <c r="AK8" s="8"/>
+      <c r="AL8" s="8"/>
+      <c r="AM8" s="8"/>
+      <c r="AN8" s="8"/>
+      <c r="AO8" s="8"/>
+      <c r="AP8" s="8"/>
+      <c r="AQ8" s="8"/>
+      <c r="AR8" s="8"/>
+      <c r="AS8" s="8"/>
+      <c r="AT8" s="8"/>
+      <c r="AU8" s="8"/>
+      <c r="AV8" s="8"/>
+      <c r="AW8" s="8"/>
+      <c r="AX8" s="8"/>
+      <c r="AY8" s="8"/>
+      <c r="AZ8" s="8"/>
+      <c r="BA8" s="8"/>
+      <c r="BB8" s="8"/>
+      <c r="BC8" s="8"/>
+      <c r="BD8" s="8"/>
+      <c r="BE8" s="8"/>
+      <c r="BF8" s="8"/>
+      <c r="BG8" s="8"/>
+      <c r="BH8" s="8"/>
+      <c r="BI8" s="8"/>
+      <c r="BJ8" s="8"/>
+      <c r="BK8" s="8"/>
+      <c r="BL8" s="8"/>
+      <c r="BM8" s="8"/>
+      <c r="BN8" s="8"/>
+      <c r="BO8" s="8"/>
+      <c r="BP8" s="8"/>
+      <c r="BQ8" s="8"/>
+      <c r="BR8" s="8"/>
+      <c r="BS8" s="8"/>
+      <c r="BT8" s="8"/>
+      <c r="BU8" s="8"/>
+      <c r="BV8" s="8"/>
+      <c r="BW8" s="8"/>
+      <c r="BX8" s="8"/>
+      <c r="BY8" s="8"/>
+      <c r="BZ8" s="8"/>
+      <c r="CA8" s="8"/>
+      <c r="CB8" s="8"/>
+      <c r="CC8" s="8"/>
+      <c r="CD8" s="8"/>
+      <c r="CE8" s="8"/>
+      <c r="CF8" s="8"/>
+      <c r="CG8" s="8"/>
+      <c r="CH8" s="8"/>
+      <c r="CI8" s="8"/>
+      <c r="CJ8" s="8"/>
+      <c r="CK8" s="8"/>
+      <c r="CL8" s="8"/>
+      <c r="CM8" s="8"/>
+      <c r="CN8" s="8"/>
+      <c r="CO8" s="8"/>
+      <c r="CP8" s="8"/>
+      <c r="CQ8" s="8"/>
+      <c r="CR8" s="8"/>
+      <c r="CS8" s="8"/>
+      <c r="CT8" s="8"/>
+      <c r="CU8" s="8"/>
+      <c r="CV8" s="8"/>
+      <c r="CW8" s="8"/>
+      <c r="CX8" s="8"/>
+      <c r="CY8" s="8"/>
+      <c r="CZ8" s="8"/>
+      <c r="DA8" s="8"/>
+      <c r="DB8" s="8"/>
+      <c r="DC8" s="8"/>
+      <c r="DD8" s="8"/>
+      <c r="DE8" s="8"/>
+      <c r="DF8" s="8"/>
+      <c r="DG8" s="8"/>
+      <c r="DH8" s="8"/>
+      <c r="DI8" s="8"/>
+      <c r="DJ8" s="8"/>
+      <c r="DK8" s="8"/>
+      <c r="DL8" s="8"/>
+      <c r="DM8" s="8"/>
+      <c r="DN8" s="8"/>
+      <c r="DO8" s="8"/>
+      <c r="DP8" s="8"/>
+      <c r="DQ8" s="8"/>
+      <c r="DR8" s="8"/>
+      <c r="DS8" s="8"/>
+      <c r="DT8" s="8"/>
+      <c r="DU8" s="8"/>
+      <c r="DV8" s="8"/>
+      <c r="DW8" s="8"/>
+      <c r="DX8" s="8"/>
+      <c r="DY8" s="8"/>
+      <c r="DZ8" s="8"/>
+      <c r="EA8" s="8"/>
+      <c r="EB8" s="8"/>
+      <c r="EC8" s="8"/>
+      <c r="ED8" s="8"/>
+      <c r="EE8" s="8"/>
+      <c r="EF8" s="8"/>
+      <c r="EG8" s="8"/>
+      <c r="EH8" s="8"/>
+      <c r="EI8" s="8"/>
+      <c r="EJ8" s="8"/>
+      <c r="EK8" s="8"/>
+      <c r="EL8" s="8"/>
+      <c r="EM8" s="8"/>
+      <c r="EN8" s="8"/>
+      <c r="EO8" s="8"/>
+      <c r="EP8" s="8"/>
+      <c r="EQ8" s="8"/>
+      <c r="ER8" s="8"/>
+      <c r="ES8" s="8"/>
+      <c r="ET8" s="8"/>
+      <c r="EU8" s="8"/>
+      <c r="EV8" s="8"/>
+      <c r="EW8" s="8"/>
+      <c r="EX8" s="8"/>
+      <c r="EY8" s="8"/>
+      <c r="EZ8" s="8"/>
+      <c r="FA8" s="8"/>
+      <c r="FB8" s="8"/>
+      <c r="FC8" s="8"/>
+      <c r="FD8" s="8"/>
+      <c r="FE8" s="8"/>
+      <c r="FF8" s="8"/>
+      <c r="FG8" s="8"/>
+      <c r="FH8" s="8"/>
+      <c r="FI8" s="8"/>
+      <c r="FJ8" s="8"/>
+      <c r="FK8" s="8"/>
+      <c r="FL8" s="8"/>
+      <c r="FM8" s="8"/>
+      <c r="FN8" s="8"/>
+      <c r="FO8" s="8"/>
+      <c r="FP8" s="8"/>
+      <c r="FQ8" s="8"/>
+      <c r="FR8" s="8"/>
+      <c r="FS8" s="8"/>
+      <c r="FT8" s="8"/>
+      <c r="FU8" s="8"/>
+      <c r="FV8" s="8"/>
+      <c r="FW8" s="8"/>
+      <c r="FX8" s="8"/>
+      <c r="FY8" s="8"/>
+      <c r="FZ8" s="8"/>
+    </row>
+    <row r="9" spans="1:397" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="25" t="s">
+        <v>26</v>
+      </c>
+      <c r="B9" s="26"/>
+      <c r="C9" s="27"/>
+      <c r="D9" s="26"/>
+      <c r="E9" s="26"/>
+      <c r="F9" s="26"/>
+      <c r="G9" s="26"/>
+      <c r="H9" s="26"/>
+      <c r="I9" s="26"/>
+      <c r="J9" s="28">
         <v>0</v>
       </c>
-      <c r="P14" s="12"/>
-      <c r="Q14" s="21"/>
+      <c r="K9" s="28">
+        <v>0</v>
+      </c>
+      <c r="L9" s="28">
+        <v>0</v>
+      </c>
+      <c r="M9" s="28">
+        <v>0</v>
+      </c>
+      <c r="N9" s="28">
+        <v>0</v>
+      </c>
+      <c r="O9" s="28">
+        <v>0</v>
+      </c>
+      <c r="P9" s="31"/>
+      <c r="Q9" s="32"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="8"/>
+      <c r="U9" s="8"/>
+      <c r="V9" s="8"/>
+      <c r="W9" s="8"/>
+      <c r="X9" s="8"/>
+      <c r="Y9" s="8"/>
+      <c r="Z9" s="8"/>
+      <c r="AA9" s="8"/>
+      <c r="AB9" s="8"/>
+      <c r="AC9" s="8"/>
+      <c r="AD9" s="8"/>
+      <c r="AE9" s="8"/>
+      <c r="AF9" s="8"/>
+      <c r="AG9" s="8"/>
+      <c r="AH9" s="8"/>
+      <c r="AI9" s="8"/>
+      <c r="AJ9" s="8"/>
+      <c r="AK9" s="8"/>
+      <c r="AL9" s="8"/>
+      <c r="AM9" s="8"/>
+      <c r="AN9" s="8"/>
+      <c r="AO9" s="8"/>
+      <c r="AP9" s="8"/>
+      <c r="AQ9" s="8"/>
+      <c r="AR9" s="8"/>
+      <c r="AS9" s="8"/>
+      <c r="AT9" s="8"/>
+      <c r="AU9" s="8"/>
+      <c r="AV9" s="8"/>
+      <c r="AW9" s="8"/>
+      <c r="AX9" s="8"/>
+      <c r="AY9" s="8"/>
+      <c r="AZ9" s="8"/>
+      <c r="BA9" s="8"/>
+      <c r="BB9" s="8"/>
+      <c r="BC9" s="8"/>
+      <c r="BD9" s="8"/>
+      <c r="BE9" s="8"/>
+      <c r="BF9" s="8"/>
+      <c r="BG9" s="8"/>
+      <c r="BH9" s="8"/>
+      <c r="BI9" s="8"/>
+      <c r="BJ9" s="8"/>
+      <c r="BK9" s="8"/>
+      <c r="BL9" s="8"/>
+      <c r="BM9" s="8"/>
+      <c r="BN9" s="8"/>
+      <c r="BO9" s="8"/>
+      <c r="BP9" s="8"/>
+      <c r="BQ9" s="8"/>
+      <c r="BR9" s="8"/>
+      <c r="BS9" s="8"/>
+      <c r="BT9" s="8"/>
+      <c r="BU9" s="8"/>
+      <c r="BV9" s="8"/>
+      <c r="BW9" s="8"/>
+      <c r="BX9" s="8"/>
+      <c r="BY9" s="8"/>
+      <c r="BZ9" s="8"/>
+      <c r="CA9" s="8"/>
+      <c r="CB9" s="8"/>
+      <c r="CC9" s="8"/>
+      <c r="CD9" s="8"/>
+      <c r="CE9" s="8"/>
+      <c r="CF9" s="8"/>
+      <c r="CG9" s="8"/>
+      <c r="CH9" s="8"/>
+      <c r="CI9" s="8"/>
+      <c r="CJ9" s="8"/>
+      <c r="CK9" s="8"/>
+      <c r="CL9" s="8"/>
+      <c r="CM9" s="8"/>
+      <c r="CN9" s="8"/>
+      <c r="CO9" s="8"/>
+      <c r="CP9" s="8"/>
+      <c r="CQ9" s="8"/>
+      <c r="CR9" s="8"/>
+      <c r="CS9" s="8"/>
+      <c r="CT9" s="8"/>
+      <c r="CU9" s="8"/>
+      <c r="CV9" s="8"/>
+      <c r="CW9" s="8"/>
+      <c r="CX9" s="8"/>
+      <c r="CY9" s="8"/>
+      <c r="CZ9" s="8"/>
+      <c r="DA9" s="8"/>
+      <c r="DB9" s="8"/>
+      <c r="DC9" s="8"/>
+      <c r="DD9" s="8"/>
+      <c r="DE9" s="8"/>
+      <c r="DF9" s="8"/>
+      <c r="DG9" s="8"/>
+      <c r="DH9" s="8"/>
+      <c r="DI9" s="8"/>
+      <c r="DJ9" s="8"/>
+      <c r="DK9" s="8"/>
+      <c r="DL9" s="8"/>
+      <c r="DM9" s="8"/>
+      <c r="DN9" s="8"/>
+      <c r="DO9" s="8"/>
+      <c r="DP9" s="8"/>
+      <c r="DQ9" s="8"/>
+      <c r="DR9" s="8"/>
+      <c r="DS9" s="8"/>
+      <c r="DT9" s="8"/>
+      <c r="DU9" s="8"/>
+      <c r="DV9" s="8"/>
+      <c r="DW9" s="8"/>
+      <c r="DX9" s="8"/>
+      <c r="DY9" s="8"/>
+      <c r="DZ9" s="8"/>
+      <c r="EA9" s="8"/>
+      <c r="EB9" s="8"/>
+      <c r="EC9" s="8"/>
+      <c r="ED9" s="8"/>
+      <c r="EE9" s="8"/>
+      <c r="EF9" s="8"/>
+      <c r="EG9" s="8"/>
+      <c r="EH9" s="8"/>
+      <c r="EI9" s="8"/>
+      <c r="EJ9" s="8"/>
+      <c r="EK9" s="8"/>
+      <c r="EL9" s="8"/>
+      <c r="EM9" s="8"/>
+      <c r="EN9" s="8"/>
+      <c r="EO9" s="8"/>
+      <c r="EP9" s="8"/>
+      <c r="EQ9" s="8"/>
+      <c r="ER9" s="8"/>
+      <c r="ES9" s="8"/>
+      <c r="ET9" s="8"/>
+      <c r="EU9" s="8"/>
+      <c r="EV9" s="8"/>
+      <c r="EW9" s="8"/>
+      <c r="EX9" s="8"/>
+      <c r="EY9" s="8"/>
+      <c r="EZ9" s="8"/>
+      <c r="FA9" s="8"/>
+      <c r="FB9" s="8"/>
+      <c r="FC9" s="8"/>
+      <c r="FD9" s="8"/>
+      <c r="FE9" s="8"/>
+      <c r="FF9" s="8"/>
+      <c r="FG9" s="8"/>
+      <c r="FH9" s="8"/>
+      <c r="FI9" s="8"/>
+      <c r="FJ9" s="8"/>
+      <c r="FK9" s="8"/>
+      <c r="FL9" s="8"/>
+      <c r="FM9" s="8"/>
+      <c r="FN9" s="8"/>
+      <c r="FO9" s="8"/>
+      <c r="FP9" s="8"/>
+      <c r="FQ9" s="8"/>
+      <c r="FR9" s="8"/>
+      <c r="FS9" s="8"/>
+      <c r="FT9" s="8"/>
+      <c r="FU9" s="8"/>
+      <c r="FV9" s="8"/>
+      <c r="FW9" s="8"/>
+      <c r="FX9" s="8"/>
+      <c r="FY9" s="8"/>
+      <c r="FZ9" s="8"/>
     </row>
-    <row r="15" spans="1:397" ht="108.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...34 lines deleted...]
-      <c r="L15" s="61">
+    <row r="10" spans="1:397" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="33" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10" s="34"/>
+      <c r="C10" s="35"/>
+      <c r="D10" s="34"/>
+      <c r="E10" s="34"/>
+      <c r="F10" s="34"/>
+      <c r="G10" s="34"/>
+      <c r="H10" s="34"/>
+      <c r="I10" s="34"/>
+      <c r="J10" s="36">
         <v>0</v>
       </c>
-      <c r="M15" s="61">
+      <c r="K10" s="36">
         <v>0</v>
       </c>
-      <c r="N15" s="61">
-[...2 lines deleted...]
-      <c r="O15" s="61">
+      <c r="L10" s="36">
         <v>0</v>
       </c>
-      <c r="P15" s="62" t="s">
-[...220 lines deleted...]
-      <c r="OG15" s="42"/>
+      <c r="M10" s="36">
+        <v>0</v>
+      </c>
+      <c r="N10" s="36">
+        <v>0</v>
+      </c>
+      <c r="O10" s="36">
+        <v>0</v>
+      </c>
+      <c r="P10" s="37"/>
+      <c r="Q10" s="38"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="8"/>
+      <c r="U10" s="8"/>
+      <c r="V10" s="8"/>
+      <c r="W10" s="8"/>
+      <c r="X10" s="8"/>
+      <c r="Y10" s="8"/>
+      <c r="Z10" s="8"/>
+      <c r="AA10" s="8"/>
+      <c r="AB10" s="8"/>
+      <c r="AC10" s="8"/>
+      <c r="AD10" s="8"/>
+      <c r="AE10" s="8"/>
+      <c r="AF10" s="8"/>
+      <c r="AG10" s="8"/>
+      <c r="AH10" s="8"/>
+      <c r="AI10" s="8"/>
+      <c r="AJ10" s="8"/>
+      <c r="AK10" s="8"/>
+      <c r="AL10" s="8"/>
+      <c r="AM10" s="8"/>
+      <c r="AN10" s="8"/>
+      <c r="AO10" s="8"/>
+      <c r="AP10" s="8"/>
+      <c r="AQ10" s="8"/>
+      <c r="AR10" s="8"/>
+      <c r="AS10" s="8"/>
+      <c r="AT10" s="8"/>
+      <c r="AU10" s="8"/>
+      <c r="AV10" s="8"/>
+      <c r="AW10" s="8"/>
+      <c r="AX10" s="8"/>
+      <c r="AY10" s="8"/>
+      <c r="AZ10" s="8"/>
+      <c r="BA10" s="8"/>
+      <c r="BB10" s="8"/>
+      <c r="BC10" s="8"/>
+      <c r="BD10" s="8"/>
+      <c r="BE10" s="8"/>
+      <c r="BF10" s="8"/>
+      <c r="BG10" s="8"/>
+      <c r="BH10" s="8"/>
+      <c r="BI10" s="8"/>
+      <c r="BJ10" s="8"/>
+      <c r="BK10" s="8"/>
+      <c r="BL10" s="8"/>
+      <c r="BM10" s="8"/>
+      <c r="BN10" s="8"/>
+      <c r="BO10" s="8"/>
+      <c r="BP10" s="8"/>
+      <c r="BQ10" s="8"/>
+      <c r="BR10" s="8"/>
+      <c r="BS10" s="8"/>
+      <c r="BT10" s="8"/>
+      <c r="BU10" s="8"/>
+      <c r="BV10" s="8"/>
+      <c r="BW10" s="8"/>
+      <c r="BX10" s="8"/>
+      <c r="BY10" s="8"/>
+      <c r="BZ10" s="8"/>
+      <c r="CA10" s="8"/>
+      <c r="CB10" s="8"/>
+      <c r="CC10" s="8"/>
+      <c r="CD10" s="8"/>
+      <c r="CE10" s="8"/>
+      <c r="CF10" s="8"/>
+      <c r="CG10" s="8"/>
+      <c r="CH10" s="8"/>
+      <c r="CI10" s="8"/>
+      <c r="CJ10" s="8"/>
+      <c r="CK10" s="8"/>
+      <c r="CL10" s="8"/>
+      <c r="CM10" s="8"/>
+      <c r="CN10" s="8"/>
+      <c r="CO10" s="8"/>
+      <c r="CP10" s="8"/>
+      <c r="CQ10" s="8"/>
+      <c r="CR10" s="8"/>
+      <c r="CS10" s="8"/>
+      <c r="CT10" s="8"/>
+      <c r="CU10" s="8"/>
+      <c r="CV10" s="8"/>
+      <c r="CW10" s="8"/>
+      <c r="CX10" s="8"/>
+      <c r="CY10" s="8"/>
+      <c r="CZ10" s="8"/>
+      <c r="DA10" s="8"/>
+      <c r="DB10" s="8"/>
+      <c r="DC10" s="8"/>
+      <c r="DD10" s="8"/>
+      <c r="DE10" s="8"/>
+      <c r="DF10" s="8"/>
+      <c r="DG10" s="8"/>
+      <c r="DH10" s="8"/>
+      <c r="DI10" s="8"/>
+      <c r="DJ10" s="8"/>
+      <c r="DK10" s="8"/>
+      <c r="DL10" s="8"/>
+      <c r="DM10" s="8"/>
+      <c r="DN10" s="8"/>
+      <c r="DO10" s="8"/>
+      <c r="DP10" s="8"/>
+      <c r="DQ10" s="8"/>
+      <c r="DR10" s="8"/>
+      <c r="DS10" s="8"/>
+      <c r="DT10" s="8"/>
+      <c r="DU10" s="8"/>
+      <c r="DV10" s="8"/>
+      <c r="DW10" s="8"/>
+      <c r="DX10" s="8"/>
+      <c r="DY10" s="8"/>
+      <c r="DZ10" s="8"/>
+      <c r="EA10" s="8"/>
+      <c r="EB10" s="8"/>
+      <c r="EC10" s="8"/>
+      <c r="ED10" s="8"/>
+      <c r="EE10" s="8"/>
+      <c r="EF10" s="8"/>
+      <c r="EG10" s="8"/>
+      <c r="EH10" s="8"/>
+      <c r="EI10" s="8"/>
+      <c r="EJ10" s="8"/>
+      <c r="EK10" s="8"/>
+      <c r="EL10" s="8"/>
+      <c r="EM10" s="8"/>
+      <c r="EN10" s="8"/>
+      <c r="EO10" s="8"/>
+      <c r="EP10" s="8"/>
+      <c r="EQ10" s="8"/>
+      <c r="ER10" s="8"/>
+      <c r="ES10" s="8"/>
+      <c r="ET10" s="8"/>
+      <c r="EU10" s="8"/>
+      <c r="EV10" s="8"/>
+      <c r="EW10" s="8"/>
+      <c r="EX10" s="8"/>
+      <c r="EY10" s="8"/>
+      <c r="EZ10" s="8"/>
+      <c r="FA10" s="8"/>
+      <c r="FB10" s="8"/>
+      <c r="FC10" s="8"/>
+      <c r="FD10" s="8"/>
+      <c r="FE10" s="8"/>
+      <c r="FF10" s="8"/>
+      <c r="FG10" s="8"/>
+      <c r="FH10" s="8"/>
+      <c r="FI10" s="8"/>
+      <c r="FJ10" s="8"/>
+      <c r="FK10" s="8"/>
+      <c r="FL10" s="8"/>
+      <c r="FM10" s="8"/>
+      <c r="FN10" s="8"/>
+      <c r="FO10" s="8"/>
+      <c r="FP10" s="8"/>
+      <c r="FQ10" s="8"/>
+      <c r="FR10" s="8"/>
+      <c r="FS10" s="8"/>
+      <c r="FT10" s="8"/>
+      <c r="FU10" s="8"/>
+      <c r="FV10" s="8"/>
+      <c r="FW10" s="8"/>
+      <c r="FX10" s="8"/>
+      <c r="FY10" s="8"/>
+      <c r="FZ10" s="8"/>
     </row>
-    <row r="16" spans="1:397" s="141" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...19 lines deleted...]
-      <c r="L16" s="10">
+    <row r="11" spans="1:397" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="16"/>
+      <c r="G11" s="16"/>
+      <c r="H11" s="16"/>
+      <c r="I11" s="16"/>
+      <c r="J11" s="17">
+        <f>J6</f>
+        <v>66173.100000000006</v>
+      </c>
+      <c r="K11" s="17">
+        <f t="shared" ref="K11:O11" si="2">K6</f>
+        <v>66173.100000000006</v>
+      </c>
+      <c r="L11" s="17">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M16" s="10">
+      <c r="M11" s="17">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N16" s="10">
+      <c r="N11" s="17">
         <f t="shared" si="2"/>
-        <v>3407833.33</v>
-[...1 lines deleted...]
-      <c r="O16" s="10">
+        <v>66173.100000000006</v>
+      </c>
+      <c r="O11" s="17">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P16" s="12"/>
-[...4480 lines deleted...]
-      <c r="FZ45" s="8"/>
+      <c r="P11" s="6"/>
+      <c r="Q11" s="7"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="8"/>
+      <c r="U11" s="8"/>
+      <c r="V11" s="8"/>
+      <c r="W11" s="8"/>
+      <c r="X11" s="8"/>
+      <c r="Y11" s="8"/>
+      <c r="Z11" s="8"/>
+      <c r="AA11" s="8"/>
+      <c r="AB11" s="8"/>
+      <c r="AC11" s="8"/>
+      <c r="AD11" s="8"/>
+      <c r="AE11" s="8"/>
+      <c r="AF11" s="8"/>
+      <c r="AG11" s="8"/>
+      <c r="AH11" s="8"/>
+      <c r="AI11" s="8"/>
+      <c r="AJ11" s="8"/>
+      <c r="AK11" s="8"/>
+      <c r="AL11" s="8"/>
+      <c r="AM11" s="8"/>
+      <c r="AN11" s="8"/>
+      <c r="AO11" s="8"/>
+      <c r="AP11" s="8"/>
+      <c r="AQ11" s="8"/>
+      <c r="AR11" s="8"/>
+      <c r="AS11" s="8"/>
+      <c r="AT11" s="8"/>
+      <c r="AU11" s="8"/>
+      <c r="AV11" s="8"/>
+      <c r="AW11" s="8"/>
+      <c r="AX11" s="8"/>
+      <c r="AY11" s="8"/>
+      <c r="AZ11" s="8"/>
+      <c r="BA11" s="8"/>
+      <c r="BB11" s="8"/>
+      <c r="BC11" s="8"/>
+      <c r="BD11" s="8"/>
+      <c r="BE11" s="8"/>
+      <c r="BF11" s="8"/>
+      <c r="BG11" s="8"/>
+      <c r="BH11" s="8"/>
+      <c r="BI11" s="8"/>
+      <c r="BJ11" s="8"/>
+      <c r="BK11" s="8"/>
+      <c r="BL11" s="8"/>
+      <c r="BM11" s="8"/>
+      <c r="BN11" s="8"/>
+      <c r="BO11" s="8"/>
+      <c r="BP11" s="8"/>
+      <c r="BQ11" s="8"/>
+      <c r="BR11" s="8"/>
+      <c r="BS11" s="8"/>
+      <c r="BT11" s="8"/>
+      <c r="BU11" s="8"/>
+      <c r="BV11" s="8"/>
+      <c r="BW11" s="8"/>
+      <c r="BX11" s="8"/>
+      <c r="BY11" s="8"/>
+      <c r="BZ11" s="8"/>
+      <c r="CA11" s="8"/>
+      <c r="CB11" s="8"/>
+      <c r="CC11" s="8"/>
+      <c r="CD11" s="8"/>
+      <c r="CE11" s="8"/>
+      <c r="CF11" s="8"/>
+      <c r="CG11" s="8"/>
+      <c r="CH11" s="8"/>
+      <c r="CI11" s="8"/>
+      <c r="CJ11" s="8"/>
+      <c r="CK11" s="8"/>
+      <c r="CL11" s="8"/>
+      <c r="CM11" s="8"/>
+      <c r="CN11" s="8"/>
+      <c r="CO11" s="8"/>
+      <c r="CP11" s="8"/>
+      <c r="CQ11" s="8"/>
+      <c r="CR11" s="8"/>
+      <c r="CS11" s="8"/>
+      <c r="CT11" s="8"/>
+      <c r="CU11" s="8"/>
+      <c r="CV11" s="8"/>
+      <c r="CW11" s="8"/>
+      <c r="CX11" s="8"/>
+      <c r="CY11" s="8"/>
+      <c r="CZ11" s="8"/>
+      <c r="DA11" s="8"/>
+      <c r="DB11" s="8"/>
+      <c r="DC11" s="8"/>
+      <c r="DD11" s="8"/>
+      <c r="DE11" s="8"/>
+      <c r="DF11" s="8"/>
+      <c r="DG11" s="8"/>
+      <c r="DH11" s="8"/>
+      <c r="DI11" s="8"/>
+      <c r="DJ11" s="8"/>
+      <c r="DK11" s="8"/>
+      <c r="DL11" s="8"/>
+      <c r="DM11" s="8"/>
+      <c r="DN11" s="8"/>
+      <c r="DO11" s="8"/>
+      <c r="DP11" s="8"/>
+      <c r="DQ11" s="8"/>
+      <c r="DR11" s="8"/>
+      <c r="DS11" s="8"/>
+      <c r="DT11" s="8"/>
+      <c r="DU11" s="8"/>
+      <c r="DV11" s="8"/>
+      <c r="DW11" s="8"/>
+      <c r="DX11" s="8"/>
+      <c r="DY11" s="8"/>
+      <c r="DZ11" s="8"/>
+      <c r="EA11" s="8"/>
+      <c r="EB11" s="8"/>
+      <c r="EC11" s="8"/>
+      <c r="ED11" s="8"/>
+      <c r="EE11" s="8"/>
+      <c r="EF11" s="8"/>
+      <c r="EG11" s="8"/>
+      <c r="EH11" s="8"/>
+      <c r="EI11" s="8"/>
+      <c r="EJ11" s="8"/>
+      <c r="EK11" s="8"/>
+      <c r="EL11" s="8"/>
+      <c r="EM11" s="8"/>
+      <c r="EN11" s="8"/>
+      <c r="EO11" s="8"/>
+      <c r="EP11" s="8"/>
+      <c r="EQ11" s="8"/>
+      <c r="ER11" s="8"/>
+      <c r="ES11" s="8"/>
+      <c r="ET11" s="8"/>
+      <c r="EU11" s="8"/>
+      <c r="EV11" s="8"/>
+      <c r="EW11" s="8"/>
+      <c r="EX11" s="8"/>
+      <c r="EY11" s="8"/>
+      <c r="EZ11" s="8"/>
+      <c r="FA11" s="8"/>
+      <c r="FB11" s="8"/>
+      <c r="FC11" s="8"/>
+      <c r="FD11" s="8"/>
+      <c r="FE11" s="8"/>
+      <c r="FF11" s="8"/>
+      <c r="FG11" s="8"/>
+      <c r="FH11" s="8"/>
+      <c r="FI11" s="8"/>
+      <c r="FJ11" s="8"/>
+      <c r="FK11" s="8"/>
+      <c r="FL11" s="8"/>
+      <c r="FM11" s="8"/>
+      <c r="FN11" s="8"/>
+      <c r="FO11" s="8"/>
+      <c r="FP11" s="8"/>
+      <c r="FQ11" s="8"/>
+      <c r="FR11" s="8"/>
+      <c r="FS11" s="8"/>
+      <c r="FT11" s="8"/>
+      <c r="FU11" s="8"/>
+      <c r="FV11" s="8"/>
+      <c r="FW11" s="8"/>
+      <c r="FX11" s="8"/>
+      <c r="FY11" s="8"/>
+      <c r="FZ11" s="8"/>
     </row>
   </sheetData>
-  <mergeCells count="35">
+  <mergeCells count="18">
+    <mergeCell ref="K3:O3"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="A8:D8"/>
+    <mergeCell ref="A7:B7"/>
     <mergeCell ref="M1:Q1"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="A5:Q5"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="I3:I4"/>
-    <mergeCell ref="K3:O3"/>
-[...21 lines deleted...]
-    <mergeCell ref="C6:C13"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="24" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B3" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>МАЙ_ЦЗ</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>МАЙ_ЦЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_ЦЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>