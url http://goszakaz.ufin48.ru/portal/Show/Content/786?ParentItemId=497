--- v2 (2026-07-09)
+++ v3 (2026-08-24)
@@ -4,108 +4,124 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Июль\03.07.2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Август\14.08.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{012729E6-C7A5-49DF-93FF-FEE9B68DF4A3}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{838F2886-EB74-48FF-A003-944A919BACAA}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ИЮЛЬ_ЦЗ" sheetId="7" r:id="rId1"/>
+    <sheet name="АВГУСТ_ЦЗ" sheetId="7" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ИЮЛЬ_ЦЗ!$A$4:$Q$4</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ИЮЛЬ_ЦЗ!$A$1:$Q$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">АВГУСТ_ЦЗ!$A$4:$Q$4</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">АВГУСТ_ЦЗ!$A$1:$Q$21</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K8" i="7" l="1"/>
+  <c r="K19" i="7" l="1"/>
+  <c r="K22" i="7"/>
+  <c r="L22" i="7"/>
+  <c r="M22" i="7"/>
+  <c r="N22" i="7"/>
+  <c r="O22" i="7"/>
+  <c r="J22" i="7"/>
+  <c r="L19" i="7"/>
+  <c r="M19" i="7"/>
+  <c r="N19" i="7"/>
+  <c r="O19" i="7"/>
+  <c r="J19" i="7"/>
+  <c r="K18" i="7"/>
+  <c r="L18" i="7"/>
+  <c r="M18" i="7"/>
+  <c r="N18" i="7"/>
+  <c r="O18" i="7"/>
+  <c r="J18" i="7"/>
+  <c r="K17" i="7"/>
+  <c r="K16" i="7"/>
+  <c r="L16" i="7"/>
+  <c r="M16" i="7"/>
+  <c r="N16" i="7"/>
+  <c r="O16" i="7"/>
+  <c r="J16" i="7"/>
+  <c r="K15" i="7"/>
+  <c r="N14" i="7"/>
+  <c r="L14" i="7"/>
+  <c r="K14" i="7"/>
+  <c r="J14" i="7"/>
+  <c r="K13" i="7"/>
+  <c r="K12" i="7"/>
   <c r="K11" i="7"/>
-  <c r="L11" i="7"/>
-[...8 lines deleted...]
-  <c r="J8" i="7"/>
+  <c r="K10" i="7"/>
+  <c r="K9" i="7"/>
+  <c r="K8" i="7"/>
   <c r="K7" i="7"/>
-  <c r="L7" i="7"/>
-[...4 lines deleted...]
-  <c r="J7" i="7"/>
   <c r="K6" i="7"/>
+  <c r="O14" i="7" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="58">
   <si>
     <t>№ п/п</t>
-  </si>
-[...1 lines deleted...]
-    <t>Наименование заказчика</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>Идентификационный код закупки</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
@@ -121,111 +137,187 @@
   <si>
     <t>Всего, руб.</t>
   </si>
   <si>
     <t>внебюджетные средства, руб.</t>
   </si>
   <si>
     <t>Источник финансирования</t>
   </si>
   <si>
     <t>Наименование 
 объекта закупки</t>
   </si>
   <si>
     <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
-    <t>Всего 1 закупка</t>
+    <t>эл. аукцион</t>
   </si>
   <si>
     <t>Согласовано:
 Начальник МКУ "Управление муниципального заказа города Липецка"
 Черноусова Е.А.</t>
   </si>
   <si>
     <t>федеральный бюджет, руб.</t>
   </si>
   <si>
     <t>эл.аукцион</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
+    <t>Всего  1 закупка</t>
+  </si>
+  <si>
+    <t>Департамент транспорта администрации города Липецка</t>
+  </si>
+  <si>
     <t>0 закупок в рамках гос.программы</t>
   </si>
   <si>
-    <t>июль</t>
-[...1 lines deleted...]
-  <si>
     <t>0 закупок в рамках нац.проектов</t>
   </si>
   <si>
-    <t>МКУ "Управление ресурсного обеспечения администрации г. Липецка"</t>
-[...14 lines deleted...]
-    <t>1 закупка, относящихся к категории "Прочие"</t>
+    <t>август</t>
+  </si>
+  <si>
+    <t>Оказание услуг, связанных с осуществлением регулярных перевозок пассажиров и багажа автомобильным транспортом по регулируемым тарифам по муниципальным маршрутам № 8 «Микрорайон «Университетский» - Новое заводоуправление», № 27 «НЛМК – 30 микрорайон», № 50 «пл. Металлургов – ул. Кривенкова», № 30 «НЛМК – микрорайон «Елецкий», № 343 «Кольцо 9 микрорайона - п. Дачный»</t>
+  </si>
+  <si>
+    <t>263482612966148260100100010694931244</t>
+  </si>
+  <si>
+    <t>49.31.21.110</t>
+  </si>
+  <si>
+    <t>МКУ "Управление по делам ГО и ЧС г. Липецка"</t>
+  </si>
+  <si>
+    <t>Выполнение капитального ремонта защитного сооружения гражданской обороны, расположенного по адресу: г. Липецк, ул. 6-й Гвардейской Дивизии, 6</t>
+  </si>
+  <si>
+    <t>263482611274948260100100270014339243</t>
+  </si>
+  <si>
+    <t>43.39.19.190</t>
+  </si>
+  <si>
+    <t>Оказание услуг, связанных с осуществлением регулярных перевозок пассажиров и багажа автомобильным транспортом по регулируемым тарифам по муниципальным маршрутам № 325 «Микрорайон «Елецкий» - пл. Клименкова», № 320 «Технический университет – пл. Металлургов», № 19 «пл.Клименкова - п.Заречье»</t>
+  </si>
+  <si>
+    <t>263482612966148260100100010704931244</t>
+  </si>
+  <si>
+    <t>Оказание услуг, связанных с осуществлением регулярных перевозок пассажиров и багажа автомобильным транспортом по регулируемым тарифам по муниципальным маршрутам № 330 «30 микрорайон – НЛМК», № 5к «НЛМК - Стан 2000», № 35 «Ж/д вокзал – с. Косыревка», № 28 «п. Сырский Рудник - НЛМК», № 33 «Чаплыгинское шоссе – 3 участок ЛТЗ»</t>
+  </si>
+  <si>
+    <t>263482612966148260100100010684931244</t>
+  </si>
+  <si>
+    <t>Оказание услуг, связанных с осуществлением регулярных перевозок пассажиров и багажа автомобильным транспортом по регулируемым тарифам по муниципальному маршруту № 321 «ул. Пришвина - НЛМК» Осуществление закупок в сфере регулярных перевозок пассажиров и багажа автомобильным транспортом</t>
+  </si>
+  <si>
+    <t>263482612966148260100100010714931244</t>
+  </si>
+  <si>
+    <t>МУ "Управление капитального ремонта г. Липецка"</t>
+  </si>
+  <si>
+    <t>Проведение технической инвентаризации и паспортизации 22-х бесхозяйных объектов инженерной инфраструктуры жилищно-коммунального хозяйства города Липецка в 2026 году</t>
+  </si>
+  <si>
+    <t>263482505489348250100100380016832244</t>
+  </si>
+  <si>
+    <t>68.32.13.110</t>
+  </si>
+  <si>
+    <t>Оказание услуг, связанных с осуществлением регулярных перевозок пассажиров и багажа автомобильным транспортом по регулируемым тарифам по муниципальным маршрутам № 323 «ул.Пришвина - пл.Клименкова», № 323А «пл. Клименкова – 3 участок ЛТЗ»</t>
+  </si>
+  <si>
+    <t>263482612966148260100100010724931244</t>
+  </si>
+  <si>
+    <t>Оказание услуг, связанных с осуществлением регулярных перевозок пассажиров и багажа автомобильным транспортом по регулируемым тарифам по муниципальным маршрутам № 352 «30 микрорайон – Чаплыгинское шоссе», № 13 «9 микрорайон - Косыревское кладбище - завод «Центролит»</t>
+  </si>
+  <si>
+    <t>263482612966148260100100010734931244</t>
+  </si>
+  <si>
+    <t>Оказание услуг, связанных с осуществлением регулярных перевозок пассажиров и багажа городским наземным электрическим транспортом по регулируемым тарифам по муниципальным маршрутам № 1к «Центральный рынок – ул. Чехова», № 2 «Центральный рынок – 21 микрорайон», № 15 «ул. Чехова – ДП6»</t>
+  </si>
+  <si>
+    <t>263482612966148260100100020074931244</t>
+  </si>
+  <si>
+    <t>Всего  8 закупок</t>
+  </si>
+  <si>
+    <t>Оказание услуг, связанных с осуществлением регулярных перевозок пассажиров и багажа автомобильным транспортом по регулируемым тарифам по муниципальному маршруту № 4 «микрорайон Елецкий – ул. Катукова – микрорайон Елецкий»</t>
+  </si>
+  <si>
+    <t>263482612966148260100100030134931244</t>
+  </si>
+  <si>
+    <t>Итого 10 закупок для 3 заказчиков, в т.ч.</t>
+  </si>
+  <si>
+    <t>10 закупок, относящихся к категории "Прочие"</t>
+  </si>
+  <si>
+    <t>Наименование 
+заказчика</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на июль 2026 года,
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на август 2026 года,
 осуществляемого МКУ "Управление муниципального заказа города Липецка"
-по состоянию на 03.07.2026
+по состоянию на 14.08.2026
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(версия 1)</t>
+      <t>(версия 2)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="[$-419]mmmm\ yyyy;@"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
@@ -382,51 +474,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="31">
+  <borders count="32">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -494,50 +586,95 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -672,387 +809,428 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...13 lines deleted...]
-      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...5 lines deleted...]
-      <top style="medium">
+      <left/>
+      <right/>
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...4 lines deleted...]
-      </right>
+      <left/>
+      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...14 lines deleted...]
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="166" fontId="11" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="4" fontId="11" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="11" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="11" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="11" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="11" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="17" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="18" fillId="6" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="6" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный 3" xfId="8" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Обычный 4" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -1310,72 +1488,72 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:OG11"/>
+  <dimension ref="A1:FZ22"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="D1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="51" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="51" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="L23" sqref="L23"/>
+      <selection pane="bottomLeft" activeCell="L25" sqref="L25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="13"/>
+    <col min="1" max="1" width="9.140625" style="14"/>
     <col min="2" max="2" width="41.42578125" style="4" customWidth="1"/>
-    <col min="3" max="3" width="28.7109375" style="4" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="33.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.7109375" style="4" customWidth="1"/>
+    <col min="4" max="4" width="88" style="14" customWidth="1"/>
+    <col min="5" max="6" width="32.28515625" style="14" customWidth="1"/>
+    <col min="7" max="7" width="32.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="54.5703125" style="2" customWidth="1"/>
-    <col min="9" max="9" width="38.7109375" style="13" customWidth="1"/>
-    <col min="10" max="15" width="32.28515625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="38.42578125" style="14" customWidth="1"/>
+    <col min="10" max="15" width="33.7109375" style="3" customWidth="1"/>
     <col min="16" max="16" width="32.7109375" style="3" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="27.140625" style="3" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="8"/>
-    <col min="19" max="182" width="9.140625" style="30"/>
+    <col min="19" max="182" width="9.140625" style="34"/>
     <col min="183" max="256" width="9.140625" style="8"/>
     <col min="257" max="257" width="41.42578125" style="8" customWidth="1"/>
     <col min="258" max="258" width="28.7109375" style="8" customWidth="1"/>
     <col min="259" max="259" width="48.85546875" style="8" customWidth="1"/>
     <col min="260" max="261" width="32.28515625" style="8" customWidth="1"/>
     <col min="262" max="262" width="36.5703125" style="8" customWidth="1"/>
     <col min="263" max="263" width="50.85546875" style="8" customWidth="1"/>
     <col min="264" max="264" width="41" style="8" customWidth="1"/>
     <col min="265" max="270" width="33.7109375" style="8" customWidth="1"/>
     <col min="271" max="271" width="32.7109375" style="8" customWidth="1"/>
     <col min="272" max="272" width="30.28515625" style="8" customWidth="1"/>
     <col min="273" max="273" width="16.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="274" max="512" width="9.140625" style="8"/>
     <col min="513" max="513" width="41.42578125" style="8" customWidth="1"/>
     <col min="514" max="514" width="28.7109375" style="8" customWidth="1"/>
     <col min="515" max="515" width="48.85546875" style="8" customWidth="1"/>
     <col min="516" max="517" width="32.28515625" style="8" customWidth="1"/>
     <col min="518" max="518" width="36.5703125" style="8" customWidth="1"/>
     <col min="519" max="519" width="50.85546875" style="8" customWidth="1"/>
     <col min="520" max="520" width="41" style="8" customWidth="1"/>
     <col min="521" max="526" width="33.7109375" style="8" customWidth="1"/>
     <col min="527" max="527" width="32.7109375" style="8" customWidth="1"/>
     <col min="528" max="528" width="30.28515625" style="8" customWidth="1"/>
     <col min="529" max="529" width="16.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="530" max="768" width="9.140625" style="8"/>
@@ -2091,1524 +2269,1683 @@
     <col min="15874" max="15874" width="28.7109375" style="8" customWidth="1"/>
     <col min="15875" max="15875" width="48.85546875" style="8" customWidth="1"/>
     <col min="15876" max="15877" width="32.28515625" style="8" customWidth="1"/>
     <col min="15878" max="15878" width="36.5703125" style="8" customWidth="1"/>
     <col min="15879" max="15879" width="50.85546875" style="8" customWidth="1"/>
     <col min="15880" max="15880" width="41" style="8" customWidth="1"/>
     <col min="15881" max="15886" width="33.7109375" style="8" customWidth="1"/>
     <col min="15887" max="15887" width="32.7109375" style="8" customWidth="1"/>
     <col min="15888" max="15888" width="30.28515625" style="8" customWidth="1"/>
     <col min="15889" max="15889" width="16.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="15890" max="16128" width="9.140625" style="8"/>
     <col min="16129" max="16129" width="41.42578125" style="8" customWidth="1"/>
     <col min="16130" max="16130" width="28.7109375" style="8" customWidth="1"/>
     <col min="16131" max="16131" width="48.85546875" style="8" customWidth="1"/>
     <col min="16132" max="16133" width="32.28515625" style="8" customWidth="1"/>
     <col min="16134" max="16134" width="36.5703125" style="8" customWidth="1"/>
     <col min="16135" max="16135" width="50.85546875" style="8" customWidth="1"/>
     <col min="16136" max="16136" width="41" style="8" customWidth="1"/>
     <col min="16137" max="16142" width="33.7109375" style="8" customWidth="1"/>
     <col min="16143" max="16143" width="32.7109375" style="8" customWidth="1"/>
     <col min="16144" max="16144" width="30.28515625" style="8" customWidth="1"/>
     <col min="16145" max="16145" width="16.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="16146" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:397" ht="96.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="M1" s="48" t="s">
+    <row r="1" spans="1:18" ht="96.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M1" s="78" t="s">
+        <v>19</v>
+      </c>
+      <c r="N1" s="78"/>
+      <c r="O1" s="78"/>
+      <c r="P1" s="78"/>
+      <c r="Q1" s="78"/>
+    </row>
+    <row r="2" spans="1:18" ht="139.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="83" t="s">
+        <v>57</v>
+      </c>
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="83"/>
+      <c r="P2" s="83"/>
+      <c r="Q2" s="83"/>
+    </row>
+    <row r="3" spans="1:18" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="84" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="86" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3" s="86" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="86" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="86" t="s">
+        <v>1</v>
+      </c>
+      <c r="F3" s="86" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="86" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="91" t="s">
+        <v>2</v>
+      </c>
+      <c r="I3" s="86" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="81" t="s">
+        <v>4</v>
+      </c>
+      <c r="K3" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="L3" s="89"/>
+      <c r="M3" s="89"/>
+      <c r="N3" s="89"/>
+      <c r="O3" s="90"/>
+      <c r="P3" s="81" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q3" s="79" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" ht="139.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="85"/>
+      <c r="B4" s="87"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="92"/>
+      <c r="I4" s="87"/>
+      <c r="J4" s="82"/>
+      <c r="K4" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="N1" s="48"/>
-[...2 lines deleted...]
-      <c r="Q1" s="48"/>
+      <c r="M4" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="N4" s="11" t="s">
+        <v>17</v>
+      </c>
+      <c r="O4" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="82"/>
+      <c r="Q4" s="80"/>
     </row>
-    <row r="2" spans="1:397" ht="139.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="53" t="s">
+    <row r="5" spans="1:18" s="15" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="94" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" s="95"/>
+      <c r="C5" s="95"/>
+      <c r="D5" s="95"/>
+      <c r="E5" s="95"/>
+      <c r="F5" s="95"/>
+      <c r="G5" s="95"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="95"/>
+      <c r="J5" s="95"/>
+      <c r="K5" s="95"/>
+      <c r="L5" s="95"/>
+      <c r="M5" s="95"/>
+      <c r="N5" s="95"/>
+      <c r="O5" s="95"/>
+      <c r="P5" s="95"/>
+      <c r="Q5" s="96"/>
+    </row>
+    <row r="6" spans="1:18" ht="126" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="24">
+        <v>1</v>
+      </c>
+      <c r="B6" s="72" t="s">
+        <v>24</v>
+      </c>
+      <c r="C6" s="75">
+        <v>4826129661</v>
+      </c>
+      <c r="D6" s="56" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" s="51" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" s="51" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" s="51" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" s="49" t="s">
+        <v>30</v>
+      </c>
+      <c r="J6" s="21">
+        <v>9075369.9000000004</v>
+      </c>
+      <c r="K6" s="21">
+        <f>SUM(L6:O6)</f>
+        <v>9075369.9000000004</v>
+      </c>
+      <c r="L6" s="21">
+        <v>0</v>
+      </c>
+      <c r="M6" s="21">
+        <v>0</v>
+      </c>
+      <c r="N6" s="21">
+        <v>9075369.9000000004</v>
+      </c>
+      <c r="O6" s="21">
+        <v>0</v>
+      </c>
+      <c r="P6" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q6" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="R6" s="34"/>
+    </row>
+    <row r="7" spans="1:18" s="54" customFormat="1" ht="126" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="50">
+        <v>2</v>
+      </c>
+      <c r="B7" s="73"/>
+      <c r="C7" s="76"/>
+      <c r="D7" s="19" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="I7" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="J7" s="27">
+        <v>1112913.3600000001</v>
+      </c>
+      <c r="K7" s="27">
+        <f>SUM(L7:O7)</f>
+        <v>1112913.3600000001</v>
+      </c>
+      <c r="L7" s="27">
+        <v>0</v>
+      </c>
+      <c r="M7" s="27">
+        <v>0</v>
+      </c>
+      <c r="N7" s="27">
+        <v>1112913.3600000001</v>
+      </c>
+      <c r="O7" s="27">
+        <v>0</v>
+      </c>
+      <c r="P7" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q7" s="29" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="34" customFormat="1" ht="126" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="50">
+        <v>3</v>
+      </c>
+      <c r="B8" s="73"/>
+      <c r="C8" s="76"/>
+      <c r="D8" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="G8" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="I8" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="J8" s="27">
+        <v>10114991.699999999</v>
+      </c>
+      <c r="K8" s="27">
+        <f>SUM(L8:O8)</f>
+        <v>10114991.699999999</v>
+      </c>
+      <c r="L8" s="27">
+        <v>0</v>
+      </c>
+      <c r="M8" s="27">
+        <v>0</v>
+      </c>
+      <c r="N8" s="27">
+        <v>10114991.699999999</v>
+      </c>
+      <c r="O8" s="27">
+        <v>0</v>
+      </c>
+      <c r="P8" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q8" s="29" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="34" customFormat="1" ht="126" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="50">
+        <v>4</v>
+      </c>
+      <c r="B9" s="73"/>
+      <c r="C9" s="76"/>
+      <c r="D9" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="H9" s="25" t="s">
+        <v>40</v>
+      </c>
+      <c r="I9" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="J9" s="27">
+        <v>1215245.97</v>
+      </c>
+      <c r="K9" s="27">
+        <f>SUM(L9:O9)</f>
+        <v>1215245.97</v>
+      </c>
+      <c r="L9" s="27">
+        <v>0</v>
+      </c>
+      <c r="M9" s="27">
+        <v>0</v>
+      </c>
+      <c r="N9" s="27">
+        <v>1215245.97</v>
+      </c>
+      <c r="O9" s="27">
+        <v>0</v>
+      </c>
+      <c r="P9" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q9" s="29" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="34" customFormat="1" ht="126" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="50">
+        <v>5</v>
+      </c>
+      <c r="B10" s="73"/>
+      <c r="C10" s="76"/>
+      <c r="D10" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="E10" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="G10" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="I10" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="J10" s="27">
+        <v>2158257.6</v>
+      </c>
+      <c r="K10" s="27">
+        <f>SUM(L10:O10)</f>
+        <v>2158257.6</v>
+      </c>
+      <c r="L10" s="27">
+        <v>0</v>
+      </c>
+      <c r="M10" s="27">
+        <v>0</v>
+      </c>
+      <c r="N10" s="27">
+        <v>2158257.6</v>
+      </c>
+      <c r="O10" s="27">
+        <v>0</v>
+      </c>
+      <c r="P10" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q10" s="29" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="34" customFormat="1" ht="126" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="50">
+        <v>6</v>
+      </c>
+      <c r="B11" s="73"/>
+      <c r="C11" s="76"/>
+      <c r="D11" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="E11" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="G11" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="I11" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="J11" s="27">
+        <v>1072129.95</v>
+      </c>
+      <c r="K11" s="27">
+        <f>SUM(L11:O11)</f>
+        <v>1072129.95</v>
+      </c>
+      <c r="L11" s="27">
+        <v>0</v>
+      </c>
+      <c r="M11" s="27">
+        <v>0</v>
+      </c>
+      <c r="N11" s="27">
+        <v>1072129.95</v>
+      </c>
+      <c r="O11" s="27">
+        <v>0</v>
+      </c>
+      <c r="P11" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q11" s="29" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="34" customFormat="1" ht="126" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="50">
+        <v>7</v>
+      </c>
+      <c r="B12" s="73"/>
+      <c r="C12" s="76"/>
+      <c r="D12" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="G12" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="H12" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="I12" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="J12" s="27">
+        <v>28823110.890000001</v>
+      </c>
+      <c r="K12" s="27">
+        <f>SUM(L12:O12)</f>
+        <v>28823110.890000001</v>
+      </c>
+      <c r="L12" s="27">
+        <v>0</v>
+      </c>
+      <c r="M12" s="27">
+        <v>0</v>
+      </c>
+      <c r="N12" s="27">
+        <v>28823110.890000001</v>
+      </c>
+      <c r="O12" s="27">
+        <v>0</v>
+      </c>
+      <c r="P12" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q12" s="29" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="34" customFormat="1" ht="126" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="65">
+        <v>8</v>
+      </c>
+      <c r="B13" s="74"/>
+      <c r="C13" s="77"/>
+      <c r="D13" s="59" t="s">
+        <v>52</v>
+      </c>
+      <c r="E13" s="58" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="58" t="s">
+        <v>22</v>
+      </c>
+      <c r="G13" s="58" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13" s="60" t="s">
+        <v>53</v>
+      </c>
+      <c r="I13" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="J13" s="62">
+        <v>3669322.18</v>
+      </c>
+      <c r="K13" s="62">
+        <f>SUM(L13:O13)</f>
+        <v>3669322.18</v>
+      </c>
+      <c r="L13" s="62">
+        <v>0</v>
+      </c>
+      <c r="M13" s="62">
+        <v>0</v>
+      </c>
+      <c r="N13" s="62">
+        <v>3669322.18</v>
+      </c>
+      <c r="O13" s="62">
+        <v>0</v>
+      </c>
+      <c r="P13" s="63" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q13" s="64" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="93" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="70" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="71"/>
+      <c r="C14" s="13"/>
+      <c r="D14" s="13"/>
+      <c r="E14" s="9"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="10">
+        <f>SUM(J6:J13)</f>
+        <v>57241341.550000004</v>
+      </c>
+      <c r="K14" s="10">
+        <f>SUM(K6:K13)</f>
+        <v>57241341.550000004</v>
+      </c>
+      <c r="L14" s="10">
+        <f>SUM(L6:L13)</f>
+        <v>0</v>
+      </c>
+      <c r="M14" s="10">
+        <v>0</v>
+      </c>
+      <c r="N14" s="10">
+        <f>SUM(N6:N13)</f>
+        <v>57241341.550000004</v>
+      </c>
+      <c r="O14" s="10">
+        <f>SUM(O6:O13)</f>
+        <v>0</v>
+      </c>
+      <c r="P14" s="12"/>
+      <c r="Q14" s="20"/>
+    </row>
+    <row r="15" spans="1:18" ht="126" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="24">
+        <v>1</v>
+      </c>
+      <c r="B15" s="55" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" s="57">
+        <v>4826112749</v>
+      </c>
+      <c r="D15" s="56" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" s="53" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="53" t="s">
+        <v>22</v>
+      </c>
+      <c r="G15" s="53" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="53"/>
-[...14 lines deleted...]
-      <c r="Q2" s="53"/>
+      <c r="I15" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="J15" s="21">
+        <v>2599834.91</v>
+      </c>
+      <c r="K15" s="21">
+        <f>SUM(L15:O15)</f>
+        <v>2599834.91</v>
+      </c>
+      <c r="L15" s="21">
+        <v>0</v>
+      </c>
+      <c r="M15" s="21">
+        <v>0</v>
+      </c>
+      <c r="N15" s="21">
+        <v>2599834.91</v>
+      </c>
+      <c r="O15" s="21">
+        <v>0</v>
+      </c>
+      <c r="P15" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q15" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="R15" s="34"/>
     </row>
-    <row r="3" spans="1:397" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B3" s="44" t="s">
+    <row r="16" spans="1:18" s="93" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="70" t="s">
+        <v>23</v>
+      </c>
+      <c r="B16" s="71"/>
+      <c r="C16" s="13"/>
+      <c r="D16" s="13"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="9"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="9"/>
+      <c r="I16" s="9"/>
+      <c r="J16" s="10">
+        <f>SUM(J15:J15)</f>
+        <v>2599834.91</v>
+      </c>
+      <c r="K16" s="10">
+        <f t="shared" ref="K16:O16" si="0">SUM(K15:K15)</f>
+        <v>2599834.91</v>
+      </c>
+      <c r="L16" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="M16" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N16" s="10">
+        <f t="shared" si="0"/>
+        <v>2599834.91</v>
+      </c>
+      <c r="O16" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="P16" s="12"/>
+      <c r="Q16" s="20"/>
+    </row>
+    <row r="17" spans="1:182" ht="126" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="24">
         <v>1</v>
       </c>
-      <c r="C3" s="44" t="s">
-[...35 lines deleted...]
-      </c>
+      <c r="B17" s="66" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="67">
+        <v>4825054893</v>
+      </c>
+      <c r="D17" s="56" t="s">
+        <v>42</v>
+      </c>
+      <c r="E17" s="67" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="67" t="s">
+        <v>22</v>
+      </c>
+      <c r="G17" s="67" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="I17" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="J17" s="21">
+        <v>700000</v>
+      </c>
+      <c r="K17" s="21">
+        <f>SUM(L17:O17)</f>
+        <v>700000</v>
+      </c>
+      <c r="L17" s="21">
+        <v>0</v>
+      </c>
+      <c r="M17" s="21">
+        <v>0</v>
+      </c>
+      <c r="N17" s="21">
+        <v>700000</v>
+      </c>
+      <c r="O17" s="21">
+        <v>0</v>
+      </c>
+      <c r="P17" s="22" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q17" s="23" t="s">
+        <v>18</v>
+      </c>
+      <c r="R17" s="34"/>
     </row>
-    <row r="4" spans="1:397" ht="139.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...26 lines deleted...]
-      <c r="Q4" s="50"/>
+    <row r="18" spans="1:182" s="93" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="70" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="71"/>
+      <c r="C18" s="13"/>
+      <c r="D18" s="13"/>
+      <c r="E18" s="9"/>
+      <c r="F18" s="9"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="9"/>
+      <c r="I18" s="9"/>
+      <c r="J18" s="10">
+        <f>SUM(J17:J17)</f>
+        <v>700000</v>
+      </c>
+      <c r="K18" s="10">
+        <f t="shared" ref="K18:O18" si="1">SUM(K17:K17)</f>
+        <v>700000</v>
+      </c>
+      <c r="L18" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M18" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N18" s="10">
+        <f t="shared" si="1"/>
+        <v>700000</v>
+      </c>
+      <c r="O18" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="P18" s="12"/>
+      <c r="Q18" s="20"/>
     </row>
-    <row r="5" spans="1:397" s="14" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="67" t="s">
+    <row r="19" spans="1:182" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="68" t="s">
+        <v>54</v>
+      </c>
+      <c r="B19" s="69"/>
+      <c r="C19" s="69"/>
+      <c r="D19" s="69"/>
+      <c r="E19" s="35"/>
+      <c r="F19" s="35"/>
+      <c r="G19" s="35"/>
+      <c r="H19" s="36"/>
+      <c r="I19" s="36"/>
+      <c r="J19" s="37">
+        <f>J14+J16+J18</f>
+        <v>60541176.460000008</v>
+      </c>
+      <c r="K19" s="37">
+        <f>K20+K21+K22</f>
+        <v>60541176.460000001</v>
+      </c>
+      <c r="L19" s="37">
+        <f t="shared" ref="K19:O19" si="2">L14+L16+L18</f>
+        <v>0</v>
+      </c>
+      <c r="M19" s="37">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N19" s="37">
+        <f t="shared" si="2"/>
+        <v>60541176.460000008</v>
+      </c>
+      <c r="O19" s="37">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P19" s="38"/>
+      <c r="Q19" s="39"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="8"/>
+      <c r="U19" s="8"/>
+      <c r="V19" s="8"/>
+      <c r="W19" s="8"/>
+      <c r="X19" s="8"/>
+      <c r="Y19" s="8"/>
+      <c r="Z19" s="8"/>
+      <c r="AA19" s="8"/>
+      <c r="AB19" s="8"/>
+      <c r="AC19" s="8"/>
+      <c r="AD19" s="8"/>
+      <c r="AE19" s="8"/>
+      <c r="AF19" s="8"/>
+      <c r="AG19" s="8"/>
+      <c r="AH19" s="8"/>
+      <c r="AI19" s="8"/>
+      <c r="AJ19" s="8"/>
+      <c r="AK19" s="8"/>
+      <c r="AL19" s="8"/>
+      <c r="AM19" s="8"/>
+      <c r="AN19" s="8"/>
+      <c r="AO19" s="8"/>
+      <c r="AP19" s="8"/>
+      <c r="AQ19" s="8"/>
+      <c r="AR19" s="8"/>
+      <c r="AS19" s="8"/>
+      <c r="AT19" s="8"/>
+      <c r="AU19" s="8"/>
+      <c r="AV19" s="8"/>
+      <c r="AW19" s="8"/>
+      <c r="AX19" s="8"/>
+      <c r="AY19" s="8"/>
+      <c r="AZ19" s="8"/>
+      <c r="BA19" s="8"/>
+      <c r="BB19" s="8"/>
+      <c r="BC19" s="8"/>
+      <c r="BD19" s="8"/>
+      <c r="BE19" s="8"/>
+      <c r="BF19" s="8"/>
+      <c r="BG19" s="8"/>
+      <c r="BH19" s="8"/>
+      <c r="BI19" s="8"/>
+      <c r="BJ19" s="8"/>
+      <c r="BK19" s="8"/>
+      <c r="BL19" s="8"/>
+      <c r="BM19" s="8"/>
+      <c r="BN19" s="8"/>
+      <c r="BO19" s="8"/>
+      <c r="BP19" s="8"/>
+      <c r="BQ19" s="8"/>
+      <c r="BR19" s="8"/>
+      <c r="BS19" s="8"/>
+      <c r="BT19" s="8"/>
+      <c r="BU19" s="8"/>
+      <c r="BV19" s="8"/>
+      <c r="BW19" s="8"/>
+      <c r="BX19" s="8"/>
+      <c r="BY19" s="8"/>
+      <c r="BZ19" s="8"/>
+      <c r="CA19" s="8"/>
+      <c r="CB19" s="8"/>
+      <c r="CC19" s="8"/>
+      <c r="CD19" s="8"/>
+      <c r="CE19" s="8"/>
+      <c r="CF19" s="8"/>
+      <c r="CG19" s="8"/>
+      <c r="CH19" s="8"/>
+      <c r="CI19" s="8"/>
+      <c r="CJ19" s="8"/>
+      <c r="CK19" s="8"/>
+      <c r="CL19" s="8"/>
+      <c r="CM19" s="8"/>
+      <c r="CN19" s="8"/>
+      <c r="CO19" s="8"/>
+      <c r="CP19" s="8"/>
+      <c r="CQ19" s="8"/>
+      <c r="CR19" s="8"/>
+      <c r="CS19" s="8"/>
+      <c r="CT19" s="8"/>
+      <c r="CU19" s="8"/>
+      <c r="CV19" s="8"/>
+      <c r="CW19" s="8"/>
+      <c r="CX19" s="8"/>
+      <c r="CY19" s="8"/>
+      <c r="CZ19" s="8"/>
+      <c r="DA19" s="8"/>
+      <c r="DB19" s="8"/>
+      <c r="DC19" s="8"/>
+      <c r="DD19" s="8"/>
+      <c r="DE19" s="8"/>
+      <c r="DF19" s="8"/>
+      <c r="DG19" s="8"/>
+      <c r="DH19" s="8"/>
+      <c r="DI19" s="8"/>
+      <c r="DJ19" s="8"/>
+      <c r="DK19" s="8"/>
+      <c r="DL19" s="8"/>
+      <c r="DM19" s="8"/>
+      <c r="DN19" s="8"/>
+      <c r="DO19" s="8"/>
+      <c r="DP19" s="8"/>
+      <c r="DQ19" s="8"/>
+      <c r="DR19" s="8"/>
+      <c r="DS19" s="8"/>
+      <c r="DT19" s="8"/>
+      <c r="DU19" s="8"/>
+      <c r="DV19" s="8"/>
+      <c r="DW19" s="8"/>
+      <c r="DX19" s="8"/>
+      <c r="DY19" s="8"/>
+      <c r="DZ19" s="8"/>
+      <c r="EA19" s="8"/>
+      <c r="EB19" s="8"/>
+      <c r="EC19" s="8"/>
+      <c r="ED19" s="8"/>
+      <c r="EE19" s="8"/>
+      <c r="EF19" s="8"/>
+      <c r="EG19" s="8"/>
+      <c r="EH19" s="8"/>
+      <c r="EI19" s="8"/>
+      <c r="EJ19" s="8"/>
+      <c r="EK19" s="8"/>
+      <c r="EL19" s="8"/>
+      <c r="EM19" s="8"/>
+      <c r="EN19" s="8"/>
+      <c r="EO19" s="8"/>
+      <c r="EP19" s="8"/>
+      <c r="EQ19" s="8"/>
+      <c r="ER19" s="8"/>
+      <c r="ES19" s="8"/>
+      <c r="ET19" s="8"/>
+      <c r="EU19" s="8"/>
+      <c r="EV19" s="8"/>
+      <c r="EW19" s="8"/>
+      <c r="EX19" s="8"/>
+      <c r="EY19" s="8"/>
+      <c r="EZ19" s="8"/>
+      <c r="FA19" s="8"/>
+      <c r="FB19" s="8"/>
+      <c r="FC19" s="8"/>
+      <c r="FD19" s="8"/>
+      <c r="FE19" s="8"/>
+      <c r="FF19" s="8"/>
+      <c r="FG19" s="8"/>
+      <c r="FH19" s="8"/>
+      <c r="FI19" s="8"/>
+      <c r="FJ19" s="8"/>
+      <c r="FK19" s="8"/>
+      <c r="FL19" s="8"/>
+      <c r="FM19" s="8"/>
+      <c r="FN19" s="8"/>
+      <c r="FO19" s="8"/>
+      <c r="FP19" s="8"/>
+      <c r="FQ19" s="8"/>
+      <c r="FR19" s="8"/>
+      <c r="FS19" s="8"/>
+      <c r="FT19" s="8"/>
+      <c r="FU19" s="8"/>
+      <c r="FV19" s="8"/>
+      <c r="FW19" s="8"/>
+      <c r="FX19" s="8"/>
+      <c r="FY19" s="8"/>
+      <c r="FZ19" s="8"/>
+    </row>
+    <row r="20" spans="1:182" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="31"/>
+      <c r="C20" s="32"/>
+      <c r="D20" s="31"/>
+      <c r="E20" s="31"/>
+      <c r="F20" s="31"/>
+      <c r="G20" s="31"/>
+      <c r="H20" s="31"/>
+      <c r="I20" s="31"/>
+      <c r="J20" s="33">
+        <v>0</v>
+      </c>
+      <c r="K20" s="33">
+        <v>0</v>
+      </c>
+      <c r="L20" s="33">
+        <v>0</v>
+      </c>
+      <c r="M20" s="33">
+        <v>0</v>
+      </c>
+      <c r="N20" s="33">
+        <v>0</v>
+      </c>
+      <c r="O20" s="33">
+        <v>0</v>
+      </c>
+      <c r="P20" s="40"/>
+      <c r="Q20" s="41"/>
+      <c r="S20" s="8"/>
+      <c r="T20" s="8"/>
+      <c r="U20" s="8"/>
+      <c r="V20" s="8"/>
+      <c r="W20" s="8"/>
+      <c r="X20" s="8"/>
+      <c r="Y20" s="8"/>
+      <c r="Z20" s="8"/>
+      <c r="AA20" s="8"/>
+      <c r="AB20" s="8"/>
+      <c r="AC20" s="8"/>
+      <c r="AD20" s="8"/>
+      <c r="AE20" s="8"/>
+      <c r="AF20" s="8"/>
+      <c r="AG20" s="8"/>
+      <c r="AH20" s="8"/>
+      <c r="AI20" s="8"/>
+      <c r="AJ20" s="8"/>
+      <c r="AK20" s="8"/>
+      <c r="AL20" s="8"/>
+      <c r="AM20" s="8"/>
+      <c r="AN20" s="8"/>
+      <c r="AO20" s="8"/>
+      <c r="AP20" s="8"/>
+      <c r="AQ20" s="8"/>
+      <c r="AR20" s="8"/>
+      <c r="AS20" s="8"/>
+      <c r="AT20" s="8"/>
+      <c r="AU20" s="8"/>
+      <c r="AV20" s="8"/>
+      <c r="AW20" s="8"/>
+      <c r="AX20" s="8"/>
+      <c r="AY20" s="8"/>
+      <c r="AZ20" s="8"/>
+      <c r="BA20" s="8"/>
+      <c r="BB20" s="8"/>
+      <c r="BC20" s="8"/>
+      <c r="BD20" s="8"/>
+      <c r="BE20" s="8"/>
+      <c r="BF20" s="8"/>
+      <c r="BG20" s="8"/>
+      <c r="BH20" s="8"/>
+      <c r="BI20" s="8"/>
+      <c r="BJ20" s="8"/>
+      <c r="BK20" s="8"/>
+      <c r="BL20" s="8"/>
+      <c r="BM20" s="8"/>
+      <c r="BN20" s="8"/>
+      <c r="BO20" s="8"/>
+      <c r="BP20" s="8"/>
+      <c r="BQ20" s="8"/>
+      <c r="BR20" s="8"/>
+      <c r="BS20" s="8"/>
+      <c r="BT20" s="8"/>
+      <c r="BU20" s="8"/>
+      <c r="BV20" s="8"/>
+      <c r="BW20" s="8"/>
+      <c r="BX20" s="8"/>
+      <c r="BY20" s="8"/>
+      <c r="BZ20" s="8"/>
+      <c r="CA20" s="8"/>
+      <c r="CB20" s="8"/>
+      <c r="CC20" s="8"/>
+      <c r="CD20" s="8"/>
+      <c r="CE20" s="8"/>
+      <c r="CF20" s="8"/>
+      <c r="CG20" s="8"/>
+      <c r="CH20" s="8"/>
+      <c r="CI20" s="8"/>
+      <c r="CJ20" s="8"/>
+      <c r="CK20" s="8"/>
+      <c r="CL20" s="8"/>
+      <c r="CM20" s="8"/>
+      <c r="CN20" s="8"/>
+      <c r="CO20" s="8"/>
+      <c r="CP20" s="8"/>
+      <c r="CQ20" s="8"/>
+      <c r="CR20" s="8"/>
+      <c r="CS20" s="8"/>
+      <c r="CT20" s="8"/>
+      <c r="CU20" s="8"/>
+      <c r="CV20" s="8"/>
+      <c r="CW20" s="8"/>
+      <c r="CX20" s="8"/>
+      <c r="CY20" s="8"/>
+      <c r="CZ20" s="8"/>
+      <c r="DA20" s="8"/>
+      <c r="DB20" s="8"/>
+      <c r="DC20" s="8"/>
+      <c r="DD20" s="8"/>
+      <c r="DE20" s="8"/>
+      <c r="DF20" s="8"/>
+      <c r="DG20" s="8"/>
+      <c r="DH20" s="8"/>
+      <c r="DI20" s="8"/>
+      <c r="DJ20" s="8"/>
+      <c r="DK20" s="8"/>
+      <c r="DL20" s="8"/>
+      <c r="DM20" s="8"/>
+      <c r="DN20" s="8"/>
+      <c r="DO20" s="8"/>
+      <c r="DP20" s="8"/>
+      <c r="DQ20" s="8"/>
+      <c r="DR20" s="8"/>
+      <c r="DS20" s="8"/>
+      <c r="DT20" s="8"/>
+      <c r="DU20" s="8"/>
+      <c r="DV20" s="8"/>
+      <c r="DW20" s="8"/>
+      <c r="DX20" s="8"/>
+      <c r="DY20" s="8"/>
+      <c r="DZ20" s="8"/>
+      <c r="EA20" s="8"/>
+      <c r="EB20" s="8"/>
+      <c r="EC20" s="8"/>
+      <c r="ED20" s="8"/>
+      <c r="EE20" s="8"/>
+      <c r="EF20" s="8"/>
+      <c r="EG20" s="8"/>
+      <c r="EH20" s="8"/>
+      <c r="EI20" s="8"/>
+      <c r="EJ20" s="8"/>
+      <c r="EK20" s="8"/>
+      <c r="EL20" s="8"/>
+      <c r="EM20" s="8"/>
+      <c r="EN20" s="8"/>
+      <c r="EO20" s="8"/>
+      <c r="EP20" s="8"/>
+      <c r="EQ20" s="8"/>
+      <c r="ER20" s="8"/>
+      <c r="ES20" s="8"/>
+      <c r="ET20" s="8"/>
+      <c r="EU20" s="8"/>
+      <c r="EV20" s="8"/>
+      <c r="EW20" s="8"/>
+      <c r="EX20" s="8"/>
+      <c r="EY20" s="8"/>
+      <c r="EZ20" s="8"/>
+      <c r="FA20" s="8"/>
+      <c r="FB20" s="8"/>
+      <c r="FC20" s="8"/>
+      <c r="FD20" s="8"/>
+      <c r="FE20" s="8"/>
+      <c r="FF20" s="8"/>
+      <c r="FG20" s="8"/>
+      <c r="FH20" s="8"/>
+      <c r="FI20" s="8"/>
+      <c r="FJ20" s="8"/>
+      <c r="FK20" s="8"/>
+      <c r="FL20" s="8"/>
+      <c r="FM20" s="8"/>
+      <c r="FN20" s="8"/>
+      <c r="FO20" s="8"/>
+      <c r="FP20" s="8"/>
+      <c r="FQ20" s="8"/>
+      <c r="FR20" s="8"/>
+      <c r="FS20" s="8"/>
+      <c r="FT20" s="8"/>
+      <c r="FU20" s="8"/>
+      <c r="FV20" s="8"/>
+      <c r="FW20" s="8"/>
+      <c r="FX20" s="8"/>
+      <c r="FY20" s="8"/>
+      <c r="FZ20" s="8"/>
+    </row>
+    <row r="21" spans="1:182" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="B5" s="68"/>
-[...14 lines deleted...]
-      <c r="Q5" s="69"/>
+      <c r="B21" s="43"/>
+      <c r="C21" s="44"/>
+      <c r="D21" s="43"/>
+      <c r="E21" s="43"/>
+      <c r="F21" s="43"/>
+      <c r="G21" s="43"/>
+      <c r="H21" s="43"/>
+      <c r="I21" s="43"/>
+      <c r="J21" s="45">
+        <v>0</v>
+      </c>
+      <c r="K21" s="45">
+        <v>0</v>
+      </c>
+      <c r="L21" s="45">
+        <v>0</v>
+      </c>
+      <c r="M21" s="45">
+        <v>0</v>
+      </c>
+      <c r="N21" s="45">
+        <v>0</v>
+      </c>
+      <c r="O21" s="45">
+        <v>0</v>
+      </c>
+      <c r="P21" s="46"/>
+      <c r="Q21" s="47"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="8"/>
+      <c r="U21" s="8"/>
+      <c r="V21" s="8"/>
+      <c r="W21" s="8"/>
+      <c r="X21" s="8"/>
+      <c r="Y21" s="8"/>
+      <c r="Z21" s="8"/>
+      <c r="AA21" s="8"/>
+      <c r="AB21" s="8"/>
+      <c r="AC21" s="8"/>
+      <c r="AD21" s="8"/>
+      <c r="AE21" s="8"/>
+      <c r="AF21" s="8"/>
+      <c r="AG21" s="8"/>
+      <c r="AH21" s="8"/>
+      <c r="AI21" s="8"/>
+      <c r="AJ21" s="8"/>
+      <c r="AK21" s="8"/>
+      <c r="AL21" s="8"/>
+      <c r="AM21" s="8"/>
+      <c r="AN21" s="8"/>
+      <c r="AO21" s="8"/>
+      <c r="AP21" s="8"/>
+      <c r="AQ21" s="8"/>
+      <c r="AR21" s="8"/>
+      <c r="AS21" s="8"/>
+      <c r="AT21" s="8"/>
+      <c r="AU21" s="8"/>
+      <c r="AV21" s="8"/>
+      <c r="AW21" s="8"/>
+      <c r="AX21" s="8"/>
+      <c r="AY21" s="8"/>
+      <c r="AZ21" s="8"/>
+      <c r="BA21" s="8"/>
+      <c r="BB21" s="8"/>
+      <c r="BC21" s="8"/>
+      <c r="BD21" s="8"/>
+      <c r="BE21" s="8"/>
+      <c r="BF21" s="8"/>
+      <c r="BG21" s="8"/>
+      <c r="BH21" s="8"/>
+      <c r="BI21" s="8"/>
+      <c r="BJ21" s="8"/>
+      <c r="BK21" s="8"/>
+      <c r="BL21" s="8"/>
+      <c r="BM21" s="8"/>
+      <c r="BN21" s="8"/>
+      <c r="BO21" s="8"/>
+      <c r="BP21" s="8"/>
+      <c r="BQ21" s="8"/>
+      <c r="BR21" s="8"/>
+      <c r="BS21" s="8"/>
+      <c r="BT21" s="8"/>
+      <c r="BU21" s="8"/>
+      <c r="BV21" s="8"/>
+      <c r="BW21" s="8"/>
+      <c r="BX21" s="8"/>
+      <c r="BY21" s="8"/>
+      <c r="BZ21" s="8"/>
+      <c r="CA21" s="8"/>
+      <c r="CB21" s="8"/>
+      <c r="CC21" s="8"/>
+      <c r="CD21" s="8"/>
+      <c r="CE21" s="8"/>
+      <c r="CF21" s="8"/>
+      <c r="CG21" s="8"/>
+      <c r="CH21" s="8"/>
+      <c r="CI21" s="8"/>
+      <c r="CJ21" s="8"/>
+      <c r="CK21" s="8"/>
+      <c r="CL21" s="8"/>
+      <c r="CM21" s="8"/>
+      <c r="CN21" s="8"/>
+      <c r="CO21" s="8"/>
+      <c r="CP21" s="8"/>
+      <c r="CQ21" s="8"/>
+      <c r="CR21" s="8"/>
+      <c r="CS21" s="8"/>
+      <c r="CT21" s="8"/>
+      <c r="CU21" s="8"/>
+      <c r="CV21" s="8"/>
+      <c r="CW21" s="8"/>
+      <c r="CX21" s="8"/>
+      <c r="CY21" s="8"/>
+      <c r="CZ21" s="8"/>
+      <c r="DA21" s="8"/>
+      <c r="DB21" s="8"/>
+      <c r="DC21" s="8"/>
+      <c r="DD21" s="8"/>
+      <c r="DE21" s="8"/>
+      <c r="DF21" s="8"/>
+      <c r="DG21" s="8"/>
+      <c r="DH21" s="8"/>
+      <c r="DI21" s="8"/>
+      <c r="DJ21" s="8"/>
+      <c r="DK21" s="8"/>
+      <c r="DL21" s="8"/>
+      <c r="DM21" s="8"/>
+      <c r="DN21" s="8"/>
+      <c r="DO21" s="8"/>
+      <c r="DP21" s="8"/>
+      <c r="DQ21" s="8"/>
+      <c r="DR21" s="8"/>
+      <c r="DS21" s="8"/>
+      <c r="DT21" s="8"/>
+      <c r="DU21" s="8"/>
+      <c r="DV21" s="8"/>
+      <c r="DW21" s="8"/>
+      <c r="DX21" s="8"/>
+      <c r="DY21" s="8"/>
+      <c r="DZ21" s="8"/>
+      <c r="EA21" s="8"/>
+      <c r="EB21" s="8"/>
+      <c r="EC21" s="8"/>
+      <c r="ED21" s="8"/>
+      <c r="EE21" s="8"/>
+      <c r="EF21" s="8"/>
+      <c r="EG21" s="8"/>
+      <c r="EH21" s="8"/>
+      <c r="EI21" s="8"/>
+      <c r="EJ21" s="8"/>
+      <c r="EK21" s="8"/>
+      <c r="EL21" s="8"/>
+      <c r="EM21" s="8"/>
+      <c r="EN21" s="8"/>
+      <c r="EO21" s="8"/>
+      <c r="EP21" s="8"/>
+      <c r="EQ21" s="8"/>
+      <c r="ER21" s="8"/>
+      <c r="ES21" s="8"/>
+      <c r="ET21" s="8"/>
+      <c r="EU21" s="8"/>
+      <c r="EV21" s="8"/>
+      <c r="EW21" s="8"/>
+      <c r="EX21" s="8"/>
+      <c r="EY21" s="8"/>
+      <c r="EZ21" s="8"/>
+      <c r="FA21" s="8"/>
+      <c r="FB21" s="8"/>
+      <c r="FC21" s="8"/>
+      <c r="FD21" s="8"/>
+      <c r="FE21" s="8"/>
+      <c r="FF21" s="8"/>
+      <c r="FG21" s="8"/>
+      <c r="FH21" s="8"/>
+      <c r="FI21" s="8"/>
+      <c r="FJ21" s="8"/>
+      <c r="FK21" s="8"/>
+      <c r="FL21" s="8"/>
+      <c r="FM21" s="8"/>
+      <c r="FN21" s="8"/>
+      <c r="FO21" s="8"/>
+      <c r="FP21" s="8"/>
+      <c r="FQ21" s="8"/>
+      <c r="FR21" s="8"/>
+      <c r="FS21" s="8"/>
+      <c r="FT21" s="8"/>
+      <c r="FU21" s="8"/>
+      <c r="FV21" s="8"/>
+      <c r="FW21" s="8"/>
+      <c r="FX21" s="8"/>
+      <c r="FY21" s="8"/>
+      <c r="FZ21" s="8"/>
     </row>
-    <row r="6" spans="1:397" s="29" customFormat="1" ht="102" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...1273 lines deleted...]
-      <c r="FZ11" s="8"/>
+    <row r="22" spans="1:182" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" s="17"/>
+      <c r="C22" s="17"/>
+      <c r="D22" s="17"/>
+      <c r="E22" s="17"/>
+      <c r="F22" s="17"/>
+      <c r="G22" s="17"/>
+      <c r="H22" s="17"/>
+      <c r="I22" s="17"/>
+      <c r="J22" s="18">
+        <f>J6+J7+J15+J8+J9+J10+J11+J17+J12+J13</f>
+        <v>60541176.460000001</v>
+      </c>
+      <c r="K22" s="18">
+        <f t="shared" ref="K22:O22" si="3">K6+K7+K15+K8+K9+K10+K11+K17+K12+K13</f>
+        <v>60541176.460000001</v>
+      </c>
+      <c r="L22" s="18">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="M22" s="18">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N22" s="18">
+        <f t="shared" si="3"/>
+        <v>60541176.460000001</v>
+      </c>
+      <c r="O22" s="18">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="P22" s="6"/>
+      <c r="Q22" s="7"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="8"/>
+      <c r="U22" s="8"/>
+      <c r="V22" s="8"/>
+      <c r="W22" s="8"/>
+      <c r="X22" s="8"/>
+      <c r="Y22" s="8"/>
+      <c r="Z22" s="8"/>
+      <c r="AA22" s="8"/>
+      <c r="AB22" s="8"/>
+      <c r="AC22" s="8"/>
+      <c r="AD22" s="8"/>
+      <c r="AE22" s="8"/>
+      <c r="AF22" s="8"/>
+      <c r="AG22" s="8"/>
+      <c r="AH22" s="8"/>
+      <c r="AI22" s="8"/>
+      <c r="AJ22" s="8"/>
+      <c r="AK22" s="8"/>
+      <c r="AL22" s="8"/>
+      <c r="AM22" s="8"/>
+      <c r="AN22" s="8"/>
+      <c r="AO22" s="8"/>
+      <c r="AP22" s="8"/>
+      <c r="AQ22" s="8"/>
+      <c r="AR22" s="8"/>
+      <c r="AS22" s="8"/>
+      <c r="AT22" s="8"/>
+      <c r="AU22" s="8"/>
+      <c r="AV22" s="8"/>
+      <c r="AW22" s="8"/>
+      <c r="AX22" s="8"/>
+      <c r="AY22" s="8"/>
+      <c r="AZ22" s="8"/>
+      <c r="BA22" s="8"/>
+      <c r="BB22" s="8"/>
+      <c r="BC22" s="8"/>
+      <c r="BD22" s="8"/>
+      <c r="BE22" s="8"/>
+      <c r="BF22" s="8"/>
+      <c r="BG22" s="8"/>
+      <c r="BH22" s="8"/>
+      <c r="BI22" s="8"/>
+      <c r="BJ22" s="8"/>
+      <c r="BK22" s="8"/>
+      <c r="BL22" s="8"/>
+      <c r="BM22" s="8"/>
+      <c r="BN22" s="8"/>
+      <c r="BO22" s="8"/>
+      <c r="BP22" s="8"/>
+      <c r="BQ22" s="8"/>
+      <c r="BR22" s="8"/>
+      <c r="BS22" s="8"/>
+      <c r="BT22" s="8"/>
+      <c r="BU22" s="8"/>
+      <c r="BV22" s="8"/>
+      <c r="BW22" s="8"/>
+      <c r="BX22" s="8"/>
+      <c r="BY22" s="8"/>
+      <c r="BZ22" s="8"/>
+      <c r="CA22" s="8"/>
+      <c r="CB22" s="8"/>
+      <c r="CC22" s="8"/>
+      <c r="CD22" s="8"/>
+      <c r="CE22" s="8"/>
+      <c r="CF22" s="8"/>
+      <c r="CG22" s="8"/>
+      <c r="CH22" s="8"/>
+      <c r="CI22" s="8"/>
+      <c r="CJ22" s="8"/>
+      <c r="CK22" s="8"/>
+      <c r="CL22" s="8"/>
+      <c r="CM22" s="8"/>
+      <c r="CN22" s="8"/>
+      <c r="CO22" s="8"/>
+      <c r="CP22" s="8"/>
+      <c r="CQ22" s="8"/>
+      <c r="CR22" s="8"/>
+      <c r="CS22" s="8"/>
+      <c r="CT22" s="8"/>
+      <c r="CU22" s="8"/>
+      <c r="CV22" s="8"/>
+      <c r="CW22" s="8"/>
+      <c r="CX22" s="8"/>
+      <c r="CY22" s="8"/>
+      <c r="CZ22" s="8"/>
+      <c r="DA22" s="8"/>
+      <c r="DB22" s="8"/>
+      <c r="DC22" s="8"/>
+      <c r="DD22" s="8"/>
+      <c r="DE22" s="8"/>
+      <c r="DF22" s="8"/>
+      <c r="DG22" s="8"/>
+      <c r="DH22" s="8"/>
+      <c r="DI22" s="8"/>
+      <c r="DJ22" s="8"/>
+      <c r="DK22" s="8"/>
+      <c r="DL22" s="8"/>
+      <c r="DM22" s="8"/>
+      <c r="DN22" s="8"/>
+      <c r="DO22" s="8"/>
+      <c r="DP22" s="8"/>
+      <c r="DQ22" s="8"/>
+      <c r="DR22" s="8"/>
+      <c r="DS22" s="8"/>
+      <c r="DT22" s="8"/>
+      <c r="DU22" s="8"/>
+      <c r="DV22" s="8"/>
+      <c r="DW22" s="8"/>
+      <c r="DX22" s="8"/>
+      <c r="DY22" s="8"/>
+      <c r="DZ22" s="8"/>
+      <c r="EA22" s="8"/>
+      <c r="EB22" s="8"/>
+      <c r="EC22" s="8"/>
+      <c r="ED22" s="8"/>
+      <c r="EE22" s="8"/>
+      <c r="EF22" s="8"/>
+      <c r="EG22" s="8"/>
+      <c r="EH22" s="8"/>
+      <c r="EI22" s="8"/>
+      <c r="EJ22" s="8"/>
+      <c r="EK22" s="8"/>
+      <c r="EL22" s="8"/>
+      <c r="EM22" s="8"/>
+      <c r="EN22" s="8"/>
+      <c r="EO22" s="8"/>
+      <c r="EP22" s="8"/>
+      <c r="EQ22" s="8"/>
+      <c r="ER22" s="8"/>
+      <c r="ES22" s="8"/>
+      <c r="ET22" s="8"/>
+      <c r="EU22" s="8"/>
+      <c r="EV22" s="8"/>
+      <c r="EW22" s="8"/>
+      <c r="EX22" s="8"/>
+      <c r="EY22" s="8"/>
+      <c r="EZ22" s="8"/>
+      <c r="FA22" s="8"/>
+      <c r="FB22" s="8"/>
+      <c r="FC22" s="8"/>
+      <c r="FD22" s="8"/>
+      <c r="FE22" s="8"/>
+      <c r="FF22" s="8"/>
+      <c r="FG22" s="8"/>
+      <c r="FH22" s="8"/>
+      <c r="FI22" s="8"/>
+      <c r="FJ22" s="8"/>
+      <c r="FK22" s="8"/>
+      <c r="FL22" s="8"/>
+      <c r="FM22" s="8"/>
+      <c r="FN22" s="8"/>
+      <c r="FO22" s="8"/>
+      <c r="FP22" s="8"/>
+      <c r="FQ22" s="8"/>
+      <c r="FR22" s="8"/>
+      <c r="FS22" s="8"/>
+      <c r="FT22" s="8"/>
+      <c r="FU22" s="8"/>
+      <c r="FV22" s="8"/>
+      <c r="FW22" s="8"/>
+      <c r="FX22" s="8"/>
+      <c r="FY22" s="8"/>
+      <c r="FZ22" s="8"/>
     </row>
   </sheetData>
-  <mergeCells count="18">
-[...5 lines deleted...]
-    <mergeCell ref="A7:B7"/>
+  <mergeCells count="22">
     <mergeCell ref="M1:Q1"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="A5:Q5"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="I3:I4"/>
+    <mergeCell ref="K3:O3"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="A19:D19"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="B6:B13"/>
+    <mergeCell ref="C6:C13"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="24" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="5" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B3" s="5" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>ИЮЛЬ_ЦЗ</vt:lpstr>
+      <vt:lpstr>АВГУСТ_ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>ИЮЛЬ_ЦЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>АВГУСТ_ЦЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>