--- v0 (2025-12-11)
+++ v1 (2026-09-12)
@@ -1,3959 +1,1844 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="bmp" ContentType="image/bmp"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10716"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA6B0A">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="3031" w:hRule="exact"/>
+        </w:trPr>
         <w:tblPrEx>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
+          <w:tblBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+            <w:insideV w:val="nil"/>
+            <w:insideH w:val="nil"/>
+          </w:tblBorders>
         </w:tblPrEx>
-        <w:trPr>
-[...1 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10716" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BA6B0A" w:rsidRDefault="00AA6229">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="ConsPlusTitlePage0"/>
+              <w:pStyle w:val="5"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:noProof/>
                 <w:position w:val="-61"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="3810000" cy="904875"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="1" name="Консультант Плюс"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 1"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId6">
+                          <a:blip r:embed="rId3">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="3810000" cy="904875"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA6B0A">
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="8335" w:hRule="exact"/>
+        </w:trPr>
         <w:tblPrEx>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
+          <w:tblBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+            <w:insideV w:val="nil"/>
+            <w:insideH w:val="nil"/>
+          </w:tblBorders>
         </w:tblPrEx>
-        <w:trPr>
-[...1 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10716" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:tcMar>
+              <w:top w:w="60" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="60" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="5"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="48"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Постановление Правительства РФ от 09.08.2021 N 1315</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">(ред. от 28.04.2026)</w:t>
+              <w:br/>
+              <w:t xml:space="preserve">"О внесении изменений в некоторые акты Правительства Российской Федерации"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="3031" w:hRule="exact"/>
+        </w:trPr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+            <w:insideV w:val="nil"/>
+            <w:insideH w:val="nil"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10716" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
             <w:tcMar>
               <w:top w:w="60" w:type="dxa"/>
               <w:left w:w="80" w:type="dxa"/>
               <w:bottom w:w="60" w:type="dxa"/>
               <w:right w:w="80" w:type="dxa"/>
             </w:tcMar>
-            <w:vAlign w:val="center"/>
-[...41 lines deleted...]
-            <w:tcW w:w="10716" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:tcMar>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00BA6B0A" w:rsidRDefault="00AA6229">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="ConsPlusTitlePage0"/>
+              <w:pStyle w:val="5"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Документ предоставлен </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:tooltip="Ссылка на КонсультантПлюс">
+            <w:hyperlink w:history="0" r:id="rId4" w:tooltip="Ссылка на КонсультантПлюс">
               <w:r>
                 <w:rPr>
-                  <w:b/>
-                  <w:color w:val="0000FF"/>
                   <w:sz w:val="28"/>
+                  <w:color w:val="0000ff"/>
+                  <w:b w:val="on"/>
                 </w:rPr>
-                <w:t>КонсультантПлюс</w:t>
-[...6 lines deleted...]
-                </w:rPr>
+                <w:t xml:space="preserve">КонсультантПлюс</w:t>
                 <w:br/>
-              </w:r>
-[...5 lines deleted...]
-                </w:rPr>
                 <w:br/>
               </w:r>
             </w:hyperlink>
-            <w:hyperlink r:id="rId8" w:tooltip="Ссылка на КонсультантПлюс">
+            <w:hyperlink w:history="0" r:id="rId5" w:tooltip="Ссылка на КонсультантПлюс">
               <w:r>
                 <w:rPr>
-                  <w:b/>
-                  <w:color w:val="0000FF"/>
                   <w:sz w:val="28"/>
+                  <w:color w:val="0000ff"/>
+                  <w:b w:val="on"/>
                 </w:rPr>
-                <w:t>www.consultant.ru</w:t>
+                <w:t xml:space="preserve">www.consultant.ru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:br/>
+              <w:br/>
+              <w:t xml:space="preserve">Дата сохранения: 20.08.2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...5 lines deleted...]
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BA6B0A" w:rsidRDefault="00BA6B0A">
-[...8 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId14"/>
+    <w:p>
+      <w:pPr>
+        <w:sectPr>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="841" w:right="595" w:bottom="841" w:left="595" w:header="0" w:footer="0" w:gutter="0"/>
-          <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BA6B0A" w:rsidRDefault="00BA6B0A">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:outlineLvl w:val="0"/>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:outlineLvl w:val="0"/>
         <w:jc w:val="center"/>
-        <w:outlineLvl w:val="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПРАВИТЕЛЬСТВО РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>ПОСТАНОВЛЕНИЕ</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПОСТАНОВЛЕНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>от 9 августа 2021 г. N 1315</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от 9 августа 2021 г. N 1315</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>О ВНЕСЕНИИ ИЗМЕНЕНИЙ</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">О ВНЕСЕНИИ ИЗМЕНЕНИЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>В НЕКОТОРЫЕ АКТЫ ПРАВИТЕЛЬСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В НЕКОТОРЫЕ АКТЫ ПРАВИТЕЛЬСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA6B0A">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 22.10.2021 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId8" w:tooltip="Постановление Правительства РФ от 22.10.2021 N 1812 (ред. от 24.03.2023) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 1812</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 31.12.2021 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId9" w:tooltip="Постановление Правительства РФ от 31.12.2021 N 2594 (ред. от 28.04.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 2594</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 23.03.2022 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId10" w:tooltip="Постановление Правительства РФ от 23.03.2022 N 439 (ред. от 28.04.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 439</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 28.06.2022 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId11" w:tooltip="Постановление Правительства РФ от 28.06.2022 N 1148 (ред. от 28.04.2026) &quot;Об изменении существенных условий государственных контрактов, предметом которых являются ремонт и (или) содержание автомобильных дорог общего пользования федерального значения, и о внесении изменения в постановление Правительства Российской Федерации от 9 августа 2021 г. N 1315&quot; (вместе с &quot;Методикой изменения (увеличения) цены государственного контракта, предметом которого являются ремонт и (или) содержание автомобильных дорог общего  {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 1148</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 28.07.2022 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId12" w:tooltip="Постановление Правительства РФ от 28.07.2022 N 1344 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; ------------ Утратил силу или отменен {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 1344</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 24.03.2023 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId13" w:tooltip="Постановление Правительства РФ от 24.03.2023 N 471 (ред. от 07.05.2026) &quot;Об изменении и признании утратившими силу некоторых актов Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 471</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, от 30.05.2024 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId14" w:tooltip="Постановление Правительства РФ от 30.05.2024 N 702 (ред. от 30.06.2026) &quot;Об управлении капитальными вложениями, финансовое обеспечение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета&quot; (вместе с &quot;Положением о порядке формирования и ведения реестра объектов капитального строительства, объектов недвижимого имущества, строительство (реконструкция, в том числе с элементами реставрации, техническое перевооружение) или приобретение которых осуществляется (планируется осуществ {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 702</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 28.04.2026 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId15" w:tooltip="Постановление Правительства РФ от 28.04.2026 N 479 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 479</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
-[...5 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BA6B0A" w:rsidRDefault="00AA6229">
-[...167 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BA6B0A" w:rsidRDefault="00BA6B0A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>В связи с существенным увеличением в 2021 и 2022 годах цен на строительные ресурсы Правительство Российской Федерации постановляет:</w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В связи с существенным увеличением в 2021 и 2022 годах цен на строительные ресурсы Правительство Российской Федерации постановляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(в ред. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:tooltip="Постановление Правительства РФ от 23.03.2022 N 439 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+      <w:hyperlink w:history="0" r:id="rId16" w:tooltip="Постановление Правительства РФ от 23.03.2022 N 439 (ред. от 28.04.2026) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Постановления</w:t>
+          <w:t xml:space="preserve">Постановления</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 23.03.2022 N 4</w:t>
-[...8 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 23.03.2022 N 439)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>1. Утвердить прилагаемые изменения, которые вносятся в акты Правительства Российской Федерации.</w:t>
-[...5 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утвердить прилагаемые изменения, которые вносятся в акты Правительства Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>2. Установить, что при исполнении контракта, предметом которого является выполнение работ по строительству, реконструкции, капитальному ремонту, сносу объекта капитального строительства, проведению работ по сохранению объектов культурного наследия и которы</w:t>
-[...4 lines deleted...]
-      <w:hyperlink r:id="rId23" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 - 4. Утратили силу. - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId17" w:tooltip="Постановление Правительства РФ от 28.04.2026 N 479 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>законом</w:t>
+          <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд" для обеспечения федеральных нужд (далее - контракт)</w:t>
-[...8 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 28.04.2026 N 479.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">а) допускается в соответствии с </w:t>
-[...61 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Председатель Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">М.МИШУСТИН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>изменение су</w:t>
-[...31 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>предусмотренные проектной доку</w:t>
-[...18 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">размер изменения (увеличения) цены контракта определяется в </w:t>
-[...36 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>изменение существенных условий контракта осуществляется путем заключения заказ</w:t>
-[...11 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>контракт заключен до 31 декабря 2022 г. и обязательства по нем</w:t>
-[...436 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:outlineLvl w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Председатель Правительства</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утверждены</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>Российской Федерации</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">постановлением Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
-        <w:t>М.МИШУСТИН</w:t>
-[...39 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="right"/>
-        <w:outlineLvl w:val="0"/>
-[...34 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от 9 августа 2021 г. N 1315</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>ИЗМЕНЕНИЯ,</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusTitle0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ИЗМЕНЕНИЯ,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>КОТОРЫЕ ВНОСЯТСЯ В АКТЫ ПРАВИТЕЛЬСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">КОТОРЫЕ ВНОСЯТСЯ В АКТЫ ПРАВИТЕЛЬСТВА РОССИЙСКОЙ ФЕДЕРАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0"/>
         <w:spacing w:after="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
+          <w:insideV w:val="nil"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="nil"/>
         </w:tblBorders>
-        <w:tblCellMar>
-[...3 lines deleted...]
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="60"/>
         <w:gridCol w:w="113"/>
         <w:gridCol w:w="9921"/>
         <w:gridCol w:w="113"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA6B0A">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="60" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="ced3f1"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="CED3F1"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="113" w:type="dxa"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Список изменяющих документов</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(в ред. Постановлений Правительства РФ от 30.05.2024 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId18" w:tooltip="Постановление Правительства РФ от 30.05.2024 N 702 (ред. от 30.06.2026) &quot;Об управлении капитальными вложениями, финансовое обеспечение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета&quot; (вместе с &quot;Положением о порядке формирования и ведения реестра объектов капитального строительства, объектов недвижимого имущества, строительство (реконструкция, в том числе с элементами реставрации, техническое перевооружение) или приобретение которых осуществляется (планируется осуществ {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 702</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">от 28.04.2026 </w:t>
+            </w:r>
+            <w:hyperlink w:history="0" r:id="rId19" w:tooltip="Постановление Правительства РФ от 28.04.2026 N 479 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
+              <w:r>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:color w:val="0000ff"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N 479</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:color w:val="392c69"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="113" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...8 lines deleted...]
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:fill="f4f3f8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F4F3F8"/>
-[...5 lines deleted...]
-            </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00BA6B0A" w:rsidRDefault="00AA6229">
-[...59 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BA6B0A" w:rsidRDefault="00BA6B0A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId48" w:tooltip="Постановление Правительства РФ от 05.03.2007 N 145 (ред. от 09.04.2021) &quot;О порядке организации и проведения государственной экспертизы проектной документации и результатов инженерных изысканий&quot; ------------ Недействующая редакция {КонсультантПлюс}">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId20" w:tooltip="Постановление Правительства РФ от 28.04.2026 N 479 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Положение</w:t>
+          <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> об организации и проведении государственной экспертизы проектной документации и результатов инженерных изысканий, утвержденное постан</w:t>
-[...10 lines deleted...]
-      <w:hyperlink r:id="rId49" w:tooltip="Постановление Правительства РФ от 05.03.2007 N 145 (ред. от 09.04.2021) &quot;О порядке организации и проведения государственной экспертизы проектной документации и результатов инженерных изысканий&quot; ------------ Недействующая редакция {КонсультантПлюс}">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 28.04.2026 N 479.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 - 4. Утратили силу. - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId21" w:tooltip="Постановление Правительства РФ от 30.05.2024 N 702 (ред. от 30.06.2026) &quot;Об управлении капитальными вложениями, финансовое обеспечение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета&quot; (вместе с &quot;Положением о порядке формирования и ведения реестра объектов капитального строительства, объектов недвижимого имущества, строительство (реконструкция, в том числе с элементами реставрации, техническое перевооружение) или приобретение которых осуществляется (планируется осуществ {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>дополнить</w:t>
+          <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> пунктом 45(14) следующего содержания:</w:t>
-[...5 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 30.05.2024 N 702.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>"45(14). В случае принятия Правительством Российской Федерации, высшим исполнительным органом государственной власти субъекта Российской Федерации, местной а</w:t>
-[...4 lines deleted...]
-      <w:hyperlink r:id="rId50" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 26.12.2024) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; (с изм. и доп., вступ. в силу с 01.07.2025) {КонсультантПлюс}">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId22" w:tooltip="Постановление Правительства РФ от 19.12.2013 N 1186 (ред. от 20.07.2019) &quot;Об установлении размера цены контракта, предельного размера цены контракта, при которых или при превышении которых существенные условия контракта могут быть изменены по соглашению сторон на основании решения Правительства Российской Федерации, высшего исполнительного органа государственной власти субъекта Российской Федерации и местной администрации, в случае если исполнение контракта по независящим от сторон контракта обстоятельствам ------------ Недействующая редакция {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>пунктом 8 части 1 статьи 95</w:t>
+          <w:t xml:space="preserve">Пункт 1(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Федерального закона "О контрактной системе в сфере закупок товаров, работ, услуг для </w:t>
-[...29 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 19 декабря 2013 г. N 1186 "Об установлении размера цены контракта, предельного размера цены контракта, при которых или при превышении которых существенные условия контракта могут быть изменены по соглашению сторон на основании решения Правительства Российской Федерации, высшего исполнительного органа государственной власти субъекта Российской Федерации и местной администрации, в случае если исполнение контракта по независящим от сторон контракта обстоятельствам без изменения его условий невозможно" (Собрание законодательства Российской Федерации, 2013, N 51, ст. 6887; 2019, N 30, ст. 4332) дополнить словами ", за исключением контрактов, заключенных до 1 июля 2021 г., в отношении которых такой предельный размер составляет 1 млн. рублей".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Стоимость такой повторной государственной экспертизы проектной документации определяется с учетом положений пунктов 57(1) и 58 на</w:t>
-[...15 lines deleted...]
-      <w:hyperlink r:id="rId51" w:tooltip="Постановление Правительства РФ от 30.05.2024 N 702 (ред. от 24.06.2025) &quot;Об управлении капитальными вложениями, финансовое обеспечение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета&quot; (вместе с &quot;Положением о порядке форми">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6 - 9. Утратили силу. - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId23" w:tooltip="Постановление Правительства РФ от 30.05.2024 N 702 (ред. от 30.06.2026) &quot;Об управлении капитальными вложениями, финансовое обеспечение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета&quot; (вместе с &quot;Положением о порядке формирования и ведения реестра объектов капитального строительства, объектов недвижимого имущества, строительство (реконструкция, в том числе с элементами реставрации, техническое перевооружение) или приобретение которых осуществляется (планируется осуществ {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Постановление</w:t>
+          <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительств</w:t>
-[...8 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 30.05.2024 N 702.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId52" w:tooltip="Постановление Правительства РФ от 19.12.2013 N 1186 (ред. от 20.07.2019) &quot;Об установлении размера цены контракта, предельного размера цены контракта, при которых или при превышении которых существенные условия контракта могут быть изменены по соглашению сторон">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId24" w:tooltip="Постановление Правительства РФ от 30.12.2018 N 1749 (ред. от 26.12.2019) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации&quot; ------------ Недействующая редакция {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Пункт 1(1)</w:t>
+          <w:t xml:space="preserve">Абзацы пятый</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> постановления Правительства Российской Федерации от 19 декабря 2013 г. N 1186 "Об установлении</w:t>
-[...25 lines deleted...]
-      <w:hyperlink r:id="rId53" w:tooltip="Постановление Правительства РФ от 30.05.2024 N 702 (ред. от 24.06.2025) &quot;Об управлении капитальными вложениями, финансовое обеспечение которых осуществляется (планируется осуществлять) за счет средств федерального бюджета&quot; (вместе с &quot;Положением о порядке форми">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId25" w:tooltip="Постановление Правительства РФ от 30.12.2018 N 1749 (ред. от 26.12.2019) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации&quot; ------------ Недействующая редакция {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Постановление</w:t>
+          <w:t xml:space="preserve">седьмой подпункта "о" пункта 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства РФ от 30.05.2024 N 702.</w:t>
-[...5 lines deleted...]
-        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Федерации, утвержденных постановлением Правительства Российской Федерации от 30 декабря 2018 г. N 1749 "О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации" (Собрание законодательства Российской Федерации, 2019, N 1, ст. 44), признать утратившими силу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">10. </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId54" w:tooltip="Постановление Правительства РФ от 30.12.2018 N 1749 (ред. от 26.12.2019) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации&quot; ------------">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId26" w:tooltip="Постановление Правительства РФ от 09.12.2020 N 2050 (ред. от 14.07.2021) &quot;Об особенностях реализации Федерального закона &quot;О федеральном бюджете на 2021 год и на плановый период 2022 и 2023 годов&quot; ------------ Недействующая редакция {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Абзацы пятый</w:t>
+          <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> - </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId55" w:tooltip="Постановление Правительства РФ от 30.12.2018 N 1749 (ред. от 26.12.2019) &quot;О внесении изменений в некоторые акты Правительства Российской Федерации и признании утратившими силу отдельных положений некоторых актов Правительства Российской Федерации&quot; ------------">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Российской Федерации от 9 декабря 2020 г. N 2050 "Об особенностях реализации Федерального закона "О федеральном бюджете на 2021 год и на плановый период 2022 и 2023 годов" (Официальный интернет-портал правовой информации (</w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId27">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>седьмой подпункта "о" пункта 3</w:t>
+          <w:t xml:space="preserve">www.pravo.gov.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> изменений, которые вносятся в акты Правительства Российской Феде</w:t>
-[...18 lines deleted...]
-      <w:hyperlink r:id="rId56" w:tooltip="Постановление Правительства РФ от 09.12.2020 N 2050 (ред. от 14.07.2021) &quot;Об особенностях реализации Федерального закона &quot;О федеральном бюджете на 2021 год и на плановый период 2022 и 2023 годов&quot; ------------ Недействующая редакция {КонсультантПлюс}">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), 2020, 14 декабря, N 0001202012140018; Собрание законодательства Российской Федерации, 2021, N 20, ст. 3357; Официальный интернет-портал правовой информации (</w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId28">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>Постановление</w:t>
+          <w:t xml:space="preserve">www.pravo.gov.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> Правительства Российской Фе</w:t>
-[...4 lines deleted...]
-      <w:hyperlink r:id="rId57">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), 2021, 16 июля, N 0001202107160009) дополнить пунктом 11(6) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:spacing w:before="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"11(6). В ходе исполнения федерального бюджета в 2021 году положения, установленные </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId29" w:tooltip="Постановление Правительства РФ от 09.12.2017 N 1496 (ред. от 07.07.2026) &quot;О мерах по обеспечению исполнения федерального бюджета&quot; (вместе с &quot;Положением о мерах по обеспечению исполнения федерального бюджета&quot;) (с изм. и доп., вступ. в силу с 17.07.2026) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>www.pravo.g</w:t>
+          <w:t xml:space="preserve">пунктами 6</w:t>
         </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId30" w:tooltip="Постановление Правительства РФ от 09.12.2017 N 1496 (ред. от 07.07.2026) &quot;О мерах по обеспечению исполнения федерального бюджета&quot; (вместе с &quot;Положением о мерах по обеспечению исполнения федерального бюджета&quot;) (с изм. и доп., вступ. в силу с 17.07.2026) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>ov.ru</w:t>
+          <w:t xml:space="preserve">10</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>), 2020, 14 декабря, N 0001202012140018; Собрание законодательства Российской Федерации, 2021, N 20, ст. 3357; Официальный интернет-портал правовой информации (</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId58">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId31" w:tooltip="Постановление Правительства РФ от 09.12.2017 N 1496 (ред. от 07.07.2026) &quot;О мерах по обеспечению исполнения федерального бюджета&quot; (вместе с &quot;Положением о мерах по обеспечению исполнения федерального бюджета&quot;) (с изм. и доп., вступ. в силу с 17.07.2026) {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>www.pravo.gov.ru</w:t>
+          <w:t xml:space="preserve">10(1)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>), 2021, 16 июля, N 0001202107160009) д</w:t>
-[...15 lines deleted...]
-      <w:hyperlink r:id="rId59" w:tooltip="Постановление Правительства РФ от 09.12.2017 N 1496 (ред. от 27.09.2025) &quot;О мерах по обеспечению исполнения федерального бюджета&quot; (вместе с &quot;Положением о мерах по обеспечению исполнения федерального бюджета&quot;) {КонсультантПлюс}">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Положения о мерах по обеспечению исполнения федерального бюджета, утвержденного постановлением Правительства Российской Федерации от 9 декабря 2017 г. N 1496 "О мерах по обеспечению исполнения федерального бюджета", не распространяются на бюджетные обязательства, возникающие из государственных контрактов, предметом которых является выполнение работ по строительству, реконструкции, капитальному ремонту, сносу объекта капитального строительства, проведению работ по сохранению объектов культурного наследия и которые заключены в соответствии с Федеральным </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId32" w:tooltip="Федеральный закон от 05.04.2013 N 44-ФЗ (ред. от 04.08.2026) &quot;О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>пунктами 6</w:t>
+          <w:t xml:space="preserve">законом</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId60" w:tooltip="Постановление Правительства РФ от 09.12.2017 N 1496 (ред. от 27.09.2025) &quot;О мерах по обеспечению исполнения федерального бюджета&quot; (вместе с &quot;Положением о мерах по обеспечению исполнения федерального бюджета&quot;) {КонсультантПлюс}">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "О контрактной системе в сфере закупок товаров, работ, услуг для обеспечения государственных и муниципальных нужд".".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:outlineLvl w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">к постановлению Правительства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Российской Федерации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от 9 августа 2021 г. N 1315</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПЕРЕЧЕНЬ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЗАКАЗЧИКОВ, ЯВЛЯЮЩИХСЯ СТОРОНОЙ КОНТРАКТА, ПРЕДМЕТОМ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">КОТОРОГО ЯВЛЯЕТСЯ ВЫПОЛНЕНИЕ РАБОТ ПО СТРОИТЕЛЬСТВУ,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РЕКОНСТРУКЦИИ, КАПИТАЛЬНОМУ РЕМОНТУ, СНОСУ ОБЪЕКТА</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">КАПИТАЛЬНОГО СТРОИТЕЛЬСТВА, ПРОВЕДЕНИЮ РАБОТ ПО СОХРАНЕНИЮ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ОБЪЕКТОВ КУЛЬТУРНОГО НАСЛЕДИЯ И КОТОРЫЙ ЗАКЛЮЧЕН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В СООТВЕТСТВИИ С ФЕДЕРАЛЬНЫМ ЗАКОНОМ "О КОНТРАКТНОЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">СИСТЕМЕ В СФЕРЕ ЗАКУПОК ТОВАРОВ, РАБОТ, УСЛУГ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ДЛЯ ОБЕСПЕЧЕНИЯ ГОСУДАРСТВЕННЫХ И МУНИЦИПАЛЬНЫХ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">НУЖД" ДЛЯ ОБЕСПЕЧЕНИЯ ФЕДЕРАЛЬНЫХ НУЖД</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:ind w:firstLine="540"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утратил силу. - </w:t>
+      </w:r>
+      <w:hyperlink w:history="0" r:id="rId33" w:tooltip="Постановление Правительства РФ от 28.04.2026 N 479 &quot;О внесении изменений в некоторые акты Правительства Российской Федерации&quot; {КонсультантПлюс}">
         <w:r>
           <w:rPr>
-            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:color w:val="0000ff"/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t xml:space="preserve">Постановление</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> и </w:t>
-[...1754 lines deleted...]
-        <w:pStyle w:val="ConsPlusNormal0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства РФ от 28.04.2026 N 479.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="0"/>
+        <w:jc w:val="both"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="100"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00BA6B0A">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId95"/>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="first" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="first" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="566" w:bottom="1440" w:left="1133" w:header="0" w:footer="0" w:gutter="0"/>
-      <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...64 lines deleted...]
-
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00981FC6" w:rsidRDefault="00981FC6">
+<w:ftr xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se wne wp14">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="a5"/>
-[...29 lines deleted...]
-      <w:pStyle w:val="ConsPlusNormal0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:left w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      <w:tblLook w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3369"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="3368"/>
+      <w:gridCol w:w="1"/>
+      <w:gridCol w:w="1"/>
+      <w:gridCol w:w="1"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00BA6B0A">
-[...5 lines deleted...]
-      </w:tblPrEx>
+    <w:tr>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1663"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00BA6B0A" w:rsidRDefault="00AA6229">
-[...2 lines deleted...]
-          </w:pPr>
+        <w:p>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
-              <w:noProof/>
-              <w:color w:val="F58220"/>
+              <w:color w:val="f58220"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
+              <w:noProof/>
             </w:rPr>
             <w:t>КонсультантПлюс</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:b/>
-              <w:noProof/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
+              <w:noProof/>
             </w:rPr>
             <w:br/>
             <w:t>надежная правовая поддержка</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1700" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00BA6B0A" w:rsidRDefault="00AA6229">
+        <w:p>
           <w:pPr>
-            <w:pStyle w:val="ConsPlusNormal0"/>
             <w:jc w:val="center"/>
           </w:pPr>
-          <w:hyperlink r:id="rId1">
+          <w:hyperlink r:id="rId1" w:history="0">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>www.consultant.ru</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1650" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00BA6B0A" w:rsidRDefault="00AA6229">
+        <w:p>
           <w:pPr>
-            <w:pStyle w:val="ConsPlusNormal0"/>
-            <w:jc w:val="right"/>
+            <w:jc w:val="end"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:t xml:space="preserve">Страница </w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:instrText>PAGE</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
             </w:rPr>
             <w:t>5</w:t>
@@ -3971,1627 +1856,462 @@
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
             <w:instrText>NUMPAGES</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:noProof/>
             </w:rPr>
             <w:t>5</w:t>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00BA6B0A" w:rsidRDefault="00AA6229">
-[...2 lines deleted...]
-    </w:pPr>
+  <w:p>
     <w:r>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-  </w:p>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se wne wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="5000" w:type="pct"/>
-      <w:tblCellMar>
-[...213 lines deleted...]
-      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="40" w:type="dxa"/>
         <w:right w:w="40" w:type="dxa"/>
       </w:tblCellMar>
-      <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="5787"/>
-      <w:gridCol w:w="4929"/>
+      <w:gridCol w:w="1"/>
+      <w:gridCol w:w="1"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00BA6B0A">
-[...5 lines deleted...]
-      </w:tblPrEx>
+    <w:tr>
       <w:trPr>
         <w:trHeight w:hRule="exact" w:val="1683"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2700" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00BA6B0A" w:rsidRDefault="00AA6229">
+        <w:p>
           <w:pPr>
-            <w:pStyle w:val="ConsPlusNormal0"/>
-[...141 lines deleted...]
-            <w:pStyle w:val="ConsPlusNormal0"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Постановление Правительства РФ от 09.08.2021 N 1315</w:t>
-          </w:r>
-[...5 lines deleted...]
-            </w:rPr>
             <w:br/>
-            <w:t>(ред. от 30.05.2024)</w:t>
-[...6 lines deleted...]
-            </w:rPr>
+            <w:t>(ред. от 28.04.2026)</w:t>
             <w:br/>
             <w:t>"О внесении изменений в некоторые акты Правител...</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2300" w:type="pct"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00BA6B0A" w:rsidRDefault="00AA6229">
+        <w:p>
           <w:pPr>
-            <w:pStyle w:val="ConsPlusNormal0"/>
-            <w:jc w:val="right"/>
+            <w:jc w:val="end"/>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-              <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
+              <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve">Документ предоставлен </w:t>
           </w:r>
-          <w:hyperlink r:id="rId1" w:tooltip="КонсультантПлюс - надежная правовая система">
+          <w:hyperlink r:id="rId1" w:history="0" w:tooltip="КонсультантПлюс - надежная правовая система">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-                <w:noProof/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>КонсультантПлюс</w:t>
             </w:r>
           </w:hyperlink>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:br/>
           </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Дата сохранения: 20.08.2026</w:t>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00BA6B0A" w:rsidRDefault="00BA6B0A">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="ConsPlusNormal0"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00BA6B0A" w:rsidRDefault="00BA6B0A">
-[...3 lines deleted...]
-  </w:p>
+  <w:p/>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...38 lines deleted...]
-  </m:mathPr>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:themeFontLang w:val="ru-RU"/>
-  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-[...2 lines deleted...]
-  <w15:docId w15:val="{401E9C5D-3BA9-4C4B-BD9A-CA2D5D2E8469}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...408 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal">
+  <w:style w:type="paragraph" w:default="1" w:customStyle="1" w:styleId="0">
     <w:name w:val="ConsPlusNormal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="ConsPlusNonformat"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
     <w:name w:val="ConsPlusTitle"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       <w:b/>
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3">
     <w:name w:val="ConsPlusCell"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4">
     <w:name w:val="ConsPlusDocList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="18"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5">
     <w:name w:val="ConsPlusTitlePage"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6">
     <w:name w:val="ConsPlusJurTerm"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNormal0">
+  <w:style w:type="paragraph" w:default="1" w:customStyle="1" w:styleId="0">
     <w:name w:val="ConsPlusNormal"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusNonformat0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="ConsPlusNonformat"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitle0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
     <w:name w:val="ConsPlusTitle"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       <w:b/>
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusCell0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3">
     <w:name w:val="ConsPlusCell"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusDocList0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4">
     <w:name w:val="ConsPlusDocList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="18"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTitlePage0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5">
     <w:name w:val="ConsPlusTitlePage"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusJurTerm0">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6">
     <w:name w:val="ConsPlusJurTerm"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="26"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7">
+    <w:name w:val="ConsPlusJurTerm"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="26"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ConsPlusTextList2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9">
     <w:name w:val="ConsPlusTextList"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
     </w:rPr>
-  </w:style>
-[...40 lines deleted...]
-    <w:rsid w:val="00981FC6"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid"/>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=20.08.2026&amp;dst=100017&amp;field=134" TargetMode = "External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533216&amp;date=20.08.2026&amp;dst=100036&amp;field=134" TargetMode = "External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533209&amp;date=20.08.2026&amp;dst=100019&amp;field=134" TargetMode = "External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533207&amp;date=20.08.2026&amp;dst=100016&amp;field=134" TargetMode = "External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=423493&amp;date=20.08.2026&amp;dst=100011&amp;field=134" TargetMode = "External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533980&amp;date=20.08.2026&amp;dst=101646&amp;field=134" TargetMode = "External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;date=20.08.2026&amp;dst=100544&amp;field=134" TargetMode = "External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533149&amp;date=20.08.2026&amp;dst=100017&amp;field=134" TargetMode = "External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533209&amp;date=20.08.2026&amp;dst=100020&amp;field=134" TargetMode = "External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533149&amp;date=20.08.2026&amp;dst=100017&amp;field=134" TargetMode = "External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;date=20.08.2026&amp;dst=100544&amp;field=134" TargetMode = "External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533149&amp;date=20.08.2026&amp;dst=100017&amp;field=134" TargetMode = "External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533149&amp;date=20.08.2026&amp;dst=100017&amp;field=134" TargetMode = "External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;date=20.08.2026&amp;dst=100544&amp;field=134" TargetMode = "External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=329917&amp;date=20.08.2026&amp;dst=4&amp;field=134" TargetMode = "External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=538692&amp;date=20.08.2026&amp;dst=100544&amp;field=134" TargetMode = "External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342174&amp;date=20.08.2026&amp;dst=100089&amp;field=134" TargetMode = "External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342174&amp;date=20.08.2026&amp;dst=100091&amp;field=134" TargetMode = "External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=390564&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pravo.gov.ru" TargetMode = "External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pravo.gov.ru" TargetMode = "External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539167&amp;date=20.08.2026&amp;dst=83&amp;field=134" TargetMode = "External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539167&amp;date=20.08.2026&amp;dst=91&amp;field=134" TargetMode = "External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=539167&amp;date=20.08.2026&amp;dst=134&amp;field=134" TargetMode = "External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=540982&amp;date=20.08.2026" TargetMode = "External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=533149&amp;date=20.08.2026&amp;dst=100017&amp;field=134" TargetMode = "External"/></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405719&amp;date=10.10.2025&amp;dst=100038&amp;field=134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508485&amp;date=10.10.2025&amp;dst=100544&amp;field=134" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=420403&amp;date=10.10.2025&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508485&amp;date=10.10.2025&amp;dst=100544&amp;field=134" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=10.10.2025&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=10.10.2025&amp;dst=100025&amp;field=134" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=10.10.2025&amp;dst=100041&amp;field=134" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=423493&amp;date=10.10.2025&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405719&amp;date=10.10.2025&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=412526&amp;date=10.10.2025&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414998&amp;date=10.10.2025&amp;dst=100037&amp;field=134" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508485&amp;date=10.10.2025&amp;dst=100544&amp;field=134" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\u1554\Downloads\www.pravo.gov.ru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=10.10.2025&amp;dst=100031&amp;field=134" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=10.10.2025&amp;dst=100036&amp;field=134" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=423493&amp;date=10.10.2025&amp;dst=100013&amp;field=134" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=412526&amp;date=10.10.2025&amp;dst=100020&amp;field=134" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=10.10.2025&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=382203&amp;date=10.10.2025&amp;dst=100039&amp;field=134" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=423493&amp;date=10.10.2025&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=10.10.2025&amp;dst=100026&amp;field=134" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=10.10.2025&amp;dst=100037&amp;field=134" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507692&amp;date=10.10.2025&amp;dst=101649&amp;field=134" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=412526&amp;date=10.10.2025&amp;dst=100019&amp;field=134" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=3197&amp;field=134" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507873&amp;date=10.10.2025&amp;dst=4&amp;field=134" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414998&amp;date=10.10.2025&amp;dst=100038&amp;field=134" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=483052&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515590&amp;date=10.10.2025&amp;dst=83&amp;field=134" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=10.10.2025&amp;dst=100024&amp;field=134" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507692&amp;date=10.10.2025&amp;dst=101646&amp;field=134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=217616&amp;date=10.10.2025&amp;dst=100018&amp;field=134" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342174&amp;date=10.10.2025&amp;dst=100089&amp;field=134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=10.10.2025&amp;dst=100027&amp;field=134" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=10.10.2025&amp;dst=100032&amp;field=134" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=10.10.2025&amp;dst=100040&amp;field=134" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=10.10.2025&amp;dst=100044&amp;field=134" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=423493&amp;date=10.10.2025&amp;dst=100014&amp;field=134" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=10.10.2025&amp;dst=100017&amp;field=134" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=428282&amp;date=10.10.2025&amp;dst=3&amp;field=134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=414998&amp;date=10.10.2025&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=382203&amp;date=10.10.2025&amp;dst=100039&amp;field=134" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\u1554\Downloads\www.pravo.gov.ru" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405719&amp;date=10.10.2025&amp;dst=100039&amp;field=134" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507692&amp;date=10.10.2025&amp;dst=101647&amp;field=134" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=329917&amp;date=10.10.2025&amp;dst=4&amp;field=134" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515590&amp;date=10.10.2025&amp;dst=91&amp;field=134" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507692&amp;date=10.10.2025&amp;dst=101648&amp;field=134" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=10.10.2025&amp;dst=100030&amp;field=134" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=10.10.2025&amp;dst=100035&amp;field=134" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=10.10.2025&amp;dst=100038&amp;field=134" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=507692&amp;date=10.10.2025&amp;dst=101650&amp;field=134" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=420403&amp;date=10.10.2025&amp;dst=100016&amp;field=134" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=405719&amp;date=10.10.2025&amp;dst=100040&amp;field=134" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=410944&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1320&amp;field=134" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=342174&amp;date=10.10.2025&amp;dst=100091&amp;field=134" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=10.10.2025&amp;dst=100033&amp;field=134" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=10.10.2025&amp;dst=100028&amp;field=134" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=506905&amp;date=10.10.2025&amp;dst=349&amp;field=134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1320&amp;field=134" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=510756&amp;date=10.10.2025&amp;dst=100161&amp;field=134" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=483052&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=10.10.2025&amp;dst=100022&amp;field=134" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=494990&amp;date=10.10.2025&amp;dst=1116&amp;field=134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=515590&amp;date=10.10.2025&amp;dst=134&amp;field=134" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=10.10.2025&amp;dst=100039&amp;field=134" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=423493&amp;date=10.10.2025&amp;dst=100011&amp;field=134" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=10.10.2025&amp;dst=100021&amp;field=134" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=412526&amp;date=10.10.2025&amp;dst=100023&amp;field=134" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=390564&amp;date=10.10.2025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=10.10.2025&amp;dst=100034&amp;field=134" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=508485&amp;date=10.10.2025&amp;dst=100544&amp;field=134" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://login.consultant.ru/link/?req=doc&amp;base=LAW&amp;n=443199&amp;date=10.10.2025&amp;dst=100029&amp;field=134" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/></Relationships>
+<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/></Relationships>
 </file>
 
-<file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...307 lines deleted...]
-</a:theme>
+<file path=word/_rels/header1.xml.rels>&#65279;<?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.consultant.ru" TargetMode = "External"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
-[...14 lines deleted...]
-  <AppVersion></AppVersion>
+  <Application>КонсультантПлюс Версия 4025.00.50</Application>
+  <Company>КонсультантПлюс Версия 4025.00.50</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Постановление Правительства РФ от 09.08.2021 N 1315
-(ред. от 30.05.2024)
+(ред. от 28.04.2026)
 "О внесении изменений в некоторые акты Правительства Российской Федерации"</dc:title>
-  <dc:creator>u1554</dc:creator>
-[...1 lines deleted...]
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>