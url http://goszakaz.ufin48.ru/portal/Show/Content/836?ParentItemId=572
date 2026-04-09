--- v0 (2026-02-23)
+++ v1 (2026-04-09)
@@ -35,51 +35,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Реестр </w:t>
       </w:r>
       <w:r w:rsidR="00414DF6" w:rsidRPr="00414DF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>М</w:t>
       </w:r>
       <w:r w:rsidR="00414DF6" w:rsidRPr="00414DF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>КУ Центров компетенций муниципальных районов и городских округов</w:t>
+        <w:t xml:space="preserve">КУ Центров компетенций муниципальных </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC05D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>округ</w:t>
+      </w:r>
+      <w:r w:rsidR="00414DF6" w:rsidRPr="00414DF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ов и городских округов</w:t>
       </w:r>
       <w:r w:rsidR="00414DF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, уполномоченных на </w:t>
       </w:r>
       <w:r w:rsidR="00A62212">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>определение</w:t>
       </w:r>
       <w:r w:rsidR="00414DF6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -150,51 +170,71 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1992" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="00441658">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Наименование муниципального района, городского округа</w:t>
+              <w:t xml:space="preserve">Наименование муниципального </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>а, городского округа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="00A62212">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -694,51 +734,51 @@
               <w:t>2-7</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0036109F" w:rsidRPr="002B1843" w:rsidRDefault="003C1B89" w:rsidP="008F2B2E">
+          <w:p w:rsidR="0036109F" w:rsidRPr="002B1843" w:rsidRDefault="00A96046" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId4" w:history="1">
               <w:r w:rsidR="0036109F" w:rsidRPr="002B1843">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>mkuumz@lipetskcity.ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1006,51 +1046,51 @@
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0036109F" w:rsidRPr="002B1843" w:rsidRDefault="003C1B89" w:rsidP="008F2B2E">
+          <w:p w:rsidR="0036109F" w:rsidRPr="002B1843" w:rsidRDefault="00A96046" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId5" w:history="1">
               <w:r w:rsidR="0036109F" w:rsidRPr="002B1843">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mku_ckmz@mail.ru </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1257,59 +1297,59 @@
               <w:t>399580,Липецкая</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> обл</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">асть, </w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Воловский р</w:t>
-[...7 lines deleted...]
-              <w:t>айон</w:t>
+              <w:t xml:space="preserve">Воловский </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1389,51 +1429,51 @@
               </w:rPr>
               <w:t>-22-4</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0036109F" w:rsidRPr="002B1843" w:rsidRDefault="003C1B89" w:rsidP="008F2B2E">
+          <w:p w:rsidR="0036109F" w:rsidRPr="002B1843" w:rsidRDefault="00A96046" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId6" w:history="1">
               <w:r w:rsidR="0036109F" w:rsidRPr="002B1843">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>volovo.mku@mail.ru</w:t>
               </w:r>
               <w:r w:rsidR="0036109F" w:rsidRPr="002B1843">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
@@ -1485,51 +1525,60 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Грязинский</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> район</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
@@ -1537,51 +1586,69 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">МКУ «Центр компетенции в сфере бухгалтерского учета и муниципального заказа </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Грязинского</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> муниципального района»</w:t>
+              <w:t xml:space="preserve"> муниципального </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>а»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRDefault="007479B9" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1623,59 +1690,59 @@
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Грязинский</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> р</w:t>
-[...7 lines deleted...]
-              <w:t>айон</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="0007352D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1762,51 +1829,51 @@
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0036109F" w:rsidRPr="002B1843" w:rsidRDefault="003C1B89" w:rsidP="008F2B2E">
+          <w:p w:rsidR="0036109F" w:rsidRPr="002B1843" w:rsidRDefault="00A96046" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidR="0036109F" w:rsidRPr="002B1843">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t xml:space="preserve">grzakupki@mail.ru </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1838,51 +1905,60 @@
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1992" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Данковский район</w:t>
+              <w:t xml:space="preserve">Данковский </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
@@ -1890,51 +1966,69 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">МКУ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Данковского</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> муниципального района Липецкой области «Центр финансовых компетенций»</w:t>
+              <w:t xml:space="preserve"> муниципального </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>а Липецкой области «Центр финансовых компетенций»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRDefault="007479B9" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
@@ -1968,67 +2062,67 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002E185D" w:rsidRDefault="0036109F" w:rsidP="0007352D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>399850, Липецкая область,</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Данковский р</w:t>
-[...15 lines deleted...]
-              <w:t>н,</w:t>
+              <w:t xml:space="preserve"> Данковский </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="0007352D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0007352D" w:rsidRDefault="0036109F" w:rsidP="0007352D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2148,51 +2242,51 @@
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0036109F" w:rsidRPr="00B547D7" w:rsidRDefault="003C1B89" w:rsidP="00181F07">
+          <w:p w:rsidR="0036109F" w:rsidRPr="00B547D7" w:rsidRDefault="00A96046" w:rsidP="00181F07">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r w:rsidR="0036109F" w:rsidRPr="00B547D7">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>mkyctk2021</w:t>
               </w:r>
               <w:r w:rsidR="0036109F" w:rsidRPr="00B547D7">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
@@ -2294,51 +2388,60 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Добринский</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> район</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
@@ -2346,51 +2449,71 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">МКУ «Центр компетенции в сфере бухгалтерского учета и муниципального заказа </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Добринского</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> муниципального района»</w:t>
+              <w:t xml:space="preserve"> муниципального </w:t>
+            </w:r>
+            <w:r w:rsidR="00A96046">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округа</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRDefault="007479B9" w:rsidP="007725BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2432,59 +2555,67 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">399430, Липецкая область </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Добринский</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> райо</w:t>
-[...7 lines deleted...]
-              <w:t>н, п</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, п</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>оселок</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Добринка, </w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. М. Горького, д. 1</w:t>
@@ -2582,51 +2713,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0036109F" w:rsidRPr="00B547D7" w:rsidRDefault="003C1B89" w:rsidP="008F2B2E">
+          <w:p w:rsidR="0036109F" w:rsidRPr="00B547D7" w:rsidRDefault="00A96046" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidR="0036109F" w:rsidRPr="002B1843">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>cbu@ufdbrka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00B547D7">
               <w:rPr>
@@ -2855,51 +2986,67 @@
               </w:rPr>
               <w:t>399140, Липецкая обл</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>асть,</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Добровский район, </w:t>
+              <w:t xml:space="preserve">Добровский </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="0007352D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="0007352D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3008,99 +3155,99 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00C00680" w:rsidRPr="00BA5FA6" w:rsidRDefault="00C00680" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0036109F" w:rsidRPr="00BA5FA6" w:rsidRDefault="003C1B89" w:rsidP="008F2B2E">
+          <w:p w:rsidR="0036109F" w:rsidRPr="00BA5FA6" w:rsidRDefault="00A96046" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidR="00C00680" w:rsidRPr="00BA5FA6">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>mkydobroe@yandex.ru</w:t>
               </w:r>
               <w:r w:rsidR="00C00680" w:rsidRPr="00BA5FA6">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:br/>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidR="00C00680" w:rsidRPr="00BA5FA6">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:br/>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007352D" w:rsidRPr="00AA37A2" w:rsidTr="00AA37A2">
+      <w:tr w:rsidR="0007352D" w:rsidRPr="00A96046" w:rsidTr="00AA37A2">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="561" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
@@ -3118,51 +3265,60 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Долгоруковский</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> район</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
@@ -3170,51 +3326,69 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">МКУ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Долгоруковского</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> муниципального района «Центр компетенции в сфере бухгалтерского учета и муниципального заказа»</w:t>
+              <w:t xml:space="preserve"> муниципального </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>а «Центр компетенции в сфере бухгалтерского учета и муниципального заказа»</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="007725BC" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -3273,67 +3447,67 @@
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Долгоруковский</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> р</w:t>
-[...15 lines deleted...]
-              <w:t>н,</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="0007352D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0036109F" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3451,51 +3625,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0036109F" w:rsidRPr="00B547D7" w:rsidRDefault="003C1B89" w:rsidP="00181F07">
+          <w:p w:rsidR="0036109F" w:rsidRPr="00B547D7" w:rsidRDefault="00A96046" w:rsidP="00181F07">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="00B547D7" w:rsidRPr="00B547D7">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>buh.kultura.dolgorukovo@yandex.ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3529,83 +3703,110 @@
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1992" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Елецкий район</w:t>
+              <w:t xml:space="preserve">Елецкий </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>МКУ «Центр компетенции в сфере бухгалтерского учета и закупок» Елецкого муниципального района»</w:t>
+              <w:t xml:space="preserve">МКУ «Центр компетенции в сфере бухгалтерского учета и закупок» Елецкого муниципального </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>а»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="00692458" w:rsidRDefault="00692458" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
@@ -3631,59 +3832,67 @@
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>399750, Липецкая область, Елецкий райо</w:t>
-[...7 lines deleted...]
-              <w:t>н,</w:t>
+              <w:t xml:space="preserve">399750, Липецкая область, Елецкий </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">п. Солидарность, </w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t>ул. Лесная, д. 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
@@ -3762,51 +3971,51 @@
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0036109F" w:rsidRPr="00692458" w:rsidRDefault="003C1B89" w:rsidP="008F2B2E">
+          <w:p w:rsidR="0036109F" w:rsidRPr="00692458" w:rsidRDefault="00A96046" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidR="00692458" w:rsidRPr="00692458">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>lenchik010583</w:t>
               </w:r>
               <w:r w:rsidR="00692458" w:rsidRPr="00692458">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
@@ -3850,83 +4059,110 @@
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1992" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Задонский район</w:t>
+              <w:t xml:space="preserve">Задонский </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>МКУ «Центр компетенции в сфере бухгалтерского учета и муниципального заказа» Задонского муниципального района</w:t>
+              <w:t xml:space="preserve">МКУ «Центр компетенции в сфере бухгалтерского учета и муниципального заказа» Задонского муниципального </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>а</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="007725BC" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3958,67 +4194,67 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>399200, Липецкая обл</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>асть,</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Задонский р</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">н, </w:t>
+              <w:t xml:space="preserve"> Задонский </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0007352D" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">г. Задонск, </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4118,51 +4354,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0036109F" w:rsidRPr="00692458" w:rsidRDefault="003C1B89" w:rsidP="00181F07">
+          <w:p w:rsidR="0036109F" w:rsidRPr="00692458" w:rsidRDefault="00A96046" w:rsidP="00181F07">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidR="0036109F" w:rsidRPr="00692458">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>sh</w:t>
               </w:r>
               <w:r w:rsidR="0036109F" w:rsidRPr="00692458">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
@@ -4337,51 +4573,69 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">МКУ </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Измалковского</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> района Липецкой области «Центр компетенции в сфере бухгалтерского учета и муниципального заказа»</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>а Липецкой области «Центр компетенции в сфере бухгалтерского учета и муниципального заказа»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRDefault="00AA37A2" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4415,59 +4669,67 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">399000, Липецкая область, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Измалковский</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> райо</w:t>
-[...7 lines deleted...]
-              <w:t>н,</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="0007352D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0007352D" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -4723,51 +4985,60 @@
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1992" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Краснинский район</w:t>
+              <w:t xml:space="preserve">Краснинский </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
@@ -4775,51 +5046,69 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">МКУ «Центр компетенции в сфере бухгалтерского учета и муниципального заказа </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Краснинского</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> муниципального района»</w:t>
+              <w:t xml:space="preserve"> муниципального </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>а»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRDefault="00DA6FD4" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4843,59 +5132,59 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="007725BC" w:rsidRDefault="0036109F" w:rsidP="0007352D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>399670, Липецкая область,</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Краснинский р</w:t>
-[...7 lines deleted...]
-              <w:t>айон</w:t>
+              <w:t xml:space="preserve"> Краснинский </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0007352D" w:rsidRDefault="0036109F" w:rsidP="0007352D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -5000,51 +5289,51 @@
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0036109F" w:rsidRPr="002B1843" w:rsidRDefault="003C1B89" w:rsidP="008F2B2E">
+          <w:p w:rsidR="0036109F" w:rsidRPr="002B1843" w:rsidRDefault="00A96046" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidR="0036109F" w:rsidRPr="002B1843">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>krbuh@admlr.lipetsk.ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
@@ -5076,83 +5365,130 @@
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1992" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Лебедянский район</w:t>
+              <w:t xml:space="preserve">Лебедянский </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>МКУ «Центр компетенции централизованного  бухгалтерского учета и муниципального заказа Лебедянского муниципального района»</w:t>
+              <w:t xml:space="preserve">МКУ «Центр компетенции </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>централизованного  бухгалтерского</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> учета и муниципального заказа Лебедянского муниципального </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>а»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRDefault="009D69F0" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5168,51 +5504,59 @@
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="007725BC" w:rsidRDefault="0036109F" w:rsidP="0007352D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>399610, Липецкая область, Лебедянский район</w:t>
+              <w:t xml:space="preserve">399610, Липецкая область, Лебедянский </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0007352D" w:rsidRDefault="0036109F" w:rsidP="0007352D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -5329,51 +5673,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0036109F" w:rsidRPr="002B1843" w:rsidRDefault="003C1B89" w:rsidP="008F2B2E">
+          <w:p w:rsidR="0036109F" w:rsidRPr="002B1843" w:rsidRDefault="00A96046" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidR="0036109F" w:rsidRPr="002B1843">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t xml:space="preserve">centrkompetion@yandex.ru </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
@@ -5405,83 +5749,110 @@
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1992" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Лев-Толстовский район</w:t>
+              <w:t xml:space="preserve">Лев-Толстовский </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>МКУ «Центр по бухгалтерским услугам и закупкам Лев-Толстовского муниципального района»</w:t>
+              <w:t xml:space="preserve">МКУ «Центр по бухгалтерским услугам и закупкам Лев-Толстовского муниципального </w:t>
+            </w:r>
+            <w:r w:rsidR="00F8104E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>района</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="00BE5050" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5513,67 +5884,67 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>399870, Липецкая обл</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>асть</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>, Лев-Толстовский р</w:t>
-[...15 lines deleted...]
-              <w:t>н,</w:t>
+              <w:t xml:space="preserve">, Лев-Толстовский </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="0007352D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0036109F" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -5909,109 +6280,119 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="007725BC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>398504, Липецкая область,</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Липецкий р</w:t>
-[...7 lines deleted...]
-              <w:t>айон</w:t>
+              <w:t xml:space="preserve"> Липецкий </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, с. Сухая </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Лубна</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="007725BC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ул</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>. Ксении Константиновой, д. 1А</w:t>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ксении Константиновой, д. 1А</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="002E185D" w:rsidRDefault="0036109F" w:rsidP="00DF2640">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -6072,51 +6453,51 @@
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0036109F" w:rsidRPr="002B1843" w:rsidRDefault="003C1B89" w:rsidP="008F2B2E">
+          <w:p w:rsidR="0036109F" w:rsidRPr="002B1843" w:rsidRDefault="00A96046" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidR="0036109F" w:rsidRPr="002B1843">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>zakupka_48@mail.ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
@@ -6202,52 +6583,50 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>МКУ «Центр компетенций в сфере бухгалтерского учета и муниципального заказа»</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRDefault="009D69F0" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -6288,67 +6667,67 @@
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Становлянский</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> р</w:t>
-[...15 lines deleted...]
-              <w:t>н,</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="0007352D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
           </w:p>
           <w:p w:rsidR="0007352D" w:rsidRDefault="0036109F" w:rsidP="0007352D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -6461,51 +6840,51 @@
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidR="009D69F0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0036109F" w:rsidRPr="00457073" w:rsidRDefault="003C1B89" w:rsidP="008F2B2E">
+          <w:p w:rsidR="0036109F" w:rsidRPr="00457073" w:rsidRDefault="00A96046" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidR="00457073" w:rsidRPr="00457073">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>buh</w:t>
               </w:r>
               <w:r w:rsidR="00457073" w:rsidRPr="00457073">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
@@ -6522,154 +6901,201 @@
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>65</w:t>
               </w:r>
               <w:r w:rsidR="00457073" w:rsidRPr="00457073">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>@mail.ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007352D" w:rsidRPr="00AA37A2" w:rsidTr="00AA37A2">
+      <w:tr w:rsidR="0007352D" w:rsidRPr="00A96046" w:rsidTr="00AA37A2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="561" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1992" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Тербунский район</w:t>
+              <w:t xml:space="preserve">Тербунский </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">МКУ «Центр компетенций централизованного  бухгалтерского учета и муниципальных закупок </w:t>
+              <w:t xml:space="preserve">МКУ «Центр компетенций </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>централизованного  бухгалтерского</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> учета и муниципальных закупок </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Тербунского</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> муниципального района</w:t>
+              <w:t xml:space="preserve"> муниципального </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>а</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> Липецкой области»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="007725BC" w:rsidP="008F2B2E">
             <w:pPr>
@@ -6717,69 +7143,69 @@
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>399540, Липе</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>цкая область,</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Тербунский р</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">н, </w:t>
+              <w:t xml:space="preserve"> Тербунский </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0007352D" w:rsidRDefault="0036109F" w:rsidP="0007352D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">с. Тербуны, </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="0007352D">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -6882,51 +7308,51 @@
             </w:r>
             <w:r w:rsidR="00457073">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0036109F" w:rsidRPr="00457073" w:rsidRDefault="003C1B89" w:rsidP="008F2B2E">
+          <w:p w:rsidR="0036109F" w:rsidRPr="00457073" w:rsidRDefault="00A96046" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidR="0036109F" w:rsidRPr="00457073">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>cbu_mz_terbuny@mail.ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6966,120 +7392,158 @@
           <w:tcPr>
             <w:tcW w:w="1992" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Усманский</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
-[...16 lines deleted...]
-              <w:t>район</w:t>
+          <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="00EC05D0" w:rsidP="008F2B2E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">МКУ «Центр компетенций централизованного  бухгалтерского учета и муниципальных закупок </w:t>
+              <w:t xml:space="preserve">МКУ «Центр компетенций </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>централизованного  бухгалтерского</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> учета и муниципальных закупок </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Усманского</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> муниципального района</w:t>
+              <w:t xml:space="preserve"> муниципального </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>а</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve"> Липецкой области»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="007725BC" w:rsidP="008F2B2E">
             <w:pPr>
@@ -7138,60 +7602,69 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">асть, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Усманский</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> райо</w:t>
-[...8 lines deleted...]
-              <w:t>н,</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0007352D" w:rsidRDefault="0007352D" w:rsidP="0007352D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0036109F" w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -7433,51 +7906,60 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Хлевенский</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> район</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
@@ -7485,51 +7967,69 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">МКУ «Центр компетенции в сфере бухгалтерского учета и муниципального заказа </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Хлевенского</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> муниципального района»</w:t>
+              <w:t xml:space="preserve"> муниципального </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>а»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="007725BC" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
@@ -7598,69 +8098,69 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Хлевенский</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> р</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">н, </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">с. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Хлевное</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -7809,51 +8309,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0036109F" w:rsidRPr="00457073" w:rsidRDefault="003C1B89" w:rsidP="00181F07">
+          <w:p w:rsidR="0036109F" w:rsidRPr="00457073" w:rsidRDefault="00A96046" w:rsidP="00181F07">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r w:rsidR="0036109F" w:rsidRPr="00457073">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>rono</w:t>
               </w:r>
               <w:r w:rsidR="0036109F" w:rsidRPr="00457073">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
@@ -7913,58 +8413,78 @@
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1992" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008F2B2E">
-[...6 lines deleted...]
-              <w:t>Чаплыгинский район</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Чаплыгинский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="0036109F" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
@@ -7972,51 +8492,69 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">МКУ «Центр финансовых компетенций» </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Чаплыгинского</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> муниципального района</w:t>
+              <w:t xml:space="preserve"> муниципального </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>а</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="0036109F" w:rsidRPr="008F2B2E" w:rsidRDefault="007725BC" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
@@ -8065,60 +8603,80 @@
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>399900, Липецкая обл</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>асть</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>, Чаплыгинский р</w:t>
-[...8 lines deleted...]
-              <w:t>айон</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Чаплыгинский</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008F2B2E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC05D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>округ</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="0007352D" w:rsidRDefault="0036109F" w:rsidP="0007352D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
@@ -8228,51 +8786,51 @@
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="008F2B2E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="000000" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0036109F" w:rsidRPr="00A012EA" w:rsidRDefault="003C1B89" w:rsidP="008F2B2E">
+          <w:p w:rsidR="0036109F" w:rsidRPr="00A012EA" w:rsidRDefault="00A96046" w:rsidP="008F2B2E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidR="00AB565B" w:rsidRPr="00A012EA">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:u w:val="none"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>Z</w:t>
               </w:r>
               <w:r w:rsidR="00AB565B" w:rsidRPr="00A012EA">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
@@ -8474,106 +9032,109 @@
     <w:rsid w:val="00731314"/>
     <w:rsid w:val="007479B9"/>
     <w:rsid w:val="007725BC"/>
     <w:rsid w:val="007C0124"/>
     <w:rsid w:val="0081113E"/>
     <w:rsid w:val="0089682F"/>
     <w:rsid w:val="008D0DD2"/>
     <w:rsid w:val="008F2B2E"/>
     <w:rsid w:val="00915761"/>
     <w:rsid w:val="00916B49"/>
     <w:rsid w:val="009623FC"/>
     <w:rsid w:val="00992CF9"/>
     <w:rsid w:val="009A2BB8"/>
     <w:rsid w:val="009D69F0"/>
     <w:rsid w:val="009F28BA"/>
     <w:rsid w:val="009F3939"/>
     <w:rsid w:val="00A006F4"/>
     <w:rsid w:val="00A012EA"/>
     <w:rsid w:val="00A2365C"/>
     <w:rsid w:val="00A27B4A"/>
     <w:rsid w:val="00A365A1"/>
     <w:rsid w:val="00A50805"/>
     <w:rsid w:val="00A62212"/>
     <w:rsid w:val="00A71553"/>
     <w:rsid w:val="00A833CE"/>
+    <w:rsid w:val="00A96046"/>
     <w:rsid w:val="00AA0B93"/>
     <w:rsid w:val="00AA37A2"/>
     <w:rsid w:val="00AA38DA"/>
     <w:rsid w:val="00AB565B"/>
     <w:rsid w:val="00AD740E"/>
     <w:rsid w:val="00B46367"/>
     <w:rsid w:val="00B547D7"/>
     <w:rsid w:val="00BA5FA6"/>
     <w:rsid w:val="00BB3EE4"/>
     <w:rsid w:val="00BB74D3"/>
     <w:rsid w:val="00BB7E12"/>
     <w:rsid w:val="00BC0F2E"/>
     <w:rsid w:val="00BE5050"/>
     <w:rsid w:val="00BF19C4"/>
     <w:rsid w:val="00C00680"/>
     <w:rsid w:val="00C33590"/>
     <w:rsid w:val="00C90CBE"/>
     <w:rsid w:val="00DA6FD4"/>
     <w:rsid w:val="00DC29C8"/>
     <w:rsid w:val="00DD4D2A"/>
     <w:rsid w:val="00DF2640"/>
     <w:rsid w:val="00E03C4D"/>
     <w:rsid w:val="00E27FC1"/>
     <w:rsid w:val="00E47C8D"/>
     <w:rsid w:val="00E51A5A"/>
+    <w:rsid w:val="00EC05D0"/>
     <w:rsid w:val="00EF1F3E"/>
     <w:rsid w:val="00F055BF"/>
     <w:rsid w:val="00F20A36"/>
     <w:rsid w:val="00F634DD"/>
+    <w:rsid w:val="00F8104E"/>
     <w:rsid w:val="00FB31F0"/>
     <w:rsid w:val="00FE6799"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="72931D98"/>
+  <w14:docId w14:val="23905349"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3ECC86C9-47E0-410A-B23A-502AD711121A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>