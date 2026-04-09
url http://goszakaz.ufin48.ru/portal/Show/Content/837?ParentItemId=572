--- v1 (2026-02-23)
+++ v2 (2026-04-09)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="008F70BF" w:rsidRDefault="008F70BF" w:rsidP="00E62728">
       <w:pPr>
         <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -79,98 +80,107 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E62728" w:rsidRPr="004E11C3" w:rsidRDefault="00E62728" w:rsidP="00E62728">
       <w:pPr>
         <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F70BF" w:rsidRPr="0011230D" w:rsidRDefault="00A23D9E" w:rsidP="0011230D">
+    <w:p w:rsidR="008F70BF" w:rsidRPr="0011230D" w:rsidRDefault="00422C7D" w:rsidP="0011230D">
       <w:pPr>
         <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="888888"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="888888"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A23D9E" w:rsidRPr="00AA0389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="888888"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00CA3C7E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="888888"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="888888"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>февраля</w:t>
+        <w:t>марта</w:t>
       </w:r>
       <w:r w:rsidR="008F70BF" w:rsidRPr="004E11C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="888888"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A23D9E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="888888"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="008F70BF" w:rsidRPr="004E11C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="888888"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E62728" w:rsidRDefault="00E62728" w:rsidP="00E62728">
       <w:pPr>
         <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
@@ -184,51 +194,51 @@
     <w:p w:rsidR="008F70BF" w:rsidRDefault="008F70BF" w:rsidP="00E62728">
       <w:pPr>
         <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E11C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> 398001, г. Липецк, пл. Плеханова, д.1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E62728" w:rsidRPr="004E11C3" w:rsidRDefault="00E62728" w:rsidP="00E62728">
+    <w:p w:rsidR="00AA0389" w:rsidRPr="004E11C3" w:rsidRDefault="00AA0389" w:rsidP="00E62728">
       <w:pPr>
         <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10487" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -907,150 +917,160 @@
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>39-29 (доб. 161)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00374865" w:rsidRPr="00A40B9E" w:rsidRDefault="00374865" w:rsidP="00374865">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="00A40B9E">
+          <w:p w:rsidR="00374865" w:rsidRPr="00A40B9E" w:rsidRDefault="00C90202" w:rsidP="00374865">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>reception</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A40B9E">
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="00374865" w:rsidRPr="00A40B9E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>eception</w:t>
+            </w:r>
+            <w:r w:rsidR="00374865" w:rsidRPr="00A40B9E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>_</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A40B9E">
+            <w:r w:rsidR="00374865" w:rsidRPr="00A40B9E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>goszakaz</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00A40B9E">
+            <w:r w:rsidR="00374865" w:rsidRPr="00A40B9E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>@</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A40B9E">
+            <w:r w:rsidR="00374865" w:rsidRPr="00A40B9E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>admlr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00A40B9E">
+            <w:r w:rsidR="00374865" w:rsidRPr="00A40B9E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A40B9E">
+            <w:r w:rsidR="00374865" w:rsidRPr="00A40B9E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>lipetsk</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00A40B9E">
+            <w:r w:rsidR="00374865" w:rsidRPr="00A40B9E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00A40B9E">
+            <w:r w:rsidR="00374865" w:rsidRPr="00A40B9E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>ru</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="00374865" w:rsidRPr="00A40B9E" w:rsidRDefault="00374865" w:rsidP="00374865">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -1539,51 +1559,51 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002955EA" w:rsidRPr="004E11C3" w:rsidTr="004E11C3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10487" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002955EA" w:rsidRDefault="002955EA" w:rsidP="002955EA">
+          <w:p w:rsidR="00C90202" w:rsidRDefault="00C90202" w:rsidP="002955EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="002955EA" w:rsidRDefault="002955EA" w:rsidP="002955EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -5020,561 +5040,800 @@
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> (доб. 175)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="00A40B9E" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
-[...20 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00B12F85" w:rsidRPr="003C083F" w:rsidRDefault="003C083F" w:rsidP="00B12F85">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId5" w:history="1">
+              <w:r w:rsidRPr="003C083F">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="none"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t>UlshinaVS@admlr.lipetsk.ru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidTr="00E62728">
+      <w:tr w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidTr="003C0596">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="8" w:type="dxa"/>
+          <w:trHeight w:val="122"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10487" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="003C083F" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2632" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E11C3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>старший специалист по закупкам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C083F" w:rsidRPr="003C083F" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C083F">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ожегова Ирина Борисовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="003C083F" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003C083F">
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27-12-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003C083F" w:rsidRPr="003C083F" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>(доб. 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>88</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3437" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="003C083F" w:rsidRPr="003C083F" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId6" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="003C083F">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="none"/>
+                  <w:lang w:eastAsia="ru-RU"/>
+                </w:rPr>
+                <w:t>ozhegovaib@admlr.lipetsk.ru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidTr="00E62728">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10487" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B12F85" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Отдел по организации закупок товаров</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B12F85" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidTr="004E11C3">
+      <w:tr w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidTr="004E11C3">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="00214B4F" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="00214B4F" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>начальник отдела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Смеян Ирина Владимировна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>27-12-44</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> (доб. 185)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="00A40B9E" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="00A40B9E" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40B9E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>SmeianIV@admlr.lipetsk.ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidTr="00DF6767">
+      <w:tr w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidTr="00DF6767">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="000B55A5" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="000B55A5" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E11C3">
-[...8 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>заместитель начальника отдела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Сикачева</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Татьяна Ивановна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
@@ -5600,1187 +5859,1167 @@
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>12-44 (доб. 194)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="00A40B9E" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="00A40B9E" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40B9E">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>SikachevaTI@admlr.lipetsk.ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidTr="00B12F85">
+      <w:tr w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidTr="00B12F85">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="00631E1E" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="00631E1E" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>старший специалист по закупкам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004C4B6A" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004C4B6A" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Землянская</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Марина Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>27-12-44</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> (доб. 174)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="00A40B9E" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="00A40B9E" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40B9E">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ZemlianskaiaMA@admlr.lipetsk.ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidTr="004E11C3">
+      <w:tr w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidTr="004E11C3">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004C4B6A" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004C4B6A" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...9 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>старший специалист по закупкам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Гришина Кристина Андреевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>27-12-44</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> (доб. 184)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="00A40B9E" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="00A40B9E" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40B9E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>GrishinaKA@admlr.lipetsk.ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidTr="00B12F85">
+      <w:tr w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidTr="00B12F85">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="000B55A5" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="000B55A5" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00123272">
-[...7 lines deleted...]
-              <w:t>2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>старший специалист по закупкам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Маюнова Светлана Леонидовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>27-12-44</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> (доб. 172)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="00A40B9E" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="00A40B9E" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40B9E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>MayunovaSL@admlr.lipetsk.ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidTr="004E11C3">
+      <w:tr w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidTr="004E11C3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10487" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B12F85" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Отдел по организации закупок в сфере строительства социальных объектов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B12F85" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidTr="004E7F2A">
+      <w:tr w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidTr="004E7F2A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E7F2A" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E7F2A" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...9 lines deleted...]
-              <w:t>3</w:t>
+              <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>начальник отдела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Андреева Наталья Валентиновна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>27-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>05-25 (доб. 183)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="00A40B9E" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="00A40B9E" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40B9E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Andreeva_NV@admlr.lipetsk.ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidTr="004E7F2A">
+      <w:tr w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidTr="004E7F2A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="000B55A5" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="000B55A5" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00123272">
-[...7 lines deleted...]
-              <w:t>4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>главный</w:t>
             </w:r>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> специалист по закупкам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A719ED">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Одрова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A719ED">
               <w:rPr>
@@ -6788,237 +7027,227 @@
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Екатерина Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>27-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>05-25 (доб. 181)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="00A40B9E" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="00A40B9E" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40B9E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>OdrovaEA@admlr.lipetsk.ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidTr="00B12F85">
+      <w:tr w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidTr="00B12F85">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="00EE61E2" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="00EE61E2" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...9 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>старший специалист по закупкам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Костеева</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
@@ -7026,356 +7255,344 @@
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Инна Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>27-05-25</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>(доб. 182)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="00A40B9E" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="00A40B9E" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40B9E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>kosteevaia@admlr.lipetsk.ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidTr="000754F4">
+      <w:tr w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidTr="000754F4">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="003D7509" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="003D7509" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...12 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+              <w:t>27</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>старший специалист по закупкам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000754F4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Пузикова Людмила Анатольевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>27-05-25 (доб. 180)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="00A40B9E" w:rsidRDefault="00123272" w:rsidP="00B12F85">
-[...11 lines deleted...]
-              <w:r w:rsidR="00B12F85" w:rsidRPr="00A40B9E">
+          <w:p w:rsidR="003C083F" w:rsidRPr="00A40B9E" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r w:rsidRPr="00A40B9E">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="none"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>Puzikova_LA@admlr.lipetsk.ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="00A40B9E" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="003C083F" w:rsidRPr="00A40B9E" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="008F70BF" w:rsidRPr="004E11C3" w:rsidRDefault="008F70BF" w:rsidP="00E62728">
       <w:pPr>
         <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E11C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -7410,161 +7627,165 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Muller">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="124"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="140"/>
   <w:drawingGridVerticalSpacing w:val="381"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008F70BF"/>
     <w:rsid w:val="00036510"/>
     <w:rsid w:val="00052E3E"/>
     <w:rsid w:val="000754F4"/>
     <w:rsid w:val="000B44C3"/>
     <w:rsid w:val="000B4FD2"/>
     <w:rsid w:val="000B55A5"/>
     <w:rsid w:val="000F1DED"/>
     <w:rsid w:val="0011230D"/>
     <w:rsid w:val="001165C9"/>
     <w:rsid w:val="00123272"/>
     <w:rsid w:val="00124427"/>
     <w:rsid w:val="00214B4F"/>
     <w:rsid w:val="00227048"/>
     <w:rsid w:val="002955EA"/>
     <w:rsid w:val="002966E3"/>
     <w:rsid w:val="002D5EA4"/>
     <w:rsid w:val="002E2BA2"/>
     <w:rsid w:val="002E5E5E"/>
     <w:rsid w:val="00331A0A"/>
     <w:rsid w:val="00370CB2"/>
     <w:rsid w:val="00374865"/>
+    <w:rsid w:val="003C083F"/>
     <w:rsid w:val="003D7509"/>
     <w:rsid w:val="003E6F84"/>
+    <w:rsid w:val="00422C7D"/>
     <w:rsid w:val="0047615B"/>
     <w:rsid w:val="00476989"/>
     <w:rsid w:val="004C4B6A"/>
     <w:rsid w:val="004D224A"/>
     <w:rsid w:val="004E11C3"/>
     <w:rsid w:val="004E7F2A"/>
     <w:rsid w:val="0057398F"/>
     <w:rsid w:val="005E0E3F"/>
     <w:rsid w:val="006050FE"/>
     <w:rsid w:val="00614D31"/>
     <w:rsid w:val="00631E1E"/>
     <w:rsid w:val="006F6B5F"/>
     <w:rsid w:val="00721142"/>
     <w:rsid w:val="00744873"/>
     <w:rsid w:val="00752B03"/>
     <w:rsid w:val="00781B92"/>
     <w:rsid w:val="0079665C"/>
     <w:rsid w:val="007A7AD2"/>
     <w:rsid w:val="007F6887"/>
     <w:rsid w:val="007F717F"/>
     <w:rsid w:val="008912C2"/>
     <w:rsid w:val="008B6CCF"/>
     <w:rsid w:val="008F70BF"/>
     <w:rsid w:val="009273CB"/>
     <w:rsid w:val="009E45DF"/>
     <w:rsid w:val="00A016B8"/>
     <w:rsid w:val="00A23D9E"/>
     <w:rsid w:val="00A365A1"/>
     <w:rsid w:val="00A719ED"/>
+    <w:rsid w:val="00AA0389"/>
     <w:rsid w:val="00B12F85"/>
     <w:rsid w:val="00B15BC9"/>
     <w:rsid w:val="00B860BA"/>
     <w:rsid w:val="00BA126D"/>
     <w:rsid w:val="00BD1A92"/>
     <w:rsid w:val="00BF3B35"/>
+    <w:rsid w:val="00C90202"/>
     <w:rsid w:val="00CA3C7E"/>
     <w:rsid w:val="00D60A11"/>
     <w:rsid w:val="00D92A59"/>
     <w:rsid w:val="00E62728"/>
     <w:rsid w:val="00E91261"/>
     <w:rsid w:val="00EA150E"/>
     <w:rsid w:val="00EC7EEF"/>
     <w:rsid w:val="00EE61E2"/>
     <w:rsid w:val="00F4633F"/>
     <w:rsid w:val="00F843EE"/>
     <w:rsid w:val="00FB4BA8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="067F8647"/>
+  <w14:docId w14:val="43F6B02C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{53EB96B6-A451-476E-93AF-7194CBF5D89F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -8159,51 +8380,51 @@
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Puzikova_LA@admlr.lipetsk.ru" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Puzikova_LA@admlr.lipetsk.ru" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ozhegovaib@admlr.lipetsk.ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:UlshinaVS@admlr.lipetsk.ru" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8423,74 +8644,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8629BE0-D039-4981-AE9F-82FD81364A38}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>487</Words>
-  <Characters>2781</Characters>
+  <Words>520</Words>
+  <Characters>2966</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3262</CharactersWithSpaces>
+  <CharactersWithSpaces>3480</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>C</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>