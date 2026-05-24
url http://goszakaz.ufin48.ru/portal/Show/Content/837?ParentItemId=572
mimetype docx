--- v2 (2026-04-09)
+++ v3 (2026-05-24)
@@ -80,96 +80,87 @@
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E62728" w:rsidRPr="004E11C3" w:rsidRDefault="00E62728" w:rsidP="00E62728">
       <w:pPr>
         <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008F70BF" w:rsidRPr="0011230D" w:rsidRDefault="00422C7D" w:rsidP="0011230D">
+    <w:p w:rsidR="008F70BF" w:rsidRPr="0011230D" w:rsidRDefault="009C112C" w:rsidP="0011230D">
       <w:pPr>
         <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="888888"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="888888"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
-[...7 lines deleted...]
-          <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>0</w:t>
+        <w:t>04</w:t>
       </w:r>
       <w:r w:rsidR="00CA3C7E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="888888"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="888888"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>марта</w:t>
+        <w:t>мая</w:t>
       </w:r>
       <w:r w:rsidR="008F70BF" w:rsidRPr="004E11C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="888888"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00A23D9E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="888888"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="008F70BF" w:rsidRPr="004E11C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="888888"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -4562,51 +4553,61 @@
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B12F85" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>16</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F948E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
@@ -4621,77 +4622,77 @@
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>старший специалист по закупкам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="004C4B6A" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
+          <w:p w:rsidR="00B12F85" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="008912C2">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Беспяткина</w:t>
+              <w:t>Ульшина</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="008912C2">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Оксана Сергеевна</w:t>
+              <w:t xml:space="preserve"> Виктория Сергеевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="00B12F85" w:rsidRPr="004E11C3" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -4767,648 +4768,129 @@
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> (доб. 175)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00B12F85" w:rsidRPr="00A40B9E" w:rsidRDefault="00B12F85" w:rsidP="00B12F85">
-[...272 lines deleted...]
-          <w:p w:rsidR="00B12F85" w:rsidRPr="003C083F" w:rsidRDefault="003C083F" w:rsidP="00B12F85">
+          <w:p w:rsidR="00B12F85" w:rsidRPr="003C083F" w:rsidRDefault="00F948E1" w:rsidP="00B12F85">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId5" w:history="1">
-              <w:r w:rsidRPr="003C083F">
+              <w:r w:rsidR="003C083F" w:rsidRPr="003C083F">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="none"/>
                   <w:lang w:eastAsia="ru-RU"/>
                 </w:rPr>
                 <w:t>UlshinaVS@admlr.lipetsk.ru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidTr="003C0596">
+      <w:tr w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidTr="00E62728">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-[...1 lines deleted...]
-          <w:trHeight w:val="122"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="668" w:type="dxa"/>
+            <w:tcW w:w="10487" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...240 lines deleted...]
-            </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003C083F" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="003C083F" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Отдел по организации закупок товаров</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="003C083F" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
@@ -5453,59 +4935,59 @@
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003C083F" w:rsidRPr="00214B4F" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>9</w:t>
+            <w:r w:rsidR="00F948E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
@@ -5661,71 +5143,81 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidTr="00DF6767">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C083F" w:rsidRPr="000B55A5" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="003C083F" w:rsidRPr="000B55A5" w:rsidRDefault="00CD7C7C" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F948E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
@@ -5907,71 +5399,71 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidTr="00B12F85">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003C083F" w:rsidRPr="00631E1E" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="003C083F" w:rsidRPr="00631E1E" w:rsidRDefault="00F948E1" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>21</w:t>
+              <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
@@ -6145,51 +5637,61 @@
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C083F" w:rsidRPr="004C4B6A" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>22</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F948E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
@@ -6363,663 +5865,673 @@
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C083F" w:rsidRPr="000B55A5" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
+            <w:r w:rsidR="00F948E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2632" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E11C3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>старший специалист по закупкам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E11C3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Маюнова Светлана Леонидовна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1240" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E11C3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>27-12-44</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
-                <w:sz w:val="20"/>
-[...127 lines deleted...]
-                <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> (доб. 172)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w:rsidR="003C083F" w:rsidRPr="00A40B9E" w:rsidRDefault="003C083F" w:rsidP="003C083F">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40B9E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>MayunovaSL@admlr.lipetsk.ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidTr="004E11C3">
+      <w:tr w:rsidR="00CD7C7C" w:rsidRPr="004E11C3" w:rsidTr="004E11C3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10487" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="003C083F" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="00CD7C7C" w:rsidRDefault="00CD7C7C" w:rsidP="00CD7C7C">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003C083F" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="00CD7C7C" w:rsidRDefault="00CD7C7C" w:rsidP="00CD7C7C">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Отдел по организации закупок в сфере строительства социальных объектов</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C083F" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="00CD7C7C" w:rsidRDefault="00CD7C7C" w:rsidP="00CD7C7C">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="00CD7C7C" w:rsidRPr="004E11C3" w:rsidRDefault="00CD7C7C" w:rsidP="00CD7C7C">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidTr="004E7F2A">
+      <w:tr w:rsidR="00CD7C7C" w:rsidRPr="004E11C3" w:rsidTr="004E7F2A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C083F" w:rsidRPr="004E7F2A" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="00CD7C7C" w:rsidRPr="004E7F2A" w:rsidRDefault="00CD7C7C" w:rsidP="00CD7C7C">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>24</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F948E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C083F" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="00CD7C7C" w:rsidRDefault="00CD7C7C" w:rsidP="00CD7C7C">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>начальник отдела</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="00CD7C7C" w:rsidRPr="004E11C3" w:rsidRDefault="00CD7C7C" w:rsidP="00CD7C7C">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Андреева Наталья Валентиновна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="00CD7C7C" w:rsidRPr="004E11C3" w:rsidRDefault="00CD7C7C" w:rsidP="00CD7C7C">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>27-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>05-25 (доб. 183)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C083F" w:rsidRPr="00A40B9E" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="00CD7C7C" w:rsidRPr="00A40B9E" w:rsidRDefault="00CD7C7C" w:rsidP="00CD7C7C">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40B9E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Andreeva_NV@admlr.lipetsk.ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidTr="004E7F2A">
+      <w:tr w:rsidR="00CD7C7C" w:rsidRPr="004E11C3" w:rsidTr="004E7F2A">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C083F" w:rsidRPr="000B55A5" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="00CD7C7C" w:rsidRPr="000B55A5" w:rsidRDefault="00CD7C7C" w:rsidP="00CD7C7C">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
-[...7 lines deleted...]
-              <w:t>5</w:t>
+            <w:r w:rsidR="00F948E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="00CD7C7C" w:rsidRPr="004E11C3" w:rsidRDefault="00CD7C7C" w:rsidP="00CD7C7C">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>главный</w:t>
             </w:r>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> специалист по закупкам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="00CD7C7C" w:rsidRPr="004E11C3" w:rsidRDefault="00CD7C7C" w:rsidP="00CD7C7C">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A719ED">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Одрова</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00A719ED">
               <w:rPr>
@@ -7027,227 +6539,237 @@
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Екатерина Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="00CD7C7C" w:rsidRPr="004E11C3" w:rsidRDefault="00CD7C7C" w:rsidP="00CD7C7C">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>27-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>05-25 (доб. 181)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C083F" w:rsidRPr="00A40B9E" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="00CD7C7C" w:rsidRPr="00A40B9E" w:rsidRDefault="00CD7C7C" w:rsidP="00CD7C7C">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40B9E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>OdrovaEA@admlr.lipetsk.ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidTr="00B12F85">
+      <w:tr w:rsidR="00CD7C7C" w:rsidRPr="004E11C3" w:rsidTr="00B12F85">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C083F" w:rsidRPr="00EE61E2" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="00CD7C7C" w:rsidRPr="00EE61E2" w:rsidRDefault="00CD7C7C" w:rsidP="00CD7C7C">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>26</w:t>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F948E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="00CD7C7C" w:rsidRPr="004E11C3" w:rsidRDefault="00CD7C7C" w:rsidP="00CD7C7C">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>старший специалист по закупкам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="00CD7C7C" w:rsidRPr="004E11C3" w:rsidRDefault="00CD7C7C" w:rsidP="00CD7C7C">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>Костеева</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
@@ -7255,355 +6777,344 @@
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Инна Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C083F" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="00CD7C7C" w:rsidRDefault="00CD7C7C" w:rsidP="00CD7C7C">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>27-05-25</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="00CD7C7C" w:rsidRPr="004E11C3" w:rsidRDefault="00CD7C7C" w:rsidP="00CD7C7C">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>(доб. 182)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C083F" w:rsidRPr="00A40B9E" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="00CD7C7C" w:rsidRPr="00A40B9E" w:rsidRDefault="00CD7C7C" w:rsidP="00CD7C7C">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A40B9E">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>kosteevaia@admlr.lipetsk.ru</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidTr="000754F4">
+      <w:tr w:rsidR="005B5E23" w:rsidRPr="004E11C3" w:rsidTr="003E020F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="8" w:type="dxa"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="668" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C083F" w:rsidRPr="003D7509" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="005B5E23" w:rsidRPr="003D7509" w:rsidRDefault="005B5E23" w:rsidP="005B5E23">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>27</w:t>
-            </w:r>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F948E1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="005B5E23" w:rsidRPr="004E11C3" w:rsidRDefault="005B5E23" w:rsidP="005B5E23">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E11C3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>старший специалист по закупкам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
-          </w:tcPr>
-[...20 lines deleted...]
-              <w:t>Пузикова Людмила Анатольевна</w:t>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="005B5E23" w:rsidRPr="005B5E23" w:rsidRDefault="005B5E23" w:rsidP="005B5E23">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B5E23">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Алексашина Елена Викторовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C083F" w:rsidRPr="004E11C3" w:rsidRDefault="003C083F" w:rsidP="003C083F">
+          <w:p w:rsidR="005B5E23" w:rsidRPr="004E11C3" w:rsidRDefault="005B5E23" w:rsidP="005B5E23">
             <w:pPr>
               <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>27-05-25 (доб. 180)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3437" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="003C083F" w:rsidRPr="00A40B9E" w:rsidRDefault="003C083F" w:rsidP="003C083F">
-[...36 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="005B5E23" w:rsidRPr="0047465C" w:rsidRDefault="007F1834" w:rsidP="005B5E23">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0047465C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>AleksashinaEV@admlr.lipetsk.ru</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="008F70BF" w:rsidRPr="004E11C3" w:rsidRDefault="008F70BF" w:rsidP="00E62728">
       <w:pPr>
         <w:spacing w:after="0" w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E11C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="111111"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008F70BF" w:rsidRPr="004E11C3" w:rsidSect="001165C9">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="1134" w:bottom="709" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
@@ -7627,165 +7138,171 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Muller">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="140"/>
   <w:drawingGridVerticalSpacing w:val="381"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008F70BF"/>
     <w:rsid w:val="00036510"/>
     <w:rsid w:val="00052E3E"/>
     <w:rsid w:val="000754F4"/>
     <w:rsid w:val="000B44C3"/>
     <w:rsid w:val="000B4FD2"/>
     <w:rsid w:val="000B55A5"/>
     <w:rsid w:val="000F1DED"/>
     <w:rsid w:val="0011230D"/>
     <w:rsid w:val="001165C9"/>
     <w:rsid w:val="00123272"/>
     <w:rsid w:val="00124427"/>
     <w:rsid w:val="00214B4F"/>
     <w:rsid w:val="00227048"/>
     <w:rsid w:val="002955EA"/>
     <w:rsid w:val="002966E3"/>
     <w:rsid w:val="002D5EA4"/>
     <w:rsid w:val="002E2BA2"/>
     <w:rsid w:val="002E5E5E"/>
     <w:rsid w:val="00331A0A"/>
     <w:rsid w:val="00370CB2"/>
     <w:rsid w:val="00374865"/>
     <w:rsid w:val="003C083F"/>
     <w:rsid w:val="003D7509"/>
     <w:rsid w:val="003E6F84"/>
     <w:rsid w:val="00422C7D"/>
+    <w:rsid w:val="0047465C"/>
     <w:rsid w:val="0047615B"/>
     <w:rsid w:val="00476989"/>
     <w:rsid w:val="004C4B6A"/>
     <w:rsid w:val="004D224A"/>
     <w:rsid w:val="004E11C3"/>
     <w:rsid w:val="004E7F2A"/>
     <w:rsid w:val="0057398F"/>
+    <w:rsid w:val="005B5E23"/>
     <w:rsid w:val="005E0E3F"/>
     <w:rsid w:val="006050FE"/>
     <w:rsid w:val="00614D31"/>
     <w:rsid w:val="00631E1E"/>
     <w:rsid w:val="006F6B5F"/>
     <w:rsid w:val="00721142"/>
     <w:rsid w:val="00744873"/>
     <w:rsid w:val="00752B03"/>
     <w:rsid w:val="00781B92"/>
     <w:rsid w:val="0079665C"/>
     <w:rsid w:val="007A7AD2"/>
+    <w:rsid w:val="007F1834"/>
     <w:rsid w:val="007F6887"/>
     <w:rsid w:val="007F717F"/>
     <w:rsid w:val="008912C2"/>
     <w:rsid w:val="008B6CCF"/>
     <w:rsid w:val="008F70BF"/>
     <w:rsid w:val="009273CB"/>
+    <w:rsid w:val="009C112C"/>
     <w:rsid w:val="009E45DF"/>
     <w:rsid w:val="00A016B8"/>
     <w:rsid w:val="00A23D9E"/>
     <w:rsid w:val="00A365A1"/>
     <w:rsid w:val="00A719ED"/>
     <w:rsid w:val="00AA0389"/>
     <w:rsid w:val="00B12F85"/>
     <w:rsid w:val="00B15BC9"/>
     <w:rsid w:val="00B860BA"/>
     <w:rsid w:val="00BA126D"/>
     <w:rsid w:val="00BD1A92"/>
     <w:rsid w:val="00BF3B35"/>
     <w:rsid w:val="00C90202"/>
     <w:rsid w:val="00CA3C7E"/>
+    <w:rsid w:val="00CD7C7C"/>
     <w:rsid w:val="00D60A11"/>
     <w:rsid w:val="00D92A59"/>
     <w:rsid w:val="00E62728"/>
     <w:rsid w:val="00E91261"/>
     <w:rsid w:val="00EA150E"/>
     <w:rsid w:val="00EC7EEF"/>
     <w:rsid w:val="00EE61E2"/>
     <w:rsid w:val="00F4633F"/>
     <w:rsid w:val="00F843EE"/>
+    <w:rsid w:val="00F948E1"/>
     <w:rsid w:val="00FB4BA8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="43F6B02C"/>
+  <w14:docId w14:val="7E739163"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{53EB96B6-A451-476E-93AF-7194CBF5D89F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -8380,51 +7897,51 @@
                       <w:marRight w:val="0"/>
                       <w:marTop w:val="0"/>
                       <w:marBottom w:val="0"/>
                       <w:divBdr>
                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Puzikova_LA@admlr.lipetsk.ru" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ozhegovaib@admlr.lipetsk.ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:UlshinaVS@admlr.lipetsk.ru" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:UlshinaVS@admlr.lipetsk.ru" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8653,81 +8170,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8629BE0-D039-4981-AE9F-82FD81364A38}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{035161CD-8120-44C2-966A-07FBEB513E6C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>520</Words>
-  <Characters>2966</Characters>
+  <Words>469</Words>
+  <Characters>2679</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
+  <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3480</CharactersWithSpaces>
+  <CharactersWithSpaces>3142</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>C</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>