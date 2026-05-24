--- v0 (2025-12-07)
+++ v1 (2026-05-24)
@@ -4,272 +4,515 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2025 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Централизация закупок_2025\2025_МЗ\МКУ\Декабрь\05.12.2025\На Сайт\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Май\01.05.2026\На Сайт\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F838042E-0564-405E-858D-0DA09E3EFB0D}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4273CDF1-A2B5-42F7-A751-97575C97B811}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ДЕКАБРЬ_СЗ" sheetId="7" r:id="rId1"/>
+    <sheet name="МАЙ_СЗ" sheetId="7" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ДЕКАБРЬ_СЗ!$A$4:$WVZ$10</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ДЕКАБРЬ_СЗ!$A$1:$Q$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">МАЙ_СЗ!$A$4:$WVZ$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">МАЙ_СЗ!$A$1:$Q$27</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K7" i="7" l="1"/>
+  <c r="K24" i="7" l="1"/>
+  <c r="K25" i="7"/>
+  <c r="L25" i="7"/>
+  <c r="M25" i="7"/>
+  <c r="N25" i="7"/>
+  <c r="O25" i="7"/>
+  <c r="K27" i="7"/>
+  <c r="L27" i="7"/>
+  <c r="M27" i="7"/>
+  <c r="N27" i="7"/>
+  <c r="O27" i="7"/>
+  <c r="J27" i="7"/>
+  <c r="J25" i="7"/>
+  <c r="K12" i="7"/>
+  <c r="K13" i="7"/>
+  <c r="K14" i="7"/>
+  <c r="K15" i="7"/>
+  <c r="K16" i="7"/>
+  <c r="K17" i="7"/>
+  <c r="K18" i="7"/>
+  <c r="K19" i="7"/>
+  <c r="K20" i="7"/>
+  <c r="K21" i="7"/>
+  <c r="K22" i="7"/>
+  <c r="K23" i="7"/>
+  <c r="K11" i="7"/>
   <c r="K10" i="7"/>
-  <c r="L10" i="7"/>
-[...9 lines deleted...]
-  <c r="J7" i="7"/>
+  <c r="K7" i="7"/>
+  <c r="K8" i="7"/>
+  <c r="K9" i="7"/>
+  <c r="K6" i="7"/>
+  <c r="K5" i="7"/>
+  <c r="O24" i="7" l="1"/>
+  <c r="N24" i="7"/>
+  <c r="M24" i="7"/>
+  <c r="L24" i="7"/>
+  <c r="J24" i="7"/>
   <c r="A6" i="7" l="1"/>
+  <c r="A7" i="7" s="1"/>
+  <c r="A8" i="7" s="1"/>
+  <c r="A9" i="7" s="1"/>
+  <c r="A10" i="7" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="216" uniqueCount="78">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
   <si>
     <t>новая закупка</t>
   </si>
   <si>
     <t>скорректированная закупка</t>
   </si>
   <si>
     <t>Всего, руб.</t>
   </si>
   <si>
     <t>Источник финансирования</t>
   </si>
   <si>
     <t>Наименование 
 объекта закупки</t>
   </si>
   <si>
     <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
-    <t>0 закупок в рамках нац.проектов</t>
-[...1 lines deleted...]
-  <si>
     <t>Наименование координатора</t>
   </si>
   <si>
     <t>Перечень заказчиков</t>
   </si>
   <si>
     <t>Согласовано:
 Начальник МКУ "Управление муниципального заказа города Липецка"
 Черноусова Е.А.</t>
   </si>
   <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
     <t>Депратамент экономического развития администрации города Липецка</t>
   </si>
   <si>
+    <t>эл. аукцион</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Наименование заказчиков</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>федеральный бюджет, руб.</t>
   </si>
   <si>
     <t>внебюджетные средства, руб.</t>
   </si>
   <si>
     <t>0 закупок в рамках гос.программы</t>
   </si>
   <si>
     <t>эл.аукцион</t>
   </si>
   <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
-    <t>декабрь</t>
-[...56 lines deleted...]
-    <t>2 закупки, относящихся к категории "Прочие"</t>
+    <t>май</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Муниципальные бюджетные  учреждения
+(17 заказчиков) </t>
+  </si>
+  <si>
+    <t>1. МБУ спортивный комплекс "Сокол"
+2. МКУ "Центр развития территории"
+3. МБОУ СОШ №36 г. Липецка
+4. МБОУ ДО городской детско-юношеский центр "Спортивный"
+5. МБУ "Ритуальные услуги г. Липецка"
+6. МБОУ СШ №11 г. Липецка
+7. МКУ "Управление ресурсного обеспечения администрации г. Липецка"
+8. МБОУ ДО " Спортивная школа №7"
+9. МУ "Централизованная библиотечная система "г. Липецка
+10. МБ ДОУ №66 г. Липецка
+11. МУ "Липецкий дом музыки"
+12. МУ "Управление капитального ремонта" г. Липецка
+13. МБ ДОУ №25 г. липецка
+14. МБОУ многопрофильный лицей г. Липецка
+15. МБУ "Технопарк- Липецк"
+16. МКУ "Централизованная бухгалтерия по обслуживанию учреждений департамента образования администрации г. Липецка"
+17. МКУ "Управление по делам ГО и ЧС г. Липецка"</t>
+  </si>
+  <si>
+    <t>Поставка дизельного топлива и бензина на 2 полугодие 2026 года</t>
+  </si>
+  <si>
+    <t>19.20.21.100</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные образовательные учреждения города Липецка (10 заказчиков)</t>
+  </si>
+  <si>
+    <t>1. МБОУ СОШ № 47 г. Липецка;                                 2. МБОУ СОШ № 46 г. Липецка;                                3.МБОУ СОШ № 36 г. Липецка;                                    4. МБОУ СОШ № 24 им.М.Б. Раковского г. Липецка;                                                                                      5. МБОУ СОШ № 40 г. Липецка;                                           6. МБОУ СОШ №49 г. Липецка;                                  7. МБОУ СШ № 14   г. Липецка;                                   8. МБОУ СШ № 52 г. Липецка;                                   9. МБОУ ГИМНАЗИЯ №19 им. Н.З. Поповичевой  г. Липецка;                                                 10. МБОУ СОШ № 50  г. Липецка</t>
+  </si>
+  <si>
+    <t>Оказание услуги по организации питания учащихся на период 2026-2027 учебного года</t>
+  </si>
+  <si>
+    <t>56.29.20.120</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные образовательные учреждения города Липецка (9 заказчиков)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1. МБОУ "Гимназия №64" г.Липецка;                        2. МБОУ № 16 г.Липецка;                                             3. МБОУ СШ №45 г.Липецка;                                     4. МБОУ СШ № 2 г.Липецка;                                       5. МБОУ "Гимназия  №1"г. Липецка;                           6. МБОУ № 32 г. Липецка;                                            7. МБОУ СШ №72 г.Липецка;                                     8. МБОУ СШ №61;                                                             9. МБОУ СОШ №7 г.Липецка</t>
+  </si>
+  <si>
+    <t>56.29.20.121</t>
+  </si>
+  <si>
+    <t>1.  МБОУ Гимназия  № 12 г.Липецка;                       2. МБОУ СШ № 41г.Липецка;                                      3. МБОУ СШ № 37 г.Липецка;                                      4. МБОУ СШ № 11 г.Липецка;                                        5. МБОУ СШ №9 им. М.В. Водопьянова  г.Липецка;                                                                                6. МБОУ СШ № 8 г.Липецка;                                       7. МБОУ СШ №35 г.Липецка;                                         8. МБОУ "Лицей  №3" г.Липецка;                               9. МБОУ СШ № 28 г.Липецка</t>
+  </si>
+  <si>
+    <t>56.29.20.122</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные образовательные учреждения города Липецка (7 заказчиков)</t>
+  </si>
+  <si>
+    <t>1. МБОУ СШ №38 г.Липецка;                                     2. МБОУ СШООЗЗ №2 г.Липецка;                               3. МБОУ СШ № 54 г.Липецка;                                    4. МБОУ СШ №31г.Липецка  5. МБОУ СШ № 10 Г. ЛИПЕЦКА  6.МБОУ СШ № 62 Г. ЛИПЕЦКА  7.МБОУ ОШ № 25 Г.ЛИПЕЦКА</t>
+  </si>
+  <si>
+    <t>56.29.20.123</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1. МБОУ СОШ №77 г.Липецка;                                    2. МБОУ Лицей  №66 г.Липецка;                               3.  МБОУ СШ № 21г.Липецка;                                      4. МБОУ "СМШ № 65 "СПЕКТР"" г.Липецка;       5. МБОУ СШ № 33 г.Липецка;                                    6. МБОУ СШ № 63г.Липецка;                                     7. МБОУ СШ №68 г.Липецка;                                       8. МБОУ СШ №42 г.Липецка;                                     9. МБОУ СШ № 70 г.Липецка</t>
+  </si>
+  <si>
+    <t>56.29.20.124</t>
+  </si>
+  <si>
+    <t>6 закупок, относящихся к категории "Прочие"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Поставка мебели </t>
+  </si>
+  <si>
+    <t>1. МБУ СОШ №24 г. Липецка
+2. МБОУ СШ №37 г. Липецка
+3. МБОУ СШ №45 г. Липецка
+4. МБОУ "Гимназия №64" г. Липецка
+5. МБОУ Лицей №66 г. Липецка
+6. МБОУ СШ №72 г. Липецка
+7. МБОУ СОШ №77 г. Липецка</t>
+  </si>
+  <si>
+    <t>31.01.12.122</t>
+  </si>
+  <si>
+    <t>Национальный проект "Молодежь и дети"</t>
+  </si>
+  <si>
+    <t>Федеральный проект "Все лучшее детям"</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные образовательные учреждения города Липецка (15 заказчиков)</t>
+  </si>
+  <si>
+    <t>1. МБОУ Школа №6 г. Липецка
+2. МБОУ СШ №10 г. Липецка
+3. МБОУ №11 г. Липецка
+4. МБОУ СШ №14 г. Липецка
+5. МБОУ №16 г. Липецка
+6. МБОУ СШ №21 г. Липецка
+7. МБОУ СШ №31 г. Липецка
+8. МБОУ СОШ №36 г. Липецка
+9. МБОУ СШ №37 г. Липецка
+10. МБОУ СОШ №40 г. Липецка
+11. МБОУ СШ №41 г. Липецка
+12. МБОУ СОШ №46 г. Липецка
+13. МБОУ СОШ №49 г. Липецка
+14. МБОУ СОШ №50 г. Липецка
+15. МБОУ СШ №68 г. Липецка</t>
+  </si>
+  <si>
+    <t>31.01.11.150</t>
+  </si>
+  <si>
+    <t>1. МБОУ СШ №14 г. Липецка
+2. МБОУ СШ №21 г. Липецка
+3. МБОУ ОШ №25 г. Липецка
+4. МБОУ СШ №31 г. Липецка
+5. МБОУ СШ №37 г. Липецка
+6. МБОУ СОШ №40 г. Липецка
+7. МБОУ СШ №41 г. Липецка
+8. МБОУ СОШ №50 г. Липецка
+9. МБОУ СШ №72 г. Липецка
+10 . МБОУ СОШ ОО ЗЗ №2 г. Липецка</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные образовательные учреждения города Липецка (11 заказчиков)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> май</t>
+  </si>
+  <si>
+    <t>1. МБОУ СОШ №4 г. Липецка
+2. МБОУ №16 г. Липецка
+3. МБОУ СШ №21 г. Липецка
+4. МБОУ ОШ №25 г. Липецка
+5. МБОУ СШ №37 г. Липецка
+6. МБОУ СОШ №40 г. Липецка
+7. МБОУ СШ №41 г. Липецка
+8. МБОУ СОШ №50 г. Липецка
+9. МБОУ "Гимназия №64" г. Липецка
+10. МБОУ СОШ №77 г. Липпецка
+11. МБОУ СОШ ОО ЗЗ №1 г. Липецка</t>
+  </si>
+  <si>
+    <t>31.01.12.130</t>
+  </si>
+  <si>
+    <t>31.09.13.190</t>
+  </si>
+  <si>
+    <t>1. МБОУ СШ №14 г. Липецка
+2. МБОУ СШ №31 г. Липецка
+3. МБОУ СШ №35 г. Липецка
+4. МБОУ СШ №37 г. Липецка
+5. МБОУ СОШ №40 г. Липецка
+6. МБОУ СШ №41 г. Липецка
+7. МБОУ СОШ №46 г. Липецка
+8. МБОУ СОШ №50 г. Липецка
+9. МБОУ "Гимназия №64" г. Липецка
+10. МБОУ СОШ №77 г. Липецка
+11 МБОУ СОШ ООЗЗ №2 г. Липецка</t>
+  </si>
+  <si>
+    <t>1. МБОУ СШ №2 г. Липецка
+2. МБОУ №16 г. Липецка
+3. МБОУ ОШ №25 г. Липецка
+4. МБОУ СШ №31 г. Липецка
+5. МБОУ СШ №37 г. Липецка
+6. МБОУ СШ №41 г. Липецка
+7. МБОУ СШ №72 г. Липецка</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные образовательные учреждения города Липецка (6 заказчиков)</t>
+  </si>
+  <si>
+    <t>1. МБОУ "Школа №6" г. Липецка
+2. МБОУ ОШ №25 г. Липецка
+3. МБОУ СШ №37 г. Липецка
+4. МБОУ СОШ №50 г. Липецка
+5. МБОУ "Гимназия №64" г. Липецка
+6. МБОУ СОШ №77 г. Липецка</t>
+  </si>
+  <si>
+    <t>1. МБОУ СШ №2 г. Липецка
+2. МБОУ №16 г. Липецка
+3. МБОУ СШ №21 г. Липецка
+4. МБОУ ОШ №25 г. Липецка
+5. МБОУ №32 г. Липецка
+6. МБОУ СОШ №36 г. Липецка
+7. МБОУ СШ №37 г. Липецка
+8. МБОУ Сош №40 г. Липецка
+9. МБОУ СШ №41 г. Липецка
+10. МБОУ СОШ №50 г. Липецка
+11. МБОУ "Гимназия №64" г. Липецка
+12. МБОУ СШ №72 г. Липецка
+13. МБОУ СОш №77 г. Липецка</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные образовательные учреждения города Липецка (13 заказчиков)</t>
+  </si>
+  <si>
+    <t>1. МБОУ СШ №14 г. Липецка
+2. МБОУ СШ №21 г. Липецка
+3. МБОУ ОШ №25 г. Липецка
+4. МБОУ СОШ №50 г. Липецка
+5. МБОУ  "Гимназия №64" г. Липецка
+6. МБОУ СШ №72 г. Липецка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. МБОУ СШ №14 г. Липецка
+2. МБОУ №16 г. Липецка
+3. МБОУ СШ № 21 г. Липецка
+4. МБОУ ОШ №25 г. Липецка
+5. МБОУ СШ №31 г. Липецка
+6. МБОУ СОШ №36 г. Липецка
+7. МБОУ СШ №37 г. Липецка
+8. МБОУ СШ №41 г. Липецка
+9. МБОУ СОШ №50 г. Липецка
+10. МБОУ СШ №72 г. Липецка
+11. МБОУ СОШ ОО ЗЗ №2  г. Липецка
+</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные образовательные учреждения города Липецка (5 заказчиков)</t>
+  </si>
+  <si>
+    <t>1. МБОУ СШ №31 г. Липецка
+2. МБОУ СШ №35 г. Липецка
+3. МБОУ СШ №37 г. Липецка
+4. МБОУ СШ №41 г. Липецка
+5. МБОУ СШ №72</t>
+  </si>
+  <si>
+    <t>31.01.12.131</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. МБОУ СШ №14 г. Липецка
+2. МБОУ СОШ №36 г. Липецка
+3. МБОУ СШ №41 г. Липецка
+4. МБОУ СОШ №50 г. Липецка
+5. МБОУ "Гимназия №64 " г. Липецка
+6. МБОУ СШ №72 г. Липецка
+7. МБОУ СОШ №77 г. Липецка
+</t>
+  </si>
+  <si>
+    <t>31.09.12.131</t>
+  </si>
+  <si>
+    <t>1. МБОУ СШ №14 г. Липецка
+2. МБОУ СШ №21 г. Липецка
+3. МБОУ СОШ №40 г. Липецка
+4. МБОУ СШ №41 г. Липецка
+5. МБОУ СОШ №50 г. Липецка
+6. МБОУ "Гимназия №64" г. Липецка
+7. МБОУ СОШ №77 г. Липецка</t>
+  </si>
+  <si>
+    <t>13 закупок в рамках нац.проектов</t>
+  </si>
+  <si>
+    <t>Итого 19 закупок, в т.ч.</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График определения поставщика (подрядчика, исполнителя) посредством совместных закупок товаров (работ, услуг) на 2025 год,
+      <t xml:space="preserve">График определения поставщика (подрядчика, исполнителя) посредством совместных закупок товаров (работ, услуг) на 2026 год,
 осуществляемого МКУ "Управление муниципального заказа города Липецка"
-по состоянию на 04.12.2025 года
+по состоянию на 04.05.2026 года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(версия 2)</t>
+      <t>(версия 0)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -354,115 +597,100 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <i/>
-      <sz val="24"/>
+      <b/>
+      <sz val="14"/>
       <color rgb="FFC00000"/>
-      <name val="Times New Roman"/>
-[...13 lines deleted...]
-      <sz val="24"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="19">
+  <borders count="26">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -530,50 +758,80 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
@@ -654,82 +912,143 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -739,143 +1058,196 @@
     <xf numFmtId="4" fontId="2" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="5" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="5" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="17" fillId="5" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...45 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Normal" xfId="7" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1131,69 +1503,69 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R10"/>
+  <dimension ref="A1:R27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="51" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E29" sqref="E29"/>
+      <pane ySplit="4" topLeftCell="A20" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="K22" sqref="K22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="15"/>
     <col min="2" max="3" width="41.42578125" style="3" customWidth="1"/>
     <col min="4" max="4" width="56.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="48.85546875" style="15" customWidth="1"/>
     <col min="6" max="7" width="32.28515625" style="15" customWidth="1"/>
     <col min="8" max="8" width="31.7109375" style="1" customWidth="1"/>
-    <col min="9" max="9" width="38.7109375" style="15" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="17" max="17" width="24.85546875" style="2" customWidth="1"/>
+    <col min="9" max="9" width="41" style="15" customWidth="1"/>
+    <col min="10" max="15" width="32.7109375" style="2" customWidth="1"/>
+    <col min="16" max="16" width="32.7109375" style="2" hidden="1" customWidth="1"/>
+    <col min="17" max="17" width="28" style="2" customWidth="1"/>
     <col min="18" max="18" width="16.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="19" max="257" width="9.140625" style="14"/>
     <col min="258" max="259" width="41.42578125" style="14" customWidth="1"/>
     <col min="260" max="260" width="56.42578125" style="14" customWidth="1"/>
     <col min="261" max="261" width="48.85546875" style="14" customWidth="1"/>
     <col min="262" max="263" width="32.28515625" style="14" customWidth="1"/>
     <col min="264" max="264" width="31.7109375" style="14" customWidth="1"/>
     <col min="265" max="265" width="41" style="14" customWidth="1"/>
     <col min="266" max="272" width="32.7109375" style="14" customWidth="1"/>
     <col min="273" max="273" width="30.28515625" style="14" customWidth="1"/>
     <col min="274" max="274" width="16.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="275" max="513" width="9.140625" style="14"/>
     <col min="514" max="515" width="41.42578125" style="14" customWidth="1"/>
     <col min="516" max="516" width="56.42578125" style="14" customWidth="1"/>
     <col min="517" max="517" width="48.85546875" style="14" customWidth="1"/>
     <col min="518" max="519" width="32.28515625" style="14" customWidth="1"/>
     <col min="520" max="520" width="31.7109375" style="14" customWidth="1"/>
     <col min="521" max="521" width="41" style="14" customWidth="1"/>
     <col min="522" max="528" width="32.7109375" style="14" customWidth="1"/>
     <col min="529" max="529" width="30.28515625" style="14" customWidth="1"/>
     <col min="530" max="530" width="16.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="531" max="769" width="9.140625" style="14"/>
     <col min="770" max="771" width="41.42578125" style="14" customWidth="1"/>
     <col min="772" max="772" width="56.42578125" style="14" customWidth="1"/>
     <col min="773" max="773" width="48.85546875" style="14" customWidth="1"/>
@@ -1784,427 +2156,1354 @@
     <col min="15633" max="15633" width="30.28515625" style="14" customWidth="1"/>
     <col min="15634" max="15634" width="16.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="15635" max="15873" width="9.140625" style="14"/>
     <col min="15874" max="15875" width="41.42578125" style="14" customWidth="1"/>
     <col min="15876" max="15876" width="56.42578125" style="14" customWidth="1"/>
     <col min="15877" max="15877" width="48.85546875" style="14" customWidth="1"/>
     <col min="15878" max="15879" width="32.28515625" style="14" customWidth="1"/>
     <col min="15880" max="15880" width="31.7109375" style="14" customWidth="1"/>
     <col min="15881" max="15881" width="41" style="14" customWidth="1"/>
     <col min="15882" max="15888" width="32.7109375" style="14" customWidth="1"/>
     <col min="15889" max="15889" width="30.28515625" style="14" customWidth="1"/>
     <col min="15890" max="15890" width="16.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="15891" max="16129" width="9.140625" style="14"/>
     <col min="16130" max="16131" width="41.42578125" style="14" customWidth="1"/>
     <col min="16132" max="16132" width="56.42578125" style="14" customWidth="1"/>
     <col min="16133" max="16133" width="48.85546875" style="14" customWidth="1"/>
     <col min="16134" max="16135" width="32.28515625" style="14" customWidth="1"/>
     <col min="16136" max="16136" width="31.7109375" style="14" customWidth="1"/>
     <col min="16137" max="16137" width="41" style="14" customWidth="1"/>
     <col min="16138" max="16144" width="32.7109375" style="14" customWidth="1"/>
     <col min="16145" max="16145" width="30.28515625" style="14" customWidth="1"/>
     <col min="16146" max="16146" width="16.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="16147" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="104.25" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="R1" s="30"/>
+    <row r="1" spans="1:18" ht="101.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M1" s="31"/>
+      <c r="N1" s="54" t="s">
+        <v>14</v>
+      </c>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="51"/>
     </row>
     <row r="2" spans="1:18" ht="139.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="29" t="s">
-[...17 lines deleted...]
-      <c r="Q2" s="29"/>
+      <c r="A2" s="55" t="s">
+        <v>77</v>
+      </c>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+      <c r="O2" s="55"/>
+      <c r="P2" s="55"/>
+      <c r="Q2" s="55"/>
     </row>
     <row r="3" spans="1:18" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="38" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="27" t="s">
+      <c r="A3" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" s="52" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3" s="52" t="s">
         <v>13</v>
       </c>
-      <c r="C3" s="27" t="s">
-[...5 lines deleted...]
-      <c r="E3" s="27" t="s">
+      <c r="E3" s="52" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="27" t="s">
+      <c r="F3" s="52" t="s">
         <v>1</v>
       </c>
-      <c r="G3" s="27" t="s">
+      <c r="G3" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="H3" s="27" t="s">
+      <c r="H3" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="I3" s="27" t="s">
-[...2 lines deleted...]
-      <c r="J3" s="31" t="s">
+      <c r="I3" s="52" t="s">
+        <v>21</v>
+      </c>
+      <c r="J3" s="59" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="33" t="s">
+      <c r="K3" s="61" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="34"/>
-[...3 lines deleted...]
-      <c r="P3" s="31" t="s">
+      <c r="L3" s="62"/>
+      <c r="M3" s="62"/>
+      <c r="N3" s="62"/>
+      <c r="O3" s="63"/>
+      <c r="P3" s="59" t="s">
         <v>5</v>
       </c>
-      <c r="Q3" s="36" t="s">
+      <c r="Q3" s="64" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="139.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="39"/>
-[...9 lines deleted...]
-      <c r="K4" s="19" t="s">
+      <c r="A4" s="67"/>
+      <c r="B4" s="53"/>
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="50" t="s">
         <v>8</v>
       </c>
-      <c r="L4" s="19" t="s">
-[...2 lines deleted...]
-      <c r="M4" s="19" t="s">
+      <c r="L4" s="50" t="s">
+        <v>22</v>
+      </c>
+      <c r="M4" s="50" t="s">
+        <v>15</v>
+      </c>
+      <c r="N4" s="50" t="s">
         <v>16</v>
       </c>
-      <c r="N4" s="19" t="s">
+      <c r="O4" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="P4" s="60"/>
+      <c r="Q4" s="65"/>
+    </row>
+    <row r="5" spans="1:18" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="34">
+        <v>1</v>
+      </c>
+      <c r="B5" s="35" t="s">
         <v>17</v>
       </c>
-      <c r="O4" s="19" t="s">
-[...3 lines deleted...]
-      <c r="Q4" s="37"/>
+      <c r="C5" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="D5" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="E5" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="F5" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="H5" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="I5" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="J5" s="37">
+        <v>7891390.8600000003</v>
+      </c>
+      <c r="K5" s="37">
+        <f>SUM(L5:O5)</f>
+        <v>7891390.8600000003</v>
+      </c>
+      <c r="L5" s="49">
+        <v>0</v>
+      </c>
+      <c r="M5" s="49">
+        <v>0</v>
+      </c>
+      <c r="N5" s="37">
+        <v>7891390.8600000003</v>
+      </c>
+      <c r="O5" s="49">
+        <v>0</v>
+      </c>
+      <c r="P5" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q5" s="33" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="5" spans="1:18" s="26" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B5" s="21" t="s">
+    <row r="6" spans="1:18" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="38">
+        <f>A5+1</f>
+        <v>2</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="G6" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="H6" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="I6" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="20">
+        <v>100434279</v>
+      </c>
+      <c r="K6" s="20">
+        <f>SUM(L6:O6)</f>
+        <v>100434279</v>
+      </c>
+      <c r="L6" s="41">
+        <v>0</v>
+      </c>
+      <c r="M6" s="41">
+        <v>0</v>
+      </c>
+      <c r="N6" s="20">
+        <v>100434279</v>
+      </c>
+      <c r="O6" s="41">
+        <v>0</v>
+      </c>
+      <c r="P6" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q6" s="33" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="38">
+        <f>A6+1</f>
+        <v>3</v>
+      </c>
+      <c r="B7" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="E7" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="G7" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="H7" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="I7" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="J7" s="20">
+        <v>88213484</v>
+      </c>
+      <c r="K7" s="20">
+        <f t="shared" ref="K7:K9" si="0">SUM(L7:O7)</f>
+        <v>88213484</v>
+      </c>
+      <c r="L7" s="41">
+        <v>0</v>
+      </c>
+      <c r="M7" s="41">
+        <v>0</v>
+      </c>
+      <c r="N7" s="20">
+        <v>88213484</v>
+      </c>
+      <c r="O7" s="41">
+        <v>0</v>
+      </c>
+      <c r="P7" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q7" s="33" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="38">
+        <f>A7+1</f>
+        <v>4</v>
+      </c>
+      <c r="B8" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" s="19" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="F8" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="G8" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="H8" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="I8" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="J8" s="20">
+        <v>101779224</v>
+      </c>
+      <c r="K8" s="20">
+        <f t="shared" si="0"/>
+        <v>101779224</v>
+      </c>
+      <c r="L8" s="41">
+        <v>0</v>
+      </c>
+      <c r="M8" s="41">
+        <v>0</v>
+      </c>
+      <c r="N8" s="20">
+        <v>101779224</v>
+      </c>
+      <c r="O8" s="41">
+        <v>0</v>
+      </c>
+      <c r="P8" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q8" s="33" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="38">
+        <f>A8+1</f>
+        <v>5</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="E9" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="G9" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="H9" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="I9" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="J9" s="20">
+        <v>67444741</v>
+      </c>
+      <c r="K9" s="20">
+        <f t="shared" si="0"/>
+        <v>67444741</v>
+      </c>
+      <c r="L9" s="41">
+        <v>0</v>
+      </c>
+      <c r="M9" s="41">
+        <v>0</v>
+      </c>
+      <c r="N9" s="20">
+        <v>67444741</v>
+      </c>
+      <c r="O9" s="41">
+        <v>0</v>
+      </c>
+      <c r="P9" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q9" s="33" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="38">
+        <f>A9+1</f>
+        <v>6</v>
+      </c>
+      <c r="B10" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="19" t="s">
+        <v>44</v>
+      </c>
+      <c r="E10" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="G10" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="H10" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="I10" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="J10" s="20">
+        <v>128891690</v>
+      </c>
+      <c r="K10" s="20">
+        <f>SUM(L10:O10)</f>
+        <v>128891690</v>
+      </c>
+      <c r="L10" s="41">
+        <v>0</v>
+      </c>
+      <c r="M10" s="41">
+        <v>0</v>
+      </c>
+      <c r="N10" s="20">
+        <v>128891690</v>
+      </c>
+      <c r="O10" s="41">
+        <v>0</v>
+      </c>
+      <c r="P10" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q10" s="33" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="38">
+        <v>7</v>
+      </c>
+      <c r="B11" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" s="19" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="F11" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="G11" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="H11" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="I11" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="J11" s="47">
+        <v>26448706.219999999</v>
+      </c>
+      <c r="K11" s="47">
+        <f>SUM(L11:O11)</f>
+        <v>26448706.219999999</v>
+      </c>
+      <c r="L11" s="47">
+        <v>15604736.67</v>
+      </c>
+      <c r="M11" s="47">
+        <v>7934611.8700000001</v>
+      </c>
+      <c r="N11" s="47">
+        <v>2909357.68</v>
+      </c>
+      <c r="O11" s="47">
+        <v>0</v>
+      </c>
+      <c r="P11" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q11" s="48" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="38">
+        <v>8</v>
+      </c>
+      <c r="B12" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="E12" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="F12" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="G12" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="H12" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="I12" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="J12" s="47">
+        <v>36086895.289999999</v>
+      </c>
+      <c r="K12" s="47">
+        <f t="shared" ref="K12:K23" si="1">SUM(L12:O12)</f>
+        <v>36086895.289999999</v>
+      </c>
+      <c r="L12" s="47">
+        <v>21291268.219999999</v>
+      </c>
+      <c r="M12" s="47">
+        <v>10826068.59</v>
+      </c>
+      <c r="N12" s="47">
+        <v>3969558.48</v>
+      </c>
+      <c r="O12" s="47">
+        <v>0</v>
+      </c>
+      <c r="P12" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q12" s="48" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="38">
+        <v>9</v>
+      </c>
+      <c r="B13" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="E13" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="F13" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="G13" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="H13" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="I13" s="46" t="s">
+        <v>59</v>
+      </c>
+      <c r="J13" s="47">
+        <v>2433012.4700000002</v>
+      </c>
+      <c r="K13" s="47">
+        <f t="shared" si="1"/>
+        <v>2433012.4700000002</v>
+      </c>
+      <c r="L13" s="47">
+        <v>1435477.36</v>
+      </c>
+      <c r="M13" s="47">
+        <v>729903.74</v>
+      </c>
+      <c r="N13" s="47">
+        <v>267631.37</v>
+      </c>
+      <c r="O13" s="47">
+        <v>0</v>
+      </c>
+      <c r="P13" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q13" s="48" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="38">
+        <v>10</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="E14" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="F14" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="G14" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="H14" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="I14" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="J14" s="47">
+        <v>6973528.75</v>
+      </c>
+      <c r="K14" s="47">
+        <f t="shared" si="1"/>
+        <v>6973528.75</v>
+      </c>
+      <c r="L14" s="47">
+        <v>4114381.96</v>
+      </c>
+      <c r="M14" s="47">
+        <v>2092058.63</v>
+      </c>
+      <c r="N14" s="47">
+        <v>767088.16</v>
+      </c>
+      <c r="O14" s="47">
+        <v>0</v>
+      </c>
+      <c r="P14" s="47" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q14" s="48" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="38">
+        <v>11</v>
+      </c>
+      <c r="B15" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" s="19" t="s">
+        <v>61</v>
+      </c>
+      <c r="E15" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="F15" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="G15" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="H15" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="I15" s="46" t="s">
+        <v>60</v>
+      </c>
+      <c r="J15" s="47">
+        <v>1464291.14</v>
+      </c>
+      <c r="K15" s="47">
+        <f t="shared" si="1"/>
+        <v>1464291.1400000001</v>
+      </c>
+      <c r="L15" s="47">
+        <v>863931.78</v>
+      </c>
+      <c r="M15" s="47">
+        <v>439287.34</v>
+      </c>
+      <c r="N15" s="47">
+        <v>161072.01999999999</v>
+      </c>
+      <c r="O15" s="47">
+        <v>0</v>
+      </c>
+      <c r="P15" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q15" s="48" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="38">
+        <v>12</v>
+      </c>
+      <c r="B16" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="E16" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="F16" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="G16" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="H16" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="I16" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="J16" s="47">
+        <v>1147492.23</v>
+      </c>
+      <c r="K16" s="47">
+        <f t="shared" si="1"/>
+        <v>1147492.23</v>
+      </c>
+      <c r="L16" s="47">
+        <v>677020.42</v>
+      </c>
+      <c r="M16" s="47">
+        <v>344247.67</v>
+      </c>
+      <c r="N16" s="47">
+        <v>126224.14</v>
+      </c>
+      <c r="O16" s="47">
+        <v>0</v>
+      </c>
+      <c r="P16" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q16" s="48" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="38">
+        <v>13</v>
+      </c>
+      <c r="B17" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" s="19" t="s">
+        <v>64</v>
+      </c>
+      <c r="E17" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="F17" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="G17" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="H17" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="I17" s="46" t="s">
+        <v>59</v>
+      </c>
+      <c r="J17" s="47">
+        <v>1685906.97</v>
+      </c>
+      <c r="K17" s="47">
+        <f t="shared" si="1"/>
+        <v>1685906.97</v>
+      </c>
+      <c r="L17" s="47">
+        <v>994685.11</v>
+      </c>
+      <c r="M17" s="47">
+        <v>505772.09</v>
+      </c>
+      <c r="N17" s="47">
+        <v>185449.77</v>
+      </c>
+      <c r="O17" s="47">
+        <v>0</v>
+      </c>
+      <c r="P17" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q17" s="48" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="18" spans="1:17" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="38">
+        <v>14</v>
+      </c>
+      <c r="B18" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="39" t="s">
+        <v>66</v>
+      </c>
+      <c r="D18" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="E18" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="F18" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="G18" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="H18" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="I18" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="J18" s="47">
+        <v>6431161.9800000004</v>
+      </c>
+      <c r="K18" s="47">
+        <f t="shared" si="1"/>
+        <v>6431161.9800000004</v>
+      </c>
+      <c r="L18" s="47">
+        <v>3794385.57</v>
+      </c>
+      <c r="M18" s="47">
+        <v>1929348.59</v>
+      </c>
+      <c r="N18" s="47">
+        <v>707427.82</v>
+      </c>
+      <c r="O18" s="47">
+        <v>0</v>
+      </c>
+      <c r="P18" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q18" s="48" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="38">
+        <v>15</v>
+      </c>
+      <c r="B19" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="39" t="s">
+        <v>63</v>
+      </c>
+      <c r="D19" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="E19" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="F19" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="G19" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="H19" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="I19" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="J19" s="47">
+        <v>8851028.3800000008</v>
+      </c>
+      <c r="K19" s="47">
+        <f t="shared" si="1"/>
+        <v>8851028.379999999</v>
+      </c>
+      <c r="L19" s="47">
+        <v>5222106.75</v>
+      </c>
+      <c r="M19" s="47">
+        <v>2655308.5099999998</v>
+      </c>
+      <c r="N19" s="47">
+        <v>973613.12</v>
+      </c>
+      <c r="O19" s="47">
+        <v>0</v>
+      </c>
+      <c r="P19" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q19" s="48" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="38">
+        <v>16</v>
+      </c>
+      <c r="B20" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="D20" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="E20" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="F20" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="G20" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="H20" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="I20" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="J20" s="47">
+        <v>3258469.33</v>
+      </c>
+      <c r="K20" s="47">
+        <f t="shared" si="1"/>
+        <v>3258469.33</v>
+      </c>
+      <c r="L20" s="47">
+        <v>1922496.9</v>
+      </c>
+      <c r="M20" s="47">
+        <v>977540.8</v>
+      </c>
+      <c r="N20" s="47">
+        <v>358431.63</v>
+      </c>
+      <c r="O20" s="47">
+        <v>0</v>
+      </c>
+      <c r="P20" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q20" s="48" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="38">
+        <v>17</v>
+      </c>
+      <c r="B21" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="39" t="s">
+        <v>69</v>
+      </c>
+      <c r="D21" s="19" t="s">
+        <v>70</v>
+      </c>
+      <c r="E21" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="F21" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="G21" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="H21" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="I21" s="46" t="s">
+        <v>60</v>
+      </c>
+      <c r="J21" s="47">
+        <v>860236.55</v>
+      </c>
+      <c r="K21" s="47">
+        <f t="shared" si="1"/>
+        <v>860236.55</v>
+      </c>
+      <c r="L21" s="47">
+        <v>507539.57</v>
+      </c>
+      <c r="M21" s="47">
+        <v>258070.96</v>
+      </c>
+      <c r="N21" s="47">
+        <v>94626.02</v>
+      </c>
+      <c r="O21" s="47">
+        <v>0</v>
+      </c>
+      <c r="P21" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q21" s="48" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="38">
         <v>18</v>
       </c>
-      <c r="C5" s="21" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="21" t="s">
+      <c r="B22" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="D22" s="19" t="s">
+        <v>72</v>
+      </c>
+      <c r="E22" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="F22" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="G22" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="H22" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="I22" s="46" t="s">
+        <v>71</v>
+      </c>
+      <c r="J22" s="47">
+        <v>1243131.93</v>
+      </c>
+      <c r="K22" s="47">
+        <f t="shared" si="1"/>
+        <v>1243131.93</v>
+      </c>
+      <c r="L22" s="47">
+        <v>733447.84</v>
+      </c>
+      <c r="M22" s="47">
+        <v>372939.58</v>
+      </c>
+      <c r="N22" s="47">
+        <v>136744.51</v>
+      </c>
+      <c r="O22" s="47">
+        <v>0</v>
+      </c>
+      <c r="P22" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="E5" s="21" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="21" t="s">
+      <c r="Q22" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="G5" s="21" t="s">
+    </row>
+    <row r="23" spans="1:17" ht="102" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="42">
+        <v>19</v>
+      </c>
+      <c r="B23" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="D23" s="43" t="s">
+        <v>74</v>
+      </c>
+      <c r="E23" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="F23" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="G23" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="H23" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="I23" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="J23" s="47">
+        <v>6233475.46</v>
+      </c>
+      <c r="K23" s="47">
+        <f t="shared" si="1"/>
+        <v>6233475.46</v>
+      </c>
+      <c r="L23" s="47">
+        <v>3677750.52</v>
+      </c>
+      <c r="M23" s="47">
+        <v>1870042.64</v>
+      </c>
+      <c r="N23" s="47">
+        <v>685682.3</v>
+      </c>
+      <c r="O23" s="47">
+        <v>0</v>
+      </c>
+      <c r="P23" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q23" s="48" t="s">
         <v>25</v>
       </c>
-      <c r="H5" s="21" t="s">
-[...26 lines deleted...]
-      <c r="Q5" s="25" t="s">
+    </row>
+    <row r="24" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="56" t="s">
+        <v>76</v>
+      </c>
+      <c r="B24" s="57"/>
+      <c r="C24" s="57"/>
+      <c r="D24" s="57"/>
+      <c r="E24" s="58"/>
+      <c r="F24" s="21"/>
+      <c r="G24" s="21"/>
+      <c r="H24" s="21"/>
+      <c r="I24" s="22"/>
+      <c r="J24" s="23">
+        <f t="shared" ref="J24:O24" si="2">SUM(J5:J23)</f>
+        <v>597772145.56000006</v>
+      </c>
+      <c r="K24" s="23">
+        <f>K25+K26+K27</f>
+        <v>597772145.55999994</v>
+      </c>
+      <c r="L24" s="23">
+        <f t="shared" si="2"/>
+        <v>60839228.670000009</v>
+      </c>
+      <c r="M24" s="23">
+        <f t="shared" si="2"/>
+        <v>30935201.010000002</v>
+      </c>
+      <c r="N24" s="23">
+        <f t="shared" si="2"/>
+        <v>505997715.88</v>
+      </c>
+      <c r="O24" s="23">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P24" s="24"/>
+      <c r="Q24" s="25"/>
+    </row>
+    <row r="25" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="5"/>
+      <c r="C25" s="5"/>
+      <c r="D25" s="27"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="16">
+        <f>SUM(J11:J23)</f>
+        <v>103117336.69999999</v>
+      </c>
+      <c r="K25" s="16">
+        <f t="shared" ref="K25:O25" si="3">SUM(K11:K23)</f>
+        <v>103117336.69999999</v>
+      </c>
+      <c r="L25" s="16">
+        <f t="shared" si="3"/>
+        <v>60839228.670000009</v>
+      </c>
+      <c r="M25" s="16">
+        <f t="shared" si="3"/>
+        <v>30935201.010000002</v>
+      </c>
+      <c r="N25" s="16">
+        <f t="shared" si="3"/>
+        <v>11342907.02</v>
+      </c>
+      <c r="O25" s="16">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="P25" s="8"/>
+      <c r="Q25" s="10"/>
+    </row>
+    <row r="26" spans="1:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="28" t="s">
         <v>24</v>
       </c>
+      <c r="B26" s="6"/>
+      <c r="C26" s="6"/>
+      <c r="D26" s="29"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="6"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="7">
+        <v>0</v>
+      </c>
+      <c r="K26" s="7">
+        <v>0</v>
+      </c>
+      <c r="L26" s="7">
+        <v>0</v>
+      </c>
+      <c r="M26" s="7">
+        <v>0</v>
+      </c>
+      <c r="N26" s="7">
+        <v>0</v>
+      </c>
+      <c r="O26" s="7">
+        <v>0</v>
+      </c>
+      <c r="P26" s="9"/>
+      <c r="Q26" s="11"/>
     </row>
-    <row r="6" spans="1:18" s="26" customFormat="1" ht="108" customHeight="1" x14ac:dyDescent="0.25">
-[...198 lines deleted...]
-      <c r="Q10" s="13"/>
+    <row r="27" spans="1:17" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="B27" s="17"/>
+      <c r="C27" s="17"/>
+      <c r="D27" s="17"/>
+      <c r="E27" s="17"/>
+      <c r="F27" s="17"/>
+      <c r="G27" s="17"/>
+      <c r="H27" s="17"/>
+      <c r="I27" s="17"/>
+      <c r="J27" s="18">
+        <f>SUM(J5:J10)</f>
+        <v>494654808.86000001</v>
+      </c>
+      <c r="K27" s="18">
+        <f t="shared" ref="K27:O27" si="4">SUM(K5:K10)</f>
+        <v>494654808.86000001</v>
+      </c>
+      <c r="L27" s="18">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M27" s="18">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N27" s="18">
+        <f t="shared" si="4"/>
+        <v>494654808.86000001</v>
+      </c>
+      <c r="O27" s="18">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P27" s="12"/>
+      <c r="Q27" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="G3:G4"/>
-    <mergeCell ref="A7:D7"/>
     <mergeCell ref="H3:H4"/>
+    <mergeCell ref="N1:Q1"/>
     <mergeCell ref="A2:Q2"/>
-    <mergeCell ref="N1:R1"/>
+    <mergeCell ref="A24:E24"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
+    <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="24" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="31.5" x14ac:dyDescent="0.25">
@@ -2218,46 +3517,46 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>ДЕКАБРЬ_СЗ</vt:lpstr>
+      <vt:lpstr>МАЙ_СЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>ДЕКАБРЬ_СЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>МАЙ_СЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>