--- v1 (2026-05-24)
+++ v2 (2026-07-09)
@@ -4,515 +4,242 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Май\01.05.2026\На Сайт\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Июль\03.07.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4273CDF1-A2B5-42F7-A751-97575C97B811}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2ED63307-7900-4204-9792-83948155063C}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="МАЙ_СЗ" sheetId="7" r:id="rId1"/>
+    <sheet name="ИЮЛЬ_СЗ" sheetId="7" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">МАЙ_СЗ!$A$4:$WVZ$27</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">МАЙ_СЗ!$A$1:$Q$27</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">ИЮЛЬ_СЗ!$A$1:$Q$10</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K24" i="7" l="1"/>
-[...25 lines deleted...]
-  <c r="K10" i="7"/>
+  <c r="K10" i="7" l="1"/>
+  <c r="L10" i="7"/>
+  <c r="M10" i="7"/>
+  <c r="N10" i="7"/>
+  <c r="O10" i="7"/>
+  <c r="J10" i="7"/>
   <c r="K7" i="7"/>
-  <c r="K8" i="7"/>
+  <c r="L7" i="7"/>
+  <c r="M7" i="7"/>
+  <c r="N7" i="7"/>
+  <c r="O7" i="7"/>
+  <c r="J7" i="7"/>
+  <c r="K6" i="7"/>
+  <c r="O9" i="7" l="1"/>
+  <c r="N9" i="7"/>
+  <c r="M9" i="7"/>
+  <c r="L9" i="7"/>
   <c r="K9" i="7"/>
-  <c r="K6" i="7"/>
-[...10 lines deleted...]
-  <c r="A10" i="7" s="1"/>
+  <c r="J9" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="216" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="34">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
   <si>
     <t>новая закупка</t>
   </si>
   <si>
     <t>скорректированная закупка</t>
   </si>
   <si>
     <t>Всего, руб.</t>
   </si>
   <si>
     <t>Источник финансирования</t>
   </si>
   <si>
     <t>Наименование 
 объекта закупки</t>
   </si>
   <si>
     <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
+    <t>0 закупок в рамках нац.проектов</t>
+  </si>
+  <si>
     <t>Наименование координатора</t>
   </si>
   <si>
     <t>Перечень заказчиков</t>
   </si>
   <si>
     <t>Согласовано:
 Начальник МКУ "Управление муниципального заказа города Липецка"
 Черноусова Е.А.</t>
   </si>
   <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
     <t>Депратамент экономического развития администрации города Липецка</t>
   </si>
   <si>
     <t>эл. аукцион</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Наименование заказчиков</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>федеральный бюджет, руб.</t>
   </si>
   <si>
     <t>внебюджетные средства, руб.</t>
   </si>
   <si>
     <t>0 закупок в рамках гос.программы</t>
   </si>
   <si>
-    <t>эл.аукцион</t>
-[...182 lines deleted...]
-7. МБОУ СШ №72 г. Липецка</t>
+    <t>Итого 1 закупка, в т.ч.</t>
+  </si>
+  <si>
+    <t>1 закупка, относящихся к категории "Прочие"</t>
+  </si>
+  <si>
+    <t>июль</t>
   </si>
   <si>
     <t>Муниципальные бюджетные образовательные учреждения города Липецка (6 заказчиков)</t>
   </si>
   <si>
-    <t>1. МБОУ "Школа №6" г. Липецка
-[...85 lines deleted...]
-    <t>Итого 19 закупок, в т.ч.</t>
+    <t>49.39.13.000-00000102</t>
+  </si>
+  <si>
+    <t>1. МБОУ "Основная школа №25 им. Героя России А.В. Теперика" г. Липецка
+2. МБОУ №32 г. Липецка
+3. МБОУ №16 г. Липецка
+4. МБОУ СШ №63 г. Липецка
+5. МБОУ СШ №28 им. А. Смыслова г. Липецка
+6. МБОУ СШ очной, очно-заочной, заочной форм обучения №2 г. Липецка</t>
+  </si>
+  <si>
+    <t>Оказание транспортных услуг по пассажирским перевозкам учащихся во 2 полугодии 2026 года</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График определения поставщика (подрядчика, исполнителя) посредством совместных закупок товаров (работ, услуг) на 2026 год,
+      <t xml:space="preserve">График определения поставщика (подрядчика, исполнителя) посредством совместных закупок товаров (работ, услуг) на июль 2026 года,
 осуществляемого МКУ "Управление муниципального заказа города Липецка"
-по состоянию на 04.05.2026 года
+по состоянию на 03.07.2026 года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(версия 0)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -584,113 +311,141 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
+      <sz val="36"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="14"/>
+      <i/>
+      <sz val="24"/>
       <color rgb="FFC00000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="24"/>
+      <color theme="9" tint="-0.499984740745262"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="24"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="26">
+  <borders count="24">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -758,84 +513,93 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...8 lines deleted...]
-      <bottom style="thin">
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
-      <bottom style="medium">
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
@@ -919,136 +683,99 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...47 lines deleted...]
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1058,196 +785,173 @@
     <xf numFmtId="4" fontId="2" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...54 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="9" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...46 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Normal" xfId="7" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1503,69 +1207,69 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R27"/>
+  <dimension ref="A1:R10"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="51" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A20" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="K22" sqref="K22"/>
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F16" sqref="F16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="15"/>
     <col min="2" max="3" width="41.42578125" style="3" customWidth="1"/>
     <col min="4" max="4" width="56.42578125" style="3" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="48.85546875" style="15" customWidth="1"/>
     <col min="6" max="7" width="32.28515625" style="15" customWidth="1"/>
     <col min="8" max="8" width="31.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="41" style="15" customWidth="1"/>
     <col min="10" max="15" width="32.7109375" style="2" customWidth="1"/>
     <col min="16" max="16" width="32.7109375" style="2" hidden="1" customWidth="1"/>
-    <col min="17" max="17" width="28" style="2" customWidth="1"/>
+    <col min="17" max="17" width="26.85546875" style="2" customWidth="1"/>
     <col min="18" max="18" width="16.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="19" max="257" width="9.140625" style="14"/>
     <col min="258" max="259" width="41.42578125" style="14" customWidth="1"/>
     <col min="260" max="260" width="56.42578125" style="14" customWidth="1"/>
     <col min="261" max="261" width="48.85546875" style="14" customWidth="1"/>
     <col min="262" max="263" width="32.28515625" style="14" customWidth="1"/>
     <col min="264" max="264" width="31.7109375" style="14" customWidth="1"/>
     <col min="265" max="265" width="41" style="14" customWidth="1"/>
     <col min="266" max="272" width="32.7109375" style="14" customWidth="1"/>
     <col min="273" max="273" width="30.28515625" style="14" customWidth="1"/>
     <col min="274" max="274" width="16.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="275" max="513" width="9.140625" style="14"/>
     <col min="514" max="515" width="41.42578125" style="14" customWidth="1"/>
     <col min="516" max="516" width="56.42578125" style="14" customWidth="1"/>
     <col min="517" max="517" width="48.85546875" style="14" customWidth="1"/>
     <col min="518" max="519" width="32.28515625" style="14" customWidth="1"/>
     <col min="520" max="520" width="31.7109375" style="14" customWidth="1"/>
     <col min="521" max="521" width="41" style="14" customWidth="1"/>
     <col min="522" max="528" width="32.7109375" style="14" customWidth="1"/>
     <col min="529" max="529" width="30.28515625" style="14" customWidth="1"/>
     <col min="530" max="530" width="16.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="531" max="769" width="9.140625" style="14"/>
     <col min="770" max="771" width="41.42578125" style="14" customWidth="1"/>
     <col min="772" max="772" width="56.42578125" style="14" customWidth="1"/>
     <col min="773" max="773" width="48.85546875" style="14" customWidth="1"/>
@@ -2156,1354 +1860,399 @@
     <col min="15633" max="15633" width="30.28515625" style="14" customWidth="1"/>
     <col min="15634" max="15634" width="16.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="15635" max="15873" width="9.140625" style="14"/>
     <col min="15874" max="15875" width="41.42578125" style="14" customWidth="1"/>
     <col min="15876" max="15876" width="56.42578125" style="14" customWidth="1"/>
     <col min="15877" max="15877" width="48.85546875" style="14" customWidth="1"/>
     <col min="15878" max="15879" width="32.28515625" style="14" customWidth="1"/>
     <col min="15880" max="15880" width="31.7109375" style="14" customWidth="1"/>
     <col min="15881" max="15881" width="41" style="14" customWidth="1"/>
     <col min="15882" max="15888" width="32.7109375" style="14" customWidth="1"/>
     <col min="15889" max="15889" width="30.28515625" style="14" customWidth="1"/>
     <col min="15890" max="15890" width="16.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="15891" max="16129" width="9.140625" style="14"/>
     <col min="16130" max="16131" width="41.42578125" style="14" customWidth="1"/>
     <col min="16132" max="16132" width="56.42578125" style="14" customWidth="1"/>
     <col min="16133" max="16133" width="48.85546875" style="14" customWidth="1"/>
     <col min="16134" max="16135" width="32.28515625" style="14" customWidth="1"/>
     <col min="16136" max="16136" width="31.7109375" style="14" customWidth="1"/>
     <col min="16137" max="16137" width="41" style="14" customWidth="1"/>
     <col min="16138" max="16144" width="32.7109375" style="14" customWidth="1"/>
     <col min="16145" max="16145" width="30.28515625" style="14" customWidth="1"/>
     <col min="16146" max="16146" width="16.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="16147" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="101.25" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="R1" s="51"/>
+    <row r="1" spans="1:18" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M1" s="30"/>
+      <c r="N1" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="O1" s="35"/>
+      <c r="P1" s="35"/>
+      <c r="Q1" s="35"/>
+      <c r="R1" s="60"/>
     </row>
     <row r="2" spans="1:18" ht="139.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="55" t="s">
-[...17 lines deleted...]
-      <c r="Q2" s="55"/>
+      <c r="A2" s="34" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" s="34"/>
+      <c r="C2" s="34"/>
+      <c r="D2" s="34"/>
+      <c r="E2" s="34"/>
+      <c r="F2" s="34"/>
+      <c r="G2" s="34"/>
+      <c r="H2" s="34"/>
+      <c r="I2" s="34"/>
+      <c r="J2" s="34"/>
+      <c r="K2" s="34"/>
+      <c r="L2" s="34"/>
+      <c r="M2" s="34"/>
+      <c r="N2" s="34"/>
+      <c r="O2" s="34"/>
+      <c r="P2" s="34"/>
+      <c r="Q2" s="34"/>
     </row>
     <row r="3" spans="1:18" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="66" t="s">
+      <c r="A3" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="52" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="52" t="s">
+      <c r="B3" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="E3" s="52" t="s">
+      <c r="C3" s="32" t="s">
+        <v>21</v>
+      </c>
+      <c r="D3" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="32" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="52" t="s">
+      <c r="F3" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="G3" s="52" t="s">
+      <c r="G3" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="H3" s="52" t="s">
+      <c r="H3" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="I3" s="52" t="s">
-[...2 lines deleted...]
-      <c r="J3" s="59" t="s">
+      <c r="I3" s="32" t="s">
+        <v>22</v>
+      </c>
+      <c r="J3" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="61" t="s">
+      <c r="K3" s="41" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="62"/>
-[...3 lines deleted...]
-      <c r="P3" s="59" t="s">
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="42"/>
+      <c r="O3" s="43"/>
+      <c r="P3" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="Q3" s="64" t="s">
+      <c r="Q3" s="44" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="139.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="67"/>
-[...9 lines deleted...]
-      <c r="K4" s="50" t="s">
+      <c r="A4" s="47"/>
+      <c r="B4" s="33"/>
+      <c r="C4" s="33"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="33"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="27" t="s">
         <v>8</v>
       </c>
-      <c r="L4" s="50" t="s">
-[...5 lines deleted...]
-      <c r="N4" s="50" t="s">
+      <c r="L4" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="M4" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="O4" s="50" t="s">
-[...3 lines deleted...]
-      <c r="Q4" s="65"/>
+      <c r="N4" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="O4" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="45"/>
     </row>
-    <row r="5" spans="1:18" ht="102" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="34">
+    <row r="5" spans="1:18" s="28" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="36" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="37"/>
+      <c r="C5" s="37"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="37"/>
+      <c r="F5" s="37"/>
+      <c r="G5" s="37"/>
+      <c r="H5" s="37"/>
+      <c r="I5" s="37"/>
+      <c r="J5" s="37"/>
+      <c r="K5" s="37"/>
+      <c r="L5" s="37"/>
+      <c r="M5" s="37"/>
+      <c r="N5" s="37"/>
+      <c r="O5" s="37"/>
+      <c r="P5" s="37"/>
+      <c r="Q5" s="38"/>
+    </row>
+    <row r="6" spans="1:18" ht="78" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="29">
         <v>1</v>
       </c>
-      <c r="B5" s="35" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="32" t="s">
+      <c r="B6" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="19" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" s="22" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="F6" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="I6" s="31" t="s">
+        <v>30</v>
+      </c>
+      <c r="J6" s="23">
+        <v>12137169.539999999</v>
+      </c>
+      <c r="K6" s="23">
+        <f>SUM(L6:O6)</f>
+        <v>12137169.539999999</v>
+      </c>
+      <c r="L6" s="21">
+        <v>0</v>
+      </c>
+      <c r="M6" s="21">
+        <v>0</v>
+      </c>
+      <c r="N6" s="23">
+        <v>12137169.539999999</v>
+      </c>
+      <c r="O6" s="21">
+        <v>0</v>
+      </c>
+      <c r="P6" s="25" t="s">
         <v>28</v>
       </c>
-      <c r="D5" s="35" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="32" t="s">
+      <c r="Q6" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="G5" s="32" t="s">
-[...15 lines deleted...]
-      <c r="L5" s="49">
+    </row>
+    <row r="7" spans="1:18" s="15" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" s="49"/>
+      <c r="C7" s="49"/>
+      <c r="D7" s="49"/>
+      <c r="E7" s="50"/>
+      <c r="F7" s="50"/>
+      <c r="G7" s="50"/>
+      <c r="H7" s="50"/>
+      <c r="I7" s="50"/>
+      <c r="J7" s="51">
+        <f>SUM(J6:J6)</f>
+        <v>12137169.539999999</v>
+      </c>
+      <c r="K7" s="51">
+        <f t="shared" ref="K7:O7" si="0">SUM(K6:K6)</f>
+        <v>12137169.539999999</v>
+      </c>
+      <c r="L7" s="51">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M5" s="49">
+      <c r="M7" s="51">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="N5" s="37">
-[...2 lines deleted...]
-      <c r="O5" s="49">
+      <c r="N7" s="51">
+        <f t="shared" si="0"/>
+        <v>12137169.539999999</v>
+      </c>
+      <c r="O7" s="51">
+        <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="P5" s="37" t="s">
+      <c r="P7" s="52"/>
+      <c r="Q7" s="53"/>
+    </row>
+    <row r="8" spans="1:18" s="15" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="54" t="s">
+        <v>12</v>
+      </c>
+      <c r="B8" s="55"/>
+      <c r="C8" s="55"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="16">
+        <v>0</v>
+      </c>
+      <c r="K8" s="16">
+        <v>0</v>
+      </c>
+      <c r="L8" s="16">
+        <v>0</v>
+      </c>
+      <c r="M8" s="16">
+        <v>0</v>
+      </c>
+      <c r="N8" s="16">
+        <v>0</v>
+      </c>
+      <c r="O8" s="16">
+        <v>0</v>
+      </c>
+      <c r="P8" s="8"/>
+      <c r="Q8" s="10"/>
+    </row>
+    <row r="9" spans="1:18" s="15" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="56" t="s">
+        <v>25</v>
+      </c>
+      <c r="B9" s="57"/>
+      <c r="C9" s="57"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="7">
+        <f t="shared" ref="J9:O9" si="1">J5</f>
+        <v>0</v>
+      </c>
+      <c r="K9" s="7">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L9" s="7">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M9" s="7">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N9" s="7">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="O9" s="7">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="P9" s="9"/>
+      <c r="Q9" s="11"/>
+    </row>
+    <row r="10" spans="1:18" s="15" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="58" t="s">
         <v>27</v>
       </c>
-      <c r="Q5" s="33" t="s">
-[...1012 lines deleted...]
-      <c r="O24" s="23">
+      <c r="B10" s="59"/>
+      <c r="C10" s="59"/>
+      <c r="D10" s="17"/>
+      <c r="E10" s="17"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="17"/>
+      <c r="H10" s="17"/>
+      <c r="I10" s="17"/>
+      <c r="J10" s="18">
+        <f>SUM(J6:J6)</f>
+        <v>12137169.539999999</v>
+      </c>
+      <c r="K10" s="18">
+        <f t="shared" ref="K10:O10" si="2">SUM(K6:K6)</f>
+        <v>12137169.539999999</v>
+      </c>
+      <c r="L10" s="18">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P24" s="24"/>
-[...35 lines deleted...]
-        <f t="shared" si="3"/>
+      <c r="M10" s="18">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="P25" s="8"/>
-[...14 lines deleted...]
-      <c r="J26" s="7">
+      <c r="N10" s="18">
+        <f t="shared" si="2"/>
+        <v>12137169.539999999</v>
+      </c>
+      <c r="O10" s="18">
+        <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="K26" s="7">
-[...54 lines deleted...]
-      <c r="Q27" s="13"/>
+      <c r="P10" s="12"/>
+      <c r="Q10" s="13"/>
     </row>
   </sheetData>
-  <mergeCells count="16">
-    <mergeCell ref="H3:H4"/>
+  <mergeCells count="17">
+    <mergeCell ref="A7:D7"/>
     <mergeCell ref="N1:Q1"/>
-    <mergeCell ref="A2:Q2"/>
-    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="A5:Q5"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="A2:Q2"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="24" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="31.5" x14ac:dyDescent="0.25">
@@ -3517,46 +2266,46 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>МАЙ_СЗ</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_СЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>МАЙ_СЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>ИЮЛЬ_СЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>