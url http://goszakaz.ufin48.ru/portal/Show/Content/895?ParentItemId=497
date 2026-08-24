--- v2 (2026-07-09)
+++ v3 (2026-08-24)
@@ -4,101 +4,101 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Июль\03.07.2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Август\14.08.2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2ED63307-7900-4204-9792-83948155063C}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7C63F1BB-7058-472A-B832-A4B5C61B21B8}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ИЮЛЬ_СЗ" sheetId="7" r:id="rId1"/>
+    <sheet name="АВГУСТ_СЗ" sheetId="7" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ИЮЛЬ_СЗ!$A$1:$Q$10</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">АВГУСТ_СЗ!$A$4:$WVZ$14</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">АВГУСТ_СЗ!$A$1:$Q$14</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K10" i="7" l="1"/>
-[...4 lines deleted...]
-  <c r="J10" i="7"/>
+  <c r="K11" i="7" l="1"/>
+  <c r="K14" i="7"/>
+  <c r="L14" i="7"/>
+  <c r="M14" i="7"/>
+  <c r="N14" i="7"/>
+  <c r="O14" i="7"/>
+  <c r="J14" i="7"/>
+  <c r="L11" i="7"/>
+  <c r="M11" i="7"/>
+  <c r="N11" i="7"/>
+  <c r="O11" i="7"/>
+  <c r="J11" i="7"/>
+  <c r="K10" i="7"/>
+  <c r="K9" i="7"/>
+  <c r="K8" i="7"/>
   <c r="K7" i="7"/>
-  <c r="L7" i="7"/>
-[...3 lines deleted...]
-  <c r="J7" i="7"/>
   <c r="K6" i="7"/>
-  <c r="O9" i="7" l="1"/>
-[...4 lines deleted...]
-  <c r="J9" i="7"/>
+  <c r="K5" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="86" uniqueCount="46">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
   <si>
     <t>новая закупка</t>
   </si>
   <si>
@@ -142,104 +142,177 @@
   <si>
     <t>Депратамент экономического развития администрации города Липецка</t>
   </si>
   <si>
     <t>эл. аукцион</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Наименование заказчиков</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>федеральный бюджет, руб.</t>
   </si>
   <si>
     <t>внебюджетные средства, руб.</t>
   </si>
   <si>
     <t>0 закупок в рамках гос.программы</t>
   </si>
   <si>
-    <t>Итого 1 закупка, в т.ч.</t>
-[...7 lines deleted...]
-  <si>
     <t>Муниципальные бюджетные образовательные учреждения города Липецка (6 заказчиков)</t>
   </si>
   <si>
-    <t>49.39.13.000-00000102</t>
-[...4 lines deleted...]
-3. МБОУ №16 г. Липецка
+    <t>август</t>
+  </si>
+  <si>
+    <t>1. МБОУ №32 г. Липецка
+2. МБОУ СШ №28 им. А. Смыслова г. Липецка
+3. МБОУ "Основная школа №25 им. А.В. Теперика" г. Липецка
 4. МБОУ СШ №63 г. Липецка
-5. МБОУ СШ №28 им. А. Смыслова г. Липецка
-[...3 lines deleted...]
-    <t>Оказание транспортных услуг по пассажирским перевозкам учащихся во 2 полугодии 2026 года</t>
+5. МБОУ №16 г. Липецка
+6. МБОУ СШ ООЗЗ №2 г. Липецка</t>
+  </si>
+  <si>
+    <t>Оказание транспортных услуг по пассажирским перевозкам учащихся в сентябре-ноябре 2026 года</t>
+  </si>
+  <si>
+    <t>49.39.13.000</t>
+  </si>
+  <si>
+    <t>1. МБОУ СШ №5 им. С.Г.Литаврина г. Липецка
+2. МБОУ №16 г. Липецка
+3. МБОУ СШ №72 им. Г.Ф. Григорьевича г. Липецка
+4. МБОУ "Гимназия №1" г. Липецка
+5. МБОУ СШ №45 им. П.А. Папина г. Липецка
+6. МБОУ СШ №2 г. Липецка
+7. МБОУ "Гимназия №64 им. В.А. Котельникова " г. Липецка
+8. МБОУ №32 г. Липецка</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные образовательные учреждения города Липецка (8 заказчиков)</t>
+  </si>
+  <si>
+    <t>Оказание услуги по организации питания учащихся</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> -</t>
+  </si>
+  <si>
+    <t>56.29.20.120</t>
+  </si>
+  <si>
+    <t>1. МБОУ СШ №28 им. А. Смыслова г. Липецка
+2. МБОУ СШ №41 им. М.Ю. Лермонтова г. Липецка
+3. МБОУ "Лицей №3 им. К. А. Москаленко г. Липецка"
+4. МБОУ СШ №8 г. Липецка
+5. МБОУ СШ №35 г. Липецка
+6. МБОУ СШ №9 им. М.В. Водопьянова г. Липецка</t>
+  </si>
+  <si>
+    <t>1. МБОУ СШ №63 г. Липецка
+2. МБОУ СШ №10 им. И. Свиридова г. Липецка
+3. МБОУ СШ №68 г. Липецка
+4. МБОУ "Лицей №66 им. С.П. Меркулова"г. Липецка
+5. МБОУ СШ ООЗЗ №2 г. Липецка
+6. МБОУ СШ №33 г. Липецка им. П.Н. Шубина
+7. МБОУ СШ №70 г. Липецка
+8. МБОУ "Основная школа №25 им. А.В. Теперика" г. Липецка
+9. МБОУ "СМШ №65 "Спектр" г. Липецка</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные образовательные учреждения города Липецка (9 заказчиков)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1. МБОУ СШ №31 им. В.Я. Клименкова г. Липецка
+2. МБОУ СШ №38 г. Липецка
+3. МБОУ СШ №11 г. Липецка
+4. МБОУ СШ №54 г. Липецка
+5. МБОУ СШ №37 им. В. Козадерова г. Липецка
+6. МБОУ "Гимназия №12 "Гармония" г. Липецка
+7. МБОУ СОШ №4 г. Липецка им. Л.А. Смык
+8. МБОУ "Школа №6" г. Липецка им. В. Шавкова
+</t>
+  </si>
+  <si>
+    <t>1. МБОУ СОШ №46 г. Липецка
+2. МБОУ СОШ №40 г. Липецка
+3. МБОУ СШ №14 г. Липецка
+4. МБОУ СОШ №24 им. М.Б. Раковского г. Липецка
+5. МБОУ СШ №52 г. Липецка
+6. МБОУ "Гимназия №19 им. Н.З. Поповичевой" г. Липецка
+7. МБОУ СОШ №49 г. Липецка
+8. МБОУ СОШ №36 г. Липецка
+9. МБОУ СОШ №47 г. Липецка
+10. МБОУ СОШ №50 г. Липецка</t>
+  </si>
+  <si>
+    <t>Муниципальные бюджетные образовательные учреждения города Липецка (10 заказчиков)</t>
+  </si>
+  <si>
+    <t>Итого 6 закупок, в т.ч.</t>
+  </si>
+  <si>
+    <t>6 закупок, относящихся к категории "Прочие"</t>
+  </si>
+  <si>
+    <t>эл.конкурс</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График определения поставщика (подрядчика, исполнителя) посредством совместных закупок товаров (работ, услуг) на июль 2026 года,
+      <t xml:space="preserve">График определения поставщика (подрядчика, исполнителя) посредством совместных закупок товаров (работ, услуг) на 2026 год,
 осуществляемого МКУ "Управление муниципального заказа города Липецка"
-по состоянию на 03.07.2026 года
+по состоянию на 14.08.2026 года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(версия 0)</t>
+      <t>(версия 2)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -311,141 +384,128 @@
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="24"/>
       <color rgb="FFC00000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="24"/>
       <color theme="9" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="24"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="7">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
-  <borders count="24">
+  <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -535,76 +595,50 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...24 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
@@ -676,106 +710,141 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
-      <top style="medium">
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top style="medium">
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="medium">
+      <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="13" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -785,169 +854,192 @@
     <xf numFmtId="4" fontId="2" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Normal" xfId="7" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -1207,67 +1299,67 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R10"/>
+  <dimension ref="A1:R14"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="51" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="F16" sqref="F16"/>
+      <selection pane="bottomLeft" activeCell="G7" sqref="G7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="15"/>
-    <col min="2" max="3" width="41.42578125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="15" width="32.7109375" style="2" customWidth="1"/>
+    <col min="2" max="3" width="41.7109375" style="3" customWidth="1"/>
+    <col min="4" max="4" width="41.7109375" style="3" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="41.7109375" style="15" customWidth="1"/>
+    <col min="6" max="7" width="32.5703125" style="15" customWidth="1"/>
+    <col min="8" max="8" width="32.5703125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="37" style="15" customWidth="1"/>
+    <col min="10" max="15" width="34.140625" style="2" customWidth="1"/>
     <col min="16" max="16" width="32.7109375" style="2" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="26.85546875" style="2" customWidth="1"/>
     <col min="18" max="18" width="16.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="19" max="257" width="9.140625" style="14"/>
     <col min="258" max="259" width="41.42578125" style="14" customWidth="1"/>
     <col min="260" max="260" width="56.42578125" style="14" customWidth="1"/>
     <col min="261" max="261" width="48.85546875" style="14" customWidth="1"/>
     <col min="262" max="263" width="32.28515625" style="14" customWidth="1"/>
     <col min="264" max="264" width="31.7109375" style="14" customWidth="1"/>
     <col min="265" max="265" width="41" style="14" customWidth="1"/>
     <col min="266" max="272" width="32.7109375" style="14" customWidth="1"/>
     <col min="273" max="273" width="30.28515625" style="14" customWidth="1"/>
     <col min="274" max="274" width="16.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="275" max="513" width="9.140625" style="14"/>
     <col min="514" max="515" width="41.42578125" style="14" customWidth="1"/>
     <col min="516" max="516" width="56.42578125" style="14" customWidth="1"/>
     <col min="517" max="517" width="48.85546875" style="14" customWidth="1"/>
     <col min="518" max="519" width="32.28515625" style="14" customWidth="1"/>
     <col min="520" max="520" width="31.7109375" style="14" customWidth="1"/>
     <col min="521" max="521" width="41" style="14" customWidth="1"/>
     <col min="522" max="528" width="32.7109375" style="14" customWidth="1"/>
     <col min="529" max="529" width="30.28515625" style="14" customWidth="1"/>
     <col min="530" max="530" width="16.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="531" max="769" width="9.140625" style="14"/>
     <col min="770" max="771" width="41.42578125" style="14" customWidth="1"/>
@@ -1860,399 +1952,641 @@
     <col min="15633" max="15633" width="30.28515625" style="14" customWidth="1"/>
     <col min="15634" max="15634" width="16.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="15635" max="15873" width="9.140625" style="14"/>
     <col min="15874" max="15875" width="41.42578125" style="14" customWidth="1"/>
     <col min="15876" max="15876" width="56.42578125" style="14" customWidth="1"/>
     <col min="15877" max="15877" width="48.85546875" style="14" customWidth="1"/>
     <col min="15878" max="15879" width="32.28515625" style="14" customWidth="1"/>
     <col min="15880" max="15880" width="31.7109375" style="14" customWidth="1"/>
     <col min="15881" max="15881" width="41" style="14" customWidth="1"/>
     <col min="15882" max="15888" width="32.7109375" style="14" customWidth="1"/>
     <col min="15889" max="15889" width="30.28515625" style="14" customWidth="1"/>
     <col min="15890" max="15890" width="16.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="15891" max="16129" width="9.140625" style="14"/>
     <col min="16130" max="16131" width="41.42578125" style="14" customWidth="1"/>
     <col min="16132" max="16132" width="56.42578125" style="14" customWidth="1"/>
     <col min="16133" max="16133" width="48.85546875" style="14" customWidth="1"/>
     <col min="16134" max="16135" width="32.28515625" style="14" customWidth="1"/>
     <col min="16136" max="16136" width="31.7109375" style="14" customWidth="1"/>
     <col min="16137" max="16137" width="41" style="14" customWidth="1"/>
     <col min="16138" max="16144" width="32.7109375" style="14" customWidth="1"/>
     <col min="16145" max="16145" width="30.28515625" style="14" customWidth="1"/>
     <col min="16146" max="16146" width="16.28515625" style="14" bestFit="1" customWidth="1"/>
     <col min="16147" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" ht="99.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="N1" s="35" t="s">
+    <row r="1" spans="1:18" ht="104.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="M1" s="22"/>
+      <c r="N1" s="43" t="s">
         <v>15</v>
       </c>
-      <c r="O1" s="35"/>
-[...2 lines deleted...]
-      <c r="R1" s="60"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="67"/>
     </row>
     <row r="2" spans="1:18" ht="139.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="34" t="s">
-[...17 lines deleted...]
-      <c r="Q2" s="34"/>
+      <c r="A2" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
     </row>
     <row r="3" spans="1:18" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="46" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="32" t="s">
+      <c r="A3" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="44" t="s">
         <v>13</v>
       </c>
-      <c r="C3" s="32" t="s">
+      <c r="C3" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="D3" s="32" t="s">
+      <c r="D3" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="E3" s="32" t="s">
+      <c r="E3" s="44" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="32" t="s">
+      <c r="F3" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="G3" s="32" t="s">
+      <c r="G3" s="44" t="s">
         <v>3</v>
       </c>
-      <c r="H3" s="32" t="s">
+      <c r="H3" s="44" t="s">
         <v>4</v>
       </c>
-      <c r="I3" s="32" t="s">
+      <c r="I3" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="J3" s="39" t="s">
+      <c r="J3" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="K3" s="41" t="s">
+      <c r="K3" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="42"/>
-[...3 lines deleted...]
-      <c r="P3" s="39" t="s">
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="46" t="s">
         <v>5</v>
       </c>
-      <c r="Q3" s="44" t="s">
+      <c r="Q3" s="51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:18" ht="139.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="47"/>
-[...9 lines deleted...]
-      <c r="K4" s="27" t="s">
+      <c r="A4" s="54"/>
+      <c r="B4" s="45"/>
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="47"/>
+      <c r="K4" s="21" t="s">
         <v>8</v>
       </c>
-      <c r="L4" s="27" t="s">
+      <c r="L4" s="21" t="s">
         <v>23</v>
       </c>
-      <c r="M4" s="27" t="s">
+      <c r="M4" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="N4" s="27" t="s">
+      <c r="N4" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="O4" s="27" t="s">
+      <c r="O4" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="P4" s="40"/>
-      <c r="Q4" s="45"/>
+      <c r="P4" s="47"/>
+      <c r="Q4" s="52"/>
     </row>
-    <row r="5" spans="1:18" s="28" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="36" t="s">
+    <row r="5" spans="1:18" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="24">
+        <v>1</v>
+      </c>
+      <c r="B5" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="D5" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="37"/>
-[...14 lines deleted...]
-      <c r="Q5" s="38"/>
+      <c r="E5" s="30" t="s">
+        <v>29</v>
+      </c>
+      <c r="F5" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="I5" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="J5" s="28">
+        <v>7987083.96</v>
+      </c>
+      <c r="K5" s="28">
+        <f>SUM(L5:O5)</f>
+        <v>7987083.96</v>
+      </c>
+      <c r="L5" s="20">
+        <v>0</v>
+      </c>
+      <c r="M5" s="20">
+        <v>0</v>
+      </c>
+      <c r="N5" s="28">
+        <v>7987083.96</v>
+      </c>
+      <c r="O5" s="20">
+        <v>0</v>
+      </c>
+      <c r="P5" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q5" s="31" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="6" spans="1:18" ht="78" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B6" s="24" t="s">
+    <row r="6" spans="1:18" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="39">
+        <v>2</v>
+      </c>
+      <c r="B6" s="26" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="19" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="D6" s="22" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="E6" s="19" t="s">
+      <c r="E6" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="F6" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="G6" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="H6" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="I6" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="J6" s="28">
+        <v>63764989</v>
+      </c>
+      <c r="K6" s="28">
+        <f>SUM(L6:O6)</f>
+        <v>63764989</v>
+      </c>
+      <c r="L6" s="20">
+        <v>0</v>
+      </c>
+      <c r="M6" s="20">
+        <v>0</v>
+      </c>
+      <c r="N6" s="28">
+        <v>63764989</v>
+      </c>
+      <c r="O6" s="20">
+        <v>0</v>
+      </c>
+      <c r="P6" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q6" s="31" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="39">
+        <v>3</v>
+      </c>
+      <c r="B7" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="E7" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="F7" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="I7" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="J7" s="28">
+        <v>57821133</v>
+      </c>
+      <c r="K7" s="28">
+        <f>SUM(L7:O7)</f>
+        <v>57821133</v>
+      </c>
+      <c r="L7" s="20">
+        <v>0</v>
+      </c>
+      <c r="M7" s="20">
+        <v>0</v>
+      </c>
+      <c r="N7" s="28">
+        <v>57821133</v>
+      </c>
+      <c r="O7" s="20">
+        <v>0</v>
+      </c>
+      <c r="P7" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q7" s="31" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="39">
+        <v>4</v>
+      </c>
+      <c r="B8" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="F8" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="G8" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="H8" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="I8" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="J8" s="28">
+        <v>84578141</v>
+      </c>
+      <c r="K8" s="28">
+        <f>SUM(L8:O8)</f>
+        <v>84578141</v>
+      </c>
+      <c r="L8" s="20">
+        <v>0</v>
+      </c>
+      <c r="M8" s="20">
+        <v>0</v>
+      </c>
+      <c r="N8" s="28">
+        <v>84578141</v>
+      </c>
+      <c r="O8" s="20">
+        <v>0</v>
+      </c>
+      <c r="P8" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q8" s="31" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" ht="112.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="39">
+        <v>5</v>
+      </c>
+      <c r="B9" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="F6" s="20" t="s">
-[...34 lines deleted...]
-        <v>19</v>
+      <c r="D9" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" s="40" t="s">
+        <v>33</v>
+      </c>
+      <c r="F9" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="G9" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="H9" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="I9" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="J9" s="28">
+        <v>66671338</v>
+      </c>
+      <c r="K9" s="28">
+        <f>SUM(L9:O9)</f>
+        <v>66671338</v>
+      </c>
+      <c r="L9" s="20">
+        <v>0</v>
+      </c>
+      <c r="M9" s="20">
+        <v>0</v>
+      </c>
+      <c r="N9" s="28">
+        <v>66671338</v>
+      </c>
+      <c r="O9" s="20">
+        <v>0</v>
+      </c>
+      <c r="P9" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q9" s="31" t="s">
+        <v>44</v>
       </c>
     </row>
-    <row r="7" spans="1:18" s="15" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="L7" s="51">
+    <row r="10" spans="1:18" ht="112.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="37">
+        <v>6</v>
+      </c>
+      <c r="B10" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="F10" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="G10" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="H10" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="I10" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="J10" s="35">
+        <v>78932886</v>
+      </c>
+      <c r="K10" s="35">
+        <f>SUM(L10:O10)</f>
+        <v>78932886</v>
+      </c>
+      <c r="L10" s="36">
+        <v>0</v>
+      </c>
+      <c r="M10" s="36">
+        <v>0</v>
+      </c>
+      <c r="N10" s="35">
+        <v>78932886</v>
+      </c>
+      <c r="O10" s="36">
+        <v>0</v>
+      </c>
+      <c r="P10" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q10" s="31" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="15" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="55" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" s="56"/>
+      <c r="C11" s="56"/>
+      <c r="D11" s="56"/>
+      <c r="E11" s="57"/>
+      <c r="F11" s="57"/>
+      <c r="G11" s="57"/>
+      <c r="H11" s="57"/>
+      <c r="I11" s="57"/>
+      <c r="J11" s="58">
+        <f>SUM(J5:J10)</f>
+        <v>359755570.95999998</v>
+      </c>
+      <c r="K11" s="58">
+        <f>K12+K13+K14</f>
+        <v>359755570.95999998</v>
+      </c>
+      <c r="L11" s="58">
+        <f t="shared" ref="K11:O11" si="0">SUM(L5:L10)</f>
+        <v>0</v>
+      </c>
+      <c r="M11" s="58">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="M7" s="51">
+      <c r="N11" s="58">
         <f t="shared" si="0"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="N7" s="51">
+        <v>359755570.95999998</v>
+      </c>
+      <c r="O11" s="58">
         <f t="shared" si="0"/>
-        <v>12137169.539999999</v>
-[...6 lines deleted...]
-      <c r="Q7" s="53"/>
+        <v>0</v>
+      </c>
+      <c r="P11" s="59"/>
+      <c r="Q11" s="60"/>
     </row>
-    <row r="8" spans="1:18" s="15" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="54" t="s">
+    <row r="12" spans="1:18" s="15" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="55"/>
-[...26 lines deleted...]
-      <c r="Q8" s="10"/>
+      <c r="B12" s="62"/>
+      <c r="C12" s="62"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="16">
+        <v>0</v>
+      </c>
+      <c r="K12" s="16">
+        <v>0</v>
+      </c>
+      <c r="L12" s="16">
+        <v>0</v>
+      </c>
+      <c r="M12" s="16">
+        <v>0</v>
+      </c>
+      <c r="N12" s="16">
+        <v>0</v>
+      </c>
+      <c r="O12" s="16">
+        <v>0</v>
+      </c>
+      <c r="P12" s="8"/>
+      <c r="Q12" s="10"/>
     </row>
-    <row r="9" spans="1:18" s="15" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="56" t="s">
+    <row r="13" spans="1:18" s="15" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="63" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="57"/>
-[...11 lines deleted...]
-      <c r="K9" s="7">
+      <c r="B13" s="64"/>
+      <c r="C13" s="64"/>
+      <c r="D13" s="6"/>
+      <c r="E13" s="6"/>
+      <c r="F13" s="6"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="6"/>
+      <c r="I13" s="6"/>
+      <c r="J13" s="7">
+        <v>0</v>
+      </c>
+      <c r="K13" s="7">
+        <v>0</v>
+      </c>
+      <c r="L13" s="7">
+        <v>0</v>
+      </c>
+      <c r="M13" s="7">
+        <v>0</v>
+      </c>
+      <c r="N13" s="7">
+        <v>0</v>
+      </c>
+      <c r="O13" s="7">
+        <v>0</v>
+      </c>
+      <c r="P13" s="9"/>
+      <c r="Q13" s="11"/>
+    </row>
+    <row r="14" spans="1:18" s="15" customFormat="1" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="65" t="s">
+        <v>43</v>
+      </c>
+      <c r="B14" s="66"/>
+      <c r="C14" s="66"/>
+      <c r="D14" s="17"/>
+      <c r="E14" s="17"/>
+      <c r="F14" s="17"/>
+      <c r="G14" s="17"/>
+      <c r="H14" s="17"/>
+      <c r="I14" s="17"/>
+      <c r="J14" s="18">
+        <f>SUM(J5:J10)</f>
+        <v>359755570.95999998</v>
+      </c>
+      <c r="K14" s="18">
+        <f t="shared" ref="K14:O14" si="1">SUM(K5:K10)</f>
+        <v>359755570.95999998</v>
+      </c>
+      <c r="L14" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L9" s="7">
+      <c r="M14" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M9" s="7">
+      <c r="N14" s="18">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="N9" s="7">
+        <v>359755570.95999998</v>
+      </c>
+      <c r="O14" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O9" s="7">
-[...43 lines deleted...]
-      <c r="Q10" s="13"/>
+      <c r="P14" s="12"/>
+      <c r="Q14" s="13"/>
     </row>
   </sheetData>
-  <mergeCells count="17">
-    <mergeCell ref="A7:D7"/>
+  <mergeCells count="16">
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="A11:D11"/>
     <mergeCell ref="N1:Q1"/>
-    <mergeCell ref="A5:Q5"/>
+    <mergeCell ref="A2:Q2"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
-    <mergeCell ref="H3:H4"/>
-    <mergeCell ref="A2:Q2"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="24" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="31.5" x14ac:dyDescent="0.25">
@@ -2266,46 +2600,46 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>ИЮЛЬ_СЗ</vt:lpstr>
+      <vt:lpstr>АВГУСТ_СЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>ИЮЛЬ_СЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>АВГУСТ_СЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>