--- v0 (2026-01-10)
+++ v1 (2026-07-10)
@@ -3230,69 +3230,58 @@
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00761EF2">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Долгоруковского</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00761EF2">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="001E6BC4">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Краснинского</w:t>
-[...9 lines deleted...]
-              <w:t>,</w:t>
+              <w:t>Краснинского,</w:t>
             </w:r>
             <w:r w:rsidR="007D2A8C">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00056F95">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Лев-Толстовского, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00B73B56" w:rsidRPr="00B73B56">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -7141,112 +7130,207 @@
               <w:pStyle w:val="af1"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Закупка у</w:t>
             </w:r>
             <w:r w:rsidR="00270D9F" w:rsidRPr="00270D9F">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>слуг</w:t>
-[...2 lines deleted...]
-            <w:bookmarkEnd w:id="11"/>
+              <w:t xml:space="preserve">слуг по проведению </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00270D9F" w:rsidRPr="00270D9F">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> по проведению </w:t>
+              <w:t>предсменных</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00270D9F" w:rsidRPr="00270D9F">
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, предрейсовых, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00270D9F" w:rsidRPr="00270D9F">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>предсменных</w:t>
+              <w:t>послесменных</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00270D9F" w:rsidRPr="00270D9F">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">, предрейсовых, </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00270D9F" w:rsidRPr="00270D9F">
+              <w:t>, послерейсовых медицинских осмотров</w:t>
+            </w:r>
+            <w:r w:rsidR="00270D9F">
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>послесменных</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00270D9F" w:rsidRPr="00270D9F">
+              <w:t xml:space="preserve"> личного состава противопожарной службы Липецкой области</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C736A" w:rsidRPr="003266DB" w:rsidTr="009861AC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002C736A" w:rsidRPr="003266DB" w:rsidRDefault="002C736A" w:rsidP="009861AC">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002C736A" w:rsidRPr="00554554" w:rsidRDefault="002C736A" w:rsidP="00242802">
+            <w:pPr>
+              <w:pStyle w:val="af1"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>, послерейсовых медицинских осмотров</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00270D9F">
+            </w:pPr>
+            <w:bookmarkStart w:id="11" w:name="_Hlk225431846"/>
+            <w:bookmarkStart w:id="12" w:name="_GoBack"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> личного состава противопожарной службы Липецкой области</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Закупка </w:t>
+            </w:r>
+            <w:r w:rsidR="00554554">
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">товаров </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>посредством площадки «Цифровая платформа поставщиков» (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>цпп.рус</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>) (на время</w:t>
+            </w:r>
+            <w:r w:rsidR="00714943">
+              <w:rPr>
+                <w:rFonts w:ascii="TimesNewRomanPSMT" w:hAnsi="TimesNewRomanPSMT"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> реализации пилотного проекта)</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="11"/>
+            <w:bookmarkEnd w:id="12"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00483055" w:rsidRPr="00E96F08" w:rsidRDefault="00483055" w:rsidP="006E06EC">
       <w:pPr>
         <w:pStyle w:val="ConsPlusNormal"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00483055" w:rsidRPr="00E96F08" w:rsidSect="00861775">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="567" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
@@ -9044,50 +9128,51 @@
     <w:rsid w:val="001E65C0"/>
     <w:rsid w:val="001E6BC4"/>
     <w:rsid w:val="00200C4B"/>
     <w:rsid w:val="00203EE3"/>
     <w:rsid w:val="00220D66"/>
     <w:rsid w:val="002216FB"/>
     <w:rsid w:val="00221EB0"/>
     <w:rsid w:val="00230FF0"/>
     <w:rsid w:val="00231E91"/>
     <w:rsid w:val="00242802"/>
     <w:rsid w:val="00242C6D"/>
     <w:rsid w:val="00266FAB"/>
     <w:rsid w:val="00270D9F"/>
     <w:rsid w:val="00280905"/>
     <w:rsid w:val="0028528C"/>
     <w:rsid w:val="00286995"/>
     <w:rsid w:val="0028727D"/>
     <w:rsid w:val="002910A5"/>
     <w:rsid w:val="00297022"/>
     <w:rsid w:val="002B0261"/>
     <w:rsid w:val="002B1876"/>
     <w:rsid w:val="002B18CC"/>
     <w:rsid w:val="002B54EE"/>
     <w:rsid w:val="002B67DD"/>
     <w:rsid w:val="002C62C3"/>
+    <w:rsid w:val="002C736A"/>
     <w:rsid w:val="002D5CDB"/>
     <w:rsid w:val="002D5DCC"/>
     <w:rsid w:val="002E5776"/>
     <w:rsid w:val="002E57A2"/>
     <w:rsid w:val="002F1AF8"/>
     <w:rsid w:val="002F6BD9"/>
     <w:rsid w:val="00310934"/>
     <w:rsid w:val="00316472"/>
     <w:rsid w:val="0032294F"/>
     <w:rsid w:val="003266DB"/>
     <w:rsid w:val="003501A4"/>
     <w:rsid w:val="003523CC"/>
     <w:rsid w:val="003531BE"/>
     <w:rsid w:val="003715B1"/>
     <w:rsid w:val="003737F9"/>
     <w:rsid w:val="003750AE"/>
     <w:rsid w:val="003A072E"/>
     <w:rsid w:val="003A0D41"/>
     <w:rsid w:val="003A5D25"/>
     <w:rsid w:val="003B07D6"/>
     <w:rsid w:val="003B1734"/>
     <w:rsid w:val="003B2683"/>
     <w:rsid w:val="003B3873"/>
     <w:rsid w:val="003C10CC"/>
     <w:rsid w:val="003C496F"/>
@@ -9108,92 +9193,95 @@
     <w:rsid w:val="004515DE"/>
     <w:rsid w:val="0045672C"/>
     <w:rsid w:val="00466EF6"/>
     <w:rsid w:val="0047497C"/>
     <w:rsid w:val="00483055"/>
     <w:rsid w:val="004842F7"/>
     <w:rsid w:val="00495515"/>
     <w:rsid w:val="004A5111"/>
     <w:rsid w:val="004D0AD7"/>
     <w:rsid w:val="004D7C6E"/>
     <w:rsid w:val="004E1647"/>
     <w:rsid w:val="004E7F2D"/>
     <w:rsid w:val="004F1187"/>
     <w:rsid w:val="004F639C"/>
     <w:rsid w:val="00505330"/>
     <w:rsid w:val="00506A24"/>
     <w:rsid w:val="00512470"/>
     <w:rsid w:val="00515E5C"/>
     <w:rsid w:val="00516AC2"/>
     <w:rsid w:val="0052163A"/>
     <w:rsid w:val="005224E0"/>
     <w:rsid w:val="00536B7C"/>
     <w:rsid w:val="005416A4"/>
     <w:rsid w:val="00542403"/>
     <w:rsid w:val="00553BF9"/>
+    <w:rsid w:val="00554554"/>
     <w:rsid w:val="0056326C"/>
     <w:rsid w:val="00564D48"/>
     <w:rsid w:val="005659C4"/>
     <w:rsid w:val="00570B51"/>
     <w:rsid w:val="00575D7B"/>
     <w:rsid w:val="00582095"/>
     <w:rsid w:val="00585A52"/>
     <w:rsid w:val="005954F5"/>
     <w:rsid w:val="005A2386"/>
     <w:rsid w:val="005B7515"/>
     <w:rsid w:val="005C2DC6"/>
     <w:rsid w:val="005C2EE1"/>
     <w:rsid w:val="005C6C3C"/>
     <w:rsid w:val="005D0A2F"/>
     <w:rsid w:val="005D0EE3"/>
     <w:rsid w:val="005E1071"/>
     <w:rsid w:val="005F09DF"/>
     <w:rsid w:val="00616410"/>
     <w:rsid w:val="0061662D"/>
     <w:rsid w:val="00616AB6"/>
     <w:rsid w:val="00620D54"/>
     <w:rsid w:val="00637A47"/>
     <w:rsid w:val="006411B2"/>
     <w:rsid w:val="0065225D"/>
     <w:rsid w:val="00674C5D"/>
     <w:rsid w:val="006A6D1E"/>
     <w:rsid w:val="006A717E"/>
     <w:rsid w:val="006B3D7B"/>
     <w:rsid w:val="006C03E9"/>
     <w:rsid w:val="006C61CE"/>
     <w:rsid w:val="006D01DB"/>
     <w:rsid w:val="006E06EC"/>
     <w:rsid w:val="006E6EFC"/>
     <w:rsid w:val="006F3BFA"/>
     <w:rsid w:val="006F5574"/>
     <w:rsid w:val="0070404E"/>
     <w:rsid w:val="007056ED"/>
+    <w:rsid w:val="00714943"/>
     <w:rsid w:val="00721604"/>
     <w:rsid w:val="0072179C"/>
     <w:rsid w:val="0072421F"/>
     <w:rsid w:val="00725DA2"/>
     <w:rsid w:val="00730F80"/>
+    <w:rsid w:val="00736108"/>
     <w:rsid w:val="00737A4A"/>
     <w:rsid w:val="00742E29"/>
     <w:rsid w:val="00750265"/>
     <w:rsid w:val="00752993"/>
     <w:rsid w:val="00760995"/>
     <w:rsid w:val="00761EF2"/>
     <w:rsid w:val="007818CC"/>
     <w:rsid w:val="007A1CA1"/>
     <w:rsid w:val="007A1ED4"/>
     <w:rsid w:val="007A210B"/>
     <w:rsid w:val="007A2367"/>
     <w:rsid w:val="007A5691"/>
     <w:rsid w:val="007A5BDC"/>
     <w:rsid w:val="007A70F8"/>
     <w:rsid w:val="007B1CCD"/>
     <w:rsid w:val="007D2A8C"/>
     <w:rsid w:val="007D4A94"/>
     <w:rsid w:val="007E0B9E"/>
     <w:rsid w:val="00800168"/>
     <w:rsid w:val="00807DE5"/>
     <w:rsid w:val="0081271F"/>
     <w:rsid w:val="00812C0E"/>
     <w:rsid w:val="00820244"/>
     <w:rsid w:val="00826F30"/>
     <w:rsid w:val="00841ACE"/>
@@ -9406,51 +9494,51 @@
     <w:rsid w:val="00FE062D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6454458F"/>
+  <w14:docId w14:val="12725B8E"/>
   <w15:docId w15:val="{4E16DA61-912B-4B64-834C-46A2957CC676}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10608,79 +10696,79 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{294569E0-6D8C-424C-9659-3ABC2ACBC583}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DBDF011-DC02-41CE-BD32-CAFB94871C22}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>13133</Characters>
+  <Pages>7</Pages>
+  <Words>2322</Words>
+  <Characters>13237</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>109</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>110</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>RePack by SPecialiST</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15407</CharactersWithSpaces>
+  <CharactersWithSpaces>15528</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>hudycova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>