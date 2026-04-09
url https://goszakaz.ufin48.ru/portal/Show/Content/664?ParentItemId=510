--- v0 (2026-02-23)
+++ v1 (2026-04-09)
@@ -4,282 +4,346 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Февраль\06.02.2026\на Сайт\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Апрель\01.04.2026\На Сайт\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E1C9259-7165-4367-9D4E-661DF2504177}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D8DF2156-5B0C-48C1-BCC8-1DC15B221B31}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ФЕВРАЛЬ_ЦЗ" sheetId="1" r:id="rId1"/>
+    <sheet name="АПРЕЛЬ_ЦЗ" sheetId="1" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ФЕВРАЛЬ_ЦЗ!$A$1:$Q$13</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">АПРЕЛЬ_ЦЗ!$A$1:$Q$21</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L9" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="L7" i="1"/>
+  <c r="J18" i="1" l="1"/>
+  <c r="K18" i="1"/>
+  <c r="K11" i="1"/>
+  <c r="K9" i="1"/>
+  <c r="K8" i="1"/>
+  <c r="K7" i="1"/>
+  <c r="K6" i="1"/>
+  <c r="L21" i="1"/>
+  <c r="M21" i="1"/>
+  <c r="N21" i="1"/>
+  <c r="O21" i="1"/>
+  <c r="J21" i="1"/>
+  <c r="M18" i="1"/>
+  <c r="N18" i="1"/>
+  <c r="K17" i="1"/>
+  <c r="L17" i="1"/>
+  <c r="L18" i="1" s="1"/>
+  <c r="M17" i="1"/>
+  <c r="N17" i="1"/>
+  <c r="O17" i="1"/>
+  <c r="J17" i="1"/>
+  <c r="K16" i="1"/>
+  <c r="K15" i="1"/>
+  <c r="L15" i="1"/>
+  <c r="M15" i="1"/>
+  <c r="N15" i="1"/>
+  <c r="O15" i="1"/>
+  <c r="J15" i="1"/>
+  <c r="K14" i="1"/>
+  <c r="L13" i="1"/>
+  <c r="M13" i="1"/>
+  <c r="N13" i="1"/>
+  <c r="O13" i="1"/>
+  <c r="J13" i="1"/>
+  <c r="K12" i="1"/>
   <c r="K10" i="1"/>
-  <c r="K11" i="1"/>
-[...4 lines deleted...]
-  <c r="J11" i="1"/>
+  <c r="L10" i="1"/>
   <c r="M10" i="1"/>
   <c r="N10" i="1"/>
   <c r="O10" i="1"/>
   <c r="J10" i="1"/>
-  <c r="K9" i="1"/>
-[...6 lines deleted...]
-  <c r="K7" i="1"/>
+  <c r="L7" i="1"/>
   <c r="M7" i="1"/>
   <c r="N7" i="1"/>
   <c r="O7" i="1"/>
-  <c r="K6" i="1"/>
-[...4 lines deleted...]
-  <c r="XFD12" i="1" l="1"/>
+  <c r="J7" i="1"/>
+  <c r="K13" i="1" l="1"/>
+  <c r="O18" i="1"/>
+  <c r="K21" i="1"/>
+  <c r="XFD20" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="57">
   <si>
     <t>№ п/п</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>Идентификационный код закупки</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
   <si>
     <t>ИНН заказчика</t>
   </si>
   <si>
     <t>новая закупка</t>
   </si>
   <si>
     <t>скорректированная закупка</t>
   </si>
   <si>
     <t>Всего, руб.</t>
   </si>
   <si>
-    <t>федеральный бюджет, руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>внебюджетные средства, руб.</t>
   </si>
   <si>
     <t>Источник финансирования</t>
   </si>
   <si>
     <t>Наименование 
 объекта закупки</t>
   </si>
   <si>
     <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
+    <t xml:space="preserve">Согласовано: 
+Начальник отдела финансов администрации Лев-Толстовского муниципального района Липецкой области Российской Федерации Булычева Т.В.                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                    </t>
+  </si>
+  <si>
     <t>Всего 1 закупка</t>
   </si>
   <si>
     <t>0 закупок в рамках гос.программы</t>
   </si>
   <si>
-    <t>Капитальный ремонт здания кинотеатра " СинематоГрафъ" МАУ " Лев-Толстовский межпоселенческий центр культуры и досуга" расположенного по адресу: Липецкая область, п. Лев-Толстой, ул. Володарского, д. 24"</t>
-[...7 lines deleted...]
-  <si>
     <t>Администрация Лев-Толстовского сельсовета Лев-Толстовского района</t>
   </si>
   <si>
+    <t>Выполнение работ  по ямочному ремонту автомобильных дорог в п. Лев Толстой Лев – Толстовского муниципального района Липецкой области</t>
+  </si>
+  <si>
+    <t>42.11.20.200</t>
+  </si>
+  <si>
+    <t>0 закупок в рамках нац.проектов</t>
+  </si>
+  <si>
+    <t>Оказание охранных услуг</t>
+  </si>
+  <si>
+    <t>МБУ "Благоустройство"</t>
+  </si>
+  <si>
+    <t>Краска</t>
+  </si>
+  <si>
+    <t>20.30.</t>
+  </si>
+  <si>
+    <t>263481102703248110100100050012030244</t>
+  </si>
+  <si>
+    <t>263481200254548120100100060018010244</t>
+  </si>
+  <si>
+    <t>80.10.12.200</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 
+263481100797448120100100020014211244 
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 
+263481200125248120100100030018010244
+</t>
+  </si>
+  <si>
+    <t>Администрация  Лев-Толстовского муниципального района</t>
+  </si>
+  <si>
+    <t>42.11.</t>
+  </si>
+  <si>
+    <t>Выполнение работ по ремонту автомобильных дорог общего пользования местного значения в Лев-Толстовском районе</t>
+  </si>
+  <si>
+    <t>263481200088348120100100020014211244</t>
+  </si>
+  <si>
+    <t>эл. аукцион</t>
+  </si>
+  <si>
     <t>-</t>
   </si>
   <si>
-    <t>март</t>
-[...14 lines deleted...]
-    <t>февраль</t>
+    <t>федеральный 
+бюджет, руб.</t>
+  </si>
+  <si>
+    <t>Наименование 
+заказчика</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Муниципальное бюджетное учреждение дополнительного образования "Лев-Толстовская детская школа искуств" </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Муниципальное бюджетное общеобразовательное учреждение им..Л .Н .Толстого </t>
+  </si>
+  <si>
+    <t>43.99</t>
+  </si>
+  <si>
+    <t>Выполнение демонтажных работ в п. Лев Толстой по ул. Коммунистическая в районе дома №16</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 
+263481100797448120100100100014399244 
+</t>
+  </si>
+  <si>
+    <t>эл. конкурс</t>
+  </si>
+  <si>
+    <t>Всего 2 закупки</t>
+  </si>
+  <si>
+    <t>Масла и охлаждающие жидкости</t>
+  </si>
+  <si>
+    <t>263481102703248110100100060010000244</t>
+  </si>
+  <si>
+    <t>20..59.                                                            19..20.</t>
+  </si>
+  <si>
+    <t>Итого 7 закупок для 5 заказчиков, в т.ч.</t>
+  </si>
+  <si>
+    <t>7 закупок, относящихся к категории "Прочие"</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на февраль 2026 года, 
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на апрель 2026 года, 
 осуществляемого МКУ "Центр по бухгалтерским услугам и закупкам Лев-Толстовского муниципального района"
-по состоянию на 06.02.2026 года
+по состоянию на 01.04.2026 года
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(версия 1)</t>
+      <t>(версия 0)</t>
     </r>
   </si>
   <si>
-    <t>эл. аукцион</t>
-[...30 lines deleted...]
-заказчика</t>
+    <t>апрель</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="[$-419]mmmm\ yyyy;@"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -380,115 +444,95 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="18"/>
-[...12 lines deleted...]
-    <font>
       <b/>
       <sz val="14"/>
-      <color rgb="FFC00000"/>
+      <color theme="9" tint="-0.499984740745262"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...4 lines deleted...]
-    </fill>
   </fills>
   <borders count="30">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -735,63 +779,50 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...11 lines deleted...]
-      </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -834,280 +865,312 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="81">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="10" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="14" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="18" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="18" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="8" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="2" fillId="4" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="4" fontId="9" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="6" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="3" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...58 lines deleted...]
-    <xf numFmtId="49" fontId="14" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFCE4D6"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -1368,647 +1431,1040 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:XFD83"/>
+  <dimension ref="A1:XFD91"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="47" workbookViewId="0">
-      <selection activeCell="K16" sqref="K16"/>
+    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="47" workbookViewId="0">
+      <selection activeCell="N24" sqref="N24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="17"/>
+    <col min="1" max="1" width="9.140625" style="16"/>
     <col min="2" max="2" width="41.42578125" style="5" customWidth="1"/>
-    <col min="3" max="3" width="24.42578125" style="5" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="38.85546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="21" style="5" customWidth="1"/>
+    <col min="4" max="4" width="85.28515625" style="16" customWidth="1"/>
+    <col min="5" max="6" width="33.7109375" style="16" customWidth="1"/>
+    <col min="7" max="7" width="33.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="54.85546875" style="3" customWidth="1"/>
-    <col min="9" max="9" width="38.140625" style="17" customWidth="1"/>
-    <col min="10" max="15" width="33.42578125" style="4" customWidth="1"/>
+    <col min="9" max="9" width="39" style="16" customWidth="1"/>
+    <col min="10" max="15" width="32.85546875" style="4" customWidth="1"/>
     <col min="16" max="16" width="30.140625" style="4" hidden="1" customWidth="1"/>
-    <col min="17" max="17" width="28" style="4" customWidth="1"/>
+    <col min="17" max="17" width="27.140625" style="4" customWidth="1"/>
     <col min="18" max="18" width="16.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17 16384:16384" ht="102" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="N1" s="41" t="s">
+    <row r="1" spans="1:18" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="N1" s="65" t="s">
+        <v>19</v>
+      </c>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+    </row>
+    <row r="2" spans="1:18" ht="130.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="71" t="s">
+        <v>55</v>
+      </c>
+      <c r="B2" s="71"/>
+      <c r="C2" s="71"/>
+      <c r="D2" s="71"/>
+      <c r="E2" s="71"/>
+      <c r="F2" s="71"/>
+      <c r="G2" s="71"/>
+      <c r="H2" s="71"/>
+      <c r="I2" s="71"/>
+      <c r="J2" s="71"/>
+      <c r="K2" s="71"/>
+      <c r="L2" s="71"/>
+      <c r="M2" s="71"/>
+      <c r="N2" s="71"/>
+      <c r="O2" s="71"/>
+      <c r="P2" s="71"/>
+      <c r="Q2" s="71"/>
+    </row>
+    <row r="3" spans="1:18" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="77" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="55" t="s">
+        <v>42</v>
+      </c>
+      <c r="C3" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="55" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="F3" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="G3" s="55" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="79" t="s">
+        <v>2</v>
+      </c>
+      <c r="I3" s="55" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="72" t="s">
+        <v>4</v>
+      </c>
+      <c r="K3" s="74" t="s">
+        <v>13</v>
+      </c>
+      <c r="L3" s="75"/>
+      <c r="M3" s="75"/>
+      <c r="N3" s="75"/>
+      <c r="O3" s="76"/>
+      <c r="P3" s="72" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q3" s="69" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" ht="139.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="78"/>
+      <c r="B4" s="56"/>
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="80"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="73"/>
+      <c r="K4" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="27" t="s">
+        <v>41</v>
+      </c>
+      <c r="M4" s="27" t="s">
+        <v>16</v>
+      </c>
+      <c r="N4" s="27" t="s">
+        <v>17</v>
+      </c>
+      <c r="O4" s="27" t="s">
+        <v>12</v>
+      </c>
+      <c r="P4" s="73"/>
+      <c r="Q4" s="70"/>
+    </row>
+    <row r="5" spans="1:18" s="39" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="66" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" s="67"/>
+      <c r="C5" s="67"/>
+      <c r="D5" s="67"/>
+      <c r="E5" s="67"/>
+      <c r="F5" s="67"/>
+      <c r="G5" s="67"/>
+      <c r="H5" s="67"/>
+      <c r="I5" s="67"/>
+      <c r="J5" s="67"/>
+      <c r="K5" s="67"/>
+      <c r="L5" s="67"/>
+      <c r="M5" s="67"/>
+      <c r="N5" s="67"/>
+      <c r="O5" s="67"/>
+      <c r="P5" s="67"/>
+      <c r="Q5" s="68"/>
+    </row>
+    <row r="6" spans="1:18" ht="100.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="41">
+        <v>1</v>
+      </c>
+      <c r="B6" s="28" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="36">
+        <v>4812002545</v>
+      </c>
+      <c r="D6" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="G6" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="H6" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="35">
+        <v>674985.6</v>
+      </c>
+      <c r="K6" s="35">
+        <f>SUM(L6:O6)</f>
+        <v>674985.6</v>
+      </c>
+      <c r="L6" s="35">
+        <v>0</v>
+      </c>
+      <c r="M6" s="35">
+        <v>0</v>
+      </c>
+      <c r="N6" s="35">
+        <v>674985.6</v>
+      </c>
+      <c r="O6" s="35">
+        <v>0</v>
+      </c>
+      <c r="P6" s="38" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q6" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="R6" s="29"/>
+    </row>
+    <row r="7" spans="1:18" s="26" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="B7" s="58"/>
+      <c r="C7" s="30"/>
+      <c r="D7" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="31"/>
+      <c r="F7" s="31"/>
+      <c r="G7" s="31"/>
+      <c r="H7" s="31"/>
+      <c r="I7" s="31"/>
+      <c r="J7" s="32">
+        <f>J6</f>
+        <v>674985.6</v>
+      </c>
+      <c r="K7" s="32">
+        <f>K6</f>
+        <v>674985.6</v>
+      </c>
+      <c r="L7" s="32">
+        <f t="shared" ref="K7:O7" si="0">L6</f>
+        <v>0</v>
+      </c>
+      <c r="M7" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N7" s="32">
+        <f t="shared" si="0"/>
+        <v>674985.6</v>
+      </c>
+      <c r="O7" s="32">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="P7" s="33"/>
+      <c r="Q7" s="34"/>
+    </row>
+    <row r="8" spans="1:18" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="41">
+        <v>2</v>
+      </c>
+      <c r="B8" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="63">
+        <v>4811027032</v>
+      </c>
+      <c r="D8" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="E8" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="F8" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="I8" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="J8" s="35">
+        <v>670763.61</v>
+      </c>
+      <c r="K8" s="35">
+        <f>SUM(L8:O8)</f>
+        <v>670763.61</v>
+      </c>
+      <c r="L8" s="35">
+        <v>0</v>
+      </c>
+      <c r="M8" s="35">
+        <v>0</v>
+      </c>
+      <c r="N8" s="35">
+        <v>0</v>
+      </c>
+      <c r="O8" s="35">
+        <v>670763.61</v>
+      </c>
+      <c r="P8" s="38" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q8" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="R8" s="29"/>
+    </row>
+    <row r="9" spans="1:18" ht="96" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="41">
+        <v>3</v>
+      </c>
+      <c r="B9" s="62"/>
+      <c r="C9" s="64"/>
+      <c r="D9" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="E9" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="F9" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="G9" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="H9" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="I9" s="52" t="s">
+        <v>52</v>
+      </c>
+      <c r="J9" s="35">
+        <v>273950.09999999998</v>
+      </c>
+      <c r="K9" s="35">
+        <f>L9+M9+N9+O9</f>
+        <v>273950.09999999998</v>
+      </c>
+      <c r="L9" s="35">
+        <v>0</v>
+      </c>
+      <c r="M9" s="35">
+        <v>0</v>
+      </c>
+      <c r="N9" s="35">
+        <v>0</v>
+      </c>
+      <c r="O9" s="35">
+        <v>273950.09999999998</v>
+      </c>
+      <c r="P9" s="38" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q9" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="R9" s="29"/>
+    </row>
+    <row r="10" spans="1:18" s="26" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="58"/>
+      <c r="C10" s="30"/>
+      <c r="D10" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="31"/>
+      <c r="F10" s="31"/>
+      <c r="G10" s="31"/>
+      <c r="H10" s="31"/>
+      <c r="I10" s="51"/>
+      <c r="J10" s="32">
+        <f>J8+J9</f>
+        <v>944713.71</v>
+      </c>
+      <c r="K10" s="32">
+        <f t="shared" ref="K10:O10" si="1">K8+K9</f>
+        <v>944713.71</v>
+      </c>
+      <c r="L10" s="32">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M10" s="32">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N10" s="32">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="O10" s="32">
+        <f t="shared" si="1"/>
+        <v>944713.71</v>
+      </c>
+      <c r="P10" s="33"/>
+      <c r="Q10" s="34"/>
+    </row>
+    <row r="11" spans="1:18" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="41">
+        <v>4</v>
+      </c>
+      <c r="B11" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="63">
+        <v>4811007974</v>
+      </c>
+      <c r="D11" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="F11" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="G11" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="H11" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="I11" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="J11" s="35">
+        <v>1900000</v>
+      </c>
+      <c r="K11" s="35">
+        <f>SUM(L11:O11)</f>
+        <v>1900000</v>
+      </c>
+      <c r="L11" s="35">
+        <v>0</v>
+      </c>
+      <c r="M11" s="35">
+        <v>0</v>
+      </c>
+      <c r="N11" s="35">
+        <v>1900000</v>
+      </c>
+      <c r="O11" s="35">
+        <v>0</v>
+      </c>
+      <c r="P11" s="38" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q11" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="R11" s="29"/>
+    </row>
+    <row r="12" spans="1:18" ht="96" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="41">
+        <v>5</v>
+      </c>
+      <c r="B12" s="62"/>
+      <c r="C12" s="64"/>
+      <c r="D12" s="28" t="s">
+        <v>46</v>
+      </c>
+      <c r="E12" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="F12" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="G12" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="H12" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="I12" s="52" t="s">
+        <v>45</v>
+      </c>
+      <c r="J12" s="35">
+        <v>999395.01</v>
+      </c>
+      <c r="K12" s="35">
+        <f>SUM(L12:O12)</f>
+        <v>999395.01</v>
+      </c>
+      <c r="L12" s="35">
+        <v>0</v>
+      </c>
+      <c r="M12" s="35">
+        <v>0</v>
+      </c>
+      <c r="N12" s="35">
+        <v>999395.01</v>
+      </c>
+      <c r="O12" s="35">
+        <v>0</v>
+      </c>
+      <c r="P12" s="38" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q12" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="R12" s="29"/>
+    </row>
+    <row r="13" spans="1:18" s="26" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="57" t="s">
+        <v>49</v>
+      </c>
+      <c r="B13" s="58"/>
+      <c r="C13" s="30"/>
+      <c r="D13" s="30"/>
+      <c r="E13" s="31"/>
+      <c r="F13" s="31"/>
+      <c r="G13" s="31"/>
+      <c r="H13" s="31"/>
+      <c r="I13" s="31"/>
+      <c r="J13" s="32">
+        <f>J12+J11</f>
+        <v>2899395.01</v>
+      </c>
+      <c r="K13" s="32">
+        <f t="shared" ref="K13:P13" si="2">K12+K11</f>
+        <v>2899395.01</v>
+      </c>
+      <c r="L13" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="M13" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="N13" s="32">
+        <f t="shared" si="2"/>
+        <v>2899395.01</v>
+      </c>
+      <c r="O13" s="32">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="P13" s="32"/>
+      <c r="Q13" s="34"/>
+    </row>
+    <row r="14" spans="1:18" ht="100.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="41">
+        <v>6</v>
+      </c>
+      <c r="B14" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="C14" s="36">
+        <v>4812001252</v>
+      </c>
+      <c r="D14" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="F14" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="G14" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="H14" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="I14" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="J14" s="35">
+        <v>910000.98</v>
+      </c>
+      <c r="K14" s="35">
+        <f>SUM(L14:O14)</f>
+        <v>910000.98</v>
+      </c>
+      <c r="L14" s="35">
+        <v>0</v>
+      </c>
+      <c r="M14" s="35">
+        <v>0</v>
+      </c>
+      <c r="N14" s="35">
+        <v>910000.98</v>
+      </c>
+      <c r="O14" s="35">
+        <v>0</v>
+      </c>
+      <c r="P14" s="38" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q14" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="R14" s="29"/>
+    </row>
+    <row r="15" spans="1:18" s="26" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="58"/>
+      <c r="C15" s="30"/>
+      <c r="D15" s="30"/>
+      <c r="E15" s="31"/>
+      <c r="F15" s="31"/>
+      <c r="G15" s="31"/>
+      <c r="H15" s="31"/>
+      <c r="I15" s="31"/>
+      <c r="J15" s="32">
+        <f>J14</f>
+        <v>910000.98</v>
+      </c>
+      <c r="K15" s="32">
+        <f t="shared" ref="K15:O15" si="3">K14</f>
+        <v>910000.98</v>
+      </c>
+      <c r="L15" s="32">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="M15" s="32">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N15" s="32">
+        <f t="shared" si="3"/>
+        <v>910000.98</v>
+      </c>
+      <c r="O15" s="32">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="P15" s="33"/>
+      <c r="Q15" s="34"/>
+    </row>
+    <row r="16" spans="1:18" ht="100.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="41">
+        <v>7</v>
+      </c>
+      <c r="B16" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="36">
+        <v>4812000883</v>
+      </c>
+      <c r="D16" s="28" t="s">
+        <v>37</v>
+      </c>
+      <c r="E16" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="F16" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="G16" s="52" t="s">
+        <v>40</v>
+      </c>
+      <c r="H16" s="37" t="s">
+        <v>38</v>
+      </c>
+      <c r="I16" s="28" t="s">
         <v>36</v>
       </c>
-      <c r="O1" s="41"/>
-[...1 lines deleted...]
-      <c r="Q1" s="41"/>
+      <c r="J16" s="35">
+        <v>17052547.390000001</v>
+      </c>
+      <c r="K16" s="35">
+        <f>SUM(L16:O16)</f>
+        <v>17052547.390000001</v>
+      </c>
+      <c r="L16" s="35">
+        <v>0</v>
+      </c>
+      <c r="M16" s="35">
+        <v>0</v>
+      </c>
+      <c r="N16" s="35">
+        <v>17052547.390000001</v>
+      </c>
+      <c r="O16" s="35">
+        <v>0</v>
+      </c>
+      <c r="P16" s="38" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q16" s="42" t="s">
+        <v>48</v>
+      </c>
+      <c r="R16" s="29"/>
     </row>
-    <row r="2" spans="1:17 16384:16384" ht="130.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="Q2" s="44"/>
+    <row r="17" spans="1:17 16384:16384" s="26" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="57" t="s">
+        <v>20</v>
+      </c>
+      <c r="B17" s="58"/>
+      <c r="C17" s="30"/>
+      <c r="D17" s="30"/>
+      <c r="E17" s="31"/>
+      <c r="F17" s="31"/>
+      <c r="G17" s="31"/>
+      <c r="H17" s="31"/>
+      <c r="I17" s="31"/>
+      <c r="J17" s="32">
+        <f>J16</f>
+        <v>17052547.390000001</v>
+      </c>
+      <c r="K17" s="32">
+        <f t="shared" ref="K17:P17" si="4">K16</f>
+        <v>17052547.390000001</v>
+      </c>
+      <c r="L17" s="32">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M17" s="32">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N17" s="32">
+        <f t="shared" si="4"/>
+        <v>17052547.390000001</v>
+      </c>
+      <c r="O17" s="32">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P17" s="32"/>
+      <c r="Q17" s="34"/>
     </row>
-    <row r="3" spans="1:17 16384:16384" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-[...42 lines deleted...]
-      </c>
+    <row r="18" spans="1:17 16384:16384" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="59" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" s="60"/>
+      <c r="C18" s="60"/>
+      <c r="D18" s="60"/>
+      <c r="E18" s="44"/>
+      <c r="F18" s="44"/>
+      <c r="G18" s="44"/>
+      <c r="H18" s="45"/>
+      <c r="I18" s="45"/>
+      <c r="J18" s="46">
+        <f>J17+J15+J13+J10+J7</f>
+        <v>22481642.690000005</v>
+      </c>
+      <c r="K18" s="46">
+        <f>K19+K20+K21</f>
+        <v>22481642.690000005</v>
+      </c>
+      <c r="L18" s="46">
+        <f t="shared" ref="K18:O18" si="5">L17+L15+L13+L10+L7</f>
+        <v>0</v>
+      </c>
+      <c r="M18" s="46">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="N18" s="46">
+        <f t="shared" si="5"/>
+        <v>21536928.980000004</v>
+      </c>
+      <c r="O18" s="46">
+        <f t="shared" si="5"/>
+        <v>944713.71</v>
+      </c>
+      <c r="P18" s="47"/>
+      <c r="Q18" s="48"/>
     </row>
-    <row r="4" spans="1:17 16384:16384" ht="139.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...26 lines deleted...]
-      <c r="Q4" s="43"/>
+    <row r="19" spans="1:17 16384:16384" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="8"/>
+      <c r="C19" s="10"/>
+      <c r="D19" s="8"/>
+      <c r="E19" s="8"/>
+      <c r="F19" s="8"/>
+      <c r="G19" s="8"/>
+      <c r="H19" s="8"/>
+      <c r="I19" s="8"/>
+      <c r="J19" s="49">
+        <v>0</v>
+      </c>
+      <c r="K19" s="49">
+        <v>0</v>
+      </c>
+      <c r="L19" s="49">
+        <v>0</v>
+      </c>
+      <c r="M19" s="49">
+        <v>0</v>
+      </c>
+      <c r="N19" s="49">
+        <v>0</v>
+      </c>
+      <c r="O19" s="49">
+        <v>0</v>
+      </c>
+      <c r="P19" s="12"/>
+      <c r="Q19" s="18"/>
     </row>
-    <row r="5" spans="1:17 16384:16384" s="16" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="Q5" s="71"/>
+    <row r="20" spans="1:17 16384:16384" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" s="9"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9"/>
+      <c r="F20" s="9"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="9"/>
+      <c r="J20" s="24">
+        <v>0</v>
+      </c>
+      <c r="K20" s="24">
+        <v>0</v>
+      </c>
+      <c r="L20" s="24">
+        <v>0</v>
+      </c>
+      <c r="M20" s="24">
+        <v>0</v>
+      </c>
+      <c r="N20" s="24">
+        <v>0</v>
+      </c>
+      <c r="O20" s="24">
+        <v>0</v>
+      </c>
+      <c r="P20" s="43"/>
+      <c r="Q20" s="20"/>
+      <c r="XFD20" s="1">
+        <f>SUM(J20:XFC20)</f>
+        <v>0</v>
+      </c>
     </row>
-    <row r="6" spans="1:17 16384:16384" s="27" customFormat="1" ht="107.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...49 lines deleted...]
-      </c>
+    <row r="21" spans="1:17 16384:16384" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="22"/>
+      <c r="C21" s="22"/>
+      <c r="D21" s="22"/>
+      <c r="E21" s="22"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="22"/>
+      <c r="H21" s="22"/>
+      <c r="I21" s="22"/>
+      <c r="J21" s="25">
+        <f>J16+J14+J11+J8+J6+J12+J9</f>
+        <v>22481642.690000005</v>
+      </c>
+      <c r="K21" s="25">
+        <f t="shared" ref="K21:O21" si="6">K16+K14+K11+K8+K6+K12+K9</f>
+        <v>22481642.690000005</v>
+      </c>
+      <c r="L21" s="25">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="M21" s="25">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="N21" s="25">
+        <f t="shared" si="6"/>
+        <v>21536928.980000004</v>
+      </c>
+      <c r="O21" s="25">
+        <f t="shared" si="6"/>
+        <v>944713.71</v>
+      </c>
+      <c r="P21" s="50"/>
+      <c r="Q21" s="23"/>
     </row>
-    <row r="7" spans="1:17 16384:16384" s="27" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...38 lines deleted...]
-      <c r="Q7" s="35"/>
+    <row r="22" spans="1:17 16384:16384" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="13"/>
+      <c r="B22" s="14"/>
+      <c r="C22" s="14"/>
+      <c r="D22" s="14"/>
+      <c r="E22" s="14"/>
+      <c r="F22" s="14"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="14"/>
+      <c r="J22" s="15"/>
+      <c r="K22" s="15"/>
     </row>
-    <row r="8" spans="1:17 16384:16384" s="27" customFormat="1" ht="107.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...51 lines deleted...]
-      </c>
+    <row r="23" spans="1:17 16384:16384" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="53"/>
+      <c r="B23" s="53"/>
+      <c r="C23" s="53"/>
+      <c r="D23" s="54"/>
+      <c r="E23" s="54"/>
+      <c r="F23" s="54"/>
     </row>
-    <row r="9" spans="1:17 16384:16384" s="27" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...235 lines deleted...]
-    <row r="40" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="24" spans="1:17 16384:16384" ht="161.44999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="1:17 16384:16384" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="26" spans="1:17 16384:16384" ht="138.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="27" spans="1:17 16384:16384" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="28" spans="1:17 16384:16384" ht="132" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="1:17 16384:16384" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="30" spans="1:17 16384:16384" ht="183.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="31" spans="1:17 16384:16384" ht="189.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="32" spans="1:17 16384:16384" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="33" ht="101.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" ht="150.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="37" ht="156.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="38" ht="155.44999999999999" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" ht="151.9" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="41" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="42" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="43" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="44" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="45" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="46" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...10 lines deleted...]
-    <row r="57" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="47" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="48" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="49" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="50" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="51" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="52" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="53" ht="90" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="54" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="55" ht="195" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="56" ht="243.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="57" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="58" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
-    <row r="59" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
-[...21 lines deleted...]
-      <c r="R80" s="6"/>
+    <row r="59" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="60" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="61" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="62" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="63" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="64" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="65" ht="156" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="66" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="69" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="70" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="71" ht="100.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="72" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="73" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="74" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="75" ht="87.6" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="76" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="77" ht="217.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="78" ht="325.14999999999998" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="79" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="80" ht="118.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="81" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="82" spans="18:18" ht="80.45" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="83" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="84" spans="18:18" ht="60" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="85" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="86" spans="18:18" ht="112.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="87" spans="18:18" ht="43.15" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="88" spans="18:18" x14ac:dyDescent="0.25">
+      <c r="R88" s="6"/>
     </row>
-    <row r="83" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="91" spans="18:18" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <mergeCells count="21">
+  <mergeCells count="28">
     <mergeCell ref="A5:Q5"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="K3:O3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="N1:Q1"/>
-    <mergeCell ref="A15:C15"/>
-[...1 lines deleted...]
-    <mergeCell ref="D15:F15"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="D23:F23"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="A7:B7"/>
-    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A18:D18"/>
+    <mergeCell ref="B11:B12"/>
+    <mergeCell ref="C11:C12"/>
+    <mergeCell ref="B8:B9"/>
+    <mergeCell ref="C8:C9"/>
   </mergeCells>
   <phoneticPr fontId="16" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="24" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="7" t="s">
         <v>9</v>
       </c>
     </row>
@@ -2023,46 +2479,46 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>ФЕВРАЛЬ_ЦЗ</vt:lpstr>
+      <vt:lpstr>АПРЕЛЬ_ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>ФЕВРАЛЬ_ЦЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>АПРЕЛЬ_ЦЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>