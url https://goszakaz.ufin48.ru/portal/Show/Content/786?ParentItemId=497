--- v0 (2026-02-23)
+++ v1 (2026-04-09)
@@ -4,129 +4,121 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="21901"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Февраль\06.02.2026\на Сайт\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\2026 год\ОТДЕЛ РЕГУЛИРОВАНИЯ КОНТРАКТНОЙ СИСТЕМЫ\МОНИТОРИНГИ\Графики ЦЗ и СЗ_2026\Апрель\03.04.2026\На Сайт\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F2F79B8C-5543-43B8-A045-E57C473186B7}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{744F565A-1B64-4407-869E-7DE914AC08ED}" xr6:coauthVersionLast="43" xr6:coauthVersionMax="43" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="ФЕВРАЛЬ_ЦЗ" sheetId="7" r:id="rId1"/>
+    <sheet name="АПРЕЛЬ_ЦЗ" sheetId="7" r:id="rId1"/>
     <sheet name="Лист2" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ФЕВРАЛЬ_ЦЗ!$A$4:$Q$4</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">ФЕВРАЛЬ_ЦЗ!$A$1:$Q$20</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">АПРЕЛЬ_ЦЗ!$A$4:$Q$4</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">АПРЕЛЬ_ЦЗ!$A$1:$Q$12</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K18" i="7" l="1"/>
-[...26 lines deleted...]
-  <c r="K13" i="7" s="1"/>
+  <c r="K13" i="7" l="1"/>
   <c r="L13" i="7"/>
   <c r="M13" i="7"/>
   <c r="N13" i="7"/>
   <c r="O13" i="7"/>
   <c r="J13" i="7"/>
   <c r="K11" i="7"/>
   <c r="L11" i="7"/>
   <c r="M11" i="7"/>
   <c r="N11" i="7"/>
   <c r="O11" i="7"/>
   <c r="J11" i="7"/>
   <c r="K10" i="7"/>
+  <c r="L10" i="7"/>
+  <c r="M10" i="7"/>
+  <c r="N10" i="7"/>
+  <c r="O10" i="7"/>
+  <c r="P10" i="7"/>
+  <c r="J10" i="7"/>
+  <c r="K9" i="7"/>
+  <c r="L9" i="7"/>
+  <c r="M9" i="7"/>
+  <c r="N9" i="7"/>
+  <c r="O9" i="7"/>
+  <c r="J9" i="7"/>
   <c r="K8" i="7"/>
-  <c r="K9" i="7"/>
   <c r="K7" i="7"/>
+  <c r="L7" i="7"/>
+  <c r="M7" i="7"/>
+  <c r="N7" i="7"/>
+  <c r="O7" i="7"/>
+  <c r="J7" i="7"/>
   <c r="K6" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="42">
   <si>
     <t>№ п/п</t>
+  </si>
+  <si>
+    <t>Наименование заказчика</t>
   </si>
   <si>
     <t>Наименование национального проекта</t>
   </si>
   <si>
     <t>Идентификационный код закупки</t>
   </si>
   <si>
     <t>Товар (работа, услуга) по Общероссийскому классификатору продукции по видам экономической деятельности ОК 034-2014 (КПЕС 2008) (ОКПД2)</t>
   </si>
   <si>
     <t>НМЦК, руб.</t>
   </si>
   <si>
     <t>Наименование 
 федерального проекта</t>
   </si>
   <si>
     <t>Наименование 
 государственной программы 
 Липецкой области</t>
   </si>
   <si>
     <t>Предполагаемая дата размещения (месяц)</t>
   </si>
@@ -148,206 +140,142 @@
   <si>
     <t>Источник финансирования</t>
   </si>
   <si>
     <t>Наименование 
 объекта закупки</t>
   </si>
   <si>
     <t>Наименование способа определения поставщика (подрядчика, исполнителя)</t>
   </si>
   <si>
     <t>областной
 бюджет, руб.</t>
   </si>
   <si>
     <t>местный
 бюджет, руб.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>эл. аукцион</t>
   </si>
   <si>
-    <t>МБУ «Управление благоустройства г.Липецка»</t>
-[...1 lines deleted...]
-  <si>
     <t>Всего 1 закупка</t>
   </si>
   <si>
     <t>Согласовано:
 Начальник МКУ "Управление муниципального заказа города Липецка"
 Черноусова Е.А.</t>
   </si>
   <si>
     <t>федеральный бюджет, руб.</t>
   </si>
   <si>
-    <t>эл.аукцион</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> -</t>
   </si>
   <si>
-    <t xml:space="preserve">          -</t>
-[...2 lines deleted...]
-    <t>0 закупок в рамках нац.проектов</t>
+    <t>Всего  1 закупка</t>
+  </si>
+  <si>
+    <t>Поставка оборудования</t>
+  </si>
+  <si>
+    <t>Национальный проект "Молодежь и дети"</t>
+  </si>
+  <si>
+    <t>Федеральный проект "Все лучшее детям"</t>
+  </si>
+  <si>
+    <t>апрель</t>
+  </si>
+  <si>
+    <t>Управление имущественных и земельных отношений</t>
+  </si>
+  <si>
+    <t>Услуги по определению рыночной стоимости годовой арендной платы 1 кв.м. муниципального имущества</t>
+  </si>
+  <si>
+    <t>263482612540248260100100060016831244</t>
+  </si>
+  <si>
+    <t>68.31.16.120</t>
+  </si>
+  <si>
+    <t>МБОУ СШ №72 им. Г.Ф. Григорьевича г. Липецка</t>
+  </si>
+  <si>
+    <t>263482402263448240100100130013101244</t>
+  </si>
+  <si>
+    <t>31.01.11.150</t>
+  </si>
+  <si>
+    <t>Итого 2 закупки для 2 заказчиков, в т.ч.</t>
+  </si>
+  <si>
+    <t>1 закупка в рамках нац.проектов</t>
   </si>
   <si>
     <t>0 закупок в рамках гос.программы</t>
   </si>
   <si>
-    <t>февраль</t>
-[...89 lines deleted...]
-    <t>8 закупок, относящихся к категории "Прочие"</t>
+    <t>1 закупка, относящихся к категории "Прочие"</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на февраль 2026 года,
+      <t xml:space="preserve">График централизованного определения поставщика (подрядчика, исполнителя) закупок товаров (работ, услуг) на апрель 2026 года,
 осуществляемого МКУ "Управление муниципального заказа города Липецка"
-по состоянию на 06.02.2026
+по состоянию на 03.04.2026
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="24"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(версия 1)</t>
     </r>
   </si>
-  <si>
-[...2 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="[$-419]mmmm\ yyyy;@"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
@@ -445,97 +373,105 @@
     <font>
       <b/>
       <sz val="36"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFC00000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
+      <sz val="14"/>
+      <color rgb="FFC00000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <i/>
       <sz val="24"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="30">
+  <borders count="28">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -816,405 +752,331 @@
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="thin">
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...39 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="166" fontId="11" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="11" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="11" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="17" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="18" fillId="6" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="6" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="2" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="12" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="19" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="13" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...33 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="16" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="xl191" xfId="4" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="xl198" xfId="3" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="xl199" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="xl200" xfId="2" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Обычный 3" xfId="8" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Обычный 4" xfId="7" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Финансовый 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1470,72 +1332,73 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:OG21"/>
+  <dimension ref="A1:OG13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" zoomScaleSheetLayoutView="51" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
+      <selection pane="bottomLeft" activeCell="F20" sqref="F20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="14"/>
     <col min="2" max="2" width="41.42578125" style="4" customWidth="1"/>
-    <col min="3" max="3" width="21.28515625" style="4" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="16" max="16" width="32.7109375" style="3" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="23.5703125" style="4" customWidth="1"/>
+    <col min="4" max="4" width="48.85546875" style="14" customWidth="1"/>
+    <col min="5" max="5" width="32.28515625" style="14" customWidth="1"/>
+    <col min="6" max="6" width="28.28515625" style="14" customWidth="1"/>
+    <col min="7" max="7" width="36.5703125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="54" style="2" customWidth="1"/>
+    <col min="9" max="9" width="41" style="14" customWidth="1"/>
+    <col min="10" max="15" width="32.85546875" style="3" customWidth="1"/>
+    <col min="16" max="16" width="28.140625" style="3" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="27.42578125" style="3" customWidth="1"/>
     <col min="18" max="18" width="9.140625" style="8"/>
-    <col min="19" max="182" width="9.140625" style="34"/>
+    <col min="19" max="182" width="9.140625" style="28"/>
     <col min="183" max="256" width="9.140625" style="8"/>
     <col min="257" max="257" width="41.42578125" style="8" customWidth="1"/>
     <col min="258" max="258" width="28.7109375" style="8" customWidth="1"/>
     <col min="259" max="259" width="48.85546875" style="8" customWidth="1"/>
     <col min="260" max="261" width="32.28515625" style="8" customWidth="1"/>
     <col min="262" max="262" width="36.5703125" style="8" customWidth="1"/>
     <col min="263" max="263" width="50.85546875" style="8" customWidth="1"/>
     <col min="264" max="264" width="41" style="8" customWidth="1"/>
     <col min="265" max="270" width="33.7109375" style="8" customWidth="1"/>
     <col min="271" max="271" width="32.7109375" style="8" customWidth="1"/>
     <col min="272" max="272" width="30.28515625" style="8" customWidth="1"/>
     <col min="273" max="273" width="16.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="274" max="512" width="9.140625" style="8"/>
     <col min="513" max="513" width="41.42578125" style="8" customWidth="1"/>
     <col min="514" max="514" width="28.7109375" style="8" customWidth="1"/>
     <col min="515" max="515" width="48.85546875" style="8" customWidth="1"/>
     <col min="516" max="517" width="32.28515625" style="8" customWidth="1"/>
     <col min="518" max="518" width="36.5703125" style="8" customWidth="1"/>
     <col min="519" max="519" width="50.85546875" style="8" customWidth="1"/>
     <col min="520" max="520" width="41" style="8" customWidth="1"/>
     <col min="521" max="526" width="33.7109375" style="8" customWidth="1"/>
     <col min="527" max="527" width="32.7109375" style="8" customWidth="1"/>
     <col min="528" max="528" width="30.28515625" style="8" customWidth="1"/>
     <col min="529" max="529" width="16.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="530" max="768" width="9.140625" style="8"/>
@@ -2252,2277 +2115,1624 @@
     <col min="15875" max="15875" width="48.85546875" style="8" customWidth="1"/>
     <col min="15876" max="15877" width="32.28515625" style="8" customWidth="1"/>
     <col min="15878" max="15878" width="36.5703125" style="8" customWidth="1"/>
     <col min="15879" max="15879" width="50.85546875" style="8" customWidth="1"/>
     <col min="15880" max="15880" width="41" style="8" customWidth="1"/>
     <col min="15881" max="15886" width="33.7109375" style="8" customWidth="1"/>
     <col min="15887" max="15887" width="32.7109375" style="8" customWidth="1"/>
     <col min="15888" max="15888" width="30.28515625" style="8" customWidth="1"/>
     <col min="15889" max="15889" width="16.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="15890" max="16128" width="9.140625" style="8"/>
     <col min="16129" max="16129" width="41.42578125" style="8" customWidth="1"/>
     <col min="16130" max="16130" width="28.7109375" style="8" customWidth="1"/>
     <col min="16131" max="16131" width="48.85546875" style="8" customWidth="1"/>
     <col min="16132" max="16133" width="32.28515625" style="8" customWidth="1"/>
     <col min="16134" max="16134" width="36.5703125" style="8" customWidth="1"/>
     <col min="16135" max="16135" width="50.85546875" style="8" customWidth="1"/>
     <col min="16136" max="16136" width="41" style="8" customWidth="1"/>
     <col min="16137" max="16142" width="33.7109375" style="8" customWidth="1"/>
     <col min="16143" max="16143" width="32.7109375" style="8" customWidth="1"/>
     <col min="16144" max="16144" width="30.28515625" style="8" customWidth="1"/>
     <col min="16145" max="16145" width="16.28515625" style="8" bestFit="1" customWidth="1"/>
     <col min="16146" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:397" ht="96.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="M1" s="78" t="s">
+      <c r="M1" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="N1" s="78"/>
-[...2 lines deleted...]
-      <c r="Q1" s="78"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
     </row>
     <row r="2" spans="1:397" ht="139.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="81" t="s">
-[...17 lines deleted...]
-      <c r="Q2" s="81"/>
+      <c r="A2" s="69" t="s">
+        <v>41</v>
+      </c>
+      <c r="B2" s="69"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
+      <c r="N2" s="69"/>
+      <c r="O2" s="69"/>
+      <c r="P2" s="69"/>
+      <c r="Q2" s="69"/>
     </row>
     <row r="3" spans="1:397" ht="67.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="82" t="s">
+      <c r="A3" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="70" t="s">
+      <c r="B3" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="59" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" s="59" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="59" t="s">
+        <v>2</v>
+      </c>
+      <c r="F3" s="59" t="s">
+        <v>6</v>
+      </c>
+      <c r="G3" s="59" t="s">
+        <v>7</v>
+      </c>
+      <c r="H3" s="75" t="s">
+        <v>3</v>
+      </c>
+      <c r="I3" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="J3" s="67" t="s">
+        <v>5</v>
+      </c>
+      <c r="K3" s="72" t="s">
+        <v>14</v>
+      </c>
+      <c r="L3" s="73"/>
+      <c r="M3" s="73"/>
+      <c r="N3" s="73"/>
+      <c r="O3" s="74"/>
+      <c r="P3" s="67" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="70" t="s">
-[...31 lines deleted...]
-        <v>15</v>
+      <c r="Q3" s="62" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:397" ht="139.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="83"/>
-[...8 lines deleted...]
-      <c r="J4" s="69"/>
+      <c r="A4" s="71"/>
+      <c r="B4" s="60"/>
+      <c r="C4" s="60"/>
+      <c r="D4" s="60"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="68"/>
       <c r="K4" s="11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L4" s="11" t="s">
         <v>23</v>
       </c>
       <c r="M4" s="11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N4" s="11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="O4" s="11" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-      <c r="Q4" s="80"/>
+        <v>13</v>
+      </c>
+      <c r="P4" s="68"/>
+      <c r="Q4" s="63"/>
     </row>
     <row r="5" spans="1:397" s="15" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="89" t="s">
+      <c r="A5" s="64" t="s">
         <v>29</v>
       </c>
-      <c r="B5" s="90"/>
-[...14 lines deleted...]
-      <c r="Q5" s="91"/>
+      <c r="B5" s="65"/>
+      <c r="C5" s="65"/>
+      <c r="D5" s="65"/>
+      <c r="E5" s="65"/>
+      <c r="F5" s="65"/>
+      <c r="G5" s="65"/>
+      <c r="H5" s="65"/>
+      <c r="I5" s="65"/>
+      <c r="J5" s="65"/>
+      <c r="K5" s="65"/>
+      <c r="L5" s="65"/>
+      <c r="M5" s="65"/>
+      <c r="N5" s="65"/>
+      <c r="O5" s="65"/>
+      <c r="P5" s="65"/>
+      <c r="Q5" s="66"/>
+      <c r="S5" s="29"/>
+      <c r="T5" s="29"/>
+      <c r="U5" s="29"/>
+      <c r="V5" s="29"/>
+      <c r="W5" s="29"/>
+      <c r="X5" s="29"/>
+      <c r="Y5" s="29"/>
+      <c r="Z5" s="29"/>
+      <c r="AA5" s="29"/>
+      <c r="AB5" s="29"/>
+      <c r="AC5" s="29"/>
+      <c r="AD5" s="29"/>
+      <c r="AE5" s="29"/>
+      <c r="AF5" s="29"/>
+      <c r="AG5" s="29"/>
+      <c r="AH5" s="29"/>
+      <c r="AI5" s="29"/>
+      <c r="AJ5" s="29"/>
+      <c r="AK5" s="29"/>
+      <c r="AL5" s="29"/>
+      <c r="AM5" s="29"/>
+      <c r="AN5" s="29"/>
+      <c r="AO5" s="29"/>
+      <c r="AP5" s="29"/>
+      <c r="AQ5" s="29"/>
+      <c r="AR5" s="29"/>
+      <c r="AS5" s="29"/>
+      <c r="AT5" s="29"/>
+      <c r="AU5" s="29"/>
+      <c r="AV5" s="29"/>
+      <c r="AW5" s="29"/>
+      <c r="AX5" s="29"/>
+      <c r="AY5" s="29"/>
+      <c r="AZ5" s="29"/>
+      <c r="BA5" s="29"/>
+      <c r="BB5" s="29"/>
+      <c r="BC5" s="29"/>
+      <c r="BD5" s="29"/>
+      <c r="BE5" s="29"/>
+      <c r="BF5" s="29"/>
+      <c r="BG5" s="29"/>
+      <c r="BH5" s="29"/>
+      <c r="BI5" s="29"/>
+      <c r="BJ5" s="29"/>
+      <c r="BK5" s="29"/>
+      <c r="BL5" s="29"/>
+      <c r="BM5" s="29"/>
+      <c r="BN5" s="29"/>
+      <c r="BO5" s="29"/>
+      <c r="BP5" s="29"/>
+      <c r="BQ5" s="29"/>
+      <c r="BR5" s="29"/>
+      <c r="BS5" s="29"/>
+      <c r="BT5" s="29"/>
+      <c r="BU5" s="29"/>
+      <c r="BV5" s="29"/>
+      <c r="BW5" s="29"/>
+      <c r="BX5" s="29"/>
+      <c r="BY5" s="29"/>
+      <c r="BZ5" s="29"/>
+      <c r="CA5" s="29"/>
+      <c r="CB5" s="29"/>
+      <c r="CC5" s="29"/>
+      <c r="CD5" s="29"/>
+      <c r="CE5" s="29"/>
+      <c r="CF5" s="29"/>
+      <c r="CG5" s="29"/>
+      <c r="CH5" s="29"/>
+      <c r="CI5" s="29"/>
+      <c r="CJ5" s="29"/>
+      <c r="CK5" s="29"/>
+      <c r="CL5" s="29"/>
+      <c r="CM5" s="29"/>
+      <c r="CN5" s="29"/>
+      <c r="CO5" s="29"/>
+      <c r="CP5" s="29"/>
+      <c r="CQ5" s="29"/>
+      <c r="CR5" s="29"/>
+      <c r="CS5" s="29"/>
+      <c r="CT5" s="29"/>
+      <c r="CU5" s="29"/>
+      <c r="CV5" s="29"/>
+      <c r="CW5" s="29"/>
+      <c r="CX5" s="29"/>
+      <c r="CY5" s="29"/>
+      <c r="CZ5" s="29"/>
+      <c r="DA5" s="29"/>
+      <c r="DB5" s="29"/>
+      <c r="DC5" s="29"/>
+      <c r="DD5" s="29"/>
+      <c r="DE5" s="29"/>
+      <c r="DF5" s="29"/>
+      <c r="DG5" s="29"/>
+      <c r="DH5" s="29"/>
+      <c r="DI5" s="29"/>
+      <c r="DJ5" s="29"/>
+      <c r="DK5" s="29"/>
+      <c r="DL5" s="29"/>
+      <c r="DM5" s="29"/>
+      <c r="DN5" s="29"/>
+      <c r="DO5" s="29"/>
+      <c r="DP5" s="29"/>
+      <c r="DQ5" s="29"/>
+      <c r="DR5" s="29"/>
+      <c r="DS5" s="29"/>
+      <c r="DT5" s="29"/>
+      <c r="DU5" s="29"/>
+      <c r="DV5" s="29"/>
+      <c r="DW5" s="29"/>
+      <c r="DX5" s="29"/>
+      <c r="DY5" s="29"/>
+      <c r="DZ5" s="29"/>
+      <c r="EA5" s="29"/>
+      <c r="EB5" s="29"/>
+      <c r="EC5" s="29"/>
+      <c r="ED5" s="29"/>
+      <c r="EE5" s="29"/>
+      <c r="EF5" s="29"/>
+      <c r="EG5" s="29"/>
+      <c r="EH5" s="29"/>
+      <c r="EI5" s="29"/>
+      <c r="EJ5" s="29"/>
+      <c r="EK5" s="29"/>
+      <c r="EL5" s="29"/>
+      <c r="EM5" s="29"/>
+      <c r="EN5" s="29"/>
+      <c r="EO5" s="29"/>
+      <c r="EP5" s="29"/>
+      <c r="EQ5" s="29"/>
+      <c r="ER5" s="29"/>
+      <c r="ES5" s="29"/>
+      <c r="ET5" s="29"/>
+      <c r="EU5" s="29"/>
+      <c r="EV5" s="29"/>
+      <c r="EW5" s="29"/>
+      <c r="EX5" s="29"/>
+      <c r="EY5" s="29"/>
+      <c r="EZ5" s="29"/>
+      <c r="FA5" s="29"/>
+      <c r="FB5" s="29"/>
+      <c r="FC5" s="29"/>
+      <c r="FD5" s="29"/>
+      <c r="FE5" s="29"/>
+      <c r="FF5" s="29"/>
+      <c r="FG5" s="29"/>
+      <c r="FH5" s="29"/>
+      <c r="FI5" s="29"/>
+      <c r="FJ5" s="29"/>
+      <c r="FK5" s="29"/>
+      <c r="FL5" s="29"/>
+      <c r="FM5" s="29"/>
+      <c r="FN5" s="29"/>
+      <c r="FO5" s="29"/>
+      <c r="FP5" s="29"/>
+      <c r="FQ5" s="29"/>
+      <c r="FR5" s="29"/>
+      <c r="FS5" s="29"/>
+      <c r="FT5" s="29"/>
+      <c r="FU5" s="29"/>
+      <c r="FV5" s="29"/>
+      <c r="FW5" s="29"/>
+      <c r="FX5" s="29"/>
+      <c r="FY5" s="29"/>
+      <c r="FZ5" s="29"/>
     </row>
-    <row r="6" spans="1:397" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="24">
+    <row r="6" spans="1:397" ht="85.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="23">
         <v>1</v>
       </c>
-      <c r="B6" s="74" t="s">
+      <c r="B6" s="51" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6" s="54">
+        <v>4826125402</v>
+      </c>
+      <c r="D6" s="53" t="s">
+        <v>31</v>
+      </c>
+      <c r="E6" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="45" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" s="43" t="s">
+        <v>32</v>
+      </c>
+      <c r="I6" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="20">
+        <v>99666.67</v>
+      </c>
+      <c r="K6" s="20">
+        <f>SUM(L6:O6)</f>
+        <v>99666.67</v>
+      </c>
+      <c r="L6" s="20">
+        <v>0</v>
+      </c>
+      <c r="M6" s="20">
+        <v>0</v>
+      </c>
+      <c r="N6" s="20">
+        <v>99666.67</v>
+      </c>
+      <c r="O6" s="20">
+        <v>0</v>
+      </c>
+      <c r="P6" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q6" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="C6" s="76">
-[...5 lines deleted...]
-      <c r="E6" s="57" t="s">
+      <c r="R6" s="28"/>
+    </row>
+    <row r="7" spans="1:397" s="77" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="57" t="s">
         <v>25</v>
       </c>
-      <c r="F6" s="57" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="57" t="s">
+      <c r="B7" s="58"/>
+      <c r="C7" s="13"/>
+      <c r="D7" s="13"/>
+      <c r="E7" s="9"/>
+      <c r="F7" s="9"/>
+      <c r="G7" s="9"/>
+      <c r="H7" s="9"/>
+      <c r="I7" s="9"/>
+      <c r="J7" s="10">
+        <f>SUM(J6:J6)</f>
+        <v>99666.67</v>
+      </c>
+      <c r="K7" s="10">
+        <f t="shared" ref="K7:O7" si="0">SUM(K6:K6)</f>
+        <v>99666.67</v>
+      </c>
+      <c r="L7" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="M7" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N7" s="10">
+        <f t="shared" si="0"/>
+        <v>99666.67</v>
+      </c>
+      <c r="O7" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="P7" s="12"/>
+      <c r="Q7" s="19"/>
+    </row>
+    <row r="8" spans="1:397" ht="84.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="23">
+        <v>1</v>
+      </c>
+      <c r="B8" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="53">
+        <v>4824022634</v>
+      </c>
+      <c r="D8" s="46" t="s">
         <v>26</v>
       </c>
-      <c r="H6" s="48" t="s">
-[...12 lines deleted...]
-      <c r="L6" s="21">
+      <c r="E8" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="G8" s="46" t="s">
+        <v>19</v>
+      </c>
+      <c r="H8" s="47" t="s">
+        <v>35</v>
+      </c>
+      <c r="I8" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="48">
+        <v>1003640</v>
+      </c>
+      <c r="K8" s="48">
+        <f>SUM(L8:O8)</f>
+        <v>1003640</v>
+      </c>
+      <c r="L8" s="48">
+        <v>596162</v>
+      </c>
+      <c r="M8" s="48">
+        <v>307114</v>
+      </c>
+      <c r="N8" s="48">
+        <v>100364</v>
+      </c>
+      <c r="O8" s="48">
         <v>0</v>
       </c>
-      <c r="M6" s="21">
-[...8 lines deleted...]
-      <c r="P6" s="22" t="s">
+      <c r="P8" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="Q6" s="23" t="s">
-[...2 lines deleted...]
-      <c r="R6" s="34"/>
+      <c r="Q8" s="50" t="s">
+        <v>20</v>
+      </c>
+      <c r="R8" s="28"/>
+      <c r="GA8" s="28"/>
+      <c r="GB8" s="28"/>
+      <c r="GC8" s="28"/>
+      <c r="GD8" s="28"/>
+      <c r="GE8" s="28"/>
+      <c r="GF8" s="28"/>
+      <c r="GG8" s="28"/>
+      <c r="GH8" s="28"/>
+      <c r="GI8" s="28"/>
+      <c r="GJ8" s="28"/>
+      <c r="GK8" s="28"/>
+      <c r="GL8" s="28"/>
+      <c r="GM8" s="28"/>
+      <c r="GN8" s="28"/>
+      <c r="GO8" s="28"/>
+      <c r="GP8" s="28"/>
+      <c r="GQ8" s="28"/>
+      <c r="GR8" s="28"/>
+      <c r="GS8" s="28"/>
+      <c r="GT8" s="28"/>
+      <c r="GU8" s="28"/>
+      <c r="GV8" s="28"/>
+      <c r="GW8" s="28"/>
+      <c r="GX8" s="28"/>
+      <c r="GY8" s="28"/>
+      <c r="GZ8" s="28"/>
+      <c r="HA8" s="28"/>
+      <c r="HB8" s="28"/>
+      <c r="HC8" s="28"/>
+      <c r="HD8" s="28"/>
+      <c r="HE8" s="28"/>
+      <c r="HF8" s="28"/>
+      <c r="HG8" s="28"/>
+      <c r="HH8" s="28"/>
+      <c r="HI8" s="28"/>
+      <c r="HJ8" s="28"/>
+      <c r="HK8" s="28"/>
+      <c r="HL8" s="28"/>
+      <c r="HM8" s="28"/>
+      <c r="HN8" s="28"/>
+      <c r="HO8" s="28"/>
+      <c r="HP8" s="28"/>
+      <c r="HQ8" s="28"/>
+      <c r="HR8" s="28"/>
+      <c r="HS8" s="28"/>
+      <c r="HT8" s="28"/>
+      <c r="HU8" s="28"/>
+      <c r="HV8" s="28"/>
+      <c r="HW8" s="28"/>
+      <c r="HX8" s="28"/>
+      <c r="HY8" s="28"/>
+      <c r="HZ8" s="28"/>
+      <c r="IA8" s="28"/>
+      <c r="IB8" s="28"/>
+      <c r="IC8" s="28"/>
+      <c r="ID8" s="28"/>
+      <c r="IE8" s="28"/>
+      <c r="IF8" s="28"/>
+      <c r="IG8" s="28"/>
+      <c r="IH8" s="28"/>
+      <c r="II8" s="28"/>
+      <c r="IJ8" s="28"/>
+      <c r="IK8" s="28"/>
+      <c r="IL8" s="28"/>
+      <c r="IM8" s="28"/>
+      <c r="IN8" s="28"/>
+      <c r="IO8" s="28"/>
+      <c r="IP8" s="28"/>
+      <c r="IQ8" s="28"/>
+      <c r="IR8" s="28"/>
+      <c r="IS8" s="28"/>
+      <c r="IT8" s="28"/>
+      <c r="IU8" s="28"/>
+      <c r="IV8" s="28"/>
+      <c r="IW8" s="28"/>
+      <c r="IX8" s="28"/>
+      <c r="IY8" s="28"/>
+      <c r="IZ8" s="28"/>
+      <c r="JA8" s="28"/>
+      <c r="JB8" s="28"/>
+      <c r="JC8" s="28"/>
+      <c r="JD8" s="28"/>
+      <c r="JE8" s="28"/>
+      <c r="JF8" s="28"/>
+      <c r="JG8" s="28"/>
+      <c r="JH8" s="28"/>
+      <c r="JI8" s="28"/>
+      <c r="JJ8" s="28"/>
+      <c r="JK8" s="28"/>
+      <c r="JL8" s="28"/>
+      <c r="JM8" s="28"/>
+      <c r="JN8" s="28"/>
+      <c r="JO8" s="28"/>
+      <c r="JP8" s="28"/>
+      <c r="JQ8" s="28"/>
+      <c r="JR8" s="28"/>
+      <c r="JS8" s="28"/>
+      <c r="JT8" s="28"/>
+      <c r="JU8" s="28"/>
+      <c r="JV8" s="28"/>
+      <c r="JW8" s="28"/>
+      <c r="JX8" s="28"/>
+      <c r="JY8" s="28"/>
+      <c r="JZ8" s="28"/>
+      <c r="KA8" s="28"/>
+      <c r="KB8" s="28"/>
+      <c r="KC8" s="28"/>
+      <c r="KD8" s="28"/>
+      <c r="KE8" s="28"/>
+      <c r="KF8" s="28"/>
+      <c r="KG8" s="28"/>
+      <c r="KH8" s="28"/>
+      <c r="KI8" s="28"/>
+      <c r="KJ8" s="28"/>
+      <c r="KK8" s="28"/>
+      <c r="KL8" s="28"/>
+      <c r="KM8" s="28"/>
+      <c r="KN8" s="28"/>
+      <c r="KO8" s="28"/>
+      <c r="KP8" s="28"/>
+      <c r="KQ8" s="28"/>
+      <c r="KR8" s="28"/>
+      <c r="KS8" s="28"/>
+      <c r="KT8" s="28"/>
+      <c r="KU8" s="28"/>
+      <c r="KV8" s="28"/>
+      <c r="KW8" s="28"/>
+      <c r="KX8" s="28"/>
+      <c r="KY8" s="28"/>
+      <c r="KZ8" s="28"/>
+      <c r="LA8" s="28"/>
+      <c r="LB8" s="28"/>
+      <c r="LC8" s="28"/>
+      <c r="LD8" s="28"/>
+      <c r="LE8" s="28"/>
+      <c r="LF8" s="28"/>
+      <c r="LG8" s="28"/>
+      <c r="LH8" s="28"/>
+      <c r="LI8" s="28"/>
+      <c r="LJ8" s="28"/>
+      <c r="LK8" s="28"/>
+      <c r="LL8" s="28"/>
+      <c r="LM8" s="28"/>
+      <c r="LN8" s="28"/>
+      <c r="LO8" s="28"/>
+      <c r="LP8" s="28"/>
+      <c r="LQ8" s="28"/>
+      <c r="LR8" s="28"/>
+      <c r="LS8" s="28"/>
+      <c r="LT8" s="28"/>
+      <c r="LU8" s="28"/>
+      <c r="LV8" s="28"/>
+      <c r="LW8" s="28"/>
+      <c r="LX8" s="28"/>
+      <c r="LY8" s="28"/>
+      <c r="LZ8" s="28"/>
+      <c r="MA8" s="28"/>
+      <c r="MB8" s="28"/>
+      <c r="MC8" s="28"/>
+      <c r="MD8" s="28"/>
+      <c r="ME8" s="28"/>
+      <c r="MF8" s="28"/>
+      <c r="MG8" s="28"/>
+      <c r="MH8" s="28"/>
+      <c r="MI8" s="28"/>
+      <c r="MJ8" s="28"/>
+      <c r="MK8" s="28"/>
+      <c r="ML8" s="28"/>
+      <c r="MM8" s="28"/>
+      <c r="MN8" s="28"/>
+      <c r="MO8" s="28"/>
+      <c r="MP8" s="28"/>
+      <c r="MQ8" s="28"/>
+      <c r="MR8" s="28"/>
+      <c r="MS8" s="28"/>
+      <c r="MT8" s="28"/>
+      <c r="MU8" s="28"/>
+      <c r="MV8" s="28"/>
+      <c r="MW8" s="28"/>
+      <c r="MX8" s="28"/>
+      <c r="MY8" s="28"/>
+      <c r="MZ8" s="28"/>
+      <c r="NA8" s="28"/>
+      <c r="NB8" s="28"/>
+      <c r="NC8" s="28"/>
+      <c r="ND8" s="28"/>
+      <c r="NE8" s="28"/>
+      <c r="NF8" s="28"/>
+      <c r="NG8" s="28"/>
+      <c r="NH8" s="28"/>
+      <c r="NI8" s="28"/>
+      <c r="NJ8" s="28"/>
+      <c r="NK8" s="28"/>
+      <c r="NL8" s="28"/>
+      <c r="NM8" s="28"/>
+      <c r="NN8" s="28"/>
+      <c r="NO8" s="28"/>
+      <c r="NP8" s="28"/>
+      <c r="NQ8" s="28"/>
+      <c r="NR8" s="28"/>
+      <c r="NS8" s="28"/>
+      <c r="NT8" s="28"/>
+      <c r="NU8" s="28"/>
+      <c r="NV8" s="28"/>
+      <c r="NW8" s="28"/>
+      <c r="NX8" s="28"/>
+      <c r="NY8" s="28"/>
+      <c r="NZ8" s="28"/>
+      <c r="OA8" s="28"/>
+      <c r="OB8" s="28"/>
+      <c r="OC8" s="28"/>
+      <c r="OD8" s="28"/>
+      <c r="OE8" s="28"/>
+      <c r="OF8" s="28"/>
+      <c r="OG8" s="28"/>
     </row>
-    <row r="7" spans="1:397" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
-[...223 lines deleted...]
-      <c r="L11" s="10">
+    <row r="9" spans="1:397" s="77" customFormat="1" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="57" t="s">
+        <v>21</v>
+      </c>
+      <c r="B9" s="58"/>
+      <c r="C9" s="13"/>
+      <c r="D9" s="13"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="10">
+        <f>SUM(J8:J8)</f>
+        <v>1003640</v>
+      </c>
+      <c r="K9" s="10">
+        <f t="shared" ref="K9:O9" si="1">SUM(K8:K8)</f>
+        <v>1003640</v>
+      </c>
+      <c r="L9" s="10">
+        <f t="shared" si="1"/>
+        <v>596162</v>
+      </c>
+      <c r="M9" s="10">
+        <f t="shared" si="1"/>
+        <v>307114</v>
+      </c>
+      <c r="N9" s="10">
+        <f t="shared" si="1"/>
+        <v>100364</v>
+      </c>
+      <c r="O9" s="10">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="M11" s="10">
-[...12 lines deleted...]
-      <c r="Q11" s="20"/>
+      <c r="P9" s="12"/>
+      <c r="Q9" s="19"/>
     </row>
-    <row r="12" spans="1:397" ht="85.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...289 lines deleted...]
-      <c r="L13" s="10">
+    <row r="10" spans="1:397" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="55" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="56"/>
+      <c r="C10" s="56"/>
+      <c r="D10" s="56"/>
+      <c r="E10" s="30"/>
+      <c r="F10" s="30"/>
+      <c r="G10" s="30"/>
+      <c r="H10" s="31"/>
+      <c r="I10" s="31"/>
+      <c r="J10" s="32">
+        <f>J7+J9</f>
+        <v>1103306.67</v>
+      </c>
+      <c r="K10" s="32">
+        <f t="shared" ref="K10:P10" si="2">K7+K9</f>
+        <v>1103306.67</v>
+      </c>
+      <c r="L10" s="32">
+        <f t="shared" si="2"/>
+        <v>596162</v>
+      </c>
+      <c r="M10" s="32">
+        <f t="shared" si="2"/>
+        <v>307114</v>
+      </c>
+      <c r="N10" s="32">
+        <f t="shared" si="2"/>
+        <v>200030.66999999998</v>
+      </c>
+      <c r="O10" s="32">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="M13" s="10">
+      <c r="P10" s="33">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N13" s="10">
-[...8 lines deleted...]
-      <c r="Q13" s="20"/>
+      <c r="Q10" s="34"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="8"/>
+      <c r="U10" s="8"/>
+      <c r="V10" s="8"/>
+      <c r="W10" s="8"/>
+      <c r="X10" s="8"/>
+      <c r="Y10" s="8"/>
+      <c r="Z10" s="8"/>
+      <c r="AA10" s="8"/>
+      <c r="AB10" s="8"/>
+      <c r="AC10" s="8"/>
+      <c r="AD10" s="8"/>
+      <c r="AE10" s="8"/>
+      <c r="AF10" s="8"/>
+      <c r="AG10" s="8"/>
+      <c r="AH10" s="8"/>
+      <c r="AI10" s="8"/>
+      <c r="AJ10" s="8"/>
+      <c r="AK10" s="8"/>
+      <c r="AL10" s="8"/>
+      <c r="AM10" s="8"/>
+      <c r="AN10" s="8"/>
+      <c r="AO10" s="8"/>
+      <c r="AP10" s="8"/>
+      <c r="AQ10" s="8"/>
+      <c r="AR10" s="8"/>
+      <c r="AS10" s="8"/>
+      <c r="AT10" s="8"/>
+      <c r="AU10" s="8"/>
+      <c r="AV10" s="8"/>
+      <c r="AW10" s="8"/>
+      <c r="AX10" s="8"/>
+      <c r="AY10" s="8"/>
+      <c r="AZ10" s="8"/>
+      <c r="BA10" s="8"/>
+      <c r="BB10" s="8"/>
+      <c r="BC10" s="8"/>
+      <c r="BD10" s="8"/>
+      <c r="BE10" s="8"/>
+      <c r="BF10" s="8"/>
+      <c r="BG10" s="8"/>
+      <c r="BH10" s="8"/>
+      <c r="BI10" s="8"/>
+      <c r="BJ10" s="8"/>
+      <c r="BK10" s="8"/>
+      <c r="BL10" s="8"/>
+      <c r="BM10" s="8"/>
+      <c r="BN10" s="8"/>
+      <c r="BO10" s="8"/>
+      <c r="BP10" s="8"/>
+      <c r="BQ10" s="8"/>
+      <c r="BR10" s="8"/>
+      <c r="BS10" s="8"/>
+      <c r="BT10" s="8"/>
+      <c r="BU10" s="8"/>
+      <c r="BV10" s="8"/>
+      <c r="BW10" s="8"/>
+      <c r="BX10" s="8"/>
+      <c r="BY10" s="8"/>
+      <c r="BZ10" s="8"/>
+      <c r="CA10" s="8"/>
+      <c r="CB10" s="8"/>
+      <c r="CC10" s="8"/>
+      <c r="CD10" s="8"/>
+      <c r="CE10" s="8"/>
+      <c r="CF10" s="8"/>
+      <c r="CG10" s="8"/>
+      <c r="CH10" s="8"/>
+      <c r="CI10" s="8"/>
+      <c r="CJ10" s="8"/>
+      <c r="CK10" s="8"/>
+      <c r="CL10" s="8"/>
+      <c r="CM10" s="8"/>
+      <c r="CN10" s="8"/>
+      <c r="CO10" s="8"/>
+      <c r="CP10" s="8"/>
+      <c r="CQ10" s="8"/>
+      <c r="CR10" s="8"/>
+      <c r="CS10" s="8"/>
+      <c r="CT10" s="8"/>
+      <c r="CU10" s="8"/>
+      <c r="CV10" s="8"/>
+      <c r="CW10" s="8"/>
+      <c r="CX10" s="8"/>
+      <c r="CY10" s="8"/>
+      <c r="CZ10" s="8"/>
+      <c r="DA10" s="8"/>
+      <c r="DB10" s="8"/>
+      <c r="DC10" s="8"/>
+      <c r="DD10" s="8"/>
+      <c r="DE10" s="8"/>
+      <c r="DF10" s="8"/>
+      <c r="DG10" s="8"/>
+      <c r="DH10" s="8"/>
+      <c r="DI10" s="8"/>
+      <c r="DJ10" s="8"/>
+      <c r="DK10" s="8"/>
+      <c r="DL10" s="8"/>
+      <c r="DM10" s="8"/>
+      <c r="DN10" s="8"/>
+      <c r="DO10" s="8"/>
+      <c r="DP10" s="8"/>
+      <c r="DQ10" s="8"/>
+      <c r="DR10" s="8"/>
+      <c r="DS10" s="8"/>
+      <c r="DT10" s="8"/>
+      <c r="DU10" s="8"/>
+      <c r="DV10" s="8"/>
+      <c r="DW10" s="8"/>
+      <c r="DX10" s="8"/>
+      <c r="DY10" s="8"/>
+      <c r="DZ10" s="8"/>
+      <c r="EA10" s="8"/>
+      <c r="EB10" s="8"/>
+      <c r="EC10" s="8"/>
+      <c r="ED10" s="8"/>
+      <c r="EE10" s="8"/>
+      <c r="EF10" s="8"/>
+      <c r="EG10" s="8"/>
+      <c r="EH10" s="8"/>
+      <c r="EI10" s="8"/>
+      <c r="EJ10" s="8"/>
+      <c r="EK10" s="8"/>
+      <c r="EL10" s="8"/>
+      <c r="EM10" s="8"/>
+      <c r="EN10" s="8"/>
+      <c r="EO10" s="8"/>
+      <c r="EP10" s="8"/>
+      <c r="EQ10" s="8"/>
+      <c r="ER10" s="8"/>
+      <c r="ES10" s="8"/>
+      <c r="ET10" s="8"/>
+      <c r="EU10" s="8"/>
+      <c r="EV10" s="8"/>
+      <c r="EW10" s="8"/>
+      <c r="EX10" s="8"/>
+      <c r="EY10" s="8"/>
+      <c r="EZ10" s="8"/>
+      <c r="FA10" s="8"/>
+      <c r="FB10" s="8"/>
+      <c r="FC10" s="8"/>
+      <c r="FD10" s="8"/>
+      <c r="FE10" s="8"/>
+      <c r="FF10" s="8"/>
+      <c r="FG10" s="8"/>
+      <c r="FH10" s="8"/>
+      <c r="FI10" s="8"/>
+      <c r="FJ10" s="8"/>
+      <c r="FK10" s="8"/>
+      <c r="FL10" s="8"/>
+      <c r="FM10" s="8"/>
+      <c r="FN10" s="8"/>
+      <c r="FO10" s="8"/>
+      <c r="FP10" s="8"/>
+      <c r="FQ10" s="8"/>
+      <c r="FR10" s="8"/>
+      <c r="FS10" s="8"/>
+      <c r="FT10" s="8"/>
+      <c r="FU10" s="8"/>
+      <c r="FV10" s="8"/>
+      <c r="FW10" s="8"/>
+      <c r="FX10" s="8"/>
+      <c r="FY10" s="8"/>
+      <c r="FZ10" s="8"/>
     </row>
-    <row r="14" spans="1:397" ht="85.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...289 lines deleted...]
-      <c r="L15" s="10">
+    <row r="11" spans="1:397" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" s="25"/>
+      <c r="C11" s="26"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="25"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="25"/>
+      <c r="H11" s="25"/>
+      <c r="I11" s="25"/>
+      <c r="J11" s="27">
+        <f>SUM(J8)</f>
+        <v>1003640</v>
+      </c>
+      <c r="K11" s="27">
+        <f t="shared" ref="K11:O11" si="3">SUM(K8)</f>
+        <v>1003640</v>
+      </c>
+      <c r="L11" s="27">
+        <f t="shared" si="3"/>
+        <v>596162</v>
+      </c>
+      <c r="M11" s="27">
+        <f t="shared" si="3"/>
+        <v>307114</v>
+      </c>
+      <c r="N11" s="27">
+        <f t="shared" si="3"/>
+        <v>100364</v>
+      </c>
+      <c r="O11" s="27">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M15" s="10">
-        <f t="shared" si="3"/>
+      <c r="P11" s="35"/>
+      <c r="Q11" s="36"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="8"/>
+      <c r="U11" s="8"/>
+      <c r="V11" s="8"/>
+      <c r="W11" s="8"/>
+      <c r="X11" s="8"/>
+      <c r="Y11" s="8"/>
+      <c r="Z11" s="8"/>
+      <c r="AA11" s="8"/>
+      <c r="AB11" s="8"/>
+      <c r="AC11" s="8"/>
+      <c r="AD11" s="8"/>
+      <c r="AE11" s="8"/>
+      <c r="AF11" s="8"/>
+      <c r="AG11" s="8"/>
+      <c r="AH11" s="8"/>
+      <c r="AI11" s="8"/>
+      <c r="AJ11" s="8"/>
+      <c r="AK11" s="8"/>
+      <c r="AL11" s="8"/>
+      <c r="AM11" s="8"/>
+      <c r="AN11" s="8"/>
+      <c r="AO11" s="8"/>
+      <c r="AP11" s="8"/>
+      <c r="AQ11" s="8"/>
+      <c r="AR11" s="8"/>
+      <c r="AS11" s="8"/>
+      <c r="AT11" s="8"/>
+      <c r="AU11" s="8"/>
+      <c r="AV11" s="8"/>
+      <c r="AW11" s="8"/>
+      <c r="AX11" s="8"/>
+      <c r="AY11" s="8"/>
+      <c r="AZ11" s="8"/>
+      <c r="BA11" s="8"/>
+      <c r="BB11" s="8"/>
+      <c r="BC11" s="8"/>
+      <c r="BD11" s="8"/>
+      <c r="BE11" s="8"/>
+      <c r="BF11" s="8"/>
+      <c r="BG11" s="8"/>
+      <c r="BH11" s="8"/>
+      <c r="BI11" s="8"/>
+      <c r="BJ11" s="8"/>
+      <c r="BK11" s="8"/>
+      <c r="BL11" s="8"/>
+      <c r="BM11" s="8"/>
+      <c r="BN11" s="8"/>
+      <c r="BO11" s="8"/>
+      <c r="BP11" s="8"/>
+      <c r="BQ11" s="8"/>
+      <c r="BR11" s="8"/>
+      <c r="BS11" s="8"/>
+      <c r="BT11" s="8"/>
+      <c r="BU11" s="8"/>
+      <c r="BV11" s="8"/>
+      <c r="BW11" s="8"/>
+      <c r="BX11" s="8"/>
+      <c r="BY11" s="8"/>
+      <c r="BZ11" s="8"/>
+      <c r="CA11" s="8"/>
+      <c r="CB11" s="8"/>
+      <c r="CC11" s="8"/>
+      <c r="CD11" s="8"/>
+      <c r="CE11" s="8"/>
+      <c r="CF11" s="8"/>
+      <c r="CG11" s="8"/>
+      <c r="CH11" s="8"/>
+      <c r="CI11" s="8"/>
+      <c r="CJ11" s="8"/>
+      <c r="CK11" s="8"/>
+      <c r="CL11" s="8"/>
+      <c r="CM11" s="8"/>
+      <c r="CN11" s="8"/>
+      <c r="CO11" s="8"/>
+      <c r="CP11" s="8"/>
+      <c r="CQ11" s="8"/>
+      <c r="CR11" s="8"/>
+      <c r="CS11" s="8"/>
+      <c r="CT11" s="8"/>
+      <c r="CU11" s="8"/>
+      <c r="CV11" s="8"/>
+      <c r="CW11" s="8"/>
+      <c r="CX11" s="8"/>
+      <c r="CY11" s="8"/>
+      <c r="CZ11" s="8"/>
+      <c r="DA11" s="8"/>
+      <c r="DB11" s="8"/>
+      <c r="DC11" s="8"/>
+      <c r="DD11" s="8"/>
+      <c r="DE11" s="8"/>
+      <c r="DF11" s="8"/>
+      <c r="DG11" s="8"/>
+      <c r="DH11" s="8"/>
+      <c r="DI11" s="8"/>
+      <c r="DJ11" s="8"/>
+      <c r="DK11" s="8"/>
+      <c r="DL11" s="8"/>
+      <c r="DM11" s="8"/>
+      <c r="DN11" s="8"/>
+      <c r="DO11" s="8"/>
+      <c r="DP11" s="8"/>
+      <c r="DQ11" s="8"/>
+      <c r="DR11" s="8"/>
+      <c r="DS11" s="8"/>
+      <c r="DT11" s="8"/>
+      <c r="DU11" s="8"/>
+      <c r="DV11" s="8"/>
+      <c r="DW11" s="8"/>
+      <c r="DX11" s="8"/>
+      <c r="DY11" s="8"/>
+      <c r="DZ11" s="8"/>
+      <c r="EA11" s="8"/>
+      <c r="EB11" s="8"/>
+      <c r="EC11" s="8"/>
+      <c r="ED11" s="8"/>
+      <c r="EE11" s="8"/>
+      <c r="EF11" s="8"/>
+      <c r="EG11" s="8"/>
+      <c r="EH11" s="8"/>
+      <c r="EI11" s="8"/>
+      <c r="EJ11" s="8"/>
+      <c r="EK11" s="8"/>
+      <c r="EL11" s="8"/>
+      <c r="EM11" s="8"/>
+      <c r="EN11" s="8"/>
+      <c r="EO11" s="8"/>
+      <c r="EP11" s="8"/>
+      <c r="EQ11" s="8"/>
+      <c r="ER11" s="8"/>
+      <c r="ES11" s="8"/>
+      <c r="ET11" s="8"/>
+      <c r="EU11" s="8"/>
+      <c r="EV11" s="8"/>
+      <c r="EW11" s="8"/>
+      <c r="EX11" s="8"/>
+      <c r="EY11" s="8"/>
+      <c r="EZ11" s="8"/>
+      <c r="FA11" s="8"/>
+      <c r="FB11" s="8"/>
+      <c r="FC11" s="8"/>
+      <c r="FD11" s="8"/>
+      <c r="FE11" s="8"/>
+      <c r="FF11" s="8"/>
+      <c r="FG11" s="8"/>
+      <c r="FH11" s="8"/>
+      <c r="FI11" s="8"/>
+      <c r="FJ11" s="8"/>
+      <c r="FK11" s="8"/>
+      <c r="FL11" s="8"/>
+      <c r="FM11" s="8"/>
+      <c r="FN11" s="8"/>
+      <c r="FO11" s="8"/>
+      <c r="FP11" s="8"/>
+      <c r="FQ11" s="8"/>
+      <c r="FR11" s="8"/>
+      <c r="FS11" s="8"/>
+      <c r="FT11" s="8"/>
+      <c r="FU11" s="8"/>
+      <c r="FV11" s="8"/>
+      <c r="FW11" s="8"/>
+      <c r="FX11" s="8"/>
+      <c r="FY11" s="8"/>
+      <c r="FZ11" s="8"/>
+    </row>
+    <row r="12" spans="1:397" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="38"/>
+      <c r="C12" s="39"/>
+      <c r="D12" s="38"/>
+      <c r="E12" s="38"/>
+      <c r="F12" s="38"/>
+      <c r="G12" s="38"/>
+      <c r="H12" s="38"/>
+      <c r="I12" s="38"/>
+      <c r="J12" s="40">
         <v>0</v>
       </c>
-      <c r="N15" s="10">
-[...4 lines deleted...]
-        <f t="shared" si="3"/>
+      <c r="K12" s="40">
         <v>0</v>
       </c>
-      <c r="P15" s="12"/>
-      <c r="Q15" s="20"/>
+      <c r="L12" s="40">
+        <v>0</v>
+      </c>
+      <c r="M12" s="40">
+        <v>0</v>
+      </c>
+      <c r="N12" s="40">
+        <v>0</v>
+      </c>
+      <c r="O12" s="40">
+        <v>0</v>
+      </c>
+      <c r="P12" s="41"/>
+      <c r="Q12" s="42"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="8"/>
+      <c r="U12" s="8"/>
+      <c r="V12" s="8"/>
+      <c r="W12" s="8"/>
+      <c r="X12" s="8"/>
+      <c r="Y12" s="8"/>
+      <c r="Z12" s="8"/>
+      <c r="AA12" s="8"/>
+      <c r="AB12" s="8"/>
+      <c r="AC12" s="8"/>
+      <c r="AD12" s="8"/>
+      <c r="AE12" s="8"/>
+      <c r="AF12" s="8"/>
+      <c r="AG12" s="8"/>
+      <c r="AH12" s="8"/>
+      <c r="AI12" s="8"/>
+      <c r="AJ12" s="8"/>
+      <c r="AK12" s="8"/>
+      <c r="AL12" s="8"/>
+      <c r="AM12" s="8"/>
+      <c r="AN12" s="8"/>
+      <c r="AO12" s="8"/>
+      <c r="AP12" s="8"/>
+      <c r="AQ12" s="8"/>
+      <c r="AR12" s="8"/>
+      <c r="AS12" s="8"/>
+      <c r="AT12" s="8"/>
+      <c r="AU12" s="8"/>
+      <c r="AV12" s="8"/>
+      <c r="AW12" s="8"/>
+      <c r="AX12" s="8"/>
+      <c r="AY12" s="8"/>
+      <c r="AZ12" s="8"/>
+      <c r="BA12" s="8"/>
+      <c r="BB12" s="8"/>
+      <c r="BC12" s="8"/>
+      <c r="BD12" s="8"/>
+      <c r="BE12" s="8"/>
+      <c r="BF12" s="8"/>
+      <c r="BG12" s="8"/>
+      <c r="BH12" s="8"/>
+      <c r="BI12" s="8"/>
+      <c r="BJ12" s="8"/>
+      <c r="BK12" s="8"/>
+      <c r="BL12" s="8"/>
+      <c r="BM12" s="8"/>
+      <c r="BN12" s="8"/>
+      <c r="BO12" s="8"/>
+      <c r="BP12" s="8"/>
+      <c r="BQ12" s="8"/>
+      <c r="BR12" s="8"/>
+      <c r="BS12" s="8"/>
+      <c r="BT12" s="8"/>
+      <c r="BU12" s="8"/>
+      <c r="BV12" s="8"/>
+      <c r="BW12" s="8"/>
+      <c r="BX12" s="8"/>
+      <c r="BY12" s="8"/>
+      <c r="BZ12" s="8"/>
+      <c r="CA12" s="8"/>
+      <c r="CB12" s="8"/>
+      <c r="CC12" s="8"/>
+      <c r="CD12" s="8"/>
+      <c r="CE12" s="8"/>
+      <c r="CF12" s="8"/>
+      <c r="CG12" s="8"/>
+      <c r="CH12" s="8"/>
+      <c r="CI12" s="8"/>
+      <c r="CJ12" s="8"/>
+      <c r="CK12" s="8"/>
+      <c r="CL12" s="8"/>
+      <c r="CM12" s="8"/>
+      <c r="CN12" s="8"/>
+      <c r="CO12" s="8"/>
+      <c r="CP12" s="8"/>
+      <c r="CQ12" s="8"/>
+      <c r="CR12" s="8"/>
+      <c r="CS12" s="8"/>
+      <c r="CT12" s="8"/>
+      <c r="CU12" s="8"/>
+      <c r="CV12" s="8"/>
+      <c r="CW12" s="8"/>
+      <c r="CX12" s="8"/>
+      <c r="CY12" s="8"/>
+      <c r="CZ12" s="8"/>
+      <c r="DA12" s="8"/>
+      <c r="DB12" s="8"/>
+      <c r="DC12" s="8"/>
+      <c r="DD12" s="8"/>
+      <c r="DE12" s="8"/>
+      <c r="DF12" s="8"/>
+      <c r="DG12" s="8"/>
+      <c r="DH12" s="8"/>
+      <c r="DI12" s="8"/>
+      <c r="DJ12" s="8"/>
+      <c r="DK12" s="8"/>
+      <c r="DL12" s="8"/>
+      <c r="DM12" s="8"/>
+      <c r="DN12" s="8"/>
+      <c r="DO12" s="8"/>
+      <c r="DP12" s="8"/>
+      <c r="DQ12" s="8"/>
+      <c r="DR12" s="8"/>
+      <c r="DS12" s="8"/>
+      <c r="DT12" s="8"/>
+      <c r="DU12" s="8"/>
+      <c r="DV12" s="8"/>
+      <c r="DW12" s="8"/>
+      <c r="DX12" s="8"/>
+      <c r="DY12" s="8"/>
+      <c r="DZ12" s="8"/>
+      <c r="EA12" s="8"/>
+      <c r="EB12" s="8"/>
+      <c r="EC12" s="8"/>
+      <c r="ED12" s="8"/>
+      <c r="EE12" s="8"/>
+      <c r="EF12" s="8"/>
+      <c r="EG12" s="8"/>
+      <c r="EH12" s="8"/>
+      <c r="EI12" s="8"/>
+      <c r="EJ12" s="8"/>
+      <c r="EK12" s="8"/>
+      <c r="EL12" s="8"/>
+      <c r="EM12" s="8"/>
+      <c r="EN12" s="8"/>
+      <c r="EO12" s="8"/>
+      <c r="EP12" s="8"/>
+      <c r="EQ12" s="8"/>
+      <c r="ER12" s="8"/>
+      <c r="ES12" s="8"/>
+      <c r="ET12" s="8"/>
+      <c r="EU12" s="8"/>
+      <c r="EV12" s="8"/>
+      <c r="EW12" s="8"/>
+      <c r="EX12" s="8"/>
+      <c r="EY12" s="8"/>
+      <c r="EZ12" s="8"/>
+      <c r="FA12" s="8"/>
+      <c r="FB12" s="8"/>
+      <c r="FC12" s="8"/>
+      <c r="FD12" s="8"/>
+      <c r="FE12" s="8"/>
+      <c r="FF12" s="8"/>
+      <c r="FG12" s="8"/>
+      <c r="FH12" s="8"/>
+      <c r="FI12" s="8"/>
+      <c r="FJ12" s="8"/>
+      <c r="FK12" s="8"/>
+      <c r="FL12" s="8"/>
+      <c r="FM12" s="8"/>
+      <c r="FN12" s="8"/>
+      <c r="FO12" s="8"/>
+      <c r="FP12" s="8"/>
+      <c r="FQ12" s="8"/>
+      <c r="FR12" s="8"/>
+      <c r="FS12" s="8"/>
+      <c r="FT12" s="8"/>
+      <c r="FU12" s="8"/>
+      <c r="FV12" s="8"/>
+      <c r="FW12" s="8"/>
+      <c r="FX12" s="8"/>
+      <c r="FY12" s="8"/>
+      <c r="FZ12" s="8"/>
     </row>
-    <row r="16" spans="1:397" ht="85.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...289 lines deleted...]
-      <c r="L17" s="10">
+    <row r="13" spans="1:397" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="17"/>
+      <c r="C13" s="17"/>
+      <c r="D13" s="17"/>
+      <c r="E13" s="17"/>
+      <c r="F13" s="17"/>
+      <c r="G13" s="17"/>
+      <c r="H13" s="17"/>
+      <c r="I13" s="17"/>
+      <c r="J13" s="18">
+        <f>J6</f>
+        <v>99666.67</v>
+      </c>
+      <c r="K13" s="18">
+        <f t="shared" ref="K13:O13" si="4">K6</f>
+        <v>99666.67</v>
+      </c>
+      <c r="L13" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="M17" s="10">
+      <c r="M13" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="N17" s="10">
+      <c r="N13" s="18">
         <f t="shared" si="4"/>
-        <v>120000</v>
-[...1 lines deleted...]
-      <c r="O17" s="10">
+        <v>99666.67</v>
+      </c>
+      <c r="O13" s="18">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P17" s="12"/>
-[...800 lines deleted...]
-      <c r="FZ21" s="8"/>
+      <c r="P13" s="6"/>
+      <c r="Q13" s="7"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="8"/>
+      <c r="U13" s="8"/>
+      <c r="V13" s="8"/>
+      <c r="W13" s="8"/>
+      <c r="X13" s="8"/>
+      <c r="Y13" s="8"/>
+      <c r="Z13" s="8"/>
+      <c r="AA13" s="8"/>
+      <c r="AB13" s="8"/>
+      <c r="AC13" s="8"/>
+      <c r="AD13" s="8"/>
+      <c r="AE13" s="8"/>
+      <c r="AF13" s="8"/>
+      <c r="AG13" s="8"/>
+      <c r="AH13" s="8"/>
+      <c r="AI13" s="8"/>
+      <c r="AJ13" s="8"/>
+      <c r="AK13" s="8"/>
+      <c r="AL13" s="8"/>
+      <c r="AM13" s="8"/>
+      <c r="AN13" s="8"/>
+      <c r="AO13" s="8"/>
+      <c r="AP13" s="8"/>
+      <c r="AQ13" s="8"/>
+      <c r="AR13" s="8"/>
+      <c r="AS13" s="8"/>
+      <c r="AT13" s="8"/>
+      <c r="AU13" s="8"/>
+      <c r="AV13" s="8"/>
+      <c r="AW13" s="8"/>
+      <c r="AX13" s="8"/>
+      <c r="AY13" s="8"/>
+      <c r="AZ13" s="8"/>
+      <c r="BA13" s="8"/>
+      <c r="BB13" s="8"/>
+      <c r="BC13" s="8"/>
+      <c r="BD13" s="8"/>
+      <c r="BE13" s="8"/>
+      <c r="BF13" s="8"/>
+      <c r="BG13" s="8"/>
+      <c r="BH13" s="8"/>
+      <c r="BI13" s="8"/>
+      <c r="BJ13" s="8"/>
+      <c r="BK13" s="8"/>
+      <c r="BL13" s="8"/>
+      <c r="BM13" s="8"/>
+      <c r="BN13" s="8"/>
+      <c r="BO13" s="8"/>
+      <c r="BP13" s="8"/>
+      <c r="BQ13" s="8"/>
+      <c r="BR13" s="8"/>
+      <c r="BS13" s="8"/>
+      <c r="BT13" s="8"/>
+      <c r="BU13" s="8"/>
+      <c r="BV13" s="8"/>
+      <c r="BW13" s="8"/>
+      <c r="BX13" s="8"/>
+      <c r="BY13" s="8"/>
+      <c r="BZ13" s="8"/>
+      <c r="CA13" s="8"/>
+      <c r="CB13" s="8"/>
+      <c r="CC13" s="8"/>
+      <c r="CD13" s="8"/>
+      <c r="CE13" s="8"/>
+      <c r="CF13" s="8"/>
+      <c r="CG13" s="8"/>
+      <c r="CH13" s="8"/>
+      <c r="CI13" s="8"/>
+      <c r="CJ13" s="8"/>
+      <c r="CK13" s="8"/>
+      <c r="CL13" s="8"/>
+      <c r="CM13" s="8"/>
+      <c r="CN13" s="8"/>
+      <c r="CO13" s="8"/>
+      <c r="CP13" s="8"/>
+      <c r="CQ13" s="8"/>
+      <c r="CR13" s="8"/>
+      <c r="CS13" s="8"/>
+      <c r="CT13" s="8"/>
+      <c r="CU13" s="8"/>
+      <c r="CV13" s="8"/>
+      <c r="CW13" s="8"/>
+      <c r="CX13" s="8"/>
+      <c r="CY13" s="8"/>
+      <c r="CZ13" s="8"/>
+      <c r="DA13" s="8"/>
+      <c r="DB13" s="8"/>
+      <c r="DC13" s="8"/>
+      <c r="DD13" s="8"/>
+      <c r="DE13" s="8"/>
+      <c r="DF13" s="8"/>
+      <c r="DG13" s="8"/>
+      <c r="DH13" s="8"/>
+      <c r="DI13" s="8"/>
+      <c r="DJ13" s="8"/>
+      <c r="DK13" s="8"/>
+      <c r="DL13" s="8"/>
+      <c r="DM13" s="8"/>
+      <c r="DN13" s="8"/>
+      <c r="DO13" s="8"/>
+      <c r="DP13" s="8"/>
+      <c r="DQ13" s="8"/>
+      <c r="DR13" s="8"/>
+      <c r="DS13" s="8"/>
+      <c r="DT13" s="8"/>
+      <c r="DU13" s="8"/>
+      <c r="DV13" s="8"/>
+      <c r="DW13" s="8"/>
+      <c r="DX13" s="8"/>
+      <c r="DY13" s="8"/>
+      <c r="DZ13" s="8"/>
+      <c r="EA13" s="8"/>
+      <c r="EB13" s="8"/>
+      <c r="EC13" s="8"/>
+      <c r="ED13" s="8"/>
+      <c r="EE13" s="8"/>
+      <c r="EF13" s="8"/>
+      <c r="EG13" s="8"/>
+      <c r="EH13" s="8"/>
+      <c r="EI13" s="8"/>
+      <c r="EJ13" s="8"/>
+      <c r="EK13" s="8"/>
+      <c r="EL13" s="8"/>
+      <c r="EM13" s="8"/>
+      <c r="EN13" s="8"/>
+      <c r="EO13" s="8"/>
+      <c r="EP13" s="8"/>
+      <c r="EQ13" s="8"/>
+      <c r="ER13" s="8"/>
+      <c r="ES13" s="8"/>
+      <c r="ET13" s="8"/>
+      <c r="EU13" s="8"/>
+      <c r="EV13" s="8"/>
+      <c r="EW13" s="8"/>
+      <c r="EX13" s="8"/>
+      <c r="EY13" s="8"/>
+      <c r="EZ13" s="8"/>
+      <c r="FA13" s="8"/>
+      <c r="FB13" s="8"/>
+      <c r="FC13" s="8"/>
+      <c r="FD13" s="8"/>
+      <c r="FE13" s="8"/>
+      <c r="FF13" s="8"/>
+      <c r="FG13" s="8"/>
+      <c r="FH13" s="8"/>
+      <c r="FI13" s="8"/>
+      <c r="FJ13" s="8"/>
+      <c r="FK13" s="8"/>
+      <c r="FL13" s="8"/>
+      <c r="FM13" s="8"/>
+      <c r="FN13" s="8"/>
+      <c r="FO13" s="8"/>
+      <c r="FP13" s="8"/>
+      <c r="FQ13" s="8"/>
+      <c r="FR13" s="8"/>
+      <c r="FS13" s="8"/>
+      <c r="FT13" s="8"/>
+      <c r="FU13" s="8"/>
+      <c r="FV13" s="8"/>
+      <c r="FW13" s="8"/>
+      <c r="FX13" s="8"/>
+      <c r="FY13" s="8"/>
+      <c r="FZ13" s="8"/>
     </row>
   </sheetData>
-  <mergeCells count="23">
-[...4 lines deleted...]
-    <mergeCell ref="A17:B17"/>
+  <mergeCells count="19">
+    <mergeCell ref="K3:O3"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="A10:D10"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="G3:G4"/>
     <mergeCell ref="M1:Q1"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="A5:Q5"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="I3:I4"/>
-    <mergeCell ref="K3:O3"/>
-[...4 lines deleted...]
-    <mergeCell ref="C6:C10"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="24" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="26.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="15.75" x14ac:dyDescent="0.25">
       <c r="B2" s="5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="3" spans="2:2" ht="31.5" x14ac:dyDescent="0.25">
       <c r="B3" s="5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>ФЕВРАЛЬ_ЦЗ</vt:lpstr>
+      <vt:lpstr>АПРЕЛЬ_ЦЗ</vt:lpstr>
       <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>ФЕВРАЛЬ_ЦЗ!Область_печати</vt:lpstr>
+      <vt:lpstr>АПРЕЛЬ_ЦЗ!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Марышева Елена</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>